--- v2 (2026-03-26)
+++ v3 (2026-05-21)
@@ -4,59 +4,401 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1459" uniqueCount="1459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1573" uniqueCount="1573">
   <si>
     <t>BESTINVER RENTA, F.I. - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>15,382186</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>15,335537</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>15,349899</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>15,352420</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>15,351394</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>15,350367</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>15,400617</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>15,363458</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>15,363861</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>15,394977</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>15,426924</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>15,425911</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>15,424895</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>15,437152</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>15,429580</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15,359797</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>15,360097</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>15,381294</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>15,380267</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>15,379241</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>15,379675</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>15,339221</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>15,375725</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15,400909</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>15,412783</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>15,411757</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>15,410733</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15,414823</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,428680</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,438270</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,457556</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,477221</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,476200</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,475181</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>15,411986</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,397319</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,389973</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,331814</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>15,366302</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>15,365274</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>15,364246</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>15,373888</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>15,425633</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>15,255579</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>15,319152</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>15,318878</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>15,317991</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>15,316963</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>15,315940</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>15,314924</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>15,265240</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>15,255164</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>15,229086</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>15,228056</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>15,227023</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>15,258563</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>15,313663</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>15,268680</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>15,281732</t>
   </si>
   <si>
     <t>22/03/2026</t>
   </si>
   <si>
     <t>15,274850</t>
   </si>
   <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>15,273873</t>
   </si>
@@ -4429,51 +4771,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B978"/>
+  <dimension ref="A1:B1035"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -5733,507 +6075,507 @@
       <c r="B160" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>323</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>30</v>
+        <v>324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>437</v>
+        <v>144</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>438</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>442</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>443</v>
       </c>
@@ -8301,3984 +8643,4440 @@
       <c r="B481" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
         <v>960</v>
       </c>
       <c r="B482" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
         <v>962</v>
       </c>
       <c r="B483" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
         <v>964</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>963</v>
+        <v>977</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>963</v>
+        <v>979</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>963</v>
+        <v>981</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>973</v>
+        <v>982</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>963</v>
+        <v>985</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>975</v>
+        <v>986</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>963</v>
+        <v>987</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>976</v>
+        <v>988</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>963</v>
+        <v>989</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>963</v>
+        <v>991</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>978</v>
+        <v>992</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>963</v>
+        <v>993</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>979</v>
+        <v>994</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>963</v>
+        <v>995</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>980</v>
+        <v>996</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>963</v>
+        <v>997</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>963</v>
+        <v>999</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>982</v>
+        <v>1000</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>963</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>963</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>984</v>
+        <v>1004</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>963</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>985</v>
+        <v>1006</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>963</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>963</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>963</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>988</v>
+        <v>1012</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>963</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>989</v>
+        <v>1014</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>963</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>990</v>
+        <v>1016</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>963</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>991</v>
+        <v>1018</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>963</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>992</v>
+        <v>1020</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>963</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>993</v>
+        <v>1022</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>963</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>994</v>
+        <v>1024</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>963</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>995</v>
+        <v>1026</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>963</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>996</v>
+        <v>1028</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>963</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>997</v>
+        <v>1030</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>963</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>998</v>
+        <v>1032</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>963</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>999</v>
+        <v>1034</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>963</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1000</v>
+        <v>1036</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>963</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>963</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1002</v>
+        <v>1040</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>963</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1003</v>
+        <v>1042</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>963</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>1004</v>
+        <v>1044</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>963</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>1005</v>
+        <v>1046</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>963</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1006</v>
+        <v>1048</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>963</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1007</v>
+        <v>1050</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>963</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1008</v>
+        <v>1052</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>963</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1009</v>
+        <v>1054</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>963</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1010</v>
+        <v>1056</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>963</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1011</v>
+        <v>1058</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>963</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1012</v>
+        <v>1060</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>963</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1013</v>
+        <v>1062</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>963</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1014</v>
+        <v>1064</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>963</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1015</v>
+        <v>1066</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>963</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1016</v>
+        <v>1068</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>963</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1017</v>
+        <v>1070</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>963</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1018</v>
+        <v>1072</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>963</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1019</v>
+        <v>1074</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>963</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1020</v>
+        <v>1076</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1021</v>
+        <v>1078</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1022</v>
+        <v>1079</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1023</v>
+        <v>1080</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1024</v>
+        <v>1081</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1025</v>
+        <v>1082</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1026</v>
+        <v>1083</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1027</v>
+        <v>1084</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1028</v>
+        <v>1085</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1029</v>
+        <v>1086</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1030</v>
+        <v>1087</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1031</v>
+        <v>1088</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1032</v>
+        <v>1089</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1033</v>
+        <v>1090</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1034</v>
+        <v>1091</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1035</v>
+        <v>1092</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1036</v>
+        <v>1093</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1037</v>
+        <v>1094</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1038</v>
+        <v>1095</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1039</v>
+        <v>1096</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1040</v>
+        <v>1097</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1041</v>
+        <v>1098</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1042</v>
+        <v>1099</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1043</v>
+        <v>1100</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1044</v>
+        <v>1101</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1045</v>
+        <v>1102</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1046</v>
+        <v>1103</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1047</v>
+        <v>1104</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1048</v>
+        <v>1105</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1049</v>
+        <v>1106</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1050</v>
+        <v>1107</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1051</v>
+        <v>1108</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1052</v>
+        <v>1109</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1053</v>
+        <v>1110</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1054</v>
+        <v>1111</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1055</v>
+        <v>1112</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1056</v>
+        <v>1113</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1057</v>
+        <v>1114</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1058</v>
+        <v>1115</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1059</v>
+        <v>1116</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1060</v>
+        <v>1117</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1061</v>
+        <v>1118</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1062</v>
+        <v>1119</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1063</v>
+        <v>1120</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1064</v>
+        <v>1121</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1065</v>
+        <v>1122</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1066</v>
+        <v>1123</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1067</v>
+        <v>1124</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1068</v>
+        <v>1125</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1069</v>
+        <v>1126</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1070</v>
+        <v>1127</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1071</v>
+        <v>1128</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1072</v>
+        <v>1129</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1073</v>
+        <v>1130</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1074</v>
+        <v>1131</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1075</v>
+        <v>1132</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1076</v>
+        <v>1133</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1077</v>
+        <v>1134</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1078</v>
+        <v>1135</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1079</v>
+        <v>1136</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1080</v>
+        <v>1137</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1081</v>
+        <v>1138</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1082</v>
+        <v>1139</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1083</v>
+        <v>1140</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1084</v>
+        <v>1141</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1085</v>
+        <v>1142</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1086</v>
+        <v>1143</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1087</v>
+        <v>1144</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1088</v>
+        <v>1145</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1089</v>
+        <v>1146</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1090</v>
+        <v>1147</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1091</v>
+        <v>1148</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1092</v>
+        <v>1149</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1093</v>
+        <v>1150</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1094</v>
+        <v>1151</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1095</v>
+        <v>1152</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1096</v>
+        <v>1153</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1097</v>
+        <v>1154</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1098</v>
+        <v>1155</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1099</v>
+        <v>1156</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1100</v>
+        <v>1157</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1101</v>
+        <v>1158</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1102</v>
+        <v>1159</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1103</v>
+        <v>1160</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1104</v>
+        <v>1161</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1105</v>
+        <v>1162</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1106</v>
+        <v>1163</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1107</v>
+        <v>1164</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1108</v>
+        <v>1165</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1109</v>
+        <v>1166</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1110</v>
+        <v>1167</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1111</v>
+        <v>1168</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1112</v>
+        <v>1169</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1113</v>
+        <v>1170</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1114</v>
+        <v>1171</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1115</v>
+        <v>1172</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1116</v>
+        <v>1173</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1117</v>
+        <v>1174</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1118</v>
+        <v>1175</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1119</v>
+        <v>1176</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1120</v>
+        <v>1177</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1121</v>
+        <v>1178</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1122</v>
+        <v>1179</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1123</v>
+        <v>1180</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1124</v>
+        <v>1181</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1125</v>
+        <v>1182</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1126</v>
+        <v>1183</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1127</v>
+        <v>1184</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1128</v>
+        <v>1185</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1129</v>
+        <v>1186</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1130</v>
+        <v>1187</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1131</v>
+        <v>1188</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1132</v>
+        <v>1189</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1133</v>
+        <v>1190</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1134</v>
+        <v>1191</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1135</v>
+        <v>1192</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1136</v>
+        <v>1193</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1137</v>
+        <v>1194</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1138</v>
+        <v>1195</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1139</v>
+        <v>1196</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1140</v>
+        <v>1197</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1141</v>
+        <v>1198</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1142</v>
+        <v>1199</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1143</v>
+        <v>1200</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1144</v>
+        <v>1201</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1145</v>
+        <v>1202</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1146</v>
+        <v>1203</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1147</v>
+        <v>1204</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1148</v>
+        <v>1205</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1149</v>
+        <v>1206</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1150</v>
+        <v>1207</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1151</v>
+        <v>1208</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1152</v>
+        <v>1209</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1153</v>
+        <v>1210</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1154</v>
+        <v>1211</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1155</v>
+        <v>1212</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1156</v>
+        <v>1213</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1157</v>
+        <v>1214</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1158</v>
+        <v>1215</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1159</v>
+        <v>1216</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1160</v>
+        <v>1217</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1161</v>
+        <v>1218</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1162</v>
+        <v>1219</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1163</v>
+        <v>1220</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1164</v>
+        <v>1221</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1165</v>
+        <v>1222</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1166</v>
+        <v>1223</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1167</v>
+        <v>1224</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1168</v>
+        <v>1225</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1169</v>
+        <v>1226</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1170</v>
+        <v>1227</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1171</v>
+        <v>1228</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1172</v>
+        <v>1229</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1173</v>
+        <v>1230</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1174</v>
+        <v>1231</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1175</v>
+        <v>1232</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1176</v>
+        <v>1233</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1177</v>
+        <v>1234</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1178</v>
+        <v>1235</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1179</v>
+        <v>1236</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1180</v>
+        <v>1237</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1181</v>
+        <v>1238</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1182</v>
+        <v>1239</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1183</v>
+        <v>1240</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1184</v>
+        <v>1241</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1185</v>
+        <v>1242</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1186</v>
+        <v>1243</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1187</v>
+        <v>1244</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1188</v>
+        <v>1245</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1189</v>
+        <v>1246</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1190</v>
+        <v>1247</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1191</v>
+        <v>1248</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1192</v>
+        <v>1249</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1193</v>
+        <v>1250</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1194</v>
+        <v>1251</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1195</v>
+        <v>1252</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1196</v>
+        <v>1253</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1197</v>
+        <v>1254</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1198</v>
+        <v>1255</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1199</v>
+        <v>1256</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1200</v>
+        <v>1257</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1201</v>
+        <v>1258</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1202</v>
+        <v>1259</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1203</v>
+        <v>1260</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1204</v>
+        <v>1261</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1205</v>
+        <v>1262</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1206</v>
+        <v>1263</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1207</v>
+        <v>1264</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1208</v>
+        <v>1265</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1209</v>
+        <v>1266</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1210</v>
+        <v>1267</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1211</v>
+        <v>1268</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1212</v>
+        <v>1269</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1213</v>
+        <v>1270</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1214</v>
+        <v>1271</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1215</v>
+        <v>1272</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1216</v>
+        <v>1273</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1217</v>
+        <v>1274</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1218</v>
+        <v>1275</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1219</v>
+        <v>1276</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1220</v>
+        <v>1277</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1221</v>
+        <v>1278</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1222</v>
+        <v>1279</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1223</v>
+        <v>1280</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1224</v>
+        <v>1281</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1225</v>
+        <v>1282</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1226</v>
+        <v>1283</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1227</v>
+        <v>1284</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1228</v>
+        <v>1285</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1229</v>
+        <v>1286</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1230</v>
+        <v>1287</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1231</v>
+        <v>1288</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1232</v>
+        <v>1289</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1233</v>
+        <v>1290</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1234</v>
+        <v>1291</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1235</v>
+        <v>1292</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1236</v>
+        <v>1293</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1237</v>
+        <v>1294</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1238</v>
+        <v>1295</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1239</v>
+        <v>1296</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1240</v>
+        <v>1297</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1241</v>
+        <v>1298</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1242</v>
+        <v>1299</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1243</v>
+        <v>1300</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1244</v>
+        <v>1301</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1245</v>
+        <v>1302</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1246</v>
+        <v>1303</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1247</v>
+        <v>1304</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1248</v>
+        <v>1305</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1249</v>
+        <v>1306</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1250</v>
+        <v>1307</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1251</v>
+        <v>1308</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1252</v>
+        <v>1309</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1253</v>
+        <v>1310</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1254</v>
+        <v>1311</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1255</v>
+        <v>1312</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1256</v>
+        <v>1313</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1257</v>
+        <v>1314</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1258</v>
+        <v>1315</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1259</v>
+        <v>1316</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1260</v>
+        <v>1317</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1261</v>
+        <v>1318</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1262</v>
+        <v>1319</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1263</v>
+        <v>1320</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1264</v>
+        <v>1321</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1265</v>
+        <v>1322</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1266</v>
+        <v>1323</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1267</v>
+        <v>1324</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1268</v>
+        <v>1325</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1269</v>
+        <v>1326</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1270</v>
+        <v>1327</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1271</v>
+        <v>1328</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1272</v>
+        <v>1329</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1273</v>
+        <v>1330</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1274</v>
+        <v>1331</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1275</v>
+        <v>1332</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1276</v>
+        <v>1333</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1277</v>
+        <v>1334</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1278</v>
+        <v>1335</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1279</v>
+        <v>1336</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1280</v>
+        <v>1337</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1281</v>
+        <v>1338</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1282</v>
+        <v>1339</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1283</v>
+        <v>1340</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1284</v>
+        <v>1341</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1285</v>
+        <v>1342</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1286</v>
+        <v>1343</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1287</v>
+        <v>1344</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1288</v>
+        <v>1345</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1289</v>
+        <v>1346</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1290</v>
+        <v>1347</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1291</v>
+        <v>1348</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1292</v>
+        <v>1349</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1293</v>
+        <v>1350</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1294</v>
+        <v>1351</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1295</v>
+        <v>1352</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1296</v>
+        <v>1353</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1297</v>
+        <v>1354</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1298</v>
+        <v>1355</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1299</v>
+        <v>1356</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1300</v>
+        <v>1357</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1301</v>
+        <v>1358</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1302</v>
+        <v>1359</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1303</v>
+        <v>1360</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1304</v>
+        <v>1361</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1305</v>
+        <v>1362</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1306</v>
+        <v>1363</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1307</v>
+        <v>1364</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1308</v>
+        <v>1365</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1309</v>
+        <v>1366</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1310</v>
+        <v>1367</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1311</v>
+        <v>1368</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1312</v>
+        <v>1369</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1313</v>
+        <v>1370</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1314</v>
+        <v>1371</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1315</v>
+        <v>1372</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1316</v>
+        <v>1373</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1317</v>
+        <v>1374</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1318</v>
+        <v>1375</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1319</v>
+        <v>1376</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1320</v>
+        <v>1377</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1321</v>
+        <v>1378</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1322</v>
+        <v>1379</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1323</v>
+        <v>1380</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1324</v>
+        <v>1381</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1325</v>
+        <v>1382</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1326</v>
+        <v>1383</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1327</v>
+        <v>1384</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1328</v>
+        <v>1385</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1329</v>
+        <v>1386</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1330</v>
+        <v>1387</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1331</v>
+        <v>1388</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1332</v>
+        <v>1389</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1333</v>
+        <v>1390</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1334</v>
+        <v>1391</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1335</v>
+        <v>1392</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1336</v>
+        <v>1393</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1337</v>
+        <v>1394</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1338</v>
+        <v>1395</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1339</v>
+        <v>1396</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1340</v>
+        <v>1397</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1341</v>
+        <v>1398</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1342</v>
+        <v>1399</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1343</v>
+        <v>1400</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1344</v>
+        <v>1401</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1345</v>
+        <v>1402</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1346</v>
+        <v>1403</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1347</v>
+        <v>1404</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1348</v>
+        <v>1405</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1349</v>
+        <v>1406</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1350</v>
+        <v>1407</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1351</v>
+        <v>1408</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1352</v>
+        <v>1409</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1353</v>
+        <v>1410</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1354</v>
+        <v>1411</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1355</v>
+        <v>1412</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1356</v>
+        <v>1413</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1357</v>
+        <v>1414</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1358</v>
+        <v>1415</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1359</v>
+        <v>1416</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1360</v>
+        <v>1417</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1361</v>
+        <v>1418</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1362</v>
+        <v>1419</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1363</v>
+        <v>1420</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1364</v>
+        <v>1421</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1365</v>
+        <v>1422</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1366</v>
+        <v>1423</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1367</v>
+        <v>1424</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1368</v>
+        <v>1425</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1369</v>
+        <v>1426</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1370</v>
+        <v>1427</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1371</v>
+        <v>1428</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1372</v>
+        <v>1429</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1373</v>
+        <v>1430</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1374</v>
+        <v>1431</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1375</v>
+        <v>1432</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1377</v>
+        <v>1434</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1378</v>
+        <v>1435</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1379</v>
+        <v>1436</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1380</v>
+        <v>1437</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1381</v>
+        <v>1438</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1382</v>
+        <v>1439</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1383</v>
+        <v>1440</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1384</v>
+        <v>1441</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1385</v>
+        <v>1442</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1386</v>
+        <v>1443</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1387</v>
+        <v>1444</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1388</v>
+        <v>1445</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1389</v>
+        <v>1446</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1390</v>
+        <v>1447</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1391</v>
+        <v>1448</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1392</v>
+        <v>1449</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1393</v>
+        <v>1450</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1394</v>
+        <v>1451</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1395</v>
+        <v>1452</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1396</v>
+        <v>1453</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1397</v>
+        <v>1454</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1398</v>
+        <v>1455</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1399</v>
+        <v>1456</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1400</v>
+        <v>1457</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1401</v>
+        <v>1458</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1402</v>
+        <v>1459</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1403</v>
+        <v>1460</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1404</v>
+        <v>1461</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1405</v>
+        <v>1462</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1406</v>
+        <v>1463</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1407</v>
+        <v>1464</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1408</v>
+        <v>1465</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1409</v>
+        <v>1466</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1410</v>
+        <v>1467</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1411</v>
+        <v>1468</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1412</v>
+        <v>1469</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1413</v>
+        <v>1470</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1414</v>
+        <v>1471</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1415</v>
+        <v>1472</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1416</v>
+        <v>1473</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1417</v>
+        <v>1474</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1418</v>
+        <v>1475</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1419</v>
+        <v>1476</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1420</v>
+        <v>1477</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1421</v>
+        <v>1478</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1422</v>
+        <v>1479</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1423</v>
+        <v>1480</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1424</v>
+        <v>1481</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1425</v>
+        <v>1482</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1426</v>
+        <v>1483</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1427</v>
+        <v>1484</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1428</v>
+        <v>1485</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1429</v>
+        <v>1486</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1430</v>
+        <v>1487</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1431</v>
+        <v>1488</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1432</v>
+        <v>1489</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1433</v>
+        <v>1490</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1434</v>
+        <v>1491</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1435</v>
+        <v>1492</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1436</v>
+        <v>1493</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1437</v>
+        <v>1494</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1438</v>
+        <v>1495</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1439</v>
+        <v>1496</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1440</v>
+        <v>1497</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1441</v>
+        <v>1498</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1442</v>
+        <v>1499</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1443</v>
+        <v>1500</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1444</v>
+        <v>1501</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1445</v>
+        <v>1502</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1446</v>
+        <v>1503</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1447</v>
+        <v>1504</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1448</v>
+        <v>1505</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1449</v>
+        <v>1506</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1450</v>
+        <v>1507</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1451</v>
+        <v>1508</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1452</v>
+        <v>1509</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1453</v>
+        <v>1510</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1454</v>
+        <v>1511</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1455</v>
+        <v>1512</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1456</v>
+        <v>1513</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1457</v>
+        <v>1514</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1458</v>
+        <v>1515</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>963</v>
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>1077</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>