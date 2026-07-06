--- v3 (2026-05-21)
+++ v4 (2026-07-06)
@@ -1,899 +1,1157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1573" uniqueCount="1573">
-[...1 lines deleted...]
-    <t>BESTINVER RENTA, F.I. - CLASE R</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1662" uniqueCount="1662">
+  <si>
+    <t>BESTINVER RENTA - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>20/05/2026</t>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>15,549283</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>15,545154</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>15,541543</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>15,544727</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>15,558123</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>15,557107</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>15,556091</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>15,552860</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>15,550920</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>15,531639</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>15,512530</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>15,483937</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>15,482916</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>15,481890</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>15,512290</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>15,515609</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>15,513388</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>15,509040</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>15,465946</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>15,464917</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>15,463886</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>15,433167</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,410075</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>15,421440</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>15,409388</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>15,425932</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>15,424929</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>15,423929</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>15,435001</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>15,428974</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>15,462022</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>15,443855</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>15,494699</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>15,493815</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>15,492804</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>15,468912</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>15,456559</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>15,449971</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>15,472521</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>15,409086</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>15,408062</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>15,407036</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>15,371448</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
   </si>
   <si>
     <t>15,382186</t>
   </si>
   <si>
-    <t>19/05/2026</t>
+    <t>19/5/2026</t>
   </si>
   <si>
     <t>15,335537</t>
   </si>
   <si>
-    <t>18/05/2026</t>
+    <t>18/5/2026</t>
   </si>
   <si>
     <t>15,349899</t>
   </si>
   <si>
-    <t>17/05/2026</t>
+    <t>17/5/2026</t>
   </si>
   <si>
     <t>15,352420</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>16/5/2026</t>
   </si>
   <si>
     <t>15,351394</t>
   </si>
   <si>
-    <t>15/05/2026</t>
+    <t>15/5/2026</t>
   </si>
   <si>
     <t>15,350367</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>15,400617</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>15,363458</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>15,363861</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>15,394977</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>15,426924</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>15,425911</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>15,424895</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>15,437152</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>15,429580</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>15,359797</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>15,360097</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>15,381294</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>15,380267</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>15,379241</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>15,379675</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>15,339221</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>15,375725</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>15,400909</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>15,412783</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>15,411757</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>15,410733</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>15,414823</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>15,428680</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>15,438270</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>15,457556</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>15,477221</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>15,476200</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>15,475181</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>15,411986</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>15,397319</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>15,389973</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>15,331814</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>15,366302</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>15,365274</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>15,364246</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>15,373888</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>15,425633</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>15,255579</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>15,319152</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>15,318878</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>15,317991</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>15,316963</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>15,315940</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>15,314924</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>15,265240</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>15,255164</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>15,229086</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>15,228056</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>15,227023</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>15,258563</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>15,313663</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>15,268680</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>15,281732</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>15,274850</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>15,273873</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>15,272898</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>15,326163</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>15,388034</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>15,410883</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>15,391908</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>15,383927</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>15,382948</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>15,381971</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>15,404364</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>15,432430</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>15,506290</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>15,447168</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>15,474024</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>15,473091</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>15,472158</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>15,509114</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>15,556364</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>15,517470</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15,571688</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>15,620455</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>15,619326</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>15,618424</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>15,606033</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>15,591022</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>15,595696</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>15,596971</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>15,580229</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>15,579315</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>15,578401</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>15,576793</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>15,576823</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>15,572738</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>15,572059</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>15,571925</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>15,571026</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>15,570127</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>15,563564</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>15,556024</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>15,555733</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>15,539886</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>15,531068</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>15,530169</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>15,529267</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>15,532962</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>15,526159</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,513463</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>15,513752</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>15,526768</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>15,525861</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>15,525073</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>15,526375</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,509448</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,488330</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>15,481918</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>15,462608</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>15,461706</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>15,460805</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>15,468749</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>15,461478</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>15,464482</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>15,475396</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>15,470482</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>15,469588</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>15,468693</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>15,479491</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>15,476900</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>15,462213</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>15,456889</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>15,449102</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>15,448222</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>15,447345</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>15,439609</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>15,442118</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>15,424619</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>15,405312</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>15,390742</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>15,389840</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>15,388938</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>15,403836</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>15,402592</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>15,400468</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>15,406667</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -987,99 +1245,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>15,378766</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>15,377874</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>15,377903</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>15,369408</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>15,380274</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>15,369093</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>15,413552</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>15,412648</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>15,411744</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>15,417484</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>15,414505</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>15,406000</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>15,396056</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>15,411235</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>15,410352</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>15,409467</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1167,99 +1425,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>15,392715</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>15,410488</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>15,405569</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>15,399780</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>15,397343</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>15,396463</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>15,395586</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>15,406791</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>15,406328</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>15,413198</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>15,417385</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>15,437470</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>15,436586</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>15,435701</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15,432472</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>15,441720</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1350,1737 +1608,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>15,397860</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>15,397629</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>15,396761</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>15,395893</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>15,390019</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>15,396083</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>15,383127</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>15,379435</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>15,386940</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>15,386065</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>15,385190</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>15,387030</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>15,388676</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>15,387270</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>15,386827</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>15,377687</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>15,376807</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>15,375929</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>15,369925</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>15,389966</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>15,387894</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>15,392172</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>15,388539</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>15,387691</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>15,386840</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>15,390439</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>15,389311</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>15,387339</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>15,388433</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>15,375413</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>15,374533</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>15,373651</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>15,379420</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>15,389126</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>15,382870</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>15,387867</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>15,378022</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>15,377132</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>15,376245</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>15,344557</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>15,327950</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>15,314952</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>15,340325</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>15,354078</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>15,353286</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>15,352398</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>15,359414</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>15,366714</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>15,353828</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>15,340751</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>15,356506</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>15,355612</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>15,354721</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>15,342987</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>15,370034</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>15,357699</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>15,347834</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>15,346059</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>15,345142</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>15,344225</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>15,364481</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>15,372173</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>15,339000</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>15,348066</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>15,347710</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>15,346799</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>15,345890</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>15,358582</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>15,356579</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>15,358304</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>15,339576</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>15,322573</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>15,321660</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>15,320747</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>15,328635</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>15,322739</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>15,322514</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>15,321479</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>15,290599</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>15,289678</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>15,288757</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>15,300801</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>15,339493</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>15,338257</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>15,327008</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>15,297944</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>15,297023</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>15,296104</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>15,305403</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>15,300582</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>15,299632</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>15,289718</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>15,286859</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>15,285935</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>15,285016</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>15,297173</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>15,309292</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>15,298773</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>15,314704</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>15,328329</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>15,327414</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>15,326831</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>15,310858</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>15,286429</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>15,297135</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>15,276046</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>15,269119</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>15,268191</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>15,267264</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>15,293016</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>15,286633</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>15,297399</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>15,295922</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>15,290420</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>15,289514</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>15,288603</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>15,292480</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>15,301083</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>15,283884</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>15,283459</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>15,268102</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>15,267179</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>15,266259</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>15,300360</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>15,278884</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>15,275791</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>15,251886</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>15,245026</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>15,244103</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>15,243180</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>15,233346</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>15,273889</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>15,285846</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>15,277689</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>15,281625</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>15,280697</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>15,279880</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>15,277582</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>15,248698</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>15,252890</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>15,238375</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>15,234856</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>15,233916</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>15,232971</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>15,196130</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>15,196420</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>15,212296</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>15,218324</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>15,216159</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>15,215214</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>15,214269</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>15,187104</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>15,167770</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>15,171135</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>15,175265</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>15,211461</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>15,210324</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>15,209189</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>15,212316</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>15,218124</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>15,178245</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>15,175232</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>15,173062</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>15,172072</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>15,171082</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>15,207859</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>15,205931</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>15,200529</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>15,207826</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>15,214804</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>15,213804</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>15,212806</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>15,224793</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>15,186439</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>15,191662</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>15,181682</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>15,180694</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>15,179685</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>15,178675</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>15,177672</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>15,123753</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>15,097062</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>15,073187</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>15,051758</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>15,050733</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>15,049688</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>15,054278</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>15,017071</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>15,029348</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,016219</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>15,047790</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>15,046883</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>15,045975</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>15,063377</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>15,053430</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>15,061815</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>15,037583</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>15,059827</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>15,058925</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,058022</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>15,032203</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,021501</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,018753</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,023638</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,035781</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,034856</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,033933</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,018396</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,013061</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,009174</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>15,011534</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>14,978814</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>14,977889</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>14,976964</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>14,985122</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>14,987944</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>15,010886</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>15,036456</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>15,016286</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>15,015344</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>15,014401</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>14,971727</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>15,021708</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>15,144935</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>15,131308</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>15,163070</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>15,162157</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>15,161080</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>15,154265</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>15,133906</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>15,122516</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>15,115641</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>15,110104</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>15,109201</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>15,108299</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>15,070710</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>15,058040</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>15,076589</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>15,076678</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>15,088680</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>15,087762</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>15,086841</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>15,076033</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,026802</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>15,056093</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>15,092256</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>15,080309</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>15,079402</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>15,078495</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>15,087386</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>15,086800</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,064970</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,058604</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,040987</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,040084</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,039181</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>14,998981</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>14,954458</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>14,951837</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>14,951871</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>14,927614</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>14,926684</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>14,925759</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>14,938376</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>14,951649</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>14,949587</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>14,934429</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>14,929226</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>14,928296</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>14,927366</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>14,915974</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>14,898716</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>14,843631</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>14,848770</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>14,871990</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>14,871094</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>14,870199</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>14,902847</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>14,916746</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>14,922574</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>14,930469</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>14,947333</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>14,946411</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>14,945494</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>14,978456</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>14,980851</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>14,979951</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>14,984777</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>14,963070</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3174,99 +3432,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,021557</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,052080</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,068160</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,068331</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,061723</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,050816</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,049894</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,048977</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,034646</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,037260</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,023019</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,027197</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,001873</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,000921</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
@@ -3297,75 +3555,75 @@
   <si>
     <t>17/11/2024</t>
   </si>
   <si>
     <t>16/11/2024</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
-    <t>09/11/2024</t>
-[...23 lines deleted...]
-    <t>01/11/2024</t>
+    <t>9/11/2024</t>
+  </si>
+  <si>
+    <t>8/11/2024</t>
+  </si>
+  <si>
+    <t>7/11/2024</t>
+  </si>
+  <si>
+    <t>6/11/2024</t>
+  </si>
+  <si>
+    <t>5/11/2024</t>
+  </si>
+  <si>
+    <t>4/11/2024</t>
+  </si>
+  <si>
+    <t>3/11/2024</t>
+  </si>
+  <si>
+    <t>2/11/2024</t>
+  </si>
+  <si>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
@@ -3390,888 +3648,897 @@
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
-    <t>09/10/2024</t>
-[...836 lines deleted...]
-    <t>01/01/2024</t>
+    <t>9/10/2024</t>
+  </si>
+  <si>
+    <t>8/10/2024</t>
+  </si>
+  <si>
+    <t>7/10/2024</t>
+  </si>
+  <si>
+    <t>6/10/2024</t>
+  </si>
+  <si>
+    <t>5/10/2024</t>
+  </si>
+  <si>
+    <t>4/10/2024</t>
+  </si>
+  <si>
+    <t>3/10/2024</t>
+  </si>
+  <si>
+    <t>2/10/2024</t>
+  </si>
+  <si>
+    <t>1/10/2024</t>
+  </si>
+  <si>
+    <t>30/9/2024</t>
+  </si>
+  <si>
+    <t>29/9/2024</t>
+  </si>
+  <si>
+    <t>28/9/2024</t>
+  </si>
+  <si>
+    <t>27/9/2024</t>
+  </si>
+  <si>
+    <t>26/9/2024</t>
+  </si>
+  <si>
+    <t>25/9/2024</t>
+  </si>
+  <si>
+    <t>24/9/2024</t>
+  </si>
+  <si>
+    <t>23/9/2024</t>
+  </si>
+  <si>
+    <t>22/9/2024</t>
+  </si>
+  <si>
+    <t>21/9/2024</t>
+  </si>
+  <si>
+    <t>20/9/2024</t>
+  </si>
+  <si>
+    <t>19/9/2024</t>
+  </si>
+  <si>
+    <t>18/9/2024</t>
+  </si>
+  <si>
+    <t>17/9/2024</t>
+  </si>
+  <si>
+    <t>16/9/2024</t>
+  </si>
+  <si>
+    <t>15/9/2024</t>
+  </si>
+  <si>
+    <t>14/9/2024</t>
+  </si>
+  <si>
+    <t>13/9/2024</t>
+  </si>
+  <si>
+    <t>12/9/2024</t>
+  </si>
+  <si>
+    <t>11/9/2024</t>
+  </si>
+  <si>
+    <t>10/9/2024</t>
+  </si>
+  <si>
+    <t>9/9/2024</t>
+  </si>
+  <si>
+    <t>8/9/2024</t>
+  </si>
+  <si>
+    <t>7/9/2024</t>
+  </si>
+  <si>
+    <t>6/9/2024</t>
+  </si>
+  <si>
+    <t>5/9/2024</t>
+  </si>
+  <si>
+    <t>4/9/2024</t>
+  </si>
+  <si>
+    <t>3/9/2024</t>
+  </si>
+  <si>
+    <t>2/9/2024</t>
+  </si>
+  <si>
+    <t>1/9/2024</t>
+  </si>
+  <si>
+    <t>31/8/2024</t>
+  </si>
+  <si>
+    <t>30/8/2024</t>
+  </si>
+  <si>
+    <t>29/8/2024</t>
+  </si>
+  <si>
+    <t>28/8/2024</t>
+  </si>
+  <si>
+    <t>27/8/2024</t>
+  </si>
+  <si>
+    <t>26/8/2024</t>
+  </si>
+  <si>
+    <t>25/8/2024</t>
+  </si>
+  <si>
+    <t>24/8/2024</t>
+  </si>
+  <si>
+    <t>23/8/2024</t>
+  </si>
+  <si>
+    <t>22/8/2024</t>
+  </si>
+  <si>
+    <t>21/8/2024</t>
+  </si>
+  <si>
+    <t>20/8/2024</t>
+  </si>
+  <si>
+    <t>19/8/2024</t>
+  </si>
+  <si>
+    <t>18/8/2024</t>
+  </si>
+  <si>
+    <t>17/8/2024</t>
+  </si>
+  <si>
+    <t>16/8/2024</t>
+  </si>
+  <si>
+    <t>15/8/2024</t>
+  </si>
+  <si>
+    <t>14/8/2024</t>
+  </si>
+  <si>
+    <t>13/8/2024</t>
+  </si>
+  <si>
+    <t>12/8/2024</t>
+  </si>
+  <si>
+    <t>11/8/2024</t>
+  </si>
+  <si>
+    <t>10/8/2024</t>
+  </si>
+  <si>
+    <t>9/8/2024</t>
+  </si>
+  <si>
+    <t>8/8/2024</t>
+  </si>
+  <si>
+    <t>7/8/2024</t>
+  </si>
+  <si>
+    <t>6/8/2024</t>
+  </si>
+  <si>
+    <t>5/8/2024</t>
+  </si>
+  <si>
+    <t>4/8/2024</t>
+  </si>
+  <si>
+    <t>3/8/2024</t>
+  </si>
+  <si>
+    <t>2/8/2024</t>
+  </si>
+  <si>
+    <t>1/8/2024</t>
+  </si>
+  <si>
+    <t>31/7/2024</t>
+  </si>
+  <si>
+    <t>30/7/2024</t>
+  </si>
+  <si>
+    <t>29/7/2024</t>
+  </si>
+  <si>
+    <t>28/7/2024</t>
+  </si>
+  <si>
+    <t>27/7/2024</t>
+  </si>
+  <si>
+    <t>26/7/2024</t>
+  </si>
+  <si>
+    <t>25/7/2024</t>
+  </si>
+  <si>
+    <t>24/7/2024</t>
+  </si>
+  <si>
+    <t>23/7/2024</t>
+  </si>
+  <si>
+    <t>22/7/2024</t>
+  </si>
+  <si>
+    <t>21/7/2024</t>
+  </si>
+  <si>
+    <t>20/7/2024</t>
+  </si>
+  <si>
+    <t>19/7/2024</t>
+  </si>
+  <si>
+    <t>18/7/2024</t>
+  </si>
+  <si>
+    <t>17/7/2024</t>
+  </si>
+  <si>
+    <t>16/7/2024</t>
+  </si>
+  <si>
+    <t>15/7/2024</t>
+  </si>
+  <si>
+    <t>14/7/2024</t>
+  </si>
+  <si>
+    <t>13/7/2024</t>
+  </si>
+  <si>
+    <t>12/7/2024</t>
+  </si>
+  <si>
+    <t>11/7/2024</t>
+  </si>
+  <si>
+    <t>10/7/2024</t>
+  </si>
+  <si>
+    <t>9/7/2024</t>
+  </si>
+  <si>
+    <t>8/7/2024</t>
+  </si>
+  <si>
+    <t>7/7/2024</t>
+  </si>
+  <si>
+    <t>6/7/2024</t>
+  </si>
+  <si>
+    <t>5/7/2024</t>
+  </si>
+  <si>
+    <t>4/7/2024</t>
+  </si>
+  <si>
+    <t>3/7/2024</t>
+  </si>
+  <si>
+    <t>2/7/2024</t>
+  </si>
+  <si>
+    <t>1/7/2024</t>
+  </si>
+  <si>
+    <t>30/6/2024</t>
+  </si>
+  <si>
+    <t>29/6/2024</t>
+  </si>
+  <si>
+    <t>28/6/2024</t>
+  </si>
+  <si>
+    <t>27/6/2024</t>
+  </si>
+  <si>
+    <t>26/6/2024</t>
+  </si>
+  <si>
+    <t>25/6/2024</t>
+  </si>
+  <si>
+    <t>24/6/2024</t>
+  </si>
+  <si>
+    <t>23/6/2024</t>
+  </si>
+  <si>
+    <t>22/6/2024</t>
+  </si>
+  <si>
+    <t>21/6/2024</t>
+  </si>
+  <si>
+    <t>20/6/2024</t>
+  </si>
+  <si>
+    <t>19/6/2024</t>
+  </si>
+  <si>
+    <t>18/6/2024</t>
+  </si>
+  <si>
+    <t>17/6/2024</t>
+  </si>
+  <si>
+    <t>16/6/2024</t>
+  </si>
+  <si>
+    <t>15/6/2024</t>
+  </si>
+  <si>
+    <t>14/6/2024</t>
+  </si>
+  <si>
+    <t>13/6/2024</t>
+  </si>
+  <si>
+    <t>12/6/2024</t>
+  </si>
+  <si>
+    <t>11/6/2024</t>
+  </si>
+  <si>
+    <t>10/6/2024</t>
+  </si>
+  <si>
+    <t>9/6/2024</t>
+  </si>
+  <si>
+    <t>8/6/2024</t>
+  </si>
+  <si>
+    <t>7/6/2024</t>
+  </si>
+  <si>
+    <t>6/6/2024</t>
+  </si>
+  <si>
+    <t>5/6/2024</t>
+  </si>
+  <si>
+    <t>4/6/2024</t>
+  </si>
+  <si>
+    <t>3/6/2024</t>
+  </si>
+  <si>
+    <t>2/6/2024</t>
+  </si>
+  <si>
+    <t>1/6/2024</t>
+  </si>
+  <si>
+    <t>31/5/2024</t>
+  </si>
+  <si>
+    <t>30/5/2024</t>
+  </si>
+  <si>
+    <t>29/5/2024</t>
+  </si>
+  <si>
+    <t>28/5/2024</t>
+  </si>
+  <si>
+    <t>27/5/2024</t>
+  </si>
+  <si>
+    <t>26/5/2024</t>
+  </si>
+  <si>
+    <t>25/5/2024</t>
+  </si>
+  <si>
+    <t>24/5/2024</t>
+  </si>
+  <si>
+    <t>23/5/2024</t>
+  </si>
+  <si>
+    <t>22/5/2024</t>
+  </si>
+  <si>
+    <t>21/5/2024</t>
+  </si>
+  <si>
+    <t>20/5/2024</t>
+  </si>
+  <si>
+    <t>19/5/2024</t>
+  </si>
+  <si>
+    <t>18/5/2024</t>
+  </si>
+  <si>
+    <t>17/5/2024</t>
+  </si>
+  <si>
+    <t>16/5/2024</t>
+  </si>
+  <si>
+    <t>15/5/2024</t>
+  </si>
+  <si>
+    <t>14/5/2024</t>
+  </si>
+  <si>
+    <t>13/5/2024</t>
+  </si>
+  <si>
+    <t>12/5/2024</t>
+  </si>
+  <si>
+    <t>11/5/2024</t>
+  </si>
+  <si>
+    <t>10/5/2024</t>
+  </si>
+  <si>
+    <t>9/5/2024</t>
+  </si>
+  <si>
+    <t>8/5/2024</t>
+  </si>
+  <si>
+    <t>7/5/2024</t>
+  </si>
+  <si>
+    <t>6/5/2024</t>
+  </si>
+  <si>
+    <t>5/5/2024</t>
+  </si>
+  <si>
+    <t>4/5/2024</t>
+  </si>
+  <si>
+    <t>3/5/2024</t>
+  </si>
+  <si>
+    <t>2/5/2024</t>
+  </si>
+  <si>
+    <t>1/5/2024</t>
+  </si>
+  <si>
+    <t>30/4/2024</t>
+  </si>
+  <si>
+    <t>29/4/2024</t>
+  </si>
+  <si>
+    <t>28/4/2024</t>
+  </si>
+  <si>
+    <t>27/4/2024</t>
+  </si>
+  <si>
+    <t>26/4/2024</t>
+  </si>
+  <si>
+    <t>25/4/2024</t>
+  </si>
+  <si>
+    <t>24/4/2024</t>
+  </si>
+  <si>
+    <t>23/4/2024</t>
+  </si>
+  <si>
+    <t>22/4/2024</t>
+  </si>
+  <si>
+    <t>21/4/2024</t>
+  </si>
+  <si>
+    <t>20/4/2024</t>
+  </si>
+  <si>
+    <t>19/4/2024</t>
+  </si>
+  <si>
+    <t>18/4/2024</t>
+  </si>
+  <si>
+    <t>17/4/2024</t>
+  </si>
+  <si>
+    <t>16/4/2024</t>
+  </si>
+  <si>
+    <t>15/4/2024</t>
+  </si>
+  <si>
+    <t>14/4/2024</t>
+  </si>
+  <si>
+    <t>13/4/2024</t>
+  </si>
+  <si>
+    <t>12/4/2024</t>
+  </si>
+  <si>
+    <t>11/4/2024</t>
+  </si>
+  <si>
+    <t>10/4/2024</t>
+  </si>
+  <si>
+    <t>9/4/2024</t>
+  </si>
+  <si>
+    <t>8/4/2024</t>
+  </si>
+  <si>
+    <t>7/4/2024</t>
+  </si>
+  <si>
+    <t>6/4/2024</t>
+  </si>
+  <si>
+    <t>5/4/2024</t>
+  </si>
+  <si>
+    <t>4/4/2024</t>
+  </si>
+  <si>
+    <t>3/4/2024</t>
+  </si>
+  <si>
+    <t>2/4/2024</t>
+  </si>
+  <si>
+    <t>1/4/2024</t>
+  </si>
+  <si>
+    <t>31/3/2024</t>
+  </si>
+  <si>
+    <t>30/3/2024</t>
+  </si>
+  <si>
+    <t>29/3/2024</t>
+  </si>
+  <si>
+    <t>28/3/2024</t>
+  </si>
+  <si>
+    <t>27/3/2024</t>
+  </si>
+  <si>
+    <t>26/3/2024</t>
+  </si>
+  <si>
+    <t>25/3/2024</t>
+  </si>
+  <si>
+    <t>24/3/2024</t>
+  </si>
+  <si>
+    <t>23/3/2024</t>
+  </si>
+  <si>
+    <t>22/3/2024</t>
+  </si>
+  <si>
+    <t>21/3/2024</t>
+  </si>
+  <si>
+    <t>20/3/2024</t>
+  </si>
+  <si>
+    <t>19/3/2024</t>
+  </si>
+  <si>
+    <t>18/3/2024</t>
+  </si>
+  <si>
+    <t>17/3/2024</t>
+  </si>
+  <si>
+    <t>16/3/2024</t>
+  </si>
+  <si>
+    <t>15/3/2024</t>
+  </si>
+  <si>
+    <t>14/3/2024</t>
+  </si>
+  <si>
+    <t>13/3/2024</t>
+  </si>
+  <si>
+    <t>12/3/2024</t>
+  </si>
+  <si>
+    <t>11/3/2024</t>
+  </si>
+  <si>
+    <t>10/3/2024</t>
+  </si>
+  <si>
+    <t>9/3/2024</t>
+  </si>
+  <si>
+    <t>8/3/2024</t>
+  </si>
+  <si>
+    <t>7/3/2024</t>
+  </si>
+  <si>
+    <t>6/3/2024</t>
+  </si>
+  <si>
+    <t>5/3/2024</t>
+  </si>
+  <si>
+    <t>4/3/2024</t>
+  </si>
+  <si>
+    <t>3/3/2024</t>
+  </si>
+  <si>
+    <t>2/3/2024</t>
+  </si>
+  <si>
+    <t>1/3/2024</t>
+  </si>
+  <si>
+    <t>29/2/2024</t>
+  </si>
+  <si>
+    <t>28/2/2024</t>
+  </si>
+  <si>
+    <t>27/2/2024</t>
+  </si>
+  <si>
+    <t>26/2/2024</t>
+  </si>
+  <si>
+    <t>25/2/2024</t>
+  </si>
+  <si>
+    <t>24/2/2024</t>
+  </si>
+  <si>
+    <t>23/2/2024</t>
+  </si>
+  <si>
+    <t>22/2/2024</t>
+  </si>
+  <si>
+    <t>21/2/2024</t>
+  </si>
+  <si>
+    <t>20/2/2024</t>
+  </si>
+  <si>
+    <t>19/2/2024</t>
+  </si>
+  <si>
+    <t>18/2/2024</t>
+  </si>
+  <si>
+    <t>17/2/2024</t>
+  </si>
+  <si>
+    <t>16/2/2024</t>
+  </si>
+  <si>
+    <t>15/2/2024</t>
+  </si>
+  <si>
+    <t>14/2/2024</t>
+  </si>
+  <si>
+    <t>13/2/2024</t>
+  </si>
+  <si>
+    <t>12/2/2024</t>
+  </si>
+  <si>
+    <t>11/2/2024</t>
+  </si>
+  <si>
+    <t>10/2/2024</t>
+  </si>
+  <si>
+    <t>9/2/2024</t>
+  </si>
+  <si>
+    <t>8/2/2024</t>
+  </si>
+  <si>
+    <t>7/2/2024</t>
+  </si>
+  <si>
+    <t>6/2/2024</t>
+  </si>
+  <si>
+    <t>5/2/2024</t>
+  </si>
+  <si>
+    <t>4/2/2024</t>
+  </si>
+  <si>
+    <t>3/2/2024</t>
+  </si>
+  <si>
+    <t>2/2/2024</t>
+  </si>
+  <si>
+    <t>1/2/2024</t>
+  </si>
+  <si>
+    <t>31/1/2024</t>
+  </si>
+  <si>
+    <t>30/1/2024</t>
+  </si>
+  <si>
+    <t>29/1/2024</t>
+  </si>
+  <si>
+    <t>28/1/2024</t>
+  </si>
+  <si>
+    <t>27/1/2024</t>
+  </si>
+  <si>
+    <t>26/1/2024</t>
+  </si>
+  <si>
+    <t>25/1/2024</t>
+  </si>
+  <si>
+    <t>24/1/2024</t>
+  </si>
+  <si>
+    <t>23/1/2024</t>
+  </si>
+  <si>
+    <t>22/1/2024</t>
+  </si>
+  <si>
+    <t>21/1/2024</t>
+  </si>
+  <si>
+    <t>20/1/2024</t>
+  </si>
+  <si>
+    <t>19/1/2024</t>
+  </si>
+  <si>
+    <t>18/1/2024</t>
+  </si>
+  <si>
+    <t>17/1/2024</t>
+  </si>
+  <si>
+    <t>16/1/2024</t>
+  </si>
+  <si>
+    <t>15/1/2024</t>
+  </si>
+  <si>
+    <t>14/1/2024</t>
+  </si>
+  <si>
+    <t>13/1/2024</t>
+  </si>
+  <si>
+    <t>12/1/2024</t>
+  </si>
+  <si>
+    <t>11/1/2024</t>
+  </si>
+  <si>
+    <t>10/1/2024</t>
+  </si>
+  <si>
+    <t>9/1/2024</t>
+  </si>
+  <si>
+    <t>8/1/2024</t>
+  </si>
+  <si>
+    <t>7/1/2024</t>
+  </si>
+  <si>
+    <t>6/1/2024</t>
+  </si>
+  <si>
+    <t>5/1/2024</t>
+  </si>
+  <si>
+    <t>4/1/2024</t>
+  </si>
+  <si>
+    <t>3/1/2024</t>
+  </si>
+  <si>
+    <t>2/1/2024</t>
+  </si>
+  <si>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
@@ -4296,75 +4563,75 @@
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
-    <t>09/12/2023</t>
-[...23 lines deleted...]
-    <t>01/12/2023</t>
+    <t>9/12/2023</t>
+  </si>
+  <si>
+    <t>8/12/2023</t>
+  </si>
+  <si>
+    <t>7/12/2023</t>
+  </si>
+  <si>
+    <t>6/12/2023</t>
+  </si>
+  <si>
+    <t>5/12/2023</t>
+  </si>
+  <si>
+    <t>4/12/2023</t>
+  </si>
+  <si>
+    <t>3/12/2023</t>
+  </si>
+  <si>
+    <t>2/12/2023</t>
+  </si>
+  <si>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
@@ -4386,75 +4653,75 @@
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>09/11/2023</t>
-[...23 lines deleted...]
-    <t>01/11/2023</t>
+    <t>9/11/2023</t>
+  </si>
+  <si>
+    <t>8/11/2023</t>
+  </si>
+  <si>
+    <t>7/11/2023</t>
+  </si>
+  <si>
+    <t>6/11/2023</t>
+  </si>
+  <si>
+    <t>5/11/2023</t>
+  </si>
+  <si>
+    <t>4/11/2023</t>
+  </si>
+  <si>
+    <t>3/11/2023</t>
+  </si>
+  <si>
+    <t>2/11/2023</t>
+  </si>
+  <si>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>24/10/2023</t>
   </si>
@@ -4479,343 +4746,343 @@
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>14/10/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
-    <t>09/10/2023</t>
-[...242 lines deleted...]
-    <t>20/07/2023</t>
+    <t>9/10/2023</t>
+  </si>
+  <si>
+    <t>8/10/2023</t>
+  </si>
+  <si>
+    <t>7/10/2023</t>
+  </si>
+  <si>
+    <t>6/10/2023</t>
+  </si>
+  <si>
+    <t>5/10/2023</t>
+  </si>
+  <si>
+    <t>4/10/2023</t>
+  </si>
+  <si>
+    <t>3/10/2023</t>
+  </si>
+  <si>
+    <t>2/10/2023</t>
+  </si>
+  <si>
+    <t>1/10/2023</t>
+  </si>
+  <si>
+    <t>30/9/2023</t>
+  </si>
+  <si>
+    <t>29/9/2023</t>
+  </si>
+  <si>
+    <t>28/9/2023</t>
+  </si>
+  <si>
+    <t>27/9/2023</t>
+  </si>
+  <si>
+    <t>26/9/2023</t>
+  </si>
+  <si>
+    <t>25/9/2023</t>
+  </si>
+  <si>
+    <t>24/9/2023</t>
+  </si>
+  <si>
+    <t>23/9/2023</t>
+  </si>
+  <si>
+    <t>22/9/2023</t>
+  </si>
+  <si>
+    <t>21/9/2023</t>
+  </si>
+  <si>
+    <t>20/9/2023</t>
+  </si>
+  <si>
+    <t>19/9/2023</t>
+  </si>
+  <si>
+    <t>18/9/2023</t>
+  </si>
+  <si>
+    <t>17/9/2023</t>
+  </si>
+  <si>
+    <t>16/9/2023</t>
+  </si>
+  <si>
+    <t>15/9/2023</t>
+  </si>
+  <si>
+    <t>14/9/2023</t>
+  </si>
+  <si>
+    <t>13/9/2023</t>
+  </si>
+  <si>
+    <t>12/9/2023</t>
+  </si>
+  <si>
+    <t>11/9/2023</t>
+  </si>
+  <si>
+    <t>10/9/2023</t>
+  </si>
+  <si>
+    <t>9/9/2023</t>
+  </si>
+  <si>
+    <t>8/9/2023</t>
+  </si>
+  <si>
+    <t>7/9/2023</t>
+  </si>
+  <si>
+    <t>6/9/2023</t>
+  </si>
+  <si>
+    <t>5/9/2023</t>
+  </si>
+  <si>
+    <t>4/9/2023</t>
+  </si>
+  <si>
+    <t>3/9/2023</t>
+  </si>
+  <si>
+    <t>2/9/2023</t>
+  </si>
+  <si>
+    <t>1/9/2023</t>
+  </si>
+  <si>
+    <t>31/8/2023</t>
+  </si>
+  <si>
+    <t>30/8/2023</t>
+  </si>
+  <si>
+    <t>29/8/2023</t>
+  </si>
+  <si>
+    <t>28/8/2023</t>
+  </si>
+  <si>
+    <t>27/8/2023</t>
+  </si>
+  <si>
+    <t>26/8/2023</t>
+  </si>
+  <si>
+    <t>25/8/2023</t>
+  </si>
+  <si>
+    <t>24/8/2023</t>
+  </si>
+  <si>
+    <t>23/8/2023</t>
+  </si>
+  <si>
+    <t>22/8/2023</t>
+  </si>
+  <si>
+    <t>21/8/2023</t>
+  </si>
+  <si>
+    <t>20/8/2023</t>
+  </si>
+  <si>
+    <t>19/8/2023</t>
+  </si>
+  <si>
+    <t>18/8/2023</t>
+  </si>
+  <si>
+    <t>17/8/2023</t>
+  </si>
+  <si>
+    <t>16/8/2023</t>
+  </si>
+  <si>
+    <t>15/8/2023</t>
+  </si>
+  <si>
+    <t>14/8/2023</t>
+  </si>
+  <si>
+    <t>13/8/2023</t>
+  </si>
+  <si>
+    <t>12/8/2023</t>
+  </si>
+  <si>
+    <t>11/8/2023</t>
+  </si>
+  <si>
+    <t>10/8/2023</t>
+  </si>
+  <si>
+    <t>9/8/2023</t>
+  </si>
+  <si>
+    <t>8/8/2023</t>
+  </si>
+  <si>
+    <t>7/8/2023</t>
+  </si>
+  <si>
+    <t>6/8/2023</t>
+  </si>
+  <si>
+    <t>5/8/2023</t>
+  </si>
+  <si>
+    <t>4/8/2023</t>
+  </si>
+  <si>
+    <t>3/8/2023</t>
+  </si>
+  <si>
+    <t>2/8/2023</t>
+  </si>
+  <si>
+    <t>1/8/2023</t>
+  </si>
+  <si>
+    <t>31/7/2023</t>
+  </si>
+  <si>
+    <t>30/7/2023</t>
+  </si>
+  <si>
+    <t>29/7/2023</t>
+  </si>
+  <si>
+    <t>28/7/2023</t>
+  </si>
+  <si>
+    <t>27/7/2023</t>
+  </si>
+  <si>
+    <t>26/7/2023</t>
+  </si>
+  <si>
+    <t>25/7/2023</t>
+  </si>
+  <si>
+    <t>24/7/2023</t>
+  </si>
+  <si>
+    <t>23/7/2023</t>
+  </si>
+  <si>
+    <t>22/7/2023</t>
+  </si>
+  <si>
+    <t>21/7/2023</t>
+  </si>
+  <si>
+    <t>20/7/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1035"/>
+  <dimension ref="A1:B1081"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -6531,395 +6798,395 @@
       <c r="B217" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>433</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>144</v>
+        <v>438</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>523</v>
+        <v>230</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>524</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>528</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>529</v>
       </c>
@@ -9099,3984 +9366,4352 @@
       <c r="B538" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="B539" s="0" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="B540" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1077</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1077</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1077</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1077</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1077</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1077</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1089</v>
+        <v>1100</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1077</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1077</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1091</v>
+        <v>1104</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1077</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1092</v>
+        <v>1106</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1077</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1077</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1094</v>
+        <v>1110</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1077</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1095</v>
+        <v>1112</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1077</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1096</v>
+        <v>1114</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1077</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1097</v>
+        <v>1116</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1077</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1098</v>
+        <v>1118</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1077</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1099</v>
+        <v>1120</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1077</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1100</v>
+        <v>1122</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1077</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1101</v>
+        <v>1124</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1077</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1102</v>
+        <v>1126</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1077</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1103</v>
+        <v>1128</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1077</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1104</v>
+        <v>1130</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1077</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1105</v>
+        <v>1132</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1077</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1106</v>
+        <v>1134</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1077</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1107</v>
+        <v>1136</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1077</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1108</v>
+        <v>1138</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1077</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1109</v>
+        <v>1140</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1077</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1110</v>
+        <v>1142</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1077</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1111</v>
+        <v>1144</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1077</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1112</v>
+        <v>1146</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1077</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1077</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1114</v>
+        <v>1150</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1077</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1115</v>
+        <v>1152</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1077</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1116</v>
+        <v>1154</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1077</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1117</v>
+        <v>1156</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1077</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1118</v>
+        <v>1158</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1077</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1119</v>
+        <v>1160</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1077</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1120</v>
+        <v>1162</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1121</v>
+        <v>1164</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1122</v>
+        <v>1165</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1123</v>
+        <v>1166</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1124</v>
+        <v>1167</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1125</v>
+        <v>1168</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1126</v>
+        <v>1169</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1127</v>
+        <v>1170</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1128</v>
+        <v>1171</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1129</v>
+        <v>1172</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1130</v>
+        <v>1173</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1131</v>
+        <v>1174</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1132</v>
+        <v>1175</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1133</v>
+        <v>1176</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1134</v>
+        <v>1177</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1135</v>
+        <v>1178</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1136</v>
+        <v>1179</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1137</v>
+        <v>1180</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1138</v>
+        <v>1181</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1139</v>
+        <v>1182</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1140</v>
+        <v>1183</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1141</v>
+        <v>1184</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1142</v>
+        <v>1185</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1143</v>
+        <v>1186</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1144</v>
+        <v>1187</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1145</v>
+        <v>1188</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1146</v>
+        <v>1189</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1147</v>
+        <v>1190</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1148</v>
+        <v>1191</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1149</v>
+        <v>1192</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1150</v>
+        <v>1193</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1151</v>
+        <v>1194</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1152</v>
+        <v>1195</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1153</v>
+        <v>1196</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1154</v>
+        <v>1197</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1155</v>
+        <v>1198</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1156</v>
+        <v>1199</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1157</v>
+        <v>1200</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1158</v>
+        <v>1201</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1159</v>
+        <v>1202</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1160</v>
+        <v>1203</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1161</v>
+        <v>1204</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1162</v>
+        <v>1205</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1163</v>
+        <v>1206</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1164</v>
+        <v>1207</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1165</v>
+        <v>1208</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1166</v>
+        <v>1209</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1167</v>
+        <v>1210</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1168</v>
+        <v>1211</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1169</v>
+        <v>1212</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1170</v>
+        <v>1213</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1171</v>
+        <v>1214</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1172</v>
+        <v>1215</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1173</v>
+        <v>1216</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1174</v>
+        <v>1217</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1175</v>
+        <v>1218</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1176</v>
+        <v>1219</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1177</v>
+        <v>1220</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1178</v>
+        <v>1221</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1179</v>
+        <v>1222</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1180</v>
+        <v>1223</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1181</v>
+        <v>1224</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1182</v>
+        <v>1225</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1183</v>
+        <v>1226</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1184</v>
+        <v>1227</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1185</v>
+        <v>1228</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1186</v>
+        <v>1229</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1187</v>
+        <v>1230</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1188</v>
+        <v>1231</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1189</v>
+        <v>1232</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1190</v>
+        <v>1233</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1191</v>
+        <v>1234</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1192</v>
+        <v>1235</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1193</v>
+        <v>1236</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1194</v>
+        <v>1237</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1195</v>
+        <v>1238</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1196</v>
+        <v>1239</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1197</v>
+        <v>1240</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1198</v>
+        <v>1241</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1199</v>
+        <v>1242</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1200</v>
+        <v>1243</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1201</v>
+        <v>1244</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1202</v>
+        <v>1245</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1203</v>
+        <v>1246</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1204</v>
+        <v>1247</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1205</v>
+        <v>1248</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1206</v>
+        <v>1249</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1207</v>
+        <v>1250</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1208</v>
+        <v>1251</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1209</v>
+        <v>1252</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1210</v>
+        <v>1253</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1211</v>
+        <v>1254</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1212</v>
+        <v>1255</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1213</v>
+        <v>1256</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1214</v>
+        <v>1257</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1215</v>
+        <v>1258</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1216</v>
+        <v>1259</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1217</v>
+        <v>1260</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1218</v>
+        <v>1261</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1219</v>
+        <v>1262</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1220</v>
+        <v>1263</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1221</v>
+        <v>1264</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1222</v>
+        <v>1265</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1223</v>
+        <v>1266</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1224</v>
+        <v>1267</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1225</v>
+        <v>1268</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1226</v>
+        <v>1269</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1227</v>
+        <v>1270</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1228</v>
+        <v>1271</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1229</v>
+        <v>1272</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1230</v>
+        <v>1273</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1231</v>
+        <v>1274</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1232</v>
+        <v>1275</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1233</v>
+        <v>1276</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1234</v>
+        <v>1277</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1235</v>
+        <v>1278</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1236</v>
+        <v>1279</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1237</v>
+        <v>1280</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1238</v>
+        <v>1281</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1239</v>
+        <v>1282</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1240</v>
+        <v>1283</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1241</v>
+        <v>1284</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1242</v>
+        <v>1285</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1243</v>
+        <v>1286</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1244</v>
+        <v>1287</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1245</v>
+        <v>1288</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1246</v>
+        <v>1289</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1247</v>
+        <v>1290</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1248</v>
+        <v>1291</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1249</v>
+        <v>1292</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1250</v>
+        <v>1293</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1251</v>
+        <v>1294</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1252</v>
+        <v>1295</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1253</v>
+        <v>1296</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1254</v>
+        <v>1297</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1255</v>
+        <v>1298</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1256</v>
+        <v>1299</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1257</v>
+        <v>1300</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1258</v>
+        <v>1301</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1259</v>
+        <v>1302</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1260</v>
+        <v>1303</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1261</v>
+        <v>1304</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1262</v>
+        <v>1305</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1263</v>
+        <v>1306</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1264</v>
+        <v>1307</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1265</v>
+        <v>1308</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1266</v>
+        <v>1309</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1267</v>
+        <v>1310</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1268</v>
+        <v>1311</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1269</v>
+        <v>1312</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1270</v>
+        <v>1313</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1271</v>
+        <v>1314</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1272</v>
+        <v>1315</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1273</v>
+        <v>1316</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1274</v>
+        <v>1317</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1275</v>
+        <v>1318</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1276</v>
+        <v>1319</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1277</v>
+        <v>1320</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1278</v>
+        <v>1321</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1279</v>
+        <v>1322</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1280</v>
+        <v>1323</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1281</v>
+        <v>1324</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1282</v>
+        <v>1325</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1283</v>
+        <v>1326</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1284</v>
+        <v>1327</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1285</v>
+        <v>1328</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1286</v>
+        <v>1329</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1287</v>
+        <v>1330</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1288</v>
+        <v>1331</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1289</v>
+        <v>1332</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1290</v>
+        <v>1333</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1291</v>
+        <v>1334</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1292</v>
+        <v>1335</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1293</v>
+        <v>1336</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1294</v>
+        <v>1337</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1295</v>
+        <v>1338</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1296</v>
+        <v>1339</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1297</v>
+        <v>1340</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1298</v>
+        <v>1341</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1299</v>
+        <v>1342</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1300</v>
+        <v>1343</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1301</v>
+        <v>1344</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1302</v>
+        <v>1345</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1303</v>
+        <v>1346</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1304</v>
+        <v>1347</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1305</v>
+        <v>1348</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1306</v>
+        <v>1349</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1307</v>
+        <v>1350</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1308</v>
+        <v>1351</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1309</v>
+        <v>1352</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1311</v>
+        <v>1354</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1312</v>
+        <v>1355</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1313</v>
+        <v>1356</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1314</v>
+        <v>1357</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1315</v>
+        <v>1358</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1316</v>
+        <v>1359</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1317</v>
+        <v>1360</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1318</v>
+        <v>1361</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1319</v>
+        <v>1362</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1320</v>
+        <v>1363</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1321</v>
+        <v>1364</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1322</v>
+        <v>1365</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1323</v>
+        <v>1366</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1324</v>
+        <v>1367</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1325</v>
+        <v>1368</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1326</v>
+        <v>1369</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1327</v>
+        <v>1370</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1328</v>
+        <v>1371</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1329</v>
+        <v>1372</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1330</v>
+        <v>1373</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1331</v>
+        <v>1374</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1332</v>
+        <v>1375</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1333</v>
+        <v>1376</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1334</v>
+        <v>1377</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1335</v>
+        <v>1378</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1336</v>
+        <v>1379</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1337</v>
+        <v>1380</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1338</v>
+        <v>1381</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1339</v>
+        <v>1382</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1340</v>
+        <v>1383</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1341</v>
+        <v>1384</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1342</v>
+        <v>1385</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1343</v>
+        <v>1386</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1344</v>
+        <v>1387</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1345</v>
+        <v>1388</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1346</v>
+        <v>1389</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1347</v>
+        <v>1390</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1348</v>
+        <v>1391</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1349</v>
+        <v>1392</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1350</v>
+        <v>1393</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1351</v>
+        <v>1394</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1352</v>
+        <v>1395</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1353</v>
+        <v>1396</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1354</v>
+        <v>1397</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1355</v>
+        <v>1398</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1356</v>
+        <v>1399</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1357</v>
+        <v>1400</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1358</v>
+        <v>1401</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1359</v>
+        <v>1402</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1360</v>
+        <v>1403</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1361</v>
+        <v>1404</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1362</v>
+        <v>1405</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1363</v>
+        <v>1406</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1364</v>
+        <v>1407</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1365</v>
+        <v>1408</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1366</v>
+        <v>1409</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1367</v>
+        <v>1410</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1368</v>
+        <v>1411</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1369</v>
+        <v>1412</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1370</v>
+        <v>1413</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1371</v>
+        <v>1414</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1372</v>
+        <v>1415</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1373</v>
+        <v>1416</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1374</v>
+        <v>1417</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1375</v>
+        <v>1418</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1376</v>
+        <v>1419</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1377</v>
+        <v>1420</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1378</v>
+        <v>1421</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1379</v>
+        <v>1422</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1380</v>
+        <v>1423</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1381</v>
+        <v>1424</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1382</v>
+        <v>1425</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1383</v>
+        <v>1426</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1384</v>
+        <v>1427</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1385</v>
+        <v>1428</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1386</v>
+        <v>1429</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1387</v>
+        <v>1430</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1388</v>
+        <v>1431</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1389</v>
+        <v>1432</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1390</v>
+        <v>1433</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1391</v>
+        <v>1434</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1392</v>
+        <v>1435</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1393</v>
+        <v>1436</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1394</v>
+        <v>1437</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1395</v>
+        <v>1438</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1396</v>
+        <v>1439</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1397</v>
+        <v>1440</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1398</v>
+        <v>1441</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1399</v>
+        <v>1442</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1400</v>
+        <v>1443</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1401</v>
+        <v>1444</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1402</v>
+        <v>1445</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1403</v>
+        <v>1446</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1404</v>
+        <v>1447</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1405</v>
+        <v>1448</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1406</v>
+        <v>1449</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1407</v>
+        <v>1450</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1408</v>
+        <v>1451</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1409</v>
+        <v>1452</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1410</v>
+        <v>1453</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1411</v>
+        <v>1454</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1412</v>
+        <v>1455</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1413</v>
+        <v>1456</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1414</v>
+        <v>1457</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1415</v>
+        <v>1458</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1416</v>
+        <v>1459</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1417</v>
+        <v>1460</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1418</v>
+        <v>1461</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1419</v>
+        <v>1462</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1420</v>
+        <v>1463</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1421</v>
+        <v>1464</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1422</v>
+        <v>1465</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1423</v>
+        <v>1466</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1424</v>
+        <v>1467</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1425</v>
+        <v>1468</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1426</v>
+        <v>1469</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1427</v>
+        <v>1470</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1428</v>
+        <v>1471</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1429</v>
+        <v>1472</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1430</v>
+        <v>1473</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1431</v>
+        <v>1474</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1432</v>
+        <v>1475</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1433</v>
+        <v>1476</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1434</v>
+        <v>1477</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1435</v>
+        <v>1478</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1436</v>
+        <v>1479</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1437</v>
+        <v>1480</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1438</v>
+        <v>1481</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1439</v>
+        <v>1482</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1440</v>
+        <v>1483</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1441</v>
+        <v>1484</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1442</v>
+        <v>1485</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1443</v>
+        <v>1486</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1444</v>
+        <v>1487</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1445</v>
+        <v>1488</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1446</v>
+        <v>1489</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1447</v>
+        <v>1490</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1448</v>
+        <v>1491</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1449</v>
+        <v>1492</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1450</v>
+        <v>1493</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1451</v>
+        <v>1494</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1452</v>
+        <v>1495</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1453</v>
+        <v>1496</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1454</v>
+        <v>1497</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1455</v>
+        <v>1498</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1456</v>
+        <v>1499</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1457</v>
+        <v>1500</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1458</v>
+        <v>1501</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1459</v>
+        <v>1502</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1460</v>
+        <v>1503</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1461</v>
+        <v>1504</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1462</v>
+        <v>1505</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1463</v>
+        <v>1506</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1464</v>
+        <v>1507</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1465</v>
+        <v>1508</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1466</v>
+        <v>1509</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1467</v>
+        <v>1510</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1468</v>
+        <v>1511</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1469</v>
+        <v>1512</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1470</v>
+        <v>1513</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1471</v>
+        <v>1514</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1472</v>
+        <v>1515</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1473</v>
+        <v>1516</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1474</v>
+        <v>1517</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1475</v>
+        <v>1518</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1476</v>
+        <v>1519</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1477</v>
+        <v>1520</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1478</v>
+        <v>1521</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1479</v>
+        <v>1522</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1480</v>
+        <v>1523</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1481</v>
+        <v>1524</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1482</v>
+        <v>1525</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1483</v>
+        <v>1526</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1484</v>
+        <v>1527</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1485</v>
+        <v>1528</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1486</v>
+        <v>1529</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1487</v>
+        <v>1530</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1488</v>
+        <v>1531</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1489</v>
+        <v>1532</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1490</v>
+        <v>1533</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1491</v>
+        <v>1534</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1492</v>
+        <v>1535</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1493</v>
+        <v>1536</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1494</v>
+        <v>1537</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1495</v>
+        <v>1538</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1496</v>
+        <v>1539</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1497</v>
+        <v>1540</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1498</v>
+        <v>1541</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1499</v>
+        <v>1542</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1500</v>
+        <v>1543</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1501</v>
+        <v>1544</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1502</v>
+        <v>1545</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1503</v>
+        <v>1546</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1504</v>
+        <v>1547</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1505</v>
+        <v>1548</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1506</v>
+        <v>1549</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1507</v>
+        <v>1550</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1508</v>
+        <v>1551</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1509</v>
+        <v>1552</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1510</v>
+        <v>1553</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1511</v>
+        <v>1554</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1512</v>
+        <v>1555</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1513</v>
+        <v>1556</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1514</v>
+        <v>1557</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1515</v>
+        <v>1558</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1516</v>
+        <v>1559</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1517</v>
+        <v>1560</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1518</v>
+        <v>1561</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1519</v>
+        <v>1562</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1520</v>
+        <v>1563</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1521</v>
+        <v>1564</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1522</v>
+        <v>1565</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1523</v>
+        <v>1566</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1524</v>
+        <v>1567</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1525</v>
+        <v>1568</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1526</v>
+        <v>1569</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1527</v>
+        <v>1570</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1528</v>
+        <v>1571</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1529</v>
+        <v>1572</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1530</v>
+        <v>1573</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1531</v>
+        <v>1574</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1532</v>
+        <v>1575</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1533</v>
+        <v>1576</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1534</v>
+        <v>1577</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1535</v>
+        <v>1578</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>1536</v>
+        <v>1579</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1537</v>
+        <v>1580</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1538</v>
+        <v>1581</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1539</v>
+        <v>1582</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1540</v>
+        <v>1583</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>1541</v>
+        <v>1584</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>1542</v>
+        <v>1585</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>1543</v>
+        <v>1586</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>1544</v>
+        <v>1587</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>1545</v>
+        <v>1588</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>1546</v>
+        <v>1589</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>1547</v>
+        <v>1590</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>1548</v>
+        <v>1591</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>1549</v>
+        <v>1592</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>1550</v>
+        <v>1593</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>1551</v>
+        <v>1594</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>1552</v>
+        <v>1595</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>1553</v>
+        <v>1596</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>1554</v>
+        <v>1597</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>1555</v>
+        <v>1598</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>1556</v>
+        <v>1599</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>1557</v>
+        <v>1600</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>1558</v>
+        <v>1601</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>1559</v>
+        <v>1602</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>1560</v>
+        <v>1603</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>1561</v>
+        <v>1604</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>1562</v>
+        <v>1605</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>1563</v>
+        <v>1606</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>1564</v>
+        <v>1607</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>1565</v>
+        <v>1608</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>1566</v>
+        <v>1609</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>1567</v>
+        <v>1610</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>1568</v>
+        <v>1611</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>1569</v>
+        <v>1612</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>1570</v>
+        <v>1613</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>1571</v>
+        <v>1614</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>1572</v>
+        <v>1615</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>1077</v>
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>1163</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>