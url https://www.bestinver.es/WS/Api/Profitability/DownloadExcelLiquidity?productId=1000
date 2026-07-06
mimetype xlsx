--- v4 (2026-07-06)
+++ v5 (2026-07-06)
@@ -4,59 +4,65 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1662" uniqueCount="1662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1664" uniqueCount="1664">
   <si>
     <t>BESTINVER RENTA - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>15,532145</t>
   </si>
   <si>
     <t>2/7/2026</t>
   </si>
   <si>
     <t>15,549283</t>
   </si>
   <si>
     <t>1/7/2026</t>
   </si>
   <si>
     <t>15,545154</t>
   </si>
   <si>
     <t>30/6/2026</t>
   </si>
   <si>
     <t>15,541543</t>
   </si>
   <si>
     <t>29/6/2026</t>
   </si>
   <si>
     <t>15,544727</t>
   </si>
@@ -5038,51 +5044,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1081"/>
+  <dimension ref="A1:B1082"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7142,59 +7148,59 @@
       <c r="B260" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>519</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>521</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>523</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>230</v>
+        <v>524</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>525</v>
+        <v>232</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>528</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>530</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>531</v>
       </c>
@@ -9710,4008 +9716,4016 @@
       <c r="B581" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="B582" s="0" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="B583" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>1165</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>