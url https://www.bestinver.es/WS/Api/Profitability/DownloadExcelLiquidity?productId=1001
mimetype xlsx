--- v4 (2026-07-26)
+++ v5 (2026-09-20)
@@ -4,59 +4,395 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2188" uniqueCount="2188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2300" uniqueCount="2300">
   <si>
     <t>BESTINVER RENTA - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>17,570431</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>17,557057</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>17,517124</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>17,501387</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>17,568813</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>17,567406</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>17,566000</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>17,565308</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>17,667451</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>17,735391</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>17,720138</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>17,754897</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>17,753493</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>17,752088</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>17,739117</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>17,709075</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>17,749498</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>17,766446</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>17,792595</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>17,791185</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>17,789776</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>17,820638</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>17,840336</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>17,844564</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>17,808593</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>17,814335</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>17,812958</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>17,811580</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>17,814172</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>17,799042</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>17,810314</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>17,856123</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>17,860347</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>17,858949</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>17,857552</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>17,894185</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>17,875343</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>17,877321</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>17,862337</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>17,895728</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>17,894332</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>17,892936</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>17,887663</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>17,898759</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>17,885168</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>17,851857</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>17,808483</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>17,807081</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>17,805678</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>17,814404</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>17,802414</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>17,835857</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>17,818902</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>17,780387</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>17,779005</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>17,777623</t>
   </si>
   <si>
     <t>23/7/2026</t>
   </si>
   <si>
     <t>17,745672</t>
   </si>
   <si>
     <t>22/7/2026</t>
   </si>
   <si>
     <t>17,777673</t>
   </si>
   <si>
     <t>21/7/2026</t>
   </si>
   <si>
     <t>17,793625</t>
   </si>
   <si>
     <t>20/7/2026</t>
   </si>
   <si>
     <t>17,810262</t>
   </si>
@@ -6616,51 +6952,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1102"/>
+  <dimension ref="A1:B1158"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -15320,144 +15656,592 @@
       <c r="B1085" s="0" t="s">
         <v>2168</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
         <v>2169</v>
       </c>
       <c r="B1086" s="0" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
         <v>2171</v>
       </c>
       <c r="B1087" s="0" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
         <v>2173</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>2172</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>2172</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>2172</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>2178</v>
+        <v>2183</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>2172</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>2179</v>
+        <v>2185</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>2172</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>2180</v>
+        <v>2187</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>2172</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>2181</v>
+        <v>2189</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>2172</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>2182</v>
+        <v>2191</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>2172</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>2183</v>
+        <v>2193</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>2172</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>2172</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>2185</v>
+        <v>2197</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>2172</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>2186</v>
+        <v>2199</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>2172</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>2187</v>
+        <v>2201</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>2172</v>
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" s="0" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1104" s="0" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" s="0" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1105" s="0" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1106" s="0" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" s="0" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" s="0" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1108" s="0" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" s="0" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1109" s="0" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" s="0" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1110" s="0" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" s="0" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" s="0" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" s="0" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" s="0" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" s="0" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" s="0" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B1141" s="0" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B1142" s="0" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" s="0" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B1143" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" s="0" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B1144" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" s="0" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" s="0" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B1146" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" s="0" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" s="0" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B1148" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" s="0" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" s="0" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B1150" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" s="0" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" s="0" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>2284</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>