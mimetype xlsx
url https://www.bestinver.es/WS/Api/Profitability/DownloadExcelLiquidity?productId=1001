--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2300" uniqueCount="2300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2394" uniqueCount="2394">
   <si>
     <t>BESTINVER RENTA - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/11/2026</t>
+  </si>
+  <si>
+    <t>17,660174</t>
+  </si>
+  <si>
+    <t>2/11/2026</t>
+  </si>
+  <si>
+    <t>17,660614</t>
+  </si>
+  <si>
+    <t>1/11/2026</t>
+  </si>
+  <si>
+    <t>17,646123</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>17,644600</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>17,643302</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>17,599485</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>17,546998</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>17,551720</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>17,523835</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>17,544174</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>17,542647</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>17,541121</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>17,570333</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>17,546845</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>17,551100</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>17,537273</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>17,594855</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>17,593340</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>17,591825</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>17,576760</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>17,539257</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>17,533937</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>17,526835</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>17,525594</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>17,524084</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>17,522574</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>17,502243</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>17,545159</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>17,549827</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>17,498851</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>17,532590</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>17,531123</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>17,529657</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>17,519111</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>17,484449</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>17,436066</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>17,414039</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>17,452568</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>17,451138</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>17,449710</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>17,454114</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>17,509237</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>17,594941</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>17,593752</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>17,518281</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>17,516854</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>17,515428</t>
   </si>
   <si>
     <t>17/9/2026</t>
   </si>
   <si>
     <t>17,570431</t>
   </si>
   <si>
     <t>16/9/2026</t>
   </si>
   <si>
     <t>17,557057</t>
   </si>
   <si>
     <t>15/9/2026</t>
   </si>
   <si>
     <t>17,517124</t>
   </si>
   <si>
     <t>14/9/2026</t>
   </si>
   <si>
     <t>17,501387</t>
   </si>
@@ -6952,51 +7234,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1158"/>
+  <dimension ref="A1:B1205"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -16104,144 +16386,520 @@
       <c r="B1141" s="0" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
         <v>2281</v>
       </c>
       <c r="B1142" s="0" t="s">
         <v>2282</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
         <v>2283</v>
       </c>
       <c r="B1143" s="0" t="s">
         <v>2284</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
         <v>2285</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="B1145" s="0" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="B1146" s="0" t="s">
-        <v>2284</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
-        <v>2288</v>
+        <v>2291</v>
       </c>
       <c r="B1147" s="0" t="s">
-        <v>2284</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
-        <v>2289</v>
+        <v>2293</v>
       </c>
       <c r="B1148" s="0" t="s">
-        <v>2284</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
-        <v>2290</v>
+        <v>2295</v>
       </c>
       <c r="B1149" s="0" t="s">
-        <v>2284</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
       <c r="B1150" s="0" t="s">
-        <v>2284</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="B1151" s="0" t="s">
-        <v>2284</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
-        <v>2293</v>
+        <v>2301</v>
       </c>
       <c r="B1152" s="0" t="s">
-        <v>2284</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
-        <v>2294</v>
+        <v>2303</v>
       </c>
       <c r="B1153" s="0" t="s">
-        <v>2284</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
-        <v>2295</v>
+        <v>2305</v>
       </c>
       <c r="B1154" s="0" t="s">
-        <v>2284</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
-        <v>2296</v>
+        <v>2307</v>
       </c>
       <c r="B1155" s="0" t="s">
-        <v>2284</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
-        <v>2297</v>
+        <v>2309</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>2284</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
-        <v>2298</v>
+        <v>2311</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>2284</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
-        <v>2299</v>
+        <v>2313</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>2284</v>
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" s="0" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1160" s="0" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B1161" s="0" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" s="0" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B1162" s="0" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" s="0" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B1164" s="0" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" s="0" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B1165" s="0" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" s="0" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" s="0" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168" s="0" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B1168" s="0" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169" s="0" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170" s="0" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B1170" s="0" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" s="0" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B1171" s="0" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" s="0" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" s="0" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" s="0" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" s="0" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B1175" s="0" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" s="0" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B1176" s="0" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177" s="0" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B1177" s="0" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179" s="0" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B1179" s="0" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180" s="0" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B1180" s="0" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181" s="0" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B1181" s="0" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" s="0" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B1182" s="0" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183" s="0" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B1183" s="0" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184" s="0" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B1184" s="0" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="1185">
+      <c r="A1185" s="0" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B1185" s="0" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="1186">
+      <c r="A1186" s="0" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B1186" s="0" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="1187">
+      <c r="A1187" s="0" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B1187" s="0" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="1188">
+      <c r="A1188" s="0" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B1188" s="0" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="1189">
+      <c r="A1189" s="0" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B1189" s="0" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="1190">
+      <c r="A1190" s="0" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B1190" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1191">
+      <c r="A1191" s="0" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B1191" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1192">
+      <c r="A1192" s="0" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B1192" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="A1193" s="0" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B1193" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1194">
+      <c r="A1194" s="0" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B1194" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1195">
+      <c r="A1195" s="0" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B1195" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1196">
+      <c r="A1196" s="0" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B1196" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1197">
+      <c r="A1197" s="0" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B1197" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1198">
+      <c r="A1198" s="0" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B1198" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1199">
+      <c r="A1199" s="0" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B1199" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1200">
+      <c r="A1200" s="0" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B1200" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1201">
+      <c r="A1201" s="0" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B1201" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1202">
+      <c r="A1202" s="0" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1202" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1203">
+      <c r="A1203" s="0" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B1203" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1204">
+      <c r="A1204" s="0" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B1204" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1205">
+      <c r="A1205" s="0" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B1205" s="0" t="s">
+        <v>2378</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>