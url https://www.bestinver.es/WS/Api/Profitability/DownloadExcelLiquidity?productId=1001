--- v2 (2026-03-26)
+++ v3 (2026-05-22)
@@ -4,59 +4,407 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1940" uniqueCount="1940">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2056" uniqueCount="2056">
   <si>
     <t>BESTINVER RENTA, F.I. - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>17,740207</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>17,752404</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>17,698372</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>17,714753</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>17,717468</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>17,716087</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>17,714706</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>17,772501</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>17,729423</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>17,729695</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>17,765405</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>17,802078</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>17,800713</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>17,799349</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>17,813297</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>17,804361</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>17,723643</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>17,723793</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>17,748057</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>17,746678</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>17,745299</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>17,745606</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>17,698735</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>17,740657</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>17,769519</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>17,783024</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>17,781647</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>17,780270</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>17,784794</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>17,800586</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>17,811458</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>17,833510</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>17,856002</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>17,854628</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>17,853255</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17,780153</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>17,763038</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>17,754370</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>17,687081</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>17,726671</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>17,725292</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>17,723914</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>17,734842</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>17,794338</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>17,597980</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>17,671122</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>17,670610</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>17,669395</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>17,668018</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>17,666647</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>17,665282</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>17,607782</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>17,595969</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>17,565698</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>17,564315</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>17,562930</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>17,599117</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>17,662476</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>17,610402</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>17,625263</t>
   </si>
   <si>
     <t>22/03/2026</t>
   </si>
   <si>
     <t>17,617133</t>
   </si>
   <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>17,615815</t>
   </si>
@@ -5872,51 +6220,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B978"/>
+  <dimension ref="A1:B1036"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -13584,144 +13932,608 @@
       <c r="B961" s="0" t="s">
         <v>1920</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
         <v>1921</v>
       </c>
       <c r="B962" s="0" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
         <v>1923</v>
       </c>
       <c r="B963" s="0" t="s">
         <v>1924</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
         <v>1925</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1924</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1929</v>
+        <v>1933</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1924</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1924</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1924</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1932</v>
+        <v>1939</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1924</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1933</v>
+        <v>1941</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1924</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1934</v>
+        <v>1943</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1924</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1935</v>
+        <v>1945</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1924</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1936</v>
+        <v>1947</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1924</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1937</v>
+        <v>1949</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1924</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1938</v>
+        <v>1951</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1924</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1939</v>
+        <v>1953</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1924</v>
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>2040</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>