--- v3 (2026-05-22)
+++ v4 (2026-07-26)
@@ -1,905 +1,1283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2056" uniqueCount="2056">
-[...1 lines deleted...]
-    <t>BESTINVER RENTA, F.I. - CLASE Z</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2188" uniqueCount="2188">
+  <si>
+    <t>BESTINVER RENTA - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>21/05/2026</t>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>17,745672</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>17,777673</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>17,793625</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>17,810262</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>17,817547</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>17,816160</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>17,814774</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>17,818084</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>17,834083</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>17,845942</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>17,850268</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>17,884023</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>17,882641</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>17,881259</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>17,866559</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>17,835325</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>17,918312</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>17,944751</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>17,936886</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>17,935508</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>17,934131</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>17,953724</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>17,948762</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>17,944395</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>17,947875</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>17,963149</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>17,961776</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>17,960403</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>17,956476</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>17,954035</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>17,931579</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>17,909320</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>17,876115</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>17,874738</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>17,873358</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>17,908255</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>17,911890</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>17,909132</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>17,903916</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>17,853972</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>17,852586</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>17,851200</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>17,815541</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>17,788688</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>17,801613</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>17,787508</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>17,806410</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>17,805059</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>17,803708</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>17,816296</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>17,809141</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>17,847093</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>17,825927</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>17,884414</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>17,883198</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>17,881837</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>17,854064</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>17,839609</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>17,831807</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>17,857637</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>17,784229</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>17,782851</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>17,781473</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
   </si>
   <si>
     <t>17,740207</t>
   </si>
   <si>
-    <t>20/05/2026</t>
+    <t>20/5/2026</t>
   </si>
   <si>
     <t>17,752404</t>
   </si>
   <si>
-    <t>19/05/2026</t>
+    <t>19/5/2026</t>
   </si>
   <si>
     <t>17,698372</t>
   </si>
   <si>
-    <t>18/05/2026</t>
+    <t>18/5/2026</t>
   </si>
   <si>
     <t>17,714753</t>
   </si>
   <si>
-    <t>17/05/2026</t>
+    <t>17/5/2026</t>
   </si>
   <si>
     <t>17,717468</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>16/5/2026</t>
   </si>
   <si>
     <t>17,716087</t>
   </si>
   <si>
-    <t>15/05/2026</t>
+    <t>15/5/2026</t>
   </si>
   <si>
     <t>17,714706</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>17,772501</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>17,729423</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>17,729695</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>17,765405</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>17,802078</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>17,800713</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>17,799349</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>17,813297</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>17,804361</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>17,723643</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>17,723793</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>17,748057</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>17,746678</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>17,745299</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>17,745606</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>17,698735</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>17,740657</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>17,769519</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>17,783024</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>17,781647</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>17,780270</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>17,784794</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>17,800586</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>17,811458</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>17,833510</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>17,856002</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>17,854628</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>17,853255</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>17,780153</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>17,763038</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>17,754370</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>17,687081</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>17,726671</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>17,725292</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>17,723914</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>17,734842</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>17,794338</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>17,597980</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>17,671122</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>17,670610</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>17,669395</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>17,668018</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>17,666647</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>17,665282</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>17,607782</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>17,595969</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>17,565698</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>17,564315</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>17,562930</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>17,599117</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>17,662476</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>17,610402</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>17,625263</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>17,617133</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>17,615815</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>17,614496</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>17,675736</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>17,746897</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>17,773053</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>17,750978</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>17,741579</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>17,740258</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>17,738936</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>17,764569</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>17,796740</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>17,881719</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>17,813346</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>17,844120</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>17,842849</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>17,841577</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>17,883998</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>17,938287</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>17,893242</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>17,955565</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>18,011603</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>18,010102</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>18,008866</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>17,994384</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>17,976879</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>17,982073</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>17,983347</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>17,963847</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>17,962597</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>17,961346</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>17,959297</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>17,959135</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>17,954227</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>17,953249</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>17,952898</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>17,951664</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>17,950431</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>17,942667</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>17,933780</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>17,933249</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>17,914783</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>17,904423</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>17,903191</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>17,901958</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>17,906023</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>17,897987</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>17,883155</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>17,883294</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>17,898103</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>17,896865</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>17,895762</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>17,897067</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>17,877364</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>17,852827</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>17,845241</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>17,822789</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>17,821554</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>17,820319</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>17,829280</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>17,820704</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>17,823973</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>17,836357</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>17,830499</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>17,829272</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>17,828045</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>17,840295</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>17,837113</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>17,819991</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>17,813661</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>17,804493</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>17,803284</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>17,802075</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>17,792966</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>17,795662</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>17,775301</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>17,752858</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>17,735875</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>17,734643</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>17,733410</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>17,750383</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>17,748756</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>17,746117</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>17,753067</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -993,99 +1371,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>17,717821</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>17,716601</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>17,716440</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>17,706460</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>17,718784</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>17,705711</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>17,756736</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>17,755501</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>17,754265</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>17,760687</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>17,757061</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>17,747071</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>17,735421</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>17,752715</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>17,751504</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>17,750293</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1173,99 +1551,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>17,728096</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>17,748373</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>17,742513</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>17,735654</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>17,732656</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>17,731447</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>17,730244</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>17,742956</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>17,742229</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>17,749947</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>17,754577</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>17,777513</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>17,776299</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>17,775086</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>17,771171</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>17,781627</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1359,1737 +1737,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>17,728023</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>17,727565</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>17,726372</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>17,725180</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>17,718225</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>17,725010</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>17,709905</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>17,705460</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>17,713907</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>17,712706</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>17,711504</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>17,713430</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>17,715131</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>17,713320</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>17,712618</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>17,701902</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>17,700698</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>17,699494</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>17,692387</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>17,715262</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>17,712681</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>17,717411</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>17,713034</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>17,711860</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>17,710684</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>17,714633</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>17,713138</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>17,710672</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>17,711737</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>17,696556</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>17,695346</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>17,694136</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>17,700578</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>17,711554</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>17,704161</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>17,709716</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>17,698193</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>17,696977</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>17,695761</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>17,659101</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>17,639795</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>17,624645</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>17,653652</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>17,669285</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>17,668181</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>17,666966</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>17,674847</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>17,683052</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>17,668031</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>17,652791</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>17,670724</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>17,669505</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>17,668285</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>17,654590</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>17,685518</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>17,671130</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>17,659586</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>17,657351</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>17,656103</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>17,654855</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>17,677967</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>17,686624</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>17,648263</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>17,658501</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>17,657896</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>17,656655</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>17,655414</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>17,669824</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>17,667326</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>17,669117</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>17,647380</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>17,627625</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>17,626383</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>17,625141</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>17,634023</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>17,627049</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>17,626600</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>17,625216</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>17,589503</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>17,588251</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>17,586999</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>17,600663</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>17,644976</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>17,643361</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>17,630229</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>17,596606</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>17,595356</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>17,594106</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>17,604611</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>17,598874</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>17,597589</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>17,585992</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>17,582508</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>17,581254</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>17,580000</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>17,593788</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>17,607534</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>17,595239</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>17,613370</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>17,628846</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>17,627602</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>17,626734</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>17,608170</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>17,579882</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>17,592004</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>17,567555</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>17,559394</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>17,558133</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>17,556874</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>17,586290</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>17,578756</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>17,590945</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>17,589053</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>17,582530</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>17,581293</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>17,580056</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>17,584319</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>17,594016</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>17,574047</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>17,573363</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>17,555512</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>17,554256</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>17,553004</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>17,592019</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>17,567129</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>17,563381</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>17,535699</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>17,527619</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>17,526364</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>17,525108</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>17,513609</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>17,560030</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>17,573582</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>17,564009</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>17,568340</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>17,567081</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>17,565947</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>17,563110</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>17,529710</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>17,534337</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>17,517457</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>17,513220</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>17,511947</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>17,510675</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>17,468134</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>17,468276</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>17,486335</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>17,493075</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>17,490397</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>17,489119</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>17,487842</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>17,456431</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>17,434016</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>17,437692</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>17,442247</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>17,483659</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>17,482163</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>17,480667</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>17,484071</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>17,490554</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>17,444531</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>17,440879</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>17,438193</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>17,436864</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>17,435535</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>17,477610</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>17,475204</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>17,468806</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>17,477000</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>17,484827</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>17,483490</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>17,482152</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>17,495736</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>17,451470</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>17,457281</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>17,445622</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>17,444298</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>17,442947</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>17,441596</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>17,440253</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>17,378105</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>17,347244</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>17,319621</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>17,294808</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>17,293441</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>17,292051</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>17,297135</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>17,254195</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>17,268111</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>17,252837</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>17,288920</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>17,287687</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>17,286455</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>17,306258</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>17,294642</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>17,304084</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>17,276055</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>17,301421</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>17,300195</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>17,298968</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>17,269118</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>17,256632</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>17,253287</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>17,258708</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>17,272464</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>17,271214</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>17,269964</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>17,251925</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>17,245607</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>17,240951</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>17,243471</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>17,205699</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>17,204448</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>17,203198</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>17,212379</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>17,215435</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>17,241597</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>17,270776</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>17,247420</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>17,246147</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>17,244875</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>17,195670</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>17,252887</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>17,394226</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>17,378385</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>17,414669</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>17,413433</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>17,412002</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>17,403985</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>17,380411</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>17,367141</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>17,359053</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>17,352504</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>17,351278</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>17,350052</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>17,306697</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>17,291958</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>17,313072</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>17,312984</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>17,326576</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>17,325330</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>17,324085</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>17,311484</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>17,254765</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>17,288212</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>17,329545</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>17,315639</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>17,314406</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>17,313174</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>17,323194</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>17,322333</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>17,297080</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>17,289579</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>17,269164</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>17,267940</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>17,266716</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>17,220378</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>17,169075</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>17,165878</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>17,165734</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>17,137696</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>17,136444</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>17,135193</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>17,149489</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>17,164542</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>17,161988</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>17,144402</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>17,138242</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>17,136988</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>17,135733</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>17,122470</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>17,102472</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>17,039053</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>17,044762</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>17,071229</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>17,070014</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>17,068799</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>17,106082</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>17,121850</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>17,128353</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>17,137230</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>17,156399</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>17,155153</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>17,153914</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>17,191562</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>17,194118</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>17,192892</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>17,198247</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>17,173148</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3183,99 +3561,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>17,237259</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>17,272095</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>17,290354</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>17,290360</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>17,282585</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>17,269881</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>17,268633</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>17,267390</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>17,250757</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>17,253563</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>17,237033</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>17,241636</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>17,212391</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>17,211108</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>17,209860</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>17,181374</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3363,99 +3741,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>17,053978</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>17,069354</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>17,073111</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>17,040280</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>17,038989</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>17,037747</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>17,010285</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>17,017545</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>16,978284</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>16,990829</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>16,983913</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>16,982661</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>16,981477</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>16,976802</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>16,994584</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>17,033504</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3549,1725 +3927,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>16,979499</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>16,978227</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>16,976956</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>16,974766</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>16,967576</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>16,975557</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>16,974808</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>16,991960</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>16,990697</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>16,989435</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>17,025534</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>17,032551</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>17,054479</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>17,011235</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>17,004891</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>17,003653</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>17,002415</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>16,982479</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>16,982466</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>17,006613</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>16,972527</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>16,934074</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>16,932818</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>16,931562</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>16,947517</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>16,905507</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>16,916706</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>16,913859</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>16,886823</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>16,885571</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>16,884319</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>16,865924</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>16,893319</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>16,883028</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>16,871624</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>16,871075</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>16,869825</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>16,868576</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>16,836410</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>16,825202</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>16,794072</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>16,766437</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>16,781674</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>16,780412</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>16,779297</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>16,769361</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>16,768179</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>16,747837</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>16,750973</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>16,763172</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>16,761910</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>16,760648</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>16,737939</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>16,759136</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>16,728567</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>16,697175</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>16,694873</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>16,693555</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>16,692251</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>16,668384</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>16,720541</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>16,717591</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>16,682501</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>16,684835</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>16,683516</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>16,682196</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>16,658412</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>16,660793</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>16,664735</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>16,653888</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>16,717180</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>16,715901</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>16,714622</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>16,688750</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>16,632251</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>16,609686</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>16,584086</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>16,562557</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>16,561276</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>16,559995</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>16,552829</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>16,543511</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>16,520820</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>16,482877</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>16,499994</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>16,498717</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>16,497446</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>16,521751</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>16,501540</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>16,497951</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>16,478070</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>16,459638</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>16,458365</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>16,457091</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>16,474333</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>16,408801</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>16,388071</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>16,401953</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>16,381693</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>16,380414</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>16,379134</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>16,332775</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>16,346583</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>16,301685</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>16,291882</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>16,309556</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>16,308266</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>16,306976</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>16,319868</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>16,315113</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>16,330980</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>16,312180</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>16,324905</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>16,323604</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>16,322303</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>16,301314</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>16,312158</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>16,303868</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>16,277861</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>16,327423</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>16,326150</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>16,324878</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>16,270434</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>16,247855</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>16,188649</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>16,155522</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>16,184374</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>16,183107</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>16,181841</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>16,224928</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>16,249574</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>16,241669</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>16,216445</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>16,177319</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>16,176050</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>16,174787</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>16,174672</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>16,165608</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>16,202679</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>16,212257</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>16,181529</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>16,180279</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>16,179030</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>16,167591</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>16,211382</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>16,221892</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>16,198735</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>16,201138</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>16,199841</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>16,198543</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>16,231075</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>16,230122</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>16,155296</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>16,174987</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>16,163486</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>16,162190</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>16,160894</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>16,173726</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>16,183736</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>16,198204</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>16,162230</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>16,143588</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>16,142311</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>16,141033</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>16,093777</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>16,077667</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>16,073332</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>16,114718</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>16,076420</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>16,075154</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>16,073889</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>16,053240</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>16,088702</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>16,122551</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>16,113892</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>16,088007</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>16,086746</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>16,085484</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>16,096981</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>16,113870</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>16,096520</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>16,157300</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>14/4/2024</t>
+  </si>
+  <si>
+    <t>16,202591</t>
+  </si>
+  <si>
+    <t>13/4/2024</t>
+  </si>
+  <si>
+    <t>16,201372</t>
+  </si>
+  <si>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>16,200153</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>16,142692</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>16,171297</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>16,196972</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>16,164548</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>16,179962</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>16,178741</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>16,177521</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>16,194107</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>16,161748</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>16,157266</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>16,168010</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>16,163815</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>16,162684</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>16,161469</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>16,160254</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>16,161244</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>16,130935</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>16,124840</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>16,152843</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>16,151658</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>16,150473</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>16,120333</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>16,083286</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>16,087701</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>16,075172</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>16,074341</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>16,073146</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>16,071952</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>16,083270</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>16,096110</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>16,079475</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>16,078582</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>16,088410</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>16,087199</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>16,085988</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>16,028707</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,988359</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>16,009990</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,966890</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,971224</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,970017</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,968807</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>15,954320</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>15,940427</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>15,954219</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>15,966945</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>15,986795</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>15,985577</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>15,984358</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>15,951321</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>15,953794</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>15,983482</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>15,953920</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>15,943421</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>15,942204</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>15,940986</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>15,964748</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>15,947916</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>15,925856</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>15,944192</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>15,931175</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>10/2/2024</t>
+  </si>
+  <si>
+    <t>15,929971</t>
+  </si>
+  <si>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>15,928768</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>15,948863</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>15,974469</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>15,978511</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>15,978539</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>16,014016</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>16,012892</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>16,011683</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>16,061459</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>16,073333</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>16,015950</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>16,034612</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>15,993923</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>15,992715</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>15,991509</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>15,966123</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>15,922187</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>15,910407</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>15,908391</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>15,875788</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>15,874587</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>15,873386</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>15,867843</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>15,850995</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>15,906743</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>15,919107</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>15,927814</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>15,926599</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>15,925380</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>15,880018</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>15,820504</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>15,800320</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>15,784754</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>15,774358</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>15,773116</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>15,771873</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>15,783349</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>15,819280</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>15,839925</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>15,843434</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>15,842198</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>15,841099</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>15,839909</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5361,99 +5757,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>15,615901</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>15,567682</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>15,559696</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>15,550318</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>15,549010</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>15,547704</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>15,585595</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>15,570629</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>15,544450</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>15,492822</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>15,461343</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>15,460032</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>15,458721</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>15,371889</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>15,361827</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>15,289636</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5541,99 +5937,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>15,110412</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>15,105509</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>15,104168</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>15,102830</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>15,136796</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>15,133091</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>15,122509</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>15,108325</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>15,134875</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>15,133544</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>15,132212</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>15,089176</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,043154</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,009019</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>14,985553</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>14,964581</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5727,544 +6123,544 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>14,989617</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>14,984700</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>15,002080</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>14,973935</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>14,960432</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>14,914444</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>14,913101</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>14,911757</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>14,930001</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>14,898396</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>14,934945</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>14,956044</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>14,970349</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>14,969172</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>14,967995</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>14,873409</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>14,959364</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>14,978107</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>14,996986</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>15,002455</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>15,001283</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>15,000110</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>15,006370</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>15,009121</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>14,988461</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>14,989142</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>15,012851</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>15,011655</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>15,010459</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>15,022171</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>14,975815</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>14,995934</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>14,997864</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>15,004614</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>15,003426</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>15,002238</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>14,987924</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>14,972329</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>15,007665</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>15,014659</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>15,033584</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>15,032423</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>15,031265</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>15,045080</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>14,999233</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>15,008166</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>14,990102</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>14,999267</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>14,998096</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>14,996925</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>15,028356</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>15,020012</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>14,966381</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>14,951404</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>14,984872</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>14,983703</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>14,982533</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>14,968411</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>14,991925</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>14,983195</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>15,001384</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>15,015716</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>15,014540</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>15,013364</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>15,041270</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>15,053237</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>15,061901</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>15,016789</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>15,002402</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>15,001201</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>03/08/2023</t>
-[...41 lines deleted...]
-    <t>20/07/2023</t>
+    <t>3/8/2023</t>
+  </si>
+  <si>
+    <t>2/8/2023</t>
+  </si>
+  <si>
+    <t>1/8/2023</t>
+  </si>
+  <si>
+    <t>31/7/2023</t>
+  </si>
+  <si>
+    <t>30/7/2023</t>
+  </si>
+  <si>
+    <t>29/7/2023</t>
+  </si>
+  <si>
+    <t>28/7/2023</t>
+  </si>
+  <si>
+    <t>27/7/2023</t>
+  </si>
+  <si>
+    <t>26/7/2023</t>
+  </si>
+  <si>
+    <t>25/7/2023</t>
+  </si>
+  <si>
+    <t>24/7/2023</t>
+  </si>
+  <si>
+    <t>23/7/2023</t>
+  </si>
+  <si>
+    <t>22/7/2023</t>
+  </si>
+  <si>
+    <t>21/7/2023</t>
+  </si>
+  <si>
+    <t>20/7/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1036"/>
+  <dimension ref="A1:B1102"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -14396,144 +14792,672 @@
       <c r="B1019" s="0" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
         <v>2037</v>
       </c>
       <c r="B1020" s="0" t="s">
         <v>2038</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
         <v>2039</v>
       </c>
       <c r="B1021" s="0" t="s">
         <v>2040</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
         <v>2041</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>2044</v>
+        <v>2047</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>2040</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>2040</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>2046</v>
+        <v>2051</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>2040</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>2047</v>
+        <v>2053</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>2040</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>2048</v>
+        <v>2055</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>2040</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>2049</v>
+        <v>2057</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>2040</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>2050</v>
+        <v>2059</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>2040</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>2051</v>
+        <v>2061</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>2040</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>2052</v>
+        <v>2063</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>2040</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>2053</v>
+        <v>2065</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>2040</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>2054</v>
+        <v>2067</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>2040</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>2055</v>
+        <v>2069</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>2040</v>
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>2172</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>