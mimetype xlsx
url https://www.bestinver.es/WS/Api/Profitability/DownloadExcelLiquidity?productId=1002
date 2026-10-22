--- v4 (2026-09-02)
+++ v5 (2026-10-22)
@@ -4,59 +4,359 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2305" uniqueCount="2305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2405" uniqueCount="2405">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>16,906093</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>16,905620</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>16,905557</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>16,904838</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>16,904557</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>16,904275</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>16,904487</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>16,905971</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>16,905022</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>16,903306</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>16,897202</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>16,891847</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>16,886474</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>16,887392</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>16,886965</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>16,885790</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>16,885115</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>16,884375</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>16,883840</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>16,883305</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>16,883119</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>16,881259</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>16,880312</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>16,879595</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>16,878661</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>16,878128</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>16,877596</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>16,876741</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>16,875679</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>16,874741</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>16,873941</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>16,873014</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>16,872426</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>16,871836</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,870975</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,869656</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,871865</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,868695</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,869195</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,868638</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,868080</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,868835</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,868110</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,868823</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,867422</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,864063</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,863376</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,862663</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,861278</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,859915</t>
   </si>
   <si>
     <t>1/9/2026</t>
   </si>
   <si>
     <t>16,858985</t>
   </si>
   <si>
     <t>31/8/2026</t>
   </si>
   <si>
     <t>16,857901</t>
   </si>
   <si>
     <t>30/8/2026</t>
   </si>
   <si>
     <t>16,857300</t>
   </si>
   <si>
     <t>29/8/2026</t>
   </si>
   <si>
     <t>16,856801</t>
   </si>
@@ -6967,51 +7267,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1162"/>
+  <dimension ref="A1:B1212"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -8407,451 +8707,451 @@
       <c r="B177" s="0" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>355</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>458</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>460</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>462</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>463</v>
       </c>
@@ -8975,451 +9275,451 @@
       <c r="B248" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>494</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>496</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>498</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>599</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>601</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>603</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>604</v>
       </c>
@@ -11679,451 +11979,451 @@
       <c r="B586" s="0" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
         <v>1169</v>
       </c>
       <c r="B587" s="0" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="B588" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1273</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
         <v>1274</v>
       </c>
       <c r="B640" s="0" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
         <v>1276</v>
       </c>
       <c r="B641" s="0" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
         <v>1278</v>
       </c>
       <c r="B642" s="0" t="s">
         <v>1279</v>
       </c>
@@ -13543,451 +13843,451 @@
       <c r="B819" s="0" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
         <v>1634</v>
       </c>
       <c r="B820" s="0" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
         <v>1636</v>
       </c>
       <c r="B821" s="0" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
         <v>1638</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B872" s="0" t="s">
         <v>1737</v>
-      </c>
-[...1 lines deleted...]
-        <v>1738</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
         <v>1739</v>
       </c>
       <c r="B873" s="0" t="s">
         <v>1740</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
         <v>1741</v>
       </c>
       <c r="B874" s="0" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
         <v>1743</v>
       </c>
       <c r="B875" s="0" t="s">
         <v>1744</v>
       </c>
@@ -14519,451 +14819,451 @@
       <c r="B941" s="0" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
         <v>1877</v>
       </c>
       <c r="B942" s="0" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
         <v>1879</v>
       </c>
       <c r="B943" s="0" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
         <v>1881</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1824</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1981</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
         <v>1982</v>
       </c>
       <c r="B995" s="0" t="s">
         <v>1983</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
         <v>1984</v>
       </c>
       <c r="B996" s="0" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
         <v>1986</v>
       </c>
       <c r="B997" s="0" t="s">
         <v>1987</v>
       </c>
@@ -16167,128 +16467,528 @@
       <c r="B1147" s="0" t="s">
         <v>2287</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
         <v>2288</v>
       </c>
       <c r="B1148" s="0" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
         <v>2290</v>
       </c>
       <c r="B1149" s="0" t="s">
         <v>2291</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
         <v>2292</v>
       </c>
       <c r="B1150" s="0" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="B1151" s="0" t="s">
-        <v>2291</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="B1152" s="0" t="s">
-        <v>2291</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
-        <v>2295</v>
+        <v>2298</v>
       </c>
       <c r="B1153" s="0" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
-        <v>2296</v>
+        <v>2300</v>
       </c>
       <c r="B1154" s="0" t="s">
-        <v>2291</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
-        <v>2297</v>
+        <v>2302</v>
       </c>
       <c r="B1155" s="0" t="s">
-        <v>2291</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
-        <v>2298</v>
+        <v>2304</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>2291</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>2291</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
-        <v>2300</v>
+        <v>2308</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>2291</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
-        <v>2301</v>
+        <v>2310</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>2291</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
-        <v>2302</v>
+        <v>2312</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>2291</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>2303</v>
+        <v>2314</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>2291</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
-        <v>2304</v>
+        <v>2316</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>2291</v>
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" s="0" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B1164" s="0" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" s="0" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B1165" s="0" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" s="0" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" s="0" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168" s="0" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B1168" s="0" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169" s="0" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170" s="0" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B1170" s="0" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" s="0" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B1171" s="0" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" s="0" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" s="0" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" s="0" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" s="0" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B1175" s="0" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" s="0" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B1176" s="0" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177" s="0" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B1177" s="0" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179" s="0" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B1179" s="0" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180" s="0" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B1180" s="0" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181" s="0" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B1181" s="0" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" s="0" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B1182" s="0" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183" s="0" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B1183" s="0" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184" s="0" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B1184" s="0" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="1185">
+      <c r="A1185" s="0" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B1185" s="0" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="1186">
+      <c r="A1186" s="0" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B1186" s="0" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="1187">
+      <c r="A1187" s="0" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B1187" s="0" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="1188">
+      <c r="A1188" s="0" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B1188" s="0" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="1189">
+      <c r="A1189" s="0" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B1189" s="0" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="1190">
+      <c r="A1190" s="0" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B1190" s="0" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="1191">
+      <c r="A1191" s="0" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B1191" s="0" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="1192">
+      <c r="A1192" s="0" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B1192" s="0" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="A1193" s="0" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B1193" s="0" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="1194">
+      <c r="A1194" s="0" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B1194" s="0" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="1195">
+      <c r="A1195" s="0" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B1195" s="0" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="1196">
+      <c r="A1196" s="0" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B1196" s="0" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="1197">
+      <c r="A1197" s="0" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B1197" s="0" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="1198">
+      <c r="A1198" s="0" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B1198" s="0" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="1199">
+      <c r="A1199" s="0" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1199" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1200">
+      <c r="A1200" s="0" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B1200" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1201">
+      <c r="A1201" s="0" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B1201" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1202">
+      <c r="A1202" s="0" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B1202" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1203">
+      <c r="A1203" s="0" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B1203" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1204">
+      <c r="A1204" s="0" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B1204" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1205">
+      <c r="A1205" s="0" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B1205" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1206">
+      <c r="A1206" s="0" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B1206" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1207">
+      <c r="A1207" s="0" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B1207" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1208">
+      <c r="A1208" s="0" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B1208" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1209">
+      <c r="A1209" s="0" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1209" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1210">
+      <c r="A1210" s="0" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B1210" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1211">
+      <c r="A1211" s="0" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B1211" s="0" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1212">
+      <c r="A1212" s="0" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B1212" s="0" t="s">
+        <v>2391</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>