--- v1 (2026-03-20)
+++ v2 (2026-05-14)
@@ -4,59 +4,395 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1971" uniqueCount="1971">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2083" uniqueCount="2083">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III, F.I. - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>16,764298</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>16,763579</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>16,758495</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>16,758776</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>16,758125</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>16,757474</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>16,758999</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>16,755682</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>16,754353</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>16,753400</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>16,752193</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>16,751537</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>16,750882</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>16,749620</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>16,747944</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>16,747225</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>16,748064</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>16,745794</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>16,745143</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>16,744491</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>16,746550</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>16,743628</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>16,743299</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>16,742974</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>16,743531</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>16,742862</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>16,742193</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>16,739384</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16,737912</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>16,737602</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>16,736203</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>16,735112</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>16,734428</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>16,733743</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>16,732115</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>16,732204</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>16,726054</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>16,727084</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>16,725341</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>16,724654</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>16,723967</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16,723280</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>16,720964</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,719499</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,719895</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,719767</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,719081</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,718395</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,718194</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,717572</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>16,713693</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>16,715663</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>16,711595</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>16,710927</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16,710259</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>16,716128</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>16,717715</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>16,717224</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>16,716985</t>
   </si>
   <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>16,715423</t>
   </si>
@@ -5965,51 +6301,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B995"/>
+  <dimension ref="A1:B1051"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -6069,499 +6405,499 @@
       <c r="B10" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>141</v>
       </c>
@@ -6637,499 +6973,499 @@
       <c r="B81" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>282</v>
       </c>
@@ -9341,499 +9677,499 @@
       <c r="B419" s="0" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
         <v>835</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
         <v>837</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
         <v>839</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
         <v>952</v>
       </c>
       <c r="B479" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
         <v>954</v>
       </c>
       <c r="B480" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
         <v>956</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>957</v>
       </c>
@@ -11205,499 +11541,499 @@
       <c r="B652" s="0" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
         <v>1300</v>
       </c>
       <c r="B653" s="0" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
         <v>1302</v>
       </c>
       <c r="B654" s="0" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
         <v>1304</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B711" s="0" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
         <v>1417</v>
       </c>
       <c r="B712" s="0" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
         <v>1419</v>
       </c>
       <c r="B713" s="0" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
         <v>1421</v>
       </c>
       <c r="B714" s="0" t="s">
         <v>1422</v>
       </c>
@@ -12181,499 +12517,499 @@
       <c r="B774" s="0" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
         <v>1543</v>
       </c>
       <c r="B775" s="0" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
         <v>1545</v>
       </c>
       <c r="B776" s="0" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
         <v>1547</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1490</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1659</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
         <v>1660</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
         <v>1662</v>
       </c>
       <c r="B835" s="0" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
         <v>1664</v>
       </c>
       <c r="B836" s="0" t="s">
         <v>1665</v>
       </c>
@@ -13829,128 +14165,576 @@
       <c r="B980" s="0" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
         <v>1954</v>
       </c>
       <c r="B981" s="0" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
         <v>1956</v>
       </c>
       <c r="B982" s="0" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
         <v>1958</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1957</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1957</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1963</v>
+        <v>1968</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1957</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1957</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1957</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1957</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1967</v>
+        <v>1976</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1957</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1968</v>
+        <v>1978</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1957</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1957</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1970</v>
+        <v>1982</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>1957</v>
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>2069</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>