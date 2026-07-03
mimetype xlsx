--- v2 (2026-05-14)
+++ v3 (2026-07-03)
@@ -1,854 +1,1154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2083" uniqueCount="2083">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL III, F.I. - CLASE R</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2183" uniqueCount="2183">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL III - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,807046</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,804210</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,804138</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,803041</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,803630</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,803005</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,802380</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,802345</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,800863</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,800437</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,798146</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,798079</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,797473</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,796866</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,797189</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,796624</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,794038</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,793651</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,792309</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,791697</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,791084</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,787373</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,790119</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,788041</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,786376</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,787060</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,786424</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,785788</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,784460</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,783375</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,781318</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,782312</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,781429</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,780914</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,780257</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,778141</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,777532</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,777444</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,777127</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,776336</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,775678</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,775021</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,773236</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,773126</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,770515</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>16,766604</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>16,769453</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>16,768787</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>16,768121</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>16,772737</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>16,764298</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>16,763579</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>16,758495</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>16,758776</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>16,758125</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>16,757474</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>16,758999</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>16,755682</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>16,754353</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>16,753400</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>16,752193</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>16,751537</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>16,750882</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>16,749620</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>16,747944</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>16,747225</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>16,748064</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>16,745794</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>16,745143</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>16,744491</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>16,746550</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>16,743628</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>16,743299</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>16,742974</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>16,743531</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>16,742862</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>16,742193</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>16,739384</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>16,737912</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>16,737602</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>16,736203</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>16,735112</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>16,734428</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>16,733743</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>16,732115</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>16,732204</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>16,726054</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>16,727084</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>16,725341</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>16,724654</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>16,723967</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>16,723280</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>16,720964</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,719499</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,719895</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,719767</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,719081</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,718395</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,718194</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,717572</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,713693</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,715663</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,711595</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,710927</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,710259</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,716128</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,717715</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,717224</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,716985</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,715423</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,714756</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,714088</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,713990</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,713891</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,716797</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,709447</t>
   </si>
   <si>
-    <t>08/03/2026</t>
-[...2 lines deleted...]
-    <t>07/03/2026</t>
+    <t>8/3/2026</t>
+  </si>
+  <si>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,713302</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,712614</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,711580</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,714216</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,711325</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,712671</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,712774</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,711957</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,711279</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,714460</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,710862</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,712795</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,711240</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,710014</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,709335</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,708656</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,707471</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,707322</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,704141</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,706877</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,704346</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,703670</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,702993</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,704761</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,705589</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,702932</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,700580</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,700036</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,699366</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,698696</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,696870</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,699132</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,697697</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,693089</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,695095</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,694425</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,693823</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,691914</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,690682</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,687871</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,690224</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,687642</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,686972</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,686302</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,686032</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,684060</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,683576</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,679420</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,680949</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,680281</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,679611</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,679519</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,675978</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,676359</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>16,674966</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,673841</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,673133</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,672426</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,669659</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,670315</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,668198</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,665898</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,665647</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,664943</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,664238</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,660464</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,659761</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,660109</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,659292</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -939,99 +1239,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,647956</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,647257</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,649050</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,644373</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,645220</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,645155</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,645698</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,644992</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,644286</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,645474</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,642530</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,642728</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,642755</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,641758</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,641105</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,640451</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1119,99 +1419,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,626614</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,625829</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,626453</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,624196</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,621470</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,620814</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,620158</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,620839</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,621894</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,623266</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,620724</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,618687</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,618033</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,617380</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,619392</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,618557</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1305,1734 +1605,1734 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,603272</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,601153</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,600517</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,599882</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,599775</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,600477</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,597128</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,595886</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,594945</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,594297</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,593649</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,592477</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,591971</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,590046</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,587229</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,586885</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,586236</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,585587</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,582497</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,584394</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,585273</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,583179</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,582044</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,581396</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,580748</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,580670</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,579445</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,578419</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,576776</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,575187</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,574539</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,573891</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,570931</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,571817</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,570031</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,571869</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,569400</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,568752</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,568104</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,564354</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,560966</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,557210</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,562363</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,561517</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,560977</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,560330</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,561331</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,559958</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,557732</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,554794</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,559463</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,558815</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,558167</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,555869</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,559064</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,556230</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,556282</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,554694</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,554042</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,553391</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,553292</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,551743</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,549618</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,548620</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,548924</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,548276</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,547627</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,544710</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,549359</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,547472</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,547707</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,540674</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,540026</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,539378</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,543210</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,543460</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,542959</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,542720</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,539556</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,538904</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,538252</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,539838</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,541835</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,538240</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,536273</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,532624</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,531972</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,531320</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,529347</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,530646</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,528179</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,527991</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,523011</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,522374</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,521736</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,523122</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,523119</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,521950</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,523381</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,517625</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,516987</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,516350</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,517505</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,513260</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,506878</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,508790</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,502447</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,501809</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,501171</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,504565</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,500320</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,497992</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,491990</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,491456</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,490818</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,490180</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,486505</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,486176</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,485694</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,485671</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,481123</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,480471</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,479819</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,484006</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,482652</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,481737</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,477572</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,473863</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,473208</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,472552</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,467504</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,471947</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,469148</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,468579</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,469591</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,468938</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,468397</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,467427</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,459383</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,461065</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,453924</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,454785</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,454129</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,453472</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,449459</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,446454</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,447301</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,446582</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,444749</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,444091</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,443433</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,436915</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,435933</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,433337</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,433405</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,436540</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,435884</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,435229</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,434086</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,438431</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,433227</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,425880</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,422874</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,422214</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,421553</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,429696</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,428436</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,425432</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,424551</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,422180</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,421524</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,420868</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,419304</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,410293</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,411506</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,412922</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>16,409092</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>16,408433</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>16,407774</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>16,407133</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>16,393950</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>16,385031</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>16,380211</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>16,373792</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>16,373137</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>16,372481</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>16,380942</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>16,362228</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>16,377570</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>16,377005</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>16,378796</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>16,378135</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>16,377474</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>16,382354</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>16,379924</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>16,379344</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>16,375662</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>16,380904</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>16,380242</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>16,379581</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>16,375153</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>16,367607</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>16,368232</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>16,366626</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>16,364685</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>16,364022</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>16,363360</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>16,360889</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>16,355391</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>16,356396</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>16,354772</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>16,351337</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>16,350675</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>16,350013</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>16,347250</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>16,345344</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>16,355281</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>16,357843</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>16,349185</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>16,348523</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>16,347861</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>16,341983</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>16,344478</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,365235</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,358213</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,363269</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,362603</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,361691</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,365374</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,357819</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,356722</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,356055</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,354714</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,354047</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>16,353381</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>16,343325</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>16,339463</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>16,342466</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>16,344472</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>16,341424</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>16,340759</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>16,340094</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>16,336202</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>16,329075</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>16,332737</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>16,343331</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>16,333426</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>16,332756</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>16,332085</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>16,333098</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>16,330030</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>16,324657</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>16,317263</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>16,318276</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>16,317608</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>16,316941</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>16,301163</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>16,277012</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>16,275451</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>16,270454</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>16,264726</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>16,264059</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>16,263392</t>
   </si>
   <si>
-    <t>23/01/2025</t>
-[...2 lines deleted...]
-    <t>22/01/2025</t>
+    <t>23/1/2025</t>
+  </si>
+  <si>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>16,269747</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>16,266207</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>16,249255</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>16,261290</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>16,260620</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>16,259949</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>16,254415</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>16,246942</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>16,230708</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>16,227525</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>16,235949</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>16,235270</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>16,234591</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>16,239430</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>16,242827</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>16,243570</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>16,241002</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>16,248166</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>16,247483</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>16,246801</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>16,256914</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>16,260901</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>16,260226</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>16,257325</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>16,256730</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3126,99 +3426,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>16,255785</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>16,266116</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>16,269443</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>16,263298</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>16,258631</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>16,248885</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>16,248211</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>16,247537</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>16,247611</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>16,250847</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>16,246644</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>16,252792</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>16,240503</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>16,239828</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>16,239153</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>16,230640</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3306,99 +3606,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>16,200381</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>16,204453</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>16,201494</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>16,185983</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>16,185303</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>16,184622</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>16,179529</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>16,178178</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>16,151981</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>16,155235</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>16,155121</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>16,154440</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>16,153760</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>16,141804</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>16,158956</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>16,176990</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3492,1737 +3792,1737 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>16,130254</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>16,129574</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>16,128894</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>16,127394</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>16,122979</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>16,124054</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>16,120610</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>16,127337</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>16,126656</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>16,125974</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>16,150008</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>16,147164</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>16,150955</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>16,139473</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>16,136198</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>16,135518</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>16,134838</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>16,125775</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>16,119316</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>16,129048</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>16,110905</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>16,089709</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>16,089029</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>16,088350</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>16,097593</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>16,079002</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>16,085030</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>16,085253</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>16,078069</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>16,077390</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>16,076710</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>16,064554</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>16,081505</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>16,074264</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>16,074550</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>16,068207</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>16,067528</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>16,066849</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>16,047421</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>16,039911</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>16,024293</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>16,015825</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>16,023907</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>16,023228</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>16,022706</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>16,025334</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>16,021596</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>16,015824</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>16,017312</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>16,019729</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>16,019051</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>16,018373</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>16,006211</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>16,011997</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>16,000142</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,989394</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,986819</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,986139</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,985459</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,979282</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>16,000581</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>16,000235</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,984455</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,986198</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,985517</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,984836</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,977838</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,975983</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,972993</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,970784</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>15,993296</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>15,992614</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>15,991931</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,979336</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,955146</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,945967</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,933839</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,926862</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,926179</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,925496</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,923226</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,912455</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,898550</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,881260</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,889837</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,889153</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,888469</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,898181</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,884871</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,885492</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,877651</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,871576</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,870892</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,870208</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,876127</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,843652</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,839116</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,844961</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,840602</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,839916</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,839229</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,820518</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,829708</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,811966</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,803777</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,809799</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,809113</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,808426</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,813632</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,805672</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,806357</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,801653</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,805782</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,805095</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,804408</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,792222</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,791964</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,788015</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,778645</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,796126</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,795444</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,794762</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,778404</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,773320</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,749209</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,737710</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,740260</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,739577</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,738893</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,758679</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,764693</t>
   </si>
   <si>
-    <t>04/06/2024</t>
-[...2 lines deleted...]
-    <t>03/06/2024</t>
+    <t>4/6/2024</t>
+  </si>
+  <si>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,753816</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,734904</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,734223</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,733543</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,731855</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,724210</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,735512</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,734886</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,720348</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,719669</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,718990</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,713143</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,734601</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,742496</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,731641</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,732007</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,731328</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,730650</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,746395</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,745385</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,720489</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,725615</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,720063</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,719385</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,718707</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,724896</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>15,722375</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,728049</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,719248</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,712157</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,711481</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,710805</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,683380</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,667840</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,667731</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,688216</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,670966</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,670289</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,669612</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>15,658282</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,672155</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,685155</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,681491</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,662470</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,661794</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,661118</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,664617</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,672071</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>15,664566</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,688392</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,711390</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,710714</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,710038</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,677734</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,686176</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,709734</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,694672</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,705251</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,704577</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,703903</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,713065</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,697571</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,701509</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,701453</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,701544</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,701013</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,700338</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,699662</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,699621</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,681312</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,677034</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,695314</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>15,694639</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,693963</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,679278</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,655019</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,659780</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,648325</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,651130</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,650455</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,649780</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,661318</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,667506</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,660047</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,661002</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,666668</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,666010</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,665351</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,633702</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,613026</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>15,618262</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,596164</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,600837</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,600161</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,599484</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>15,589230</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>15,576181</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>15,579730</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>15,581712</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>15,595556</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>15,594886</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>15,594217</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>15,573452</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>15,572868</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>15,591543</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>15,570047</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>15,563877</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>15,563207</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>15,562538</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>15,579569</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>15,573467</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>15,555515</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>15,574995</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>15,566491</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>15,565822</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>15,565153</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>15,580337</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>15,597044</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>15,597266</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>15,588775</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>15,614377</t>
   </si>
   <si>
-    <t>03/02/2024</t>
-[...2 lines deleted...]
-    <t>02/02/2024</t>
+    <t>3/2/2024</t>
+  </si>
+  <si>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>15,613064</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>15,656480</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>15,661408</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>15,616989</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>15,635504</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>15,613215</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>15,612547</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>15,611879</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>15,603484</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>15,566836</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>15,558966</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>15,567149</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>15,545232</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>15,544564</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>15,543895</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>15,543201</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>15,528455</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>15,570330</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>15,575395</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>15,593415</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>15,592749</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>15,592083</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>15,551337</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>15,536713</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>15,543134</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>15,553423</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>15,553629</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>15,552960</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>15,552292</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>15,566709</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>15,592940</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>15,612337</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>15,631150</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>15,630490</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>15,629964</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>15,629297</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5316,99 +5616,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>15,474248</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>15,444069</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>15,443499</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>15,442376</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>15,441706</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>15,441036</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>15,473097</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>15,467796</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>15,455506</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>15,430195</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>15,421145</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>15,420475</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>15,419805</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>15,365081</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>15,361926</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>15,313329</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5496,99 +5796,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>15,189207</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>15,187864</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>15,187191</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>15,186518</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>15,203488</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>15,196628</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>15,194649</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>15,185985</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>15,202761</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>15,202096</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>15,201430</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>15,183472</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,161752</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,144774</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>15,132804</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>15,120234</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5682,670 +5982,670 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>15,100651</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>15,096016</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>15,108442</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>15,107557</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>15,098622</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>15,071987</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>15,071319</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>15,070650</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>15,076658</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>15,051640</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>15,073053</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>15,081377</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>15,092773</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>15,092105</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>15,091437</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>15,038406</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>15,077766</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>15,084172</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>15,093223</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>15,092356</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>15,091689</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>15,091022</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>15,087526</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>15,095842</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>15,076564</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>15,079994</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>15,094511</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>15,093842</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>15,093175</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>15,096675</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>15,078305</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>15,089399</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>15,093406</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>15,098495</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>15,097829</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>15,097163</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>15,078269</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>15,065455</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>15,090886</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>15,098249</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>15,111658</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>15,110994</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>15,110329</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>15,111060</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>15,073781</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>15,070611</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>15,055381</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>15,061209</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>15,060547</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>15,059884</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>15,082316</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>15,075726</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>15,026141</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>15,014315</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>15,042391</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>15,041724</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>15,041057</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>15,021384</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>15,035668</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>15,028946</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>15,043345</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>15,053557</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>15,052894</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>15,052231</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>15,081387</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>15,086365</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>15,096522</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>15,074866</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>15,064380</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>15,063717</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>15,063054</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>15,063085</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>15,068653</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>15,053391</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>15,064810</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>15,049877</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>15,049214</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>15,048550</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>15,031021</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>15,006300</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>15,022831</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>15,032282</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>15,015434</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>15,013037</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>15,012196</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>15,007987</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>15,037567</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>15,039780</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>15,001613</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>15,001685</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>15,000355</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>15,000018</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>12/07/2023</t>
-[...35 lines deleted...]
-    <t>30/06/2023</t>
+    <t>12/7/2023</t>
+  </si>
+  <si>
+    <t>11/7/2023</t>
+  </si>
+  <si>
+    <t>10/7/2023</t>
+  </si>
+  <si>
+    <t>9/7/2023</t>
+  </si>
+  <si>
+    <t>8/7/2023</t>
+  </si>
+  <si>
+    <t>7/7/2023</t>
+  </si>
+  <si>
+    <t>6/7/2023</t>
+  </si>
+  <si>
+    <t>5/7/2023</t>
+  </si>
+  <si>
+    <t>4/7/2023</t>
+  </si>
+  <si>
+    <t>3/7/2023</t>
+  </si>
+  <si>
+    <t>2/7/2023</t>
+  </si>
+  <si>
+    <t>1/7/2023</t>
+  </si>
+  <si>
+    <t>30/6/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1051"/>
+  <dimension ref="A1:B1101"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -6853,451 +7153,451 @@
       <c r="B66" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>240</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>241</v>
       </c>
@@ -7421,451 +7721,451 @@
       <c r="B137" s="0" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>272</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>274</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>276</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>377</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>381</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>382</v>
       </c>
@@ -10125,451 +10425,451 @@
       <c r="B475" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
         <v>947</v>
       </c>
       <c r="B476" s="0" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
         <v>949</v>
       </c>
       <c r="B477" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>951</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1051</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="B530" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>1057</v>
       </c>
@@ -11989,451 +12289,451 @@
       <c r="B708" s="0" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
         <v>1412</v>
       </c>
       <c r="B709" s="0" t="s">
         <v>1413</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
         <v>1414</v>
       </c>
       <c r="B710" s="0" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
         <v>1416</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B761" s="0" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
         <v>1517</v>
       </c>
       <c r="B762" s="0" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="B763" s="0" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
         <v>1521</v>
       </c>
       <c r="B764" s="0" t="s">
         <v>1522</v>
       </c>
@@ -12965,451 +13265,451 @@
       <c r="B830" s="0" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
         <v>1655</v>
       </c>
       <c r="B831" s="0" t="s">
         <v>1656</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
         <v>1657</v>
       </c>
       <c r="B832" s="0" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
         <v>1659</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1602</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1759</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
         <v>1760</v>
       </c>
       <c r="B884" s="0" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
         <v>1762</v>
       </c>
       <c r="B885" s="0" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
         <v>1764</v>
       </c>
       <c r="B886" s="0" t="s">
         <v>1765</v>
       </c>
@@ -14613,128 +14913,528 @@
       <c r="B1036" s="0" t="s">
         <v>2065</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
         <v>2066</v>
       </c>
       <c r="B1037" s="0" t="s">
         <v>2067</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
         <v>2068</v>
       </c>
       <c r="B1038" s="0" t="s">
         <v>2069</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
         <v>2070</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>2069</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>2069</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>2069</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>2075</v>
+        <v>2080</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>2069</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>2076</v>
+        <v>2082</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>2069</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>2077</v>
+        <v>2084</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>2069</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>2078</v>
+        <v>2086</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>2069</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>2079</v>
+        <v>2088</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>2069</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>2080</v>
+        <v>2090</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>2069</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>2081</v>
+        <v>2092</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>2069</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>2082</v>
+        <v>2094</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>2069</v>
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>2169</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>