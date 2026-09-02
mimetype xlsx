--- v3 (2026-07-03)
+++ v4 (2026-09-02)
@@ -4,59 +4,425 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2183" uniqueCount="2183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2305" uniqueCount="2305">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,858985</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,857901</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,857300</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,856801</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,856303</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,854770</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,854438</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,852572</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,852182</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,850350</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,849824</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,849299</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,848991</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,848637</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,847746</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,846148</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,845244</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,844738</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,844231</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,844961</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,842786</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,841905</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,841264</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,838939</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,838424</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,837908</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,836254</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,836430</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,834874</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,834723</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,832280</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,831761</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,831241</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,829623</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,828218</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,829302</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,828496</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,826659</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,826137</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,825616</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,825107</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,823988</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,822522</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,823870</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,820621</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,819400</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,818178</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,818487</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,817109</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,815976</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,814837</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,815676</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,815070</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,814465</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,810244</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,810037</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,809704</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,808719</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,808088</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,807501</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,806914</t>
   </si>
   <si>
     <t>2/7/2026</t>
   </si>
   <si>
     <t>16,807046</t>
   </si>
   <si>
     <t>1/7/2026</t>
   </si>
   <si>
     <t>16,804210</t>
   </si>
   <si>
     <t>30/6/2026</t>
   </si>
   <si>
     <t>16,804138</t>
   </si>
   <si>
     <t>29/6/2026</t>
   </si>
   <si>
     <t>16,803041</t>
   </si>
@@ -6601,51 +6967,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1101"/>
+  <dimension ref="A1:B1162"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7553,539 +7919,539 @@
       <c r="B116" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>363</v>
       </c>
@@ -8121,539 +8487,539 @@
       <c r="B187" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>374</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>499</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>501</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>503</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>504</v>
       </c>
@@ -10825,539 +11191,539 @@
       <c r="B525" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="B526" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1173</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="B590" s="0" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="B591" s="0" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
         <v>1178</v>
       </c>
       <c r="B592" s="0" t="s">
         <v>1179</v>
       </c>
@@ -12689,539 +13055,539 @@
       <c r="B758" s="0" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
         <v>1512</v>
       </c>
       <c r="B759" s="0" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
         <v>1514</v>
       </c>
       <c r="B760" s="0" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
         <v>1516</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B822" s="0" t="s">
         <v>1637</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
         <v>1639</v>
       </c>
       <c r="B823" s="0" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="B824" s="0" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
         <v>1643</v>
       </c>
       <c r="B825" s="0" t="s">
         <v>1644</v>
       </c>
@@ -13665,539 +14031,539 @@
       <c r="B880" s="0" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
         <v>1755</v>
       </c>
       <c r="B881" s="0" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
         <v>1757</v>
       </c>
       <c r="B882" s="0" t="s">
         <v>1758</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
         <v>1759</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1702</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1881</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
         <v>1882</v>
       </c>
       <c r="B945" s="0" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
         <v>1884</v>
       </c>
       <c r="B946" s="0" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
         <v>1886</v>
       </c>
       <c r="B947" s="0" t="s">
         <v>1887</v>
       </c>
@@ -15313,128 +15679,616 @@
       <c r="B1086" s="0" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
         <v>2166</v>
       </c>
       <c r="B1087" s="0" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
         <v>2168</v>
       </c>
       <c r="B1088" s="0" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
         <v>2170</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>2169</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>2169</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>2169</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>2175</v>
+        <v>2180</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>2169</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>2176</v>
+        <v>2182</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>2169</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>2169</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>2178</v>
+        <v>2186</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>2169</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>2179</v>
+        <v>2188</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>2169</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>2180</v>
+        <v>2190</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>2169</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>2181</v>
+        <v>2192</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>2169</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>2182</v>
+        <v>2194</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>2169</v>
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" s="0" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B1104" s="0" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" s="0" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1105" s="0" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B1106" s="0" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" s="0" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" s="0" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B1108" s="0" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" s="0" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1109" s="0" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" s="0" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B1110" s="0" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" s="0" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" s="0" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" s="0" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" s="0" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" s="0" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" s="0" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B1141" s="0" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B1142" s="0" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" s="0" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B1143" s="0" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" s="0" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B1144" s="0" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" s="0" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" s="0" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B1146" s="0" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" s="0" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" s="0" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1148" s="0" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" s="0" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" s="0" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B1150" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" s="0" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" s="0" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" s="0" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B1160" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B1161" s="0" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" s="0" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B1162" s="0" t="s">
+        <v>2291</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>