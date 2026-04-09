--- v2 (2026-02-13)
+++ v3 (2026-04-09)
@@ -4,59 +4,389 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1917" uniqueCount="1917">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2027" uniqueCount="2027">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III, F.I. - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>16,823282</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>16,824217</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>16,822363</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>16,821570</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>16,820777</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16,819984</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>16,817554</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,815978</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,816276</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,816046</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,815254</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,814463</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,814160</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,813433</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>16,809430</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>16,811310</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>16,807117</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>16,806344</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16,805571</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>16,811372</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>16,812867</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>16,812271</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>16,811930</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>16,810257</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>16,809485</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16,808713</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>16,808512</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>16,808311</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>16,811132</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>16,803640</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>16,808107</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>16,807314</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>16,806521</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>16,805379</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>16,807928</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>16,804920</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>16,806172</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>16,806174</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>16,805251</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>16,804468</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>16,807565</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>16,803846</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>16,805688</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>16,804023</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>16,802689</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>16,801905</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>16,801121</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>16,799828</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>16,799576</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>16,796277</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>16,798926</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>16,796280</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>16,795499</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16,794717</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>16,796393</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>16,797123</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>16,794351</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16,791884</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>16,791236</t>
   </si>
@@ -5803,51 +6133,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B960"/>
+  <dimension ref="A1:B1015"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -11739,491 +12069,491 @@
       <c r="B739" s="0" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
         <v>1477</v>
       </c>
       <c r="B740" s="0" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
         <v>1479</v>
       </c>
       <c r="B741" s="0" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
         <v>1481</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1424</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1591</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
         <v>1592</v>
       </c>
       <c r="B798" s="0" t="s">
         <v>1593</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
         <v>1594</v>
       </c>
       <c r="B799" s="0" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
         <v>1596</v>
       </c>
       <c r="B800" s="0" t="s">
         <v>1597</v>
       </c>
@@ -12867,491 +13197,491 @@
       <c r="B880" s="0" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
         <v>1758</v>
       </c>
       <c r="B881" s="0" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
         <v>1760</v>
       </c>
       <c r="B882" s="0" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
         <v>1762</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1745</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1872</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
         <v>1873</v>
       </c>
       <c r="B939" s="0" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
         <v>1875</v>
       </c>
       <c r="B940" s="0" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
         <v>1877</v>
       </c>
       <c r="B941" s="0" t="s">
         <v>1878</v>
       </c>
@@ -13484,31 +13814,471 @@
         <v>1910</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
         <v>1911</v>
       </c>
       <c r="B958" s="0" t="s">
         <v>1912</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
         <v>1913</v>
       </c>
       <c r="B959" s="0" t="s">
         <v>1914</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
         <v>1915</v>
       </c>
       <c r="B960" s="0" t="s">
         <v>1916</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" s="0" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B961" s="0" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" s="0" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B962" s="0" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B963" s="0" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B965" s="0" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B967" s="0" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" s="0" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B968" s="0" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" s="0" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B971" s="0" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B972" s="0" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B973" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B974" s="0" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B976" s="0" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B977" s="0" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" s="0" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>2026</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>