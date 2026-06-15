--- v3 (2026-04-09)
+++ v4 (2026-06-15)
@@ -1,641 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2027" uniqueCount="2027">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL III, F.I. - CLASE Z</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2157" uniqueCount="2157">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL III - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,891579</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,894240</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,892047</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,890271</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,890856</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,890114</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,889372</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,887935</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,886741</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,884569</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,885468</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,884477</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,883857</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,883096</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,880865</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,880150</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,879960</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,879539</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,878641</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,877878</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,877115</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,875217</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,875005</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,872277</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>16,868240</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>16,871005</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>16,870233</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>16,869460</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>16,874003</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>16,865411</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>16,864587</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>16,859370</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>16,859551</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>16,858795</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>16,858038</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>16,859470</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>16,856032</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>16,854594</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>16,853533</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>16,852218</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>16,851456</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>16,850695</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>16,849324</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
+  </si>
+  <si>
+    <t>16,847536</t>
+  </si>
+  <si>
+    <t>28/4/2026</t>
+  </si>
+  <si>
+    <t>16,846711</t>
+  </si>
+  <si>
+    <t>27/4/2026</t>
+  </si>
+  <si>
+    <t>16,847454</t>
+  </si>
+  <si>
+    <t>26/4/2026</t>
+  </si>
+  <si>
+    <t>16,845068</t>
+  </si>
+  <si>
+    <t>25/4/2026</t>
+  </si>
+  <si>
+    <t>16,844312</t>
+  </si>
+  <si>
+    <t>24/4/2026</t>
+  </si>
+  <si>
+    <t>16,843555</t>
+  </si>
+  <si>
+    <t>23/4/2026</t>
+  </si>
+  <si>
+    <t>16,845524</t>
+  </si>
+  <si>
+    <t>22/4/2026</t>
+  </si>
+  <si>
+    <t>16,842483</t>
+  </si>
+  <si>
+    <t>21/4/2026</t>
+  </si>
+  <si>
+    <t>16,842051</t>
+  </si>
+  <si>
+    <t>20/4/2026</t>
+  </si>
+  <si>
+    <t>16,841622</t>
+  </si>
+  <si>
+    <t>19/4/2026</t>
+  </si>
+  <si>
+    <t>16,842080</t>
+  </si>
+  <si>
+    <t>18/4/2026</t>
+  </si>
+  <si>
+    <t>16,841306</t>
+  </si>
+  <si>
+    <t>17/4/2026</t>
+  </si>
+  <si>
+    <t>16,840531</t>
+  </si>
+  <si>
+    <t>16/4/2026</t>
+  </si>
+  <si>
+    <t>16,837603</t>
+  </si>
+  <si>
+    <t>15/4/2026</t>
+  </si>
+  <si>
+    <t>16,836021</t>
+  </si>
+  <si>
+    <t>14/4/2026</t>
+  </si>
+  <si>
+    <t>16,835608</t>
+  </si>
+  <si>
+    <t>13/4/2026</t>
+  </si>
+  <si>
+    <t>16,834099</t>
+  </si>
+  <si>
+    <t>12/4/2026</t>
+  </si>
+  <si>
+    <t>16,832901</t>
+  </si>
+  <si>
+    <t>11/4/2026</t>
+  </si>
+  <si>
+    <t>16,832111</t>
+  </si>
+  <si>
+    <t>10/4/2026</t>
+  </si>
+  <si>
+    <t>16,831321</t>
+  </si>
+  <si>
+    <t>9/4/2026</t>
+  </si>
+  <si>
+    <t>16,829581</t>
+  </si>
+  <si>
+    <t>8/4/2026</t>
+  </si>
+  <si>
+    <t>16,829570</t>
+  </si>
+  <si>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>16,823282</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>16,824217</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>16,822363</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>16,821570</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>16,820777</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>16,819984</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>16,817554</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,815978</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,816276</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,816046</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,815254</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,814463</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,814160</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,813433</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,809430</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,811310</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,807117</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,806344</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,805571</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,811372</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,812867</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,812271</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,811930</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,810257</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,809485</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,808713</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,808512</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,808311</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,811132</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,803640</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>16,808107</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,807314</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,806521</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,805379</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,807928</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,804920</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,806172</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,806174</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,805251</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,804468</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,807565</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,803846</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,805688</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,804023</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,802689</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,801905</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,801121</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,799828</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,799576</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,796277</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,798926</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,796280</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,795499</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,794717</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,796393</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,797123</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,794351</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,791884</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,791236</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,790461</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,789686</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,787750</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,789922</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,788378</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,783645</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,785560</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,784785</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,784079</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,782058</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,780718</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,777791</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,780055</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,777358</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,776583</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,775808</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,775435</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,773352</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,772764</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,768483</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,769920</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,769147</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,768373</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,768179</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,764518</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,764800</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>16,763299</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,762066</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,761254</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,760442</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,757559</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,758117</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,755888</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,753474</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,753122</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,752312</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,751502</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,747608</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,746800</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,747049</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,746127</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -729,99 +1119,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,733116</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,732313</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,734013</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,729211</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,729962</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,729795</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,730240</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,729429</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,728618</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,729712</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,726651</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,726750</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,726676</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,725572</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,724815</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,724058</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -909,99 +1299,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,708642</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,707753</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,708279</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,705910</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,703070</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,702310</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,701551</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,702135</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,703095</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,704372</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,701718</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,699570</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,698813</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,698056</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,699978</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,699038</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1095,1737 +1485,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,682073</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,679842</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,679103</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,678364</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,678157</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,678762</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,675297</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,673949</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,672903</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,672152</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,671401</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,670122</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,669514</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,667479</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,664549</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,664102</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,663350</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,662599</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,659393</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,661199</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,661982</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,659777</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,658536</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,657785</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,657034</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,656855</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,655524</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,654394</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,652643</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,650947</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,650196</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,649444</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,646370</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,647160</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,645266</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,647012</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,644432</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,643681</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,642930</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,639062</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,635559</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,631686</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,636762</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,635811</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,635169</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,634418</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,635323</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,633844</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,631509</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,628458</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,633047</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,632296</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,631545</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,629137</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,632246</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,629299</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,629252</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,627557</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,626802</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,626048</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,625848</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,624192</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,621958</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,620856</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,621061</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,620309</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,619558</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,616528</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,621097</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,619101</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,619237</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,612074</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,611323</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,610572</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,614321</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,614472</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,613869</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,613528</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,610251</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,609497</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,608742</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,610234</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,612140</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,608430</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,606354</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,602590</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,601835</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,601080</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,598999</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,600203</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,597626</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,597337</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,592237</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,591496</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,590756</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,592048</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,591944</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,590671</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,592007</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,586127</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,585388</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,584648</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,585707</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,581345</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,574837</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,576657</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,570189</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,569448</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,568707</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,572015</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,567653</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,565216</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,559090</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,558454</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,557713</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,556973</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,553184</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,552754</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,552169</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,552046</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,547380</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,546626</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,545872</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,549976</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,548516</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,547498</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,543216</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,539394</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,538636</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,537878</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,532710</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,537071</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,534161</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,533491</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,534406</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,533651</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,533008</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,531935</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,523761</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,525349</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,518080</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,518845</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,518087</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,517329</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,513200</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,510084</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,510835</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,510013</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,508074</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,507314</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,506554</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,499911</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,498826</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,496121</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,496089</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,499137</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,498380</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,497622</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,496375</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,500638</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,495314</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,487840</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,484724</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,483961</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,483199</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,491273</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,489909</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,486794</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,485810</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,483331</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,482573</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,481815</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,480146</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,471002</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,472121</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,473442</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>16,469499</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>16,468738</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>16,467977</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>16,467235</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>16,453904</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>16,444853</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>16,439917</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>16,433376</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>16,432618</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>16,431861</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>16,440254</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>16,421373</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>16,436672</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>16,436005</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>16,437703</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>16,436941</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>16,436179</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>16,440977</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>16,438440</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>16,437758</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>16,433964</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>16,439125</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>16,438362</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>16,437599</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>16,433057</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>16,425385</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>16,425913</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>16,424202</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>16,422155</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>16,421391</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>16,420627</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>16,418049</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>16,412432</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>16,413342</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>16,411614</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>16,408067</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>16,407304</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>16,406541</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>16,403669</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>16,401658</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>16,411531</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>16,414002</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>16,405216</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>16,404453</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>16,403689</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>16,397692</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>16,400097</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,420826</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,413680</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,418654</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,417887</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,416873</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,420470</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,412789</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,411590</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,410822</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,409377</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,408610</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>16,407843</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>16,397654</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>16,393680</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>16,396594</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>16,398508</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>16,395351</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>16,394584</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>16,393818</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>16,389814</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>16,382565</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>16,386140</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>16,396670</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>16,386634</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>16,385862</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>16,385091</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>16,386009</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>16,382832</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>16,377343</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>16,369826</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>16,370743</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>16,369975</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>16,369206</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>16,353279</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>16,328953</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>16,327288</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>16,322177</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>16,316332</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>16,315564</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>16,314797</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>16,321783</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>16,320975</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>16,317325</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>16,300221</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>16,312196</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>16,311425</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>16,310654</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>16,305004</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>16,297410</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>16,281027</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>16,277736</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>16,286088</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>16,285309</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>16,284530</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>16,289286</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>16,292595</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>16,293243</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>16,290569</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>16,297656</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>16,296874</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>16,296091</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>16,306137</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>16,310038</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>16,309262</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>16,306254</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>16,305560</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2919,99 +3309,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>16,303046</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>16,313309</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>16,316548</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>16,310287</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>16,305509</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>16,295637</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>16,294863</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>16,294089</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>16,294065</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>16,297212</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>16,292899</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>16,298967</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>16,286546</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>16,285771</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>16,284996</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>16,276362</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3099,99 +3489,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>16,244554</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>16,248539</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>16,245474</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>16,229824</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>16,229045</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>16,228265</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>16,223060</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>16,221608</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>16,195244</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>16,198409</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>16,198197</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>16,197418</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>16,196638</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>16,184553</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>16,201653</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>16,219637</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3285,1740 +3675,1740 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>16,171223</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>16,170445</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>16,169666</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>16,168065</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>16,163542</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>16,164522</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>16,160972</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>16,167619</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>16,166838</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>16,166058</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>16,190054</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>16,187107</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>16,190809</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>16,179202</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>16,175821</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>16,175042</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>16,174264</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>16,165082</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>16,158509</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>16,168168</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>16,149884</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>16,128539</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>16,127761</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>16,126983</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>16,136152</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>16,117419</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>16,123365</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>16,123491</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>16,116193</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>16,115415</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>16,114638</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>16,102356</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>16,119250</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>16,111895</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>16,112084</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>16,105630</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>16,104852</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>16,104075</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>16,084506</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>16,076881</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>16,061131</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>16,052547</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>16,060551</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>16,059773</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>16,059154</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>16,061690</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>16,057847</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>16,051966</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>16,053360</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>16,055687</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>16,054910</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>16,054134</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>16,041849</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>16,047551</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>16,035573</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>16,024705</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>16,022028</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>16,021251</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>16,020473</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>16,014185</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>16,035435</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>16,034991</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>16,019080</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>16,020731</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>16,019952</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>16,019173</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>16,012064</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>16,010108</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>16,007016</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>16,004706</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>16,027169</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>16,026389</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>16,025609</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>16,012891</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,988553</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,979259</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,967010</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,959923</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,959142</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,958361</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,955991</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,945101</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,931072</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,913651</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,922150</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,921369</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,920588</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,930224</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,916792</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,917318</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,909367</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,903184</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,902403</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,901623</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,907458</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,874823</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,870183</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,875944</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,871481</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,870698</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,869915</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,851072</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,860184</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,842313</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,834013</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,839952</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,839169</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,838385</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,843506</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,835436</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,836028</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,831219</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,835261</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,834477</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,833694</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,821390</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,821037</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,816985</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,807503</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,824921</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,824143</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,823365</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,806883</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,801694</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,777445</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,765831</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,768291</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,767511</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,766731</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,786458</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,792387</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,792292</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,781301</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,762262</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,761485</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,760708</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,758923</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,751170</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,762396</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,761675</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,747018</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,746243</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,745468</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,739516</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,760916</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,768729</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,757761</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,758033</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,757259</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,756485</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,772161</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,771055</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,746024</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,751063</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,745407</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,744633</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,743859</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,749964</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>15,747343</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,752931</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,744022</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,736825</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,736054</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,735283</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,707720</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,692061</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,691858</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,712280</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,694909</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,694137</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,693364</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>15,681923</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,695722</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,708648</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,704884</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,685739</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,684968</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,684197</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,687606</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,694977</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>15,687367</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,711133</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,734070</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,733298</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,732527</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,700082</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,708442</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,731938</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,716761</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,727261</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,726491</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,725721</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,734802</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,719192</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,723040</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,722890</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,722887</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,722260</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,721489</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,720718</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,720582</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,702154</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,697777</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,715986</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>15,715215</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,714444</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,699646</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,675261</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,679933</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,668369</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,671084</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,670314</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,669544</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,681002</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,687103</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,679541</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,680403</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,685982</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,685228</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,684474</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,652693</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,631897</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>15,637045</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,614826</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,619411</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,618641</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,617869</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>15,607509</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>15,594351</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>15,597809</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>15,599701</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>15,613466</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>15,612702</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>15,611938</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>15,591056</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>15,590378</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>15,608979</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>15,587366</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>15,581095</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>15,580331</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>15,579566</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>15,596523</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>15,590320</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>15,572254</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>15,591662</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>15,583056</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>15,582292</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>15,581528</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>15,596634</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>15,613264</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>15,613393</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>15,604799</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>15,630334</t>
   </si>
   <si>
-    <t>03/02/2024</t>
-[...2 lines deleted...]
-    <t>02/02/2024</t>
+    <t>3/2/2024</t>
+  </si>
+  <si>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>15,628831</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>15,672197</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>15,677036</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>15,632479</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>15,650917</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>15,628513</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>15,627750</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>15,626987</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>15,618490</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>15,581713</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>15,573742</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>15,581839</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>15,559807</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>15,559045</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>15,558282</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>15,557493</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>15,542640</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>15,584460</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>15,589435</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>15,607378</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>15,606618</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>15,605857</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>15,564982</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>15,550251</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>15,556584</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>15,566789</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>15,566901</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>15,566138</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>15,565375</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>15,579711</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>15,605870</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>15,625189</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>15,643924</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>15,643169</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>15,642548</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>15,641786</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5112,99 +5502,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>15,485119</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>15,454825</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>15,454162</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>15,452946</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>15,452182</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>15,451419</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>15,483407</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>15,478010</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>15,465619</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>15,440198</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>15,431050</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>15,430286</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>15,429523</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>15,374672</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>15,371422</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>15,322703</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5292,99 +5682,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>15,197129</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>15,195694</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>15,194930</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>15,194165</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>15,211052</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>15,204097</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>15,202024</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>15,193264</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>15,209957</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>15,209200</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>15,208442</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>15,190383</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,168563</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,151485</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>15,139419</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>15,126752</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5478,654 +5868,654 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>15,105705</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>15,100978</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>15,113317</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>15,112341</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>15,103312</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>15,076578</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>15,075819</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>15,075059</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>15,080978</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>15,055862</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>15,077190</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>15,085426</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>15,096734</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>15,095975</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>15,095216</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>15,042081</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>15,081359</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>15,087676</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>15,096638</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>15,095680</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>15,094922</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>15,094163</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>15,090576</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>15,098803</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>15,079430</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>15,082771</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>15,097199</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>15,096439</t>
   </si>
   <si>
-    <t>15/09/2023</t>
-[...2 lines deleted...]
-    <t>14/09/2023</t>
+    <t>15/9/2023</t>
+  </si>
+  <si>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>15,099090</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>15,080626</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>15,091632</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>15,095548</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>15,100548</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>15,099790</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>15,099033</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>15,080046</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>15,067140</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>15,092482</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>15,099755</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>15,113075</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>15,112320</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>15,111564</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>15,112204</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>15,074831</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>15,071570</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>15,056248</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>15,061986</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>15,061233</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>15,060480</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>15,082822</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>15,076141</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>15,026464</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>15,014548</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>15,042533</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>15,041775</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>15,041019</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>15,021254</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>15,035448</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>15,028636</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>15,042944</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>15,053066</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>15,052312</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>15,051558</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>15,080621</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>15,085508</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>15,095574</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>15,073828</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>15,063253</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>15,062500</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>15,061746</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>15,061686</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>15,067163</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>15,051812</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>15,063138</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>15,048117</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>15,047363</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>15,046609</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>15,028992</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>15,004183</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>15,020622</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>15,029982</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>15,013045</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>15,010558</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>15,009627</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>15,005328</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>15,034813</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>15,036934</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>14,998684</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>14,998665</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>14,997244</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>14,996816</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>14,996708</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>14,996420</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>14,996369</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>14,996755</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>14,996649</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>14,996571</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>14,996864</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>14,997986</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>14,999108</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>14,999372</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>14,999637</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>14,999758</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>14,999879</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -6133,51 +6523,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1015"/>
+  <dimension ref="A1:B1080"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -12509,571 +12899,571 @@
       <c r="B794" s="0" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
         <v>1587</v>
       </c>
       <c r="B795" s="0" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
         <v>1589</v>
       </c>
       <c r="B796" s="0" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
         <v>1591</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1534</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1721</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
         <v>1722</v>
       </c>
       <c r="B863" s="0" t="s">
         <v>1723</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
         <v>1724</v>
       </c>
       <c r="B864" s="0" t="s">
         <v>1725</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
         <v>1726</v>
       </c>
       <c r="B865" s="0" t="s">
         <v>1727</v>
       </c>
@@ -13637,571 +14027,571 @@
       <c r="B935" s="0" t="s">
         <v>1867</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
         <v>1868</v>
       </c>
       <c r="B936" s="0" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
         <v>1870</v>
       </c>
       <c r="B937" s="0" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
         <v>1872</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1855</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>2002</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
         <v>2003</v>
       </c>
       <c r="B1004" s="0" t="s">
         <v>2004</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
         <v>2005</v>
       </c>
       <c r="B1005" s="0" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
         <v>2007</v>
       </c>
       <c r="B1006" s="0" t="s">
         <v>2008</v>
       </c>
@@ -14254,31 +14644,551 @@
         <v>2020</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
         <v>2021</v>
       </c>
       <c r="B1013" s="0" t="s">
         <v>2022</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
         <v>2023</v>
       </c>
       <c r="B1014" s="0" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
         <v>2025</v>
       </c>
       <c r="B1015" s="0" t="s">
         <v>2026</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>2156</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>