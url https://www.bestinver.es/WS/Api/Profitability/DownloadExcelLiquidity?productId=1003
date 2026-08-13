--- v4 (2026-06-15)
+++ v5 (2026-08-13)
@@ -4,59 +4,425 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2157" uniqueCount="2157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2279" uniqueCount="2279">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,952687</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,951941</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,949499</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,948876</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,948254</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,946487</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,946562</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,944894</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,944639</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,942077</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,941452</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,940827</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,939095</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,937579</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,938568</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,937654</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,935703</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,935076</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,934449</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,933834</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,932606</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,931028</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,932282</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,928910</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,927579</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,926247</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,926457</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,924968</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,923726</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,922479</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,923221</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,922509</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,921797</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,917448</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,917137</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,916701</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,915607</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,914870</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,914178</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,913485</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,913515</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,910559</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,910385</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,909179</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,909670</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,908939</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,908207</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,908071</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,906477</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,905947</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,903539</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,903370</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,902658</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,901946</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,902169</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,901499</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,898795</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,898303</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,896852</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,896133</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,895415</t>
   </si>
   <si>
     <t>11/6/2026</t>
   </si>
   <si>
     <t>16,891579</t>
   </si>
   <si>
     <t>10/6/2026</t>
   </si>
   <si>
     <t>16,894240</t>
   </si>
   <si>
     <t>9/6/2026</t>
   </si>
   <si>
     <t>16,892047</t>
   </si>
   <si>
     <t>8/6/2026</t>
   </si>
   <si>
     <t>16,890271</t>
   </si>
@@ -6523,51 +6889,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1080"/>
+  <dimension ref="A1:B1141"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -13419,539 +13785,539 @@
       <c r="B859" s="0" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
         <v>1717</v>
       </c>
       <c r="B860" s="0" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
         <v>1719</v>
       </c>
       <c r="B861" s="0" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
         <v>1721</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1664</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1843</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
         <v>1844</v>
       </c>
       <c r="B924" s="0" t="s">
         <v>1845</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
         <v>1846</v>
       </c>
       <c r="B925" s="0" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
         <v>1848</v>
       </c>
       <c r="B926" s="0" t="s">
         <v>1849</v>
       </c>
@@ -14547,539 +14913,539 @@
       <c r="B1000" s="0" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
         <v>1998</v>
       </c>
       <c r="B1001" s="0" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
         <v>2000</v>
       </c>
       <c r="B1002" s="0" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
         <v>2002</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>1985</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>2124</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
         <v>2125</v>
       </c>
       <c r="B1065" s="0" t="s">
         <v>2126</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
         <v>2127</v>
       </c>
       <c r="B1066" s="0" t="s">
         <v>2128</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
         <v>2129</v>
       </c>
       <c r="B1067" s="0" t="s">
         <v>2130</v>
       </c>
@@ -15164,31 +15530,519 @@
         <v>2150</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
         <v>2151</v>
       </c>
       <c r="B1078" s="0" t="s">
         <v>2152</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
         <v>2153</v>
       </c>
       <c r="B1079" s="0" t="s">
         <v>2154</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
         <v>2155</v>
       </c>
       <c r="B1080" s="0" t="s">
         <v>2156</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" s="0" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1104" s="0" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" s="0" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1105" s="0" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1106" s="0" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" s="0" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" s="0" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1108" s="0" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" s="0" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1109" s="0" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" s="0" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1110" s="0" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" s="0" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" s="0" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" s="0" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" s="0" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" s="0" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" s="0" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B1141" s="0" t="s">
+        <v>2278</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>