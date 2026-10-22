--- v5 (2026-08-13)
+++ v6 (2026-10-22)
@@ -4,59 +4,485 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2279" uniqueCount="2279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2421" uniqueCount="2421">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>17,024591</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>17,024012</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>17,023845</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>17,023019</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>17,022633</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>17,022246</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>17,022357</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>17,023749</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>17,022691</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>17,020860</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>17,014611</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>17,009116</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>17,003603</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>17,004425</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>17,003892</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>17,002607</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>17,001824</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>17,000977</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>17,000335</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>16,999694</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>16,999404</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>16,997428</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>16,996372</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>16,995547</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>16,994504</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>16,993865</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>16,993226</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>16,992263</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>16,991090</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>16,990044</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>16,989135</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>16,988100</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>16,987404</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>16,986709</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,985739</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,984309</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,986430</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,983136</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,983538</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,982874</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,982210</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,982868</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,982035</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,982650</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,981137</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,977653</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,976858</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,976038</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,974541</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,973066</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,972028</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,970835</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,970127</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,969523</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,968918</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,967273</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,966837</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,964857</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,964361</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,962415</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,961783</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,961152</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,960741</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,960282</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,959283</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,957572</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,956560</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,955948</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,955336</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,955968</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,953677</t>
   </si>
   <si>
     <t>11/8/2026</t>
   </si>
   <si>
     <t>16,952687</t>
   </si>
   <si>
     <t>10/8/2026</t>
   </si>
   <si>
     <t>16,951941</t>
   </si>
   <si>
     <t>9/8/2026</t>
   </si>
   <si>
     <t>16,949499</t>
   </si>
   <si>
     <t>8/8/2026</t>
   </si>
   <si>
     <t>16,948876</t>
   </si>
@@ -6889,51 +7315,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1141"/>
+  <dimension ref="A1:B1212"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -14273,619 +14699,619 @@
       <c r="B920" s="0" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
         <v>1839</v>
       </c>
       <c r="B921" s="0" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
         <v>1841</v>
       </c>
       <c r="B922" s="0" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
         <v>1843</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1786</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1985</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
         <v>1986</v>
       </c>
       <c r="B995" s="0" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
         <v>1988</v>
       </c>
       <c r="B996" s="0" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
         <v>1990</v>
       </c>
       <c r="B997" s="0" t="s">
         <v>1991</v>
       </c>
@@ -15401,648 +15827,1216 @@
       <c r="B1061" s="0" t="s">
         <v>2119</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
         <v>2120</v>
       </c>
       <c r="B1062" s="0" t="s">
         <v>2121</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
         <v>2122</v>
       </c>
       <c r="B1063" s="0" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
         <v>2124</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>2107</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="B1087" s="0" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="B1103" s="0" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="B1106" s="0" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="B1107" s="0" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="B1124" s="0" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="B1125" s="0" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="B1126" s="0" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="B1127" s="0" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B1129" s="0" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="B1131" s="0" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="B1132" s="0" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="B1133" s="0" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>2266</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
         <v>2267</v>
       </c>
       <c r="B1136" s="0" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
         <v>2269</v>
       </c>
       <c r="B1137" s="0" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
         <v>2271</v>
       </c>
       <c r="B1138" s="0" t="s">
         <v>2272</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
         <v>2273</v>
       </c>
       <c r="B1139" s="0" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
         <v>2275</v>
       </c>
       <c r="B1140" s="0" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
         <v>2277</v>
       </c>
       <c r="B1141" s="0" t="s">
         <v>2278</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B1142" s="0" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" s="0" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B1143" s="0" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" s="0" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B1144" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" s="0" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" s="0" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B1146" s="0" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" s="0" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" s="0" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B1148" s="0" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" s="0" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" s="0" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B1150" s="0" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" s="0" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" s="0" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" s="0" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B1160" s="0" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1161" s="0" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" s="0" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B1162" s="0" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" s="0" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B1164" s="0" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" s="0" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B1165" s="0" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" s="0" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" s="0" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168" s="0" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B1168" s="0" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169" s="0" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170" s="0" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1170" s="0" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" s="0" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B1171" s="0" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" s="0" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" s="0" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" s="0" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" s="0" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B1175" s="0" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" s="0" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B1176" s="0" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177" s="0" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B1177" s="0" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179" s="0" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B1179" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180" s="0" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B1180" s="0" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181" s="0" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B1181" s="0" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" s="0" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B1182" s="0" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183" s="0" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B1183" s="0" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184" s="0" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B1184" s="0" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="1185">
+      <c r="A1185" s="0" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B1185" s="0" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="1186">
+      <c r="A1186" s="0" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B1186" s="0" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="1187">
+      <c r="A1187" s="0" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B1187" s="0" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="1188">
+      <c r="A1188" s="0" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B1188" s="0" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="1189">
+      <c r="A1189" s="0" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B1189" s="0" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="1190">
+      <c r="A1190" s="0" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B1190" s="0" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="1191">
+      <c r="A1191" s="0" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B1191" s="0" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1192">
+      <c r="A1192" s="0" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B1192" s="0" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="A1193" s="0" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B1193" s="0" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="1194">
+      <c r="A1194" s="0" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B1194" s="0" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="1195">
+      <c r="A1195" s="0" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B1195" s="0" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="1196">
+      <c r="A1196" s="0" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B1196" s="0" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="1197">
+      <c r="A1197" s="0" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B1197" s="0" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="1198">
+      <c r="A1198" s="0" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B1198" s="0" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="1199">
+      <c r="A1199" s="0" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B1199" s="0" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="1200">
+      <c r="A1200" s="0" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B1200" s="0" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="1201">
+      <c r="A1201" s="0" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B1201" s="0" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="1202">
+      <c r="A1202" s="0" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B1202" s="0" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1203">
+      <c r="A1203" s="0" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1203" s="0" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="1204">
+      <c r="A1204" s="0" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B1204" s="0" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="1205">
+      <c r="A1205" s="0" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B1205" s="0" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="1206">
+      <c r="A1206" s="0" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B1206" s="0" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="1207">
+      <c r="A1207" s="0" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B1207" s="0" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="1208">
+      <c r="A1208" s="0" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B1208" s="0" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="1209">
+      <c r="A1209" s="0" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B1209" s="0" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1210">
+      <c r="A1210" s="0" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B1210" s="0" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="1211">
+      <c r="A1211" s="0" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B1211" s="0" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="1212">
+      <c r="A1212" s="0" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B1212" s="0" t="s">
+        <v>2420</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>