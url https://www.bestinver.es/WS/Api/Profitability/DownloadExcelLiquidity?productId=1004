--- v1 (2026-03-20)
+++ v2 (2026-05-20)
@@ -4,59 +4,425 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1364" uniqueCount="1364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1486" uniqueCount="1486">
   <si>
     <t>BESTINVER CORTO PLAZO, F.I - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>15,145520</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>15,143646</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>15,142934</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>15,142223</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>15,144857</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>15,139998</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>15,138810</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>15,140648</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>15,142643</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>15,141944</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>15,141243</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>15,142042</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>15,140560</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15,131236</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>15,130621</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>15,130787</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>15,130097</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>15,129407</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>15,128717</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>15,123949</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>15,126995</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15,129928</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>15,128858</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>15,128165</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>15,127471</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15,127400</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,127833</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,128230</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,130116</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,132143</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,131454</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,130765</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>15,122409</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,119239</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,117348</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,108727</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>15,111515</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>15,110811</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>15,110107</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>15,109369</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>15,112503</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>15,091262</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>15,096058</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>15,095364</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>15,094667</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>15,093971</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>15,093275</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>15,094779</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>15,086867</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>15,085044</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>15,082850</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>15,082164</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>15,081477</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>15,083104</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>15,088180</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>15,083100</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>15,085110</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>15,082865</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>15,082171</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>15,081479</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>15,088108</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>15,096412</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>15,097965</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>15,095534</t>
   </si>
   <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>15,093795</t>
   </si>
@@ -4144,51 +4510,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B934"/>
+  <dimension ref="A1:B995"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -5312,571 +5678,571 @@
       <c r="B143" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>287</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="B211" s="0" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>417</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>419</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>421</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>422</v>
       </c>
@@ -7288,4360 +7654,4848 @@
       <c r="B390" s="0" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
         <v>775</v>
       </c>
       <c r="B391" s="0" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
         <v>777</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
         <v>779</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>178</v>
+        <v>780</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>286</v>
+        <v>868</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>286</v>
+        <v>870</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>286</v>
+        <v>872</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>286</v>
+        <v>874</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>286</v>
+        <v>876</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>286</v>
+        <v>878</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>286</v>
+        <v>880</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>286</v>
+        <v>882</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>286</v>
+        <v>884</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>286</v>
+        <v>886</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>286</v>
+        <v>888</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>877</v>
+        <v>889</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>286</v>
+        <v>890</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>878</v>
+        <v>891</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>286</v>
+        <v>892</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>879</v>
+        <v>893</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>286</v>
+        <v>894</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>880</v>
+        <v>895</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>286</v>
+        <v>896</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>881</v>
+        <v>897</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>286</v>
+        <v>898</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>286</v>
+        <v>900</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>883</v>
+        <v>901</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>286</v>
+        <v>903</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>885</v>
+        <v>904</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>286</v>
+        <v>905</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>886</v>
+        <v>906</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>286</v>
+        <v>907</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>887</v>
+        <v>908</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>286</v>
+        <v>909</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>286</v>
+        <v>911</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>889</v>
+        <v>912</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>286</v>
+        <v>913</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>890</v>
+        <v>914</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>286</v>
+        <v>915</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>891</v>
+        <v>916</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>286</v>
+        <v>917</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>286</v>
+        <v>919</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>893</v>
+        <v>920</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>286</v>
+        <v>921</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>894</v>
+        <v>922</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>286</v>
+        <v>923</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>895</v>
+        <v>924</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>286</v>
+        <v>925</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>896</v>
+        <v>926</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>286</v>
+        <v>927</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>286</v>
+        <v>929</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>898</v>
+        <v>930</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>286</v>
+        <v>931</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>899</v>
+        <v>932</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>286</v>
+        <v>933</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>900</v>
+        <v>934</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>286</v>
+        <v>935</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>901</v>
+        <v>936</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>286</v>
+        <v>937</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>902</v>
+        <v>938</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>286</v>
+        <v>939</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>286</v>
+        <v>941</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>904</v>
+        <v>942</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>286</v>
+        <v>943</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>905</v>
+        <v>944</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>286</v>
+        <v>945</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>906</v>
+        <v>946</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>286</v>
+        <v>947</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>907</v>
+        <v>948</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>286</v>
+        <v>949</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>908</v>
+        <v>950</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>286</v>
+        <v>951</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>909</v>
+        <v>952</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>286</v>
+        <v>953</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>910</v>
+        <v>954</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>286</v>
+        <v>955</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>911</v>
+        <v>956</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>286</v>
+        <v>957</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>912</v>
+        <v>958</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>286</v>
+        <v>959</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>913</v>
+        <v>960</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>286</v>
+        <v>961</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>914</v>
+        <v>962</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>286</v>
+        <v>963</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>915</v>
+        <v>964</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>286</v>
+        <v>965</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>286</v>
+        <v>967</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>917</v>
+        <v>968</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>286</v>
+        <v>969</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>918</v>
+        <v>970</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>286</v>
+        <v>971</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>919</v>
+        <v>972</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>286</v>
+        <v>973</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>920</v>
+        <v>974</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>286</v>
+        <v>975</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>921</v>
+        <v>976</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>286</v>
+        <v>977</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>922</v>
+        <v>978</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>286</v>
+        <v>979</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>923</v>
+        <v>980</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>286</v>
+        <v>981</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>924</v>
+        <v>982</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>286</v>
+        <v>983</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>925</v>
+        <v>984</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>286</v>
+        <v>985</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>926</v>
+        <v>986</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>286</v>
+        <v>987</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>927</v>
+        <v>988</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>928</v>
+        <v>989</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>929</v>
+        <v>990</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>930</v>
+        <v>991</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>931</v>
+        <v>992</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>932</v>
+        <v>993</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>933</v>
+        <v>994</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>934</v>
+        <v>995</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>935</v>
+        <v>996</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>936</v>
+        <v>997</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>937</v>
+        <v>998</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>938</v>
+        <v>999</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>939</v>
+        <v>1000</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>940</v>
+        <v>1001</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>941</v>
+        <v>1002</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>942</v>
+        <v>1003</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>943</v>
+        <v>1004</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>944</v>
+        <v>1005</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>945</v>
+        <v>1006</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>946</v>
+        <v>1007</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>947</v>
+        <v>1008</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>948</v>
+        <v>1009</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>949</v>
+        <v>1010</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>950</v>
+        <v>1011</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>951</v>
+        <v>1012</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>952</v>
+        <v>1013</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>953</v>
+        <v>1014</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>954</v>
+        <v>1015</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>955</v>
+        <v>1016</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>956</v>
+        <v>1017</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>957</v>
+        <v>1018</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>958</v>
+        <v>1019</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>959</v>
+        <v>1020</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>960</v>
+        <v>1021</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>961</v>
+        <v>1022</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>962</v>
+        <v>1023</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>963</v>
+        <v>1024</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>964</v>
+        <v>1025</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>965</v>
+        <v>1026</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>966</v>
+        <v>1027</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>967</v>
+        <v>1028</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>968</v>
+        <v>1029</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>969</v>
+        <v>1030</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>970</v>
+        <v>1031</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>971</v>
+        <v>1032</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>972</v>
+        <v>1033</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>973</v>
+        <v>1034</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>974</v>
+        <v>1035</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>975</v>
+        <v>1036</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>976</v>
+        <v>1037</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>977</v>
+        <v>1038</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>978</v>
+        <v>1039</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>979</v>
+        <v>1040</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>980</v>
+        <v>1041</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>981</v>
+        <v>1042</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>982</v>
+        <v>1043</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>983</v>
+        <v>1044</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>984</v>
+        <v>1045</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>985</v>
+        <v>1046</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>986</v>
+        <v>1047</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>987</v>
+        <v>1048</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>988</v>
+        <v>1049</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>989</v>
+        <v>1050</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>990</v>
+        <v>1051</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>991</v>
+        <v>1052</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>992</v>
+        <v>1053</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>993</v>
+        <v>1054</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>994</v>
+        <v>1055</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>995</v>
+        <v>1056</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>996</v>
+        <v>1057</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>997</v>
+        <v>1058</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>998</v>
+        <v>1059</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>999</v>
+        <v>1060</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1000</v>
+        <v>1061</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1001</v>
+        <v>1062</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1002</v>
+        <v>1063</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1003</v>
+        <v>1064</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1004</v>
+        <v>1065</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1005</v>
+        <v>1066</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1006</v>
+        <v>1067</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1007</v>
+        <v>1068</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1008</v>
+        <v>1069</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1009</v>
+        <v>1070</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1010</v>
+        <v>1071</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1011</v>
+        <v>1072</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1012</v>
+        <v>1073</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1013</v>
+        <v>1074</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1014</v>
+        <v>1075</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1015</v>
+        <v>1076</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1016</v>
+        <v>1077</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1017</v>
+        <v>1078</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1018</v>
+        <v>1079</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1019</v>
+        <v>1080</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1020</v>
+        <v>1081</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1021</v>
+        <v>1082</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1022</v>
+        <v>1083</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1023</v>
+        <v>1084</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1024</v>
+        <v>1085</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1025</v>
+        <v>1086</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1026</v>
+        <v>1087</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1027</v>
+        <v>1088</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1028</v>
+        <v>1089</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1029</v>
+        <v>1090</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1030</v>
+        <v>1091</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1031</v>
+        <v>1092</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1032</v>
+        <v>1093</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1033</v>
+        <v>1094</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1034</v>
+        <v>1095</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1035</v>
+        <v>1096</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1036</v>
+        <v>1097</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1037</v>
+        <v>1098</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1038</v>
+        <v>1099</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1039</v>
+        <v>1100</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1040</v>
+        <v>1101</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1041</v>
+        <v>1102</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1042</v>
+        <v>1103</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1043</v>
+        <v>1104</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1044</v>
+        <v>1105</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1045</v>
+        <v>1106</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1046</v>
+        <v>1107</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1047</v>
+        <v>1108</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1048</v>
+        <v>1109</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1049</v>
+        <v>1110</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1050</v>
+        <v>1111</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1051</v>
+        <v>1112</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1052</v>
+        <v>1113</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1053</v>
+        <v>1114</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1054</v>
+        <v>1115</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1055</v>
+        <v>1116</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1056</v>
+        <v>1117</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1057</v>
+        <v>1118</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1058</v>
+        <v>1119</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1059</v>
+        <v>1120</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1060</v>
+        <v>1121</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1061</v>
+        <v>1122</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1062</v>
+        <v>1123</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1063</v>
+        <v>1124</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1064</v>
+        <v>1125</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1065</v>
+        <v>1126</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1066</v>
+        <v>1127</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1067</v>
+        <v>1128</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1068</v>
+        <v>1129</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1069</v>
+        <v>1130</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1070</v>
+        <v>1131</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1071</v>
+        <v>1132</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1072</v>
+        <v>1133</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1073</v>
+        <v>1134</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1074</v>
+        <v>1135</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1075</v>
+        <v>1136</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1076</v>
+        <v>1137</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1077</v>
+        <v>1138</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1078</v>
+        <v>1139</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1079</v>
+        <v>1140</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1080</v>
+        <v>1141</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1081</v>
+        <v>1142</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1082</v>
+        <v>1143</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1083</v>
+        <v>1144</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1084</v>
+        <v>1145</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1085</v>
+        <v>1146</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1086</v>
+        <v>1147</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1087</v>
+        <v>1148</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1088</v>
+        <v>1149</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1089</v>
+        <v>1150</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1090</v>
+        <v>1151</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1091</v>
+        <v>1152</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1092</v>
+        <v>1153</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1093</v>
+        <v>1154</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1094</v>
+        <v>1155</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1095</v>
+        <v>1156</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1096</v>
+        <v>1157</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1097</v>
+        <v>1158</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1098</v>
+        <v>1159</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1099</v>
+        <v>1160</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1100</v>
+        <v>1161</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1101</v>
+        <v>1162</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1102</v>
+        <v>1163</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1103</v>
+        <v>1164</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1104</v>
+        <v>1165</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1105</v>
+        <v>1166</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1106</v>
+        <v>1167</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1107</v>
+        <v>1168</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1108</v>
+        <v>1169</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1109</v>
+        <v>1170</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1110</v>
+        <v>1171</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1111</v>
+        <v>1172</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1112</v>
+        <v>1173</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1113</v>
+        <v>1174</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1114</v>
+        <v>1175</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1115</v>
+        <v>1176</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1116</v>
+        <v>1177</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1117</v>
+        <v>1178</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1118</v>
+        <v>1179</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1119</v>
+        <v>1180</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1120</v>
+        <v>1181</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1121</v>
+        <v>1182</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1122</v>
+        <v>1183</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1123</v>
+        <v>1184</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1124</v>
+        <v>1185</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1125</v>
+        <v>1186</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1126</v>
+        <v>1187</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1127</v>
+        <v>1188</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1128</v>
+        <v>1189</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1129</v>
+        <v>1190</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1130</v>
+        <v>1191</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1131</v>
+        <v>1192</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1132</v>
+        <v>1193</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1133</v>
+        <v>1194</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1134</v>
+        <v>1195</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1135</v>
+        <v>1196</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1136</v>
+        <v>1197</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1137</v>
+        <v>1198</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1138</v>
+        <v>1199</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1139</v>
+        <v>1200</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1140</v>
+        <v>1201</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1141</v>
+        <v>1202</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1142</v>
+        <v>1203</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1143</v>
+        <v>1204</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1144</v>
+        <v>1205</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1145</v>
+        <v>1206</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1146</v>
+        <v>1207</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1147</v>
+        <v>1208</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1148</v>
+        <v>1209</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1149</v>
+        <v>1210</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1150</v>
+        <v>1211</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1151</v>
+        <v>1212</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1152</v>
+        <v>1213</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1153</v>
+        <v>1214</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1154</v>
+        <v>1215</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1155</v>
+        <v>1216</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1156</v>
+        <v>1217</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1157</v>
+        <v>1218</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1158</v>
+        <v>1219</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1159</v>
+        <v>1220</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1160</v>
+        <v>1221</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1161</v>
+        <v>1222</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1162</v>
+        <v>1223</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1163</v>
+        <v>1224</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1164</v>
+        <v>1225</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1165</v>
+        <v>1226</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1166</v>
+        <v>1227</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1167</v>
+        <v>1228</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1168</v>
+        <v>1229</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1169</v>
+        <v>1230</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1170</v>
+        <v>1231</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1171</v>
+        <v>1232</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1172</v>
+        <v>1233</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1173</v>
+        <v>1234</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1174</v>
+        <v>1235</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1175</v>
+        <v>1236</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1176</v>
+        <v>1237</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1177</v>
+        <v>1238</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1178</v>
+        <v>1239</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1179</v>
+        <v>1240</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1180</v>
+        <v>1241</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1181</v>
+        <v>1242</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1182</v>
+        <v>1243</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1183</v>
+        <v>1244</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1184</v>
+        <v>1245</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1185</v>
+        <v>1246</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1186</v>
+        <v>1247</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1187</v>
+        <v>1248</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1188</v>
+        <v>1249</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1189</v>
+        <v>1250</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1190</v>
+        <v>1251</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1191</v>
+        <v>1252</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1192</v>
+        <v>1253</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1193</v>
+        <v>1254</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1194</v>
+        <v>1255</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1195</v>
+        <v>1256</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1196</v>
+        <v>1257</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1197</v>
+        <v>1258</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1198</v>
+        <v>1259</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1199</v>
+        <v>1260</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1200</v>
+        <v>1261</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1201</v>
+        <v>1262</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1202</v>
+        <v>1263</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1203</v>
+        <v>1264</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1204</v>
+        <v>1265</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1205</v>
+        <v>1266</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1206</v>
+        <v>1267</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1207</v>
+        <v>1268</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1208</v>
+        <v>1269</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1209</v>
+        <v>1270</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1210</v>
+        <v>1271</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1211</v>
+        <v>1272</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1212</v>
+        <v>1273</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1213</v>
+        <v>1274</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1214</v>
+        <v>1275</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1215</v>
+        <v>1276</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1216</v>
+        <v>1277</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1217</v>
+        <v>1278</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1218</v>
+        <v>1279</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1219</v>
+        <v>1280</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1220</v>
+        <v>1281</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1221</v>
+        <v>1282</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1222</v>
+        <v>1283</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1223</v>
+        <v>1284</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1224</v>
+        <v>1285</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1225</v>
+        <v>1286</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1226</v>
+        <v>1287</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1227</v>
+        <v>1288</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1228</v>
+        <v>1289</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1229</v>
+        <v>1290</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1230</v>
+        <v>1291</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1231</v>
+        <v>1292</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1232</v>
+        <v>1293</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1233</v>
+        <v>1294</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1234</v>
+        <v>1295</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1235</v>
+        <v>1296</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1236</v>
+        <v>1297</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1237</v>
+        <v>1298</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1238</v>
+        <v>1299</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1239</v>
+        <v>1300</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1240</v>
+        <v>1301</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1241</v>
+        <v>1302</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1242</v>
+        <v>1303</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1243</v>
+        <v>1304</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1244</v>
+        <v>1305</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1245</v>
+        <v>1306</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1246</v>
+        <v>1307</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1247</v>
+        <v>1308</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1248</v>
+        <v>1309</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1249</v>
+        <v>1310</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1250</v>
+        <v>1311</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1251</v>
+        <v>1312</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1252</v>
+        <v>1313</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1253</v>
+        <v>1314</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1254</v>
+        <v>1315</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1255</v>
+        <v>1316</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1256</v>
+        <v>1317</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1257</v>
+        <v>1318</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1258</v>
+        <v>1319</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1259</v>
+        <v>1320</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1260</v>
+        <v>1321</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1261</v>
+        <v>1322</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1262</v>
+        <v>1323</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1263</v>
+        <v>1324</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1264</v>
+        <v>1325</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1265</v>
+        <v>1326</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1266</v>
+        <v>1327</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1267</v>
+        <v>1328</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1268</v>
+        <v>1329</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1269</v>
+        <v>1330</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1270</v>
+        <v>1331</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1271</v>
+        <v>1332</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1272</v>
+        <v>1333</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1273</v>
+        <v>1334</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1274</v>
+        <v>1335</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1275</v>
+        <v>1336</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1276</v>
+        <v>1337</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1277</v>
+        <v>1338</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1278</v>
+        <v>1339</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1279</v>
+        <v>1340</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1280</v>
+        <v>1341</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1281</v>
+        <v>1342</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1282</v>
+        <v>1343</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1283</v>
+        <v>1344</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1284</v>
+        <v>1345</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1285</v>
+        <v>1346</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1286</v>
+        <v>1347</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1287</v>
+        <v>1348</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1288</v>
+        <v>1349</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1289</v>
+        <v>1350</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1290</v>
+        <v>1351</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1291</v>
+        <v>1352</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1292</v>
+        <v>1353</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1293</v>
+        <v>1354</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1294</v>
+        <v>1355</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1295</v>
+        <v>1356</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1296</v>
+        <v>1357</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1297</v>
+        <v>1358</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1298</v>
+        <v>1359</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1299</v>
+        <v>1360</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1300</v>
+        <v>1361</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1301</v>
+        <v>1362</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1302</v>
+        <v>1363</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1303</v>
+        <v>1364</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1304</v>
+        <v>1365</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1305</v>
+        <v>1366</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1306</v>
+        <v>1367</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1307</v>
+        <v>1368</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1308</v>
+        <v>1369</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1309</v>
+        <v>1370</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1310</v>
+        <v>1371</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1311</v>
+        <v>1372</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1312</v>
+        <v>1373</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1313</v>
+        <v>1374</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1314</v>
+        <v>1375</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1315</v>
+        <v>1376</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1316</v>
+        <v>1377</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1317</v>
+        <v>1378</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1318</v>
+        <v>1379</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1319</v>
+        <v>1380</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1320</v>
+        <v>1381</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1321</v>
+        <v>1382</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1322</v>
+        <v>1383</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1323</v>
+        <v>1384</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1324</v>
+        <v>1385</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1325</v>
+        <v>1386</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1326</v>
+        <v>1387</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1327</v>
+        <v>1388</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1328</v>
+        <v>1389</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1329</v>
+        <v>1390</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1330</v>
+        <v>1391</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1331</v>
+        <v>1392</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1332</v>
+        <v>1393</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1333</v>
+        <v>1394</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1334</v>
+        <v>1395</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1335</v>
+        <v>1396</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1336</v>
+        <v>1397</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1337</v>
+        <v>1398</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1338</v>
+        <v>1399</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1339</v>
+        <v>1400</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1340</v>
+        <v>1401</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1341</v>
+        <v>1402</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1342</v>
+        <v>1403</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1343</v>
+        <v>1404</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1344</v>
+        <v>1405</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1345</v>
+        <v>1406</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1346</v>
+        <v>1407</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1347</v>
+        <v>1408</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1348</v>
+        <v>1409</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1349</v>
+        <v>1410</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1350</v>
+        <v>1411</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1351</v>
+        <v>1412</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1352</v>
+        <v>1413</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1353</v>
+        <v>1414</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1354</v>
+        <v>1415</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1355</v>
+        <v>1416</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1356</v>
+        <v>1417</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1357</v>
+        <v>1418</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1358</v>
+        <v>1419</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1359</v>
+        <v>1420</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1360</v>
+        <v>1421</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1361</v>
+        <v>1422</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1362</v>
+        <v>1423</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1363</v>
+        <v>1424</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>286</v>
+        <v>408</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B935" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B936" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B937" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B938" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" s="0" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B939" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" s="0" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B940" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" s="0" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B941" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" s="0" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B942" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" s="0" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B943" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" s="0" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B944" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" s="0" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B945" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" s="0" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B946" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" s="0" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B947" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" s="0" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B948" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" s="0" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B949" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" s="0" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B950" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" s="0" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B951" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" s="0" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B952" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" s="0" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B953" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" s="0" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B954" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" s="0" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B955" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" s="0" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B956" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" s="0" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B957" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" s="0" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B958" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" s="0" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B959" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" s="0" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B960" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" s="0" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B961" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B962" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B963" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" s="0" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B965" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B967" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" s="0" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B968" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B971" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B972" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B973" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B974" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="0" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B976" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="0" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B977" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" s="0" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>