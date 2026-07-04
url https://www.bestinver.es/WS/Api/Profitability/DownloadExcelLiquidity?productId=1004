--- v2 (2026-05-20)
+++ v3 (2026-07-04)
@@ -1,887 +1,1157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1486" uniqueCount="1486">
-[...1 lines deleted...]
-    <t>BESTINVER CORTO PLAZO, F.I - CLASE R</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1576" uniqueCount="1576">
+  <si>
+    <t>BESTINVER CORTO PLAZO - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>18/05/2026</t>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>15,205616</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>15,202134</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>15,199537</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>15,198164</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>15,199385</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>15,198635</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>15,197884</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>15,195786</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>15,194340</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>15,191280</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>15,189233</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>15,185246</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>15,184501</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>15,183756</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>15,185468</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>15,185000</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>15,184717</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>15,184405</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>15,180147</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>15,179417</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>15,178688</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>15,174468</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,171093</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>15,172166</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>15,169586</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>15,170030</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>15,169302</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>15,168570</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>15,168752</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>15,166466</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>15,168051</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>15,166201</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>15,170731</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>15,170027</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>15,169311</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>15,166584</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>15,163931</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>15,162174</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>15,165621</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>15,157091</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>15,156382</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>15,155672</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>15,152410</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>15,151655</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>15,144613</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
   </si>
   <si>
     <t>15,145520</t>
   </si>
   <si>
-    <t>17/05/2026</t>
+    <t>17/5/2026</t>
   </si>
   <si>
     <t>15,143646</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>16/5/2026</t>
   </si>
   <si>
     <t>15,142934</t>
   </si>
   <si>
-    <t>15/05/2026</t>
+    <t>15/5/2026</t>
   </si>
   <si>
     <t>15,142223</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>15,144857</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>15,139998</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>15,138810</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>15,140648</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>15,142643</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>15,141944</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>15,141243</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>15,142042</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>15,140560</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>15,131236</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>15,130621</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>15,130787</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>15,130097</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>15,129407</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>15,128717</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>15,123949</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>15,126995</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>15,129928</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>15,128858</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>15,128165</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>15,127471</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>15,127400</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>15,127833</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>15,128230</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>15,130116</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>15,132143</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>15,131454</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>15,130765</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>15,122409</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>15,119239</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>15,117348</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>15,108727</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>15,111515</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>15,110811</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>15,110107</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>15,109369</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>15,112503</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>15,091262</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>15,096058</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>15,095364</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>15,094667</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>15,093971</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>15,093275</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>15,094779</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>15,086867</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>15,085044</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>15,082850</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>15,082164</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>15,081477</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>15,083104</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>15,088180</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>15,083100</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>15,085110</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>15,082865</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>15,082171</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>15,081479</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>15,088108</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>15,096412</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>15,097965</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>15,095534</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>15,093795</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>15,093112</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>15,092429</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>15,094172</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>15,096800</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>15,103566</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>15,096941</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>15,099936</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>15,099275</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>15,098614</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>15,101681</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>15,104339</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>15,100697</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15,104502</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>15,106746</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>15,106062</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>15,105402</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>15,104422</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>15,103370</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>15,102384</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>15,102427</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>15,100761</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>15,100102</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>15,099443</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>15,098869</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>15,098036</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>15,097418</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>15,097076</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>15,096575</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>15,095919</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>15,095262</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>15,094645</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>15,093104</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>15,092312</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>15,091378</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>15,090091</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>15,089437</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>15,088783</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>15,088181</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>15,087761</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,086227</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>15,084818</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>15,084960</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>15,084290</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>15,083632</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>15,083637</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,082169</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,080593</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>15,078771</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>15,076554</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>15,075889</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>15,075223</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>15,075073</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>15,073671</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>15,072330</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>15,071177</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>15,069558</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>15,068896</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>15,068234</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>15,067681</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>15,066630</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>15,065263</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>15,063802</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>15,063172</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>15,062504</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>15,061835</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>15,060743</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>15,059774</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>15,057989</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>15,056083</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>15,054714</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>15,054034</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>15,053354</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>15,053710</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>15,053050</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>15,051854</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>15,050444</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -975,99 +1245,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>15,036950</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>15,036135</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>15,034982</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>15,033468</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>15,033116</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>15,032468</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>15,033018</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>15,032193</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>15,031367</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>15,031132</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>15,029441</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>15,028197</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>15,027025</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>15,025759</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>15,024973</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>15,024188</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1155,1662 +1425,1662 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>15,009735</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>15,009916</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>15,009122</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>15,008060</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>15,006310</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>15,005495</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>15,004688</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>15,005240</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>15,004722</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>15,004042</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>15,003223</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>15,003682</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>15,002836</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>15,001991</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15,001343</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>15,000813</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>0,000000</t>
   </si>
   <si>
-    <t>15/09/2025</t>
-[...8 lines deleted...]
-    <t>12/09/2025</t>
+    <t>15/9/2025</t>
+  </si>
+  <si>
+    <t>14/9/2025</t>
+  </si>
+  <si>
+    <t>13/9/2025</t>
+  </si>
+  <si>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>15,348567</t>
   </si>
   <si>
-    <t>11/09/2025</t>
-[...2 lines deleted...]
-    <t>10/09/2025</t>
+    <t>11/9/2025</t>
+  </si>
+  <si>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>15,347091</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>15,346416</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>15,345530</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>15,344229</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>15,343498</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>15,342767</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>15,340721</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>15,339006</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>15,337375</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>15,338310</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>15,337136</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>15,336418</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>15,335687</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>15,335526</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>15,334998</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>15,334590</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>15,334619</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>15,334133</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>15,333395</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>15,332650</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>15,331497</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>15,331877</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>15,331947</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>15,331209</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>15,329767</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>15,329008</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>15,328249</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>15,327433</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>15,326463</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>15,325036</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>15,324452</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>15,323250</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>15,322505</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>15,321767</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>15,321443</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>15,319756</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>15,318764</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>15,317780</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>15,316044</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>15,315298</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>15,314553</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>15,316065</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>15,315221</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>15,314609</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>15,313695</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>15,311664</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>15,310904</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>15,310145</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>15,309203</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>15,307326</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>15,305568</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>15,304260</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>15,303522</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>15,302777</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>15,302032</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>15,300780</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>15,300028</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>15,300302</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>15,298629</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>15,297666</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>15,296920</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>15,296182</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>15,296224</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>15,295499</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>15,294345</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>15,292891</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>15,291883</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>15,291146</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>15,290403</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>15,288906</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>15,285617</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>15,282590</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>15,279555</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>15,276919</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>15,276168</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>15,275415</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>15,274140</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>15,271954</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>15,269773</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>15,265754</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>15,264651</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>15,263887</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>15,263121</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>15,261574</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>15,261751</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>15,260011</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>15,260638</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>15,257849</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>15,257109</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>15,256371</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>15,258298</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>15,257444</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>15,255562</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>15,252918</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>15,250512</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>15,249756</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>15,249002</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>15,246456</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>15,247522</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>15,246274</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>15,244061</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>15,243191</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>15,242435</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>15,241697</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>15,241129</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>15,237311</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>15,236701</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>15,233052</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>15,231926</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>15,231172</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>15,230421</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>15,227709</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>15,225982</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>15,226590</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>15,225239</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>15,223875</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>15,223108</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>15,222342</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>15,219108</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>15,216396</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>15,215261</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>15,213482</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>15,212967</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>15,212205</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>15,211446</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>15,209115</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>15,207354</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>15,204882</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>15,201646</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>15,200392</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>15,199631</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>15,198872</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>15,198632</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>15,197875</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>15,198005</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>15,196821</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>15,194795</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>15,194034</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>15,193275</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>15,192572</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>15,187816</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>15,185111</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>15,183540</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>15,182779</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>15,182002</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>15,181222</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>15,180444</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>15,170845</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>15,166778</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>15,162241</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>15,159587</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>15,158812</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>15,158040</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>15,158696</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>15,150204</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>15,156429</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,150063</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>15,154522</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>15,153739</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>15,152956</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>15,160484</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>15,160173</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>15,159836</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>15,156177</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>15,158690</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>15,157888</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,157083</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>15,154833</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,152024</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,150550</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,149018</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,147464</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,146659</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,145854</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,143602</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,141067</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,140915</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>15,139348</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>15,137035</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>15,136208</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>15,135381</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>15,133589</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>15,133136</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>15,134732</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>15,134369</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>15,131625</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>15,130783</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>15,129941</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>15,126056</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>15,125833</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>15,132016</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>15,130008</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>15,130336</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>15,129508</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>15,128639</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>15,128338</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>15,125455</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>15,124393</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>15,123779</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>15,121878</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>15,121061</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>15,120245</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>15,116715</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>15,113948</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>15,114772</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>15,112032</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>15,111022</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>15,110212</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>15,109402</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>15,109216</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,103454</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>15,104132</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>15,105804</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>15,102936</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>15,102102</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>15,101268</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>15,100310</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>15,098210</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,095874</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,094222</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,091834</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,091016</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,090196</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,083036</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,074998</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,072138</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,069396</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,066904</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,066110</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,065316</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,066012</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,064490</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,063094</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,061602</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,059332</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,058546</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,057760</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,054560</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,050268</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>15,045298</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>15,044296</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,044154</t>
   </si>
   <si>
-    <t>11/01/2025</t>
-[...2 lines deleted...]
-    <t>10/01/2025</t>
+    <t>11/1/2025</t>
+  </si>
+  <si>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,042634</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,044336</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,044096</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,043272</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,042050</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,043662</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,042902</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,042164</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,045582</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,043210</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,042454</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,042616</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,041410</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2904,99 +3174,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,027884</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,027764</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,027098</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,025414</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,021738</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,017724</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,016954</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,016220</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,014048</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,012630</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,010528</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,009520</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,006120</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,005342</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,004566</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
@@ -3027,75 +3297,75 @@
   <si>
     <t>17/11/2024</t>
   </si>
   <si>
     <t>16/11/2024</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
-    <t>09/11/2024</t>
-[...23 lines deleted...]
-    <t>01/11/2024</t>
+    <t>9/11/2024</t>
+  </si>
+  <si>
+    <t>8/11/2024</t>
+  </si>
+  <si>
+    <t>7/11/2024</t>
+  </si>
+  <si>
+    <t>6/11/2024</t>
+  </si>
+  <si>
+    <t>5/11/2024</t>
+  </si>
+  <si>
+    <t>4/11/2024</t>
+  </si>
+  <si>
+    <t>3/11/2024</t>
+  </si>
+  <si>
+    <t>2/11/2024</t>
+  </si>
+  <si>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
@@ -3120,897 +3390,897 @@
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
-    <t>09/10/2024</t>
-[...845 lines deleted...]
-    <t>01/01/2024</t>
+    <t>9/10/2024</t>
+  </si>
+  <si>
+    <t>8/10/2024</t>
+  </si>
+  <si>
+    <t>7/10/2024</t>
+  </si>
+  <si>
+    <t>6/10/2024</t>
+  </si>
+  <si>
+    <t>5/10/2024</t>
+  </si>
+  <si>
+    <t>4/10/2024</t>
+  </si>
+  <si>
+    <t>3/10/2024</t>
+  </si>
+  <si>
+    <t>2/10/2024</t>
+  </si>
+  <si>
+    <t>1/10/2024</t>
+  </si>
+  <si>
+    <t>30/9/2024</t>
+  </si>
+  <si>
+    <t>29/9/2024</t>
+  </si>
+  <si>
+    <t>28/9/2024</t>
+  </si>
+  <si>
+    <t>27/9/2024</t>
+  </si>
+  <si>
+    <t>26/9/2024</t>
+  </si>
+  <si>
+    <t>25/9/2024</t>
+  </si>
+  <si>
+    <t>24/9/2024</t>
+  </si>
+  <si>
+    <t>23/9/2024</t>
+  </si>
+  <si>
+    <t>22/9/2024</t>
+  </si>
+  <si>
+    <t>21/9/2024</t>
+  </si>
+  <si>
+    <t>20/9/2024</t>
+  </si>
+  <si>
+    <t>19/9/2024</t>
+  </si>
+  <si>
+    <t>18/9/2024</t>
+  </si>
+  <si>
+    <t>17/9/2024</t>
+  </si>
+  <si>
+    <t>16/9/2024</t>
+  </si>
+  <si>
+    <t>15/9/2024</t>
+  </si>
+  <si>
+    <t>14/9/2024</t>
+  </si>
+  <si>
+    <t>13/9/2024</t>
+  </si>
+  <si>
+    <t>12/9/2024</t>
+  </si>
+  <si>
+    <t>11/9/2024</t>
+  </si>
+  <si>
+    <t>10/9/2024</t>
+  </si>
+  <si>
+    <t>9/9/2024</t>
+  </si>
+  <si>
+    <t>8/9/2024</t>
+  </si>
+  <si>
+    <t>7/9/2024</t>
+  </si>
+  <si>
+    <t>6/9/2024</t>
+  </si>
+  <si>
+    <t>5/9/2024</t>
+  </si>
+  <si>
+    <t>4/9/2024</t>
+  </si>
+  <si>
+    <t>3/9/2024</t>
+  </si>
+  <si>
+    <t>2/9/2024</t>
+  </si>
+  <si>
+    <t>1/9/2024</t>
+  </si>
+  <si>
+    <t>31/8/2024</t>
+  </si>
+  <si>
+    <t>30/8/2024</t>
+  </si>
+  <si>
+    <t>29/8/2024</t>
+  </si>
+  <si>
+    <t>28/8/2024</t>
+  </si>
+  <si>
+    <t>27/8/2024</t>
+  </si>
+  <si>
+    <t>26/8/2024</t>
+  </si>
+  <si>
+    <t>25/8/2024</t>
+  </si>
+  <si>
+    <t>24/8/2024</t>
+  </si>
+  <si>
+    <t>23/8/2024</t>
+  </si>
+  <si>
+    <t>22/8/2024</t>
+  </si>
+  <si>
+    <t>21/8/2024</t>
+  </si>
+  <si>
+    <t>20/8/2024</t>
+  </si>
+  <si>
+    <t>19/8/2024</t>
+  </si>
+  <si>
+    <t>18/8/2024</t>
+  </si>
+  <si>
+    <t>17/8/2024</t>
+  </si>
+  <si>
+    <t>16/8/2024</t>
+  </si>
+  <si>
+    <t>15/8/2024</t>
+  </si>
+  <si>
+    <t>14/8/2024</t>
+  </si>
+  <si>
+    <t>13/8/2024</t>
+  </si>
+  <si>
+    <t>12/8/2024</t>
+  </si>
+  <si>
+    <t>11/8/2024</t>
+  </si>
+  <si>
+    <t>10/8/2024</t>
+  </si>
+  <si>
+    <t>9/8/2024</t>
+  </si>
+  <si>
+    <t>8/8/2024</t>
+  </si>
+  <si>
+    <t>7/8/2024</t>
+  </si>
+  <si>
+    <t>6/8/2024</t>
+  </si>
+  <si>
+    <t>5/8/2024</t>
+  </si>
+  <si>
+    <t>4/8/2024</t>
+  </si>
+  <si>
+    <t>3/8/2024</t>
+  </si>
+  <si>
+    <t>2/8/2024</t>
+  </si>
+  <si>
+    <t>1/8/2024</t>
+  </si>
+  <si>
+    <t>31/7/2024</t>
+  </si>
+  <si>
+    <t>30/7/2024</t>
+  </si>
+  <si>
+    <t>29/7/2024</t>
+  </si>
+  <si>
+    <t>28/7/2024</t>
+  </si>
+  <si>
+    <t>27/7/2024</t>
+  </si>
+  <si>
+    <t>26/7/2024</t>
+  </si>
+  <si>
+    <t>25/7/2024</t>
+  </si>
+  <si>
+    <t>24/7/2024</t>
+  </si>
+  <si>
+    <t>23/7/2024</t>
+  </si>
+  <si>
+    <t>22/7/2024</t>
+  </si>
+  <si>
+    <t>21/7/2024</t>
+  </si>
+  <si>
+    <t>20/7/2024</t>
+  </si>
+  <si>
+    <t>19/7/2024</t>
+  </si>
+  <si>
+    <t>18/7/2024</t>
+  </si>
+  <si>
+    <t>17/7/2024</t>
+  </si>
+  <si>
+    <t>16/7/2024</t>
+  </si>
+  <si>
+    <t>15/7/2024</t>
+  </si>
+  <si>
+    <t>14/7/2024</t>
+  </si>
+  <si>
+    <t>13/7/2024</t>
+  </si>
+  <si>
+    <t>12/7/2024</t>
+  </si>
+  <si>
+    <t>11/7/2024</t>
+  </si>
+  <si>
+    <t>10/7/2024</t>
+  </si>
+  <si>
+    <t>9/7/2024</t>
+  </si>
+  <si>
+    <t>8/7/2024</t>
+  </si>
+  <si>
+    <t>7/7/2024</t>
+  </si>
+  <si>
+    <t>6/7/2024</t>
+  </si>
+  <si>
+    <t>5/7/2024</t>
+  </si>
+  <si>
+    <t>4/7/2024</t>
+  </si>
+  <si>
+    <t>3/7/2024</t>
+  </si>
+  <si>
+    <t>2/7/2024</t>
+  </si>
+  <si>
+    <t>1/7/2024</t>
+  </si>
+  <si>
+    <t>30/6/2024</t>
+  </si>
+  <si>
+    <t>29/6/2024</t>
+  </si>
+  <si>
+    <t>28/6/2024</t>
+  </si>
+  <si>
+    <t>27/6/2024</t>
+  </si>
+  <si>
+    <t>26/6/2024</t>
+  </si>
+  <si>
+    <t>25/6/2024</t>
+  </si>
+  <si>
+    <t>24/6/2024</t>
+  </si>
+  <si>
+    <t>23/6/2024</t>
+  </si>
+  <si>
+    <t>22/6/2024</t>
+  </si>
+  <si>
+    <t>21/6/2024</t>
+  </si>
+  <si>
+    <t>20/6/2024</t>
+  </si>
+  <si>
+    <t>19/6/2024</t>
+  </si>
+  <si>
+    <t>18/6/2024</t>
+  </si>
+  <si>
+    <t>17/6/2024</t>
+  </si>
+  <si>
+    <t>16/6/2024</t>
+  </si>
+  <si>
+    <t>15/6/2024</t>
+  </si>
+  <si>
+    <t>14/6/2024</t>
+  </si>
+  <si>
+    <t>13/6/2024</t>
+  </si>
+  <si>
+    <t>12/6/2024</t>
+  </si>
+  <si>
+    <t>11/6/2024</t>
+  </si>
+  <si>
+    <t>10/6/2024</t>
+  </si>
+  <si>
+    <t>9/6/2024</t>
+  </si>
+  <si>
+    <t>8/6/2024</t>
+  </si>
+  <si>
+    <t>7/6/2024</t>
+  </si>
+  <si>
+    <t>6/6/2024</t>
+  </si>
+  <si>
+    <t>5/6/2024</t>
+  </si>
+  <si>
+    <t>4/6/2024</t>
+  </si>
+  <si>
+    <t>3/6/2024</t>
+  </si>
+  <si>
+    <t>2/6/2024</t>
+  </si>
+  <si>
+    <t>1/6/2024</t>
+  </si>
+  <si>
+    <t>31/5/2024</t>
+  </si>
+  <si>
+    <t>30/5/2024</t>
+  </si>
+  <si>
+    <t>29/5/2024</t>
+  </si>
+  <si>
+    <t>28/5/2024</t>
+  </si>
+  <si>
+    <t>27/5/2024</t>
+  </si>
+  <si>
+    <t>26/5/2024</t>
+  </si>
+  <si>
+    <t>25/5/2024</t>
+  </si>
+  <si>
+    <t>24/5/2024</t>
+  </si>
+  <si>
+    <t>23/5/2024</t>
+  </si>
+  <si>
+    <t>22/5/2024</t>
+  </si>
+  <si>
+    <t>21/5/2024</t>
+  </si>
+  <si>
+    <t>20/5/2024</t>
+  </si>
+  <si>
+    <t>19/5/2024</t>
+  </si>
+  <si>
+    <t>18/5/2024</t>
+  </si>
+  <si>
+    <t>17/5/2024</t>
+  </si>
+  <si>
+    <t>16/5/2024</t>
+  </si>
+  <si>
+    <t>15/5/2024</t>
+  </si>
+  <si>
+    <t>14/5/2024</t>
+  </si>
+  <si>
+    <t>13/5/2024</t>
+  </si>
+  <si>
+    <t>12/5/2024</t>
+  </si>
+  <si>
+    <t>11/5/2024</t>
+  </si>
+  <si>
+    <t>10/5/2024</t>
+  </si>
+  <si>
+    <t>9/5/2024</t>
+  </si>
+  <si>
+    <t>8/5/2024</t>
+  </si>
+  <si>
+    <t>7/5/2024</t>
+  </si>
+  <si>
+    <t>6/5/2024</t>
+  </si>
+  <si>
+    <t>5/5/2024</t>
+  </si>
+  <si>
+    <t>4/5/2024</t>
+  </si>
+  <si>
+    <t>3/5/2024</t>
+  </si>
+  <si>
+    <t>2/5/2024</t>
+  </si>
+  <si>
+    <t>1/5/2024</t>
+  </si>
+  <si>
+    <t>30/4/2024</t>
+  </si>
+  <si>
+    <t>29/4/2024</t>
+  </si>
+  <si>
+    <t>28/4/2024</t>
+  </si>
+  <si>
+    <t>27/4/2024</t>
+  </si>
+  <si>
+    <t>26/4/2024</t>
+  </si>
+  <si>
+    <t>25/4/2024</t>
+  </si>
+  <si>
+    <t>24/4/2024</t>
+  </si>
+  <si>
+    <t>23/4/2024</t>
+  </si>
+  <si>
+    <t>22/4/2024</t>
+  </si>
+  <si>
+    <t>21/4/2024</t>
+  </si>
+  <si>
+    <t>20/4/2024</t>
+  </si>
+  <si>
+    <t>19/4/2024</t>
+  </si>
+  <si>
+    <t>18/4/2024</t>
+  </si>
+  <si>
+    <t>17/4/2024</t>
+  </si>
+  <si>
+    <t>16/4/2024</t>
+  </si>
+  <si>
+    <t>15/4/2024</t>
+  </si>
+  <si>
+    <t>14/4/2024</t>
+  </si>
+  <si>
+    <t>13/4/2024</t>
+  </si>
+  <si>
+    <t>12/4/2024</t>
+  </si>
+  <si>
+    <t>11/4/2024</t>
+  </si>
+  <si>
+    <t>10/4/2024</t>
+  </si>
+  <si>
+    <t>9/4/2024</t>
+  </si>
+  <si>
+    <t>8/4/2024</t>
+  </si>
+  <si>
+    <t>7/4/2024</t>
+  </si>
+  <si>
+    <t>6/4/2024</t>
+  </si>
+  <si>
+    <t>5/4/2024</t>
+  </si>
+  <si>
+    <t>4/4/2024</t>
+  </si>
+  <si>
+    <t>3/4/2024</t>
+  </si>
+  <si>
+    <t>2/4/2024</t>
+  </si>
+  <si>
+    <t>1/4/2024</t>
+  </si>
+  <si>
+    <t>31/3/2024</t>
+  </si>
+  <si>
+    <t>30/3/2024</t>
+  </si>
+  <si>
+    <t>29/3/2024</t>
+  </si>
+  <si>
+    <t>28/3/2024</t>
+  </si>
+  <si>
+    <t>27/3/2024</t>
+  </si>
+  <si>
+    <t>26/3/2024</t>
+  </si>
+  <si>
+    <t>25/3/2024</t>
+  </si>
+  <si>
+    <t>24/3/2024</t>
+  </si>
+  <si>
+    <t>23/3/2024</t>
+  </si>
+  <si>
+    <t>22/3/2024</t>
+  </si>
+  <si>
+    <t>21/3/2024</t>
+  </si>
+  <si>
+    <t>20/3/2024</t>
+  </si>
+  <si>
+    <t>19/3/2024</t>
+  </si>
+  <si>
+    <t>18/3/2024</t>
+  </si>
+  <si>
+    <t>17/3/2024</t>
+  </si>
+  <si>
+    <t>16/3/2024</t>
+  </si>
+  <si>
+    <t>15/3/2024</t>
+  </si>
+  <si>
+    <t>14/3/2024</t>
+  </si>
+  <si>
+    <t>13/3/2024</t>
+  </si>
+  <si>
+    <t>12/3/2024</t>
+  </si>
+  <si>
+    <t>11/3/2024</t>
+  </si>
+  <si>
+    <t>10/3/2024</t>
+  </si>
+  <si>
+    <t>9/3/2024</t>
+  </si>
+  <si>
+    <t>8/3/2024</t>
+  </si>
+  <si>
+    <t>7/3/2024</t>
+  </si>
+  <si>
+    <t>6/3/2024</t>
+  </si>
+  <si>
+    <t>5/3/2024</t>
+  </si>
+  <si>
+    <t>4/3/2024</t>
+  </si>
+  <si>
+    <t>3/3/2024</t>
+  </si>
+  <si>
+    <t>2/3/2024</t>
+  </si>
+  <si>
+    <t>1/3/2024</t>
+  </si>
+  <si>
+    <t>29/2/2024</t>
+  </si>
+  <si>
+    <t>28/2/2024</t>
+  </si>
+  <si>
+    <t>27/2/2024</t>
+  </si>
+  <si>
+    <t>26/2/2024</t>
+  </si>
+  <si>
+    <t>25/2/2024</t>
+  </si>
+  <si>
+    <t>24/2/2024</t>
+  </si>
+  <si>
+    <t>23/2/2024</t>
+  </si>
+  <si>
+    <t>22/2/2024</t>
+  </si>
+  <si>
+    <t>21/2/2024</t>
+  </si>
+  <si>
+    <t>20/2/2024</t>
+  </si>
+  <si>
+    <t>19/2/2024</t>
+  </si>
+  <si>
+    <t>18/2/2024</t>
+  </si>
+  <si>
+    <t>17/2/2024</t>
+  </si>
+  <si>
+    <t>16/2/2024</t>
+  </si>
+  <si>
+    <t>15/2/2024</t>
+  </si>
+  <si>
+    <t>14/2/2024</t>
+  </si>
+  <si>
+    <t>13/2/2024</t>
+  </si>
+  <si>
+    <t>12/2/2024</t>
+  </si>
+  <si>
+    <t>11/2/2024</t>
+  </si>
+  <si>
+    <t>10/2/2024</t>
+  </si>
+  <si>
+    <t>9/2/2024</t>
+  </si>
+  <si>
+    <t>8/2/2024</t>
+  </si>
+  <si>
+    <t>7/2/2024</t>
+  </si>
+  <si>
+    <t>6/2/2024</t>
+  </si>
+  <si>
+    <t>5/2/2024</t>
+  </si>
+  <si>
+    <t>4/2/2024</t>
+  </si>
+  <si>
+    <t>3/2/2024</t>
+  </si>
+  <si>
+    <t>2/2/2024</t>
+  </si>
+  <si>
+    <t>1/2/2024</t>
+  </si>
+  <si>
+    <t>31/1/2024</t>
+  </si>
+  <si>
+    <t>30/1/2024</t>
+  </si>
+  <si>
+    <t>29/1/2024</t>
+  </si>
+  <si>
+    <t>28/1/2024</t>
+  </si>
+  <si>
+    <t>27/1/2024</t>
+  </si>
+  <si>
+    <t>26/1/2024</t>
+  </si>
+  <si>
+    <t>25/1/2024</t>
+  </si>
+  <si>
+    <t>24/1/2024</t>
+  </si>
+  <si>
+    <t>23/1/2024</t>
+  </si>
+  <si>
+    <t>22/1/2024</t>
+  </si>
+  <si>
+    <t>21/1/2024</t>
+  </si>
+  <si>
+    <t>20/1/2024</t>
+  </si>
+  <si>
+    <t>19/1/2024</t>
+  </si>
+  <si>
+    <t>18/1/2024</t>
+  </si>
+  <si>
+    <t>17/1/2024</t>
+  </si>
+  <si>
+    <t>16/1/2024</t>
+  </si>
+  <si>
+    <t>15/1/2024</t>
+  </si>
+  <si>
+    <t>14/1/2024</t>
+  </si>
+  <si>
+    <t>13/1/2024</t>
+  </si>
+  <si>
+    <t>12/1/2024</t>
+  </si>
+  <si>
+    <t>11/1/2024</t>
+  </si>
+  <si>
+    <t>10/1/2024</t>
+  </si>
+  <si>
+    <t>9/1/2024</t>
+  </si>
+  <si>
+    <t>8/1/2024</t>
+  </si>
+  <si>
+    <t>7/1/2024</t>
+  </si>
+  <si>
+    <t>6/1/2024</t>
+  </si>
+  <si>
+    <t>5/1/2024</t>
+  </si>
+  <si>
+    <t>4/1/2024</t>
+  </si>
+  <si>
+    <t>3/1/2024</t>
+  </si>
+  <si>
+    <t>2/1/2024</t>
+  </si>
+  <si>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
@@ -4035,75 +4305,75 @@
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
-    <t>09/12/2023</t>
-[...23 lines deleted...]
-    <t>01/12/2023</t>
+    <t>9/12/2023</t>
+  </si>
+  <si>
+    <t>8/12/2023</t>
+  </si>
+  <si>
+    <t>7/12/2023</t>
+  </si>
+  <si>
+    <t>6/12/2023</t>
+  </si>
+  <si>
+    <t>5/12/2023</t>
+  </si>
+  <si>
+    <t>4/12/2023</t>
+  </si>
+  <si>
+    <t>3/12/2023</t>
+  </si>
+  <si>
+    <t>2/12/2023</t>
+  </si>
+  <si>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
@@ -4125,75 +4395,75 @@
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>09/11/2023</t>
-[...23 lines deleted...]
-    <t>01/11/2023</t>
+    <t>9/11/2023</t>
+  </si>
+  <si>
+    <t>8/11/2023</t>
+  </si>
+  <si>
+    <t>7/11/2023</t>
+  </si>
+  <si>
+    <t>6/11/2023</t>
+  </si>
+  <si>
+    <t>5/11/2023</t>
+  </si>
+  <si>
+    <t>4/11/2023</t>
+  </si>
+  <si>
+    <t>3/11/2023</t>
+  </si>
+  <si>
+    <t>2/11/2023</t>
+  </si>
+  <si>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>24/10/2023</t>
   </si>
@@ -4218,343 +4488,343 @@
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>14/10/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
-    <t>09/10/2023</t>
-[...242 lines deleted...]
-    <t>20/07/2023</t>
+    <t>9/10/2023</t>
+  </si>
+  <si>
+    <t>8/10/2023</t>
+  </si>
+  <si>
+    <t>7/10/2023</t>
+  </si>
+  <si>
+    <t>6/10/2023</t>
+  </si>
+  <si>
+    <t>5/10/2023</t>
+  </si>
+  <si>
+    <t>4/10/2023</t>
+  </si>
+  <si>
+    <t>3/10/2023</t>
+  </si>
+  <si>
+    <t>2/10/2023</t>
+  </si>
+  <si>
+    <t>1/10/2023</t>
+  </si>
+  <si>
+    <t>30/9/2023</t>
+  </si>
+  <si>
+    <t>29/9/2023</t>
+  </si>
+  <si>
+    <t>28/9/2023</t>
+  </si>
+  <si>
+    <t>27/9/2023</t>
+  </si>
+  <si>
+    <t>26/9/2023</t>
+  </si>
+  <si>
+    <t>25/9/2023</t>
+  </si>
+  <si>
+    <t>24/9/2023</t>
+  </si>
+  <si>
+    <t>23/9/2023</t>
+  </si>
+  <si>
+    <t>22/9/2023</t>
+  </si>
+  <si>
+    <t>21/9/2023</t>
+  </si>
+  <si>
+    <t>20/9/2023</t>
+  </si>
+  <si>
+    <t>19/9/2023</t>
+  </si>
+  <si>
+    <t>18/9/2023</t>
+  </si>
+  <si>
+    <t>17/9/2023</t>
+  </si>
+  <si>
+    <t>16/9/2023</t>
+  </si>
+  <si>
+    <t>15/9/2023</t>
+  </si>
+  <si>
+    <t>14/9/2023</t>
+  </si>
+  <si>
+    <t>13/9/2023</t>
+  </si>
+  <si>
+    <t>12/9/2023</t>
+  </si>
+  <si>
+    <t>11/9/2023</t>
+  </si>
+  <si>
+    <t>10/9/2023</t>
+  </si>
+  <si>
+    <t>9/9/2023</t>
+  </si>
+  <si>
+    <t>8/9/2023</t>
+  </si>
+  <si>
+    <t>7/9/2023</t>
+  </si>
+  <si>
+    <t>6/9/2023</t>
+  </si>
+  <si>
+    <t>5/9/2023</t>
+  </si>
+  <si>
+    <t>4/9/2023</t>
+  </si>
+  <si>
+    <t>3/9/2023</t>
+  </si>
+  <si>
+    <t>2/9/2023</t>
+  </si>
+  <si>
+    <t>1/9/2023</t>
+  </si>
+  <si>
+    <t>31/8/2023</t>
+  </si>
+  <si>
+    <t>30/8/2023</t>
+  </si>
+  <si>
+    <t>29/8/2023</t>
+  </si>
+  <si>
+    <t>28/8/2023</t>
+  </si>
+  <si>
+    <t>27/8/2023</t>
+  </si>
+  <si>
+    <t>26/8/2023</t>
+  </si>
+  <si>
+    <t>25/8/2023</t>
+  </si>
+  <si>
+    <t>24/8/2023</t>
+  </si>
+  <si>
+    <t>23/8/2023</t>
+  </si>
+  <si>
+    <t>22/8/2023</t>
+  </si>
+  <si>
+    <t>21/8/2023</t>
+  </si>
+  <si>
+    <t>20/8/2023</t>
+  </si>
+  <si>
+    <t>19/8/2023</t>
+  </si>
+  <si>
+    <t>18/8/2023</t>
+  </si>
+  <si>
+    <t>17/8/2023</t>
+  </si>
+  <si>
+    <t>16/8/2023</t>
+  </si>
+  <si>
+    <t>15/8/2023</t>
+  </si>
+  <si>
+    <t>14/8/2023</t>
+  </si>
+  <si>
+    <t>13/8/2023</t>
+  </si>
+  <si>
+    <t>12/8/2023</t>
+  </si>
+  <si>
+    <t>11/8/2023</t>
+  </si>
+  <si>
+    <t>10/8/2023</t>
+  </si>
+  <si>
+    <t>9/8/2023</t>
+  </si>
+  <si>
+    <t>8/8/2023</t>
+  </si>
+  <si>
+    <t>7/8/2023</t>
+  </si>
+  <si>
+    <t>6/8/2023</t>
+  </si>
+  <si>
+    <t>5/8/2023</t>
+  </si>
+  <si>
+    <t>4/8/2023</t>
+  </si>
+  <si>
+    <t>3/8/2023</t>
+  </si>
+  <si>
+    <t>2/8/2023</t>
+  </si>
+  <si>
+    <t>1/8/2023</t>
+  </si>
+  <si>
+    <t>31/7/2023</t>
+  </si>
+  <si>
+    <t>30/7/2023</t>
+  </si>
+  <si>
+    <t>29/7/2023</t>
+  </si>
+  <si>
+    <t>28/7/2023</t>
+  </si>
+  <si>
+    <t>27/7/2023</t>
+  </si>
+  <si>
+    <t>26/7/2023</t>
+  </si>
+  <si>
+    <t>25/7/2023</t>
+  </si>
+  <si>
+    <t>24/7/2023</t>
+  </si>
+  <si>
+    <t>23/7/2023</t>
+  </si>
+  <si>
+    <t>22/7/2023</t>
+  </si>
+  <si>
+    <t>21/7/2023</t>
+  </si>
+  <si>
+    <t>20/7/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B995"/>
+  <dimension ref="A1:B1040"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -6166,443 +6436,443 @@
       <c r="B204" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>409</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>411</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B256" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>507</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>509</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>511</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>512</v>
       </c>
@@ -8142,4360 +8412,4720 @@
       <c r="B451" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
         <v>897</v>
       </c>
       <c r="B452" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
         <v>899</v>
       </c>
       <c r="B453" s="0" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
         <v>901</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>300</v>
+        <v>902</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>408</v>
+        <v>990</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>408</v>
+        <v>993</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>408</v>
+        <v>995</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>408</v>
+        <v>997</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>408</v>
+        <v>999</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>408</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>408</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>408</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>408</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>998</v>
+        <v>1008</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>408</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>999</v>
+        <v>1010</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>408</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>408</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1001</v>
+        <v>1014</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>408</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1002</v>
+        <v>1016</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>408</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>1003</v>
+        <v>1018</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>408</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1004</v>
+        <v>1020</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>408</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>1005</v>
+        <v>1022</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>408</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1006</v>
+        <v>1024</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>408</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>1007</v>
+        <v>1026</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>408</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>1008</v>
+        <v>1028</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>408</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1009</v>
+        <v>1030</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>408</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1010</v>
+        <v>1032</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>408</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1011</v>
+        <v>1034</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>408</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1012</v>
+        <v>1036</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>408</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1013</v>
+        <v>1038</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>408</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>1014</v>
+        <v>1040</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>408</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>1015</v>
+        <v>1042</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>408</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1016</v>
+        <v>1044</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>408</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1017</v>
+        <v>1046</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>408</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1018</v>
+        <v>1048</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>408</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1019</v>
+        <v>1050</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>408</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1020</v>
+        <v>1052</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>408</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1021</v>
+        <v>1054</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>408</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1022</v>
+        <v>1056</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>408</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1023</v>
+        <v>1058</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>408</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1024</v>
+        <v>1060</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>408</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1025</v>
+        <v>1062</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>408</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1026</v>
+        <v>1064</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>408</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1027</v>
+        <v>1066</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>408</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1028</v>
+        <v>1068</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>408</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1029</v>
+        <v>1070</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>408</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1030</v>
+        <v>1072</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>408</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1031</v>
+        <v>1074</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>408</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1032</v>
+        <v>1076</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>408</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1033</v>
+        <v>1078</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1034</v>
+        <v>1079</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1035</v>
+        <v>1080</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1037</v>
+        <v>1082</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1039</v>
+        <v>1084</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1041</v>
+        <v>1086</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1042</v>
+        <v>1087</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1043</v>
+        <v>1088</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1044</v>
+        <v>1089</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1045</v>
+        <v>1090</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1046</v>
+        <v>1091</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1048</v>
+        <v>1093</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1049</v>
+        <v>1094</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1050</v>
+        <v>1095</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1051</v>
+        <v>1096</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1052</v>
+        <v>1097</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1053</v>
+        <v>1098</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1054</v>
+        <v>1099</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1055</v>
+        <v>1100</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1056</v>
+        <v>1101</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1057</v>
+        <v>1102</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1058</v>
+        <v>1103</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1059</v>
+        <v>1104</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1060</v>
+        <v>1105</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1061</v>
+        <v>1106</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1062</v>
+        <v>1107</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1063</v>
+        <v>1108</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1064</v>
+        <v>1109</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1065</v>
+        <v>1110</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1066</v>
+        <v>1111</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1067</v>
+        <v>1112</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1068</v>
+        <v>1113</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1069</v>
+        <v>1114</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1070</v>
+        <v>1115</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1071</v>
+        <v>1116</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1072</v>
+        <v>1117</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1073</v>
+        <v>1118</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1074</v>
+        <v>1119</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1075</v>
+        <v>1120</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1076</v>
+        <v>1121</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1077</v>
+        <v>1122</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1078</v>
+        <v>1123</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1079</v>
+        <v>1124</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1080</v>
+        <v>1125</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1081</v>
+        <v>1126</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1082</v>
+        <v>1127</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1083</v>
+        <v>1128</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1084</v>
+        <v>1129</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1085</v>
+        <v>1130</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1086</v>
+        <v>1131</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1087</v>
+        <v>1132</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1088</v>
+        <v>1133</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1089</v>
+        <v>1134</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1090</v>
+        <v>1135</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1091</v>
+        <v>1136</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1092</v>
+        <v>1137</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1093</v>
+        <v>1138</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1094</v>
+        <v>1139</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1095</v>
+        <v>1140</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1096</v>
+        <v>1141</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1097</v>
+        <v>1142</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1098</v>
+        <v>1143</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1099</v>
+        <v>1144</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1100</v>
+        <v>1145</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1101</v>
+        <v>1146</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1102</v>
+        <v>1147</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1103</v>
+        <v>1148</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1104</v>
+        <v>1149</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1105</v>
+        <v>1150</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1106</v>
+        <v>1151</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1107</v>
+        <v>1152</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1108</v>
+        <v>1153</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1109</v>
+        <v>1154</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1110</v>
+        <v>1155</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1111</v>
+        <v>1156</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1112</v>
+        <v>1157</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1113</v>
+        <v>1158</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1114</v>
+        <v>1159</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1115</v>
+        <v>1160</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1116</v>
+        <v>1161</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1117</v>
+        <v>1162</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1118</v>
+        <v>1163</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1119</v>
+        <v>1164</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1120</v>
+        <v>1165</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1121</v>
+        <v>1166</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1122</v>
+        <v>1167</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1123</v>
+        <v>1168</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1124</v>
+        <v>1169</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1125</v>
+        <v>1170</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1126</v>
+        <v>1171</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1127</v>
+        <v>1172</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1128</v>
+        <v>1173</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1129</v>
+        <v>1174</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1130</v>
+        <v>1175</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1131</v>
+        <v>1176</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1132</v>
+        <v>1177</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1133</v>
+        <v>1178</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1134</v>
+        <v>1179</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1135</v>
+        <v>1180</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1136</v>
+        <v>1181</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1137</v>
+        <v>1182</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1138</v>
+        <v>1183</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1139</v>
+        <v>1184</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1140</v>
+        <v>1185</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1141</v>
+        <v>1186</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1142</v>
+        <v>1187</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1143</v>
+        <v>1188</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1144</v>
+        <v>1189</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1145</v>
+        <v>1190</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1146</v>
+        <v>1191</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1147</v>
+        <v>1192</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1148</v>
+        <v>1193</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1149</v>
+        <v>1194</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1150</v>
+        <v>1195</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1151</v>
+        <v>1196</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1152</v>
+        <v>1197</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1153</v>
+        <v>1198</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1154</v>
+        <v>1199</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1155</v>
+        <v>1200</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1156</v>
+        <v>1201</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1157</v>
+        <v>1202</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1158</v>
+        <v>1203</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1159</v>
+        <v>1204</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1160</v>
+        <v>1205</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1161</v>
+        <v>1206</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1162</v>
+        <v>1207</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1163</v>
+        <v>1208</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1164</v>
+        <v>1209</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1165</v>
+        <v>1210</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1166</v>
+        <v>1211</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1167</v>
+        <v>1212</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1168</v>
+        <v>1213</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1169</v>
+        <v>1214</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1170</v>
+        <v>1215</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1171</v>
+        <v>1216</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1172</v>
+        <v>1217</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1173</v>
+        <v>1218</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1174</v>
+        <v>1219</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1175</v>
+        <v>1220</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1176</v>
+        <v>1221</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1177</v>
+        <v>1222</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1178</v>
+        <v>1223</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1179</v>
+        <v>1224</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1180</v>
+        <v>1225</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1181</v>
+        <v>1226</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1182</v>
+        <v>1227</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1183</v>
+        <v>1228</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1184</v>
+        <v>1229</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1185</v>
+        <v>1230</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1186</v>
+        <v>1231</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1187</v>
+        <v>1232</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1188</v>
+        <v>1233</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1189</v>
+        <v>1234</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1190</v>
+        <v>1235</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1191</v>
+        <v>1236</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1192</v>
+        <v>1237</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1193</v>
+        <v>1238</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1194</v>
+        <v>1239</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1195</v>
+        <v>1240</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1196</v>
+        <v>1241</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1197</v>
+        <v>1242</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1198</v>
+        <v>1243</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1199</v>
+        <v>1244</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1200</v>
+        <v>1245</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1201</v>
+        <v>1246</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1202</v>
+        <v>1247</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1203</v>
+        <v>1248</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1204</v>
+        <v>1249</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1205</v>
+        <v>1250</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1206</v>
+        <v>1251</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1207</v>
+        <v>1252</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1208</v>
+        <v>1253</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1209</v>
+        <v>1254</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1210</v>
+        <v>1255</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1211</v>
+        <v>1256</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1212</v>
+        <v>1257</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1213</v>
+        <v>1258</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1214</v>
+        <v>1259</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1215</v>
+        <v>1260</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1216</v>
+        <v>1261</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1217</v>
+        <v>1262</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1218</v>
+        <v>1263</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1219</v>
+        <v>1264</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1220</v>
+        <v>1265</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1221</v>
+        <v>1266</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1222</v>
+        <v>1267</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1223</v>
+        <v>1268</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1224</v>
+        <v>1269</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1225</v>
+        <v>1270</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1226</v>
+        <v>1271</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1227</v>
+        <v>1272</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1228</v>
+        <v>1273</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1230</v>
+        <v>1275</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1231</v>
+        <v>1276</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1232</v>
+        <v>1277</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1233</v>
+        <v>1278</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1234</v>
+        <v>1279</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1235</v>
+        <v>1280</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1236</v>
+        <v>1281</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1237</v>
+        <v>1282</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1238</v>
+        <v>1283</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1239</v>
+        <v>1284</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1240</v>
+        <v>1285</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1241</v>
+        <v>1286</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1242</v>
+        <v>1287</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1243</v>
+        <v>1288</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1244</v>
+        <v>1289</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1245</v>
+        <v>1290</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1246</v>
+        <v>1291</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1247</v>
+        <v>1292</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1248</v>
+        <v>1293</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1249</v>
+        <v>1294</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1250</v>
+        <v>1295</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1251</v>
+        <v>1296</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1252</v>
+        <v>1297</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1253</v>
+        <v>1298</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1254</v>
+        <v>1299</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1255</v>
+        <v>1300</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1256</v>
+        <v>1301</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1257</v>
+        <v>1302</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1258</v>
+        <v>1303</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1259</v>
+        <v>1304</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1260</v>
+        <v>1305</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1261</v>
+        <v>1306</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1262</v>
+        <v>1307</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1263</v>
+        <v>1308</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1264</v>
+        <v>1309</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1265</v>
+        <v>1310</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1266</v>
+        <v>1311</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1267</v>
+        <v>1312</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1268</v>
+        <v>1313</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1269</v>
+        <v>1314</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1270</v>
+        <v>1315</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1271</v>
+        <v>1316</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1272</v>
+        <v>1317</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1273</v>
+        <v>1318</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1274</v>
+        <v>1319</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1275</v>
+        <v>1320</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1276</v>
+        <v>1321</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1277</v>
+        <v>1322</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1278</v>
+        <v>1323</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1279</v>
+        <v>1324</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1280</v>
+        <v>1325</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1281</v>
+        <v>1326</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1282</v>
+        <v>1327</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1283</v>
+        <v>1328</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1284</v>
+        <v>1329</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1285</v>
+        <v>1330</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1286</v>
+        <v>1331</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1287</v>
+        <v>1332</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1288</v>
+        <v>1333</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1289</v>
+        <v>1334</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1290</v>
+        <v>1335</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1291</v>
+        <v>1336</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1292</v>
+        <v>1337</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1293</v>
+        <v>1338</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1294</v>
+        <v>1339</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1295</v>
+        <v>1340</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1296</v>
+        <v>1341</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1297</v>
+        <v>1342</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1298</v>
+        <v>1343</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1299</v>
+        <v>1344</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1300</v>
+        <v>1345</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1301</v>
+        <v>1346</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1302</v>
+        <v>1347</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1303</v>
+        <v>1348</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1304</v>
+        <v>1349</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1305</v>
+        <v>1350</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1306</v>
+        <v>1351</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1307</v>
+        <v>1352</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1308</v>
+        <v>1353</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1309</v>
+        <v>1354</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1310</v>
+        <v>1355</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1311</v>
+        <v>1356</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1312</v>
+        <v>1357</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1313</v>
+        <v>1358</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1314</v>
+        <v>1359</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1315</v>
+        <v>1360</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1316</v>
+        <v>1361</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1317</v>
+        <v>1362</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1318</v>
+        <v>1363</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1319</v>
+        <v>1364</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1320</v>
+        <v>1365</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1321</v>
+        <v>1366</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1322</v>
+        <v>1367</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1323</v>
+        <v>1368</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1324</v>
+        <v>1369</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1325</v>
+        <v>1370</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1326</v>
+        <v>1371</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1327</v>
+        <v>1372</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1328</v>
+        <v>1373</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1329</v>
+        <v>1374</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1330</v>
+        <v>1375</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1331</v>
+        <v>1376</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1332</v>
+        <v>1377</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1333</v>
+        <v>1378</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1334</v>
+        <v>1379</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1335</v>
+        <v>1380</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1336</v>
+        <v>1381</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1337</v>
+        <v>1382</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1338</v>
+        <v>1383</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1339</v>
+        <v>1384</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1340</v>
+        <v>1385</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1341</v>
+        <v>1386</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1342</v>
+        <v>1387</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1343</v>
+        <v>1388</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1344</v>
+        <v>1389</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1345</v>
+        <v>1390</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1346</v>
+        <v>1391</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1347</v>
+        <v>1392</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1348</v>
+        <v>1393</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1349</v>
+        <v>1394</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1350</v>
+        <v>1395</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1351</v>
+        <v>1396</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1352</v>
+        <v>1397</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1353</v>
+        <v>1398</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1354</v>
+        <v>1399</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1355</v>
+        <v>1400</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1356</v>
+        <v>1401</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1357</v>
+        <v>1402</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1358</v>
+        <v>1403</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1359</v>
+        <v>1404</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1360</v>
+        <v>1405</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1361</v>
+        <v>1406</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1362</v>
+        <v>1407</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1363</v>
+        <v>1408</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1364</v>
+        <v>1409</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1365</v>
+        <v>1410</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1366</v>
+        <v>1411</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1367</v>
+        <v>1412</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1368</v>
+        <v>1413</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1369</v>
+        <v>1414</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1370</v>
+        <v>1415</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1371</v>
+        <v>1416</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1372</v>
+        <v>1417</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1374</v>
+        <v>1419</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1375</v>
+        <v>1420</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1376</v>
+        <v>1421</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1377</v>
+        <v>1422</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1378</v>
+        <v>1423</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1379</v>
+        <v>1424</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1380</v>
+        <v>1425</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1381</v>
+        <v>1426</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1382</v>
+        <v>1427</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1383</v>
+        <v>1428</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1384</v>
+        <v>1429</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1385</v>
+        <v>1430</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1386</v>
+        <v>1431</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1387</v>
+        <v>1432</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1388</v>
+        <v>1433</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1389</v>
+        <v>1434</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1390</v>
+        <v>1435</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1391</v>
+        <v>1436</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1392</v>
+        <v>1437</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1393</v>
+        <v>1438</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1394</v>
+        <v>1439</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1395</v>
+        <v>1440</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1396</v>
+        <v>1441</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1397</v>
+        <v>1442</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1398</v>
+        <v>1443</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1399</v>
+        <v>1444</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1400</v>
+        <v>1445</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1401</v>
+        <v>1446</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1402</v>
+        <v>1447</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1403</v>
+        <v>1448</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1404</v>
+        <v>1449</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1405</v>
+        <v>1450</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1406</v>
+        <v>1451</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1407</v>
+        <v>1452</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1408</v>
+        <v>1453</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1409</v>
+        <v>1454</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1410</v>
+        <v>1455</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1411</v>
+        <v>1456</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1412</v>
+        <v>1457</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1413</v>
+        <v>1458</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1414</v>
+        <v>1459</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1415</v>
+        <v>1460</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1416</v>
+        <v>1461</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1417</v>
+        <v>1462</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1418</v>
+        <v>1463</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1419</v>
+        <v>1464</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1420</v>
+        <v>1465</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1421</v>
+        <v>1466</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1422</v>
+        <v>1467</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1423</v>
+        <v>1468</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1424</v>
+        <v>1469</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1425</v>
+        <v>1470</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1426</v>
+        <v>1471</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1427</v>
+        <v>1472</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1428</v>
+        <v>1473</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1429</v>
+        <v>1474</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1430</v>
+        <v>1475</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1431</v>
+        <v>1476</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1432</v>
+        <v>1477</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1433</v>
+        <v>1478</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1434</v>
+        <v>1479</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1435</v>
+        <v>1480</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1436</v>
+        <v>1481</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1437</v>
+        <v>1482</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1438</v>
+        <v>1483</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1439</v>
+        <v>1484</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1440</v>
+        <v>1485</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1441</v>
+        <v>1486</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1442</v>
+        <v>1487</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1443</v>
+        <v>1488</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1444</v>
+        <v>1489</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1445</v>
+        <v>1490</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1446</v>
+        <v>1491</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1447</v>
+        <v>1492</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1448</v>
+        <v>1493</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1449</v>
+        <v>1494</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1450</v>
+        <v>1495</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1451</v>
+        <v>1496</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1452</v>
+        <v>1497</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1453</v>
+        <v>1498</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1454</v>
+        <v>1499</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1455</v>
+        <v>1500</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1456</v>
+        <v>1501</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1457</v>
+        <v>1502</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1458</v>
+        <v>1503</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1459</v>
+        <v>1504</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1460</v>
+        <v>1505</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1461</v>
+        <v>1506</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1462</v>
+        <v>1507</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1463</v>
+        <v>1508</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1464</v>
+        <v>1509</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1465</v>
+        <v>1510</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1466</v>
+        <v>1511</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1467</v>
+        <v>1512</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1468</v>
+        <v>1513</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1469</v>
+        <v>1514</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1470</v>
+        <v>1515</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1471</v>
+        <v>1516</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1472</v>
+        <v>1517</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1473</v>
+        <v>1518</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1474</v>
+        <v>1519</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1475</v>
+        <v>1520</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1476</v>
+        <v>1521</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1477</v>
+        <v>1522</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1478</v>
+        <v>1523</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1479</v>
+        <v>1524</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1480</v>
+        <v>1525</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1481</v>
+        <v>1526</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1482</v>
+        <v>1527</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1483</v>
+        <v>1528</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1484</v>
+        <v>1529</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1485</v>
+        <v>1530</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>408</v>
+        <v>498</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>