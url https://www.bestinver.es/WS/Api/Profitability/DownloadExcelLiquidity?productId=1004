--- v3 (2026-07-04)
+++ v4 (2026-09-06)
@@ -4,59 +4,437 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1576" uniqueCount="1576">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1702" uniqueCount="1702">
   <si>
     <t>BESTINVER CORTO PLAZO - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>15,235544</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>15,231354</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>15,234743</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>15,236338</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>15,236910</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>15,236135</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>15,235361</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>15,237986</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>15,238619</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>15,238235</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>15,233588</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>15,234802</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>15,234033</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>15,233263</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>15,232270</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>15,229367</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>15,229665</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>15,232716</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>15,231803</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>15,231037</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>15,230271</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>15,231925</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>15,229202</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>15,228185</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>15,226272</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>15,228494</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>15,227736</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>15,226978</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>15,226007</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>15,226269</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>15,224496</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>15,220309</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>15,215718</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>15,214953</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>15,214189</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>15,215467</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>15,212501</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>15,215257</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>15,212179</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>15,207091</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>15,206336</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>15,205582</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>15,201615</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>15,203420</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>15,205203</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>15,204565</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>15,203927</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>15,203171</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>15,202415</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>15,202549</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>15,203039</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>15,202049</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>15,202146</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>15,205481</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>15,204727</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>15,203974</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>15,202209</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>15,197781</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>15,205380</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>15,207190</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>15,206227</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>15,205491</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>15,204754</t>
   </si>
   <si>
     <t>2/7/2026</t>
   </si>
   <si>
     <t>15,205616</t>
   </si>
   <si>
     <t>1/7/2026</t>
   </si>
   <si>
     <t>15,202134</t>
   </si>
   <si>
     <t>30/6/2026</t>
   </si>
   <si>
     <t>15,199537</t>
   </si>
   <si>
     <t>29/6/2026</t>
   </si>
   <si>
     <t>15,198164</t>
   </si>
@@ -4780,51 +5158,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1040"/>
+  <dimension ref="A1:B1103"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -6796,587 +7174,587 @@
       <c r="B249" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>497</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>499</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>501</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B319" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
         <v>633</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>635</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>637</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>638</v>
       </c>
@@ -8772,4360 +9150,4864 @@
       <c r="B496" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
         <v>987</v>
       </c>
       <c r="B497" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
         <v>989</v>
       </c>
       <c r="B498" s="0" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
         <v>991</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>390</v>
+        <v>992</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>498</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>498</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>498</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>498</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>498</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>498</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>498</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>498</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1086</v>
+        <v>1095</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>498</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1087</v>
+        <v>1097</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>498</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>498</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1089</v>
+        <v>1101</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>498</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1090</v>
+        <v>1103</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>498</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1091</v>
+        <v>1105</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>498</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1092</v>
+        <v>1107</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>498</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1093</v>
+        <v>1109</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>498</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1094</v>
+        <v>1111</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>498</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1095</v>
+        <v>1113</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>498</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1096</v>
+        <v>1115</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>498</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1097</v>
+        <v>1117</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1098</v>
+        <v>1118</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>498</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1099</v>
+        <v>1120</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>498</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1100</v>
+        <v>1122</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>498</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1101</v>
+        <v>1124</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>498</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1102</v>
+        <v>1126</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>498</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1103</v>
+        <v>1128</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>498</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1104</v>
+        <v>1130</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>498</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1105</v>
+        <v>1132</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>498</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1106</v>
+        <v>1134</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>498</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1107</v>
+        <v>1136</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>498</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1108</v>
+        <v>1138</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>498</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1109</v>
+        <v>1140</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>498</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1110</v>
+        <v>1142</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>498</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1111</v>
+        <v>1144</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>498</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1112</v>
+        <v>1146</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>498</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>498</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1114</v>
+        <v>1150</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>498</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1115</v>
+        <v>1152</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>498</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1116</v>
+        <v>1154</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>498</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1117</v>
+        <v>1156</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>498</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1118</v>
+        <v>1158</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>498</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1119</v>
+        <v>1160</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>498</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1120</v>
+        <v>1162</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>498</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1121</v>
+        <v>1164</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>498</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1122</v>
+        <v>1166</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>498</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1123</v>
+        <v>1168</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>498</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1124</v>
+        <v>1170</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>498</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1125</v>
+        <v>1172</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>498</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1126</v>
+        <v>1174</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>498</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1127</v>
+        <v>1176</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>498</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1128</v>
+        <v>1178</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>498</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1129</v>
+        <v>1180</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>498</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1130</v>
+        <v>1182</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>498</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1131</v>
+        <v>1184</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>498</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1132</v>
+        <v>1186</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>498</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1133</v>
+        <v>1188</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>498</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1134</v>
+        <v>1190</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>498</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1135</v>
+        <v>1192</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>498</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1136</v>
+        <v>1194</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>498</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1137</v>
+        <v>1196</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>498</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1138</v>
+        <v>1198</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>498</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1139</v>
+        <v>1200</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>498</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1140</v>
+        <v>1202</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>498</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1141</v>
+        <v>1204</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1142</v>
+        <v>1205</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1143</v>
+        <v>1206</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1144</v>
+        <v>1207</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1145</v>
+        <v>1208</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1146</v>
+        <v>1209</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1147</v>
+        <v>1210</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1148</v>
+        <v>1211</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1149</v>
+        <v>1212</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1150</v>
+        <v>1213</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1151</v>
+        <v>1214</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1152</v>
+        <v>1215</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1153</v>
+        <v>1216</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1154</v>
+        <v>1217</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1155</v>
+        <v>1218</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1156</v>
+        <v>1219</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1157</v>
+        <v>1220</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1158</v>
+        <v>1221</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1159</v>
+        <v>1222</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1160</v>
+        <v>1223</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1161</v>
+        <v>1224</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1162</v>
+        <v>1225</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1163</v>
+        <v>1226</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1164</v>
+        <v>1227</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1165</v>
+        <v>1228</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1166</v>
+        <v>1229</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1167</v>
+        <v>1230</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1168</v>
+        <v>1231</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1169</v>
+        <v>1232</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1170</v>
+        <v>1233</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1171</v>
+        <v>1234</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1172</v>
+        <v>1235</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1173</v>
+        <v>1236</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1174</v>
+        <v>1237</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1175</v>
+        <v>1238</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1176</v>
+        <v>1239</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1177</v>
+        <v>1240</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1178</v>
+        <v>1241</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1179</v>
+        <v>1242</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1180</v>
+        <v>1243</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1181</v>
+        <v>1244</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1182</v>
+        <v>1245</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1183</v>
+        <v>1246</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1184</v>
+        <v>1247</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1185</v>
+        <v>1248</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1186</v>
+        <v>1249</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1187</v>
+        <v>1250</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1188</v>
+        <v>1251</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1189</v>
+        <v>1252</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1190</v>
+        <v>1253</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1191</v>
+        <v>1254</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1192</v>
+        <v>1255</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1193</v>
+        <v>1256</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1194</v>
+        <v>1257</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1195</v>
+        <v>1258</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1196</v>
+        <v>1259</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1197</v>
+        <v>1260</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1198</v>
+        <v>1261</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1199</v>
+        <v>1262</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1200</v>
+        <v>1263</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1201</v>
+        <v>1264</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1202</v>
+        <v>1265</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1203</v>
+        <v>1266</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1204</v>
+        <v>1267</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1205</v>
+        <v>1268</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1206</v>
+        <v>1269</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1207</v>
+        <v>1270</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1208</v>
+        <v>1271</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1209</v>
+        <v>1272</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1210</v>
+        <v>1273</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1211</v>
+        <v>1274</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1212</v>
+        <v>1275</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1213</v>
+        <v>1276</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1214</v>
+        <v>1277</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1215</v>
+        <v>1278</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1216</v>
+        <v>1279</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1217</v>
+        <v>1280</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1218</v>
+        <v>1281</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1219</v>
+        <v>1282</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1220</v>
+        <v>1283</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1221</v>
+        <v>1284</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1222</v>
+        <v>1285</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1223</v>
+        <v>1286</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1224</v>
+        <v>1287</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1225</v>
+        <v>1288</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1226</v>
+        <v>1289</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1227</v>
+        <v>1290</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1228</v>
+        <v>1291</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1229</v>
+        <v>1292</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1230</v>
+        <v>1293</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1231</v>
+        <v>1294</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1232</v>
+        <v>1295</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1233</v>
+        <v>1296</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1234</v>
+        <v>1297</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1235</v>
+        <v>1298</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1236</v>
+        <v>1299</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1237</v>
+        <v>1300</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1238</v>
+        <v>1301</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1239</v>
+        <v>1302</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1240</v>
+        <v>1303</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1241</v>
+        <v>1304</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1242</v>
+        <v>1305</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1243</v>
+        <v>1306</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1244</v>
+        <v>1307</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1245</v>
+        <v>1308</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1246</v>
+        <v>1309</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1247</v>
+        <v>1310</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1248</v>
+        <v>1311</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1249</v>
+        <v>1312</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1250</v>
+        <v>1313</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1251</v>
+        <v>1314</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1252</v>
+        <v>1315</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1253</v>
+        <v>1316</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1254</v>
+        <v>1317</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1255</v>
+        <v>1318</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1256</v>
+        <v>1319</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1257</v>
+        <v>1320</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1258</v>
+        <v>1321</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1259</v>
+        <v>1322</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1260</v>
+        <v>1323</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1261</v>
+        <v>1324</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1262</v>
+        <v>1325</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1263</v>
+        <v>1326</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1264</v>
+        <v>1327</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1265</v>
+        <v>1328</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1266</v>
+        <v>1329</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1267</v>
+        <v>1330</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1268</v>
+        <v>1331</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1269</v>
+        <v>1332</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1270</v>
+        <v>1333</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1271</v>
+        <v>1334</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1272</v>
+        <v>1335</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1273</v>
+        <v>1336</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1274</v>
+        <v>1337</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1275</v>
+        <v>1338</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1276</v>
+        <v>1339</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1277</v>
+        <v>1340</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1278</v>
+        <v>1341</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1279</v>
+        <v>1342</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1280</v>
+        <v>1343</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1281</v>
+        <v>1344</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1282</v>
+        <v>1345</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1283</v>
+        <v>1346</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1284</v>
+        <v>1347</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1285</v>
+        <v>1348</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1286</v>
+        <v>1349</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1287</v>
+        <v>1350</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1288</v>
+        <v>1351</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1289</v>
+        <v>1352</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1290</v>
+        <v>1353</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1291</v>
+        <v>1354</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1292</v>
+        <v>1355</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1293</v>
+        <v>1356</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1294</v>
+        <v>1357</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1295</v>
+        <v>1358</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1296</v>
+        <v>1359</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1297</v>
+        <v>1360</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1298</v>
+        <v>1361</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1299</v>
+        <v>1362</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1300</v>
+        <v>1363</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1301</v>
+        <v>1364</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1302</v>
+        <v>1365</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1303</v>
+        <v>1366</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1304</v>
+        <v>1367</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1305</v>
+        <v>1368</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1306</v>
+        <v>1369</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1307</v>
+        <v>1370</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1308</v>
+        <v>1371</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1309</v>
+        <v>1372</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1310</v>
+        <v>1373</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1311</v>
+        <v>1374</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1312</v>
+        <v>1375</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1313</v>
+        <v>1376</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1314</v>
+        <v>1377</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1315</v>
+        <v>1378</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1316</v>
+        <v>1379</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1317</v>
+        <v>1380</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1318</v>
+        <v>1381</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1319</v>
+        <v>1382</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1320</v>
+        <v>1383</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1321</v>
+        <v>1384</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1322</v>
+        <v>1385</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1323</v>
+        <v>1386</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1324</v>
+        <v>1387</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1325</v>
+        <v>1388</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1326</v>
+        <v>1389</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1327</v>
+        <v>1390</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1328</v>
+        <v>1391</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1329</v>
+        <v>1392</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1330</v>
+        <v>1393</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1331</v>
+        <v>1394</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1332</v>
+        <v>1395</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1333</v>
+        <v>1396</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1334</v>
+        <v>1397</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1335</v>
+        <v>1398</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1336</v>
+        <v>1399</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1337</v>
+        <v>1400</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1338</v>
+        <v>1401</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1339</v>
+        <v>1402</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1340</v>
+        <v>1403</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1341</v>
+        <v>1404</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1342</v>
+        <v>1405</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1343</v>
+        <v>1406</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1344</v>
+        <v>1407</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1345</v>
+        <v>1408</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1346</v>
+        <v>1409</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1347</v>
+        <v>1410</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1348</v>
+        <v>1411</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1349</v>
+        <v>1412</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1350</v>
+        <v>1413</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1351</v>
+        <v>1414</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1352</v>
+        <v>1415</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1353</v>
+        <v>1416</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1354</v>
+        <v>1417</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1355</v>
+        <v>1418</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1356</v>
+        <v>1419</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1357</v>
+        <v>1420</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1358</v>
+        <v>1421</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1359</v>
+        <v>1422</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1360</v>
+        <v>1423</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1361</v>
+        <v>1424</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1362</v>
+        <v>1425</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1363</v>
+        <v>1426</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1364</v>
+        <v>1427</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1365</v>
+        <v>1428</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1366</v>
+        <v>1429</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1367</v>
+        <v>1430</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1368</v>
+        <v>1431</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1369</v>
+        <v>1432</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1370</v>
+        <v>1433</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1371</v>
+        <v>1434</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1372</v>
+        <v>1435</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1373</v>
+        <v>1436</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1374</v>
+        <v>1437</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1375</v>
+        <v>1438</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1376</v>
+        <v>1439</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1377</v>
+        <v>1440</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1378</v>
+        <v>1441</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1379</v>
+        <v>1442</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1380</v>
+        <v>1443</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1381</v>
+        <v>1444</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1382</v>
+        <v>1445</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1383</v>
+        <v>1446</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1384</v>
+        <v>1447</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1385</v>
+        <v>1448</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1386</v>
+        <v>1449</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1387</v>
+        <v>1450</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1388</v>
+        <v>1451</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1389</v>
+        <v>1452</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1390</v>
+        <v>1453</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1391</v>
+        <v>1454</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1392</v>
+        <v>1455</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1393</v>
+        <v>1456</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1394</v>
+        <v>1457</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1395</v>
+        <v>1458</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1396</v>
+        <v>1459</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1397</v>
+        <v>1460</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1398</v>
+        <v>1461</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1399</v>
+        <v>1462</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1400</v>
+        <v>1463</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1401</v>
+        <v>1464</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1402</v>
+        <v>1465</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1403</v>
+        <v>1466</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1404</v>
+        <v>1467</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1405</v>
+        <v>1468</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1406</v>
+        <v>1469</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1407</v>
+        <v>1470</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1408</v>
+        <v>1471</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1409</v>
+        <v>1472</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1410</v>
+        <v>1473</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1411</v>
+        <v>1474</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1412</v>
+        <v>1475</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1413</v>
+        <v>1476</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1414</v>
+        <v>1477</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1415</v>
+        <v>1478</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1416</v>
+        <v>1479</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1417</v>
+        <v>1480</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1418</v>
+        <v>1481</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1419</v>
+        <v>1482</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1420</v>
+        <v>1483</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1421</v>
+        <v>1484</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1422</v>
+        <v>1485</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1423</v>
+        <v>1486</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1424</v>
+        <v>1487</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1425</v>
+        <v>1488</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1426</v>
+        <v>1489</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1427</v>
+        <v>1490</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1428</v>
+        <v>1491</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1429</v>
+        <v>1492</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1430</v>
+        <v>1493</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1431</v>
+        <v>1494</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1432</v>
+        <v>1495</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1433</v>
+        <v>1496</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1434</v>
+        <v>1497</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1435</v>
+        <v>1498</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1436</v>
+        <v>1499</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1437</v>
+        <v>1500</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1438</v>
+        <v>1501</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1439</v>
+        <v>1502</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1440</v>
+        <v>1503</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1441</v>
+        <v>1504</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1442</v>
+        <v>1505</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1443</v>
+        <v>1506</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1444</v>
+        <v>1507</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1445</v>
+        <v>1508</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1446</v>
+        <v>1509</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1447</v>
+        <v>1510</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1448</v>
+        <v>1511</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1449</v>
+        <v>1512</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1450</v>
+        <v>1513</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1451</v>
+        <v>1514</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1452</v>
+        <v>1515</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1453</v>
+        <v>1516</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1454</v>
+        <v>1517</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1455</v>
+        <v>1518</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1456</v>
+        <v>1519</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1457</v>
+        <v>1520</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1458</v>
+        <v>1521</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1459</v>
+        <v>1522</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1460</v>
+        <v>1523</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1461</v>
+        <v>1524</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1462</v>
+        <v>1525</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1463</v>
+        <v>1526</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1464</v>
+        <v>1527</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1465</v>
+        <v>1528</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1466</v>
+        <v>1529</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1467</v>
+        <v>1530</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1468</v>
+        <v>1531</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1469</v>
+        <v>1532</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1470</v>
+        <v>1533</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1471</v>
+        <v>1534</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1472</v>
+        <v>1535</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1473</v>
+        <v>1536</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1474</v>
+        <v>1537</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1475</v>
+        <v>1538</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1476</v>
+        <v>1539</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1477</v>
+        <v>1540</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1478</v>
+        <v>1541</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1479</v>
+        <v>1542</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1480</v>
+        <v>1543</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1481</v>
+        <v>1544</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1482</v>
+        <v>1545</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1483</v>
+        <v>1546</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1484</v>
+        <v>1547</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1485</v>
+        <v>1548</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1486</v>
+        <v>1549</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1487</v>
+        <v>1550</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1488</v>
+        <v>1551</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1489</v>
+        <v>1552</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1490</v>
+        <v>1553</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1491</v>
+        <v>1554</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1492</v>
+        <v>1555</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1493</v>
+        <v>1556</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1494</v>
+        <v>1557</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1495</v>
+        <v>1558</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1496</v>
+        <v>1559</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1497</v>
+        <v>1560</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1498</v>
+        <v>1561</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1499</v>
+        <v>1562</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1500</v>
+        <v>1563</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1501</v>
+        <v>1564</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1502</v>
+        <v>1565</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1503</v>
+        <v>1566</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1504</v>
+        <v>1567</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1505</v>
+        <v>1568</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1506</v>
+        <v>1569</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1507</v>
+        <v>1570</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1508</v>
+        <v>1571</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1509</v>
+        <v>1572</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1510</v>
+        <v>1573</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1511</v>
+        <v>1574</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1512</v>
+        <v>1575</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1513</v>
+        <v>1576</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1514</v>
+        <v>1577</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1515</v>
+        <v>1578</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1516</v>
+        <v>1579</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1517</v>
+        <v>1580</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1518</v>
+        <v>1581</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1519</v>
+        <v>1582</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1520</v>
+        <v>1583</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1521</v>
+        <v>1584</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1522</v>
+        <v>1585</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1523</v>
+        <v>1586</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1524</v>
+        <v>1587</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1525</v>
+        <v>1588</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1526</v>
+        <v>1589</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1527</v>
+        <v>1590</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1528</v>
+        <v>1591</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1529</v>
+        <v>1592</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1530</v>
+        <v>1593</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1531</v>
+        <v>1594</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1532</v>
+        <v>1595</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1533</v>
+        <v>1596</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>1534</v>
+        <v>1597</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1535</v>
+        <v>1598</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1536</v>
+        <v>1599</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1537</v>
+        <v>1600</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1538</v>
+        <v>1601</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>1539</v>
+        <v>1602</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>1540</v>
+        <v>1603</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>1541</v>
+        <v>1604</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>1542</v>
+        <v>1605</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>1543</v>
+        <v>1606</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>1544</v>
+        <v>1607</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>1545</v>
+        <v>1608</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>1546</v>
+        <v>1609</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>1547</v>
+        <v>1610</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>1548</v>
+        <v>1611</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>1549</v>
+        <v>1612</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>1550</v>
+        <v>1613</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>1551</v>
+        <v>1614</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>1552</v>
+        <v>1615</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>1553</v>
+        <v>1616</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>1554</v>
+        <v>1617</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>1555</v>
+        <v>1618</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>1556</v>
+        <v>1619</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>1557</v>
+        <v>1620</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>1558</v>
+        <v>1621</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>1559</v>
+        <v>1622</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>1560</v>
+        <v>1623</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>1561</v>
+        <v>1624</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>1562</v>
+        <v>1625</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>1563</v>
+        <v>1626</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>1564</v>
+        <v>1627</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>1565</v>
+        <v>1628</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>1566</v>
+        <v>1629</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>1567</v>
+        <v>1630</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>1568</v>
+        <v>1631</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>1569</v>
+        <v>1632</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>1570</v>
+        <v>1633</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>1571</v>
+        <v>1634</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>1572</v>
+        <v>1635</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>1573</v>
+        <v>1636</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>1574</v>
+        <v>1637</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>1575</v>
+        <v>1638</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>498</v>
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>624</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>