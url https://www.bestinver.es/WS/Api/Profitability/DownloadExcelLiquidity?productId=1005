--- v4 (2026-09-06)
+++ v5 (2026-10-25)
@@ -4,59 +4,353 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2272" uniqueCount="2272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2370" uniqueCount="2370">
   <si>
     <t>BESTINVER CORTO PLAZO - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>16,637456</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>16,636202</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>16,638788</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>16,636462</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>16,639990</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>16,638942</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>16,637894</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>16,633609</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>16,629559</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>16,626409</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>16,624365</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>16,625216</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>16,624181</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>16,623147</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>16,621015</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>16,623316</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>16,620519</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>16,617447</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>16,617630</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>16,616616</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>16,615601</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>16,619381</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>16,611860</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>16,605176</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>16,601497</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>16,602814</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>16,601808</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>16,600801</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>16,597250</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>16,598840</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>16,607497</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>16,606692</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>16,597388</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>16,596417</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>16,595447</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,601594</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,599657</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,594640</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,589962</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,598564</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,597605</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,596645</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,595493</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,610167</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,615473</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,613812</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,616639</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,615699</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,614761</t>
   </si>
   <si>
     <t>3/9/2026</t>
   </si>
   <si>
     <t>16,611953</t>
   </si>
   <si>
     <t>2/9/2026</t>
   </si>
   <si>
     <t>16,607302</t>
   </si>
   <si>
     <t>1/9/2026</t>
   </si>
   <si>
     <t>16,610916</t>
   </si>
   <si>
     <t>31/8/2026</t>
   </si>
   <si>
     <t>16,612572</t>
   </si>
@@ -6868,51 +7162,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1144"/>
+  <dimension ref="A1:B1193"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -15908,144 +16202,536 @@
       <c r="B1127" s="0" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
         <v>2253</v>
       </c>
       <c r="B1128" s="0" t="s">
         <v>2254</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
         <v>2255</v>
       </c>
       <c r="B1129" s="0" t="s">
         <v>2256</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
         <v>2257</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="B1131" s="0" t="s">
-        <v>2256</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="B1132" s="0" t="s">
-        <v>2256</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
       <c r="B1133" s="0" t="s">
-        <v>2256</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
-        <v>2261</v>
+        <v>2265</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>2256</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>2262</v>
+        <v>2267</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>2256</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
-        <v>2263</v>
+        <v>2269</v>
       </c>
       <c r="B1136" s="0" t="s">
-        <v>2256</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
-        <v>2264</v>
+        <v>2271</v>
       </c>
       <c r="B1137" s="0" t="s">
-        <v>2256</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
-        <v>2265</v>
+        <v>2273</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>2256</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
-        <v>2266</v>
+        <v>2275</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>2256</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
-        <v>2267</v>
+        <v>2277</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>2256</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>2256</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
-        <v>2269</v>
+        <v>2281</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>2256</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
-        <v>2270</v>
+        <v>2283</v>
       </c>
       <c r="B1143" s="0" t="s">
-        <v>2256</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
-        <v>2271</v>
+        <v>2285</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>2256</v>
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" s="0" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" s="0" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B1146" s="0" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" s="0" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" s="0" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B1148" s="0" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" s="0" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" s="0" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1150" s="0" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" s="0" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" s="0" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" s="0" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1160" s="0" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B1161" s="0" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" s="0" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B1162" s="0" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" s="0" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B1164" s="0" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" s="0" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B1165" s="0" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" s="0" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" s="0" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168" s="0" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B1168" s="0" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169" s="0" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170" s="0" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B1170" s="0" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" s="0" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B1171" s="0" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" s="0" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" s="0" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" s="0" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" s="0" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B1175" s="0" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" s="0" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B1176" s="0" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177" s="0" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B1177" s="0" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179" s="0" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B1179" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180" s="0" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B1180" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181" s="0" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B1181" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" s="0" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B1182" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183" s="0" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B1183" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184" s="0" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B1184" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1185">
+      <c r="A1185" s="0" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B1185" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1186">
+      <c r="A1186" s="0" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B1186" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1187">
+      <c r="A1187" s="0" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B1187" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1188">
+      <c r="A1188" s="0" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B1188" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1189">
+      <c r="A1189" s="0" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B1189" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1190">
+      <c r="A1190" s="0" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B1190" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1191">
+      <c r="A1191" s="0" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B1191" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1192">
+      <c r="A1192" s="0" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B1192" s="0" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="A1193" s="0" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B1193" s="0" t="s">
+        <v>2354</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>