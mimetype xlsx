--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1864" uniqueCount="1864">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1958" uniqueCount="1958">
   <si>
     <t>BESTINVER CORTO PLAZO, F.I - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,435126</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,432655</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,431826</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,430997</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,432689</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,438138</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>16,432522</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>16,434631</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>16,432104</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>16,431267</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16,430432</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>16,437573</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>16,446539</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>16,448149</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>16,445420</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>16,443444</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>16,442618</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16,441793</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>16,443611</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>16,446394</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>16,453683</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>16,446384</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>16,449567</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>16,448765</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>16,447964</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>16,451224</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>16,454039</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>16,449990</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>16,454053</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>16,456417</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>16,455590</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>16,454791</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>16,453642</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>16,452415</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>16,451259</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>16,451225</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>16,449329</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>16,448531</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>16,447732</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>16,447025</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>16,446037</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>16,445282</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>16,444828</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>16,444202</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>16,443406</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16,442610</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>16,441856</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>16,440097</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>16,439153</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16,438055</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>16,436572</t>
   </si>
@@ -5644,51 +5926,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B940"/>
+  <dimension ref="A1:B987"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -13052,144 +13334,520 @@
       <c r="B923" s="0" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
         <v>1845</v>
       </c>
       <c r="B924" s="0" t="s">
         <v>1846</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
         <v>1847</v>
       </c>
       <c r="B925" s="0" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
         <v>1849</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1848</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1848</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1848</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1855</v>
+        <v>1861</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1848</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1848</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1857</v>
+        <v>1865</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1848</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1858</v>
+        <v>1867</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1848</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1859</v>
+        <v>1869</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1848</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1860</v>
+        <v>1871</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1848</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1861</v>
+        <v>1873</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1848</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1862</v>
+        <v>1875</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1848</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1863</v>
+        <v>1877</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1848</v>
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" s="0" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B941" s="0" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" s="0" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B942" s="0" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" s="0" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B943" s="0" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" s="0" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B944" s="0" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" s="0" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B945" s="0" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" s="0" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B946" s="0" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" s="0" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B947" s="0" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" s="0" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B948" s="0" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" s="0" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B949" s="0" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B950" s="0" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" s="0" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B951" s="0" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" s="0" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B952" s="0" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" s="0" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B953" s="0" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" s="0" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B954" s="0" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" s="0" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B955" s="0" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B956" s="0" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B957" s="0" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B958" s="0" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" s="0" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B959" s="0" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" s="0" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B960" s="0" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" s="0" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B961" s="0" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B962" s="0" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B963" s="0" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B965" s="0" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" s="0" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B967" s="0" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" s="0" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B968" s="0" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B971" s="0" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B972" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B973" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B974" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B976" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B977" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1942</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>