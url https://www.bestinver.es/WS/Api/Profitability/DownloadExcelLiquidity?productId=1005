--- v1 (2026-04-01)
+++ v2 (2026-05-19)
@@ -4,59 +4,329 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1958" uniqueCount="1958">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2048" uniqueCount="2048">
   <si>
     <t>BESTINVER CORTO PLAZO, F.I - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>16,503954</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>16,498579</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>16,497202</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>16,499124</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>16,501216</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>16,500373</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>16,499528</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>16,500318</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>16,498621</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>16,488380</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>16,487627</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>16,487727</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>16,486894</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>16,486061</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>16,485228</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>16,479951</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>16,483189</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>16,486304</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>16,485056</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>16,484220</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>16,483383</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>16,483224</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>16,483615</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>16,483966</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>16,485939</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>16,488066</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>16,487235</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>16,486403</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>16,477217</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16,473682</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>16,471540</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>16,462065</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>16,465022</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>16,464174</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>16,463325</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>16,462440</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>16,465773</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>16,442549</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>16,447694</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>16,446856</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>16,446017</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>16,445177</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16,444337</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>16,445895</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,437194</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>16,435126</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>16,432655</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>16,431826</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>16,430997</t>
   </si>
@@ -5926,51 +6196,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B987"/>
+  <dimension ref="A1:B1032"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -13710,144 +13980,504 @@
       <c r="B970" s="0" t="s">
         <v>1938</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
         <v>1939</v>
       </c>
       <c r="B971" s="0" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
         <v>1941</v>
       </c>
       <c r="B972" s="0" t="s">
         <v>1942</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
         <v>1943</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1942</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1947</v>
+        <v>1951</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1942</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1942</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1942</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1942</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1951</v>
+        <v>1959</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1942</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1952</v>
+        <v>1961</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1942</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1953</v>
+        <v>1963</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1942</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1954</v>
+        <v>1965</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1942</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1955</v>
+        <v>1967</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1942</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1956</v>
+        <v>1969</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1942</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1957</v>
+        <v>1971</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1942</v>
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>2032</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>