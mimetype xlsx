--- v2 (2026-05-19)
+++ v3 (2026-07-03)
@@ -1,863 +1,1157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2048" uniqueCount="2048">
-[...1 lines deleted...]
-    <t>BESTINVER CORTO PLAZO, F.I - CLASE Z</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2146" uniqueCount="2146">
+  <si>
+    <t>BESTINVER CORTO PLAZO - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,574171</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,570294</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,567381</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,565803</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,567053</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,566153</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,565253</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,562884</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,561227</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,557810</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,555497</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,551070</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,550176</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,549282</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,551067</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,550475</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,550085</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,549663</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,544941</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,544064</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,543187</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,538506</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,534747</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,535834</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,532941</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,533343</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,532469</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,531589</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,531706</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,529133</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,530779</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,528681</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,533536</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,532688</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,531826</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,528772</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,525800</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,523804</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,527478</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,518101</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,517247</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,516392</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,512756</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,511851</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,504096</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>16,505003</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>16,502879</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>16,502022</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>16,501165</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>16,503954</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>16,498579</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>16,497202</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>16,499124</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>16,501216</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>16,500373</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>16,499528</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>16,500318</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>16,498621</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>16,488380</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>16,487627</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>16,487727</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>16,486894</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>16,486061</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>16,485228</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>16,479951</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>16,483189</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>16,486304</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>16,485056</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>16,484220</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>16,483383</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>16,483224</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>16,483615</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>16,483966</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>16,485939</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>16,488066</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>16,487235</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>16,486403</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>16,477217</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>16,473682</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>16,471540</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>16,462065</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>16,465022</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>16,464174</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>16,463325</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>16,462440</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>16,465773</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>16,442549</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>16,447694</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>16,446856</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>16,446017</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>16,445177</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>16,444337</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>16,445895</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,437194</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,435126</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,432655</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,431826</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,430997</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,432689</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,438138</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,432522</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,434631</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,432104</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,431267</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,430432</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,437573</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,446539</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,448149</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,445420</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,443444</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,442618</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,441793</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,443611</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,446394</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,453683</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,446384</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>16,449567</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,448765</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,447964</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,451224</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,454039</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,449990</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,454053</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,456417</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,455590</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,454791</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,453642</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,452415</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,451259</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,451225</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,449329</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,448531</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,447732</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,447025</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,446037</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,445282</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,444828</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,444202</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,443406</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,442610</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,441856</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,440097</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,439153</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,438055</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,436572</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,435779</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,434985</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,434249</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,433709</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,431958</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,430342</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,430416</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,429605</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,428807</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,428732</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,427052</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,425254</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,423188</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,420694</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,419887</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,419081</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,418837</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,417229</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,415688</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,414351</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,412507</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,411705</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,410902</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,410220</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,408994</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,407425</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>16,405752</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,404985</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,404177</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,403367</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,402097</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,400961</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,398936</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,396780</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,395208</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,394387</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,393565</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,393872</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,393072</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,391689</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,390073</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -951,99 +1245,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,376239</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,375414</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,374221</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,372635</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,372315</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,371671</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,372334</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,371497</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,370661</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,370468</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,368689</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,367397</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,366183</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,364867</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,364074</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,363281</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1131,99 +1425,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,348481</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,348741</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,347939</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,346844</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,345002</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,344176</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,343360</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,344024</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,343522</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,342844</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,342015</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,342577</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,341719</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,340861</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,340218</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,339703</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1317,1737 +1611,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,322955</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,322219</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,321369</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,320519</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,319997</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,318265</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,317145</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,315911</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,315509</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,314604</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,313692</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,312634</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,310258</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,308910</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,307916</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,306612</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,305760</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,304907</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,304318</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,304352</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,303622</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,302510</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,301217</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,300341</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,299465</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,297730</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,296150</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,295773</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,295505</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,294048</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,293184</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,292319</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,289554</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,287914</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,287105</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,286071</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,284616</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,283758</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,282900</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,280652</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,278757</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,276947</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,277853</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,276530</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,275691</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,274832</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,274582</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,273945</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,273431</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,273385</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,272791</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,271924</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,271057</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,269754</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,270077</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,270075</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,269212</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,267599</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,266714</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,265829</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,264885</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,263777</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,262186</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,261483</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,260129</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,259262</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,258395</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,257975</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,256106</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,254975</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,253846</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,251928</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,251059</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,250190</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,251709</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,250739</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,250011</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,248962</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,246725</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,245839</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,244953</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,243872</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,241803</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,239861</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,238389</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,237528</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,236659</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,235790</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,234384</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,233500</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,233712</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,231861</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,230756</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,229891</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,229026</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,228988</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,228143</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,226841</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,225215</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,224067</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,223204</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,222335</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,220666</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,217097</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,213805</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,210502</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,207625</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,206750</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,205874</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,204443</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,202046</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,199652</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,195310</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,194063</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,193174</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,192285</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,190564</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,190673</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,188751</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,189338</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,186299</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,185438</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,184577</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,186543</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,185559</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,183484</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,180600</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,177969</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,177091</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,176212</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,173434</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,174486</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,173085</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,170659</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,169656</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,168776</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,167916</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,167236</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,163108</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,162382</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,158432</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,157159</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,156283</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,155408</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,152453</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,150542</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,151108</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,149599</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,148073</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,147181</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,146289</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,142782</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,139826</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,138544</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,136579</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,135954</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,135069</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,134183</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,131632</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,129688</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,126987</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,123476</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,122067</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,121184</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,120300</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,119965</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,119084</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,119143</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,117809</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,115583</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,114699</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,113814</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,112991</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,107868</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,104920</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,103177</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>16,102291</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>16,101387</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>16,100482</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>16,099578</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>16,089319</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>16,084930</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>16,080038</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>16,077145</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>16,076246</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>16,075347</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>16,075964</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>16,066881</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>16,073403</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>16,066573</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>16,071224</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>16,070315</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>16,069405</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>16,077311</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>16,076901</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>16,076467</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>16,072506</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>16,075093</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>16,074164</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>16,073232</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>16,070766</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>16,067710</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>16,066067</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>16,064363</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>16,062638</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>16,061706</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>16,060773</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>16,058306</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>16,055540</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>16,055298</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>16,053559</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>16,051027</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>16,050071</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>16,049117</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>16,047138</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>16,046578</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>16,048191</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>16,047727</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>16,044740</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>16,043768</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>16,042796</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>16,038598</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>16,038283</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,044761</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,042552</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,042821</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,041865</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,040863</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,040467</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,037330</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,036126</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,035396</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,033301</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,032356</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>16,031411</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>16,027590</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>16,024578</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>16,025373</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>16,022391</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>16,021240</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>16,020303</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>16,019367</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>16,019090</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>16,012903</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>16,013542</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>16,015236</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>16,012118</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>16,011155</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>16,010192</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>16,009099</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>16,006794</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>16,004239</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>16,002409</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,999798</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,998852</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,997905</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,990235</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,981636</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,978524</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,975539</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,972819</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,971898</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,970978</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,971638</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,969944</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,968386</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,966726</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,964241</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,963329</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,962418</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,958946</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,954317</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>15,948971</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>15,947829</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,947599</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>15,946716</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,945832</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,947556</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,947224</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,946271</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,944897</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,946526</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,945643</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,944783</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,948326</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,945733</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,944854</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,944945</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,943589</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3141,99 +3435,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,927988</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,927782</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,926997</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,925134</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,921158</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,916824</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,915930</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,915074</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,912693</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,911110</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,908804</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,907655</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,903973</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,903070</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,902170</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,897254</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3321,99 +3615,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15,878116</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>15,877727</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>15,875926</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>15,871478</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>15,870591</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>15,869702</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>15,867720</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>15,865975</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>15,857511</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>15,855740</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>15,853410</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>15,852540</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>15,851732</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>15,849350</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>15,851257</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>15,855798</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3507,1743 +3801,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>15,817899</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>15,817002</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>15,816105</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>15,814074</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>15,810522</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>15,809275</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>15,807877</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>15,806798</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>15,805909</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>15,805021</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>15,805350</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>15,801572</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>15,799293</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>15,795772</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>15,793673</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>15,792786</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>15,791899</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>15,788336</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>15,783857</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>15,784029</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>15,778946</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>15,773042</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>15,772168</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>15,771294</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>15,770364</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>15,762983</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>15,761889</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>15,758803</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>15,753749</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>15,752884</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>15,752021</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>15,747897</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>15,748382</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>15,748347</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>15,747302</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>15,745194</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>15,744306</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>15,743418</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>15,738433</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>15,734094</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>15,730423</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>15,726955</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>15,727626</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>15,726749</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>15,725880</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>15,725742</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>15,722279</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>15,720590</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>15,719364</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>15,719060</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>15,718219</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>15,717378</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>15,712893</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>15,710783</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>15,707151</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,703403</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,701690</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,700843</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,699996</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,695404</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>15,697101</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>15,695616</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,690784</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,689538</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,688702</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,687867</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,684751</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,680859</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,678119</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,675124</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>15,683096</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>15,682213</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>15,681330</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,676411</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,670483</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,667299</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,663100</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,660645</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,659764</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,658883</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,656807</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,651565</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,647191</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,641754</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,643112</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,642215</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,641319</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,641921</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,636503</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,634945</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,631709</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,629400</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,628479</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,627558</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,628628</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,617990</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,616558</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,616435</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,614230</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,613357</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,612499</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,606207</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,606558</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,599986</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,596873</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,594501</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,593639</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,592776</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,592956</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,589097</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,586603</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,584547</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,583312</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,582444</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,581578</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,575812</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,574246</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,572426</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,566151</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,568604</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,567751</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,566892</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,564827</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,560869</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,553678</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,549378</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,548582</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,547755</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,546927</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,550141</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,550204</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,548424</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,544223</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,538629</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,537752</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,536875</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,535377</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,531403</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,532485</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,531187</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,525552</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,524645</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,523737</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,521515</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,524224</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,524662</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,520972</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,519845</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,518913</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,517982</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,520718</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,518542</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,511214</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,511561</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,509096</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,508184</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,507312</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,507905</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>15,505305</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,505437</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,502315</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,499836</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,498918</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,498001</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,490419</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,484656</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,483800</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,488911</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,483300</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,482370</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,481439</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>15,477836</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,479288</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,480165</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,478057</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,472216</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,471300</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,470383</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,469994</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,468868</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>15,465632</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,469528</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,472469</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,471613</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,470756</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,462494</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,462043</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,464945</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,460887</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,461096</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,460260</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,459425</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,459592</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,454554</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,454074</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,452074</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,451020</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,450203</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,449372</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,448540</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,446991</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,439930</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,436840</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,439065</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>15,438234</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,437402</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,432914</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,425740</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,426056</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,422504</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,421714</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,420886</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,420057</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,420579</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,417689</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,416223</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,415022</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,415085</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,414289</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,413493</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,406661</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,400282</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>15,400618</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,396265</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,395320</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,394553</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,393786</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>15,392181</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>15,386736</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>15,385345</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>15,384166</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>15,385350</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>15,384623</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>15,383896</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>15,378509</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>15,373910</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>15,374848</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>15,369965</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>15,367398</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>15,366684</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>15,365969</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>15,365732</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>15,360895</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>15,356857</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>15,357567</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>15,354553</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>15,353809</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>15,353065</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>15,351899</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>15,350981</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>15,349506</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>15,346032</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>15,346392</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>15,345631</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>15,344870</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>15,347767</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>15,346509</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>15,340846</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>15,341188</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>15,336242</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>15,335499</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>15,334757</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>15,331766</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>15,322224</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>15,319010</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>15,318524</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>15,313807</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>15,313073</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>15,312338</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>15,309454</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>15,304382</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>15,307772</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>15,307273</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>15,308223</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>15,307503</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>15,306783</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>15,299769</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>15,293713</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>15,292669</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>15,290801</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>15,289194</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>15,288460</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>15,287728</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>15,289658</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>15,290628</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>15,294030</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>15,296434</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>15,295719</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>15,295037</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>15,294322</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5337,99 +5631,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>15,247758</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>15,242035</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>15,240885</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>15,239082</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>15,238341</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>15,237601</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>15,240802</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>15,237975</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>15,237056</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>15,231532</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>15,228624</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>15,227889</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>15,227154</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>15,215493</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>15,211825</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>15,202618</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5517,99 +5811,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>15,158137</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>15,155568</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>15,154878</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>15,154187</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>15,155670</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>15,150795</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>15,149626</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>15,147781</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>15,148977</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>15,148269</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>15,147560</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>15,143122</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,137133</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,131758</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>15,127620</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>15,123344</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5703,544 +5997,544 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>15,097985</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>15,095581</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>15,094436</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>15,092627</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>15,091944</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>15,085533</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>15,084839</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>15,084148</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>15,083187</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>15,077554</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>15,079703</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>15,079200</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>15,078630</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>15,077992</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>15,077352</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>15,068174</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>15,070103</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>15,069266</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>15,069490</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>15,067336</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>15,066703</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>15,066069</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>15,065651</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>15,062933</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>15,059286</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>15,057870</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>15,058292</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>15,057658</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>15,057025</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>15,054412</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>15,050129</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>15,053901</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>15,054020</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>15,052853</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>15,052231</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>15,051611</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>15,047647</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>15,041888</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>15,044275</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>15,043775</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>15,043603</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>15,042954</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>15,042308</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>15,040906</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>15,033127</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>15,032424</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>15,029236</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>15,029856</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>15,029232</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>15,028608</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>15,031090</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>15,027025</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>15,019030</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>15,017022</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>15,018241</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>15,017599</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>15,016958</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>15,013187</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>15,012237</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>15,009273</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>15,010058</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>15,009947</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>15,009328</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>15,008708</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>15,009984</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>15,007263</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>15,006844</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>15,004584</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>15,001437</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>15,000717</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>03/08/2023</t>
-[...41 lines deleted...]
-    <t>20/07/2023</t>
+    <t>3/8/2023</t>
+  </si>
+  <si>
+    <t>2/8/2023</t>
+  </si>
+  <si>
+    <t>1/8/2023</t>
+  </si>
+  <si>
+    <t>31/7/2023</t>
+  </si>
+  <si>
+    <t>30/7/2023</t>
+  </si>
+  <si>
+    <t>29/7/2023</t>
+  </si>
+  <si>
+    <t>28/7/2023</t>
+  </si>
+  <si>
+    <t>27/7/2023</t>
+  </si>
+  <si>
+    <t>26/7/2023</t>
+  </si>
+  <si>
+    <t>25/7/2023</t>
+  </si>
+  <si>
+    <t>24/7/2023</t>
+  </si>
+  <si>
+    <t>23/7/2023</t>
+  </si>
+  <si>
+    <t>22/7/2023</t>
+  </si>
+  <si>
+    <t>21/7/2023</t>
+  </si>
+  <si>
+    <t>20/7/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1032"/>
+  <dimension ref="A1:B1081"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -14340,144 +14634,536 @@
       <c r="B1015" s="0" t="s">
         <v>2028</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
         <v>2029</v>
       </c>
       <c r="B1016" s="0" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
         <v>2031</v>
       </c>
       <c r="B1017" s="0" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
         <v>2033</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>2032</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2032</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>2032</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>2032</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>2032</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>2040</v>
+        <v>2047</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>2032</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>2041</v>
+        <v>2049</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>2032</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>2042</v>
+        <v>2051</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>2032</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>2043</v>
+        <v>2053</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>2032</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>2044</v>
+        <v>2055</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>2032</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>2045</v>
+        <v>2057</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>2032</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>2046</v>
+        <v>2059</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>2032</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>2047</v>
+        <v>2061</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>2032</v>
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>2130</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>