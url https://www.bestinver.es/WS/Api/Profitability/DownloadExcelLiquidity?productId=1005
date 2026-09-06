--- v3 (2026-07-03)
+++ v4 (2026-09-06)
@@ -4,59 +4,437 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2146" uniqueCount="2146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2272" uniqueCount="2272">
   <si>
     <t>BESTINVER CORTO PLAZO - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,611953</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,607302</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,610916</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,612572</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,613114</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,612188</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,611261</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,614042</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,614650</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,614149</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,609001</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,610243</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,609322</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,608401</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,607236</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,603989</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,604232</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,607477</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,606400</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,605483</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,604566</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,606286</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,603236</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,602046</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,599878</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,602219</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,601310</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,600402</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,599262</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,599466</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,597451</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,592804</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,587718</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,586802</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,585887</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,587199</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,583884</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,586806</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,583369</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,577741</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,576836</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,575932</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,571526</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,573412</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,575274</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,574496</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,573719</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,572813</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,571907</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,571971</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,572424</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,571264</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,571287</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,574840</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,573938</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,573035</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,571029</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,566121</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,574323</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,576214</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,575082</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,574198</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,573313</t>
   </si>
   <si>
     <t>2/7/2026</t>
   </si>
   <si>
     <t>16,574171</t>
   </si>
   <si>
     <t>1/7/2026</t>
   </si>
   <si>
     <t>16,570294</t>
   </si>
   <si>
     <t>30/6/2026</t>
   </si>
   <si>
     <t>16,567381</t>
   </si>
   <si>
     <t>29/6/2026</t>
   </si>
   <si>
     <t>16,565803</t>
   </si>
@@ -6490,51 +6868,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1081"/>
+  <dimension ref="A1:B1144"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -15026,144 +15404,648 @@
       <c r="B1064" s="0" t="s">
         <v>2126</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
         <v>2127</v>
       </c>
       <c r="B1065" s="0" t="s">
         <v>2128</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
         <v>2129</v>
       </c>
       <c r="B1066" s="0" t="s">
         <v>2130</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
         <v>2131</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>2130</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>2130</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>2135</v>
+        <v>2139</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>2130</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>2136</v>
+        <v>2141</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>2130</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>2130</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>2130</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>2139</v>
+        <v>2147</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>2130</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>2140</v>
+        <v>2149</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>2130</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>2141</v>
+        <v>2151</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>2130</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>2142</v>
+        <v>2153</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>2130</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>2143</v>
+        <v>2155</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>2130</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>2144</v>
+        <v>2157</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>2130</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>2145</v>
+        <v>2159</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>2130</v>
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" s="0" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1104" s="0" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" s="0" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1105" s="0" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1106" s="0" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" s="0" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" s="0" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1108" s="0" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" s="0" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1109" s="0" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" s="0" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1110" s="0" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" s="0" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" s="0" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" s="0" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" s="0" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" s="0" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" s="0" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1141" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B1142" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" s="0" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B1143" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" s="0" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B1144" s="0" t="s">
+        <v>2256</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>