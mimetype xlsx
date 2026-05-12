--- v2 (2026-03-26)
+++ v3 (2026-05-12)
@@ -4,61 +4,349 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1767" uniqueCount="1767">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1864" uniqueCount="1864">
   <si>
     <t>BESTINVER DEUDA CORPORATIVA, FI - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>17,101784</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>17,117215</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>17,115397</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>17,113578</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>17,124583</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>17,111914</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>17,053109</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>17,059723</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>17,054777</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>17,052957</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>17,051135</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>17,053398</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>17,047090</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>17,063720</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>17,087155</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>17,085285</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>17,083467</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>17,081651</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>17,094570</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>17,108188</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>17,116067</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>17,116123</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>17,129650</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>17,127846</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>17,126042</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17,070815</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>17,062440</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>17,054191</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>16,997466</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>17,019667</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>17,017852</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>17,016037</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>17,017418</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>17,048402</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>16,881412</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>16,897392</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>16,894551</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>16,892723</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>16,891072</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16,889071</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>16,897616</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,809931</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,792434</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,808633</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,806792</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,804950</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,861105</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,892430</t>
+  </si>
+  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>16,839596</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>16,839612</t>
   </si>
   <si>
     <t>22/03/2026</t>
   </si>
   <si>
     <t>16,867875</t>
   </si>
   <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>16,866104</t>
   </si>
   <si>
     <t>20/03/2026</t>
@@ -1917,54 +2205,57 @@
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>16,598014</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>16,612013</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>16,607327</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>16,601563</t>
   </si>
   <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>16,563728</t>
+  </si>
+  <si>
     <t>10/05/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>16,563728</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>16,562048</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>16,549942</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>16,530624</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>16,513325</t>
   </si>
@@ -5353,51 +5644,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B980"/>
+  <dimension ref="A1:B1029"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -8305,1291 +8596,1291 @@
       <c r="B366" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
         <v>731</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>733</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
         <v>735</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="B370" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="B371" s="0" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="B372" s="0" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="B373" s="0" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B374" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="B375" s="0" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="B376" s="0" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="B377" s="0" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="B378" s="0" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="B379" s="0" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="B380" s="0" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="B381" s="0" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B382" s="0" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="B383" s="0" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="B384" s="0" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="B385" s="0" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="B386" s="0" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="B387" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="B388" s="0" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="B389" s="0" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="B390" s="0" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B391" s="0" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="B392" s="0" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="B393" s="0" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="B394" s="0" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="B395" s="0" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="B396" s="0" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="B397" s="0" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
+        <v>792</v>
+      </c>
+      <c r="B398" s="0" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="B399" s="0" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="B400" s="0" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="B401" s="0" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="B402" s="0" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="B403" s="0" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="B404" s="0" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B405" s="0" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="B406" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="B407" s="0" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="B408" s="0" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="B409" s="0" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="B410" s="0" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="B411" s="0" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="B412" s="0" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="B415" s="0" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="B416" s="0" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="B417" s="0" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="B418" s="0" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="B419" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="B420" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="B421" s="0" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="B422" s="0" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="B423" s="0" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="B424" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="B425" s="0" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B426" s="0" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="B427" s="0" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="B428" s="0" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="B429" s="0" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="B430" s="0" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="B431" s="0" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="B432" s="0" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="B433" s="0" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="B434" s="0" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="B435" s="0" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="B436" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="B437" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="B438" s="0" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="B439" s="0" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="B440" s="0" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="B441" s="0" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="B442" s="0" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="B443" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="B444" s="0" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="B445" s="0" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="B446" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="B447" s="0" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="B448" s="0" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="B449" s="0" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="B450" s="0" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="B451" s="0" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="B452" s="0" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="B453" s="0" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="B455" s="0" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="B456" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="B457" s="0" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="B458" s="0" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="B459" s="0" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="B462" s="0" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="B463" s="0" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="B465" s="0" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="B466" s="0" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="B467" s="0" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="B468" s="0" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="B469" s="0" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B470" s="0" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="B471" s="0" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="B472" s="0" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B473" s="0" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="B474" s="0" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="B475" s="0" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="B476" s="0" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="B477" s="0" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="B478" s="0" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="B479" s="0" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="B480" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="B481" s="0" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="B482" s="0" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="B483" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="B484" s="0" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="B485" s="0" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="B486" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="B487" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="B488" s="0" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="B489" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="B490" s="0" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="B491" s="0" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="B492" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="B493" s="0" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="B494" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="B495" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="B496" s="0" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="B497" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="B498" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="B499" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="B500" s="0" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="B501" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B502" s="0" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B503" s="0" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B504" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B505" s="0" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B506" s="0" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B507" s="0" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B508" s="0" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B509" s="0" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B510" s="0" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B511" s="0" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B512" s="0" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B513" s="0" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B514" s="0" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B515" s="0" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B516" s="0" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B517" s="0" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B518" s="0" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B519" s="0" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B520" s="0" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B521" s="0" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B522" s="0" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B523" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="B525" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="B526" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>1051</v>
       </c>
@@ -9937,963 +10228,963 @@
       <c r="B570" s="0" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="B571" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="B572" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B574" s="0" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B575" s="0" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B576" s="0" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B577" s="0" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B578" s="0" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B579" s="0" t="s">
         <v>1154</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B580" s="0" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B581" s="0" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B582" s="0" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B583" s="0" t="s">
         <v>1162</v>
-      </c>
-[...1 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B584" s="0" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B585" s="0" t="s">
         <v>1166</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B586" s="0" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B587" s="0" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B588" s="0" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B589" s="0" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B590" s="0" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B591" s="0" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B592" s="0" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B593" s="0" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B594" s="0" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B595" s="0" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B596" s="0" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B597" s="0" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B598" s="0" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B599" s="0" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B600" s="0" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B601" s="0" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B602" s="0" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B603" s="0" t="s">
         <v>1202</v>
-      </c>
-[...1 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B604" s="0" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B605" s="0" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B606" s="0" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B607" s="0" t="s">
         <v>1210</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B608" s="0" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B609" s="0" t="s">
         <v>1214</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B610" s="0" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B611" s="0" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B612" s="0" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B613" s="0" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B614" s="0" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B615" s="0" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B616" s="0" t="s">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B617" s="0" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B618" s="0" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B619" s="0" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B620" s="0" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B621" s="0" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B622" s="0" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B623" s="0" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B624" s="0" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B625" s="0" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B626" s="0" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B627" s="0" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B628" s="0" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B629" s="0" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B630" s="0" t="s">
         <v>1256</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B631" s="0" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B632" s="0" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B633" s="0" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B634" s="0" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B635" s="0" t="s">
         <v>1266</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B636" s="0" t="s">
         <v>1268</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B637" s="0" t="s">
         <v>1270</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B638" s="0" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B639" s="0" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B640" s="0" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B641" s="0" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B642" s="0" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B643" s="0" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B644" s="0" t="s">
         <v>1284</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B645" s="0" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B646" s="0" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B647" s="0" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B648" s="0" t="s">
         <v>1292</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B649" s="0" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B650" s="0" t="s">
         <v>1296</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B651" s="0" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B652" s="0" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B653" s="0" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B654" s="0" t="s">
         <v>1304</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B655" s="0" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B656" s="0" t="s">
         <v>1308</v>
-      </c>
-[...1 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B657" s="0" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B658" s="0" t="s">
         <v>1312</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B659" s="0" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B660" s="0" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v>1317</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B661" s="0" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B662" s="0" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B663" s="0" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B664" s="0" t="s">
         <v>1324</v>
-      </c>
-[...1 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B665" s="0" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B666" s="0" t="s">
         <v>1328</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B667" s="0" t="s">
         <v>1330</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B668" s="0" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B669" s="0" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B670" s="0" t="s">
         <v>1336</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B671" s="0" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B672" s="0" t="s">
         <v>1340</v>
-      </c>
-[...1 lines deleted...]
-        <v>1341</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B673" s="0" t="s">
         <v>1342</v>
-      </c>
-[...1 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B674" s="0" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B675" s="0" t="s">
         <v>1346</v>
-      </c>
-[...1 lines deleted...]
-        <v>1347</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B676" s="0" t="s">
         <v>1348</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B677" s="0" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B678" s="0" t="s">
         <v>1352</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B679" s="0" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B680" s="0" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B681" s="0" t="s">
         <v>1358</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B682" s="0" t="s">
         <v>1360</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B683" s="0" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B684" s="0" t="s">
         <v>1364</v>
-      </c>
-[...1 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B685" s="0" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B686" s="0" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B687" s="0" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
         <v>1371</v>
       </c>
       <c r="B688" s="0" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
         <v>1373</v>
       </c>
       <c r="B689" s="0" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
         <v>1375</v>
       </c>
       <c r="B690" s="0" t="s">
         <v>1376</v>
       </c>
@@ -11241,331 +11532,331 @@
       <c r="B733" s="0" t="s">
         <v>1462</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
         <v>1463</v>
       </c>
       <c r="B734" s="0" t="s">
         <v>1464</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
         <v>1465</v>
       </c>
       <c r="B735" s="0" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
         <v>1467</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1468</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B737" s="0" t="s">
         <v>1469</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B738" s="0" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B739" s="0" t="s">
         <v>1473</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B740" s="0" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B741" s="0" t="s">
         <v>1477</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B742" s="0" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B743" s="0" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B744" s="0" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B745" s="0" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B746" s="0" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B747" s="0" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B748" s="0" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B749" s="0" t="s">
         <v>1493</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B750" s="0" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B751" s="0" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B752" s="0" t="s">
         <v>1499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B753" s="0" t="s">
         <v>1501</v>
-      </c>
-[...1 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B754" s="0" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B755" s="0" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B756" s="0" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B757" s="0" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B758" s="0" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B759" s="0" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B760" s="0" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B761" s="0" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B762" s="0" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B763" s="0" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B764" s="0" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B765" s="0" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B766" s="0" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B767" s="0" t="s">
         <v>1529</v>
-      </c>
-[...1 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B768" s="0" t="s">
         <v>1531</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B769" s="0" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B770" s="0" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B771" s="0" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
         <v>1538</v>
       </c>
       <c r="B772" s="0" t="s">
         <v>1539</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
         <v>1540</v>
       </c>
       <c r="B773" s="0" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
         <v>1542</v>
       </c>
       <c r="B774" s="0" t="s">
         <v>1543</v>
       </c>
@@ -11689,1536 +11980,1928 @@
       <c r="B789" s="0" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
         <v>1574</v>
       </c>
       <c r="B790" s="0" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
         <v>1576</v>
       </c>
       <c r="B791" s="0" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
         <v>1578</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1577</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1577</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1577</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1577</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1577</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1587</v>
+        <v>1596</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1577</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1588</v>
+        <v>1598</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1577</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1577</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1590</v>
+        <v>1602</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1577</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1591</v>
+        <v>1604</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1577</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1592</v>
+        <v>1606</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1577</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1593</v>
+        <v>1608</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1577</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1594</v>
+        <v>1610</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1577</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1595</v>
+        <v>1612</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1577</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1596</v>
+        <v>1614</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1577</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1597</v>
+        <v>1616</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1577</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1598</v>
+        <v>1618</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1577</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1599</v>
+        <v>1620</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1577</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1600</v>
+        <v>1622</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1577</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1601</v>
+        <v>1624</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1577</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1602</v>
+        <v>1626</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1577</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1603</v>
+        <v>1628</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1577</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1604</v>
+        <v>1630</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1577</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1605</v>
+        <v>1632</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1577</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1606</v>
+        <v>1634</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1577</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1607</v>
+        <v>1635</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1577</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1608</v>
+        <v>1637</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1577</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1609</v>
+        <v>1639</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1577</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1610</v>
+        <v>1641</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1577</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1611</v>
+        <v>1643</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1577</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1612</v>
+        <v>1645</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1577</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1613</v>
+        <v>1647</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1577</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1614</v>
+        <v>1649</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1577</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1615</v>
+        <v>1651</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1577</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1616</v>
+        <v>1653</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1577</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1617</v>
+        <v>1655</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1577</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1618</v>
+        <v>1657</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1577</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1619</v>
+        <v>1659</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1577</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1620</v>
+        <v>1661</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1577</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1621</v>
+        <v>1663</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1577</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1622</v>
+        <v>1665</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1577</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1623</v>
+        <v>1667</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1577</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1624</v>
+        <v>1669</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1577</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1625</v>
+        <v>1671</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1577</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1626</v>
+        <v>1673</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1627</v>
+        <v>1675</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1628</v>
+        <v>1676</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1629</v>
+        <v>1677</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1630</v>
+        <v>1678</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1631</v>
+        <v>1679</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1632</v>
+        <v>1680</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1633</v>
+        <v>1681</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1634</v>
+        <v>1682</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1635</v>
+        <v>1683</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1636</v>
+        <v>1684</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1637</v>
+        <v>1685</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1638</v>
+        <v>1686</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1639</v>
+        <v>1687</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1640</v>
+        <v>1688</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1641</v>
+        <v>1689</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1642</v>
+        <v>1690</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1643</v>
+        <v>1691</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1644</v>
+        <v>1692</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1645</v>
+        <v>1693</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1646</v>
+        <v>1694</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1647</v>
+        <v>1695</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1648</v>
+        <v>1696</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1649</v>
+        <v>1697</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1650</v>
+        <v>1698</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1651</v>
+        <v>1699</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1652</v>
+        <v>1700</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1653</v>
+        <v>1701</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1654</v>
+        <v>1702</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1655</v>
+        <v>1703</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1656</v>
+        <v>1704</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1657</v>
+        <v>1705</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1658</v>
+        <v>1706</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1659</v>
+        <v>1707</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1660</v>
+        <v>1708</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1661</v>
+        <v>1709</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1662</v>
+        <v>1710</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1663</v>
+        <v>1711</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1664</v>
+        <v>1712</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1665</v>
+        <v>1713</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1666</v>
+        <v>1714</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1667</v>
+        <v>1715</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1668</v>
+        <v>1716</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1669</v>
+        <v>1717</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1670</v>
+        <v>1718</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1671</v>
+        <v>1719</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1672</v>
+        <v>1720</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1673</v>
+        <v>1721</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1674</v>
+        <v>1722</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1675</v>
+        <v>1723</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1676</v>
+        <v>1724</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1677</v>
+        <v>1725</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1678</v>
+        <v>1726</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1679</v>
+        <v>1727</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1680</v>
+        <v>1728</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1681</v>
+        <v>1729</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1682</v>
+        <v>1730</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1683</v>
+        <v>1731</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1684</v>
+        <v>1732</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1685</v>
+        <v>1733</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1686</v>
+        <v>1734</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1687</v>
+        <v>1735</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1688</v>
+        <v>1736</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1689</v>
+        <v>1737</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1690</v>
+        <v>1738</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1691</v>
+        <v>1739</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1692</v>
+        <v>1740</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1693</v>
+        <v>1741</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1694</v>
+        <v>1742</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1695</v>
+        <v>1743</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1696</v>
+        <v>1744</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1697</v>
+        <v>1745</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1698</v>
+        <v>1746</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1699</v>
+        <v>1747</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1700</v>
+        <v>1748</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1701</v>
+        <v>1749</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1702</v>
+        <v>1750</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1703</v>
+        <v>1751</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1704</v>
+        <v>1752</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1705</v>
+        <v>1753</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1706</v>
+        <v>1754</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1707</v>
+        <v>1755</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1708</v>
+        <v>1756</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1709</v>
+        <v>1757</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1710</v>
+        <v>1758</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1711</v>
+        <v>1759</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1712</v>
+        <v>1760</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1713</v>
+        <v>1761</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1714</v>
+        <v>1762</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1715</v>
+        <v>1763</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1716</v>
+        <v>1764</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1717</v>
+        <v>1765</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1718</v>
+        <v>1766</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1719</v>
+        <v>1767</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1720</v>
+        <v>1768</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1721</v>
+        <v>1769</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1722</v>
+        <v>1770</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1723</v>
+        <v>1771</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1724</v>
+        <v>1772</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1725</v>
+        <v>1773</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1726</v>
+        <v>1774</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1727</v>
+        <v>1775</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1728</v>
+        <v>1776</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1729</v>
+        <v>1777</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1730</v>
+        <v>1778</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1731</v>
+        <v>1779</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1732</v>
+        <v>1780</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1733</v>
+        <v>1781</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1734</v>
+        <v>1782</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1735</v>
+        <v>1783</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1736</v>
+        <v>1784</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1737</v>
+        <v>1785</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1738</v>
+        <v>1786</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1739</v>
+        <v>1787</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1740</v>
+        <v>1788</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1741</v>
+        <v>1789</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1742</v>
+        <v>1790</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1743</v>
+        <v>1791</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1744</v>
+        <v>1792</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1745</v>
+        <v>1793</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1746</v>
+        <v>1794</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1747</v>
+        <v>1795</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1748</v>
+        <v>1796</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1749</v>
+        <v>1797</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1750</v>
+        <v>1798</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1751</v>
+        <v>1799</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1752</v>
+        <v>1800</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1753</v>
+        <v>1801</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1754</v>
+        <v>1802</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1755</v>
+        <v>1803</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1756</v>
+        <v>1804</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1757</v>
+        <v>1805</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1758</v>
+        <v>1806</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1759</v>
+        <v>1807</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1760</v>
+        <v>1808</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1761</v>
+        <v>1809</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1762</v>
+        <v>1810</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1763</v>
+        <v>1811</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1764</v>
+        <v>1812</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1765</v>
+        <v>1813</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1766</v>
+        <v>1814</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1577</v>
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>1674</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>