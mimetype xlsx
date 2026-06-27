--- v3 (2026-05-12)
+++ v4 (2026-06-27)
@@ -1,845 +1,1115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1864" uniqueCount="1864">
-[...1 lines deleted...]
-    <t>BESTINVER DEUDA CORPORATIVA, FI - CLASE R</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1954" uniqueCount="1954">
+  <si>
+    <t>BESTINVER DEUDA CORPORATIVA - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>17,264273</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>17,254697</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>17,245476</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>17,235631</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>17,218239</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>17,216450</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>17,214661</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>17,230296</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>17,240530</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>17,237368</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>17,224691</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>17,169576</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>17,167746</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>17,165916</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>17,121471</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>17,119846</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>17,123568</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>17,108577</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>17,130591</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>17,128731</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>17,126871</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>17,127188</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>17,131288</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>17,147842</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>17,132870</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>17,161501</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>17,160420</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>17,158586</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>17,129379</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>17,124553</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>17,112389</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>17,102730</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>17,072274</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>17,070445</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>17,068614</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>17,040900</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>17,040564</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>17,029319</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>17,043911</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>17,064477</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>17,062644</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>17,060810</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>17,105373</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>17,074904</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>17,076034</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>17,101784</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>17,117215</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>17,115397</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>17,113578</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>17,124583</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>17,111914</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>17,053109</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>17,059723</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>17,054777</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>17,052957</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>17,051135</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>17,053398</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>17,047090</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>17,063720</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>17,087155</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>17,085285</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>17,083467</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>17,081651</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>17,094570</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>17,108188</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>17,116067</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>17,116123</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>17,129650</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>17,127846</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>17,126042</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>17,070815</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>17,062440</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>17,054191</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>16,997466</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>17,019667</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>17,017852</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>17,016037</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>17,017418</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>17,048402</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>16,881412</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>16,897392</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>16,894551</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>16,892723</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>16,891072</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>16,889071</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>16,897616</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,809931</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,792434</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,808633</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,806792</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,804950</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,861105</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,892430</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,839596</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,839612</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,867875</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,866104</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,864331</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,924958</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,998746</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>17,000117</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,972123</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,980595</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,978894</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,977194</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>17,010122</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>17,063337</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>17,116052</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>17,029353</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>17,109209</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>17,107597</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>17,105986</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>17,153258</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>17,161993</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>17,113532</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>17,177472</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>17,223253</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>17,220361</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>17,218827</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>17,241647</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>17,222149</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>17,230379</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>17,230850</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>17,221384</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>17,219818</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>17,218252</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>17,215329</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>17,209697</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>17,187118</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>17,191418</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>17,180255</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>17,178687</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>17,177118</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>17,188960</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>17,182718</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>17,182847</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>17,171306</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>17,169249</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>17,167660</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>17,166068</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>17,172526</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>17,183413</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>17,179334</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>17,160667</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>17,173668</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>17,172131</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>17,171220</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>17,168526</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>17,166302</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>17,143759</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>17,137969</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>17,125823</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>17,124275</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>17,122728</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>17,123597</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>17,096491</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>17,091179</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>17,106241</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>17,125952</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>17,124481</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>17,122999</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>17,127438</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>17,111641</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>17,105776</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>17,091231</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>17,084552</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>17,083046</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>17,081540</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>17,063994</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>17,060802</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>17,045572</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>17,029243</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>17,014951</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>17,013426</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>17,016333</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>17,013373</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>17,011101</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>17,008429</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>17,006459</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -933,99 +1203,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,979472</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,977951</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,981375</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,976715</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,983286</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,983878</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>17,001564</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>17,000008</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,998452</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,993342</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,987323</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,976622</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,960893</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,957829</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,956277</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,954726</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1113,99 +1383,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,936256</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,939634</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,931428</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,930250</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,921044</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,919577</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,918116</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,934439</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,950449</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,955956</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,972442</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,983035</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,981525</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,980014</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,986675</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,989730</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1299,1734 +1569,1734 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,894866</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,906399</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,904873</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,903348</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,937792</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,945682</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,950778</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,951192</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,974531</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,973024</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,971517</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,968808</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,972270</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,974959</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,977964</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,978665</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,977170</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,975676</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,979539</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,991925</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,987547</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,986176</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,988655</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,987167</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,985677</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,974856</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,960691</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,959077</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,952546</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,941632</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,940092</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,938551</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,921084</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,922516</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,910335</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,901185</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,891775</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,890253</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,888730</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,864373</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,849136</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,864693</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,885245</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,883290</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,882369</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,880849</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,883737</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,889215</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,883272</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,884559</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,887640</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,886113</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,884585</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,891231</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,912674</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,911312</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,910962</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,901434</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,899882</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,898329</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,903215</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,897685</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,882648</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,876694</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,867498</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,865962</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,864426</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,859897</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,850897</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,846147</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,822918</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,816674</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,815148</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,813623</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,838358</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,829795</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,818658</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,814903</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,785224</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,783677</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,782130</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,791509</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,789985</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,785934</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,782677</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,782492</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,780956</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,779419</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,783789</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,785651</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,801182</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,797830</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,807862</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,806299</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,804737</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,812415</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,806533</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,796230</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,797438</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,789089</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,787533</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,785982</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,774688</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,752765</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,758566</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,746392</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,748325</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,746761</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,745197</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,758879</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,770221</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,771728</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,764623</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,767458</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,765948</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,764438</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,766404</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,772397</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,767287</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,740880</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,731333</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,729750</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,728167</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,748976</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,738739</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,732720</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,711998</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,702602</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,701009</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,699415</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,684634</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,696450</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,697246</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,691755</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,692060</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,690528</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,689623</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,678399</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,647449</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,642225</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,626838</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,616802</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,615263</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,613722</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,609621</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,623068</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,629497</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,624408</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,623044</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,621478</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,619912</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,598014</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,612013</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,607327</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,601563</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,563728</t>
   </si>
   <si>
-    <t>10/05/2025</t>
-[...2 lines deleted...]
-    <t>09/05/2025</t>
+    <t>10/5/2025</t>
+  </si>
+  <si>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,562048</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,549942</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,530624</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,513325</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,508427</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,498210</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,496539</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,494867</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,509026</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,503446</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,515828</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,528834</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,515239</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,513544</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,511849</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,493659</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,471685</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,399701</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,395743</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>16,389729</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>16,388022</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>16,386315</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>16,384628</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>16,340639</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>16,314298</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>16,266660</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>16,229430</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>16,227716</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>16,226001</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>16,271602</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>16,123390</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>16,231946</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>16,176434</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>16,317690</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>16,316148</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>16,314605</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>16,398147</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>16,446570</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>16,453620</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>16,443189</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>16,474988</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>16,473522</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>16,472056</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>16,469478</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>16,476054</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>16,479776</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>16,485289</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>16,488978</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>16,487497</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>16,486016</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>16,484524</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>16,479638</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>16,467428</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>16,453247</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>16,432646</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>16,431184</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>16,429723</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>16,447493</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>16,493630</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>16,507716</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>16,545163</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>16,539733</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>16,538261</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>16,536788</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>16,520874</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>16,570941</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,641085</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,653654</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,670920</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,669434</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,666975</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,674123</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,651899</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,642015</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,647169</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,648142</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,646698</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>16,645255</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>16,625098</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>16,621502</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>16,634225</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>16,626903</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>16,627993</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>16,626545</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>16,625095</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>16,609253</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>16,580244</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>16,583113</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>16,597703</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>16,589636</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>16,588215</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>16,586784</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>16,579053</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>16,560335</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>16,536790</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>16,518785</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>16,529148</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>16,527698</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>16,526279</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>16,486368</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>16,451386</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>16,435245</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>16,420995</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>16,422828</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>16,421364</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>16,419899</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>16,421860</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>16,433731</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>16,419943</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>16,394113</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>16,387834</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>16,386368</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>16,384902</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>16,369883</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>16,356539</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>16,324404</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>16,318159</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>16,357263</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>16,355827</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>16,354393</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>16,373446</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>16,390522</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>16,405187</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>16,413122</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>16,429419</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>16,427961</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>16,426559</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>16,433093</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>16,438292</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>16,436880</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>16,434595</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>16,429690</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3120,99 +3390,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>16,453427</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>16,461476</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>16,457382</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>16,447723</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>16,439176</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>16,417475</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>16,416003</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>16,414542</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>16,402758</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>16,378107</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>16,349842</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>16,328298</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>16,310858</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>16,309378</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>16,307899</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>16,300881</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3300,99 +3570,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>16,263816</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>16,275056</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>16,265103</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>16,239473</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>16,238054</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>16,236632</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>16,211613</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>16,231748</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>16,197866</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>16,204943</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>16,202107</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>16,200737</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>16,199427</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>16,189191</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>16,216294</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>16,232185</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3483,1668 +3753,1668 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>16,144626</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>16,143236</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>16,141846</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>16,140564</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>16,134944</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>16,135959</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>16,138200</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>16,152579</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>16,151221</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>16,149856</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>16,158646</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>16,158210</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>16,164046</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>16,139754</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>16,139626</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>16,138272</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>16,136918</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>16,121492</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>16,121677</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>16,128282</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>16,113062</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>16,100010</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>16,098656</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>16,097308</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>16,098226</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>16,053374</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>16,050190</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>16,030964</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>16,012523</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>16,011097</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>16,009672</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>15,994036</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>15,990518</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>16,013015</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>16,018359</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>16,019487</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>16,018051</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>16,016621</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>16,005795</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>15,992631</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>15,997426</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>15,990092</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>15,987795</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>15,986374</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>15,985303</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>15,967508</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>15,964713</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>15,945082</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>15,932574</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>15,929923</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>15,928503</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>15,927087</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>15,921062</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>15,916323</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>15,895708</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,879046</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,866882</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,865369</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,863862</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,836267</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>15,837913</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>15,825872</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,813979</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,807656</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,806154</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,804646</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,782251</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,785779</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,763097</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,735626</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>15,811205</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>15,809759</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>15,808308</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,836677</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,799554</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,781805</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,763149</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,746610</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,745164</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,743708</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,741503</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,750021</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,742595</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,721303</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,717123</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,715687</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,714262</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,717728</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,715744</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,712436</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,702564</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,690462</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,689031</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,687600</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,692169</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,665164</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,655903</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,655308</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,626446</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,624979</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,623513</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,601482</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,598600</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,572503</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,574933</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,545415</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,543918</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,542421</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,549949</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,554123</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,553067</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,533738</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,530246</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,528815</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,527205</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,516497</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,517067</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,503128</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,474431</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,499544</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,498082</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,496626</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,503056</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,496662</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,464974</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,476154</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,501369</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,499913</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,498451</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,510831</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,512713</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,519708</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,508487</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,487046</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,485595</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,484159</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,490841</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,491159</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,505092</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,506164</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,491862</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,490462</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,489067</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,487349</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,494441</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,491123</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,477246</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,467579</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,466185</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,464785</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,462046</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,434985</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,391267</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,389282</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,383728</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,382190</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,380646</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,372790</t>
   </si>
   <si>
-    <t>08/05/2024</t>
-[...2 lines deleted...]
-    <t>07/05/2024</t>
+    <t>8/5/2024</t>
+  </si>
+  <si>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,387826</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,342887</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,330359</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,328933</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,327513</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,295656</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,293738</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,292790</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,300564</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,278169</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,276764</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,275354</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>15,267174</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,295226</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,304482</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,282221</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,264559</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,263123</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,261687</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,259590</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,259979</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>15,235451</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,301215</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,330349</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,328903</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,327451</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,319892</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,348733</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,342405</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,327574</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,330338</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,328897</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,327462</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,329436</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,310026</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,309308</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,300236</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,291046</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,289831</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,288395</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,286964</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,283826</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,277918</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,278882</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,284113</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>15,282687</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,281262</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,281538</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,250262</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,253667</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,248436</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,241579</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,240138</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,238697</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,247626</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,238282</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,195964</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,177067</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,165641</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,164226</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,162805</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,107544</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,038662</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>15,037308</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,018313</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,013749</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,012303</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,010856</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>15,019462</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>15,034477</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>15,046415</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>15,054959</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>15,051805</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>15,050328</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>15,048851</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>15,026277</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>15,005431</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>15,014579</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>14,995067</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>14,974754</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>14,973287</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>14,971821</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>14,980641</t>
   </si>
   <si>
-    <t>14/02/2024</t>
-[...2 lines deleted...]
-    <t>13/02/2024</t>
+    <t>14/2/2024</t>
+  </si>
+  <si>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>14,978995</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>14,978292</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>14,965656</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>14,964210</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>14,962764</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>14,962938</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>14,982451</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>14,987990</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>15,046800</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>15,072005</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>15,070646</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>15,069292</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>15,063682</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>15,089908</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>15,080672</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>15,078062</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>15,055297</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>15,053908</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>15,052518</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>24/01/2024</t>
-[...68 lines deleted...]
-    <t>01/01/2024</t>
+    <t>24/1/2024</t>
+  </si>
+  <si>
+    <t>23/1/2024</t>
+  </si>
+  <si>
+    <t>22/1/2024</t>
+  </si>
+  <si>
+    <t>21/1/2024</t>
+  </si>
+  <si>
+    <t>20/1/2024</t>
+  </si>
+  <si>
+    <t>19/1/2024</t>
+  </si>
+  <si>
+    <t>18/1/2024</t>
+  </si>
+  <si>
+    <t>17/1/2024</t>
+  </si>
+  <si>
+    <t>16/1/2024</t>
+  </si>
+  <si>
+    <t>15/1/2024</t>
+  </si>
+  <si>
+    <t>14/1/2024</t>
+  </si>
+  <si>
+    <t>13/1/2024</t>
+  </si>
+  <si>
+    <t>12/1/2024</t>
+  </si>
+  <si>
+    <t>11/1/2024</t>
+  </si>
+  <si>
+    <t>10/1/2024</t>
+  </si>
+  <si>
+    <t>9/1/2024</t>
+  </si>
+  <si>
+    <t>8/1/2024</t>
+  </si>
+  <si>
+    <t>7/1/2024</t>
+  </si>
+  <si>
+    <t>6/1/2024</t>
+  </si>
+  <si>
+    <t>5/1/2024</t>
+  </si>
+  <si>
+    <t>4/1/2024</t>
+  </si>
+  <si>
+    <t>3/1/2024</t>
+  </si>
+  <si>
+    <t>2/1/2024</t>
+  </si>
+  <si>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
@@ -5169,75 +5439,75 @@
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
-    <t>09/12/2023</t>
-[...23 lines deleted...]
-    <t>01/12/2023</t>
+    <t>9/12/2023</t>
+  </si>
+  <si>
+    <t>8/12/2023</t>
+  </si>
+  <si>
+    <t>7/12/2023</t>
+  </si>
+  <si>
+    <t>6/12/2023</t>
+  </si>
+  <si>
+    <t>5/12/2023</t>
+  </si>
+  <si>
+    <t>4/12/2023</t>
+  </si>
+  <si>
+    <t>3/12/2023</t>
+  </si>
+  <si>
+    <t>2/12/2023</t>
+  </si>
+  <si>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
@@ -5259,75 +5529,75 @@
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>09/11/2023</t>
-[...23 lines deleted...]
-    <t>01/11/2023</t>
+    <t>9/11/2023</t>
+  </si>
+  <si>
+    <t>8/11/2023</t>
+  </si>
+  <si>
+    <t>7/11/2023</t>
+  </si>
+  <si>
+    <t>6/11/2023</t>
+  </si>
+  <si>
+    <t>5/11/2023</t>
+  </si>
+  <si>
+    <t>4/11/2023</t>
+  </si>
+  <si>
+    <t>3/11/2023</t>
+  </si>
+  <si>
+    <t>2/11/2023</t>
+  </si>
+  <si>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>24/10/2023</t>
   </si>
@@ -5352,343 +5622,343 @@
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>14/10/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
-    <t>09/10/2023</t>
-[...242 lines deleted...]
-    <t>20/07/2023</t>
+    <t>9/10/2023</t>
+  </si>
+  <si>
+    <t>8/10/2023</t>
+  </si>
+  <si>
+    <t>7/10/2023</t>
+  </si>
+  <si>
+    <t>6/10/2023</t>
+  </si>
+  <si>
+    <t>5/10/2023</t>
+  </si>
+  <si>
+    <t>4/10/2023</t>
+  </si>
+  <si>
+    <t>3/10/2023</t>
+  </si>
+  <si>
+    <t>2/10/2023</t>
+  </si>
+  <si>
+    <t>1/10/2023</t>
+  </si>
+  <si>
+    <t>30/9/2023</t>
+  </si>
+  <si>
+    <t>29/9/2023</t>
+  </si>
+  <si>
+    <t>28/9/2023</t>
+  </si>
+  <si>
+    <t>27/9/2023</t>
+  </si>
+  <si>
+    <t>26/9/2023</t>
+  </si>
+  <si>
+    <t>25/9/2023</t>
+  </si>
+  <si>
+    <t>24/9/2023</t>
+  </si>
+  <si>
+    <t>23/9/2023</t>
+  </si>
+  <si>
+    <t>22/9/2023</t>
+  </si>
+  <si>
+    <t>21/9/2023</t>
+  </si>
+  <si>
+    <t>20/9/2023</t>
+  </si>
+  <si>
+    <t>19/9/2023</t>
+  </si>
+  <si>
+    <t>18/9/2023</t>
+  </si>
+  <si>
+    <t>17/9/2023</t>
+  </si>
+  <si>
+    <t>16/9/2023</t>
+  </si>
+  <si>
+    <t>15/9/2023</t>
+  </si>
+  <si>
+    <t>14/9/2023</t>
+  </si>
+  <si>
+    <t>13/9/2023</t>
+  </si>
+  <si>
+    <t>12/9/2023</t>
+  </si>
+  <si>
+    <t>11/9/2023</t>
+  </si>
+  <si>
+    <t>10/9/2023</t>
+  </si>
+  <si>
+    <t>9/9/2023</t>
+  </si>
+  <si>
+    <t>8/9/2023</t>
+  </si>
+  <si>
+    <t>7/9/2023</t>
+  </si>
+  <si>
+    <t>6/9/2023</t>
+  </si>
+  <si>
+    <t>5/9/2023</t>
+  </si>
+  <si>
+    <t>4/9/2023</t>
+  </si>
+  <si>
+    <t>3/9/2023</t>
+  </si>
+  <si>
+    <t>2/9/2023</t>
+  </si>
+  <si>
+    <t>1/9/2023</t>
+  </si>
+  <si>
+    <t>31/8/2023</t>
+  </si>
+  <si>
+    <t>30/8/2023</t>
+  </si>
+  <si>
+    <t>29/8/2023</t>
+  </si>
+  <si>
+    <t>28/8/2023</t>
+  </si>
+  <si>
+    <t>27/8/2023</t>
+  </si>
+  <si>
+    <t>26/8/2023</t>
+  </si>
+  <si>
+    <t>25/8/2023</t>
+  </si>
+  <si>
+    <t>24/8/2023</t>
+  </si>
+  <si>
+    <t>23/8/2023</t>
+  </si>
+  <si>
+    <t>22/8/2023</t>
+  </si>
+  <si>
+    <t>21/8/2023</t>
+  </si>
+  <si>
+    <t>20/8/2023</t>
+  </si>
+  <si>
+    <t>19/8/2023</t>
+  </si>
+  <si>
+    <t>18/8/2023</t>
+  </si>
+  <si>
+    <t>17/8/2023</t>
+  </si>
+  <si>
+    <t>16/8/2023</t>
+  </si>
+  <si>
+    <t>15/8/2023</t>
+  </si>
+  <si>
+    <t>14/8/2023</t>
+  </si>
+  <si>
+    <t>13/8/2023</t>
+  </si>
+  <si>
+    <t>12/8/2023</t>
+  </si>
+  <si>
+    <t>11/8/2023</t>
+  </si>
+  <si>
+    <t>10/8/2023</t>
+  </si>
+  <si>
+    <t>9/8/2023</t>
+  </si>
+  <si>
+    <t>8/8/2023</t>
+  </si>
+  <si>
+    <t>7/8/2023</t>
+  </si>
+  <si>
+    <t>6/8/2023</t>
+  </si>
+  <si>
+    <t>5/8/2023</t>
+  </si>
+  <si>
+    <t>4/8/2023</t>
+  </si>
+  <si>
+    <t>3/8/2023</t>
+  </si>
+  <si>
+    <t>2/8/2023</t>
+  </si>
+  <si>
+    <t>1/8/2023</t>
+  </si>
+  <si>
+    <t>31/7/2023</t>
+  </si>
+  <si>
+    <t>30/7/2023</t>
+  </si>
+  <si>
+    <t>29/7/2023</t>
+  </si>
+  <si>
+    <t>28/7/2023</t>
+  </si>
+  <si>
+    <t>27/7/2023</t>
+  </si>
+  <si>
+    <t>26/7/2023</t>
+  </si>
+  <si>
+    <t>25/7/2023</t>
+  </si>
+  <si>
+    <t>24/7/2023</t>
+  </si>
+  <si>
+    <t>23/7/2023</t>
+  </si>
+  <si>
+    <t>22/7/2023</t>
+  </si>
+  <si>
+    <t>21/7/2023</t>
+  </si>
+  <si>
+    <t>20/7/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1029"/>
+  <dimension ref="A1:B1074"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -8596,411 +8866,411 @@
       <c r="B366" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
         <v>731</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>733</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
         <v>735</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
         <v>826</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>828</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
         <v>830</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>831</v>
       </c>
@@ -10228,411 +10498,411 @@
       <c r="B570" s="0" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="B571" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="B572" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B618" s="0" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
         <v>1233</v>
       </c>
       <c r="B619" s="0" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
         <v>1235</v>
       </c>
       <c r="B620" s="0" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="B621" s="0" t="s">
         <v>1238</v>
       </c>
@@ -11532,411 +11802,411 @@
       <c r="B733" s="0" t="s">
         <v>1462</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
         <v>1463</v>
       </c>
       <c r="B734" s="0" t="s">
         <v>1464</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
         <v>1465</v>
       </c>
       <c r="B735" s="0" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
         <v>1467</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1458</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1557</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
         <v>1558</v>
       </c>
       <c r="B782" s="0" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
         <v>1560</v>
       </c>
       <c r="B783" s="0" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
         <v>1562</v>
       </c>
       <c r="B784" s="0" t="s">
         <v>1563</v>
       </c>
@@ -12204,1704 +12474,2064 @@
       <c r="B817" s="0" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
         <v>1630</v>
       </c>
       <c r="B818" s="0" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
         <v>1632</v>
       </c>
       <c r="B819" s="0" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
         <v>1634</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1674</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1674</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1674</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1681</v>
+        <v>1688</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1674</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1674</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1683</v>
+        <v>1692</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1674</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1684</v>
+        <v>1694</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1674</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1685</v>
+        <v>1696</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1674</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1686</v>
+        <v>1698</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1674</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1687</v>
+        <v>1700</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1674</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1688</v>
+        <v>1702</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1674</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1674</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1690</v>
+        <v>1706</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1674</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1691</v>
+        <v>1708</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1674</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1692</v>
+        <v>1710</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1674</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1693</v>
+        <v>1712</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1674</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1694</v>
+        <v>1714</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1674</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1695</v>
+        <v>1716</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1674</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1696</v>
+        <v>1718</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1674</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1697</v>
+        <v>1720</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1674</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1698</v>
+        <v>1722</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1674</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1699</v>
+        <v>1724</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1674</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1700</v>
+        <v>1725</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1674</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1701</v>
+        <v>1727</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1674</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1702</v>
+        <v>1729</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1674</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1703</v>
+        <v>1731</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1674</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1704</v>
+        <v>1733</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1674</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1705</v>
+        <v>1735</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1674</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1706</v>
+        <v>1737</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1674</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1707</v>
+        <v>1739</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1674</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1708</v>
+        <v>1741</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1674</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1709</v>
+        <v>1743</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1674</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1710</v>
+        <v>1745</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1674</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1674</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1712</v>
+        <v>1749</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1674</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1713</v>
+        <v>1751</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1674</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1714</v>
+        <v>1753</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1674</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1715</v>
+        <v>1755</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1674</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1716</v>
+        <v>1757</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1674</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1717</v>
+        <v>1759</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1674</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1718</v>
+        <v>1761</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1674</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1719</v>
+        <v>1763</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1720</v>
+        <v>1765</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1721</v>
+        <v>1766</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1722</v>
+        <v>1767</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1723</v>
+        <v>1768</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1724</v>
+        <v>1769</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1725</v>
+        <v>1770</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1726</v>
+        <v>1771</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1727</v>
+        <v>1772</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1728</v>
+        <v>1773</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1729</v>
+        <v>1774</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1730</v>
+        <v>1775</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1731</v>
+        <v>1776</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1732</v>
+        <v>1777</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1733</v>
+        <v>1778</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1734</v>
+        <v>1779</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1735</v>
+        <v>1780</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1736</v>
+        <v>1781</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1737</v>
+        <v>1782</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1738</v>
+        <v>1783</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1739</v>
+        <v>1784</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1740</v>
+        <v>1785</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1741</v>
+        <v>1786</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1742</v>
+        <v>1787</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1743</v>
+        <v>1788</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1744</v>
+        <v>1789</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1745</v>
+        <v>1790</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1746</v>
+        <v>1791</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1747</v>
+        <v>1792</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1748</v>
+        <v>1793</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1749</v>
+        <v>1794</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1750</v>
+        <v>1795</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1751</v>
+        <v>1796</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1752</v>
+        <v>1797</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1753</v>
+        <v>1798</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1754</v>
+        <v>1799</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1755</v>
+        <v>1800</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1756</v>
+        <v>1801</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1757</v>
+        <v>1802</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1758</v>
+        <v>1803</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1759</v>
+        <v>1804</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1760</v>
+        <v>1805</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1761</v>
+        <v>1806</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1762</v>
+        <v>1807</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1763</v>
+        <v>1808</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1764</v>
+        <v>1809</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1765</v>
+        <v>1810</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1766</v>
+        <v>1811</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1767</v>
+        <v>1812</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1768</v>
+        <v>1813</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1769</v>
+        <v>1814</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1770</v>
+        <v>1815</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1771</v>
+        <v>1816</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1772</v>
+        <v>1817</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1773</v>
+        <v>1818</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1774</v>
+        <v>1819</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1775</v>
+        <v>1820</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1776</v>
+        <v>1821</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1777</v>
+        <v>1822</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1778</v>
+        <v>1823</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1779</v>
+        <v>1824</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1780</v>
+        <v>1825</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1781</v>
+        <v>1826</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1782</v>
+        <v>1827</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1783</v>
+        <v>1828</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1784</v>
+        <v>1829</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1785</v>
+        <v>1830</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1786</v>
+        <v>1831</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1787</v>
+        <v>1832</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1788</v>
+        <v>1833</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1789</v>
+        <v>1834</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1790</v>
+        <v>1835</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1791</v>
+        <v>1836</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1792</v>
+        <v>1837</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1793</v>
+        <v>1838</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1794</v>
+        <v>1839</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1795</v>
+        <v>1840</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1796</v>
+        <v>1841</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1797</v>
+        <v>1842</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1798</v>
+        <v>1843</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1799</v>
+        <v>1844</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1800</v>
+        <v>1845</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1801</v>
+        <v>1846</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1802</v>
+        <v>1847</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1803</v>
+        <v>1848</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1804</v>
+        <v>1849</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1805</v>
+        <v>1850</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1806</v>
+        <v>1851</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1807</v>
+        <v>1852</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1808</v>
+        <v>1853</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1809</v>
+        <v>1854</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1810</v>
+        <v>1855</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1811</v>
+        <v>1856</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1812</v>
+        <v>1857</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1813</v>
+        <v>1858</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1814</v>
+        <v>1859</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1815</v>
+        <v>1860</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1816</v>
+        <v>1861</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1817</v>
+        <v>1862</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1818</v>
+        <v>1863</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1819</v>
+        <v>1864</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1820</v>
+        <v>1865</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1821</v>
+        <v>1866</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1822</v>
+        <v>1867</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1823</v>
+        <v>1868</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1824</v>
+        <v>1869</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1825</v>
+        <v>1870</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1826</v>
+        <v>1871</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1827</v>
+        <v>1872</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1828</v>
+        <v>1873</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1829</v>
+        <v>1874</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1830</v>
+        <v>1875</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1831</v>
+        <v>1876</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1832</v>
+        <v>1877</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>1833</v>
+        <v>1878</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1834</v>
+        <v>1879</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1835</v>
+        <v>1880</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1836</v>
+        <v>1881</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1837</v>
+        <v>1882</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>1838</v>
+        <v>1883</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>1839</v>
+        <v>1884</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>1840</v>
+        <v>1885</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>1841</v>
+        <v>1886</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>1842</v>
+        <v>1887</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>1843</v>
+        <v>1888</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>1844</v>
+        <v>1889</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>1845</v>
+        <v>1890</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>1846</v>
+        <v>1891</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>1847</v>
+        <v>1892</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>1848</v>
+        <v>1893</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>1849</v>
+        <v>1894</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>1850</v>
+        <v>1895</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>1851</v>
+        <v>1896</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>1852</v>
+        <v>1897</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>1853</v>
+        <v>1898</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>1854</v>
+        <v>1899</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>1855</v>
+        <v>1900</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>1856</v>
+        <v>1901</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>1857</v>
+        <v>1902</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>1858</v>
+        <v>1903</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>1859</v>
+        <v>1904</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>1860</v>
+        <v>1905</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>1861</v>
+        <v>1906</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>1862</v>
+        <v>1907</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>1863</v>
+        <v>1908</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>1674</v>
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>1764</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>