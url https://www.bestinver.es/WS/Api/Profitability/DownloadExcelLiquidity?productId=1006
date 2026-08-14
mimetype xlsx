--- v4 (2026-06-27)
+++ v5 (2026-08-14)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1954" uniqueCount="1954">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2050" uniqueCount="2050">
   <si>
     <t>BESTINVER DEUDA CORPORATIVA - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>17,290450</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>17,292153</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>17,293830</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>17,299981</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>17,298211</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>17,296441</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>17,287971</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>17,282169</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>17,268690</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>17,243232</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>17,213894</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>17,212116</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>17,210371</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>17,204051</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>17,186359</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>17,219842</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>17,214318</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>17,191963</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>17,190204</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>17,188446</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>17,186343</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>17,212852</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>17,220518</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>17,234481</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>17,236405</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>17,234639</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>17,232872</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>17,242373</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>17,243933</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>17,249567</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>17,260976</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>17,276391</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>17,274606</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>17,272822</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>17,249092</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>17,227623</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>17,278768</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>17,284410</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>17,269860</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>17,268069</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>17,266279</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>17,268619</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>17,257697</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>17,256928</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>17,250553</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>17,258968</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>17,257173</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>17,255377</t>
   </si>
   <si>
     <t>25/6/2026</t>
   </si>
   <si>
     <t>17,264273</t>
   </si>
   <si>
     <t>24/6/2026</t>
   </si>
   <si>
     <t>17,254697</t>
   </si>
   <si>
     <t>23/6/2026</t>
   </si>
   <si>
     <t>17,245476</t>
   </si>
   <si>
     <t>22/6/2026</t>
   </si>
   <si>
     <t>17,235631</t>
   </si>
@@ -5914,51 +6202,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1074"/>
+  <dimension ref="A1:B1122"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -9226,435 +9514,435 @@
       <c r="B411" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
         <v>821</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>823</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
         <v>825</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="B462" s="0" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
         <v>922</v>
       </c>
       <c r="B463" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
         <v>924</v>
       </c>
       <c r="B464" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
         <v>926</v>
       </c>
       <c r="B465" s="0" t="s">
         <v>927</v>
       </c>
@@ -10858,435 +11146,435 @@
       <c r="B615" s="0" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="B616" s="0" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="B617" s="0" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
         <v>1232</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B666" s="0" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="B667" s="0" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="B668" s="0" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="B669" s="0" t="s">
         <v>1334</v>
       </c>
@@ -12162,435 +12450,435 @@
       <c r="B778" s="0" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
         <v>1553</v>
       </c>
       <c r="B779" s="0" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
         <v>1555</v>
       </c>
       <c r="B780" s="0" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
         <v>1557</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1548</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1653</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
         <v>1654</v>
       </c>
       <c r="B830" s="0" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
         <v>1656</v>
       </c>
       <c r="B831" s="0" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
         <v>1658</v>
       </c>
       <c r="B832" s="0" t="s">
         <v>1659</v>
       </c>
@@ -12834,1704 +13122,2088 @@
       <c r="B862" s="0" t="s">
         <v>1719</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
         <v>1720</v>
       </c>
       <c r="B863" s="0" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
         <v>1722</v>
       </c>
       <c r="B864" s="0" t="s">
         <v>1723</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
         <v>1724</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1764</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1764</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1764</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1770</v>
+        <v>1776</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1764</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1771</v>
+        <v>1778</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1764</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1764</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1773</v>
+        <v>1782</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1764</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1774</v>
+        <v>1784</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1764</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1775</v>
+        <v>1786</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1764</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1776</v>
+        <v>1788</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1764</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1777</v>
+        <v>1790</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1764</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1778</v>
+        <v>1792</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1764</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1779</v>
+        <v>1794</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1764</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1780</v>
+        <v>1796</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1764</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1781</v>
+        <v>1798</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1764</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1782</v>
+        <v>1800</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1764</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1783</v>
+        <v>1802</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1764</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1784</v>
+        <v>1804</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1764</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1785</v>
+        <v>1806</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1764</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1786</v>
+        <v>1808</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1764</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1787</v>
+        <v>1810</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1764</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1788</v>
+        <v>1812</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1764</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1789</v>
+        <v>1814</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1764</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1790</v>
+        <v>1816</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1764</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1791</v>
+        <v>1818</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1764</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1792</v>
+        <v>1820</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1764</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1793</v>
+        <v>1821</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1764</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1794</v>
+        <v>1823</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1764</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1795</v>
+        <v>1825</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1764</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1796</v>
+        <v>1827</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1764</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1797</v>
+        <v>1829</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1764</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1798</v>
+        <v>1831</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1764</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1799</v>
+        <v>1833</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1764</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1800</v>
+        <v>1835</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1764</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1801</v>
+        <v>1837</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1764</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1802</v>
+        <v>1839</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1764</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1803</v>
+        <v>1841</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1764</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1804</v>
+        <v>1843</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1764</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1805</v>
+        <v>1845</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1764</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1806</v>
+        <v>1847</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1764</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1807</v>
+        <v>1849</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1764</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1808</v>
+        <v>1851</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1764</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1809</v>
+        <v>1853</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1764</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1810</v>
+        <v>1855</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1764</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1811</v>
+        <v>1857</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1764</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1812</v>
+        <v>1859</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1813</v>
+        <v>1861</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1814</v>
+        <v>1862</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1815</v>
+        <v>1863</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1816</v>
+        <v>1864</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1817</v>
+        <v>1865</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1818</v>
+        <v>1866</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1819</v>
+        <v>1867</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1820</v>
+        <v>1868</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1821</v>
+        <v>1869</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1822</v>
+        <v>1870</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1823</v>
+        <v>1871</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1824</v>
+        <v>1872</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1825</v>
+        <v>1873</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1826</v>
+        <v>1874</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1827</v>
+        <v>1875</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1828</v>
+        <v>1876</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1829</v>
+        <v>1877</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1830</v>
+        <v>1878</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1831</v>
+        <v>1879</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1832</v>
+        <v>1880</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1833</v>
+        <v>1881</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1834</v>
+        <v>1882</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1835</v>
+        <v>1883</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1836</v>
+        <v>1884</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1837</v>
+        <v>1885</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1838</v>
+        <v>1886</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1839</v>
+        <v>1887</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1840</v>
+        <v>1888</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1841</v>
+        <v>1889</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1842</v>
+        <v>1890</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1843</v>
+        <v>1891</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1844</v>
+        <v>1892</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1845</v>
+        <v>1893</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1846</v>
+        <v>1894</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1847</v>
+        <v>1895</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1848</v>
+        <v>1896</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1849</v>
+        <v>1897</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1850</v>
+        <v>1898</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1851</v>
+        <v>1899</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1852</v>
+        <v>1900</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1853</v>
+        <v>1901</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1854</v>
+        <v>1902</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1855</v>
+        <v>1903</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1856</v>
+        <v>1904</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1857</v>
+        <v>1905</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1858</v>
+        <v>1906</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1859</v>
+        <v>1907</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1860</v>
+        <v>1908</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1861</v>
+        <v>1909</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1862</v>
+        <v>1910</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1863</v>
+        <v>1911</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1864</v>
+        <v>1912</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1865</v>
+        <v>1913</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1866</v>
+        <v>1914</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1867</v>
+        <v>1915</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1868</v>
+        <v>1916</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1869</v>
+        <v>1917</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1870</v>
+        <v>1918</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1871</v>
+        <v>1919</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1872</v>
+        <v>1920</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1873</v>
+        <v>1921</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1874</v>
+        <v>1922</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1875</v>
+        <v>1923</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1876</v>
+        <v>1924</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1877</v>
+        <v>1925</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>1878</v>
+        <v>1926</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1879</v>
+        <v>1927</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1880</v>
+        <v>1928</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1881</v>
+        <v>1929</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1882</v>
+        <v>1930</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>1883</v>
+        <v>1931</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>1884</v>
+        <v>1932</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>1885</v>
+        <v>1933</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>1886</v>
+        <v>1934</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>1887</v>
+        <v>1935</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>1888</v>
+        <v>1936</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>1889</v>
+        <v>1937</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>1890</v>
+        <v>1938</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>1891</v>
+        <v>1939</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>1892</v>
+        <v>1940</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>1893</v>
+        <v>1941</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>1894</v>
+        <v>1942</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>1895</v>
+        <v>1943</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>1896</v>
+        <v>1944</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>1897</v>
+        <v>1945</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>1898</v>
+        <v>1946</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>1899</v>
+        <v>1947</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>1900</v>
+        <v>1948</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>1901</v>
+        <v>1949</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>1902</v>
+        <v>1950</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>1903</v>
+        <v>1951</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>1904</v>
+        <v>1952</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>1905</v>
+        <v>1953</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>1906</v>
+        <v>1954</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>1907</v>
+        <v>1955</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>1908</v>
+        <v>1956</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>1909</v>
+        <v>1957</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>1910</v>
+        <v>1958</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>1911</v>
+        <v>1959</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>1912</v>
+        <v>1960</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>1913</v>
+        <v>1961</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>1914</v>
+        <v>1962</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>1915</v>
+        <v>1963</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>1916</v>
+        <v>1964</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>1917</v>
+        <v>1965</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>1918</v>
+        <v>1966</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>1919</v>
+        <v>1967</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>1921</v>
+        <v>1969</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>1922</v>
+        <v>1970</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>1923</v>
+        <v>1971</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>1924</v>
+        <v>1972</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>1925</v>
+        <v>1973</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>1926</v>
+        <v>1974</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>1927</v>
+        <v>1975</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>1928</v>
+        <v>1976</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>1929</v>
+        <v>1977</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>1930</v>
+        <v>1978</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>1931</v>
+        <v>1979</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>1932</v>
+        <v>1980</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>1933</v>
+        <v>1981</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>1934</v>
+        <v>1982</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>1935</v>
+        <v>1983</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>1936</v>
+        <v>1984</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>1937</v>
+        <v>1985</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>1938</v>
+        <v>1986</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>1939</v>
+        <v>1987</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>1940</v>
+        <v>1988</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>1941</v>
+        <v>1989</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>1942</v>
+        <v>1990</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>1943</v>
+        <v>1991</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>1944</v>
+        <v>1992</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>1945</v>
+        <v>1993</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>1946</v>
+        <v>1994</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>1947</v>
+        <v>1995</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>1948</v>
+        <v>1996</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>1949</v>
+        <v>1997</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>1950</v>
+        <v>1998</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>1951</v>
+        <v>1999</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>1952</v>
+        <v>2000</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>1953</v>
+        <v>2001</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>1764</v>
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" s="0" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B1104" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" s="0" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B1105" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B1106" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" s="0" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" s="0" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B1108" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" s="0" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1109" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" s="0" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B1110" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" s="0" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" s="0" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" s="0" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>1860</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>