--- v5 (2026-08-14)
+++ v6 (2026-10-15)
@@ -4,59 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2050" uniqueCount="2050">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2174" uniqueCount="2174">
   <si>
     <t>BESTINVER DEUDA CORPORATIVA - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>16,857376</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>16,862046</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>16,884558</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>16,882638</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>16,880720</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>16,869735</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>16,921195</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>16,939334</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>16,875992</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>16,890904</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>16,888985</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>16,887066</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>16,919551</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>16,934851</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>16,903850</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>16,892978</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>16,942881</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>16,941021</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>16,939164</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>16,949830</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>17,022341</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>17,079926</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>17,077759</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>17,039733</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>17,037939</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>17,036146</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>17,073469</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>17,056763</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>17,013410</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>17,000893</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>17,071646</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>17,069878</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>17,068111</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>17,081718</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>17,159680</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>17,210257</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>17,202072</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>17,217674</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>17,215881</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>17,214088</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>17,207946</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>17,188948</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>17,213759</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>17,233793</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>17,244662</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>17,242207</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>17,239750</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>17,257955</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>17,267746</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>17,264783</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>17,256330</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>17,258594</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>17,256808</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>17,255023</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>17,255155</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>17,249350</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>17,256930</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>17,293315</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>17,290870</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>17,289105</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>17,287340</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>17,302582</t>
   </si>
   <si>
     <t>12/8/2026</t>
   </si>
   <si>
     <t>17,290450</t>
   </si>
   <si>
     <t>11/8/2026</t>
   </si>
   <si>
     <t>17,292153</t>
   </si>
   <si>
     <t>10/8/2026</t>
   </si>
   <si>
     <t>17,293830</t>
   </si>
   <si>
     <t>9/8/2026</t>
   </si>
   <si>
     <t>17,299981</t>
   </si>
@@ -6202,51 +6574,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1122"/>
+  <dimension ref="A1:B1184"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -9898,547 +10270,547 @@
       <c r="B459" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
         <v>917</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
         <v>919</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
         <v>921</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="B525" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="B526" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>1051</v>
       </c>
@@ -11530,547 +11902,547 @@
       <c r="B663" s="0" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="B664" s="0" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
         <v>1326</v>
       </c>
       <c r="B665" s="0" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B728" s="0" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
         <v>1453</v>
       </c>
       <c r="B729" s="0" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
         <v>1455</v>
       </c>
       <c r="B730" s="0" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
         <v>1457</v>
       </c>
       <c r="B731" s="0" t="s">
         <v>1458</v>
       </c>
@@ -12834,547 +13206,547 @@
       <c r="B826" s="0" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
         <v>1649</v>
       </c>
       <c r="B827" s="0" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
         <v>1651</v>
       </c>
       <c r="B828" s="0" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
         <v>1653</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1644</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1777</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
         <v>1778</v>
       </c>
       <c r="B892" s="0" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
         <v>1780</v>
       </c>
       <c r="B893" s="0" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
         <v>1782</v>
       </c>
       <c r="B894" s="0" t="s">
         <v>1783</v>
       </c>
@@ -13506,1704 +13878,2200 @@
       <c r="B910" s="0" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
         <v>1816</v>
       </c>
       <c r="B911" s="0" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
         <v>1818</v>
       </c>
       <c r="B912" s="0" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
         <v>1820</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1860</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1860</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1865</v>
+        <v>1870</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1860</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1860</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1860</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1868</v>
+        <v>1876</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1860</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1869</v>
+        <v>1878</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1860</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1870</v>
+        <v>1880</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1860</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1871</v>
+        <v>1882</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1860</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1872</v>
+        <v>1884</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1860</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1873</v>
+        <v>1886</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1874</v>
+        <v>1888</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1860</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1875</v>
+        <v>1890</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1860</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1876</v>
+        <v>1892</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1860</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1877</v>
+        <v>1894</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1860</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1878</v>
+        <v>1896</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1860</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1879</v>
+        <v>1898</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1860</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1880</v>
+        <v>1900</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1860</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1881</v>
+        <v>1902</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1860</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1882</v>
+        <v>1904</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1860</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1883</v>
+        <v>1906</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1860</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1884</v>
+        <v>1908</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1860</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1885</v>
+        <v>1910</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1860</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1886</v>
+        <v>1912</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1860</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1887</v>
+        <v>1914</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1860</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1888</v>
+        <v>1916</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1860</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1889</v>
+        <v>1918</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1860</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1890</v>
+        <v>1920</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1860</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1891</v>
+        <v>1922</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1860</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1892</v>
+        <v>1924</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1860</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1893</v>
+        <v>1926</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1860</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1894</v>
+        <v>1928</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1860</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1895</v>
+        <v>1930</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1860</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1896</v>
+        <v>1932</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1860</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1897</v>
+        <v>1934</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1860</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1898</v>
+        <v>1936</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1860</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1899</v>
+        <v>1938</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1860</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1900</v>
+        <v>1940</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1860</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1901</v>
+        <v>1942</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1860</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1902</v>
+        <v>1944</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1860</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1903</v>
+        <v>1945</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1860</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1904</v>
+        <v>1947</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1860</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1905</v>
+        <v>1949</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1860</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1906</v>
+        <v>1951</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1860</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1907</v>
+        <v>1953</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1860</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1908</v>
+        <v>1955</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1860</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1909</v>
+        <v>1957</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1860</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1910</v>
+        <v>1959</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1860</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1911</v>
+        <v>1961</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1860</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1912</v>
+        <v>1963</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1860</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1913</v>
+        <v>1965</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1860</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1914</v>
+        <v>1967</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1860</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1915</v>
+        <v>1969</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1860</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1916</v>
+        <v>1971</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1860</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1917</v>
+        <v>1973</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1860</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1918</v>
+        <v>1975</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1860</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1919</v>
+        <v>1977</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1860</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1920</v>
+        <v>1979</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1860</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1921</v>
+        <v>1981</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1860</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1922</v>
+        <v>1983</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1923</v>
+        <v>1985</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1924</v>
+        <v>1986</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1925</v>
+        <v>1987</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>1926</v>
+        <v>1988</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1927</v>
+        <v>1989</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1928</v>
+        <v>1990</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1929</v>
+        <v>1991</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1930</v>
+        <v>1992</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>1931</v>
+        <v>1993</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>1932</v>
+        <v>1994</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>1933</v>
+        <v>1995</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>1934</v>
+        <v>1996</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>1935</v>
+        <v>1997</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>1936</v>
+        <v>1998</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>1937</v>
+        <v>1999</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>1938</v>
+        <v>2000</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>1939</v>
+        <v>2001</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>1940</v>
+        <v>2002</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>1941</v>
+        <v>2003</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>1942</v>
+        <v>2004</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>1943</v>
+        <v>2005</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>1944</v>
+        <v>2006</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>1945</v>
+        <v>2007</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>1946</v>
+        <v>2008</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>1947</v>
+        <v>2009</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>1948</v>
+        <v>2010</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>1949</v>
+        <v>2011</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>1950</v>
+        <v>2012</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>1951</v>
+        <v>2013</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>1952</v>
+        <v>2014</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>1953</v>
+        <v>2015</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>1954</v>
+        <v>2016</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>1955</v>
+        <v>2017</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>1956</v>
+        <v>2018</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>1957</v>
+        <v>2019</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>1958</v>
+        <v>2020</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>1959</v>
+        <v>2021</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>1960</v>
+        <v>2022</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>1961</v>
+        <v>2023</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>1962</v>
+        <v>2024</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>1963</v>
+        <v>2025</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>1964</v>
+        <v>2026</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>1965</v>
+        <v>2027</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>1966</v>
+        <v>2028</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>1967</v>
+        <v>2029</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>1968</v>
+        <v>2030</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>1969</v>
+        <v>2031</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>1970</v>
+        <v>2032</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>1971</v>
+        <v>2033</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>1972</v>
+        <v>2034</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>1973</v>
+        <v>2035</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>1974</v>
+        <v>2036</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>1975</v>
+        <v>2037</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>1976</v>
+        <v>2038</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>1977</v>
+        <v>2039</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>1978</v>
+        <v>2040</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>1979</v>
+        <v>2041</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>1980</v>
+        <v>2042</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>1981</v>
+        <v>2043</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>1982</v>
+        <v>2044</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>1983</v>
+        <v>2045</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>1984</v>
+        <v>2046</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>1985</v>
+        <v>2047</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>1986</v>
+        <v>2048</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>1987</v>
+        <v>2049</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>1988</v>
+        <v>2050</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>1989</v>
+        <v>2051</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>1990</v>
+        <v>2052</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>1991</v>
+        <v>2053</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>1992</v>
+        <v>2054</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>1993</v>
+        <v>2055</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>1994</v>
+        <v>2056</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>1995</v>
+        <v>2057</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>1996</v>
+        <v>2058</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>1997</v>
+        <v>2059</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>1998</v>
+        <v>2060</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>1999</v>
+        <v>2061</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>2000</v>
+        <v>2062</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>2001</v>
+        <v>2063</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>2002</v>
+        <v>2064</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>2003</v>
+        <v>2065</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>2004</v>
+        <v>2066</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>2005</v>
+        <v>2067</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>2006</v>
+        <v>2068</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>2007</v>
+        <v>2069</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>2008</v>
+        <v>2070</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>2009</v>
+        <v>2071</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>2010</v>
+        <v>2072</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>2011</v>
+        <v>2073</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>2012</v>
+        <v>2074</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>2013</v>
+        <v>2075</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
-        <v>2014</v>
+        <v>2076</v>
       </c>
       <c r="B1087" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
-        <v>2015</v>
+        <v>2077</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>2016</v>
+        <v>2078</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>2017</v>
+        <v>2079</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>2018</v>
+        <v>2080</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>2019</v>
+        <v>2081</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>2020</v>
+        <v>2082</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>2021</v>
+        <v>2083</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>2022</v>
+        <v>2084</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>2023</v>
+        <v>2085</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>2024</v>
+        <v>2086</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>2025</v>
+        <v>2087</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>2026</v>
+        <v>2088</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>2027</v>
+        <v>2089</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>2028</v>
+        <v>2090</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>2029</v>
+        <v>2091</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
-        <v>2030</v>
+        <v>2092</v>
       </c>
       <c r="B1103" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
-        <v>2031</v>
+        <v>2093</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
-        <v>2032</v>
+        <v>2094</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
-        <v>2033</v>
+        <v>2095</v>
       </c>
       <c r="B1106" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
-        <v>2034</v>
+        <v>2096</v>
       </c>
       <c r="B1107" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>2035</v>
+        <v>2097</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
-        <v>2036</v>
+        <v>2098</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
-        <v>2037</v>
+        <v>2099</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>2038</v>
+        <v>2100</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>2039</v>
+        <v>2101</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>2040</v>
+        <v>2102</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>2041</v>
+        <v>2103</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
-        <v>2042</v>
+        <v>2104</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
-        <v>2043</v>
+        <v>2105</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>2044</v>
+        <v>2106</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
-        <v>2045</v>
+        <v>2107</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>2046</v>
+        <v>2108</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>2047</v>
+        <v>2109</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>2048</v>
+        <v>2110</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>2049</v>
+        <v>2111</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>1860</v>
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" s="0" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" s="0" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1141" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1142" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" s="0" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1143" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" s="0" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B1144" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" s="0" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" s="0" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B1146" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" s="0" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B1148" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" s="0" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" s="0" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B1150" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" s="0" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" s="0" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" s="0" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B1160" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1161" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" s="0" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1162" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" s="0" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B1164" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" s="0" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1165" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" s="0" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" s="0" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168" s="0" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1168" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169" s="0" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170" s="0" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1170" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" s="0" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1171" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" s="0" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" s="0" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" s="0" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1175" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" s="0" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1176" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177" s="0" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1177" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179" s="0" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1179" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180" s="0" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1180" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181" s="0" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1181" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" s="0" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1182" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183" s="0" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1183" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184" s="0" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1184" s="0" t="s">
+        <v>1984</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>