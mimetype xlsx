--- v1 (2026-02-13)
+++ v2 (2026-04-03)
@@ -4,61 +4,349 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1772" uniqueCount="1772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1869" uniqueCount="1869">
   <si>
     <t>BESTINVER DEUDA CORPORATIVA, FI - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>18,392674</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>18,373228</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>18,390650</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>18,388333</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>18,386016</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>18,447149</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>18,481117</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>18,423011</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>18,422725</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>18,453342</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>18,451101</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>18,448858</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>18,514700</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>18,595294</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18,596489</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>18,565562</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>18,574522</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>18,572357</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>18,570193</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>18,605905</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>18,663805</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>18,721158</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>18,626021</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>18,713057</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>18,710987</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>18,708917</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>18,760312</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>18,769556</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>18,716250</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>18,785868</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>18,835626</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>18,832155</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>18,830169</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>18,854814</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>18,833182</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>18,841874</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>18,842078</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>18,831418</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>18,829396</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>18,827375</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>18,823869</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>18,817402</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>18,792404</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>18,796798</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>18,784284</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>18,782260</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>18,780237</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>18,792875</t>
+  </si>
+  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>18,785742</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>18,785575</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>18,772649</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>18,770091</t>
   </si>
   <si>
     <t>07/02/2026</t>
@@ -1671,54 +1959,57 @@
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>18,066112</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>18,081053</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>18,075655</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>18,069084</t>
   </si>
   <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>18,027312</t>
+  </si>
+  <si>
     <t>10/05/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>18,027312</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>18,025188</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>18,011716</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>17,990396</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>17,971273</t>
   </si>
@@ -5368,51 +5659,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B939"/>
+  <dimension ref="A1:B988"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7992,1291 +8283,1291 @@
       <c r="B325" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
         <v>649</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
         <v>651</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
         <v>653</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="B329" s="0" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B330" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B331" s="0" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B332" s="0" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="B333" s="0" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="B334" s="0" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="B335" s="0" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="B336" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="B337" s="0" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="B338" s="0" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="B339" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="B340" s="0" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="B341" s="0" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="B342" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="B343" s="0" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="B344" s="0" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="B345" s="0" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B346" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="B347" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B348" s="0" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="B349" s="0" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B350" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B351" s="0" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="B352" s="0" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B353" s="0" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B354" s="0" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B355" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="B356" s="0" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B357" s="0" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="B358" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="B359" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B360" s="0" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="B361" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B362" s="0" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="B363" s="0" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="B364" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="B365" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B366" s="0" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="B367" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="B368" s="0" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="B369" s="0" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="B370" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="B371" s="0" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="B372" s="0" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="B373" s="0" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B374" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="B375" s="0" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="B376" s="0" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="B377" s="0" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="B378" s="0" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="B379" s="0" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="B380" s="0" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="B381" s="0" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B382" s="0" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="B383" s="0" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="B384" s="0" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="B385" s="0" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="B386" s="0" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="B387" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="B388" s="0" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="B389" s="0" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="B390" s="0" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B391" s="0" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="B392" s="0" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="B393" s="0" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="B394" s="0" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="B395" s="0" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="B396" s="0" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="B397" s="0" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
+        <v>792</v>
+      </c>
+      <c r="B398" s="0" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="B399" s="0" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="B400" s="0" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="B401" s="0" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="B402" s="0" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="B403" s="0" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="B404" s="0" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B405" s="0" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="B406" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="B407" s="0" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="B408" s="0" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="B409" s="0" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="B410" s="0" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="B411" s="0" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="B412" s="0" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="B415" s="0" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="B416" s="0" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="B417" s="0" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="B418" s="0" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="B419" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="B420" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="B421" s="0" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="B422" s="0" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="B423" s="0" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="B424" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="B425" s="0" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B426" s="0" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="B427" s="0" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="B428" s="0" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="B429" s="0" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="B430" s="0" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="B431" s="0" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="B432" s="0" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="B433" s="0" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="B434" s="0" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="B435" s="0" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="B436" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="B437" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="B438" s="0" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="B439" s="0" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="B440" s="0" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="B441" s="0" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="B442" s="0" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="B443" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="B444" s="0" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="B445" s="0" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="B446" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="B447" s="0" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="B448" s="0" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="B449" s="0" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="B450" s="0" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="B451" s="0" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="B452" s="0" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="B453" s="0" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="B455" s="0" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="B456" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="B457" s="0" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="B458" s="0" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="B459" s="0" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="B462" s="0" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="B463" s="0" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="B465" s="0" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="B466" s="0" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="B467" s="0" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="B468" s="0" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="B469" s="0" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B470" s="0" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="B471" s="0" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="B472" s="0" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B473" s="0" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="B474" s="0" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="B475" s="0" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="B476" s="0" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="B477" s="0" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="B478" s="0" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="B479" s="0" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="B480" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="B481" s="0" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="B482" s="0" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="B483" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
         <v>964</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>966</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>968</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>969</v>
       </c>
@@ -9624,1635 +9915,1635 @@
       <c r="B529" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="B530" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B533" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B534" s="0" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B535" s="0" t="s">
         <v>1066</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B536" s="0" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B537" s="0" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B538" s="0" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B539" s="0" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B540" s="0" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B541" s="0" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B542" s="0" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B543" s="0" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B544" s="0" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B545" s="0" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B546" s="0" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B547" s="0" t="s">
         <v>1090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B548" s="0" t="s">
         <v>1092</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B549" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B550" s="0" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B551" s="0" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B552" s="0" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B553" s="0" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B554" s="0" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B555" s="0" t="s">
         <v>1106</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B556" s="0" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B557" s="0" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B558" s="0" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B559" s="0" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B560" s="0" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B561" s="0" t="s">
         <v>1118</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B562" s="0" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B563" s="0" t="s">
         <v>1122</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B564" s="0" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B565" s="0" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B566" s="0" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B567" s="0" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B568" s="0" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B569" s="0" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B570" s="0" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B571" s="0" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B572" s="0" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B573" s="0" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B574" s="0" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B575" s="0" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B576" s="0" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B577" s="0" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B578" s="0" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B579" s="0" t="s">
         <v>1154</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B580" s="0" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B581" s="0" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B582" s="0" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B583" s="0" t="s">
         <v>1162</v>
-      </c>
-[...1 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B584" s="0" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B585" s="0" t="s">
         <v>1166</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B586" s="0" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B587" s="0" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B588" s="0" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B589" s="0" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B590" s="0" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B591" s="0" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B592" s="0" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B593" s="0" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B594" s="0" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B595" s="0" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B596" s="0" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B597" s="0" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B598" s="0" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B599" s="0" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B600" s="0" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B601" s="0" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B602" s="0" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B603" s="0" t="s">
         <v>1202</v>
-      </c>
-[...1 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B604" s="0" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B605" s="0" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B606" s="0" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B607" s="0" t="s">
         <v>1210</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B608" s="0" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B609" s="0" t="s">
         <v>1214</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B610" s="0" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B611" s="0" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B612" s="0" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B613" s="0" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B614" s="0" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B615" s="0" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B616" s="0" t="s">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B617" s="0" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B618" s="0" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B619" s="0" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B620" s="0" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B621" s="0" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B622" s="0" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B623" s="0" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B624" s="0" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B625" s="0" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B626" s="0" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B627" s="0" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B628" s="0" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B629" s="0" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B630" s="0" t="s">
         <v>1256</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B631" s="0" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B632" s="0" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B633" s="0" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B634" s="0" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B635" s="0" t="s">
         <v>1266</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B636" s="0" t="s">
         <v>1268</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B637" s="0" t="s">
         <v>1270</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B638" s="0" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B639" s="0" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B640" s="0" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B641" s="0" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B642" s="0" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B643" s="0" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B644" s="0" t="s">
         <v>1284</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B645" s="0" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B646" s="0" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B647" s="0" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B648" s="0" t="s">
         <v>1292</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B649" s="0" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B650" s="0" t="s">
         <v>1296</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B651" s="0" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B652" s="0" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B653" s="0" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B654" s="0" t="s">
         <v>1304</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B655" s="0" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B656" s="0" t="s">
         <v>1308</v>
-      </c>
-[...1 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B657" s="0" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B658" s="0" t="s">
         <v>1312</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B659" s="0" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B660" s="0" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v>1317</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B661" s="0" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B662" s="0" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B663" s="0" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B664" s="0" t="s">
         <v>1324</v>
-      </c>
-[...1 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B665" s="0" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B666" s="0" t="s">
         <v>1328</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B667" s="0" t="s">
         <v>1330</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B668" s="0" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B669" s="0" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B670" s="0" t="s">
         <v>1336</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B671" s="0" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B672" s="0" t="s">
         <v>1340</v>
-      </c>
-[...1 lines deleted...]
-        <v>1341</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B673" s="0" t="s">
         <v>1342</v>
-      </c>
-[...1 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B674" s="0" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B675" s="0" t="s">
         <v>1346</v>
-      </c>
-[...1 lines deleted...]
-        <v>1347</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B676" s="0" t="s">
         <v>1348</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B677" s="0" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B678" s="0" t="s">
         <v>1352</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B679" s="0" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B680" s="0" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B681" s="0" t="s">
         <v>1358</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B682" s="0" t="s">
         <v>1360</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B683" s="0" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B684" s="0" t="s">
         <v>1364</v>
-      </c>
-[...1 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B685" s="0" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B686" s="0" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B687" s="0" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B688" s="0" t="s">
         <v>1372</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B689" s="0" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B690" s="0" t="s">
         <v>1376</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B691" s="0" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B692" s="0" t="s">
         <v>1380</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B693" s="0" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B694" s="0" t="s">
         <v>1384</v>
-      </c>
-[...1 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B695" s="0" t="s">
         <v>1386</v>
-      </c>
-[...1 lines deleted...]
-        <v>1387</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B696" s="0" t="s">
         <v>1388</v>
-      </c>
-[...1 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B697" s="0" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B698" s="0" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B699" s="0" t="s">
         <v>1394</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B700" s="0" t="s">
         <v>1396</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B701" s="0" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B702" s="0" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B703" s="0" t="s">
         <v>1402</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B704" s="0" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B705" s="0" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B706" s="0" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B707" s="0" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B708" s="0" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B709" s="0" t="s">
         <v>1414</v>
-      </c>
-[...1 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B710" s="0" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B711" s="0" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B712" s="0" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B713" s="0" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B714" s="0" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B715" s="0" t="s">
         <v>1426</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B716" s="0" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B717" s="0" t="s">
         <v>1430</v>
-      </c>
-[...1 lines deleted...]
-        <v>1431</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B718" s="0" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B719" s="0" t="s">
         <v>1434</v>
-      </c>
-[...1 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B720" s="0" t="s">
         <v>1436</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B721" s="0" t="s">
         <v>1438</v>
-      </c>
-[...1 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B722" s="0" t="s">
         <v>1440</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B723" s="0" t="s">
         <v>1442</v>
-      </c>
-[...1 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B724" s="0" t="s">
         <v>1444</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B725" s="0" t="s">
         <v>1446</v>
-      </c>
-[...1 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B726" s="0" t="s">
         <v>1448</v>
-      </c>
-[...1 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B727" s="0" t="s">
         <v>1450</v>
-      </c>
-[...1 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B728" s="0" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B729" s="0" t="s">
         <v>1454</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B730" s="0" t="s">
         <v>1456</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
         <v>1457</v>
       </c>
       <c r="B731" s="0" t="s">
         <v>1458</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
         <v>1459</v>
       </c>
       <c r="B732" s="0" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
         <v>1461</v>
       </c>
       <c r="B733" s="0" t="s">
         <v>1462</v>
       </c>
@@ -11600,1312 +11891,1704 @@
       <c r="B776" s="0" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
         <v>1549</v>
       </c>
       <c r="B777" s="0" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
         <v>1551</v>
       </c>
       <c r="B778" s="0" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
         <v>1553</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1554</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B780" s="0" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B781" s="0" t="s">
         <v>1557</v>
-      </c>
-[...1 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B782" s="0" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B783" s="0" t="s">
         <v>1561</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B784" s="0" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B785" s="0" t="s">
         <v>1565</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B786" s="0" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B787" s="0" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B788" s="0" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B789" s="0" t="s">
         <v>1573</v>
-      </c>
-[...1 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B790" s="0" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B791" s="0" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B792" s="0" t="s">
         <v>1579</v>
-      </c>
-[...1 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B793" s="0" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B794" s="0" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B795" s="0" t="s">
         <v>1585</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B796" s="0" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B797" s="0" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B798" s="0" t="s">
         <v>1591</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B799" s="0" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B800" s="0" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B801" s="0" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B802" s="0" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B803" s="0" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B804" s="0" t="s">
         <v>1603</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B805" s="0" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B806" s="0" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B807" s="0" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B808" s="0" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B809" s="0" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B810" s="0" t="s">
         <v>1615</v>
-      </c>
-[...1 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B811" s="0" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B812" s="0" t="s">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B813" s="0" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B814" s="0" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B815" s="0" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B816" s="0" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B817" s="0" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B818" s="0" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B819" s="0" t="s">
         <v>1633</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B820" s="0" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B821" s="0" t="s">
         <v>1637</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B822" s="0" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B823" s="0" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B824" s="0" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B825" s="0" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B826" s="0" t="s">
         <v>1647</v>
-      </c>
-[...1 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B827" s="0" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B828" s="0" t="s">
         <v>1651</v>
-      </c>
-[...1 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B829" s="0" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B830" s="0" t="s">
         <v>1655</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B831" s="0" t="s">
         <v>1657</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B832" s="0" t="s">
         <v>1659</v>
-      </c>
-[...1 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B833" s="0" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B834" s="0" t="s">
         <v>1663</v>
-      </c>
-[...1 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B835" s="0" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B836" s="0" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B837" s="0" t="s">
         <v>1669</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
         <v>1670</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1668</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1668</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1668</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1668</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1677</v>
+        <v>1684</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1668</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1678</v>
+        <v>1686</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1668</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1679</v>
+        <v>1688</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1668</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1680</v>
+        <v>1690</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1668</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1681</v>
+        <v>1692</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1668</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1668</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1683</v>
+        <v>1696</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1668</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1684</v>
+        <v>1698</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1668</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1685</v>
+        <v>1700</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1668</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1686</v>
+        <v>1702</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1668</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1687</v>
+        <v>1704</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1668</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1688</v>
+        <v>1706</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1668</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1668</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1690</v>
+        <v>1710</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1668</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1691</v>
+        <v>1712</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1668</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1692</v>
+        <v>1714</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1668</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1693</v>
+        <v>1716</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1668</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1694</v>
+        <v>1718</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1668</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1695</v>
+        <v>1720</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1668</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1696</v>
+        <v>1722</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1668</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1697</v>
+        <v>1724</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1668</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1698</v>
+        <v>1726</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1668</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1699</v>
+        <v>1728</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1668</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1700</v>
+        <v>1730</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1668</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1701</v>
+        <v>1732</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1668</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1702</v>
+        <v>1734</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1668</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1703</v>
+        <v>1736</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1668</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1704</v>
+        <v>1738</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1668</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1705</v>
+        <v>1740</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1668</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1706</v>
+        <v>1742</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1668</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1707</v>
+        <v>1744</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1668</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1708</v>
+        <v>1746</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1668</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1709</v>
+        <v>1748</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1668</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1710</v>
+        <v>1750</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1668</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1711</v>
+        <v>1752</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1668</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1712</v>
+        <v>1754</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1668</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1713</v>
+        <v>1756</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1668</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1714</v>
+        <v>1758</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1668</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1715</v>
+        <v>1760</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1668</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1716</v>
+        <v>1762</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1668</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1717</v>
+        <v>1764</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1718</v>
+        <v>1766</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1719</v>
+        <v>1767</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1720</v>
+        <v>1768</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1721</v>
+        <v>1769</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1722</v>
+        <v>1770</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1723</v>
+        <v>1771</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1724</v>
+        <v>1772</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1725</v>
+        <v>1773</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1726</v>
+        <v>1774</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1727</v>
+        <v>1775</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1728</v>
+        <v>1776</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1729</v>
+        <v>1777</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1730</v>
+        <v>1778</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1731</v>
+        <v>1779</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1732</v>
+        <v>1780</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1733</v>
+        <v>1781</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1734</v>
+        <v>1782</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1735</v>
+        <v>1783</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1736</v>
+        <v>1784</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1737</v>
+        <v>1785</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1738</v>
+        <v>1786</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1739</v>
+        <v>1787</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1740</v>
+        <v>1788</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1741</v>
+        <v>1789</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1742</v>
+        <v>1790</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1743</v>
+        <v>1791</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1744</v>
+        <v>1792</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1745</v>
+        <v>1793</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1746</v>
+        <v>1794</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1747</v>
+        <v>1795</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1748</v>
+        <v>1796</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1749</v>
+        <v>1797</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1750</v>
+        <v>1798</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1751</v>
+        <v>1799</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1752</v>
+        <v>1800</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1753</v>
+        <v>1801</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1754</v>
+        <v>1802</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1755</v>
+        <v>1803</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1756</v>
+        <v>1804</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1757</v>
+        <v>1805</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1758</v>
+        <v>1806</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1759</v>
+        <v>1807</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1760</v>
+        <v>1808</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1761</v>
+        <v>1809</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1762</v>
+        <v>1810</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1763</v>
+        <v>1811</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1764</v>
+        <v>1812</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B933" s="0" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1766</v>
+        <v>1814</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1767</v>
+        <v>1815</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1768</v>
+        <v>1816</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1769</v>
+        <v>1817</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1770</v>
+        <v>1818</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1771</v>
+        <v>1819</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1668</v>
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B940" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" s="0" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B941" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B942" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B943" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B944" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" s="0" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B945" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" s="0" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B946" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" s="0" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B947" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B948" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" s="0" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B949" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B950" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" s="0" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B951" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B952" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" s="0" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B953" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B954" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" s="0" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B955" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" s="0" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B956" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" s="0" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B957" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" s="0" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B958" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" s="0" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B959" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" s="0" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B960" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" s="0" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B961" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" s="0" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B962" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" s="0" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B963" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" s="0" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" s="0" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B965" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" s="0" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" s="0" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B967" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" s="0" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B968" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" s="0" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" s="0" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" s="0" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B971" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B972" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" s="0" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B973" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" s="0" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B974" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" s="0" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B976" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="0" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B977" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" s="0" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1765</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>