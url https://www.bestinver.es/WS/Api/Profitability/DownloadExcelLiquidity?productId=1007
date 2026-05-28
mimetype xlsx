--- v2 (2026-04-03)
+++ v3 (2026-05-28)
@@ -1,599 +1,935 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1869" uniqueCount="1869">
-[...1 lines deleted...]
-    <t>BESTINVER DEUDA CORPORATIVA, FI - CLASE Z</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1981" uniqueCount="1981">
+  <si>
+    <t>BESTINVER DEUDA CORPORATIVA - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>18,740853</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>18,729967</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>18,696306</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>18,693995</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>18,691683</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>18,661026</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>18,660351</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>18,647731</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>18,663403</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>18,685617</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>18,683303</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>18,680989</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>18,729477</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>18,695807</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>18,696737</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>18,724624</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>18,741210</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>18,738910</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>18,736611</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>18,748350</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>18,734172</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>18,669485</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>18,676420</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>18,670699</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>18,668399</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>18,666099</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>18,668270</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
+  </si>
+  <si>
+    <t>18,661058</t>
+  </si>
+  <si>
+    <t>28/4/2026</t>
+  </si>
+  <si>
+    <t>18,678956</t>
+  </si>
+  <si>
+    <t>27/4/2026</t>
+  </si>
+  <si>
+    <t>18,704302</t>
+  </si>
+  <si>
+    <t>26/4/2026</t>
+  </si>
+  <si>
+    <t>18,701947</t>
+  </si>
+  <si>
+    <t>25/4/2026</t>
+  </si>
+  <si>
+    <t>18,699651</t>
+  </si>
+  <si>
+    <t>24/4/2026</t>
+  </si>
+  <si>
+    <t>18,697353</t>
+  </si>
+  <si>
+    <t>23/4/2026</t>
+  </si>
+  <si>
+    <t>18,711188</t>
+  </si>
+  <si>
+    <t>22/4/2026</t>
+  </si>
+  <si>
+    <t>18,725786</t>
+  </si>
+  <si>
+    <t>21/4/2026</t>
+  </si>
+  <si>
+    <t>18,734101</t>
+  </si>
+  <si>
+    <t>20/4/2026</t>
+  </si>
+  <si>
+    <t>18,733855</t>
+  </si>
+  <si>
+    <t>19/4/2026</t>
+  </si>
+  <si>
+    <t>18,748352</t>
+  </si>
+  <si>
+    <t>18/4/2026</t>
+  </si>
+  <si>
+    <t>18,746068</t>
+  </si>
+  <si>
+    <t>17/4/2026</t>
+  </si>
+  <si>
+    <t>18,743784</t>
+  </si>
+  <si>
+    <t>16/4/2026</t>
+  </si>
+  <si>
+    <t>18,683032</t>
+  </si>
+  <si>
+    <t>15/4/2026</t>
+  </si>
+  <si>
+    <t>18,673560</t>
+  </si>
+  <si>
+    <t>14/4/2026</t>
+  </si>
+  <si>
+    <t>18,664226</t>
+  </si>
+  <si>
+    <t>13/4/2026</t>
+  </si>
+  <si>
+    <t>18,601840</t>
+  </si>
+  <si>
+    <t>12/4/2026</t>
+  </si>
+  <si>
+    <t>18,625831</t>
+  </si>
+  <si>
+    <t>11/4/2026</t>
+  </si>
+  <si>
+    <t>18,623539</t>
+  </si>
+  <si>
+    <t>10/4/2026</t>
+  </si>
+  <si>
+    <t>18,621247</t>
+  </si>
+  <si>
+    <t>9/4/2026</t>
+  </si>
+  <si>
+    <t>18,622452</t>
+  </si>
+  <si>
+    <t>8/4/2026</t>
+  </si>
+  <si>
+    <t>18,656053</t>
+  </si>
+  <si>
+    <t>7/4/2026</t>
+  </si>
+  <si>
+    <t>18,473012</t>
+  </si>
+  <si>
+    <t>6/4/2026</t>
+  </si>
+  <si>
+    <t>18,490195</t>
+  </si>
+  <si>
+    <t>5/4/2026</t>
+  </si>
+  <si>
+    <t>18,486783</t>
+  </si>
+  <si>
+    <t>4/4/2026</t>
+  </si>
+  <si>
+    <t>18,484478</t>
+  </si>
+  <si>
+    <t>3/4/2026</t>
+  </si>
+  <si>
+    <t>18,482367</t>
+  </si>
+  <si>
+    <t>2/4/2026</t>
+  </si>
+  <si>
+    <t>18,479874</t>
+  </si>
+  <si>
+    <t>1/4/2026</t>
+  </si>
+  <si>
+    <t>18,488919</t>
+  </si>
+  <si>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>18,392674</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>18,373228</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>18,390650</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>18,388333</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>18,386016</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>18,447149</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>18,481117</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>18,423011</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>18,422725</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>18,453342</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>18,451101</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>18,448858</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>18,514700</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>18,595294</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>18,596489</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>18,565562</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>18,574522</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>18,572357</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>18,570193</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>18,605905</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>18,663805</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>18,721158</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>18,626021</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>18,713057</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>18,710987</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>18,708917</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>18,760312</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>18,769556</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>18,716250</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>18,785868</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>18,835626</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>18,832155</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>18,830169</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>18,854814</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>18,833182</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>18,841874</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>18,842078</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>18,831418</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>18,829396</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>18,827375</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>18,823869</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>18,817402</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>18,792404</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>18,796798</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>18,784284</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>18,782260</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>18,780237</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>18,792875</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>18,785742</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>18,785575</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>18,772649</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>18,770091</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>18,768045</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>18,765996</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>18,772746</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>18,784339</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>18,779572</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>18,758857</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>18,772761</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>18,770772</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>18,769468</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>18,766214</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>18,763475</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>18,738526</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>18,731888</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>18,718304</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>18,716305</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>18,714305</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>18,714946</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>18,685013</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>18,678901</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>18,695053</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>18,716287</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>18,714371</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>18,712443</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>18,716986</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>18,699416</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>18,692699</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>18,676497</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>18,668892</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>18,666940</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>18,664987</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>18,645507</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>18,641714</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>18,624765</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>18,606619</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>18,590698</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>18,588726</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>18,591598</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>18,588059</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>18,585270</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>18,582046</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>18,579588</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -687,99 +1023,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>18,545235</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>18,543268</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>18,546703</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>18,541309</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>18,548180</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>18,548522</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>18,567533</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>18,565529</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>18,563526</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>18,557641</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>18,550764</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>18,538773</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>18,521292</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>18,517643</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>18,515645</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>18,513647</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -867,99 +1203,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>18,488921</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>18,492306</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>18,483045</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>18,481456</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>18,471103</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>18,469197</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>18,467299</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>18,484814</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>18,501986</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>18,507693</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>18,525383</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>18,536641</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>18,534688</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>18,532735</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>18,539700</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>18,542729</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1053,1734 +1389,1734 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>18,434354</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>18,446634</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>18,444668</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>18,442702</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>18,479979</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>18,488284</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>18,493539</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>18,493688</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>18,518846</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>18,516898</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>18,514949</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>18,511691</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>18,515164</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>18,517792</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>18,520767</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>18,521227</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>18,519292</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>18,517357</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>18,521267</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>18,534473</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>18,529393</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>18,527593</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>18,529993</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>18,528066</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>18,526136</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>18,514030</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>18,498277</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>18,496214</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>18,488786</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>18,476581</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>18,474597</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>18,472614</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>18,453261</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>18,454519</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>18,440933</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>18,430652</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>18,420089</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>18,418126</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>18,416163</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>18,389301</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>18,372385</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>18,389045</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>18,411152</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>18,408718</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>18,407412</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>18,405451</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>18,408298</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>18,413968</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>18,407186</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>18,408286</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>18,411343</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>18,409375</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>18,407407</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>18,414349</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>18,437423</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>18,435635</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>18,434950</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>18,424262</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>18,422267</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>18,420273</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>18,425295</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>18,418966</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>18,402273</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>18,395480</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>18,385154</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>18,383179</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>18,381203</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>18,375965</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>18,365855</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>18,360375</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>18,334757</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>18,327651</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>18,325686</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>18,323722</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>18,350377</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>18,340744</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>18,328307</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>18,323913</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>18,291269</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>18,289283</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>18,287296</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>18,297215</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>18,295254</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>18,290540</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>18,286689</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>18,286187</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>18,284212</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>18,282237</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>18,286699</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>18,288426</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>18,305047</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>18,301094</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>18,311722</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>18,309720</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>18,307718</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>18,315783</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>18,309074</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>18,297550</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>18,298566</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>18,289169</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>18,287174</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>18,285184</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>18,272581</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>18,248402</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>18,254419</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>18,240858</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>18,242665</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>18,240662</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>18,238660</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>18,253262</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>18,265315</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>18,266657</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>18,258619</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>18,261407</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>18,259463</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>18,257519</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>18,259360</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>18,265587</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>18,259721</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>18,230664</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>18,219969</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>18,217946</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>18,215923</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>18,238283</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>18,226835</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>18,219982</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>18,197120</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>18,186590</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>18,184556</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>18,182522</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>18,166130</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>18,178697</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>18,179264</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>18,172987</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>18,173021</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>18,171053</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>18,169770</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>18,157251</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>18,123260</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>18,117275</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>18,100226</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>18,089004</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>18,087031</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>18,085058</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>18,080296</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>18,094637</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>18,101337</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>18,096030</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>18,094248</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>18,092246</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>18,090243</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>18,066112</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>18,081053</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>18,075655</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>18,069084</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>18,027312</t>
   </si>
   <si>
-    <t>10/05/2025</t>
-[...2 lines deleted...]
-    <t>09/05/2025</t>
+    <t>10/5/2025</t>
+  </si>
+  <si>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>18,025188</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>18,011716</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>17,990396</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>17,971273</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>17,965648</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>17,954235</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>17,952121</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>17,950006</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>17,965119</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>17,958752</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>17,971930</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>17,985787</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>17,970699</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>17,968560</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>17,966420</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>17,946333</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>17,922129</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>17,843514</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>17,838914</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>17,832076</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>17,829926</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>17,827775</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>17,825647</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>17,777498</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>17,748548</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>17,696432</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>17,655638</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>17,653483</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>17,651328</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>17,700644</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>17,539127</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>17,656924</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>17,596249</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>17,749610</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>17,747642</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>17,745672</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>17,836249</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>17,888624</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>17,895999</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>17,884358</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>17,918650</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>17,916761</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>17,914873</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>17,911774</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>17,918631</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>17,922386</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>17,928086</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>17,931803</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>17,929897</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>17,927992</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>17,926074</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>17,920466</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>17,906894</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>17,891180</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>17,868485</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>17,866602</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>17,864719</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>17,883748</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>17,933618</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>17,948639</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>17,989058</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>17,982859</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>17,980962</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>17,979065</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>17,961468</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>18,015605</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>18,091566</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>18,104934</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>18,123406</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>18,121493</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>18,118523</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>18,125995</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>18,101540</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>18,090498</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>18,095803</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>18,096564</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>18,094698</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>18,092833</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>18,070625</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>18,066420</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>18,079952</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>18,071697</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>18,072585</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>18,070714</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>18,068843</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>18,051329</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>18,019505</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>18,022327</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>18,037887</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>18,028823</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>18,026984</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>18,025134</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>18,016436</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>17,995799</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>17,969919</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>17,950058</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>17,961024</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>17,959155</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>17,957319</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>17,913658</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>17,875355</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>17,857523</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>17,841748</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>17,843446</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>17,841562</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>17,839677</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>17,841515</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>17,854119</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>17,838847</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>17,810492</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>17,803377</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>17,801492</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>17,799607</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>17,783000</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>17,768211</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>17,733010</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>17,725935</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>17,768120</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>17,766268</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>17,764416</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>17,784820</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>17,803076</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>17,818710</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>17,827036</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>17,844443</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>17,842566</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>17,840748</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>17,847551</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>17,852905</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>17,851076</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>17,848304</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>17,842684</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2874,99 +3210,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>17,863776</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>17,872219</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>17,867482</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>17,856700</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>17,847127</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>17,823275</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>17,821385</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>17,819507</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>17,806421</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>17,779370</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>17,748395</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>17,724716</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>17,705494</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>17,703599</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>17,701704</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>17,693795</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3054,99 +3390,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>17,649220</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>17,661126</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>17,650036</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>17,621936</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>17,620106</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>17,618274</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>17,590835</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>17,612394</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>17,575342</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>17,582733</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>17,579366</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>17,577592</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>17,575883</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>17,564487</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>17,593605</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>17,610556</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3237,1740 +3573,1740 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>17,510928</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>17,509131</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>17,507332</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>17,505656</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>17,499275</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>17,500086</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>17,502227</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>17,517537</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>17,515771</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>17,514005</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>17,523251</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>17,522489</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>17,528530</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>17,501902</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>17,501474</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>17,499717</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>17,497959</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>17,480946</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>17,480856</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>17,487731</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>17,470935</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>17,456499</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>17,454740</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>17,452990</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>17,453697</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>17,404780</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>17,401036</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>17,379907</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>17,359630</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>17,357798</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>17,355965</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>17,338734</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>17,334635</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>17,358738</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>17,364246</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>17,365180</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>17,363342</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>17,361503</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>17,349488</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>17,334931</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>17,339844</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>17,331612</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>17,328835</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>17,327011</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>17,325561</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>17,307096</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>17,303779</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>17,282219</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>17,268376</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>17,265218</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>17,263393</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>17,261568</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>17,254752</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>17,249329</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>17,226706</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>17,208360</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>17,194890</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>17,192971</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>17,191052</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>17,160866</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>17,162367</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>17,149039</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>17,135872</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>17,128737</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>17,126823</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>17,124907</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>17,100361</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>17,103897</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>17,079041</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>17,048993</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>17,130594</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>17,128742</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>17,126890</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>17,157338</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>17,116839</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>17,097330</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>17,076836</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>17,058636</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>17,056780</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>17,054923</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>17,052248</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>17,061193</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>17,052866</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>17,029512</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>17,024702</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>17,022869</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>17,021044</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>17,024522</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>17,022093</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>17,018230</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>17,007263</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>16,993871</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>16,992043</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>16,990214</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>16,994882</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>16,965359</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>16,955046</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>16,954122</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>16,922589</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>16,920724</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>16,918859</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>16,894729</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>16,891334</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>16,862795</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>16,865154</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>16,832913</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>16,831020</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>16,829126</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>16,837010</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>16,841258</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>16,839842</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>16,818645</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>16,814590</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>16,812778</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>16,810758</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>16,798893</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>16,799236</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>16,783879</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>16,752539</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>16,779450</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>16,777599</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>16,775747</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>16,782438</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>16,775242</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>16,740673</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>16,752499</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>16,779524</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>16,777671</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>16,775818</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>16,788950</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>16,790711</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>16,798012</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>16,785598</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>16,762116</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>16,760276</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>16,758447</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>16,765407</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>16,765479</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>16,780288</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>16,781179</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>16,765426</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>16,763642</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>16,761859</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>16,759725</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>16,767132</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>16,763267</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>16,747982</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>16,737250</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>16,735465</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>16,733681</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>16,730442</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>16,700889</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>16,653316</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>16,650898</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>16,644622</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>16,642687</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>16,640751</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>16,631981</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>16,649557</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>16,647712</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>16,598825</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>16,585002</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>16,583193</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>16,581384</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>16,546653</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>16,544308</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>16,543016</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>16,551154</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>16,526659</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>16,524867</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>16,523076</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>16,513955</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>16,544025</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>16,553767</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>16,529421</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>16,510050</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>16,508227</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>16,506404</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>16,503861</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>16,504012</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>16,477215</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>16,548072</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>16,579311</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>16,577475</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>16,575641</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>16,567193</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>16,598115</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>16,591005</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>16,574693</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>16,577415</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>16,575589</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>16,573764</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>16,575630</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>16,554374</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>16,553331</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>16,543250</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>16,533043</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>16,531459</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>16,529639</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>16,527819</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>16,524158</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>16,517499</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>16,518273</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>16,523657</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>16,521847</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>16,520038</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>16,520063</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>16,485983</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>16,489392</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>16,483468</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>16,475792</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>16,473968</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>16,472144</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>16,481531</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>16,471170</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>16,425164</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>16,404468</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>16,391853</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>16,390055</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>16,388257</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>16,328260</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>16,253546</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>16,251818</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>16,231028</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>16,225833</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>16,224006</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>16,222177</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>16,231217</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>16,247176</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>16,259819</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>16,268784</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>16,265112</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>16,263255</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>16,261398</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>16,236738</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>16,213953</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>16,223575</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>16,202226</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>16,180015</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>16,178165</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>16,176315</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>16,185581</t>
   </si>
   <si>
-    <t>14/02/2024</t>
-[...2 lines deleted...]
-    <t>13/02/2024</t>
+    <t>14/2/2024</t>
+  </si>
+  <si>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>16,183271</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>16,182250</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>16,168332</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>16,166505</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>16,164678</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>16,164602</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>16,185416</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>16,191135</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>16,254405</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>16,281365</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>16,279639</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>16,277912</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>16,271589</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>16,299653</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>16,289418</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>16,286337</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>16,261482</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>16,259719</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>16,257958</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>16,200971</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>16,172314</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>16,142813</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>16,119490</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>16,087080</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>16,085334</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>16,083588</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>16,064894</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>16,041806</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>16,075196</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>16,091779</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>16,081323</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>16,079548</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>16,077773</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>16,066746</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>15,993160</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>15,946137</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>15,894906</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>15,878521</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>15,876695</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>15,874867</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>15,885349</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>15,889852</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>15,924542</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>15,905086</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>15,903267</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>15,901758</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>15,899999</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5064,99 +5400,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>15,648870</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>15,616909</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>15,608713</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>15,587814</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>15,585979</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>15,584146</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>15,582764</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>15,568757</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>15,530095</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>15,500211</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>15,457465</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>15,455627</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>15,453790</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>15,408018</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>15,363705</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>15,311906</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5244,99 +5580,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>15,157197</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>15,142747</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>15,140927</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>15,139104</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>15,154659</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>15,134645</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>15,132486</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>15,142986</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>15,130360</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>15,128518</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>15,126674</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>15,090638</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,023574</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
@@ -5367,343 +5703,343 @@
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>14/10/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
-    <t>09/10/2023</t>
-[...242 lines deleted...]
-    <t>20/07/2023</t>
+    <t>9/10/2023</t>
+  </si>
+  <si>
+    <t>8/10/2023</t>
+  </si>
+  <si>
+    <t>7/10/2023</t>
+  </si>
+  <si>
+    <t>6/10/2023</t>
+  </si>
+  <si>
+    <t>5/10/2023</t>
+  </si>
+  <si>
+    <t>4/10/2023</t>
+  </si>
+  <si>
+    <t>3/10/2023</t>
+  </si>
+  <si>
+    <t>2/10/2023</t>
+  </si>
+  <si>
+    <t>1/10/2023</t>
+  </si>
+  <si>
+    <t>30/9/2023</t>
+  </si>
+  <si>
+    <t>29/9/2023</t>
+  </si>
+  <si>
+    <t>28/9/2023</t>
+  </si>
+  <si>
+    <t>27/9/2023</t>
+  </si>
+  <si>
+    <t>26/9/2023</t>
+  </si>
+  <si>
+    <t>25/9/2023</t>
+  </si>
+  <si>
+    <t>24/9/2023</t>
+  </si>
+  <si>
+    <t>23/9/2023</t>
+  </si>
+  <si>
+    <t>22/9/2023</t>
+  </si>
+  <si>
+    <t>21/9/2023</t>
+  </si>
+  <si>
+    <t>20/9/2023</t>
+  </si>
+  <si>
+    <t>19/9/2023</t>
+  </si>
+  <si>
+    <t>18/9/2023</t>
+  </si>
+  <si>
+    <t>17/9/2023</t>
+  </si>
+  <si>
+    <t>16/9/2023</t>
+  </si>
+  <si>
+    <t>15/9/2023</t>
+  </si>
+  <si>
+    <t>14/9/2023</t>
+  </si>
+  <si>
+    <t>13/9/2023</t>
+  </si>
+  <si>
+    <t>12/9/2023</t>
+  </si>
+  <si>
+    <t>11/9/2023</t>
+  </si>
+  <si>
+    <t>10/9/2023</t>
+  </si>
+  <si>
+    <t>9/9/2023</t>
+  </si>
+  <si>
+    <t>8/9/2023</t>
+  </si>
+  <si>
+    <t>7/9/2023</t>
+  </si>
+  <si>
+    <t>6/9/2023</t>
+  </si>
+  <si>
+    <t>5/9/2023</t>
+  </si>
+  <si>
+    <t>4/9/2023</t>
+  </si>
+  <si>
+    <t>3/9/2023</t>
+  </si>
+  <si>
+    <t>2/9/2023</t>
+  </si>
+  <si>
+    <t>1/9/2023</t>
+  </si>
+  <si>
+    <t>31/8/2023</t>
+  </si>
+  <si>
+    <t>30/8/2023</t>
+  </si>
+  <si>
+    <t>29/8/2023</t>
+  </si>
+  <si>
+    <t>28/8/2023</t>
+  </si>
+  <si>
+    <t>27/8/2023</t>
+  </si>
+  <si>
+    <t>26/8/2023</t>
+  </si>
+  <si>
+    <t>25/8/2023</t>
+  </si>
+  <si>
+    <t>24/8/2023</t>
+  </si>
+  <si>
+    <t>23/8/2023</t>
+  </si>
+  <si>
+    <t>22/8/2023</t>
+  </si>
+  <si>
+    <t>21/8/2023</t>
+  </si>
+  <si>
+    <t>20/8/2023</t>
+  </si>
+  <si>
+    <t>19/8/2023</t>
+  </si>
+  <si>
+    <t>18/8/2023</t>
+  </si>
+  <si>
+    <t>17/8/2023</t>
+  </si>
+  <si>
+    <t>16/8/2023</t>
+  </si>
+  <si>
+    <t>15/8/2023</t>
+  </si>
+  <si>
+    <t>14/8/2023</t>
+  </si>
+  <si>
+    <t>13/8/2023</t>
+  </si>
+  <si>
+    <t>12/8/2023</t>
+  </si>
+  <si>
+    <t>11/8/2023</t>
+  </si>
+  <si>
+    <t>10/8/2023</t>
+  </si>
+  <si>
+    <t>9/8/2023</t>
+  </si>
+  <si>
+    <t>8/8/2023</t>
+  </si>
+  <si>
+    <t>7/8/2023</t>
+  </si>
+  <si>
+    <t>6/8/2023</t>
+  </si>
+  <si>
+    <t>5/8/2023</t>
+  </si>
+  <si>
+    <t>4/8/2023</t>
+  </si>
+  <si>
+    <t>3/8/2023</t>
+  </si>
+  <si>
+    <t>2/8/2023</t>
+  </si>
+  <si>
+    <t>1/8/2023</t>
+  </si>
+  <si>
+    <t>31/7/2023</t>
+  </si>
+  <si>
+    <t>30/7/2023</t>
+  </si>
+  <si>
+    <t>29/7/2023</t>
+  </si>
+  <si>
+    <t>28/7/2023</t>
+  </si>
+  <si>
+    <t>27/7/2023</t>
+  </si>
+  <si>
+    <t>26/7/2023</t>
+  </si>
+  <si>
+    <t>25/7/2023</t>
+  </si>
+  <si>
+    <t>24/7/2023</t>
+  </si>
+  <si>
+    <t>23/7/2023</t>
+  </si>
+  <si>
+    <t>22/7/2023</t>
+  </si>
+  <si>
+    <t>21/7/2023</t>
+  </si>
+  <si>
+    <t>20/7/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B988"/>
+  <dimension ref="A1:B1044"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -8283,499 +8619,499 @@
       <c r="B325" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
         <v>649</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
         <v>651</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
         <v>653</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="B384" s="0" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
         <v>766</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
         <v>768</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
         <v>770</v>
       </c>
       <c r="B387" s="0" t="s">
         <v>771</v>
       </c>
@@ -9915,499 +10251,499 @@
       <c r="B529" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="B530" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B588" s="0" t="s">
         <v>1171</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="B589" s="0" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
         <v>1175</v>
       </c>
       <c r="B590" s="0" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="B591" s="0" t="s">
         <v>1178</v>
       </c>
@@ -11891,499 +12227,499 @@
       <c r="B776" s="0" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
         <v>1549</v>
       </c>
       <c r="B777" s="0" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
         <v>1551</v>
       </c>
       <c r="B778" s="0" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
         <v>1553</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B835" s="0" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
         <v>1666</v>
       </c>
       <c r="B836" s="0" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
         <v>1668</v>
       </c>
       <c r="B837" s="0" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
         <v>1670</v>
       </c>
       <c r="B838" s="0" t="s">
         <v>1671</v>
       </c>
@@ -12747,848 +13083,1296 @@
       <c r="B883" s="0" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
         <v>1762</v>
       </c>
       <c r="B884" s="0" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
         <v>1764</v>
       </c>
       <c r="B885" s="0" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
         <v>1766</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1765</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1765</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1765</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1765</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1772</v>
+        <v>1778</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1765</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1765</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1774</v>
+        <v>1782</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1765</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1775</v>
+        <v>1784</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1765</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1776</v>
+        <v>1786</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1765</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1777</v>
+        <v>1788</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1778</v>
+        <v>1790</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1765</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1779</v>
+        <v>1792</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1765</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1780</v>
+        <v>1794</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1765</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1781</v>
+        <v>1796</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1765</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1782</v>
+        <v>1798</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1765</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1783</v>
+        <v>1800</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1765</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1784</v>
+        <v>1802</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1765</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1785</v>
+        <v>1804</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1765</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1786</v>
+        <v>1806</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1765</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1787</v>
+        <v>1808</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1765</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1788</v>
+        <v>1810</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1765</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1789</v>
+        <v>1812</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1765</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1790</v>
+        <v>1814</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1765</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1791</v>
+        <v>1816</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1765</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1792</v>
+        <v>1818</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1765</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1793</v>
+        <v>1820</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1765</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1794</v>
+        <v>1822</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1765</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1795</v>
+        <v>1824</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1765</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1796</v>
+        <v>1826</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1765</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1797</v>
+        <v>1828</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1765</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1798</v>
+        <v>1830</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1765</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1799</v>
+        <v>1832</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1765</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1800</v>
+        <v>1834</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1765</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1801</v>
+        <v>1836</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1765</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1802</v>
+        <v>1838</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1765</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1803</v>
+        <v>1840</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1765</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1804</v>
+        <v>1842</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1765</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1805</v>
+        <v>1844</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1765</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1806</v>
+        <v>1846</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1765</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1807</v>
+        <v>1848</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1765</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1808</v>
+        <v>1850</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1765</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1809</v>
+        <v>1852</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1765</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1810</v>
+        <v>1854</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1765</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1811</v>
+        <v>1856</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1765</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1812</v>
+        <v>1858</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1765</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1813</v>
+        <v>1860</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1765</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1814</v>
+        <v>1862</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1765</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1815</v>
+        <v>1864</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1765</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1816</v>
+        <v>1866</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1765</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1817</v>
+        <v>1868</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1765</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1818</v>
+        <v>1870</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1765</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1819</v>
+        <v>1872</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1765</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1820</v>
+        <v>1874</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1765</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1821</v>
+        <v>1876</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1822</v>
+        <v>1878</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1823</v>
+        <v>1879</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1824</v>
+        <v>1880</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1825</v>
+        <v>1881</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1826</v>
+        <v>1882</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1827</v>
+        <v>1883</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1828</v>
+        <v>1884</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1829</v>
+        <v>1885</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1830</v>
+        <v>1886</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1831</v>
+        <v>1887</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1832</v>
+        <v>1888</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1833</v>
+        <v>1889</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1834</v>
+        <v>1890</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1835</v>
+        <v>1891</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1836</v>
+        <v>1892</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1837</v>
+        <v>1893</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1838</v>
+        <v>1894</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1839</v>
+        <v>1895</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1840</v>
+        <v>1896</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1841</v>
+        <v>1897</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1842</v>
+        <v>1898</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1843</v>
+        <v>1899</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1844</v>
+        <v>1900</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1845</v>
+        <v>1901</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1846</v>
+        <v>1902</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1847</v>
+        <v>1903</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1848</v>
+        <v>1904</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1849</v>
+        <v>1905</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1850</v>
+        <v>1906</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1851</v>
+        <v>1907</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1852</v>
+        <v>1908</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1853</v>
+        <v>1909</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1854</v>
+        <v>1910</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1855</v>
+        <v>1911</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1856</v>
+        <v>1912</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1857</v>
+        <v>1913</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1858</v>
+        <v>1914</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1859</v>
+        <v>1915</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1860</v>
+        <v>1916</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1861</v>
+        <v>1917</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1862</v>
+        <v>1918</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1863</v>
+        <v>1919</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1864</v>
+        <v>1920</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1865</v>
+        <v>1921</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1866</v>
+        <v>1922</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1867</v>
+        <v>1923</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1868</v>
+        <v>1924</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1765</v>
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>1877</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>