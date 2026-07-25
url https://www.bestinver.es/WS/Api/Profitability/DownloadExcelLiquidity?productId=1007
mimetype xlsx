--- v3 (2026-05-28)
+++ v4 (2026-07-25)
@@ -4,59 +4,407 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1981" uniqueCount="1981">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2097" uniqueCount="2097">
   <si>
     <t>BESTINVER DEUDA CORPORATIVA - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>18,839783</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>18,868532</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>18,876625</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>18,891622</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>18,893421</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>18,891175</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>18,888928</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>18,899032</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>18,900431</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>18,906297</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>18,918491</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>18,935076</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>18,932808</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>18,930541</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>18,904224</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>18,880386</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>18,936126</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>18,941999</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>18,925743</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>18,923470</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>18,921197</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>18,923450</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>18,911170</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>18,910017</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>18,902719</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>18,911632</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>18,909353</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>18,907074</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>18,916510</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>18,905706</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>18,895293</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>18,884197</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>18,864832</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>18,862561</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>18,860289</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>18,877110</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>18,888012</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>18,884238</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>18,870041</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>18,809351</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>18,807038</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>18,804724</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>18,755729</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>18,753640</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>18,757410</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>18,740680</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>18,764485</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>18,762139</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>18,759793</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>18,759835</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>18,764016</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>18,781840</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>18,765133</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>18,796182</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>18,794690</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>18,792373</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>18,760078</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>18,754483</t>
   </si>
   <si>
     <t>26/5/2026</t>
   </si>
   <si>
     <t>18,740853</t>
   </si>
   <si>
     <t>25/5/2026</t>
   </si>
   <si>
     <t>18,729967</t>
   </si>
   <si>
     <t>24/5/2026</t>
   </si>
   <si>
     <t>18,696306</t>
   </si>
   <si>
     <t>23/5/2026</t>
   </si>
   <si>
     <t>18,693995</t>
   </si>
@@ -5995,51 +6343,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1044"/>
+  <dimension ref="A1:B1102"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -9067,515 +9415,515 @@
       <c r="B381" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>761</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>763</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>765</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="B442" s="0" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
         <v>882</v>
       </c>
       <c r="B443" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
         <v>884</v>
       </c>
       <c r="B444" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
         <v>886</v>
       </c>
       <c r="B445" s="0" t="s">
         <v>887</v>
       </c>
@@ -10699,515 +11047,515 @@
       <c r="B585" s="0" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="B586" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="B587" s="0" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
         <v>1172</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B646" s="0" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
         <v>1289</v>
       </c>
       <c r="B647" s="0" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
         <v>1291</v>
       </c>
       <c r="B648" s="0" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
         <v>1293</v>
       </c>
       <c r="B649" s="0" t="s">
         <v>1294</v>
       </c>
@@ -12675,515 +13023,515 @@
       <c r="B832" s="0" t="s">
         <v>1660</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
         <v>1661</v>
       </c>
       <c r="B833" s="0" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
         <v>1663</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
         <v>1665</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B893" s="0" t="s">
         <v>1780</v>
-      </c>
-[...1 lines deleted...]
-        <v>1781</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
         <v>1782</v>
       </c>
       <c r="B894" s="0" t="s">
         <v>1783</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
         <v>1784</v>
       </c>
       <c r="B895" s="0" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
         <v>1786</v>
       </c>
       <c r="B896" s="0" t="s">
         <v>1787</v>
       </c>
@@ -13531,848 +13879,1312 @@
       <c r="B939" s="0" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
         <v>1874</v>
       </c>
       <c r="B940" s="0" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
         <v>1876</v>
       </c>
       <c r="B941" s="0" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
         <v>1878</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1877</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1877</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1877</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1877</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1877</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1877</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1886</v>
+        <v>1894</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1877</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1887</v>
+        <v>1896</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1877</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1888</v>
+        <v>1898</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1877</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1889</v>
+        <v>1900</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1877</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1890</v>
+        <v>1902</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1877</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1891</v>
+        <v>1904</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1877</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1892</v>
+        <v>1906</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1877</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1893</v>
+        <v>1908</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1877</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1894</v>
+        <v>1910</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1877</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1895</v>
+        <v>1912</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1877</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1896</v>
+        <v>1914</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1877</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1897</v>
+        <v>1916</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1877</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1898</v>
+        <v>1918</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1877</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1899</v>
+        <v>1920</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1877</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1900</v>
+        <v>1922</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1877</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1901</v>
+        <v>1924</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1877</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1902</v>
+        <v>1926</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1877</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1903</v>
+        <v>1928</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1877</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1904</v>
+        <v>1930</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1877</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1905</v>
+        <v>1932</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1877</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1906</v>
+        <v>1934</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1877</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1907</v>
+        <v>1936</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1877</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1908</v>
+        <v>1938</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1877</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1909</v>
+        <v>1940</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1877</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1910</v>
+        <v>1942</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1877</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>1911</v>
+        <v>1944</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1877</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1912</v>
+        <v>1946</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>1877</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>1913</v>
+        <v>1948</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>1877</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1914</v>
+        <v>1950</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>1877</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1915</v>
+        <v>1952</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>1877</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1916</v>
+        <v>1954</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1877</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1917</v>
+        <v>1956</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1877</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>1918</v>
+        <v>1958</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>1877</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>1919</v>
+        <v>1960</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>1877</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>1920</v>
+        <v>1962</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>1877</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>1921</v>
+        <v>1964</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>1877</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>1922</v>
+        <v>1966</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>1877</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>1923</v>
+        <v>1968</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>1877</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>1924</v>
+        <v>1970</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>1877</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>1925</v>
+        <v>1972</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>1877</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1926</v>
+        <v>1974</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>1877</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1927</v>
+        <v>1976</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>1877</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1928</v>
+        <v>1978</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>1877</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1929</v>
+        <v>1980</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>1877</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1930</v>
+        <v>1982</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>1877</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1931</v>
+        <v>1984</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>1877</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1932</v>
+        <v>1986</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>1877</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1933</v>
+        <v>1988</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>1877</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1934</v>
+        <v>1990</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>1877</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>1935</v>
+        <v>1992</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1936</v>
+        <v>1994</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1937</v>
+        <v>1995</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1938</v>
+        <v>1996</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1939</v>
+        <v>1997</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>1940</v>
+        <v>1998</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>1941</v>
+        <v>1999</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>1942</v>
+        <v>2000</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>1943</v>
+        <v>2001</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>1944</v>
+        <v>2002</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>1945</v>
+        <v>2003</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>1946</v>
+        <v>2004</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>1947</v>
+        <v>2005</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>1948</v>
+        <v>2006</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>1949</v>
+        <v>2007</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>1950</v>
+        <v>2008</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>1951</v>
+        <v>2009</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>1952</v>
+        <v>2010</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>1953</v>
+        <v>2011</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>1954</v>
+        <v>2012</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>1955</v>
+        <v>2013</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>1956</v>
+        <v>2014</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>1957</v>
+        <v>2015</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>1958</v>
+        <v>2016</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>1959</v>
+        <v>2017</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>1960</v>
+        <v>2018</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>1961</v>
+        <v>2019</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>1962</v>
+        <v>2020</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>1963</v>
+        <v>2021</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>1964</v>
+        <v>2022</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>1965</v>
+        <v>2023</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>1966</v>
+        <v>2024</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>1967</v>
+        <v>2025</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>1968</v>
+        <v>2026</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>1969</v>
+        <v>2027</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>1970</v>
+        <v>2028</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>1971</v>
+        <v>2029</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>1972</v>
+        <v>2030</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>1973</v>
+        <v>2031</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>1974</v>
+        <v>2032</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>1975</v>
+        <v>2033</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>1976</v>
+        <v>2034</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>1977</v>
+        <v>2035</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>1978</v>
+        <v>2036</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>1979</v>
+        <v>2037</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>1980</v>
+        <v>2038</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>1877</v>
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>1993</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>