--- v4 (2026-07-25)
+++ v5 (2026-09-24)
@@ -4,59 +4,425 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2097" uniqueCount="2097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2219" uniqueCount="2219">
   <si>
     <t>BESTINVER DEUDA CORPORATIVA - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>18,741915</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>18,739228</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>18,697195</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>18,694919</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>18,692643</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>18,733287</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>18,714649</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>18,666776</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>18,652737</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>18,730054</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>18,727806</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>18,725561</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>18,740182</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>18,825404</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>18,880579</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>18,871291</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>18,888096</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>18,885818</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>18,883539</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>18,876491</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>18,855341</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>18,882248</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>18,903913</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>18,915524</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>18,912519</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>18,909513</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>18,929169</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>18,939597</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>18,936036</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>18,926455</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>18,928626</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>18,926357</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>18,924088</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>18,923922</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>18,917245</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>18,925247</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>18,964838</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>18,961845</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>18,959598</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>18,957351</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>18,973753</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>18,960139</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>18,961695</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>18,963221</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>18,969654</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>18,967402</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>18,965151</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>18,955551</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>18,948880</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>18,933788</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>18,905566</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>18,873088</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>18,870828</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>18,868605</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>18,861365</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>18,841659</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>18,878057</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>18,871690</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>18,846872</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>18,844634</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>18,842397</t>
   </si>
   <si>
     <t>23/7/2026</t>
   </si>
   <si>
     <t>18,839783</t>
   </si>
   <si>
     <t>22/7/2026</t>
   </si>
   <si>
     <t>18,868532</t>
   </si>
   <si>
     <t>21/7/2026</t>
   </si>
   <si>
     <t>18,876625</t>
   </si>
   <si>
     <t>20/7/2026</t>
   </si>
   <si>
     <t>18,891622</t>
   </si>
@@ -6343,51 +6709,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1102"/>
+  <dimension ref="A1:B1163"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -9879,539 +10245,539 @@
       <c r="B439" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
         <v>877</v>
       </c>
       <c r="B440" s="0" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
         <v>879</v>
       </c>
       <c r="B441" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
         <v>881</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B503" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="B504" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="B505" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="B506" s="0" t="s">
         <v>1009</v>
       </c>
@@ -11511,539 +11877,539 @@
       <c r="B643" s="0" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
         <v>1284</v>
       </c>
       <c r="B644" s="0" t="s">
         <v>1285</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
         <v>1286</v>
       </c>
       <c r="B645" s="0" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
         <v>1288</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B707" s="0" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
         <v>1411</v>
       </c>
       <c r="B708" s="0" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
         <v>1413</v>
       </c>
       <c r="B709" s="0" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
         <v>1415</v>
       </c>
       <c r="B710" s="0" t="s">
         <v>1416</v>
       </c>
@@ -13487,539 +13853,539 @@
       <c r="B890" s="0" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
         <v>1777</v>
       </c>
       <c r="B891" s="0" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
         <v>1779</v>
       </c>
       <c r="B892" s="0" t="s">
         <v>1780</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
         <v>1781</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B954" s="0" t="s">
         <v>1902</v>
-      </c>
-[...1 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
         <v>1904</v>
       </c>
       <c r="B955" s="0" t="s">
         <v>1905</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
         <v>1906</v>
       </c>
       <c r="B956" s="0" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
         <v>1908</v>
       </c>
       <c r="B957" s="0" t="s">
         <v>1909</v>
       </c>
@@ -14343,848 +14709,1336 @@
       <c r="B997" s="0" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
         <v>1990</v>
       </c>
       <c r="B998" s="0" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
         <v>1992</v>
       </c>
       <c r="B999" s="0" t="s">
         <v>1993</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
         <v>1994</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1993</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>1993</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>1993</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>1993</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>1993</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>1993</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>1993</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>1993</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>1993</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>1993</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>1993</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>1993</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>1993</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>1993</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>1993</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>2010</v>
+        <v>2026</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>1993</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>2011</v>
+        <v>2028</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>1993</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>2012</v>
+        <v>2030</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>1993</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>2013</v>
+        <v>2032</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>1993</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>2014</v>
+        <v>2034</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>1993</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>2015</v>
+        <v>2036</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>1993</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>2016</v>
+        <v>2038</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>1993</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>2017</v>
+        <v>2040</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>1993</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>2018</v>
+        <v>2042</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>1993</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>2019</v>
+        <v>2044</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>1993</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>2020</v>
+        <v>2046</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>1993</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>2021</v>
+        <v>2048</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>1993</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>2022</v>
+        <v>2050</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>1993</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>2023</v>
+        <v>2052</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>1993</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>2024</v>
+        <v>2054</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>1993</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>2025</v>
+        <v>2056</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>1993</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>2026</v>
+        <v>2058</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>1993</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>2027</v>
+        <v>2060</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>1993</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>2028</v>
+        <v>2062</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>1993</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>2029</v>
+        <v>2064</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>1993</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>2030</v>
+        <v>2066</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>1993</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>2031</v>
+        <v>2068</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>1993</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>2032</v>
+        <v>2070</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>1993</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>2033</v>
+        <v>2072</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>1993</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>2034</v>
+        <v>2074</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>1993</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>2035</v>
+        <v>2076</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>1993</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>2036</v>
+        <v>2078</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>1993</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>2037</v>
+        <v>2080</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>1993</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>2038</v>
+        <v>2082</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>1993</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>2039</v>
+        <v>2084</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>1993</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>2040</v>
+        <v>2086</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>1993</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>2041</v>
+        <v>2088</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>1993</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>2042</v>
+        <v>2090</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>1993</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>2043</v>
+        <v>2092</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>1993</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>2044</v>
+        <v>2094</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>1993</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>2045</v>
+        <v>2096</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>1993</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>2046</v>
+        <v>2098</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>1993</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>2047</v>
+        <v>2100</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>1993</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>2048</v>
+        <v>2102</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>1993</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>2049</v>
+        <v>2104</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>1993</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>2050</v>
+        <v>2106</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>1993</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>2051</v>
+        <v>2108</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>1993</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>2052</v>
+        <v>2110</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>1993</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>2053</v>
+        <v>2112</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>1993</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>2054</v>
+        <v>2114</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>2055</v>
+        <v>2116</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>2056</v>
+        <v>2117</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>2057</v>
+        <v>2118</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>2058</v>
+        <v>2119</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>2059</v>
+        <v>2120</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>2060</v>
+        <v>2121</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>2061</v>
+        <v>2122</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>2062</v>
+        <v>2123</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>2063</v>
+        <v>2124</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>2064</v>
+        <v>2125</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>2065</v>
+        <v>2126</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>2066</v>
+        <v>2127</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>2067</v>
+        <v>2128</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>2068</v>
+        <v>2129</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>2069</v>
+        <v>2130</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>2070</v>
+        <v>2131</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>2071</v>
+        <v>2132</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>2072</v>
+        <v>2133</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>2073</v>
+        <v>2134</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>2074</v>
+        <v>2135</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>2075</v>
+        <v>2136</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>2076</v>
+        <v>2137</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>2077</v>
+        <v>2138</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>2078</v>
+        <v>2139</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>2079</v>
+        <v>2140</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>2080</v>
+        <v>2141</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
-        <v>2081</v>
+        <v>2142</v>
       </c>
       <c r="B1087" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
-        <v>2082</v>
+        <v>2143</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>2083</v>
+        <v>2144</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>2084</v>
+        <v>2145</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>2085</v>
+        <v>2146</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>2086</v>
+        <v>2147</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>2087</v>
+        <v>2148</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>2088</v>
+        <v>2149</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>2089</v>
+        <v>2150</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>2090</v>
+        <v>2151</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>2091</v>
+        <v>2152</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>2092</v>
+        <v>2153</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>2093</v>
+        <v>2154</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>2094</v>
+        <v>2155</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>2095</v>
+        <v>2156</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>2096</v>
+        <v>2157</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>1993</v>
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" s="0" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1104" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" s="0" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1105" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1106" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" s="0" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" s="0" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1108" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" s="0" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1109" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" s="0" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1110" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" s="0" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" s="0" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" s="0" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" s="0" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" s="0" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" s="0" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B1141" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1142" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" s="0" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1143" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" s="0" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1144" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" s="0" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" s="0" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1146" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" s="0" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" s="0" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1148" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" s="0" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" s="0" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1150" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" s="0" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" s="0" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" s="0" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1160" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B1161" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" s="0" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1162" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>2115</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>