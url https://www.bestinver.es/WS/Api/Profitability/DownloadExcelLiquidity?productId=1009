--- v5 (2026-09-04)
+++ v6 (2026-11-04)
@@ -4,59 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1863" uniqueCount="1863">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1987" uniqueCount="1987">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/11/2026</t>
+  </si>
+  <si>
+    <t>16,628917</t>
+  </si>
+  <si>
+    <t>2/11/2026</t>
+  </si>
+  <si>
+    <t>16,625535</t>
+  </si>
+  <si>
+    <t>1/11/2026</t>
+  </si>
+  <si>
+    <t>16,626274</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>16,624573</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>16,622934</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>16,621197</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>16,603988</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>16,600195</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>16,590196</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>16,595906</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>16,594208</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>16,592510</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>16,607755</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>16,617096</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>16,623085</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>16,627161</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>16,637358</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>16,635662</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>16,633965</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>16,622417</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>16,619179</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>16,612935</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>16,607131</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>16,608848</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>16,607150</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>16,605452</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>16,600537</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>16,608406</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>16,609590</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>16,586042</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>16,580379</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>16,578685</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>16,576991</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>16,591274</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>16,587546</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>16,573496</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>16,563713</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>16,576098</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>16,574408</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>16,572718</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>16,568174</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>16,585253</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>16,609882</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>16,608243</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>16,592280</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>16,590608</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>16,588937</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,605870</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,601175</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,586060</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,575403</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,603145</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,601444</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,599744</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,604185</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,641800</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,660298</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,657045</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,663182</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,661493</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,659805</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,654052</t>
   </si>
   <si>
     <t>2/9/2026</t>
   </si>
   <si>
     <t>16,644624</t>
   </si>
   <si>
     <t>1/9/2026</t>
   </si>
   <si>
     <t>16,656378</t>
   </si>
   <si>
     <t>31/8/2026</t>
   </si>
   <si>
     <t>16,666033</t>
   </si>
   <si>
     <t>30/8/2026</t>
   </si>
   <si>
     <t>16,671039</t>
   </si>
@@ -5641,51 +6013,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B932"/>
+  <dimension ref="A1:B994"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -13100,29 +13472,525 @@
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
         <v>1857</v>
       </c>
       <c r="B930" s="0" t="s">
         <v>1858</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
         <v>1859</v>
       </c>
       <c r="B931" s="0" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
         <v>1861</v>
       </c>
       <c r="B932" s="0" t="s">
         <v>1862</v>
       </c>
     </row>
+    <row r="933">
+      <c r="A933" s="0" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B933" s="0" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" s="0" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B934" s="0" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" s="0" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B935" s="0" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" s="0" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B936" s="0" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" s="0" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B937" s="0" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" s="0" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B938" s="0" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" s="0" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B939" s="0" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" s="0" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B940" s="0" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" s="0" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B941" s="0" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" s="0" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B942" s="0" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" s="0" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B943" s="0" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" s="0" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B944" s="0" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" s="0" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B945" s="0" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" s="0" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B946" s="0" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" s="0" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B947" s="0" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" s="0" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B948" s="0" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" s="0" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B949" s="0" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B950" s="0" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" s="0" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B951" s="0" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" s="0" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B952" s="0" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" s="0" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B953" s="0" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" s="0" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B954" s="0" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" s="0" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B955" s="0" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B956" s="0" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B957" s="0" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B958" s="0" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" s="0" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B959" s="0" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" s="0" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B960" s="0" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" s="0" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B961" s="0" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B962" s="0" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B963" s="0" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B965" s="0" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" s="0" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B967" s="0" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" s="0" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B968" s="0" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B971" s="0" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B972" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B973" s="0" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B974" s="0" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B976" s="0" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="0" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B977" s="0" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" s="0" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1986</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>