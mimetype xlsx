--- v2 (2026-03-26)
+++ v3 (2026-05-13)
@@ -4,59 +4,353 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1637" uniqueCount="1637">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV, F.I. - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>16,523187</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>16,538922</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>16,551325</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>16,549654</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>16,547982</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>16,556228</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>16,549874</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>16,509447</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>16,511034</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>16,515746</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>16,514056</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>16,512366</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>16,510021</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>16,492336</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>16,511450</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>16,529441</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>16,529179</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>16,527492</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>16,525805</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>16,531043</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>16,536927</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>16,543018</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>16,555061</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>16,567343</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>16,565675</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>16,564006</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>16,530199</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16,523782</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>16,521140</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>16,485410</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>16,500477</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>16,498793</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>16,497109</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>16,495222</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>16,518527</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>16,414833</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>16,437731</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>16,435239</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>16,433552</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>16,431865</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16,430178</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>16,439651</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,397181</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,385008</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,379238</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,377550</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,375863</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,395833</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,425940</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>16,396561</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>16,405530</t>
   </si>
   <si>
     <t>22/03/2026</t>
   </si>
   <si>
     <t>16,402922</t>
   </si>
   <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>16,401231</t>
   </si>
@@ -4669,51 +4963,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B770"/>
+  <dimension ref="A1:B819"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -10832,29 +11126,421 @@
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
         <v>1533</v>
       </c>
       <c r="B768" s="0" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
         <v>1535</v>
       </c>
       <c r="B769" s="0" t="s">
         <v>1536</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
         <v>1537</v>
       </c>
       <c r="B770" s="0" t="s">
         <v>1538</v>
       </c>
     </row>
+    <row r="771">
+      <c r="A771" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B771" s="0" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" s="0" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B772" s="0" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" s="0" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B773" s="0" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" s="0" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B774" s="0" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" s="0" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B775" s="0" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" s="0" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B776" s="0" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" s="0" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B777" s="0" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B778" s="0" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B779" s="0" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" s="0" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B780" s="0" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B781" s="0" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" s="0" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B782" s="0" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B783" s="0" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" s="0" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B784" s="0" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B785" s="0" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" s="0" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B786" s="0" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" s="0" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B787" s="0" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" s="0" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B788" s="0" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" s="0" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B789" s="0" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" s="0" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B790" s="0" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" s="0" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B791" s="0" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" s="0" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B792" s="0" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B793" s="0" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" s="0" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B794" s="0" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" s="0" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B795" s="0" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" s="0" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B796" s="0" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" s="0" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B797" s="0" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" s="0" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B798" s="0" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" s="0" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B799" s="0" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" s="0" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B800" s="0" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" s="0" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B801" s="0" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" s="0" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B802" s="0" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" s="0" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B803" s="0" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" s="0" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B804" s="0" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" s="0" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B805" s="0" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" s="0" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B806" s="0" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B807" s="0" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" s="0" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B808" s="0" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" s="0" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B809" s="0" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" s="0" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B810" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" s="0" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B811" s="0" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" s="0" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B812" s="0" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" s="0" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B813" s="0" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" s="0" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B814" s="0" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B815" s="0" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" s="0" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B816" s="0" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B817" s="0" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B818" s="0" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B819" s="0" t="s">
+        <v>1636</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>