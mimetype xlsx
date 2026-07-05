--- v3 (2026-05-13)
+++ v4 (2026-07-05)
@@ -1,851 +1,1157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1637" uniqueCount="1637">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL IV, F.I. - CLASE Z</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1739" uniqueCount="1739">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,675254</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,664217</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,660757</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,656740</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,659997</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,658314</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,656631</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,653165</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,648058</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,640349</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,631680</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,621294</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,619612</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,617930</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,628901</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,631929</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,634044</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,634871</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,612247</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,610565</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,608883</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,589598</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,585312</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,590976</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,580622</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,590520</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,588831</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,587141</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,588174</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,584968</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,593861</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,587484</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,612902</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,611303</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,609630</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,594291</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,588524</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,584025</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,583339</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,563624</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,561951</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,560277</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,546528</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,548117</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,524790</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>16,525606</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>16,529860</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>16,528170</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>16,526480</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>16,551739</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>16,526149</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>16,523187</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>16,538922</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>16,551325</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>16,549654</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>16,547982</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>16,556228</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>16,549874</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>16,509447</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>16,511034</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>16,515746</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>16,514056</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>16,512366</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>16,510021</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>16,492336</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>16,511450</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>16,529441</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>16,529179</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>16,527492</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>16,525805</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>16,531043</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>16,536927</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>16,543018</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>16,555061</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>16,567343</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>16,565675</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>16,564006</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>16,530199</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>16,523782</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>16,521140</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>16,485410</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>16,500477</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>16,498793</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>16,497109</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>16,495222</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>16,518527</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>16,414833</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>16,437731</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>16,435239</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>16,433552</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>16,431865</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>16,430178</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>16,439651</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,397181</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,385008</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,379238</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,377550</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,375863</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,395833</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,425940</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,396561</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,405530</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,402922</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,401231</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,399541</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,437651</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,483025</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,495993</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,480697</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,474627</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,472936</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,471245</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,488992</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,518742</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,567450</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,514330</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>16,550766</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,549095</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,547425</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,582480</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,610097</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,573405</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,612885</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,646286</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,644483</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,642828</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,649074</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,645405</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,647507</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,650165</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,643420</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,641765</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,640110</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,638620</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,639748</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,635826</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,639854</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,636496</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,634837</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,633178</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,634821</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,631296</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,629529</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,625498</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,617436</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,615777</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,614118</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,613487</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,618647</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,612913</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,603946</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,611697</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,610038</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,608454</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,609095</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,605298</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,598205</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,594299</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,584574</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,582945</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,581316</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,584787</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,567972</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,568049</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,572129</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,575146</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,573475</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,571803</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,575567</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,575519</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,572121</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>16,569038</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,564503</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,562830</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,561158</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,553739</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,556924</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,544754</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,532149</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,527513</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,525839</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,524163</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,525865</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,524193</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,523632</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,522469</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -939,99 +1245,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,491176</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,489510</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,490396</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,480156</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,488145</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,487022</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,508145</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,506476</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,504807</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,509945</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,508235</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,505443</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,499027</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,504549</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,502886</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,501224</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1119,99 +1425,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,488790</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,497788</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,494481</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,487762</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,481943</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,480279</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,478616</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,486769</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,491515</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,496609</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,501514</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,506352</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,504691</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,503029</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,500551</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,508229</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1305,1737 +1611,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,452805</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,450899</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,449237</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,447575</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,449695</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,456673</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,445106</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,444470</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,446713</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,445063</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,443412</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,437860</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,431147</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,425786</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,421660</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,414510</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,412858</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,411205</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,406200</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,419013</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,418955</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,416874</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,415198</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,413548</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,411898</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,414250</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,408470</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,410444</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,406901</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,399001</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,397350</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,395699</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,396811</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,401994</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,398480</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,399562</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,391928</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,390280</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,388631</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,367972</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,355677</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,344973</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,365455</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,369769</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,368196</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,366548</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,372100</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,378205</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,370459</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,364271</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,375772</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,374125</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,372478</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,361987</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,400776</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,389451</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,388917</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,385717</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,384067</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,382418</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,390672</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,392585</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,372902</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,374474</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,372899</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,371252</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,369605</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,374311</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,377708</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,375974</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,370990</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,357255</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,355605</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,353954</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,360401</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,357869</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,359726</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,359515</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,338235</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,336594</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,334952</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,342511</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,362057</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,352575</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,343504</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,324373</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,322736</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,321098</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,321567</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,322096</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,319342</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,315762</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,309926</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,308289</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,306651</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,315741</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,319811</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,308720</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,316413</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,314550</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,312912</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,311273</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,304194</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,284524</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,279439</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,269202</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,255023</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,253382</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,251741</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,258769</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,252015</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,252478</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,234634</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,233083</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,231441</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,229798</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,224380</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,232158</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,227796</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,229081</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,216013</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,214371</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,212729</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,235845</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,229044</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,222951</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,205142</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,193388</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,191743</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,190097</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,178556</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,198950</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,192545</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,183241</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,181767</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,180124</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,178557</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,177199</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,152344</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,152746</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,138729</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,137334</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,135696</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,134059</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,123646</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,124069</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,132427</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,131999</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,131625</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,129988</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,128351</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,110340</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,108397</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,112772</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,107166</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,114124</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,112490</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,110857</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,106316</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,106709</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,091124</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,081813</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,075990</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,074353</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,072715</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,086394</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,082746</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,087084</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,093662</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,086650</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,085016</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,083381</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,081797</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,053693</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,037625</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,031745</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>16,026237</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>16,024602</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>16,022966</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>16,021350</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>15,979539</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>15,957120</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>15,927633</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>15,905268</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>15,903636</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>15,902004</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>15,925875</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>15,856017</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>15,916912</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,882999</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>15,942603</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>15,940968</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>15,939332</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>15,991715</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>15,995126</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>15,995197</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>15,980761</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>16,002198</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>16,000557</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,998916</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>15,988057</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,983262</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,983084</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,982310</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,982744</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,981100</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,979457</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,973693</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,960111</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,958251</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>15,948527</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>15,929269</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>15,927627</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>15,925984</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>15,927333</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>15,943253</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>15,959467</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>15,978791</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>15,963061</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>15,961418</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>15,959775</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>15,936402</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>15,964466</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,044570</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,039337</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,058752</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,057108</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,055306</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,056469</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,043410</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,035264</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,037705</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,034077</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,032444</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>16,030811</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>16,008611</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>16,001892</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>16,019509</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>16,021389</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>16,026443</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>16,024819</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>16,023195</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>16,015211</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,987176</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>16,003544</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>16,032493</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>16,017393</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>16,015769</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>16,014145</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>16,015161</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>16,008446</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,984748</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,970882</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,967068</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,965445</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,963823</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,919160</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,880157</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,870554</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,863142</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,853568</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,851931</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,850293</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,861145</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,868282</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,861375</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,841715</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,840924</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,839287</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,837650</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,821096</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,804815</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>15,761266</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>15,762727</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,787559</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>15,785920</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,784281</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,797218</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,814295</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,826116</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,826473</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,842334</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,840689</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,839044</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,861273</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,866985</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,885009</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,880646</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,873528</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3129,99 +3435,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,917904</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,941260</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,954500</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,946955</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,939312</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,921454</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,919818</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,918182</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,907202</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,907822</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,891778</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,888906</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,866197</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,864565</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,862934</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,838875</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3309,99 +3615,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15,786379</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>15,801405</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>15,800123</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>15,768594</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>15,766962</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>15,765331</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>15,747460</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>15,756806</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>15,708620</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>15,717526</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>15,716653</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>15,715022</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>15,713391</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>15,700858</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>15,733260</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>15,768943</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3495,1467 +3801,1467 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>15,697647</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>15,696020</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>15,694395</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>15,693141</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>15,687017</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>15,687794</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>15,683724</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>15,697273</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>15,695654</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>15,694035</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>15,726495</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>15,727993</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>15,739759</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>15,709855</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>15,704058</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>15,702439</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>15,700819</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>15,686296</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>15,676119</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>15,697767</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>15,677132</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>15,650563</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>15,648946</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>15,647330</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>15,662163</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>15,626984</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>15,637675</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>15,630369</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>15,615067</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>15,613451</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>15,611836</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>15,596492</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>15,613401</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>15,615193</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>15,616792</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>15,612145</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>15,610542</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>15,608939</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>15,582985</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>15,573212</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>15,557037</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>15,543066</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>15,557614</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>15,556007</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>15,554567</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>15,554983</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>15,554270</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>15,545678</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>15,552907</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>15,553670</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>15,552063</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>15,550457</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>15,535865</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>15,548367</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>15,539442</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,522481</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,514301</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,512694</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,511087</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,491308</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>15,515366</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>15,505118</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,482562</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,481933</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,480328</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,478722</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,459601</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,460550</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,451535</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,434116</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>15,499193</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>15,497597</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>15,496001</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,505815</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,469115</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,449237</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,428572</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,410877</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,409272</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,407666</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,400987</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,396617</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,384104</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,361103</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,367672</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,366072</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,364471</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,378580</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,361618</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,363284</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,353293</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,342237</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,340630</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,339024</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,350634</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,315810</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,307447</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,318141</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,305263</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,303655</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,302074</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,275566</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,282701</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,247469</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,240848</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,235769</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,234161</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,232553</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,240831</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,238356</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,244327</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,233048</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,231983</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,230378</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,228772</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,213136</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,215460</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,203951</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,176136</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,206144</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,204613</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,203114</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,198272</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,197463</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,158729</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,158714</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,178804</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,177218</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,175633</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,208246</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,223491</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,222978</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,205648</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,172580</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,170995</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,169410</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,164638</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,161135</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,188560</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,195380</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,175283</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,173683</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,172084</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,161428</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,189155</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,200523</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,185150</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,186946</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,185351</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,183757</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,204173</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,200312</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,151478</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,165125</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,156182</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,154596</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,153010</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,159748</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>15,164099</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,171496</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,147198</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,129382</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,127819</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,126265</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,085116</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,069780</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,068650</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,096507</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,070334</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,068762</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,067199</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>15,046928</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,072716</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,099878</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,087741</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,055227</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,053667</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,052102</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,055877</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,060189</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>15,035342</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,093078</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,143513</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,141953</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,140402</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,106483</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,133827</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,163098</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,137995</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,148676</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,147168</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,145670</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,161537</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,131630</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,130764</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,150065</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,145065</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,143603</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,142094</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,140594</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,131362</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,106714</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,100316</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,124990</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>15,123479</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,121979</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,101045</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,070761</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,076793</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,071991</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,077097</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,075576</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,074065</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,094262</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,112583</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,091571</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,083308</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,090639</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,089076</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,087512</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,050660</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,026130</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>15,030494</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,003993</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,002591</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,001486</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,000381</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>14,999488</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>14,999197</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>14,998908</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>14,999416</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>14,999923</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>14,999250</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>14,998578</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>14,999085</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>14,999618</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>15,000150</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>15,000679</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>15,000389</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>15,000100</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -4963,51 +5269,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B819"/>
+  <dimension ref="A1:B870"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -11518,29 +11824,437 @@
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
         <v>1631</v>
       </c>
       <c r="B817" s="0" t="s">
         <v>1632</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
         <v>1633</v>
       </c>
       <c r="B818" s="0" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
         <v>1635</v>
       </c>
       <c r="B819" s="0" t="s">
         <v>1636</v>
       </c>
     </row>
+    <row r="820">
+      <c r="A820" s="0" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B820" s="0" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B821" s="0" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B822" s="0" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B823" s="0" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B824" s="0" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B825" s="0" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" s="0" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B826" s="0" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" s="0" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B827" s="0" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B828" s="0" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" s="0" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B829" s="0" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B830" s="0" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B831" s="0" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B832" s="0" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B833" s="0" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B834" s="0" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" s="0" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B835" s="0" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B836" s="0" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B837" s="0" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B838" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B839" s="0" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B840" s="0" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B841" s="0" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B842" s="0" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B843" s="0" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B844" s="0" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B845" s="0" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" s="0" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B846" s="0" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B847" s="0" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B848" s="0" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B849" s="0" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B850" s="0" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B851" s="0" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B852" s="0" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B853" s="0" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" s="0" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B854" s="0" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" s="0" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B855" s="0" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" s="0" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B856" s="0" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B857" s="0" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B858" s="0" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B859" s="0" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B860" s="0" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B861" s="0" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" s="0" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B862" s="0" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" s="0" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B863" s="0" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B864" s="0" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" s="0" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B865" s="0" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" s="0" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B866" s="0" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" s="0" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B867" s="0" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B868" s="0" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" s="0" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B869" s="0" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B870" s="0" t="s">
+        <v>1738</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>