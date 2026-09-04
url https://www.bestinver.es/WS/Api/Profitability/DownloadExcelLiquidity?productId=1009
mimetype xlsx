--- v4 (2026-07-05)
+++ v5 (2026-09-04)
@@ -4,59 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1739" uniqueCount="1739">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1863" uniqueCount="1863">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,644624</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,656378</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,666033</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,671039</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,669350</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,667662</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,677255</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,682090</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,680771</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,670435</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,672656</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,670968</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,669281</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,668424</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,664851</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,665655</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,677789</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,679205</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,677517</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,675829</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,682307</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,675876</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,675894</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,671155</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,677648</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,675961</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,674273</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,673565</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,676048</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,670961</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,656994</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,641658</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,639970</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,638282</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,638690</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,636260</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,647854</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,640963</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,623986</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,622297</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,620609</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,613893</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,627590</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,632858</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,637556</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,636364</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,634677</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,632989</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,637798</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,640635</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,641619</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,649121</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,662456</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,660770</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,659084</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,652718</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,642175</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,673861</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,680191</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,674991</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,673306</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,671621</t>
   </si>
   <si>
     <t>2/7/2026</t>
   </si>
   <si>
     <t>16,675254</t>
   </si>
   <si>
     <t>1/7/2026</t>
   </si>
   <si>
     <t>16,664217</t>
   </si>
   <si>
     <t>30/6/2026</t>
   </si>
   <si>
     <t>16,660757</t>
   </si>
   <si>
     <t>29/6/2026</t>
   </si>
   <si>
     <t>16,656740</t>
   </si>
@@ -5269,51 +5641,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B870"/>
+  <dimension ref="A1:B932"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -12232,29 +12604,525 @@
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
         <v>1733</v>
       </c>
       <c r="B868" s="0" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
         <v>1735</v>
       </c>
       <c r="B869" s="0" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
         <v>1737</v>
       </c>
       <c r="B870" s="0" t="s">
         <v>1738</v>
       </c>
     </row>
+    <row r="871">
+      <c r="A871" s="0" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B871" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" s="0" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B872" s="0" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" s="0" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B873" s="0" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" s="0" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B874" s="0" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" s="0" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B875" s="0" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" s="0" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B876" s="0" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" s="0" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B877" s="0" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" s="0" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B878" s="0" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B879" s="0" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B880" s="0" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" s="0" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B881" s="0" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" s="0" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B882" s="0" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" s="0" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B883" s="0" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" s="0" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B884" s="0" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" s="0" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B885" s="0" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" s="0" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B886" s="0" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" s="0" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B887" s="0" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" s="0" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B888" s="0" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" s="0" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B889" s="0" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" s="0" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B890" s="0" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" s="0" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B891" s="0" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B892" s="0" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" s="0" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B893" s="0" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" s="0" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B894" s="0" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" s="0" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B895" s="0" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" s="0" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B896" s="0" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" s="0" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B897" s="0" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" s="0" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B898" s="0" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" s="0" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B899" s="0" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" s="0" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B900" s="0" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" s="0" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B901" s="0" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" s="0" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B902" s="0" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" s="0" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B903" s="0" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" s="0" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B904" s="0" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" s="0" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B905" s="0" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" s="0" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B906" s="0" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" s="0" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B907" s="0" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B908" s="0" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" s="0" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B909" s="0" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" s="0" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B910" s="0" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" s="0" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B911" s="0" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" s="0" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B912" s="0" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B913" s="0" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" s="0" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B914" s="0" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" s="0" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B915" s="0" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" s="0" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B916" s="0" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" s="0" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B917" s="0" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" s="0" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B918" s="0" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" s="0" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B919" s="0" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" s="0" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B920" s="0" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" s="0" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B921" s="0" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" s="0" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B922" s="0" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" s="0" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B923" s="0" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" s="0" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B924" s="0" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" s="0" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B925" s="0" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" s="0" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B926" s="0" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" s="0" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B927" s="0" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" s="0" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B928" s="0" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" s="0" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B929" s="0" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" s="0" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B930" s="0" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" s="0" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B931" s="0" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" s="0" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B932" s="0" t="s">
+        <v>1862</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>