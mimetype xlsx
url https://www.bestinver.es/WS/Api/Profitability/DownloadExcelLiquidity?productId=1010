--- v2 (2026-02-13)
+++ v3 (2026-04-04)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1437" uniqueCount="1437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1533" uniqueCount="1533">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV, F.I. - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,389268</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,377039</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,371208</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,369459</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,367709</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,387607</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,417636</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>16,388209</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>16,397110</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>16,394440</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>16,392688</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16,390936</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>16,428962</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>16,474249</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>16,487148</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>16,471796</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>16,465667</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>16,463913</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16,462160</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>16,479834</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>16,509504</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>16,558121</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>16,504969</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>16,541320</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>16,539587</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>16,537854</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>16,572825</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>16,600362</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>16,563628</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>16,603021</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>16,636339</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>16,634473</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>16,632755</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>16,638933</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>16,635203</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>16,637240</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>16,639833</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>16,633028</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>16,631310</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>16,629592</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>16,628040</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>16,629103</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>16,625120</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>16,629081</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>16,625661</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>16,623940</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16,622218</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>16,623796</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>16,620210</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>16,618380</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16,614288</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>16,606168</t>
   </si>
@@ -4363,51 +4651,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B729"/>
+  <dimension ref="A1:B777"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -10043,184 +10331,568 @@
       <c r="B707" s="0" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
         <v>1413</v>
       </c>
       <c r="B708" s="0" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
         <v>1415</v>
       </c>
       <c r="B709" s="0" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
         <v>1417</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1416</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1416</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1416</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1423</v>
+        <v>1429</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1424</v>
+        <v>1431</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1416</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1416</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1426</v>
+        <v>1435</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1416</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1416</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1428</v>
+        <v>1439</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1416</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1429</v>
+        <v>1441</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1416</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1430</v>
+        <v>1443</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1416</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1431</v>
+        <v>1445</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1416</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1432</v>
+        <v>1447</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1416</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1433</v>
+        <v>1449</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1416</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1434</v>
+        <v>1451</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1416</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1435</v>
+        <v>1453</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1416</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1436</v>
+        <v>1455</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1416</v>
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B730" s="0" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B731" s="0" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B732" s="0" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B733" s="0" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B734" s="0" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="0" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B735" s="0" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B736" s="0" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="0" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B737" s="0" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="0" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B738" s="0" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B739" s="0" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B740" s="0" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="0" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B741" s="0" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B742" s="0" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="0" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B743" s="0" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B744" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B745" s="0" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B746" s="0" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="0" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B747" s="0" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="0" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B748" s="0" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="0" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B749" s="0" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="0" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B750" s="0" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B751" s="0" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" s="0" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B752" s="0" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" s="0" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B753" s="0" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="0" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B754" s="0" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="0" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B755" s="0" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" s="0" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B756" s="0" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" s="0" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B757" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" s="0" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B758" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" s="0" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B759" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" s="0" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B760" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B761" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" s="0" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B762" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" s="0" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B763" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" s="0" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B764" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" s="0" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B765" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" s="0" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B766" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" s="0" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B767" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" s="0" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B768" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" s="0" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B769" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" s="0" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B770" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B771" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" s="0" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B772" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B773" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B774" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B775" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" s="0" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B776" s="0" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B777" s="0" t="s">
+        <v>1512</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>