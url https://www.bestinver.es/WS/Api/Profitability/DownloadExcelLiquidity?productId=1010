--- v3 (2026-04-04)
+++ v4 (2026-05-26)
@@ -1,599 +1,917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1533" uniqueCount="1533">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL IV, F.I. - CLASE X</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1639" uniqueCount="1639">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,557382</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,555587</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,541778</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,543304</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,519920</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>16,520673</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>16,524862</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>16,523109</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>16,521356</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>16,546544</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>16,520899</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>16,517874</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>16,533541</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>16,545877</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>16,544142</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>16,542408</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>16,550588</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>16,544172</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>16,503695</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>16,505219</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>16,509866</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>16,508113</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>16,506360</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>16,503953</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
+  </si>
+  <si>
+    <t>16,486212</t>
+  </si>
+  <si>
+    <t>28/4/2026</t>
+  </si>
+  <si>
+    <t>16,505255</t>
+  </si>
+  <si>
+    <t>27/4/2026</t>
+  </si>
+  <si>
+    <t>16,523176</t>
+  </si>
+  <si>
+    <t>26/4/2026</t>
+  </si>
+  <si>
+    <t>16,522850</t>
+  </si>
+  <si>
+    <t>25/4/2026</t>
+  </si>
+  <si>
+    <t>16,521101</t>
+  </si>
+  <si>
+    <t>24/4/2026</t>
+  </si>
+  <si>
+    <t>16,519351</t>
+  </si>
+  <si>
+    <t>23/4/2026</t>
+  </si>
+  <si>
+    <t>16,524523</t>
+  </si>
+  <si>
+    <t>22/4/2026</t>
+  </si>
+  <si>
+    <t>16,530342</t>
+  </si>
+  <si>
+    <t>21/4/2026</t>
+  </si>
+  <si>
+    <t>16,536367</t>
+  </si>
+  <si>
+    <t>20/4/2026</t>
+  </si>
+  <si>
+    <t>16,548342</t>
+  </si>
+  <si>
+    <t>19/4/2026</t>
+  </si>
+  <si>
+    <t>16,560555</t>
+  </si>
+  <si>
+    <t>18/4/2026</t>
+  </si>
+  <si>
+    <t>16,558824</t>
+  </si>
+  <si>
+    <t>17/4/2026</t>
+  </si>
+  <si>
+    <t>16,557093</t>
+  </si>
+  <si>
+    <t>16/4/2026</t>
+  </si>
+  <si>
+    <t>16,523236</t>
+  </si>
+  <si>
+    <t>15/4/2026</t>
+  </si>
+  <si>
+    <t>16,516759</t>
+  </si>
+  <si>
+    <t>14/4/2026</t>
+  </si>
+  <si>
+    <t>16,514055</t>
+  </si>
+  <si>
+    <t>13/4/2026</t>
+  </si>
+  <si>
+    <t>16,478276</t>
+  </si>
+  <si>
+    <t>12/4/2026</t>
+  </si>
+  <si>
+    <t>16,493274</t>
+  </si>
+  <si>
+    <t>11/4/2026</t>
+  </si>
+  <si>
+    <t>16,491527</t>
+  </si>
+  <si>
+    <t>10/4/2026</t>
+  </si>
+  <si>
+    <t>16,489781</t>
+  </si>
+  <si>
+    <t>9/4/2026</t>
+  </si>
+  <si>
+    <t>16,487831</t>
+  </si>
+  <si>
+    <t>8/4/2026</t>
+  </si>
+  <si>
+    <t>16,511063</t>
+  </si>
+  <si>
+    <t>7/4/2026</t>
+  </si>
+  <si>
+    <t>16,407352</t>
+  </si>
+  <si>
+    <t>6/4/2026</t>
+  </si>
+  <si>
+    <t>16,430177</t>
+  </si>
+  <si>
+    <t>5/4/2026</t>
+  </si>
+  <si>
+    <t>16,427623</t>
+  </si>
+  <si>
+    <t>4/4/2026</t>
+  </si>
+  <si>
+    <t>16,425874</t>
+  </si>
+  <si>
+    <t>3/4/2026</t>
+  </si>
+  <si>
+    <t>16,424124</t>
+  </si>
+  <si>
+    <t>2/4/2026</t>
+  </si>
+  <si>
+    <t>16,422375</t>
+  </si>
+  <si>
+    <t>1/4/2026</t>
+  </si>
+  <si>
+    <t>16,431781</t>
+  </si>
+  <si>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,389268</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,377039</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,371208</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,369459</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,367709</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,387607</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,417636</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,388209</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,397110</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,394440</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,392688</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,390936</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,428962</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,474249</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,487148</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,471796</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,465667</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,463913</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,462160</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,479834</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,509504</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,558121</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,504969</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>16,541320</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,539587</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,537854</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,572825</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,600362</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,563628</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,603021</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,636339</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,634473</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,632755</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,638933</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,635203</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,637240</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,639833</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,633028</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,631310</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,629592</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,628040</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,629103</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,625120</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,629081</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,625661</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,623940</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,622218</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,623796</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,620210</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,618380</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,614288</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,606168</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,604447</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,602725</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,602031</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,607123</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,601330</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,592305</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,599988</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,598266</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,596619</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,597196</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,593338</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,586187</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,582220</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,572439</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,570747</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,569056</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,572461</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,555595</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,555608</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,559622</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,562573</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,560839</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,559106</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,562803</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,562691</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,559233</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>16,556089</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,551493</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,549759</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,548024</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,540548</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,543667</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,531443</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,518785</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,514089</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,512353</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,510615</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,512253</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,510519</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,509895</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,508669</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -687,99 +1005,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,476392</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,474664</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,475486</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,465192</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,473110</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,471925</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,492966</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,491235</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,489504</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,494574</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,492802</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,489950</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,483477</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,488930</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,487206</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,485481</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -867,99 +1185,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,472112</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,481038</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,477671</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,470896</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,465019</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,463294</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,461569</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,469651</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,474329</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,479354</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,484190</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,488961</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,487237</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,485514</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,482976</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,490582</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1053,1737 +1371,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,434209</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,432242</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,430519</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,428795</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,430850</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,437758</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,426140</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,425443</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,427620</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,425908</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,424197</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,418588</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,411820</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,406402</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,402218</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,395014</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,393301</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,391588</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,386525</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,399260</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,399140</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,396997</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,395261</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,393550</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,391839</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,394125</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,388289</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,390198</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,386597</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,378644</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,376932</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,375220</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,376268</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,381381</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,377809</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,378827</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,371140</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,369431</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,367722</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,347026</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,334684</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,323932</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,344324</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,348570</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,346936</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,345228</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,350710</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,356744</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,348945</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,342703</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,354127</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,352419</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,350712</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,340172</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,378846</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,367473</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,366877</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,363619</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,361909</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,360199</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,368379</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,370226</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,350507</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,352015</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,350379</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,348672</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,346965</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,351601</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,354930</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,353137</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,348096</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,334318</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,332607</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,330897</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,337272</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,334680</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,336472</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,336199</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,314887</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,313185</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,311483</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,318969</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,338424</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,328893</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,319772</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,300607</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,298909</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,297212</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,297617</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,298083</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,295271</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,291633</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,285744</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,284046</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,282349</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,291363</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,295363</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,284227</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,291846</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,289923</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,288225</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,286527</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,279396</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,259694</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,254553</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,244270</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,230051</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,228350</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,226649</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,233604</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,226798</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,227198</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,209319</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,207709</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,206007</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,204305</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,198833</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,206537</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,202120</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,203340</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,190230</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,188529</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,186828</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,209845</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,202993</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,196847</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,179005</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,167208</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,165503</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,163798</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,152214</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,172512</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,166056</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,156706</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,155172</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,153470</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,151843</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,150425</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,125550</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,125889</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,111834</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,110379</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,108683</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,106986</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,096529</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,096890</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,105171</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,104682</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,104248</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,102551</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,100855</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,082814</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,080812</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,085118</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,079460</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,086344</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,084652</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,082960</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,078365</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,078695</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,063076</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,053719</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,047845</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,046149</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,044453</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,058046</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,054343</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,058612</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,065117</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,058056</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,056362</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,054669</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,053026</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,024911</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,008810</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,002880</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>15,997320</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>15,995626</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>15,993932</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>15,992257</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>15,950461</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>15,928023</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>15,898529</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>15,876143</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>15,874453</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>15,872763</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>15,896529</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>15,826739</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>15,887461</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,853550</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>15,912983</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>15,911289</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>15,909596</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>15,961819</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>15,965163</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>15,965173</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>15,950702</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>15,972038</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>15,970339</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,968639</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>15,957740</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,952892</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,952654</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,951820</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,952192</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,950490</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,948789</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,942975</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,929358</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,927441</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>15,917674</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>15,898392</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>15,896692</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>15,894992</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>15,896278</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>15,912106</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>15,928227</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>15,947452</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>15,931691</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>15,929990</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>15,928290</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>15,904902</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>15,932849</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,012733</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,007449</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,026764</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,025062</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,023202</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,024301</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,011207</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,003016</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,005390</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,001708</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,000017</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>15,998326</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>15,976110</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>15,969343</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>15,986863</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>15,988678</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>15,993660</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>15,991978</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>15,990296</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>15,982267</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,954228</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>15,970502</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>15,999330</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>15,984199</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>15,982518</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>15,980836</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>15,981789</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>15,975026</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,951316</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,937418</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,933551</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,931871</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,930190</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,885561</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,846580</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,836936</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,829479</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,819864</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,818170</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,816476</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,827244</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,834304</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,827352</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,807673</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,806823</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,805129</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,803435</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,786856</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,770550</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>15,727035</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>15,728432</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,753150</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>15,751454</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,749759</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,762607</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,779586</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,791320</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,791615</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,807381</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,805679</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,803977</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,826096</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,831734</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,849658</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,845244</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,838081</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2877,99 +3195,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,881386</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,904628</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,917776</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,910188</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,902502</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,884624</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,882931</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,881238</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,870223</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,870781</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,854713</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,851788</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,829071</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,827383</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,825695</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,801632</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3057,99 +3375,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15,748356</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>15,763285</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>15,761946</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>15,730433</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>15,728745</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>15,727058</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>15,709170</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>15,718433</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>15,670305</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>15,679129</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>15,678198</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>15,676511</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>15,674824</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>15,662262</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>15,694525</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>15,730059</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3243,1459 +3561,1459 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>15,657980</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>15,656298</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>15,654617</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>15,653306</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>15,647138</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>15,647854</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>15,643734</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>15,657188</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>15,655513</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>15,653839</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>15,686156</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>15,687590</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>15,699266</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>15,669378</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>15,663537</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>15,661861</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>15,660186</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>15,645641</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>15,635430</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>15,656963</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>15,636321</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>15,609762</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>15,608090</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>15,606418</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>15,621152</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>15,586006</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>15,596609</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>15,589262</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>15,573941</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>15,572270</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>15,570600</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>15,555236</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>15,572041</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>15,573769</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>15,575304</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>15,570611</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>15,568952</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>15,567293</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>15,541349</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>15,531543</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>15,515352</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>15,501359</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>15,515809</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>15,514147</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>15,512651</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>15,513006</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>15,512237</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>15,503608</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>15,510758</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>15,511460</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>15,509799</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>15,508138</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>15,493526</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>15,505935</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>15,496975</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,480000</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,471784</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,470122</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,468460</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,448676</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>15,472609</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>15,462330</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,439778</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,439090</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,437431</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,435771</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,416644</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,417531</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,408483</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,391053</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>15,455889</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>15,454239</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>15,452588</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,462315</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,425659</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,405778</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,385112</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,367408</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,365749</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,364090</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,357370</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,352954</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,340418</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,317424</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,323915</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,322261</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,320606</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,334616</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,317644</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,319246</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,309226</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,298143</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,296482</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,294822</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,306340</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,271559</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,263160</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,273766</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,260867</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,259204</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,257570</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,231081</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,238137</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,202950</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,196290</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,191168</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,189506</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,187845</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,196040</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,193514</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,199410</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,188106</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,186986</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,185327</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,183668</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,168020</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,170280</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,158747</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,130956</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,160817</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,159233</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,157680</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,152795</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,151930</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,113255</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,113182</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,133154</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,131515</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,129876</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,162333</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,177473</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,176905</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,159568</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,126543</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,124905</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,123267</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,118452</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,114901</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,142185</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,148926</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,128833</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,127180</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,125527</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,114846</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,142431</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,153706</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,138322</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,140054</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,138407</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,136760</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,157054</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,153147</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,104407</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,117955</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,108982</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,107342</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,105703</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,112363</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>15,116642</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,123958</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,099679</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,081861</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,080245</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,078638</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,037561</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,022216</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,021032</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,048744</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,022596</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,020972</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,019356</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>14,999092</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,024740</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,051759</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,039602</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,007135</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,005522</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,003905</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,007611</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,011851</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>14,987027</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,044520</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,094735</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,093122</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,091518</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,057651</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,084850</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,113968</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,088888</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,099477</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,097916</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,096366</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,112122</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,082256</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,081335</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,100515</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,095473</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,093959</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,092396</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,090844</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,081584</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,056960</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,050526</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,075060</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>15,073497</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,071944</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,051022</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,020781</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,026735</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,021892</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,026924</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,025349</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,023786</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,043858</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,062060</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,041062</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,032769</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,040018</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,038402</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,036785</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>06/03/2024</t>
-[...56 lines deleted...]
-    <t>16/02/2024</t>
+    <t>6/3/2024</t>
+  </si>
+  <si>
+    <t>5/3/2024</t>
+  </si>
+  <si>
+    <t>4/3/2024</t>
+  </si>
+  <si>
+    <t>3/3/2024</t>
+  </si>
+  <si>
+    <t>2/3/2024</t>
+  </si>
+  <si>
+    <t>1/3/2024</t>
+  </si>
+  <si>
+    <t>29/2/2024</t>
+  </si>
+  <si>
+    <t>28/2/2024</t>
+  </si>
+  <si>
+    <t>27/2/2024</t>
+  </si>
+  <si>
+    <t>26/2/2024</t>
+  </si>
+  <si>
+    <t>25/2/2024</t>
+  </si>
+  <si>
+    <t>24/2/2024</t>
+  </si>
+  <si>
+    <t>23/2/2024</t>
+  </si>
+  <si>
+    <t>22/2/2024</t>
+  </si>
+  <si>
+    <t>21/2/2024</t>
+  </si>
+  <si>
+    <t>20/2/2024</t>
+  </si>
+  <si>
+    <t>19/2/2024</t>
+  </si>
+  <si>
+    <t>18/2/2024</t>
+  </si>
+  <si>
+    <t>17/2/2024</t>
+  </si>
+  <si>
+    <t>16/2/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B777"/>
+  <dimension ref="A1:B830"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -10715,184 +11033,608 @@
       <c r="B755" s="0" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
         <v>1509</v>
       </c>
       <c r="B756" s="0" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
         <v>1511</v>
       </c>
       <c r="B757" s="0" t="s">
         <v>1512</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
         <v>1513</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>1512</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1512</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1512</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1521</v>
+        <v>1529</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1512</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1522</v>
+        <v>1531</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1512</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1523</v>
+        <v>1533</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1512</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1524</v>
+        <v>1535</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1512</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1525</v>
+        <v>1537</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>1512</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1526</v>
+        <v>1539</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1512</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1527</v>
+        <v>1541</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1512</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1528</v>
+        <v>1543</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1512</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1529</v>
+        <v>1545</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1512</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1530</v>
+        <v>1547</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1512</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1531</v>
+        <v>1549</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1512</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1512</v>
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B778" s="0" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B779" s="0" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" s="0" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B780" s="0" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B781" s="0" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" s="0" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B782" s="0" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B783" s="0" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" s="0" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B784" s="0" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B785" s="0" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" s="0" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B786" s="0" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" s="0" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B787" s="0" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" s="0" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B788" s="0" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" s="0" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B789" s="0" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" s="0" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B790" s="0" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" s="0" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B791" s="0" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" s="0" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B792" s="0" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B793" s="0" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" s="0" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B794" s="0" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" s="0" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B795" s="0" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" s="0" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B796" s="0" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" s="0" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B797" s="0" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" s="0" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B798" s="0" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" s="0" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B799" s="0" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" s="0" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B800" s="0" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" s="0" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B801" s="0" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" s="0" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B802" s="0" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" s="0" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B803" s="0" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" s="0" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B804" s="0" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" s="0" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B805" s="0" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" s="0" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B806" s="0" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B807" s="0" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" s="0" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B808" s="0" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" s="0" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B809" s="0" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" s="0" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B810" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" s="0" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B811" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B812" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" s="0" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B813" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B814" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" s="0" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B815" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B816" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" s="0" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B817" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" s="0" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B818" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B819" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B820" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" s="0" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B821" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B822" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B823" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B824" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B825" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B826" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B827" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B828" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" s="0" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B829" s="0" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B830" s="0" t="s">
+        <v>1618</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>