--- v4 (2026-05-26)
+++ v5 (2026-07-25)
@@ -4,65 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1639" uniqueCount="1639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1761" uniqueCount="1761">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,613139</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,626772</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,631975</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,636609</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,635354</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,633602</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,631851</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,636596</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,639369</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,640289</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,647726</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,660996</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,659247</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,657497</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,651068</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,640462</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,672080</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,678346</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,673083</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,671334</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,669585</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,673154</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,662054</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,658531</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,654451</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,657644</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,655897</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,654149</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,650621</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,645450</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,637679</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,628947</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,618500</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,616754</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,615008</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,625914</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,628878</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,630929</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,631692</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,609008</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,607263</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,605517</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,586173</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,581824</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,587423</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,577007</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,586840</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,585087</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,583335</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,584303</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,581034</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,589862</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,583423</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,608770</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,607109</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,605372</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,589974</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,584144</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,579583</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,578833</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,559061</t>
+  </si>
+  <si>
     <t>23/5/2026</t>
   </si>
   <si>
-    <t>16,557382</t>
+    <t>16,557324</t>
   </si>
   <si>
     <t>22/5/2026</t>
   </si>
   <si>
     <t>16,555587</t>
   </si>
   <si>
     <t>21/5/2026</t>
   </si>
   <si>
     <t>16,541778</t>
   </si>
   <si>
     <t>20/5/2026</t>
   </si>
   <si>
     <t>16,543304</t>
   </si>
   <si>
     <t>19/5/2026</t>
   </si>
   <si>
     <t>16,519920</t>
   </si>
@@ -4969,51 +5335,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B830"/>
+  <dimension ref="A1:B891"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -11457,184 +11823,672 @@
       <c r="B808" s="0" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
         <v>1615</v>
       </c>
       <c r="B809" s="0" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
         <v>1617</v>
       </c>
       <c r="B810" s="0" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
         <v>1619</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1618</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1618</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1618</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1618</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1618</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1627</v>
+        <v>1635</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1618</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1628</v>
+        <v>1637</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1618</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1629</v>
+        <v>1639</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1618</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1630</v>
+        <v>1641</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1618</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1631</v>
+        <v>1643</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1618</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1632</v>
+        <v>1645</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1618</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1633</v>
+        <v>1647</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1618</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1634</v>
+        <v>1649</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1618</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1635</v>
+        <v>1651</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1618</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1636</v>
+        <v>1653</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1618</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1637</v>
+        <v>1655</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1618</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1638</v>
+        <v>1657</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1618</v>
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B831" s="0" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B832" s="0" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B833" s="0" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B834" s="0" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" s="0" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B835" s="0" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B836" s="0" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B837" s="0" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B838" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B839" s="0" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B840" s="0" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B841" s="0" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B842" s="0" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B843" s="0" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B844" s="0" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B845" s="0" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" s="0" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B846" s="0" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B847" s="0" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B848" s="0" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B849" s="0" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B850" s="0" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B851" s="0" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B852" s="0" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B853" s="0" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" s="0" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B854" s="0" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" s="0" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B855" s="0" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" s="0" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B856" s="0" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B857" s="0" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B858" s="0" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B859" s="0" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B860" s="0" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B861" s="0" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" s="0" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B862" s="0" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" s="0" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B863" s="0" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B864" s="0" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" s="0" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B865" s="0" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" s="0" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B866" s="0" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" s="0" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B867" s="0" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B868" s="0" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" s="0" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B869" s="0" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B870" s="0" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" s="0" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B871" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" s="0" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B872" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" s="0" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B873" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" s="0" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B874" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B875" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" s="0" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B876" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B877" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" s="0" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B878" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B879" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" s="0" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B880" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" s="0" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B881" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" s="0" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B882" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B883" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" s="0" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B884" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B885" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B886" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" s="0" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B887" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B888" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" s="0" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B889" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" s="0" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B890" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" s="0" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B891" s="0" t="s">
+        <v>1740</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>