--- v5 (2026-07-19)
+++ v6 (2026-09-18)
@@ -4,59 +4,437 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1146" uniqueCount="1146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1272" uniqueCount="1272">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V - CLASE R</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>15,538051</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>15,537599</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>15,508783</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>15,495891</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>15,538905</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>15,537494</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>15,536085</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>15,543042</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>15,599990</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>15,632406</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>15,630537</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>15,640123</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>15,638742</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>15,637361</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>15,629929</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>15,615473</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>15,633397</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>15,647700</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>15,658652</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>15,657271</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>15,655890</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>15,672389</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>15,680919</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>15,680600</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>15,665682</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>15,668468</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>15,667087</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>15,665707</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>15,665961</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>15,662988</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>15,661861</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>15,682500</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>15,686878</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>15,685497</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>15,684117</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>15,696057</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>15,685454</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>15,686108</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>15,680765</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>15,693951</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>15,692577</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>15,691203</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>15,688824</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>15,695536</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>15,686373</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>15,665300</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>15,638620</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>15,637244</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>15,635869</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>15,633514</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>15,631935</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>15,654064</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>15,643759</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>15,617324</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>15,615947</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>15,614571</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>15,607987</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>15,629303</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>15,637379</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>15,647534</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>15,649994</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>15,648617</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>15,647240</t>
   </si>
   <si>
     <t>16/7/2026</t>
   </si>
   <si>
     <t>15,654929</t>
   </si>
   <si>
     <t>15/7/2026</t>
   </si>
   <si>
     <t>15,657794</t>
   </si>
   <si>
     <t>14/7/2026</t>
   </si>
   <si>
     <t>15,662363</t>
   </si>
   <si>
     <t>13/7/2026</t>
   </si>
   <si>
     <t>15,671669</t>
   </si>
@@ -3490,51 +3868,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B661"/>
+  <dimension ref="A1:B724"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -3978,555 +4356,555 @@
       <c r="B58" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>251</v>
       </c>
@@ -7394,1416 +7772,1920 @@
       <c r="B485" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>968</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
         <v>970</v>
       </c>
       <c r="B487" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
         <v>972</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>978</v>
+        <v>984</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>971</v>
+        <v>987</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>971</v>
+        <v>989</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>971</v>
+        <v>991</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>971</v>
+        <v>993</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>971</v>
+        <v>995</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>971</v>
+        <v>997</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>971</v>
+        <v>999</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>986</v>
+        <v>1000</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>971</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>987</v>
+        <v>1002</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>971</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>988</v>
+        <v>1004</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>971</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>971</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>971</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>991</v>
+        <v>1010</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>971</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>992</v>
+        <v>1012</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>971</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>993</v>
+        <v>1014</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>971</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>994</v>
+        <v>1016</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>971</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>971</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>996</v>
+        <v>1020</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>971</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>997</v>
+        <v>1022</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>971</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>998</v>
+        <v>1024</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>971</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>999</v>
+        <v>1026</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>971</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1000</v>
+        <v>1028</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>971</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>1001</v>
+        <v>1030</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>971</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>1002</v>
+        <v>1032</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>971</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1003</v>
+        <v>1034</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>971</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1004</v>
+        <v>1036</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>971</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1005</v>
+        <v>1038</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>971</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1006</v>
+        <v>1040</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>971</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>971</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>1008</v>
+        <v>1044</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>971</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>971</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1010</v>
+        <v>1048</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>971</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1011</v>
+        <v>1050</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>971</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1012</v>
+        <v>1052</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>971</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1013</v>
+        <v>1054</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>971</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1014</v>
+        <v>1056</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>971</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1015</v>
+        <v>1058</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>971</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1016</v>
+        <v>1060</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>971</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1017</v>
+        <v>1062</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>971</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1018</v>
+        <v>1064</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>971</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1019</v>
+        <v>1066</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>971</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1020</v>
+        <v>1068</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>971</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1021</v>
+        <v>1070</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>971</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1022</v>
+        <v>1072</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>971</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1023</v>
+        <v>1074</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>971</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1024</v>
+        <v>1076</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>971</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1025</v>
+        <v>1078</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>971</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1026</v>
+        <v>1080</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>971</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1027</v>
+        <v>1082</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>971</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1028</v>
+        <v>1084</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>971</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1029</v>
+        <v>1086</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>971</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1030</v>
+        <v>1088</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>971</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1031</v>
+        <v>1090</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>971</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1032</v>
+        <v>1092</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>971</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1033</v>
+        <v>1094</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>971</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1034</v>
+        <v>1096</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1035</v>
+        <v>1098</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1036</v>
+        <v>1099</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1037</v>
+        <v>1100</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1038</v>
+        <v>1101</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1039</v>
+        <v>1102</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1040</v>
+        <v>1103</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1041</v>
+        <v>1104</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1042</v>
+        <v>1105</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1043</v>
+        <v>1106</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1044</v>
+        <v>1107</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1045</v>
+        <v>1108</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1046</v>
+        <v>1109</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1047</v>
+        <v>1110</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1048</v>
+        <v>1111</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1049</v>
+        <v>1112</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1050</v>
+        <v>1113</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1051</v>
+        <v>1114</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1052</v>
+        <v>1115</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1053</v>
+        <v>1116</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1054</v>
+        <v>1117</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1055</v>
+        <v>1118</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1056</v>
+        <v>1119</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1057</v>
+        <v>1120</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1058</v>
+        <v>1121</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1059</v>
+        <v>1122</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1060</v>
+        <v>1123</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1061</v>
+        <v>1124</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1062</v>
+        <v>1125</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1063</v>
+        <v>1126</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1064</v>
+        <v>1127</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1065</v>
+        <v>1128</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1066</v>
+        <v>1129</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1067</v>
+        <v>1130</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1068</v>
+        <v>1131</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1069</v>
+        <v>1132</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1070</v>
+        <v>1133</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1071</v>
+        <v>1134</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1072</v>
+        <v>1135</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1073</v>
+        <v>1136</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1074</v>
+        <v>1137</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1075</v>
+        <v>1138</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1076</v>
+        <v>1139</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1077</v>
+        <v>1140</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1078</v>
+        <v>1141</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1079</v>
+        <v>1142</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1080</v>
+        <v>1143</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1081</v>
+        <v>1144</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1082</v>
+        <v>1145</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1083</v>
+        <v>1146</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1084</v>
+        <v>1147</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1085</v>
+        <v>1148</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1086</v>
+        <v>1149</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1087</v>
+        <v>1150</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1088</v>
+        <v>1151</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1089</v>
+        <v>1152</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1090</v>
+        <v>1153</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1091</v>
+        <v>1154</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1092</v>
+        <v>1155</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1093</v>
+        <v>1156</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1094</v>
+        <v>1157</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1095</v>
+        <v>1158</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1096</v>
+        <v>1159</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1097</v>
+        <v>1160</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1098</v>
+        <v>1161</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1099</v>
+        <v>1162</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1100</v>
+        <v>1163</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1101</v>
+        <v>1164</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1102</v>
+        <v>1165</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1103</v>
+        <v>1166</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1104</v>
+        <v>1167</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1105</v>
+        <v>1168</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1106</v>
+        <v>1169</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1107</v>
+        <v>1170</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1108</v>
+        <v>1171</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1109</v>
+        <v>1172</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1110</v>
+        <v>1173</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1111</v>
+        <v>1174</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1112</v>
+        <v>1175</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1113</v>
+        <v>1176</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1114</v>
+        <v>1177</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1115</v>
+        <v>1178</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1116</v>
+        <v>1179</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1117</v>
+        <v>1180</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1118</v>
+        <v>1181</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1119</v>
+        <v>1182</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1120</v>
+        <v>1183</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1121</v>
+        <v>1184</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1122</v>
+        <v>1185</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1123</v>
+        <v>1186</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1124</v>
+        <v>1187</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1125</v>
+        <v>1188</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1126</v>
+        <v>1189</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1127</v>
+        <v>1190</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1128</v>
+        <v>1191</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1129</v>
+        <v>1192</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1130</v>
+        <v>1193</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1131</v>
+        <v>1194</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1132</v>
+        <v>1195</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1133</v>
+        <v>1196</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1134</v>
+        <v>1197</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1135</v>
+        <v>1198</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1136</v>
+        <v>1199</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1137</v>
+        <v>1200</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1138</v>
+        <v>1201</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1139</v>
+        <v>1202</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1140</v>
+        <v>1203</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1141</v>
+        <v>1204</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1142</v>
+        <v>1205</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1143</v>
+        <v>1206</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1144</v>
+        <v>1207</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1145</v>
+        <v>1208</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>971</v>
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B662" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B663" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B664" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B665" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B666" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="0" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B667" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B668" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="0" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B669" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B670" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="0" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B671" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B672" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B673" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B674" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B675" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B676" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="0" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B677" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B678" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B679" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="0" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B680" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="0" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B681" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B682" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B683" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B684" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B685" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B686" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B687" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="0" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B688" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B689" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B690" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B691" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B692" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B693" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B694" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B695" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B696" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B697" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B698" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B699" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="0" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B700" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B701" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B702" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="0" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B703" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B704" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B705" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B706" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B707" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B708" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B709" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B710" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B711" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="0" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B712" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B713" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B714" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="0" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B715" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B716" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B717" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B718" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B719" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B720" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B721" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B722" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="0" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B723" s="0" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="0" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B724" s="0" t="s">
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>