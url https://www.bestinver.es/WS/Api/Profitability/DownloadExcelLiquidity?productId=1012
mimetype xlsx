--- v1 (2026-02-13)
+++ v2 (2026-04-09)
@@ -4,59 +4,389 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1009" uniqueCount="1009">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="1119">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V, F.I. - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>15,654449</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>15,683009</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>15,680742</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>15,679160</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>15,677578</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>15,675997</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>15,691104</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>15,626224</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>15,602477</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>15,596413</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>15,594831</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>15,593248</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>15,632359</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>15,681493</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>15,634150</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>15,633302</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>15,631414</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>15,629833</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>15,628252</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>15,680075</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>15,741166</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>15,757414</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>15,734979</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>15,719822</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>15,718237</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>15,716652</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>15,746219</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>15,784326</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>15,852484</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>15,779391</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>15,832014</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>15,830447</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>15,828879</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>15,879564</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>15,919799</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>15,868963</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>15,927564</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>15,980520</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>15,978702</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>15,977152</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>15,991816</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>15,985184</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>15,989925</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>15,994288</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>15,985504</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>15,983953</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>15,982401</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>15,979555</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>15,979008</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>15,973377</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>15,977294</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>15,973632</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>15,972080</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>15,970529</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>15,971200</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>15,966195</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>15,963621</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>15,956284</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>15,947340</t>
   </si>
@@ -3079,51 +3409,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B505"/>
+  <dimension ref="A1:B560"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7122,29 +7452,469 @@
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="B503" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="B504" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="B505" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
+    <row r="506">
+      <c r="A506" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B506" s="0" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B507" s="0" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B508" s="0" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B509" s="0" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B510" s="0" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="0" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B511" s="0" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B512" s="0" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B513" s="0" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B514" s="0" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B519" s="0" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B520" s="0" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B521" s="0" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B522" s="0" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B524" s="0" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B525" s="0" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B526" s="0" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B527" s="0" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B529" s="0" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B530" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B531" s="0" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B532" s="0" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B533" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B534" s="0" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B535" s="0" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B536" s="0" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B537" s="0" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B538" s="0" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B539" s="0" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B540" s="0" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B541" s="0" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B542" s="0" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B544" s="0" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B545" s="0" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B546" s="0" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B547" s="0" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B548" s="0" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B549" s="0" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B550" s="0" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B551" s="0" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B552" s="0" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B553" s="0" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B554" s="0" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B555" s="0" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B558" s="0" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B559" s="0" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B560" s="0" t="s">
+        <v>1118</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>