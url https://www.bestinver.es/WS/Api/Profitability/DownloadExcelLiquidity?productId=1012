--- v2 (2026-04-09)
+++ v3 (2026-05-28)
@@ -1,641 +1,935 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="1119">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL V, F.I. - CLASE Z</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1218" uniqueCount="1218">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL V - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>15,874415</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>15,880662</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>15,841698</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>15,840127</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>15,838556</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>15,816567</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>15,815026</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>15,778744</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>15,781158</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>15,789319</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>15,787731</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>15,786144</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>15,828632</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>15,790700</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>15,786015</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>15,811084</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>15,831149</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>15,829580</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>15,828010</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>15,837358</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>15,826845</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>15,770285</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>15,773446</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>15,776591</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>15,775003</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>15,773415</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>15,770888</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
+  </si>
+  <si>
+    <t>15,749641</t>
+  </si>
+  <si>
+    <t>28/4/2026</t>
+  </si>
+  <si>
+    <t>15,776118</t>
+  </si>
+  <si>
+    <t>27/4/2026</t>
+  </si>
+  <si>
+    <t>15,798541</t>
+  </si>
+  <si>
+    <t>26/4/2026</t>
+  </si>
+  <si>
+    <t>15,801074</t>
+  </si>
+  <si>
+    <t>25/4/2026</t>
+  </si>
+  <si>
+    <t>15,799490</t>
+  </si>
+  <si>
+    <t>24/4/2026</t>
+  </si>
+  <si>
+    <t>15,797906</t>
+  </si>
+  <si>
+    <t>23/4/2026</t>
+  </si>
+  <si>
+    <t>15,805856</t>
+  </si>
+  <si>
+    <t>22/4/2026</t>
+  </si>
+  <si>
+    <t>15,815199</t>
+  </si>
+  <si>
+    <t>21/4/2026</t>
+  </si>
+  <si>
+    <t>15,823094</t>
+  </si>
+  <si>
+    <t>20/4/2026</t>
+  </si>
+  <si>
+    <t>15,837899</t>
+  </si>
+  <si>
+    <t>19/4/2026</t>
+  </si>
+  <si>
+    <t>15,857040</t>
+  </si>
+  <si>
+    <t>18/4/2026</t>
+  </si>
+  <si>
+    <t>15,855474</t>
+  </si>
+  <si>
+    <t>17/4/2026</t>
+  </si>
+  <si>
+    <t>15,853908</t>
+  </si>
+  <si>
+    <t>16/4/2026</t>
+  </si>
+  <si>
+    <t>15,811204</t>
+  </si>
+  <si>
+    <t>15/4/2026</t>
+  </si>
+  <si>
+    <t>15,802731</t>
+  </si>
+  <si>
+    <t>14/4/2026</t>
+  </si>
+  <si>
+    <t>15,798228</t>
+  </si>
+  <si>
+    <t>13/4/2026</t>
+  </si>
+  <si>
+    <t>15,751875</t>
+  </si>
+  <si>
+    <t>12/4/2026</t>
+  </si>
+  <si>
+    <t>15,772490</t>
+  </si>
+  <si>
+    <t>11/4/2026</t>
+  </si>
+  <si>
+    <t>15,770912</t>
+  </si>
+  <si>
+    <t>10/4/2026</t>
+  </si>
+  <si>
+    <t>15,769334</t>
+  </si>
+  <si>
+    <t>9/4/2026</t>
+  </si>
+  <si>
+    <t>15,765956</t>
+  </si>
+  <si>
+    <t>8/4/2026</t>
+  </si>
+  <si>
+    <t>15,796958</t>
+  </si>
+  <si>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>15,654449</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>15,683009</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>15,680742</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>15,679160</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>15,677578</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>15,675997</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>15,691104</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>15,626224</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>15,602477</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>15,596413</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>15,594831</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>15,593248</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>15,632359</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>15,681493</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>15,634150</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>15,633302</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>15,631414</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>15,629833</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>15,628252</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>15,680075</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>15,741166</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>15,757414</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>15,734979</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>15,719822</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>15,718237</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>15,716652</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>15,746219</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>15,784326</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>15,852484</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>15,779391</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>15,832014</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>15,830447</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>15,828879</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>15,879564</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>15,919799</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>15,868963</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15,927564</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>15,980520</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>15,978702</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>15,977152</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>15,991816</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>15,985184</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>15,989925</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>15,994288</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>15,985504</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>15,983953</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>15,982401</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>15,979555</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>15,979008</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>15,973377</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>15,977294</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>15,973632</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>15,972080</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>15,970529</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>15,971200</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>15,966195</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>15,963621</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>15,956284</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>15,947340</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>15,945788</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>15,944236</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>15,941322</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>15,949394</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,942263</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>15,928934</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>15,936532</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>15,934979</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>15,933561</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>15,934256</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,926766</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,917377</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>15,911167</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>15,897387</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>15,895834</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>15,894281</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>15,898045</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>15,883128</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>15,878589</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>15,885230</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>15,892578</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>15,891025</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>15,889472</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>15,895860</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>15,895466</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>15,889289</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>15,885372</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>15,880372</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>15,878815</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>15,877257</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>15,864199</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>15,868962</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>15,847935</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>15,829636</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>15,822146</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>15,820591</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>15,819033</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>15,820654</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>15,819101</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>15,818404</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>15,817540</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -729,99 +1023,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>15,782998</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>15,781450</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>15,783068</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>15,769653</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>15,779077</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>15,776745</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>15,804898</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>15,803346</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>15,801794</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>15,810302</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>15,807966</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>15,801904</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>15,794199</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>15,800605</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>15,799057</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>15,797508</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -909,99 +1203,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>15,774915</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>15,787718</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>15,783483</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>15,772788</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>15,766248</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>15,764699</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>15,763150</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>15,777672</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>15,783554</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>15,792769</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>15,795643</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>15,803075</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>15,801533</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>15,799990</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15,799551</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>15,809275</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1095,1737 +1389,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>15,727032</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>15,728464</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>15,726922</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>15,725380</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>15,733150</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>15,742162</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>15,728065</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>15,728248</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>15,731908</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>15,730367</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>15,728826</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>15,722062</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>15,714822</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>15,708589</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>15,702905</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>15,694179</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>15,692645</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>15,691112</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>15,683360</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>15,699179</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>15,699141</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>15,695086</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>15,689029</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>15,687496</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>15,685964</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>15,692244</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>15,686949</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>15,689536</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>15,684005</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>15,671429</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>15,669897</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>15,668365</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>15,666813</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>15,668127</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>15,662178</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>15,663497</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>15,652901</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>15,651380</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>15,649859</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>15,622057</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>15,607865</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>15,596215</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>15,629993</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>15,635544</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>15,634148</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>15,632626</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>15,639908</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>15,645018</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>15,634845</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>15,630546</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>15,646078</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>15,644557</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>15,643036</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>15,632741</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>15,666294</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>15,657838</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>15,656336</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>15,657544</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>15,656018</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>15,654492</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>15,666711</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>15,670517</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>15,645087</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>15,648737</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>15,638695</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>15,637172</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>15,635649</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>15,643849</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>15,646800</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>15,645464</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>15,639842</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>15,622547</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>15,621025</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>15,619505</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>15,626384</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>15,619394</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>15,620744</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>15,619023</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>15,594977</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>15,593453</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>15,591928</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>15,600942</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>15,620350</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>15,608378</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>15,595364</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>15,569001</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>15,567476</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>15,565950</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>15,566602</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>15,567887</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>15,565186</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>15,563213</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>15,557587</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>15,556064</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>15,554541</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>15,565554</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>15,568758</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>15,556232</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>15,567800</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>15,564056</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>15,562535</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>15,561013</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>15,555279</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>15,529646</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>15,527699</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>15,533697</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>15,516013</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>15,514495</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>15,512977</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>15,520616</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>15,513493</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>15,516216</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>15,495600</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>15,492505</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>15,490986</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>15,489468</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>15,484562</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>15,495510</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>15,491169</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>15,488855</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>15,474817</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>15,473292</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,479819</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>15,502275</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>15,490221</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>15,481828</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>15,456480</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>15,441681</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>15,440172</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>15,438663</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>15,426179</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>15,446741</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>15,436969</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>15,429005</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>15,424686</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>15,423175</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>15,421758</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>15,419613</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>15,386006</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>15,388402</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>15,373877</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>15,364009</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>15,362496</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>15,360983</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>15,348749</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>15,352072</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>15,363545</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>15,366194</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>15,365189</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>15,363675</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>15,362161</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>15,335696</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>15,334548</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>15,339597</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>15,336099</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>15,339071</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>15,337561</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>15,336051</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>15,330821</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>15,335332</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>15,314472</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>15,303764</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>15,295147</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>15,293633</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>15,292118</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>15,310342</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>15,304677</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>15,309281</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>15,316565</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>15,307297</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>15,305786</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>15,304275</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>15,300317</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>15,260507</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>15,238972</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>15,235269</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>15,227386</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>15,226014</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>15,224358</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>15,222868</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>15,178524</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>15,144789</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>15,112653</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>15,079204</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>15,077676</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>15,076148</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>15,117063</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>15,008714</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>15,099483</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,063682</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>15,146586</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>15,145063</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>15,143539</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>15,205345</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>15,207320</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>15,208305</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>15,190778</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>15,220812</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>15,219298</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,217784</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>15,206642</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,203124</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,204386</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,208493</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,207266</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,205748</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,204230</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,200682</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,186259</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,181509</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>15,169631</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>15,146375</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>15,144845</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>15,143313</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>15,144866</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>15,165289</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>15,188105</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>15,220754</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>15,201660</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>15,200143</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>15,198626</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>15,168649</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>15,213810</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>15,319397</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>15,314815</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>15,334492</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>15,332970</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>15,331244</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>15,335288</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>15,322943</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>15,312546</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>15,309419</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>15,306431</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>15,304909</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>15,303387</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>15,276017</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>15,269975</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>15,290875</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>15,296607</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>15,304179</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>15,302659</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>15,301139</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>15,290619</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,257899</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>15,276674</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>15,312901</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>15,293861</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>15,292343</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>15,290826</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>15,293550</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>15,284545</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,253174</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,240235</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,234277</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,232752</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,231227</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,184055</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,140172</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,130879</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,121806</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,110534</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,108995</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,107457</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,118855</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,131999</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,121990</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,098171</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,098022</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,096477</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,094932</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,073439</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,056373</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>14,995947</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>14,997251</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,027698</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>15,026150</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,024602</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,041413</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,059624</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,082037</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,086797</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,108370</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,106817</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,105264</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,126098</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,135825</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,134286</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,127864</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,118409</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2919,99 +3213,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,178973</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,205979</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,220078</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,207014</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,202549</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,178021</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,176479</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,175049</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,160987</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,157320</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,139205</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,132865</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,105830</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,104287</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,102745</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,078383</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3099,99 +3393,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>14,991756</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>15,013643</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>15,018247</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>14,982593</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>14,981068</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>14,979542</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>14,954240</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>14,959678</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>14,916985</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>14,932434</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>14,928570</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>14,926928</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>14,925354</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>14,912419</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>14,950671</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>14,982789</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3285,175 +3579,178 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>14,998680</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>14,998141</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>14,997601</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>14,997061</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>14,997322</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>14,997582</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>14,997979</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>14,998376</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>14,997973</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>14,997570</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>14,997167</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>14,997594</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>14,998021</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>14,998448</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>14,998875</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>14,999302</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>15,000000</t>
+  </si>
+  <si>
+    <t>26/9/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B560"/>
+  <dimension ref="A1:B610"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7892,29 +8189,429 @@
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="B558" s="0" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="B559" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="B560" s="0" t="s">
         <v>1118</v>
       </c>
     </row>
+    <row r="561">
+      <c r="A561" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B561" s="0" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B562" s="0" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B566" s="0" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B567" s="0" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B568" s="0" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B569" s="0" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B570" s="0" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B571" s="0" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B572" s="0" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B573" s="0" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B574" s="0" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B575" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B576" s="0" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B577" s="0" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B578" s="0" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B579" s="0" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B580" s="0" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B581" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B582" s="0" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B583" s="0" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B584" s="0" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B585" s="0" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B586" s="0" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B587" s="0" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B590" s="0" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B591" s="0" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B593" s="0" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B595" s="0" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B596" s="0" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B597" s="0" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B598" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B599" s="0" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B600" s="0" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B601" s="0" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B602" s="0" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B603" s="0" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B604" s="0" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B605" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B606" s="0" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B607" s="0" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B608" s="0" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B609" s="0" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B610" s="0" t="s">
+        <v>1216</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>