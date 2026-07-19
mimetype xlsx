--- v3 (2026-05-28)
+++ v4 (2026-07-19)
@@ -4,59 +4,365 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1218" uniqueCount="1218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1320" uniqueCount="1320">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V - CLASE Z</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>15,933701</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>15,936442</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>15,940917</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>15,950213</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>15,970549</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>15,968953</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>15,967356</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>15,956565</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>15,945051</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>15,994074</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,004223</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>15,998034</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>15,996441</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>15,994849</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,000325</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>15,987763</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>15,985442</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>15,979551</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>15,983051</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>15,981460</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>15,979869</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>15,975337</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>15,966135</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>15,954645</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>15,943960</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>15,932264</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>15,930689</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>15,929114</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>15,949041</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>15,953765</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>15,956493</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>15,957605</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>15,927209</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>15,925635</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>15,924060</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>15,889670</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,884918</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>15,893281</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>15,880633</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>15,897252</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>15,895680</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>15,894108</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>15,897058</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>15,892409</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>15,906145</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>15,881307</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>15,914555</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>15,913121</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>15,911552</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>15,889200</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>15,880809</t>
   </si>
   <si>
     <t>26/5/2026</t>
   </si>
   <si>
     <t>15,874415</t>
   </si>
   <si>
     <t>25/5/2026</t>
   </si>
   <si>
     <t>15,880662</t>
   </si>
   <si>
     <t>24/5/2026</t>
   </si>
   <si>
     <t>15,841698</t>
   </si>
   <si>
     <t>23/5/2026</t>
   </si>
   <si>
     <t>15,840127</t>
   </si>
@@ -3706,51 +4012,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B610"/>
+  <dimension ref="A1:B661"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -8586,32 +8892,440 @@
       <c r="B607" s="0" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
         <v>1213</v>
       </c>
       <c r="B608" s="0" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
         <v>1215</v>
       </c>
       <c r="B609" s="0" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
         <v>1217</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1216</v>
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B611" s="0" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B612" s="0" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B613" s="0" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B614" s="0" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="0" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B615" s="0" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B616" s="0" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B617" s="0" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B618" s="0" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="0" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B619" s="0" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B620" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B621" s="0" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B622" s="0" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B623" s="0" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B624" s="0" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="0" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B625" s="0" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B626" s="0" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B627" s="0" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B628" s="0" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B629" s="0" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B630" s="0" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="0" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B631" s="0" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B632" s="0" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B633" s="0" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B634" s="0" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B635" s="0" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B636" s="0" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="0" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B637" s="0" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="0" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B638" s="0" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="0" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B639" s="0" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="0" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B640" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="0" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B641" s="0" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B642" s="0" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="0" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B643" s="0" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B644" s="0" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="0" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B645" s="0" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B646" s="0" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B647" s="0" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B648" s="0" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="0" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B649" s="0" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B650" s="0" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B651" s="0" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B652" s="0" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B653" s="0" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B654" s="0" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B655" s="0" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B656" s="0" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="0" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B657" s="0" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B658" s="0" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B659" s="0" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B660" s="0" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B661" s="0" t="s">
+        <v>1318</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>