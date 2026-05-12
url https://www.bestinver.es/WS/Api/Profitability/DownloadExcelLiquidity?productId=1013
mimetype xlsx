--- v2 (2026-03-20)
+++ v3 (2026-05-12)
@@ -4,59 +4,383 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1060" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="1168">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V, F.I. - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>15,848033</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>15,868084</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>15,866450</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>15,864816</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>15,874125</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>15,863526</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15,806774</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>15,809882</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>15,812974</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>15,811321</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>15,809669</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>15,807076</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>15,785718</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>15,812195</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15,834609</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>15,837087</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>15,835439</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>15,833790</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15,841697</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,851000</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,858853</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,873630</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,892754</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,891123</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,889492</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>15,846632</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,838079</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,833505</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,786987</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>15,807587</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>15,805945</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>15,804303</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>15,800856</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>15,831866</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>15,688982</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>15,717545</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>15,715212</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>15,713567</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>15,711922</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>15,710277</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>15,725356</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>15,660275</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>15,636417</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>15,630279</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>15,628634</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>15,626988</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>15,666123</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>15,715304</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>15,667799</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>15,666888</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>15,664936</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>15,663292</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>15,661648</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>15,713522</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>15,774682</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>15,790904</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>15,768361</t>
   </si>
   <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>15,753111</t>
   </si>
@@ -3232,51 +3556,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B540"/>
+  <dimension ref="A1:B594"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7408,176 +7732,608 @@
       <c r="B519" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="B520" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="B521" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1040</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1040</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1040</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1040</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1052</v>
+        <v>1063</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1040</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1040</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1054</v>
+        <v>1067</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1040</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1055</v>
+        <v>1069</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1040</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1056</v>
+        <v>1071</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1040</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1040</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1058</v>
+        <v>1075</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1040</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1059</v>
+        <v>1077</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1040</v>
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B541" s="0" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B542" s="0" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B544" s="0" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B545" s="0" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B546" s="0" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B547" s="0" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B548" s="0" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B549" s="0" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B550" s="0" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B551" s="0" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B552" s="0" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B553" s="0" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B554" s="0" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B555" s="0" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B558" s="0" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B559" s="0" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B560" s="0" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B561" s="0" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B562" s="0" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B566" s="0" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B567" s="0" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B568" s="0" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B569" s="0" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B570" s="0" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B571" s="0" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B572" s="0" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B573" s="0" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B574" s="0" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B575" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B576" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B577" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B578" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B579" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B580" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B581" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B582" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B583" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B584" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B585" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B586" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B587" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B590" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B591" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B593" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>1148</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>