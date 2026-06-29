--- v3 (2026-05-12)
+++ v4 (2026-06-29)
@@ -1,845 +1,1115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="1168">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL V, F.I. - CLASE X</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1259" uniqueCount="1259">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL V - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,015434</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,006147</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>15,994567</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>15,983795</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>15,972008</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>15,970368</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>15,968728</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>15,988643</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>15,993317</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>15,995991</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>15,997044</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>15,966512</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>15,964872</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>15,963233</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>15,928697</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,923872</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>15,932194</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>15,919454</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>15,936053</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>15,934416</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>15,932779</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>15,935675</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>15,930953</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>15,944662</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>15,919702</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>15,952970</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>15,951471</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>15,949837</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>15,927371</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>15,918898</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>15,912428</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>15,918629</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>15,879511</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>15,877875</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>15,876240</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>15,854138</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>15,852531</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>15,816103</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>15,818463</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>15,826581</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>15,824929</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>15,823277</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>15,865805</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>15,827723</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>15,822966</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>15,848033</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>15,868084</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>15,866450</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>15,864816</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>15,874125</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>15,863526</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>15,806774</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>15,809882</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>15,812974</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>15,811321</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>15,809669</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>15,807076</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>15,785718</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>15,812195</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>15,834609</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>15,837087</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>15,835439</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>15,833790</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>15,841697</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>15,851000</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>15,858853</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>15,873630</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>15,892754</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>15,891123</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>15,889492</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>15,846632</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>15,838079</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>15,833505</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>15,786987</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>15,807587</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>15,805945</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>15,804303</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>15,800856</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>15,831866</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>15,688982</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>15,717545</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>15,715212</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>15,713567</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>15,711922</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>15,710277</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>15,725356</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>15,660275</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>15,636417</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>15,630279</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>15,628634</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>15,626988</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>15,666123</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>15,715304</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>15,667799</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>15,666888</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>15,664936</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>15,663292</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>15,661648</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>15,713522</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>15,774682</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>15,790904</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>15,768361</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>15,753111</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>15,751462</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>15,749814</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>15,779383</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>15,817510</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>15,885750</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>15,812443</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>15,865115</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>15,863483</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>15,861851</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>15,912581</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>15,952838</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>15,901836</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15,960497</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,013501</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,011618</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,010003</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,024636</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,017929</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,022618</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,026929</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,018066</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,016450</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,014834</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,011921</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,011311</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,005607</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,009470</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,005739</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,004124</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,002508</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,003119</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>15,998043</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>15,995403</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>15,987990</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>15,978967</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>15,977350</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>15,975733</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>15,972752</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>15,980779</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,973573</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>15,960157</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>15,967708</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>15,966092</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>15,964609</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>15,965245</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,957679</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,948211</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>15,941928</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>15,928059</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>15,926442</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>15,924825</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>15,928536</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>15,913529</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>15,908920</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>15,915513</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>15,922814</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>15,921197</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>15,919580</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>15,925918</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>15,925462</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>15,919213</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>15,915227</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>15,910157</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>15,908536</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>15,906915</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>15,893771</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>15,898482</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>15,877354</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>15,858961</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>15,851397</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>15,849777</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>15,848156</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>15,849719</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>15,848103</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>15,847344</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>15,846417</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -933,99 +1203,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>15,810840</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>15,809229</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>15,810789</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>15,797290</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>15,806670</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>15,804273</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>15,832414</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>15,830799</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>15,829183</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>15,837645</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>15,835244</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>15,829111</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>15,821332</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>15,827688</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>15,826076</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>15,824464</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1113,99 +1383,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>15,800922</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>15,813686</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>15,809383</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>15,798609</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>15,791998</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>15,790386</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>15,788773</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>15,803258</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>15,809089</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>15,818259</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>15,821076</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>15,828460</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>15,826854</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>15,825248</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15,824747</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>15,834425</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1299,1737 +1569,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>15,751084</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>15,752458</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>15,750853</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>15,749249</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>15,756970</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>15,765934</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>15,751756</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>15,751879</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>15,755484</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>15,753880</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>15,752276</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>15,745441</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>15,738130</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>15,731828</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>15,726075</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>15,717276</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>15,715680</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>15,714084</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>15,706260</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>15,722042</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>15,721945</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>15,717823</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>15,711697</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>15,710103</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>15,708508</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>15,714737</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>15,709374</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>15,711905</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>15,706306</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>15,693652</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>15,692057</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>15,690463</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>15,688849</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>15,690105</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>15,684087</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>15,685348</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>15,674677</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>15,673094</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>15,671511</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>15,643611</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>15,629340</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>15,617614</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>15,651378</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>15,656877</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>15,655419</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>15,653835</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>15,661067</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>15,666124</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>15,655877</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>15,651512</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>15,667005</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>15,665422</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>15,663840</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>15,653470</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>15,687008</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>15,678480</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>15,676917</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>15,678067</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>15,676479</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>15,674891</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>15,687065</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>15,690816</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>15,665293</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>15,668888</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>15,658773</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>15,657188</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>15,655603</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>15,663754</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>15,666648</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>15,665251</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>15,659561</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>15,642184</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>15,640601</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>15,639018</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>15,645846</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>15,638788</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>15,640080</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>15,638296</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>15,614161</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>15,612575</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>15,610989</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>15,619954</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>15,639325</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>15,627279</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>15,614189</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>15,587735</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>15,586148</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>15,584561</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>15,585154</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>15,586380</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>15,583617</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>15,581581</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>15,575889</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>15,574305</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>15,572720</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>15,583686</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>15,586834</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>15,574234</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>15,585755</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>15,581948</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>15,580364</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>15,578781</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>15,572981</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>15,547259</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>15,545250</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>15,551195</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>15,533431</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>15,531852</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>15,530274</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>15,537861</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>15,530671</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>15,533337</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>15,512640</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>15,509481</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>15,507901</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>15,506321</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>15,501351</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>15,512251</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>15,507846</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>15,505469</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>15,491357</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>15,489771</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>15,488185</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>15,518666</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>15,506539</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>15,498078</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>15,472644</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>15,457770</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>15,456200</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>15,454630</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>15,442074</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>15,462598</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>15,452756</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>15,444725</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>15,440343</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>15,438771</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>15,437293</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>15,435087</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>15,401387</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>15,403726</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>15,389127</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>15,379190</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>15,377616</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>15,376043</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>15,363739</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>15,367006</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>15,378431</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>15,381023</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>15,379959</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>15,378385</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>15,376810</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>15,350261</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>15,349053</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>15,354047</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>15,350488</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>15,353404</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>15,351834</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>15,350264</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>15,344970</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>15,349426</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>15,328488</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>15,317712</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>15,309029</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>15,307454</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>15,305880</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>15,324061</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>15,318332</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>15,322881</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>15,330113</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>15,320779</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>15,319208</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>15,317636</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>15,313616</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>15,273713</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>15,252101</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>15,248337</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>15,240388</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>15,238898</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>15,237241</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>15,235691</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>15,191252</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>15,157429</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>15,125209</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>15,091674</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>15,090086</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>15,088499</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>15,129389</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>15,020895</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>15,111680</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,075791</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>15,158704</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>15,157121</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>15,155537</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>15,217334</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>15,219252</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>15,220179</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>15,202581</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>15,232579</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>15,231005</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,229432</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>15,218223</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,214644</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,215849</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,219900</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,218613</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,217036</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,215459</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,211850</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,197358</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,192546</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>15,180602</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>15,157271</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>15,155681</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>15,154090</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>15,155586</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>15,175965</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>15,198738</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>15,231351</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>15,212186</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>15,210609</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>15,209033</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>15,178977</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>15,224111</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>15,329710</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>15,325066</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>15,344697</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>15,343116</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>15,341330</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>15,345318</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>15,332906</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>15,322444</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>15,319256</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>15,316207</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>15,314625</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>15,313043</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>15,285598</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>15,279493</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>15,300348</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>15,306024</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>15,313542</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>15,311963</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>15,310384</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>15,299799</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,267001</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>15,285729</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>15,321919</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>15,302808</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>15,301231</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>15,299655</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>15,302322</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>15,293253</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,261806</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,248802</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,242781</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,241197</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,239612</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,192356</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,148391</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,139036</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,129899</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,118564</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,116966</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,115368</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,126714</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,139807</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,129735</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,105845</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,105638</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,104034</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,102430</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,080868</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,063736</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>15,003223</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>15,004470</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,034874</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>15,033267</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,031661</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,048421</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,066583</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,088949</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,093653</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,115178</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,113566</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,111954</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,132739</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,142413</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,140815</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,134332</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,124815</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3123,99 +3393,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,184476</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,211432</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,225478</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,212352</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,207827</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,183232</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,181632</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,180143</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,166019</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,162292</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,144113</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,137713</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,110612</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,109011</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,107410</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,082982</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3303,99 +3573,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>14,995466</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>15,017301</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>15,021849</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>14,986129</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>14,984545</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>14,982961</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>14,957597</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>14,962978</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>14,920219</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>14,935614</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>14,931692</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>14,929993</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>14,928362</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>14,915368</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>14,953570</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>14,985637</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3471,136 +3741,139 @@
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
-    <t>09/10/2024</t>
-[...35 lines deleted...]
-    <t>27/09/2024</t>
+    <t>9/10/2024</t>
+  </si>
+  <si>
+    <t>8/10/2024</t>
+  </si>
+  <si>
+    <t>7/10/2024</t>
+  </si>
+  <si>
+    <t>6/10/2024</t>
+  </si>
+  <si>
+    <t>5/10/2024</t>
+  </si>
+  <si>
+    <t>4/10/2024</t>
+  </si>
+  <si>
+    <t>3/10/2024</t>
+  </si>
+  <si>
+    <t>2/10/2024</t>
+  </si>
+  <si>
+    <t>1/10/2024</t>
+  </si>
+  <si>
+    <t>30/9/2024</t>
+  </si>
+  <si>
+    <t>29/9/2024</t>
+  </si>
+  <si>
+    <t>28/9/2024</t>
+  </si>
+  <si>
+    <t>27/9/2024</t>
+  </si>
+  <si>
+    <t>26/9/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B594"/>
+  <dimension ref="A1:B640"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -8164,176 +8437,544 @@
       <c r="B573" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="B574" s="0" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="B575" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1148</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1148</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1148</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1148</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1148</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1159</v>
+        <v>1169</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1148</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1160</v>
+        <v>1171</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1148</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1148</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1162</v>
+        <v>1175</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1148</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1163</v>
+        <v>1177</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1148</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1164</v>
+        <v>1179</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1148</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1165</v>
+        <v>1181</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1148</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1148</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1167</v>
+        <v>1185</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1148</v>
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B595" s="0" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B596" s="0" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B597" s="0" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B598" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B599" s="0" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B600" s="0" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B601" s="0" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B602" s="0" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B603" s="0" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B604" s="0" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B605" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B606" s="0" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B607" s="0" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B608" s="0" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B609" s="0" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B610" s="0" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B611" s="0" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B612" s="0" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B613" s="0" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B614" s="0" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="0" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B615" s="0" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B616" s="0" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B617" s="0" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B618" s="0" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="0" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B619" s="0" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B620" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B621" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B622" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B623" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B624" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B625" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B626" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B627" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B628" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="0" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B629" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B630" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B631" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="0" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B632" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B633" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B634" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B635" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B636" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B637" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B638" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B639" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B640" s="0" t="s">
+        <v>1238</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>