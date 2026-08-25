--- v4 (2026-06-29)
+++ v5 (2026-08-25)
@@ -4,59 +4,413 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1259" uniqueCount="1259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1377" uniqueCount="1377">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>15,997787</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>15,996141</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>15,994495</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>15,994517</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>15,991245</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>15,989858</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,010691</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,014924</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,013278</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,011633</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,023585</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,012523</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,012954</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,007263</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,020487</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,018848</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,017209</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,014543</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,021158</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,011567</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>15,989821</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>15,962352</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>15,960712</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>15,959072</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>15,956432</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>15,954585</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>15,976935</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>15,966181</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>15,938965</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>15,937324</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>15,935683</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>15,928728</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>15,950245</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>15,958251</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>15,968379</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>15,970652</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>15,969010</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>15,967368</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>15,974977</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>15,977664</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>15,982089</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>15,991348</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,011676</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,010014</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,008351</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>15,997472</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>15,985867</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,034954</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,045068</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,038801</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,037144</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,035486</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,040914</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,028259</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,025871</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,019904</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,023351</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,021695</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,020038</t>
   </si>
   <si>
     <t>25/6/2026</t>
   </si>
   <si>
     <t>16,015434</t>
   </si>
   <si>
     <t>24/6/2026</t>
   </si>
   <si>
     <t>16,006147</t>
   </si>
   <si>
     <t>23/6/2026</t>
   </si>
   <si>
     <t>15,994567</t>
   </si>
   <si>
     <t>22/6/2026</t>
   </si>
   <si>
     <t>15,983795</t>
   </si>
@@ -3829,51 +4183,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B640"/>
+  <dimension ref="A1:B699"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -8797,184 +9151,656 @@
       <c r="B618" s="0" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
         <v>1235</v>
       </c>
       <c r="B619" s="0" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="B620" s="0" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
         <v>1239</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1238</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1238</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1238</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1238</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1238</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1238</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1238</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1250</v>
+        <v>1261</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1238</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1251</v>
+        <v>1263</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1238</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1252</v>
+        <v>1265</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1238</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1253</v>
+        <v>1267</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1238</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1254</v>
+        <v>1269</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1238</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1255</v>
+        <v>1271</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1238</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1256</v>
+        <v>1273</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1238</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1257</v>
+        <v>1275</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1238</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1258</v>
+        <v>1277</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1238</v>
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="0" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B641" s="0" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B642" s="0" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="0" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B643" s="0" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B644" s="0" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="0" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B645" s="0" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B646" s="0" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B647" s="0" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B648" s="0" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="0" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B649" s="0" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B650" s="0" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B651" s="0" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B652" s="0" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B653" s="0" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B654" s="0" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B655" s="0" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B656" s="0" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="0" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B657" s="0" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B658" s="0" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B659" s="0" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B660" s="0" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B661" s="0" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B662" s="0" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="0" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B663" s="0" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="0" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B664" s="0" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="0" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B665" s="0" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B666" s="0" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B667" s="0" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B668" s="0" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B669" s="0" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B670" s="0" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B671" s="0" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="0" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B672" s="0" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B673" s="0" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B674" s="0" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="0" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B675" s="0" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B676" s="0" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="0" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B677" s="0" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B678" s="0" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B679" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="0" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B680" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B681" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B682" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="0" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B683" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="0" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B684" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B685" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="0" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B686" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="0" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B687" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="0" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B688" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="0" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B689" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="0" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B690" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B691" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="0" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B692" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="0" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B693" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="0" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B694" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B695" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="0" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B696" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="0" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B697" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="0" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B698" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="0" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B699" s="0" t="s">
+        <v>1356</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>