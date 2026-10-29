--- v5 (2026-08-25)
+++ v6 (2026-10-29)
@@ -4,59 +4,449 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1377" uniqueCount="1377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1507" uniqueCount="1507">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>15,832412</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>15,820073</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>15,830669</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>15,828984</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>15,827300</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>15,849285</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>15,864469</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>15,873643</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>15,883212</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>15,902626</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>15,900959</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>15,899293</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>15,881240</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>15,874023</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>15,864894</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>15,854429</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>15,851680</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>15,850000</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>15,848320</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>15,840614</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>15,856902</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>15,862475</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>15,822297</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>15,816371</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>15,814694</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>15,813017</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>15,829925</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>15,827108</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>15,805590</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>15,793331</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>15,817039</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>15,815385</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>15,813732</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>15,810801</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>15,849543</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>15,886886</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>15,884050</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>15,845447</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>15,843788</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>15,842129</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>15,870500</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>15,869804</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>15,840138</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>15,826735</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>15,870433</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>15,868757</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>15,867083</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>15,873954</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>15,931879</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>15,964747</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>15,962603</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>15,972156</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>15,970510</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>15,968863</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>15,961037</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>15,946040</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>15,964107</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>15,978476</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>15,989422</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>15,987775</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>15,986128</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,002737</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,011211</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,010648</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>15,995180</t>
   </si>
   <si>
     <t>23/8/2026</t>
   </si>
   <si>
     <t>15,997787</t>
   </si>
   <si>
     <t>22/8/2026</t>
   </si>
   <si>
     <t>15,996141</t>
   </si>
   <si>
     <t>21/8/2026</t>
   </si>
   <si>
     <t>15,994495</t>
   </si>
   <si>
     <t>20/8/2026</t>
   </si>
   <si>
     <t>15,994517</t>
   </si>
@@ -4183,51 +4573,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B699"/>
+  <dimension ref="A1:B764"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -9623,184 +10013,704 @@
       <c r="B677" s="0" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
         <v>1353</v>
       </c>
       <c r="B678" s="0" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
         <v>1355</v>
       </c>
       <c r="B679" s="0" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
         <v>1357</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1356</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1356</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1356</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1356</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1356</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1356</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1356</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1367</v>
+        <v>1377</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1356</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1368</v>
+        <v>1379</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1356</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1369</v>
+        <v>1381</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1356</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1370</v>
+        <v>1383</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1371</v>
+        <v>1385</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1356</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1372</v>
+        <v>1387</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1356</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1373</v>
+        <v>1389</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1356</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1356</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1375</v>
+        <v>1393</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1356</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1376</v>
+        <v>1395</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1356</v>
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B700" s="0" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="0" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B701" s="0" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="0" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B702" s="0" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="0" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B703" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="0" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B704" s="0" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B705" s="0" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B706" s="0" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="0" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B707" s="0" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="0" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B708" s="0" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="0" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B709" s="0" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B710" s="0" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B711" s="0" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B712" s="0" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B713" s="0" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B714" s="0" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B715" s="0" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="0" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B716" s="0" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="0" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B717" s="0" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="0" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B718" s="0" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="0" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B719" s="0" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="0" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B720" s="0" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="0" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B721" s="0" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="0" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B722" s="0" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="0" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B723" s="0" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="0" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B724" s="0" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" s="0" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B725" s="0" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" s="0" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B726" s="0" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" s="0" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B727" s="0" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B728" s="0" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" s="0" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B729" s="0" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B730" s="0" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B731" s="0" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B732" s="0" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B733" s="0" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B734" s="0" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="0" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B735" s="0" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B736" s="0" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="0" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B737" s="0" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="0" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B738" s="0" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B739" s="0" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B740" s="0" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="0" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B741" s="0" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B742" s="0" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="0" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B743" s="0" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B744" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B745" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B746" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B747" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B748" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="0" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B749" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B750" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="0" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B751" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B752" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" s="0" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B753" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B754" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="0" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B755" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B756" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B757" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B758" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" s="0" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B759" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" s="0" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B760" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" s="0" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B761" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" s="0" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B762" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" s="0" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B763" s="0" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B764" s="0" t="s">
+        <v>1486</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>