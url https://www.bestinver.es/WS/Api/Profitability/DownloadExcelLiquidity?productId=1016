--- v6 (2026-09-02)
+++ v7 (2026-11-03)
@@ -4,59 +4,413 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1074" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1192" uniqueCount="1192">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>15,519399</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>15,524972</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>15,487321</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>15,431601</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>15,400007</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>15,405549</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>15,403266</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>15,400982</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>15,458422</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>15,513635</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>15,496692</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>15,536315</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>15,560654</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>15,558372</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>15,556089</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>15,528750</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>15,559865</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>15,559419</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>15,570990</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>15,581323</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>15,579030</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>15,576737</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>15,560113</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>15,603252</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>15,622307</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>15,552961</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>15,574469</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>15,572185</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>15,569901</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>15,601853</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>15,642868</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>15,634335</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>15,636469</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>15,689668</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>15,687398</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>15,685127</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>15,701432</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>15,769073</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>15,793240</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>15,786517</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>15,781851</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>15,779603</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>15,777355</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>15,786489</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>15,764803</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>15,737974</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>15,748530</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>15,801357</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>15,799135</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>15,796912</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>15,816324</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>15,863301</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>15,893870</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>15,901195</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>15,905254</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>15,903048</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>15,900841</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>15,898339</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>15,898479</t>
   </si>
   <si>
     <t>1/9/2026</t>
   </si>
   <si>
     <t>15,922598</t>
   </si>
   <si>
     <t>31/8/2026</t>
   </si>
   <si>
     <t>15,940643</t>
   </si>
   <si>
     <t>30/8/2026</t>
   </si>
   <si>
     <t>15,940681</t>
   </si>
   <si>
     <t>29/8/2026</t>
   </si>
   <si>
     <t>15,938471</t>
   </si>
@@ -3274,51 +3628,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B540"/>
+  <dimension ref="A1:B599"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7562,64 +7916,536 @@
       <c r="B533" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="B534" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="B535" s="0" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1068</v>
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B541" s="0" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B542" s="0" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B544" s="0" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B545" s="0" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B546" s="0" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B547" s="0" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B548" s="0" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B549" s="0" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B550" s="0" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B551" s="0" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B552" s="0" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B553" s="0" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B554" s="0" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B555" s="0" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B558" s="0" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B559" s="0" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B560" s="0" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B561" s="0" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B562" s="0" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B566" s="0" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B567" s="0" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B568" s="0" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B569" s="0" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B570" s="0" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B571" s="0" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B572" s="0" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B573" s="0" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B574" s="0" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B575" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B576" s="0" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B577" s="0" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B578" s="0" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B579" s="0" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B580" s="0" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B581" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B582" s="0" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B583" s="0" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B584" s="0" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B585" s="0" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B586" s="0" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B587" s="0" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B590" s="0" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B591" s="0" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B593" s="0" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B595" s="0" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B596" s="0" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B597" s="0" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B598" s="0" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B599" s="0" t="s">
+        <v>1186</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>