--- v2 (2026-02-13)
+++ v3 (2026-04-01)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="670" uniqueCount="670">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="764" uniqueCount="764">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL, F.I. - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>15,345702</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>15,382211</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>15,380034</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>15,377858</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>15,430983</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>15,452981</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>15,400231</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>15,393835</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>15,441053</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>15,438896</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>15,436740</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>15,493030</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>15,552107</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>15,539742</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>15,518761</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>15,540616</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>15,538497</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>15,536378</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>15,576257</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>15,632318</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>15,667298</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>15,582659</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>15,677323</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>15,675284</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>15,673245</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>15,723637</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>15,720825</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>15,684312</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>15,744042</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>15,785167</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>15,780561</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>15,778542</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>15,789262</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>15,773049</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>15,769309</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>15,775014</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>15,770523</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>15,768468</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>15,766413</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>15,758324</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>15,752014</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>15,731112</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>15,731568</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>15,726567</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>15,724529</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>15,722491</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>15,733141</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>15,732207</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>15,734462</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>15,730872</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>15,727036</t>
   </si>
@@ -2062,51 +2344,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B338"/>
+  <dimension ref="A1:B385"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -4734,64 +5016,440 @@
       <c r="B331" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
         <v>661</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
         <v>663</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
         <v>665</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>664</v>
+        <v>674</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="B339" s="0" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="B340" s="0" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="B341" s="0" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="B342" s="0" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="B343" s="0" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B344" s="0" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="B345" s="0" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="B346" s="0" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B347" s="0" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="B348" s="0" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="B349" s="0" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="B350" s="0" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="B351" s="0" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="B353" s="0" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="B355" s="0" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="B356" s="0" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="B357" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="B361" s="0" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="B363" s="0" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="B366" s="0" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="B368" s="0" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="B369" s="0" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="B370" s="0" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="B372" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="B373" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="B374" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="B375" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="B376" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="B377" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B378" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="B379" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="B380" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="B381" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B382" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="B383" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="B384" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="B385" s="0" t="s">
+        <v>758</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>