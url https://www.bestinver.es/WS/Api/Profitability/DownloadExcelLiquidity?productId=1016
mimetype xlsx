--- v3 (2026-04-01)
+++ v4 (2026-05-19)
@@ -4,59 +4,329 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="764" uniqueCount="764">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="854" uniqueCount="854">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL, F.I. - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>15,697554</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>15,686910</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>15,690635</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>15,704051</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>15,702660</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>15,700514</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>15,698367</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>15,697407</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>15,689224</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15,645985</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>15,655213</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>15,637765</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>15,635570</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>15,633376</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>15,630926</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>15,648167</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>15,659543</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15,675932</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>15,673582</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>15,671395</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>15,669191</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15,673807</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,689016</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,693207</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,686900</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,687000</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,684809</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,682617</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>15,645826</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,636555</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,622229</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,585861</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>15,601601</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>15,599419</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>15,597237</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>15,583496</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>15,595460</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>15,451244</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>15,447669</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>15,444588</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>15,442410</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>15,440232</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>15,438053</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>15,457846</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>15,365684</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>15,345702</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>15,382211</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>15,380034</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>15,377858</t>
   </si>
@@ -2344,51 +2614,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B385"/>
+  <dimension ref="A1:B430"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -5392,64 +5662,424 @@
       <c r="B378" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
         <v>755</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
         <v>757</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>759</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>758</v>
+        <v>768</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="B386" s="0" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="B388" s="0" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="B390" s="0" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="B391" s="0" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="B392" s="0" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="B393" s="0" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="0" t="s">
+        <v>785</v>
+      </c>
+      <c r="B394" s="0" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="0" t="s">
+        <v>787</v>
+      </c>
+      <c r="B395" s="0" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="B396" s="0" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="0" t="s">
+        <v>791</v>
+      </c>
+      <c r="B397" s="0" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="B398" s="0" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="B399" s="0" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="B400" s="0" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="0" t="s">
+        <v>799</v>
+      </c>
+      <c r="B401" s="0" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="B402" s="0" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="B403" s="0" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="B404" s="0" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="B405" s="0" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="0" t="s">
+        <v>809</v>
+      </c>
+      <c r="B406" s="0" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="B407" s="0" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="0" t="s">
+        <v>815</v>
+      </c>
+      <c r="B409" s="0" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="B410" s="0" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="B411" s="0" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="0" t="s">
+        <v>821</v>
+      </c>
+      <c r="B412" s="0" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="B413" s="0" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="B414" s="0" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="B415" s="0" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="B416" s="0" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="B417" s="0" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="B418" s="0" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="B419" s="0" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="B420" s="0" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="B421" s="0" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="B422" s="0" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="B423" s="0" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="B424" s="0" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="B425" s="0" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="B426" s="0" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="B427" s="0" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="B428" s="0" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="B429" s="0" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="B430" s="0" t="s">
+        <v>848</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>