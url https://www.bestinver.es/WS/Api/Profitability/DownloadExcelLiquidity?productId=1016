--- v4 (2026-05-19)
+++ v5 (2026-07-03)
@@ -1,863 +1,1157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="854" uniqueCount="854">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL, F.I. - CLASE X</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="952">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>15,878929</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>15,869130</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>15,871871</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>15,863860</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>15,865780</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>15,863607</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>15,861434</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>15,866141</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>15,857623</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>15,855188</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>15,855688</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>15,849257</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>15,847098</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>15,844939</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>15,846012</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>15,848323</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>15,850279</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>15,833251</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>15,791240</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>15,789055</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>15,786871</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>15,760799</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,763036</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>15,761891</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>15,749966</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>15,770770</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>15,768558</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>15,766346</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>15,765411</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>15,769746</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>15,776045</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>15,759373</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>15,755092</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>15,754268</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>15,752108</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>15,726468</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>15,718863</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>15,697220</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>15,672705</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>15,665137</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>15,662952</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>15,660766</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>15,647047</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>15,634763</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>15,639537</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>15,659708</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>15,683248</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>15,681075</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>15,678901</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>15,697554</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>15,686910</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>15,690635</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>15,704051</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>15,702660</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>15,700514</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>15,698367</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>15,697407</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>15,689224</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>15,645985</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>15,655213</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>15,637765</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>15,635570</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>15,633376</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>15,630926</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>15,648167</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>15,659543</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>15,675932</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>15,673582</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>15,671395</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>15,669191</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>15,673807</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>15,689016</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>15,693207</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>15,686900</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>15,687000</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>15,684809</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>15,682617</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>15,645826</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>15,636555</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>15,622229</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>15,585861</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>15,601601</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>15,599419</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>15,597237</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>15,583496</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>15,595460</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>15,451244</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>15,447669</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>15,444588</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>15,442410</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>15,440232</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>15,438053</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>15,457846</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>15,365684</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>15,345702</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>15,382211</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>15,380034</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>15,377858</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>15,430983</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>15,452981</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>15,400231</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>15,393835</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>15,441053</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>15,438896</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>15,436740</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>15,493030</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>15,552107</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>15,539742</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>15,518761</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>15,540616</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>15,538497</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>15,536378</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>15,576257</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>15,632318</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>15,667298</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>15,582659</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>15,677323</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>15,675284</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>15,673245</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>15,723637</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>15,720825</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>15,684312</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15,744042</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>15,785167</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>15,780561</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>15,778542</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>15,789262</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>15,773049</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>15,769309</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>15,775014</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>15,770523</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>15,768468</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>15,766413</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>15,758324</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>15,752014</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>15,731112</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>15,731568</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>15,726567</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>15,724529</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>15,722491</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>15,733141</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>15,732207</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>15,734462</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>15,730872</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>15,727036</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>15,725004</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>15,722972</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>15,727530</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>15,734932</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,737975</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>15,726182</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>15,730693</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>15,728726</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>15,727963</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>15,731255</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,740507</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,735641</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>15,727419</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>15,730307</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>15,728350</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>15,726393</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>15,726002</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>15,704235</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>15,697179</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>15,711135</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>15,734529</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>15,732580</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>15,730632</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>15,728568</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>15,729251</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>15,731109</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>15,727713</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>15,722584</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>15,720604</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>15,718624</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>15,708392</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>15,703391</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>15,688693</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>15,679041</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>15,667019</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>15,665053</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>15,663086</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>15,660454</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>15,658490</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>15,657957</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>15,655132</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -951,99 +1245,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>15,616848</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>15,614889</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>15,615418</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>15,613338</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>15,618161</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>15,621749</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>15,625389</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>15,623435</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>15,621481</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>15,613351</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>15,604798</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>15,596260</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>15,585728</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>15,582704</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>15,580782</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>15,578859</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1131,99 +1425,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>15,542392</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>15,544015</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>15,538148</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>15,535533</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>15,526775</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>15,524938</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>15,523108</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>15,537988</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>15,544422</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>15,546935</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>15,564882</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>15,564843</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>15,562996</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>15,561184</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15,564375</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>15,564814</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1317,1348 +1611,1348 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>15,425559</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>15,440749</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>15,438870</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>15,436991</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>15,467004</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>15,484212</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>15,503647</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>15,510242</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>15,532359</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>15,530481</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>15,528605</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>15,528459</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>15,524932</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>15,526813</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>15,530771</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>15,531927</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>15,530001</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>15,528076</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>15,528824</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>15,549879</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>15,543540</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>15,539166</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>15,536942</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>15,534917</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>15,532893</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>15,526304</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>15,510699</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>15,507963</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>15,496722</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>15,488194</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>15,486177</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>15,484159</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>15,482231</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>15,473152</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>15,465015</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>15,460542</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>15,452210</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>15,450317</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>15,448428</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>15,427625</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>15,414093</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>15,414349</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>15,432398</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>15,434413</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>15,433686</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>15,431785</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>15,434831</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>15,430189</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>15,429481</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>15,436114</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>15,436281</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>15,434380</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>15,432480</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>15,433886</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>15,448915</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>15,449293</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>15,448611</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>15,443403</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>15,441493</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>15,439584</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>15,436123</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>15,427603</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>15,415374</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>15,406237</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>15,399088</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>15,397188</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>15,395288</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>15,388395</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>15,381700</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>15,373591</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>15,355946</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>15,350998</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>15,349095</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>15,347193</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>15,361226</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>15,357276</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>15,352035</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>15,342797</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>15,325610</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>15,323694</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>15,321778</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>15,321689</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>15,311334</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>15,301750</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>15,298064</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>15,297215</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>15,295336</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>15,293456</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>15,291868</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>15,291243</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>15,301021</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>15,302633</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>15,308004</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>15,306105</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>15,304206</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>15,308091</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>15,294706</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>15,281020</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>15,278835</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>15,272213</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>15,270361</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>15,268510</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>15,264002</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>15,251019</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>15,238104</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>15,224044</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>15,216885</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>15,215062</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>15,213239</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>15,215718</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>15,226146</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>15,231294</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>15,207160</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>15,213130</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>15,211447</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>15,209763</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>15,207739</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>15,218683</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>15,226055</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>15,229214</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>15,224937</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>15,223213</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>15,221501</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>15,236526</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>15,237580</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>15,229201</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>15,223098</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>15,216677</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>15,214881</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>15,213084</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>15,209367</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>15,206958</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>15,192732</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>15,184351</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>15,180007</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>15,178095</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>15,177348</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>15,166378</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>15,140508</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>15,131059</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>15,114959</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>15,106131</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>15,104281</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>15,102430</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>15,114316</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>15,124851</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>15,121490</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>15,111739</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>15,111484</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>15,109667</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>15,107851</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>15,099155</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>15,109258</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>15,109646</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>15,098183</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>15,060605</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>15,058791</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>15,056978</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>15,043856</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>15,024237</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>15,015744</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>15,010786</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>15,005621</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>15,003833</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>15,002044</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>14,999904</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>14,998341</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>15,022072</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>15,022798</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>15,007521</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>15,005725</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>15,003928</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>14,987719</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>14,970397</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>14,902374</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>14,893103</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>14,890278</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>14,888526</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>14,886773</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>14,885024</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>14,852570</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>14,830503</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>14,768482</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>14,730301</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>14,728451</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>14,726600</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>14,791356</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>14,667575</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>14,750398</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>14,675785</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>14,797601</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>14,795847</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>14,794094</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>14,912330</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>14,972655</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>14,982345</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>14,964607</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>14,997394</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>14,995759</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>14,994124</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>14,998220</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,022835</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,026294</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,021671</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,022056</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,020243</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,018272</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,026851</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,010163</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>17/03/2025</t>
-[...11 lines deleted...]
-    <t>13/03/2025</t>
+    <t>17/3/2025</t>
+  </si>
+  <si>
+    <t>16/3/2025</t>
+  </si>
+  <si>
+    <t>15/3/2025</t>
+  </si>
+  <si>
+    <t>14/3/2025</t>
+  </si>
+  <si>
+    <t>13/3/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B430"/>
+  <dimension ref="A1:B479"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -6022,64 +6316,456 @@
       <c r="B423" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
         <v>845</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
         <v>847</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
         <v>849</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>848</v>
+        <v>858</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="B432" s="0" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="B433" s="0" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="B434" s="0" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="B435" s="0" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="B436" s="0" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="B437" s="0" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="B438" s="0" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="B439" s="0" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="B440" s="0" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="B441" s="0" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="B442" s="0" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="B443" s="0" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="B444" s="0" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="B445" s="0" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="B446" s="0" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="B447" s="0" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="B448" s="0" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="B449" s="0" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="B450" s="0" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="B451" s="0" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="B452" s="0" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="B453" s="0" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="B454" s="0" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="B455" s="0" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="B456" s="0" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="B457" s="0" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="B458" s="0" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="B459" s="0" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="B460" s="0" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="B461" s="0" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="B462" s="0" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="B463" s="0" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="B464" s="0" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="B465" s="0" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="0" t="s">
+        <v>929</v>
+      </c>
+      <c r="B466" s="0" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="B467" s="0" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="B468" s="0" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="0" t="s">
+        <v>937</v>
+      </c>
+      <c r="B470" s="0" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="B471" s="0" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="B472" s="0" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="B473" s="0" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="B474" s="0" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="B475" s="0" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="B476" s="0" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="B477" s="0" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="B478" s="0" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="B479" s="0" t="s">
+        <v>946</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>