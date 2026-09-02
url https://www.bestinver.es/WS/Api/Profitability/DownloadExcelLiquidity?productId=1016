--- v5 (2026-07-03)
+++ v6 (2026-09-02)
@@ -4,59 +4,425 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="952">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1074" uniqueCount="1074">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL - CLASE X</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>15,922598</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>15,940643</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>15,940681</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>15,938471</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>15,936262</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>15,937814</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>15,939113</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>15,935677</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>15,933397</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>15,931650</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>15,929441</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>15,927232</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>15,926854</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>15,925106</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>15,925945</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>15,945926</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>15,942375</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>15,940189</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>15,938004</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>15,936141</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>15,928241</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>15,926094</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>15,930697</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>15,922493</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>15,920309</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>15,918124</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>15,909238</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>15,896239</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>15,884586</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>15,864513</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>15,846236</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>15,844056</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>15,841919</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>15,829483</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>15,820648</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>15,838224</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>15,838326</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>15,830235</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>15,828096</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>15,825956</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>15,832949</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>15,854924</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>15,857622</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>15,859489</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>15,864100</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>15,862008</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>15,859915</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>15,872767</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>15,875247</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>15,874378</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>15,890497</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>15,892576</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>15,890385</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>15,888194</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>15,880250</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>15,877699</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>15,903052</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>15,900269</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>15,888020</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>15,885847</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>15,883673</t>
   </si>
   <si>
     <t>2/7/2026</t>
   </si>
   <si>
     <t>15,878929</t>
   </si>
   <si>
     <t>1/7/2026</t>
   </si>
   <si>
     <t>15,869130</t>
   </si>
   <si>
     <t>30/6/2026</t>
   </si>
   <si>
     <t>15,871871</t>
   </si>
   <si>
     <t>29/6/2026</t>
   </si>
   <si>
     <t>15,863860</t>
   </si>
@@ -2908,51 +3274,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B479"/>
+  <dimension ref="A1:B540"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -6708,64 +7074,552 @@
       <c r="B472" s="0" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
         <v>943</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
         <v>945</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
         <v>947</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>946</v>
+        <v>956</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="B480" s="0" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="B481" s="0" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="B482" s="0" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="0" t="s">
+        <v>963</v>
+      </c>
+      <c r="B483" s="0" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="B484" s="0" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="B485" s="0" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="B486" s="0" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="B487" s="0" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="0" t="s">
+        <v>973</v>
+      </c>
+      <c r="B488" s="0" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="B489" s="0" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="B490" s="0" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="B491" s="0" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="B492" s="0" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="B493" s="0" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="B494" s="0" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="B495" s="0" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="B496" s="0" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="B497" s="0" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="B498" s="0" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="B499" s="0" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="0" t="s">
+        <v>997</v>
+      </c>
+      <c r="B500" s="0" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="B501" s="0" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B502" s="0" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B503" s="0" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B504" s="0" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B505" s="0" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B506" s="0" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B507" s="0" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B508" s="0" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B509" s="0" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B510" s="0" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="0" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B511" s="0" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B512" s="0" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B513" s="0" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B514" s="0" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B519" s="0" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B520" s="0" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B521" s="0" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B522" s="0" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B524" s="0" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B525" s="0" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B526" s="0" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B527" s="0" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B529" s="0" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B530" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B531" s="0" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B532" s="0" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B533" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B534" s="0" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B535" s="0" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B536" s="0" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B537" s="0" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B538" s="0" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B539" s="0" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B540" s="0" t="s">
+        <v>1068</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>