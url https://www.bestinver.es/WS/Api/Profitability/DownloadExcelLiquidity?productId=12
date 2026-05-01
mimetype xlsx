--- v3 (2026-03-17)
+++ v4 (2026-05-01)
@@ -4,59 +4,323 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5472" uniqueCount="5472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5560" uniqueCount="5560">
   <si>
     <t>BESTINVER PLAN RENTA, F.P.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>15,055821</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>15,091369</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15,115271</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>15,126369</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>15,125225</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>15,124080</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15,128528</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,142202</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,151416</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,170540</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,189795</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,188652</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,187510</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>15,124930</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,110838</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,103768</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,046706</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>15,080594</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>15,079454</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>15,078313</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>15,087224</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>15,138062</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>14,972110</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>15,035643</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>15,035077</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>15,033939</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>15,032801</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>15,031667</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>15,031204</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>14,983214</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>14,973386</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>14,947444</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>14,946319</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>14,945195</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>14,976061</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>15,030001</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>14,986142</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>14,998792</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>14,992553</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>14,991470</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>14,990387</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>15,041680</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>15,101930</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>15,124342</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>15,106446</t>
   </si>
   <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>15,099559</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>15,098473</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>15,097387</t>
   </si>
@@ -16468,51 +16732,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2738"/>
+  <dimension ref="A1:B2782"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -27068,403 +27332,403 @@
       <c r="B1322" s="0" t="s">
         <v>2642</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="0" t="s">
         <v>2643</v>
       </c>
       <c r="B1323" s="0" t="s">
         <v>2644</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="0" t="s">
         <v>2645</v>
       </c>
       <c r="B1324" s="0" t="s">
         <v>2646</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="0" t="s">
         <v>2647</v>
       </c>
       <c r="B1325" s="0" t="s">
-        <v>1802</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="0" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="B1326" s="0" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="0" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="B1327" s="0" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="0" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="B1328" s="0" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="0" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="B1329" s="0" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="0" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="B1330" s="0" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="0" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="B1331" s="0" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="0" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="B1332" s="0" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="0" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="B1333" s="0" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="0" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="B1334" s="0" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="0" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="B1335" s="0" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="0" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="B1336" s="0" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="0" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="B1337" s="0" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="0" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="B1338" s="0" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="0" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="B1339" s="0" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="0" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="B1340" s="0" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="0" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="B1341" s="0" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="0" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B1342" s="0" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="0" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="B1343" s="0" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="0" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="B1344" s="0" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="0" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="B1345" s="0" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="0" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="B1346" s="0" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="0" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="B1347" s="0" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="0" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="B1348" s="0" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="0" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="B1349" s="0" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="0" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="B1350" s="0" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="0" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="B1351" s="0" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="0" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="B1352" s="0" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="0" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="B1353" s="0" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="0" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="B1354" s="0" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="0" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="B1355" s="0" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="0" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="B1356" s="0" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="0" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="B1357" s="0" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="0" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="B1358" s="0" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="0" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="B1359" s="0" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="0" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="B1360" s="0" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="0" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="B1361" s="0" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="0" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="B1362" s="0" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="0" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="B1363" s="0" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="0" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="B1364" s="0" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="0" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="B1365" s="0" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="0" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="B1366" s="0" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="0" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="B1367" s="0" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="0" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="B1368" s="0" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="0" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="B1369" s="0" t="s">
-        <v>2735</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="0" t="s">
         <v>2736</v>
       </c>
       <c r="B1370" s="0" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="0" t="s">
         <v>2738</v>
       </c>
       <c r="B1371" s="0" t="s">
         <v>2739</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="0" t="s">
         <v>2740</v>
       </c>
       <c r="B1372" s="0" t="s">
         <v>2741</v>
       </c>
@@ -28916,403 +29180,403 @@
       <c r="B1553" s="0" t="s">
         <v>3103</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
         <v>3104</v>
       </c>
       <c r="B1554" s="0" t="s">
         <v>3105</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
         <v>3106</v>
       </c>
       <c r="B1555" s="0" t="s">
         <v>3107</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
         <v>3108</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>1260</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="B1557" s="0" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
       <c r="B1562" s="0" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="B1563" s="0" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="B1564" s="0" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="0" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="B1565" s="0" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="0" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="B1566" s="0" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="0" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="B1567" s="0" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="0" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="B1568" s="0" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="0" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="B1569" s="0" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="0" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="B1570" s="0" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="0" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="B1571" s="0" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="0" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
       <c r="B1572" s="0" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="0" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="B1573" s="0" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="0" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="B1574" s="0" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
       <c r="B1575" s="0" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
       <c r="B1579" s="0" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
       <c r="B1581" s="0" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
       <c r="B1583" s="0" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="B1585" s="0" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="B1586" s="0" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="B1587" s="0" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
       <c r="B1588" s="0" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="B1589" s="0" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="B1590" s="0" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="B1591" s="0" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="B1593" s="0" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
       <c r="B1594" s="0" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="B1596" s="0" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="B1597" s="0" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="B1598" s="0" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="B1599" s="0" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>3196</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
         <v>3197</v>
       </c>
       <c r="B1601" s="0" t="s">
         <v>3198</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
         <v>3199</v>
       </c>
       <c r="B1602" s="0" t="s">
         <v>3200</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
         <v>3201</v>
       </c>
       <c r="B1603" s="0" t="s">
         <v>3202</v>
       </c>
@@ -35108,403 +35372,403 @@
       <c r="B2327" s="0" t="s">
         <v>4650</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
         <v>4651</v>
       </c>
       <c r="B2328" s="0" t="s">
         <v>4652</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
         <v>4653</v>
       </c>
       <c r="B2329" s="0" t="s">
         <v>4654</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
         <v>4655</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>2855</v>
+        <v>4656</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>4656</v>
+        <v>4657</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>4657</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>4658</v>
+        <v>4659</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>4659</v>
+        <v>4660</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>4660</v>
+        <v>4661</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>4661</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>4662</v>
+        <v>4663</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>4663</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>4664</v>
+        <v>4665</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>4665</v>
+        <v>4666</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>4666</v>
+        <v>4667</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>4667</v>
+        <v>4668</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>4668</v>
+        <v>4669</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>4669</v>
+        <v>4670</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>4670</v>
+        <v>4671</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>4671</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>4672</v>
+        <v>4673</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>4673</v>
+        <v>4674</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>4674</v>
+        <v>4675</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>4675</v>
+        <v>4676</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>4676</v>
+        <v>4677</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>4677</v>
+        <v>4678</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>4678</v>
+        <v>4679</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>4679</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>4680</v>
+        <v>4681</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>4681</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>4682</v>
+        <v>4683</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>4683</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>4684</v>
+        <v>4685</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>4685</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>4686</v>
+        <v>4687</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>4687</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>4688</v>
+        <v>4689</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>4689</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>4690</v>
+        <v>4691</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>4691</v>
+        <v>4692</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>4692</v>
+        <v>4693</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>4693</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>4694</v>
+        <v>4695</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>4695</v>
+        <v>4696</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>4696</v>
+        <v>4697</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>4697</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>4698</v>
+        <v>4699</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>4699</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>4700</v>
+        <v>4701</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>4701</v>
+        <v>4702</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>4702</v>
+        <v>4703</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>4703</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>4704</v>
+        <v>4705</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>4705</v>
+        <v>4706</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>4706</v>
+        <v>4707</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>4707</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>4708</v>
+        <v>4709</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>4709</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>4710</v>
+        <v>4711</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>4711</v>
+        <v>4712</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>4712</v>
+        <v>4713</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>4713</v>
+        <v>4714</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>4714</v>
+        <v>4715</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>4715</v>
+        <v>4716</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>4716</v>
+        <v>4717</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>4717</v>
+        <v>4718</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>4718</v>
+        <v>4719</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>4719</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>4720</v>
+        <v>4721</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>4721</v>
+        <v>4722</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>4722</v>
+        <v>4723</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>4723</v>
+        <v>4724</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>4724</v>
+        <v>4725</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>4725</v>
+        <v>4726</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>4726</v>
+        <v>4727</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>4727</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>4728</v>
+        <v>4729</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>4729</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>4730</v>
+        <v>4731</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>4731</v>
+        <v>4732</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>4732</v>
+        <v>4733</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>4733</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>4734</v>
+        <v>4735</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>4735</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>4736</v>
+        <v>4737</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>4737</v>
+        <v>4738</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>4738</v>
+        <v>4739</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>4739</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>4740</v>
+        <v>4741</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>4741</v>
+        <v>4742</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>4742</v>
+        <v>4743</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>4743</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
         <v>4744</v>
       </c>
       <c r="B2375" s="0" t="s">
         <v>4745</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
         <v>4746</v>
       </c>
       <c r="B2376" s="0" t="s">
         <v>4747</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
         <v>4748</v>
       </c>
       <c r="B2377" s="0" t="s">
         <v>4749</v>
       </c>
@@ -38373,31 +38637,383 @@
         <v>5465</v>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" s="0" t="s">
         <v>5466</v>
       </c>
       <c r="B2736" s="0" t="s">
         <v>5467</v>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" s="0" t="s">
         <v>5468</v>
       </c>
       <c r="B2737" s="0" t="s">
         <v>5469</v>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" s="0" t="s">
         <v>5470</v>
       </c>
       <c r="B2738" s="0" t="s">
         <v>5471</v>
+      </c>
+    </row>
+    <row r="2739">
+      <c r="A2739" s="0" t="s">
+        <v>5472</v>
+      </c>
+      <c r="B2739" s="0" t="s">
+        <v>5473</v>
+      </c>
+    </row>
+    <row r="2740">
+      <c r="A2740" s="0" t="s">
+        <v>5474</v>
+      </c>
+      <c r="B2740" s="0" t="s">
+        <v>5475</v>
+      </c>
+    </row>
+    <row r="2741">
+      <c r="A2741" s="0" t="s">
+        <v>5476</v>
+      </c>
+      <c r="B2741" s="0" t="s">
+        <v>5477</v>
+      </c>
+    </row>
+    <row r="2742">
+      <c r="A2742" s="0" t="s">
+        <v>5478</v>
+      </c>
+      <c r="B2742" s="0" t="s">
+        <v>5479</v>
+      </c>
+    </row>
+    <row r="2743">
+      <c r="A2743" s="0" t="s">
+        <v>5480</v>
+      </c>
+      <c r="B2743" s="0" t="s">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="2744">
+      <c r="A2744" s="0" t="s">
+        <v>5482</v>
+      </c>
+      <c r="B2744" s="0" t="s">
+        <v>5483</v>
+      </c>
+    </row>
+    <row r="2745">
+      <c r="A2745" s="0" t="s">
+        <v>5484</v>
+      </c>
+      <c r="B2745" s="0" t="s">
+        <v>5485</v>
+      </c>
+    </row>
+    <row r="2746">
+      <c r="A2746" s="0" t="s">
+        <v>5486</v>
+      </c>
+      <c r="B2746" s="0" t="s">
+        <v>5487</v>
+      </c>
+    </row>
+    <row r="2747">
+      <c r="A2747" s="0" t="s">
+        <v>5488</v>
+      </c>
+      <c r="B2747" s="0" t="s">
+        <v>5489</v>
+      </c>
+    </row>
+    <row r="2748">
+      <c r="A2748" s="0" t="s">
+        <v>5490</v>
+      </c>
+      <c r="B2748" s="0" t="s">
+        <v>5491</v>
+      </c>
+    </row>
+    <row r="2749">
+      <c r="A2749" s="0" t="s">
+        <v>5492</v>
+      </c>
+      <c r="B2749" s="0" t="s">
+        <v>5493</v>
+      </c>
+    </row>
+    <row r="2750">
+      <c r="A2750" s="0" t="s">
+        <v>5494</v>
+      </c>
+      <c r="B2750" s="0" t="s">
+        <v>5495</v>
+      </c>
+    </row>
+    <row r="2751">
+      <c r="A2751" s="0" t="s">
+        <v>5496</v>
+      </c>
+      <c r="B2751" s="0" t="s">
+        <v>5497</v>
+      </c>
+    </row>
+    <row r="2752">
+      <c r="A2752" s="0" t="s">
+        <v>5498</v>
+      </c>
+      <c r="B2752" s="0" t="s">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="2753">
+      <c r="A2753" s="0" t="s">
+        <v>5500</v>
+      </c>
+      <c r="B2753" s="0" t="s">
+        <v>5501</v>
+      </c>
+    </row>
+    <row r="2754">
+      <c r="A2754" s="0" t="s">
+        <v>5502</v>
+      </c>
+      <c r="B2754" s="0" t="s">
+        <v>5503</v>
+      </c>
+    </row>
+    <row r="2755">
+      <c r="A2755" s="0" t="s">
+        <v>5504</v>
+      </c>
+      <c r="B2755" s="0" t="s">
+        <v>5505</v>
+      </c>
+    </row>
+    <row r="2756">
+      <c r="A2756" s="0" t="s">
+        <v>5506</v>
+      </c>
+      <c r="B2756" s="0" t="s">
+        <v>5507</v>
+      </c>
+    </row>
+    <row r="2757">
+      <c r="A2757" s="0" t="s">
+        <v>5508</v>
+      </c>
+      <c r="B2757" s="0" t="s">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="2758">
+      <c r="A2758" s="0" t="s">
+        <v>5510</v>
+      </c>
+      <c r="B2758" s="0" t="s">
+        <v>5511</v>
+      </c>
+    </row>
+    <row r="2759">
+      <c r="A2759" s="0" t="s">
+        <v>5512</v>
+      </c>
+      <c r="B2759" s="0" t="s">
+        <v>5513</v>
+      </c>
+    </row>
+    <row r="2760">
+      <c r="A2760" s="0" t="s">
+        <v>5514</v>
+      </c>
+      <c r="B2760" s="0" t="s">
+        <v>5515</v>
+      </c>
+    </row>
+    <row r="2761">
+      <c r="A2761" s="0" t="s">
+        <v>5516</v>
+      </c>
+      <c r="B2761" s="0" t="s">
+        <v>5517</v>
+      </c>
+    </row>
+    <row r="2762">
+      <c r="A2762" s="0" t="s">
+        <v>5518</v>
+      </c>
+      <c r="B2762" s="0" t="s">
+        <v>5519</v>
+      </c>
+    </row>
+    <row r="2763">
+      <c r="A2763" s="0" t="s">
+        <v>5520</v>
+      </c>
+      <c r="B2763" s="0" t="s">
+        <v>5521</v>
+      </c>
+    </row>
+    <row r="2764">
+      <c r="A2764" s="0" t="s">
+        <v>5522</v>
+      </c>
+      <c r="B2764" s="0" t="s">
+        <v>5523</v>
+      </c>
+    </row>
+    <row r="2765">
+      <c r="A2765" s="0" t="s">
+        <v>5524</v>
+      </c>
+      <c r="B2765" s="0" t="s">
+        <v>5525</v>
+      </c>
+    </row>
+    <row r="2766">
+      <c r="A2766" s="0" t="s">
+        <v>5526</v>
+      </c>
+      <c r="B2766" s="0" t="s">
+        <v>5527</v>
+      </c>
+    </row>
+    <row r="2767">
+      <c r="A2767" s="0" t="s">
+        <v>5528</v>
+      </c>
+      <c r="B2767" s="0" t="s">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="2768">
+      <c r="A2768" s="0" t="s">
+        <v>5530</v>
+      </c>
+      <c r="B2768" s="0" t="s">
+        <v>5531</v>
+      </c>
+    </row>
+    <row r="2769">
+      <c r="A2769" s="0" t="s">
+        <v>5532</v>
+      </c>
+      <c r="B2769" s="0" t="s">
+        <v>5533</v>
+      </c>
+    </row>
+    <row r="2770">
+      <c r="A2770" s="0" t="s">
+        <v>5534</v>
+      </c>
+      <c r="B2770" s="0" t="s">
+        <v>5535</v>
+      </c>
+    </row>
+    <row r="2771">
+      <c r="A2771" s="0" t="s">
+        <v>5536</v>
+      </c>
+      <c r="B2771" s="0" t="s">
+        <v>5537</v>
+      </c>
+    </row>
+    <row r="2772">
+      <c r="A2772" s="0" t="s">
+        <v>5538</v>
+      </c>
+      <c r="B2772" s="0" t="s">
+        <v>5539</v>
+      </c>
+    </row>
+    <row r="2773">
+      <c r="A2773" s="0" t="s">
+        <v>5540</v>
+      </c>
+      <c r="B2773" s="0" t="s">
+        <v>5541</v>
+      </c>
+    </row>
+    <row r="2774">
+      <c r="A2774" s="0" t="s">
+        <v>5542</v>
+      </c>
+      <c r="B2774" s="0" t="s">
+        <v>5543</v>
+      </c>
+    </row>
+    <row r="2775">
+      <c r="A2775" s="0" t="s">
+        <v>5544</v>
+      </c>
+      <c r="B2775" s="0" t="s">
+        <v>5545</v>
+      </c>
+    </row>
+    <row r="2776">
+      <c r="A2776" s="0" t="s">
+        <v>5546</v>
+      </c>
+      <c r="B2776" s="0" t="s">
+        <v>5547</v>
+      </c>
+    </row>
+    <row r="2777">
+      <c r="A2777" s="0" t="s">
+        <v>5548</v>
+      </c>
+      <c r="B2777" s="0" t="s">
+        <v>5549</v>
+      </c>
+    </row>
+    <row r="2778">
+      <c r="A2778" s="0" t="s">
+        <v>5550</v>
+      </c>
+      <c r="B2778" s="0" t="s">
+        <v>5551</v>
+      </c>
+    </row>
+    <row r="2779">
+      <c r="A2779" s="0" t="s">
+        <v>5552</v>
+      </c>
+      <c r="B2779" s="0" t="s">
+        <v>5553</v>
+      </c>
+    </row>
+    <row r="2780">
+      <c r="A2780" s="0" t="s">
+        <v>5554</v>
+      </c>
+      <c r="B2780" s="0" t="s">
+        <v>5555</v>
+      </c>
+    </row>
+    <row r="2781">
+      <c r="A2781" s="0" t="s">
+        <v>5556</v>
+      </c>
+      <c r="B2781" s="0" t="s">
+        <v>5557</v>
+      </c>
+    </row>
+    <row r="2782">
+      <c r="A2782" s="0" t="s">
+        <v>5558</v>
+      </c>
+      <c r="B2782" s="0" t="s">
+        <v>5559</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>