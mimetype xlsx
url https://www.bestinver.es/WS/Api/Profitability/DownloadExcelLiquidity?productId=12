--- v4 (2026-05-01)
+++ v5 (2026-06-26)
@@ -1,773 +1,1115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5560" uniqueCount="5560">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5674" uniqueCount="5674">
   <si>
     <t>BESTINVER PLAN RENTA, F.P.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>15,275317</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>15,272905</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>15,253334</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>15,234078</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>15,205548</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>15,204401</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>15,203250</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>15,232720</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>15,235586</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>15,232211</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>15,227356</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>15,184269</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>15,183110</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>15,181952</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>15,151150</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,128734</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>15,139688</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>15,127628</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>15,143536</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>15,142412</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>15,141287</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>15,151899</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>15,145699</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>15,177985</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>15,160314</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>15,210309</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>15,209311</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>15,208177</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>15,184517</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>15,172745</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>15,166146</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>15,188953</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>15,125884</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>15,124734</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>15,123583</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>15,087417</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>15,099334</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>15,053401</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>15,067442</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>15,069955</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>15,068735</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>15,067673</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>15,117886</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>15,080710</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>15,080964</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>15,111532</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>15,143478</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>15,142336</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>15,141195</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>15,154167</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>15,145685</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>15,076891</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>15,077212</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>15,097686</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>15,096550</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>15,095415</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>15,095685</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>15,055821</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>15,091369</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>15,115271</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>15,126369</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>15,125225</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>15,124080</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>15,128528</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>15,142202</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>15,151416</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>15,170540</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>15,189795</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>15,188652</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>15,187510</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>15,124930</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>15,110838</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>15,103768</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>15,046706</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>15,080594</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>15,079454</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>15,078313</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>15,087224</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>15,138062</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>14,972110</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>15,035643</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>15,035077</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>15,033939</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>15,032801</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>15,031667</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>15,031204</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>14,983214</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>14,973386</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>14,947444</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>14,946319</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>14,945195</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>14,976061</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>15,030001</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>14,986142</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>14,998792</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>14,992553</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>14,991470</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>14,990387</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>15,041680</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>15,101930</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>15,124342</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>15,106446</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>15,099559</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>15,098473</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>15,097387</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>15,119168</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>15,145483</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>15,218746</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>15,160403</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>15,187172</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>15,186111</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>15,185050</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>15,220448</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>15,267777</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>15,228493</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15,281358</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>15,328887</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>15,327609</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>15,326583</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>15,313258</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>15,296333</t>
   </si>
   <si>
-    <t>24/02/2026</t>
-[...5 lines deleted...]
-    <t>23/02/2026</t>
+    <t>24/2/2026</t>
+  </si>
+  <si>
+    <t>15,301275</t>
+  </si>
+  <si>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>15,301585</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>15,284674</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>15,283626</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>15,282590</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>15,280867</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>15,281323</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>15,278100</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>15,277337</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>15,276595</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>15,275578</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>15,274561</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>15,267988</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>15,260428</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>15,259837</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>15,243324</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>15,234738</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>15,233723</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>15,232707</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>15,236359</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>15,228705</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,215888</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>15,215862</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>15,228740</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>15,227714</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>15,226818</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>15,227892</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,209948</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,187776</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>15,181564</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>15,161964</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>15,160941</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>15,159918</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>15,167837</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>15,160887</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>15,163950</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>15,174966</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>15,170243</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>15,169226</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>15,168210</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>15,178696</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>15,175752</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>15,160699</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>15,154636</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>15,146590</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>15,145579</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>15,144568</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>15,136330</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>15,137271</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>15,120064</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>15,100672</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>15,086188</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>15,085166</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>15,084145</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>15,098562</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>15,097214</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>15,095004</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>15,101500</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -858,102 +1200,102 @@
   <si>
     <t>15,074107</t>
   </si>
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>15,073098</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>15,072089</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>15,071995</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
-    <t>15,063684</t>
-[...8 lines deleted...]
-    <t>08/12/2025</t>
+    <t>15,063675</t>
+  </si>
+  <si>
+    <t>9/12/2025</t>
+  </si>
+  <si>
+    <t>15,074554</t>
+  </si>
+  <si>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>15,062457</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>15,106253</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>15,105232</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>15,104210</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>15,109128</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>15,106612</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>15,098024</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>15,087781</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>15,101732</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>15,100734</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>15,099737</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1041,99 +1383,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>15,082189</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>15,099388</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>15,094488</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>15,088949</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>15,086745</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>15,085736</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>15,084732</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>15,095566</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>15,094902</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>15,101727</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>15,105701</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>15,125540</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>15,124536</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>15,123531</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15,121011</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>15,129689</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1200,1764 +1542,1764 @@
   <si>
     <t>15,103929</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>15,102921</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>15,116279</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>15,119375</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
-    <t>15,079362</t>
+    <t>15,079359</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>15,085423</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>15,085814</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>15,084810</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>15,083806</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>15,078913</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>15,085031</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>15,072260</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>15,068849</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>15,075555</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>15,074542</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>15,073528</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>15,075128</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>15,077089</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>15,075847</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>15,075616</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>15,067075</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>15,066066</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>15,065056</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>15,058597</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>15,078938</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>15,076689</t>
   </si>
   <si>
-    <t>22/09/2025</t>
-[...5 lines deleted...]
-    <t>21/09/2025</t>
+    <t>22/9/2025</t>
+  </si>
+  <si>
+    <t>15,080684</t>
+  </si>
+  <si>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>15,076995</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>15,076006</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>15,075016</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>15,078448</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>15,077010</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>15,074795</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>15,075683</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>15,062598</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>15,061585</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>15,060571</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>15,065489</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>15,075601</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>15,069039</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>15,072648</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>15,062713</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>15,061695</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>15,060678</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>15,029224</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>15,012543</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>15,000009</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>15,025318</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>15,038806</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>15,037892</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>15,036877</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>15,043702</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>15,051014</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>15,038183</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>15,026318</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>15,041596</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>15,040579</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>15,039562</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>15,028130</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>15,054600</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>15,042234</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>15,032335</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>15,030545</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>15,029502</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>15,028460</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>15,047957</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>15,054808</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>15,021880</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>15,030496</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>15,030017</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>15,028981</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>15,027946</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>15,040092</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>15,038206</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>15,039869</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>15,020147</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>15,003247</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>15,002210</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>15,001173</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>15,008868</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>15,002671</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>15,001953</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>15,000715</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>14,970600</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>14,969553</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>14,968505</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>14,980428</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>15,017805</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>15,020472</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>15,009287</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>14,976151</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>14,975105</t>
   </si>
   <si>
-    <t>18/07/2025</t>
-[...5 lines deleted...]
-    <t>17/07/2025</t>
+    <t>18/7/2025</t>
+  </si>
+  <si>
+    <t>14,974058</t>
+  </si>
+  <si>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>14,983104</t>
   </si>
   <si>
-    <t>16/07/2025</t>
-[...5 lines deleted...]
-    <t>15/07/2025</t>
+    <t>16/7/2025</t>
+  </si>
+  <si>
+    <t>14,978301</t>
+  </si>
+  <si>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>14,977280</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>14,967518</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>14,964508</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>14,963459</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>14,962410</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>14,974118</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>14,985750</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>14,975244</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>14,990887</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>15,003696</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>15,002657</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>15,001961</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>14,986248</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>14,962187</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>14,972681</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>14,951999</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>14,944902</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>14,943850</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>14,942799</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>14,968067</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>14,961602</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>14,971668</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>14,970309</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>14,965125</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>14,964091</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>14,963058</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>14,967003</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>14,975186</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>14,958079</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>14,957535</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>14,942119</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>14,941067</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>14,940020</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>14,973513</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>14,952108</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>14,949069</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>14,925667</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>14,919135</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>14,918087</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>14,917039</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>14,907128</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>14,946440</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>14,959553</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>14,951149</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>14,955421</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>14,954366</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>14,953426</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>14,950796</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>14,922404</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>14,926290</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>14,911891</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>14,908212</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>14,907151</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>14,906089</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>14,870470</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>14,870815</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>14,886190</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>14,892195</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>14,890114</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>14,889042</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>14,887971</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>14,860710</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>14,841636</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>14,844648</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>14,849249</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>14,884311</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>14,883061</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>14,881810</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>14,884607</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>14,889680</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>14,849431</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>14,845834</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>14,843422</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>14,842315</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>14,841207</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>14,877026</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>14,874895</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>14,869491</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>14,876115</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>14,882948</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>14,881836</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>14,880723</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>14,892845</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>14,854621</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>14,860418</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>14,850062</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>14,849100</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>14,847982</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>14,846865</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>14,845754</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>14,792069</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>14,765385</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>14,741737</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>14,721502</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>14,720378</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>14,719233</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>14,723558</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>14,688477</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>14,699138</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>14,687243</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>14,716623</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>14,715611</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>14,714598</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>14,729199</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>14,717635</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>14,725800</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>14,702085</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>14,723695</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>14,722690</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>14,721686</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>14,695795</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>14,684348</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>14,681300</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>14,685903</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>14,697480</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>14,696449</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>14,695419</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>14,679394</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>14,674465</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>14,670800</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>14,678573</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>14,647285</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>14,646274</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>14,639921</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>14,647630</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>14,649006</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>14,671292</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>14,695858</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>14,676310</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>14,675279</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>14,674249</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>14,632042</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>14,680374</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>14,801679</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>14,787470</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>14,818754</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>14,817746</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>14,816585</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>14,809773</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>14,787561</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>14,776736</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>14,770142</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>14,764249</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>14,763253</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>14,762256</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>14,725484</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>14,712503</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>14,729703</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>14,729738</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>14,741053</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>14,740033</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>14,739013</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>14,727758</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>14,679277</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>14,708619</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>14,742832</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>14,731044</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>14,730029</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>14,729015</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>14,737459</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>14,736622</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>14,715958</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>14,709637</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>14,693549</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>14,692543</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>14,691536</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>14,652900</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>14,609463</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>14,606864</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>14,605709</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>14,583342</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>14,582323</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>14,581305</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>14,591898</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>14,606288</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>14,602996</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>14,587586</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>14,582579</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>14,581548</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>14,580517</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>14,568921</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>14,551596</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>14,497726</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>14,502815</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>14,525159</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>14,524161</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>14,524225</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>14,554829</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>14,568136</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>14,573441</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>14,580621</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>14,597344</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>14,596322</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>14,595307</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>14,627984</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>14,630332</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>14,629328</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>14,634097</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>14,612504</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3051,99 +3393,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>14,666637</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>14,696085</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>14,711764</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>14,711217</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>14,703948</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>14,692363</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>14,691322</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>14,690284</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>14,675306</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>14,678157</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>14,664405</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>14,668076</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>14,642793</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>14,641734</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>14,640712</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>14,616245</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3231,99 +3573,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>14,508920</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>14,522091</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>14,524872</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>14,496390</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>14,495339</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>14,494288</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>14,470926</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>14,478006</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>14,442729</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>14,453704</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>14,448757</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>14,447711</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>14,446719</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>14,441902</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>14,456980</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>14,490841</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3417,1743 +3759,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>14,444683</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>14,443625</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>14,442567</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>14,440068</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>14,433987</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>14,440523</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>14,439842</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>14,453576</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>14,452527</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>14,451477</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>14,481526</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>14,486800</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>14,505519</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>14,468155</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>14,462270</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>14,930609</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>14,460203</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>14,442597</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>14,443203</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>14,463208</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>14,433773</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>14,400776</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>14,399731</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>14,398686</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>14,412373</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>14,375007</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>14,383765</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>14,380681</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>14,356739</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>14,355696</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>14,354653</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>14,339435</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>14,362449</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>14,354398</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>14,344869</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>14,345052</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>14,344007</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>14,342962</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>14,315952</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>14,306195</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>14,280121</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>14,256834</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>14,270176</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>14,269121</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>14,268213</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>14,258480</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>14,256704</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>14,239553</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>14,242010</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>14,252759</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>14,251701</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>14,250644</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>14,231246</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>14,249278</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>14,224069</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>14,196971</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>14,195167</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>14,194061</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>14,192970</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>14,172468</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>14,216176</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>14,213548</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>14,183778</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>14,185721</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>14,184610</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>14,183499</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>14,163022</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>14,164721</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>14,166305</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>14,155636</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>14,213464</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>14,212388</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>14,211312</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>14,192176</t>
   </si>
   <si>
-    <t>31/07/2024</t>
-[...5 lines deleted...]
-    <t>30/07/2024</t>
+    <t>31/7/2024</t>
+  </si>
+  <si>
+    <t>14,144233</t>
+  </si>
+  <si>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>14,125388</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>14,104066</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>14,086509</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>14,085431</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>14,084353</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>14,078384</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>14,071216</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>14,051234</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>14,018296</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>14,032318</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>14,031249</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>14,030172</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>14,050407</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>14,033310</t>
   </si>
   <si>
-    <t>16/07/2024</t>
-[...23 lines deleted...]
-    <t>12/07/2024</t>
+    <t>16/7/2024</t>
+  </si>
+  <si>
+    <t>14,030254</t>
+  </si>
+  <si>
+    <t>15/7/2024</t>
+  </si>
+  <si>
+    <t>14,452032</t>
+  </si>
+  <si>
+    <t>14/7/2024</t>
+  </si>
+  <si>
+    <t>14,435849</t>
+  </si>
+  <si>
+    <t>13/7/2024</t>
+  </si>
+  <si>
+    <t>14,434533</t>
+  </si>
+  <si>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>13,995291</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>14,010051</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>13,954090</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>13,936258</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>13,946710</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>13,928724</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>13,927644</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>13,926564</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>13,886605</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>13,898317</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>13,860720</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>13,852059</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>13,865335</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>13,864245</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>13,863155</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>13,873109</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>13,869042</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>13,882021</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>13,865833</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>13,875184</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>13,874085</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>13,872985</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>13,855509</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>13,863977</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>13,856407</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>13,834005</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>13,876307</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>13,875237</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>13,874167</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>13,828632</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>13,809300</t>
   </si>
   <si>
-    <t>11/06/2024</t>
-[...5 lines deleted...]
-    <t>10/06/2024</t>
+    <t>11/6/2024</t>
+  </si>
+  <si>
+    <t>13,759901</t>
+  </si>
+  <si>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>13,732025</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>13,757258</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>13,756193</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>13,755128</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>13,788505</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>13,808977</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>13,802833</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>13,781669</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>13,750350</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>13,749283</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>13,748219</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>13,748881</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>13,741620</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>13,771451</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>13,778132</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>13,752190</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>13,751138</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>13,750086</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>13,740704</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>13,777030</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>13,785554</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>13,766175</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>13,767569</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>13,766475</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>13,765380</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>13,791086</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>13,789889</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>13,727289</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>13,743520</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>13,734056</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>13,732966</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>13,731877</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>13,741846</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>13,750511</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>13,762113</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>13,731009</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>13,715156</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>13,714088</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>13,713020</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>13,673401</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>13,660101</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>13,657389</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>13,692032</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>13,659737</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>14,070575</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>13,657613</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>13,641309</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>13,671327</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>13,699083</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>13,691392</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>13,669754</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>13,668697</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>13,667639</t>
   </si>
   <si>
-    <t>18/04/2024</t>
-[...5 lines deleted...]
-    <t>17/04/2024</t>
+    <t>18/4/2024</t>
+  </si>
+  <si>
+    <t>13,677937</t>
+  </si>
+  <si>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>13,691723</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>13,679580</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>13,731893</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>13,768659</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>13,767631</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>13,766603</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>13,718679</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>13,742456</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>13,763025</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>13,736563</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>13,749098</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>13,748087</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>13,747075</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>13,760548</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>13,733625</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>13,729753</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>13,739921</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>13,731577</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>13,730656</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>13,729654</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>13,728652</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>13,730759</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>13,705847</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>13,701984</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>13,724383</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>13,723408</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>13,722434</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>13,698253</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>13,666653</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>13,670618</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>13,659388</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>13,657660</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>13,656680</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>13,655701</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>13,664772</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>13,674113</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>13,660096</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>13,661364</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>13,667796</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>13,666803</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>13,665809</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>13,616297</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>13,581218</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>13,601390</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>13,564307</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>13,568897</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>13,567940</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>13,566944</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>13,554126</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>13,542978</t>
   </si>
   <si>
-    <t>27/02/2024</t>
-[...5 lines deleted...]
-    <t>26/02/2024</t>
+    <t>27/2/2024</t>
+  </si>
+  <si>
+    <t>13,554488</t>
+  </si>
+  <si>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>13,565899</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>13,582322</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>13,581322</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>13,580323</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>13,552841</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>13,556031</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>13,581256</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>13,555589</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>13,545943</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>13,544937</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>13,543930</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>13,564063</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>13,549465</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>13,531751</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>13,546661</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>13,535513</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>13,534526</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>13,533539</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>13,551039</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>13,571396</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>13,575163</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>13,576952</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>13,606069</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>13,605073</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>13,604076</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>13,645747</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>13,656418</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>13,607311</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>13,623524</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>13,589345</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>13,588349</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>13,587353</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>13,565878</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>13,527160</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>13,517408</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>13,515646</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>13,487033</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>13,486042</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>13,485052</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>13,481238</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>13,466362</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>13,515735</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>13,525206</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>13,533252</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>13,532253</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>13,531254</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>13,492525</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>13,441204</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>13,424134</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>13,410117</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>13,400258</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>13,399233</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>13,398209</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>13,407421</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>13,438519</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>13,455123</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>13,457064</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>13,456050</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>13,455144</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>13,454170</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5247,150 +5589,150 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>13,261759</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>13,220519</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>13,213712</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>13,205161</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>13,204074</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>13,202988</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>13,234860</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>13,222081</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>13,199893</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>13,156876</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>13,129338</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>13,128248</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>13,127157</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>13,051459</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>13,042518</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>12,981145</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>12,955337</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>12,910380</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>12,909296</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>12,908212</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>12,914462</t>
+    <t>12,914461</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>12,927910</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>12,927036</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>12,922888</t>
   </si>
   <si>
     <t>19/11/2023</t>
   </si>
   <si>
     <t>12,943170</t>
   </si>
@@ -5427,99 +5769,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>12,830050</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>12,826103</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>12,824992</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>12,823883</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>12,852922</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>12,849395</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>12,841691</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>12,830197</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>12,852813</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>12,851709</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>12,850604</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>12,812640</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>12,774611</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>12,745091</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>12,725422</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>12,707642</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5613,1737 +5955,1737 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>12,727736</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>12,724760</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>12,737578</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>12,714518</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>12,704067</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>12,664835</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>12,663725</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>12,662615</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>12,678162</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>12,651057</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>12,680355</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>12,697655</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>12,708758</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>12,707777</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>12,706799</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>12,627752</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>12,698344</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>12,713857</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>12,729087</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>12,732817</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>12,731850</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>12,730883</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>12,736621</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>12,737592</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>12,719898</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>12,718801</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>12,739002</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>12,738011</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>12,737020</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>12,747052</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>12,707287</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>12,724937</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>12,726870</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>12,732803</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>12,731825</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>12,730846</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>12,719193</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>12,705979</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>12,735967</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>12,740861</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>12,756636</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>12,755684</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>12,754734</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>12,765646</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>12,727057</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>12,735018</t>
   </si>
   <si>
-    <t>28/08/2023</t>
-[...5 lines deleted...]
-    <t>27/08/2023</t>
+    <t>28/8/2023</t>
+  </si>
+  <si>
+    <t>12,720110</t>
+  </si>
+  <si>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>12,728312</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>12,727352</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>12,726391</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>12,753058</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>12,746543</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>12,702339</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>12,690183</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>12,718398</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>12,717436</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>12,716474</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>12,704583</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>12,723681</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>12,715403</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>12,730709</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>12,742128</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>12,741166</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>12,740202</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>12,762913</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>12,772865</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>12,780215</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>12,741993</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>12,728867</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>12,727902</t>
   </si>
   <si>
-    <t>04/08/2023</t>
-[...5 lines deleted...]
-    <t>03/08/2023</t>
+    <t>4/8/2023</t>
+  </si>
+  <si>
+    <t>13,060060</t>
+  </si>
+  <si>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>12,734241</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>12,739861</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>12,720083</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>12,723024</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>12,699433</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>12,698472</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>12,697511</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>12,682768</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>12,649612</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>12,670818</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>12,671649</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>12,650338</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>12,649385</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>12,648431</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>12,636971</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>12,652494</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>12,651414</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>12,602660</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>12,601265</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>12,600311</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>12,599364</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>12,602283</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>12,549620</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>12,496177</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>12,500625</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>12,509864</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>12,508911</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>12,507958</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>12,503597</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>12,563189</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>12,549581</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>12,530722</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>12,527395</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>12,526454</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>12,525513</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>12,524947</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>12,542879</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>12,526381</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>12,556264</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>12,549432</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>12,548494</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>12,547555</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>12,506684</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>12,540621</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>12,557992</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>12,536986</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>12,552939</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>12,552019</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>12,551100</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>12,531720</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>12,577709</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>12,591921</t>
   </si>
   <si>
-    <t>12/06/2023</t>
-[...5 lines deleted...]
-    <t>11/06/2023</t>
+    <t>12/6/2023</t>
+  </si>
+  <si>
+    <t>12,600661</t>
+  </si>
+  <si>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>12,576809</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>12,575874</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>12,574939</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>12,550819</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>12,541386</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>12,542903</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>12,530360</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>12,543867</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>12,542932</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>12,541997</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>12,548438</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>12,541021</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>12,510345</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>12,476824</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>12,437542</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>12,436612</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>12,435682</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>12,452021</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>12,460448</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>12,471816</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>12,471998</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>12,479411</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>12,478553</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>12,477695</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>12,454924</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>12,467907</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>12,465338</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>12,476535</t>
   </si>
   <si>
-    <t>14/05/2023</t>
-[...5 lines deleted...]
-    <t>13/05/2023</t>
+    <t>14/5/2023</t>
+  </si>
+  <si>
+    <t>12,481439</t>
+  </si>
+  <si>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>12,480553</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>12,479696</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>12,484859</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>12,462065</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>12,454548</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>12,458891</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>12,463956</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>12,463076</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>12,462195</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>12,486016</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>12,472372</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>12,487490</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>12,463868</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>12,456932</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>12,456081</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>12,455329</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>12,411708</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>12,422327</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>12,438359</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>12,408151</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>12,407679</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>12,406811</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>12,405944</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>12,426563</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>12,418047</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>12,439074</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>12,409489</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>12,405513</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>12,404639</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>12,403766</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>12,406635</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>12,396040</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>12,408393</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>12,448946</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>12,445291</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>12,444432</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>12,443573</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>12,442703</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>12,446993</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>12,442650</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>12,442616</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>12,384860</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>12,383994</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>12,383135</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>12,339045</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>12,309996</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>12,306814</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>12,335680</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>12,365918</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>12,365045</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>12,364173</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>12,401318</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>12,365186</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>12,334573</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>12,250850</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>12,438019</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>12,437160</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>12,436302</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>12,432521</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>12,501516</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>12,520309</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>12,594123</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>12,580150</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>12,579355</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>12,578558</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>12,545623</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>12,548457</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>12,552560</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>12,546968</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>12,547915</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>12,547098</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>12,546281</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>12,557529</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>12,568391</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>12,596833</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>12,628311</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>12,645195</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>12,644390</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>12,643585</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>12,674034</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>12,648567</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>12,665601</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>12,712764</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>12,717081</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>12,716337</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>12,715593</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>12,718266</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>12,719333</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>12,743790</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>12,763688</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>12,780927</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>12,780181</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>12,779435</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>12,806274</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>12,785884</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>12,795570</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>12,798347</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>12,809912</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>12,809172</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>12,808261</t>
   </si>
   <si>
-    <t>02/02/2023</t>
-[...11 lines deleted...]
-    <t>31/01/2023</t>
+    <t>2/2/2023</t>
+  </si>
+  <si>
+    <t>12,810220</t>
+  </si>
+  <si>
+    <t>1/2/2023</t>
+  </si>
+  <si>
+    <t>12,678774</t>
+  </si>
+  <si>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>12,663079</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>12,666330</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>12,679350</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>12,678470</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>12,677591</t>
   </si>
   <si>
-    <t>26/01/2023</t>
-[...5 lines deleted...]
-    <t>25/01/2023</t>
+    <t>26/1/2023</t>
+  </si>
+  <si>
+    <t>12,674631</t>
+  </si>
+  <si>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>12,658667</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>12,639124</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>12,614042</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>12,623887</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>12,623120</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>12,622203</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>12,641021</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>12,660599</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>12,603874</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>12,569142</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>12,552327</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>12,551544</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>12,841366</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>12,509812</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>12,453686</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>12,410933</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>12,418189</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>12,396812</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>12,396031</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>12,395267</t>
   </si>
   <si>
-    <t>05/01/2023</t>
-[...5 lines deleted...]
-    <t>04/01/2023</t>
+    <t>5/1/2023</t>
+  </si>
+  <si>
+    <t>12,354762</t>
+  </si>
+  <si>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>12,365917</t>
   </si>
   <si>
-    <t>03/01/2023</t>
-[...11 lines deleted...]
-    <t>01/01/2023</t>
+    <t>3/1/2023</t>
+  </si>
+  <si>
+    <t>12,320841</t>
+  </si>
+  <si>
+    <t>2/1/2023</t>
+  </si>
+  <si>
+    <t>12,301391</t>
+  </si>
+  <si>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>12,268993</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>12,268207</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>12,267568</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>12,290797</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7362,393 +7704,393 @@
   <si>
     <t>12,306881</t>
   </si>
   <si>
     <t>25/12/2022</t>
   </si>
   <si>
     <t>12,306174</t>
   </si>
   <si>
     <t>24/12/2022</t>
   </si>
   <si>
     <t>12,305394</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>12,304608</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>12,316549</t>
+    <t>12,317685</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>12,328460</t>
   </si>
   <si>
     <t>20/12/2022</t>
   </si>
   <si>
     <t>12,329882</t>
   </si>
   <si>
     <t>19/12/2022</t>
   </si>
   <si>
     <t>12,387372</t>
   </si>
   <si>
     <t>18/12/2022</t>
   </si>
   <si>
     <t>12,393477</t>
   </si>
   <si>
     <t>17/12/2022</t>
   </si>
   <si>
     <t>12,392696</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>12,391915</t>
+    <t>12,392506</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
-    <t>12,448884</t>
+    <t>12,449294</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
-    <t>12,505437</t>
+    <t>12,505443</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>12,499804</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>12,470211</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>12,483516</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>12,482743</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>12,481969</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>12,513572</t>
   </si>
   <si>
-    <t>07/12/2022</t>
-[...5 lines deleted...]
-    <t>06/12/2022</t>
+    <t>7/12/2022</t>
+  </si>
+  <si>
+    <t>12,527193</t>
+  </si>
+  <si>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>12,531835</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>12,512182</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>12,485364</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>12,484595</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>12,483825</t>
   </si>
   <si>
-    <t>01/12/2022</t>
-[...2 lines deleted...]
-    <t>12,481706</t>
+    <t>1/12/2022</t>
+  </si>
+  <si>
+    <t>12,482240</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>12,421542</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
-    <t>12,440843</t>
+    <t>12,441316</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>12,427501</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
   <si>
     <t>12,431331</t>
   </si>
   <si>
     <t>26/11/2022</t>
   </si>
   <si>
     <t>12,430563</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
-    <t>12,429810</t>
+    <t>12,430645</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
     <t>12,449649</t>
   </si>
   <si>
     <t>23/11/2022</t>
   </si>
   <si>
     <t>12,385248</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>12,338912</t>
   </si>
   <si>
     <t>21/11/2022</t>
   </si>
   <si>
     <t>12,315093</t>
   </si>
   <si>
     <t>20/11/2022</t>
   </si>
   <si>
     <t>12,297787</t>
   </si>
   <si>
     <t>19/11/2022</t>
   </si>
   <si>
     <t>12,297018</t>
   </si>
   <si>
     <t>18/11/2022</t>
   </si>
   <si>
     <t>12,296249</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
-    <t>12,272994</t>
+    <t>12,273155</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>12,273713</t>
   </si>
   <si>
     <t>15/11/2022</t>
   </si>
   <si>
     <t>12,238427</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
     <t>12,202434</t>
   </si>
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>12,179880</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>12,179090</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>12,178298</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>12,141756</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>12,035636</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>12,006624</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>11,977511</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>11,966815</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>11,966030</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>11,965253</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>11,958966</t>
   </si>
   <si>
-    <t>02/11/2022</t>
-[...5 lines deleted...]
-    <t>01/11/2022</t>
+    <t>2/11/2022</t>
+  </si>
+  <si>
+    <t>12,018623</t>
+  </si>
+  <si>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>12,012704</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>11,979398</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>11,969455</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>11,968622</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>11,967788</t>
   </si>
   <si>
     <t>27/10/2022</t>
   </si>
   <si>
     <t>11,971078</t>
   </si>
   <si>
     <t>26/10/2022</t>
   </si>
   <si>
-    <t>11,903426</t>
+    <t>11,903642</t>
   </si>
   <si>
     <t>25/10/2022</t>
   </si>
   <si>
     <t>11,857495</t>
   </si>
   <si>
     <t>24/10/2022</t>
   </si>
   <si>
     <t>11,789906</t>
   </si>
   <si>
     <t>23/10/2022</t>
   </si>
   <si>
     <t>11,747317</t>
   </si>
   <si>
     <t>22/10/2022</t>
   </si>
   <si>
     <t>11,746489</t>
   </si>
@@ -7758,6528 +8100,6528 @@
   <si>
     <t>11,745659</t>
   </si>
   <si>
     <t>20/10/2022</t>
   </si>
   <si>
     <t>11,792471</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>11,814364</t>
   </si>
   <si>
     <t>18/10/2022</t>
   </si>
   <si>
     <t>11,853156</t>
   </si>
   <si>
     <t>17/10/2022</t>
   </si>
   <si>
-    <t>11,824555</t>
+    <t>11,824932</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>11,799227</t>
   </si>
   <si>
     <t>15/10/2022</t>
   </si>
   <si>
     <t>11,798407</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
     <t>11,797587</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>11,785594</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>11,813354</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>11,869152</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>11,897564</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>11,962130</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>11,961331</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>11,960530</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>12,012950</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>12,026137</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>12,088102</t>
   </si>
   <si>
-    <t>03/10/2022</t>
-[...5 lines deleted...]
-    <t>02/10/2022</t>
+    <t>3/10/2022</t>
+  </si>
+  <si>
+    <t>12,004146</t>
+  </si>
+  <si>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>11,965368</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>11,964544</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>11,963709</t>
   </si>
   <si>
-    <t>29/09/2022</t>
-[...5 lines deleted...]
-    <t>28/09/2022</t>
+    <t>29/9/2022</t>
+  </si>
+  <si>
+    <t>11,941031</t>
+  </si>
+  <si>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>11,992607</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>12,073358</t>
   </si>
   <si>
-    <t>26/09/2022</t>
-[...5 lines deleted...]
-    <t>25/09/2022</t>
+    <t>26/9/2022</t>
+  </si>
+  <si>
+    <t>12,143599</t>
+  </si>
+  <si>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>12,222383</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>12,221610</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>12,220837</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>12,272829</t>
   </si>
   <si>
-    <t>21/09/2022</t>
+    <t>21/9/2022</t>
   </si>
   <si>
     <t>12,318655</t>
   </si>
   <si>
-    <t>20/09/2022</t>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>12,324509</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>12,388438</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>12,389892</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>12,389155</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>12,388417</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>12,433166</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>12,442486</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>12,460515</t>
   </si>
   <si>
-    <t>12/09/2022</t>
+    <t>12/9/2022</t>
   </si>
   <si>
     <t>12,497370</t>
   </si>
   <si>
-    <t>11/09/2022</t>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>12,452472</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>12,451739</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>12,451005</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>12,425351</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>12,433759</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>12,424455</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>12,426018</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>12,473287</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>12,472524</t>
   </si>
   <si>
-    <t>02/09/2022</t>
+    <t>2/9/2022</t>
   </si>
   <si>
     <t>12,471762</t>
   </si>
   <si>
-    <t>01/09/2022</t>
-[...5 lines deleted...]
-    <t>31/08/2022</t>
+    <t>1/9/2022</t>
+  </si>
+  <si>
+    <t>12,434003</t>
+  </si>
+  <si>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>12,486375</t>
   </si>
   <si>
-    <t>30/08/2022</t>
-[...5 lines deleted...]
-    <t>29/08/2022</t>
+    <t>30/8/2022</t>
+  </si>
+  <si>
+    <t>12,535442</t>
+  </si>
+  <si>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>12,570927</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>12,602245</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>12,601538</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>12,600831</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>12,615675</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>12,591752</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>12,594620</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>12,619902</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>12,677332</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>12,676688</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>12,676066</t>
   </si>
   <si>
-    <t>18/08/2022</t>
-[...5 lines deleted...]
-    <t>17/08/2022</t>
+    <t>18/8/2022</t>
+  </si>
+  <si>
+    <t>12,714928</t>
+  </si>
+  <si>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>12,743610</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>12,784435</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>12,792537</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>12,764556</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>12,763914</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>12,763272</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>12,756497</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>12,731967</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>12,729954</t>
   </si>
   <si>
-    <t>08/08/2022</t>
-[...5 lines deleted...]
-    <t>07/08/2022</t>
+    <t>8/8/2022</t>
+  </si>
+  <si>
+    <t>12,738364</t>
+  </si>
+  <si>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>12,723439</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>12,722688</t>
   </si>
   <si>
-    <t>05/08/2022</t>
-[...5 lines deleted...]
-    <t>04/08/2022</t>
+    <t>5/8/2022</t>
+  </si>
+  <si>
+    <t>12,724887</t>
+  </si>
+  <si>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>12,727964</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>12,703128</t>
   </si>
   <si>
-    <t>02/08/2022</t>
-[...8 lines deleted...]
-    <t>31/07/2022</t>
+    <t>2/8/2022</t>
+  </si>
+  <si>
+    <t>1/8/2022</t>
+  </si>
+  <si>
+    <t>12,711534</t>
+  </si>
+  <si>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>12,690617</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>12,690016</t>
   </si>
   <si>
-    <t>29/07/2022</t>
-[...5 lines deleted...]
-    <t>28/07/2022</t>
+    <t>29/7/2022</t>
+  </si>
+  <si>
+    <t>12,691801</t>
+  </si>
+  <si>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>12,652311</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>12,601122</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>12,607571</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>12,599979</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>12,551130</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>12,550379</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>12,549629</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>12,476253</t>
   </si>
   <si>
-    <t>20/07/2022</t>
-[...5 lines deleted...]
-    <t>19/07/2022</t>
+    <t>20/7/2022</t>
+  </si>
+  <si>
+    <t>12,472098</t>
+  </si>
+  <si>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>12,404199</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>12,395446</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>12,399054</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>12,398284</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>12,397531</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>12,388895</t>
   </si>
   <si>
-    <t>13/07/2022</t>
-[...5 lines deleted...]
-    <t>12/07/2022</t>
+    <t>13/7/2022</t>
+  </si>
+  <si>
+    <t>12,428192</t>
+  </si>
+  <si>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>12,441001</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>12,418183</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>12,356915</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>12,356142</t>
   </si>
   <si>
-    <t>08/07/2022</t>
-[...5 lines deleted...]
-    <t>07/07/2022</t>
+    <t>8/7/2022</t>
+  </si>
+  <si>
+    <t>12,355323</t>
+  </si>
+  <si>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>12,307967</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>12,295520</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>12,282346</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>12,245866</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>12,257741</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>12,256988</t>
   </si>
   <si>
-    <t>01/07/2022</t>
-[...5 lines deleted...]
-    <t>30/06/2022</t>
+    <t>1/7/2022</t>
+  </si>
+  <si>
+    <t>12,256870</t>
+  </si>
+  <si>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>12,210643</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>12,256774</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>12,301686</t>
   </si>
   <si>
-    <t>27/06/2022</t>
-[...5 lines deleted...]
-    <t>26/06/2022</t>
+    <t>27/6/2022</t>
+  </si>
+  <si>
+    <t>12,367206</t>
+  </si>
+  <si>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>12,389257</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>12,388525</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>12,387793</t>
   </si>
   <si>
-    <t>23/06/2022</t>
-[...11 lines deleted...]
-    <t>21/06/2022</t>
+    <t>23/6/2022</t>
+  </si>
+  <si>
+    <t>12,407857</t>
+  </si>
+  <si>
+    <t>22/6/2022</t>
+  </si>
+  <si>
+    <t>12,386340</t>
+  </si>
+  <si>
+    <t>21/6/2022</t>
   </si>
   <si>
     <t>12,370730</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>12,369516</t>
   </si>
   <si>
-    <t>19/06/2022</t>
+    <t>19/6/2022</t>
   </si>
   <si>
     <t>12,387193</t>
   </si>
   <si>
-    <t>18/06/2022</t>
+    <t>18/6/2022</t>
   </si>
   <si>
     <t>12,386459</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>12,385724</t>
   </si>
   <si>
-    <t>16/06/2022</t>
+    <t>16/6/2022</t>
   </si>
   <si>
     <t>12,392633</t>
   </si>
   <si>
-    <t>15/06/2022</t>
+    <t>15/6/2022</t>
   </si>
   <si>
     <t>12,463695</t>
   </si>
   <si>
-    <t>14/06/2022</t>
+    <t>14/6/2022</t>
   </si>
   <si>
     <t>12,440811</t>
   </si>
   <si>
-    <t>13/06/2022</t>
-[...5 lines deleted...]
-    <t>12/06/2022</t>
+    <t>13/6/2022</t>
+  </si>
+  <si>
+    <t>12,522938</t>
+  </si>
+  <si>
+    <t>12/6/2022</t>
   </si>
   <si>
     <t>12,676212</t>
   </si>
   <si>
-    <t>11/06/2022</t>
+    <t>11/6/2022</t>
   </si>
   <si>
     <t>12,675529</t>
   </si>
   <si>
-    <t>10/06/2022</t>
+    <t>10/6/2022</t>
   </si>
   <si>
     <t>12,674845</t>
   </si>
   <si>
-    <t>09/06/2022</t>
+    <t>9/6/2022</t>
   </si>
   <si>
     <t>12,759026</t>
   </si>
   <si>
-    <t>08/06/2022</t>
-[...5 lines deleted...]
-    <t>07/06/2022</t>
+    <t>8/6/2022</t>
+  </si>
+  <si>
+    <t>12,821092</t>
+  </si>
+  <si>
+    <t>7/6/2022</t>
   </si>
   <si>
     <t>12,842216</t>
   </si>
   <si>
-    <t>06/06/2022</t>
+    <t>6/6/2022</t>
   </si>
   <si>
     <t>12,845879</t>
   </si>
   <si>
-    <t>05/06/2022</t>
+    <t>5/6/2022</t>
   </si>
   <si>
     <t>12,858959</t>
   </si>
   <si>
-    <t>04/06/2022</t>
+    <t>4/6/2022</t>
   </si>
   <si>
     <t>12,858275</t>
   </si>
   <si>
-    <t>03/06/2022</t>
+    <t>3/6/2022</t>
   </si>
   <si>
     <t>12,857592</t>
   </si>
   <si>
-    <t>02/06/2022</t>
+    <t>2/6/2022</t>
   </si>
   <si>
     <t>12,864021</t>
   </si>
   <si>
-    <t>01/06/2022</t>
-[...11 lines deleted...]
-    <t>30/05/2022</t>
+    <t>1/6/2022</t>
+  </si>
+  <si>
+    <t>12,877152</t>
+  </si>
+  <si>
+    <t>31/5/2022</t>
+  </si>
+  <si>
+    <t>12,881143</t>
+  </si>
+  <si>
+    <t>30/5/2022</t>
   </si>
   <si>
     <t>12,890166</t>
   </si>
   <si>
-    <t>29/05/2022</t>
+    <t>29/5/2022</t>
   </si>
   <si>
     <t>12,882735</t>
   </si>
   <si>
-    <t>28/05/2022</t>
+    <t>28/5/2022</t>
   </si>
   <si>
     <t>12,882064</t>
   </si>
   <si>
-    <t>27/05/2022</t>
+    <t>27/5/2022</t>
   </si>
   <si>
     <t>12,881394</t>
   </si>
   <si>
-    <t>26/05/2022</t>
-[...5 lines deleted...]
-    <t>25/05/2022</t>
+    <t>26/5/2022</t>
+  </si>
+  <si>
+    <t>12,853692</t>
+  </si>
+  <si>
+    <t>25/5/2022</t>
   </si>
   <si>
     <t>12,836234</t>
   </si>
   <si>
-    <t>24/05/2022</t>
+    <t>24/5/2022</t>
   </si>
   <si>
     <t>12,842113</t>
   </si>
   <si>
-    <t>23/05/2022</t>
-[...5 lines deleted...]
-    <t>22/05/2022</t>
+    <t>23/5/2022</t>
+  </si>
+  <si>
+    <t>12,859219</t>
+  </si>
+  <si>
+    <t>22/5/2022</t>
   </si>
   <si>
     <t>12,851448</t>
   </si>
   <si>
-    <t>21/05/2022</t>
+    <t>21/5/2022</t>
   </si>
   <si>
     <t>12,850790</t>
   </si>
   <si>
-    <t>20/05/2022</t>
+    <t>20/5/2022</t>
   </si>
   <si>
     <t>12,850094</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>19/5/2022</t>
   </si>
   <si>
     <t>12,847544</t>
   </si>
   <si>
-    <t>18/05/2022</t>
+    <t>18/5/2022</t>
   </si>
   <si>
     <t>12,894676</t>
   </si>
   <si>
-    <t>17/05/2022</t>
+    <t>17/5/2022</t>
   </si>
   <si>
     <t>12,901851</t>
   </si>
   <si>
-    <t>16/05/2022</t>
+    <t>16/5/2022</t>
   </si>
   <si>
     <t>12,898007</t>
   </si>
   <si>
-    <t>15/05/2022</t>
+    <t>15/5/2022</t>
   </si>
   <si>
     <t>12,892841</t>
   </si>
   <si>
-    <t>14/05/2022</t>
+    <t>14/5/2022</t>
   </si>
   <si>
     <t>12,892182</t>
   </si>
   <si>
-    <t>13/05/2022</t>
+    <t>13/5/2022</t>
   </si>
   <si>
     <t>12,891523</t>
   </si>
   <si>
-    <t>12/05/2022</t>
+    <t>12/5/2022</t>
   </si>
   <si>
     <t>12,885593</t>
   </si>
   <si>
-    <t>11/05/2022</t>
+    <t>11/5/2022</t>
   </si>
   <si>
     <t>12,880909</t>
   </si>
   <si>
-    <t>10/05/2022</t>
-[...5 lines deleted...]
-    <t>09/05/2022</t>
+    <t>10/5/2022</t>
+  </si>
+  <si>
+    <t>12,858774</t>
+  </si>
+  <si>
+    <t>9/5/2022</t>
   </si>
   <si>
     <t>12,827220</t>
   </si>
   <si>
-    <t>08/05/2022</t>
+    <t>8/5/2022</t>
   </si>
   <si>
     <t>12,901758</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>7/5/2022</t>
   </si>
   <si>
     <t>12,901099</t>
   </si>
   <si>
-    <t>06/05/2022</t>
+    <t>6/5/2022</t>
   </si>
   <si>
     <t>12,900439</t>
   </si>
   <si>
-    <t>05/05/2022</t>
+    <t>5/5/2022</t>
   </si>
   <si>
     <t>12,987540</t>
   </si>
   <si>
-    <t>04/05/2022</t>
+    <t>4/5/2022</t>
   </si>
   <si>
     <t>12,988844</t>
   </si>
   <si>
-    <t>03/05/2022</t>
-[...5 lines deleted...]
-    <t>02/05/2022</t>
+    <t>3/5/2022</t>
+  </si>
+  <si>
+    <t>13,019348</t>
+  </si>
+  <si>
+    <t>2/5/2022</t>
   </si>
   <si>
     <t>13,042644</t>
   </si>
   <si>
-    <t>01/05/2022</t>
+    <t>1/5/2022</t>
   </si>
   <si>
     <t>13,044980</t>
   </si>
   <si>
-    <t>30/04/2022</t>
+    <t>30/4/2022</t>
   </si>
   <si>
     <t>13,044325</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>29/4/2022</t>
   </si>
   <si>
     <t>13,043671</t>
   </si>
   <si>
-    <t>28/04/2022</t>
+    <t>28/4/2022</t>
   </si>
   <si>
     <t>13,057082</t>
   </si>
   <si>
-    <t>27/04/2022</t>
+    <t>27/4/2022</t>
   </si>
   <si>
     <t>13,065072</t>
   </si>
   <si>
-    <t>26/04/2022</t>
+    <t>26/4/2022</t>
   </si>
   <si>
     <t>13,118487</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>25/4/2022</t>
   </si>
   <si>
     <t>13,129102</t>
   </si>
   <si>
-    <t>24/04/2022</t>
+    <t>24/4/2022</t>
   </si>
   <si>
     <t>13,160368</t>
   </si>
   <si>
-    <t>23/04/2022</t>
+    <t>23/4/2022</t>
   </si>
   <si>
     <t>13,159748</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>22/4/2022</t>
   </si>
   <si>
     <t>13,159165</t>
   </si>
   <si>
-    <t>21/04/2022</t>
+    <t>21/4/2022</t>
   </si>
   <si>
     <t>13,188072</t>
   </si>
   <si>
-    <t>20/04/2022</t>
+    <t>20/4/2022</t>
   </si>
   <si>
     <t>13,199869</t>
   </si>
   <si>
-    <t>19/04/2022</t>
+    <t>19/4/2022</t>
   </si>
   <si>
     <t>13,207519</t>
   </si>
   <si>
-    <t>18/04/2022</t>
+    <t>18/4/2022</t>
   </si>
   <si>
     <t>13,229541</t>
   </si>
   <si>
-    <t>17/04/2022</t>
+    <t>17/4/2022</t>
   </si>
   <si>
     <t>13,228805</t>
   </si>
   <si>
-    <t>16/04/2022</t>
+    <t>16/4/2022</t>
   </si>
   <si>
     <t>13,228185</t>
   </si>
   <si>
-    <t>15/04/2022</t>
+    <t>15/4/2022</t>
   </si>
   <si>
     <t>13,227565</t>
   </si>
   <si>
-    <t>14/04/2022</t>
+    <t>14/4/2022</t>
   </si>
   <si>
     <t>13,226945</t>
   </si>
   <si>
-    <t>13/04/2022</t>
+    <t>13/4/2022</t>
   </si>
   <si>
     <t>13,231272</t>
   </si>
   <si>
-    <t>12/04/2022</t>
+    <t>12/4/2022</t>
   </si>
   <si>
     <t>13,239634</t>
   </si>
   <si>
-    <t>11/04/2022</t>
+    <t>11/4/2022</t>
   </si>
   <si>
     <t>13,261198</t>
   </si>
   <si>
-    <t>10/04/2022</t>
+    <t>10/4/2022</t>
   </si>
   <si>
     <t>13,287193</t>
   </si>
   <si>
-    <t>09/04/2022</t>
+    <t>9/4/2022</t>
   </si>
   <si>
     <t>13,286577</t>
   </si>
   <si>
-    <t>08/04/2022</t>
+    <t>8/4/2022</t>
   </si>
   <si>
     <t>13,285961</t>
   </si>
   <si>
-    <t>07/04/2022</t>
-[...11 lines deleted...]
-    <t>05/04/2022</t>
+    <t>7/4/2022</t>
+  </si>
+  <si>
+    <t>13,295131</t>
+  </si>
+  <si>
+    <t>6/4/2022</t>
+  </si>
+  <si>
+    <t>13,321951</t>
+  </si>
+  <si>
+    <t>5/4/2022</t>
   </si>
   <si>
     <t>13,344645</t>
   </si>
   <si>
-    <t>04/04/2022</t>
+    <t>4/4/2022</t>
   </si>
   <si>
     <t>13,354424</t>
   </si>
   <si>
-    <t>03/04/2022</t>
+    <t>3/4/2022</t>
   </si>
   <si>
     <t>13,333482</t>
   </si>
   <si>
-    <t>02/04/2022</t>
+    <t>2/4/2022</t>
   </si>
   <si>
     <t>13,332877</t>
   </si>
   <si>
-    <t>01/04/2022</t>
-[...5 lines deleted...]
-    <t>31/03/2022</t>
+    <t>1/4/2022</t>
+  </si>
+  <si>
+    <t>13,332818</t>
+  </si>
+  <si>
+    <t>31/3/2022</t>
   </si>
   <si>
     <t>13,332312</t>
   </si>
   <si>
-    <t>30/03/2022</t>
+    <t>30/3/2022</t>
   </si>
   <si>
     <t>13,307568</t>
   </si>
   <si>
-    <t>29/03/2022</t>
+    <t>29/3/2022</t>
   </si>
   <si>
     <t>13,297282</t>
   </si>
   <si>
-    <t>28/03/2022</t>
+    <t>28/3/2022</t>
   </si>
   <si>
     <t>13,280904</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>27/3/2022</t>
   </si>
   <si>
     <t>13,287052</t>
   </si>
   <si>
-    <t>26/03/2022</t>
+    <t>26/3/2022</t>
   </si>
   <si>
     <t>13,286464</t>
   </si>
   <si>
-    <t>25/03/2022</t>
+    <t>25/3/2022</t>
   </si>
   <si>
     <t>13,285876</t>
   </si>
   <si>
-    <t>24/03/2022</t>
-[...5 lines deleted...]
-    <t>23/03/2022</t>
+    <t>24/3/2022</t>
+  </si>
+  <si>
+    <t>13,283890</t>
+  </si>
+  <si>
+    <t>23/3/2022</t>
   </si>
   <si>
     <t>13,288810</t>
   </si>
   <si>
-    <t>22/03/2022</t>
-[...5 lines deleted...]
-    <t>21/03/2022</t>
+    <t>22/3/2022</t>
+  </si>
+  <si>
+    <t>13,280277</t>
+  </si>
+  <si>
+    <t>21/3/2022</t>
   </si>
   <si>
     <t>13,300331</t>
   </si>
   <si>
-    <t>20/03/2022</t>
+    <t>20/3/2022</t>
   </si>
   <si>
     <t>13,290196</t>
   </si>
   <si>
-    <t>19/03/2022</t>
+    <t>19/3/2022</t>
   </si>
   <si>
     <t>13,289626</t>
   </si>
   <si>
-    <t>18/03/2022</t>
+    <t>18/3/2022</t>
   </si>
   <si>
     <t>13,289056</t>
   </si>
   <si>
-    <t>17/03/2022</t>
-[...5 lines deleted...]
-    <t>16/03/2022</t>
+    <t>17/3/2022</t>
+  </si>
+  <si>
+    <t>13,278475</t>
+  </si>
+  <si>
+    <t>16/3/2022</t>
   </si>
   <si>
     <t>13,241794</t>
   </si>
   <si>
-    <t>15/03/2022</t>
+    <t>15/3/2022</t>
   </si>
   <si>
     <t>13,222230</t>
   </si>
   <si>
-    <t>14/03/2022</t>
-[...5 lines deleted...]
-    <t>13/03/2022</t>
+    <t>14/3/2022</t>
+  </si>
+  <si>
+    <t>13,227018</t>
+  </si>
+  <si>
+    <t>13/3/2022</t>
   </si>
   <si>
     <t>13,251599</t>
   </si>
   <si>
-    <t>12/03/2022</t>
+    <t>12/3/2022</t>
   </si>
   <si>
     <t>13,251049</t>
   </si>
   <si>
-    <t>11/03/2022</t>
+    <t>11/3/2022</t>
   </si>
   <si>
     <t>13,250499</t>
   </si>
   <si>
-    <t>10/03/2022</t>
+    <t>10/3/2022</t>
   </si>
   <si>
     <t>13,253718</t>
   </si>
   <si>
-    <t>09/03/2022</t>
+    <t>9/3/2022</t>
   </si>
   <si>
     <t>13,272273</t>
   </si>
   <si>
-    <t>08/03/2022</t>
+    <t>8/3/2022</t>
   </si>
   <si>
     <t>13,254851</t>
   </si>
   <si>
-    <t>07/03/2022</t>
+    <t>7/3/2022</t>
   </si>
   <si>
     <t>13,266624</t>
   </si>
   <si>
-    <t>06/03/2022</t>
+    <t>6/3/2022</t>
   </si>
   <si>
     <t>13,367590</t>
   </si>
   <si>
-    <t>05/03/2022</t>
+    <t>5/3/2022</t>
   </si>
   <si>
     <t>13,367003</t>
   </si>
   <si>
-    <t>04/03/2022</t>
+    <t>4/3/2022</t>
   </si>
   <si>
     <t>13,366417</t>
   </si>
   <si>
-    <t>03/03/2022</t>
+    <t>3/3/2022</t>
   </si>
   <si>
     <t>13,388619</t>
   </si>
   <si>
-    <t>02/03/2022</t>
+    <t>2/3/2022</t>
   </si>
   <si>
     <t>13,400289</t>
   </si>
   <si>
-    <t>01/03/2022</t>
-[...5 lines deleted...]
-    <t>28/02/2022</t>
+    <t>1/3/2022</t>
+  </si>
+  <si>
+    <t>13,418332</t>
+  </si>
+  <si>
+    <t>28/2/2022</t>
   </si>
   <si>
     <t>13,351994</t>
   </si>
   <si>
-    <t>27/02/2022</t>
+    <t>27/2/2022</t>
   </si>
   <si>
     <t>13,364473</t>
   </si>
   <si>
-    <t>26/02/2022</t>
+    <t>26/2/2022</t>
   </si>
   <si>
     <t>13,363900</t>
   </si>
   <si>
-    <t>25/02/2022</t>
+    <t>25/2/2022</t>
   </si>
   <si>
     <t>13,363327</t>
   </si>
   <si>
-    <t>24/02/2022</t>
+    <t>24/2/2022</t>
   </si>
   <si>
     <t>13,332106</t>
   </si>
   <si>
-    <t>23/02/2022</t>
+    <t>23/2/2022</t>
   </si>
   <si>
     <t>13,395118</t>
   </si>
   <si>
-    <t>22/02/2022</t>
+    <t>22/2/2022</t>
   </si>
   <si>
     <t>13,386806</t>
   </si>
   <si>
-    <t>21/02/2022</t>
+    <t>21/2/2022</t>
   </si>
   <si>
     <t>13,439502</t>
   </si>
   <si>
-    <t>20/02/2022</t>
+    <t>20/2/2022</t>
   </si>
   <si>
     <t>13,468379</t>
   </si>
   <si>
-    <t>19/02/2022</t>
+    <t>19/2/2022</t>
   </si>
   <si>
     <t>13,467821</t>
   </si>
   <si>
-    <t>18/02/2022</t>
+    <t>18/2/2022</t>
   </si>
   <si>
     <t>13,467263</t>
   </si>
   <si>
-    <t>17/02/2022</t>
+    <t>17/2/2022</t>
   </si>
   <si>
     <t>13,472948</t>
   </si>
   <si>
-    <t>16/02/2022</t>
-[...5 lines deleted...]
-    <t>15/02/2022</t>
+    <t>16/2/2022</t>
+  </si>
+  <si>
+    <t>13,475363</t>
+  </si>
+  <si>
+    <t>15/2/2022</t>
   </si>
   <si>
     <t>13,458786</t>
   </si>
   <si>
-    <t>14/02/2022</t>
+    <t>14/2/2022</t>
   </si>
   <si>
     <t>13,456961</t>
   </si>
   <si>
-    <t>13/02/2022</t>
+    <t>13/2/2022</t>
   </si>
   <si>
     <t>13,496140</t>
   </si>
   <si>
-    <t>12/02/2022</t>
+    <t>12/2/2022</t>
   </si>
   <si>
     <t>13,495590</t>
   </si>
   <si>
-    <t>11/02/2022</t>
+    <t>11/2/2022</t>
   </si>
   <si>
     <t>13,495039</t>
   </si>
   <si>
-    <t>10/02/2022</t>
+    <t>10/2/2022</t>
   </si>
   <si>
     <t>13,526537</t>
   </si>
   <si>
-    <t>09/02/2022</t>
+    <t>9/2/2022</t>
   </si>
   <si>
     <t>13,542642</t>
   </si>
   <si>
-    <t>08/02/2022</t>
+    <t>8/2/2022</t>
   </si>
   <si>
     <t>13,504201</t>
   </si>
   <si>
-    <t>07/02/2022</t>
+    <t>7/2/2022</t>
   </si>
   <si>
     <t>13,488630</t>
   </si>
   <si>
-    <t>06/02/2022</t>
+    <t>6/2/2022</t>
   </si>
   <si>
     <t>13,565912</t>
   </si>
   <si>
-    <t>05/02/2022</t>
+    <t>5/2/2022</t>
   </si>
   <si>
     <t>13,565396</t>
   </si>
   <si>
-    <t>04/02/2022</t>
+    <t>4/2/2022</t>
   </si>
   <si>
     <t>13,564880</t>
   </si>
   <si>
-    <t>03/02/2022</t>
+    <t>3/2/2022</t>
   </si>
   <si>
     <t>13,671071</t>
   </si>
   <si>
-    <t>02/02/2022</t>
+    <t>2/2/2022</t>
   </si>
   <si>
     <t>13,735101</t>
   </si>
   <si>
-    <t>01/02/2022</t>
-[...5 lines deleted...]
-    <t>31/01/2022</t>
+    <t>1/2/2022</t>
+  </si>
+  <si>
+    <t>13,726409</t>
+  </si>
+  <si>
+    <t>31/1/2022</t>
   </si>
   <si>
     <t>13,732041</t>
   </si>
   <si>
-    <t>30/01/2022</t>
+    <t>30/1/2022</t>
   </si>
   <si>
     <t>13,757221</t>
   </si>
   <si>
-    <t>29/01/2022</t>
+    <t>29/1/2022</t>
   </si>
   <si>
     <t>13,756744</t>
   </si>
   <si>
-    <t>28/01/2022</t>
-[...5 lines deleted...]
-    <t>27/01/2022</t>
+    <t>28/1/2022</t>
+  </si>
+  <si>
+    <t>13,758829</t>
+  </si>
+  <si>
+    <t>27/1/2022</t>
   </si>
   <si>
     <t>13,787285</t>
   </si>
   <si>
-    <t>26/01/2022</t>
-[...5 lines deleted...]
-    <t>25/01/2022</t>
+    <t>26/1/2022</t>
+  </si>
+  <si>
+    <t>13,804008</t>
+  </si>
+  <si>
+    <t>25/1/2022</t>
   </si>
   <si>
     <t>13,789609</t>
   </si>
   <si>
-    <t>24/01/2022</t>
+    <t>24/1/2022</t>
   </si>
   <si>
     <t>13,796100</t>
   </si>
   <si>
-    <t>23/01/2022</t>
+    <t>23/1/2022</t>
   </si>
   <si>
     <t>13,813185</t>
   </si>
   <si>
-    <t>22/01/2022</t>
+    <t>22/1/2022</t>
   </si>
   <si>
     <t>13,812701</t>
   </si>
   <si>
-    <t>21/01/2022</t>
+    <t>21/1/2022</t>
   </si>
   <si>
     <t>13,812218</t>
   </si>
   <si>
-    <t>20/01/2022</t>
+    <t>20/1/2022</t>
   </si>
   <si>
     <t>13,816447</t>
   </si>
   <si>
-    <t>19/01/2022</t>
-[...11 lines deleted...]
-    <t>17/01/2022</t>
+    <t>19/1/2022</t>
+  </si>
+  <si>
+    <t>13,809740</t>
+  </si>
+  <si>
+    <t>18/1/2022</t>
+  </si>
+  <si>
+    <t>13,814040</t>
+  </si>
+  <si>
+    <t>17/1/2022</t>
   </si>
   <si>
     <t>13,826956</t>
   </si>
   <si>
-    <t>16/01/2022</t>
+    <t>16/1/2022</t>
   </si>
   <si>
     <t>13,835783</t>
   </si>
   <si>
-    <t>15/01/2022</t>
+    <t>15/1/2022</t>
   </si>
   <si>
     <t>13,835302</t>
   </si>
   <si>
-    <t>14/01/2022</t>
+    <t>14/1/2022</t>
   </si>
   <si>
     <t>13,834820</t>
   </si>
   <si>
-    <t>13/01/2022</t>
+    <t>13/1/2022</t>
   </si>
   <si>
     <t>13,846447</t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>12/1/2022</t>
   </si>
   <si>
     <t>13,846099</t>
   </si>
   <si>
-    <t>11/01/2022</t>
-[...5 lines deleted...]
-    <t>10/01/2022</t>
+    <t>11/1/2022</t>
+  </si>
+  <si>
+    <t>13,842027</t>
+  </si>
+  <si>
+    <t>10/1/2022</t>
   </si>
   <si>
     <t>13,852309</t>
   </si>
   <si>
-    <t>09/01/2022</t>
+    <t>9/1/2022</t>
   </si>
   <si>
     <t>13,863230</t>
   </si>
   <si>
-    <t>08/01/2022</t>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>13,862722</t>
   </si>
   <si>
-    <t>07/01/2022</t>
+    <t>7/1/2022</t>
   </si>
   <si>
     <t>13,862214</t>
   </si>
   <si>
-    <t>06/01/2022</t>
+    <t>6/1/2022</t>
   </si>
   <si>
     <t>13,865083</t>
   </si>
   <si>
-    <t>05/01/2022</t>
+    <t>5/1/2022</t>
   </si>
   <si>
     <t>13,877989</t>
   </si>
   <si>
-    <t>04/01/2022</t>
+    <t>4/1/2022</t>
   </si>
   <si>
     <t>13,871916</t>
   </si>
   <si>
-    <t>03/01/2022</t>
-[...5 lines deleted...]
-    <t>02/01/2022</t>
+    <t>3/1/2022</t>
+  </si>
+  <si>
+    <t>13,875471</t>
+  </si>
+  <si>
+    <t>2/1/2022</t>
   </si>
   <si>
     <t>13,858403</t>
   </si>
   <si>
-    <t>01/01/2022</t>
+    <t>1/1/2022</t>
   </si>
   <si>
     <t>13,857915</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>13,857427</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>13,856755</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
-    <t>13,857725</t>
+    <t>13,865729</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
   <si>
-    <t>14,101027</t>
+    <t>14,101608</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
     <t>13,855979</t>
   </si>
   <si>
     <t>26/12/2021</t>
   </si>
   <si>
     <t>13,860595</t>
   </si>
   <si>
     <t>25/12/2021</t>
   </si>
   <si>
     <t>13,860113</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>13,859631</t>
   </si>
   <si>
     <t>23/12/2021</t>
   </si>
   <si>
     <t>13,858514</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
-    <t>13,861694</t>
+    <t>13,861888</t>
   </si>
   <si>
     <t>21/12/2021</t>
   </si>
   <si>
     <t>13,865347</t>
   </si>
   <si>
     <t>20/12/2021</t>
   </si>
   <si>
-    <t>13,868402</t>
+    <t>13,887077</t>
   </si>
   <si>
     <t>19/12/2021</t>
   </si>
   <si>
     <t>13,873343</t>
   </si>
   <si>
     <t>18/12/2021</t>
   </si>
   <si>
     <t>13,872851</t>
   </si>
   <si>
     <t>17/12/2021</t>
   </si>
   <si>
     <t>13,872359</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
     <t>13,863206</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
-    <t>13,867449</t>
+    <t>13,867593</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>13,872602</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>13,869056</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>13,868538</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>13,868020</t>
   </si>
   <si>
-    <t>09/12/2021</t>
+    <t>9/12/2021</t>
   </si>
   <si>
     <t>13,870795</t>
   </si>
   <si>
-    <t>08/12/2021</t>
+    <t>8/12/2021</t>
   </si>
   <si>
     <t>13,868824</t>
   </si>
   <si>
-    <t>07/12/2021</t>
-[...5 lines deleted...]
-    <t>06/12/2021</t>
+    <t>7/12/2021</t>
+  </si>
+  <si>
+    <t>13,872867</t>
+  </si>
+  <si>
+    <t>6/12/2021</t>
   </si>
   <si>
     <t>13,850363</t>
   </si>
   <si>
-    <t>05/12/2021</t>
+    <t>5/12/2021</t>
   </si>
   <si>
     <t>13,845032</t>
   </si>
   <si>
-    <t>04/12/2021</t>
+    <t>4/12/2021</t>
   </si>
   <si>
     <t>13,844514</t>
   </si>
   <si>
-    <t>03/12/2021</t>
-[...5 lines deleted...]
-    <t>02/12/2021</t>
+    <t>3/12/2021</t>
+  </si>
+  <si>
+    <t>13,844154</t>
+  </si>
+  <si>
+    <t>2/12/2021</t>
   </si>
   <si>
     <t>13,832090</t>
   </si>
   <si>
-    <t>01/12/2021</t>
-[...2 lines deleted...]
-    <t>13,818079</t>
+    <t>1/12/2021</t>
+  </si>
+  <si>
+    <t>13,818493</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>13,802627</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>13,794623</t>
   </si>
   <si>
     <t>28/11/2021</t>
   </si>
   <si>
     <t>13,784546</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
   <si>
     <t>13,784006</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>13,783466</t>
   </si>
   <si>
     <t>25/11/2021</t>
   </si>
   <si>
     <t>13,835696</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
-    <t>13,845747</t>
+    <t>13,853525</t>
   </si>
   <si>
     <t>23/11/2021</t>
   </si>
   <si>
     <t>13,863060</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>13,883258</t>
   </si>
   <si>
     <t>21/11/2021</t>
   </si>
   <si>
     <t>13,891924</t>
   </si>
   <si>
     <t>20/11/2021</t>
   </si>
   <si>
     <t>13,891439</t>
   </si>
   <si>
     <t>19/11/2021</t>
   </si>
   <si>
-    <t>13,890953</t>
+    <t>13,892011</t>
   </si>
   <si>
     <t>18/11/2021</t>
   </si>
   <si>
     <t>13,888020</t>
   </si>
   <si>
     <t>17/11/2021</t>
   </si>
   <si>
     <t>13,879629</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
-    <t>13,893897</t>
+    <t>13,897944</t>
   </si>
   <si>
     <t>15/11/2021</t>
   </si>
   <si>
     <t>13,903554</t>
   </si>
   <si>
     <t>14/11/2021</t>
   </si>
   <si>
     <t>13,913032</t>
   </si>
   <si>
     <t>13/11/2021</t>
   </si>
   <si>
     <t>13,912484</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
-    <t>13,911937</t>
+    <t>13,912017</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>13,920564</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>13,932597</t>
   </si>
   <si>
-    <t>09/11/2021</t>
+    <t>9/11/2021</t>
   </si>
   <si>
     <t>13,934676</t>
   </si>
   <si>
-    <t>08/11/2021</t>
+    <t>8/11/2021</t>
   </si>
   <si>
     <t>13,937478</t>
   </si>
   <si>
-    <t>07/11/2021</t>
+    <t>7/11/2021</t>
   </si>
   <si>
     <t>13,929360</t>
   </si>
   <si>
-    <t>06/11/2021</t>
+    <t>6/11/2021</t>
   </si>
   <si>
     <t>13,928779</t>
   </si>
   <si>
-    <t>05/11/2021</t>
-[...5 lines deleted...]
-    <t>04/11/2021</t>
+    <t>5/11/2021</t>
+  </si>
+  <si>
+    <t>13,934487</t>
+  </si>
+  <si>
+    <t>4/11/2021</t>
   </si>
   <si>
     <t>13,912596</t>
   </si>
   <si>
-    <t>03/11/2021</t>
+    <t>3/11/2021</t>
   </si>
   <si>
     <t>13,889327</t>
   </si>
   <si>
-    <t>02/11/2021</t>
-[...5 lines deleted...]
-    <t>01/11/2021</t>
+    <t>2/11/2021</t>
+  </si>
+  <si>
+    <t>13,887295</t>
+  </si>
+  <si>
+    <t>1/11/2021</t>
   </si>
   <si>
     <t>13,870658</t>
   </si>
   <si>
     <t>31/10/2021</t>
   </si>
   <si>
     <t>13,872521</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>13,872066</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>13,871481</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
   <si>
-    <t>13,899962</t>
+    <t>13,900018</t>
   </si>
   <si>
     <t>27/10/2021</t>
   </si>
   <si>
     <t>13,912641</t>
   </si>
   <si>
     <t>26/10/2021</t>
   </si>
   <si>
-    <t>13,911882</t>
+    <t>13,912011</t>
   </si>
   <si>
     <t>25/10/2021</t>
   </si>
   <si>
-    <t>13,908346</t>
+    <t>13,909206</t>
   </si>
   <si>
     <t>24/10/2021</t>
   </si>
   <si>
     <t>13,905849</t>
   </si>
   <si>
     <t>23/10/2021</t>
   </si>
   <si>
     <t>13,905278</t>
   </si>
   <si>
     <t>22/10/2021</t>
   </si>
   <si>
     <t>13,904707</t>
   </si>
   <si>
     <t>21/10/2021</t>
   </si>
   <si>
-    <t>13,910362</t>
+    <t>13,925822</t>
   </si>
   <si>
     <t>20/10/2021</t>
   </si>
   <si>
     <t>13,918624</t>
   </si>
   <si>
     <t>19/10/2021</t>
   </si>
   <si>
     <t>13,915877</t>
   </si>
   <si>
     <t>18/10/2021</t>
   </si>
   <si>
     <t>13,919359</t>
   </si>
   <si>
     <t>17/10/2021</t>
   </si>
   <si>
     <t>13,933978</t>
   </si>
   <si>
     <t>16/10/2021</t>
   </si>
   <si>
     <t>13,933432</t>
   </si>
   <si>
     <t>15/10/2021</t>
   </si>
   <si>
-    <t>13,932887</t>
+    <t>13,933182</t>
   </si>
   <si>
     <t>14/10/2021</t>
   </si>
   <si>
     <t>13,924105</t>
   </si>
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>13,898299</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>13,891734</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>13,914774</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>13,933570</t>
   </si>
   <si>
-    <t>09/10/2021</t>
+    <t>9/10/2021</t>
   </si>
   <si>
     <t>13,933038</t>
   </si>
   <si>
-    <t>08/10/2021</t>
+    <t>8/10/2021</t>
   </si>
   <si>
     <t>13,932507</t>
   </si>
   <si>
-    <t>07/10/2021</t>
+    <t>7/10/2021</t>
   </si>
   <si>
     <t>13,937516</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>6/10/2021</t>
   </si>
   <si>
     <t>13,927586</t>
   </si>
   <si>
-    <t>05/10/2021</t>
-[...5 lines deleted...]
-    <t>04/10/2021</t>
+    <t>5/10/2021</t>
+  </si>
+  <si>
+    <t>13,947363</t>
+  </si>
+  <si>
+    <t>4/10/2021</t>
   </si>
   <si>
     <t>13,949866</t>
   </si>
   <si>
-    <t>03/10/2021</t>
+    <t>3/10/2021</t>
   </si>
   <si>
     <t>13,953193</t>
   </si>
   <si>
-    <t>02/10/2021</t>
+    <t>2/10/2021</t>
   </si>
   <si>
     <t>13,952676</t>
   </si>
   <si>
-    <t>01/10/2021</t>
-[...5 lines deleted...]
-    <t>30/09/2021</t>
+    <t>1/10/2021</t>
+  </si>
+  <si>
+    <t>13,952504</t>
+  </si>
+  <si>
+    <t>30/9/2021</t>
   </si>
   <si>
     <t>13,958603</t>
   </si>
   <si>
-    <t>29/09/2021</t>
+    <t>29/9/2021</t>
   </si>
   <si>
     <t>13,962994</t>
   </si>
   <si>
-    <t>28/09/2021</t>
+    <t>28/9/2021</t>
   </si>
   <si>
     <t>13,955909</t>
   </si>
   <si>
-    <t>27/09/2021</t>
-[...5 lines deleted...]
-    <t>26/09/2021</t>
+    <t>27/9/2021</t>
+  </si>
+  <si>
+    <t>13,969883</t>
+  </si>
+  <si>
+    <t>26/9/2021</t>
   </si>
   <si>
     <t>13,972958</t>
   </si>
   <si>
-    <t>25/09/2021</t>
+    <t>25/9/2021</t>
   </si>
   <si>
     <t>13,972445</t>
   </si>
   <si>
-    <t>24/09/2021</t>
+    <t>24/9/2021</t>
   </si>
   <si>
     <t>13,971932</t>
   </si>
   <si>
-    <t>23/09/2021</t>
-[...11 lines deleted...]
-    <t>21/09/2021</t>
+    <t>23/9/2021</t>
+  </si>
+  <si>
+    <t>13,979723</t>
+  </si>
+  <si>
+    <t>22/9/2021</t>
+  </si>
+  <si>
+    <t>13,979715</t>
+  </si>
+  <si>
+    <t>21/9/2021</t>
   </si>
   <si>
     <t>13,976259</t>
   </si>
   <si>
-    <t>20/09/2021</t>
+    <t>20/9/2021</t>
   </si>
   <si>
     <t>13,973452</t>
   </si>
   <si>
-    <t>19/09/2021</t>
+    <t>19/9/2021</t>
   </si>
   <si>
     <t>13,984884</t>
   </si>
   <si>
-    <t>18/09/2021</t>
+    <t>18/9/2021</t>
   </si>
   <si>
     <t>13,984385</t>
   </si>
   <si>
-    <t>17/09/2021</t>
+    <t>17/9/2021</t>
   </si>
   <si>
     <t>13,983886</t>
   </si>
   <si>
-    <t>16/09/2021</t>
+    <t>16/9/2021</t>
   </si>
   <si>
     <t>13,980844</t>
   </si>
   <si>
-    <t>15/09/2021</t>
+    <t>15/9/2021</t>
   </si>
   <si>
     <t>13,976390</t>
   </si>
   <si>
-    <t>14/09/2021</t>
+    <t>14/9/2021</t>
   </si>
   <si>
     <t>13,974332</t>
   </si>
   <si>
-    <t>13/09/2021</t>
+    <t>13/9/2021</t>
   </si>
   <si>
     <t>13,970511</t>
   </si>
   <si>
-    <t>12/09/2021</t>
+    <t>12/9/2021</t>
   </si>
   <si>
     <t>13,966677</t>
   </si>
   <si>
-    <t>11/09/2021</t>
+    <t>11/9/2021</t>
   </si>
   <si>
     <t>13,966178</t>
   </si>
   <si>
-    <t>10/09/2021</t>
-[...5 lines deleted...]
-    <t>09/09/2021</t>
+    <t>10/9/2021</t>
+  </si>
+  <si>
+    <t>13,967867</t>
+  </si>
+  <si>
+    <t>9/9/2021</t>
   </si>
   <si>
     <t>13,961518</t>
   </si>
   <si>
-    <t>08/09/2021</t>
+    <t>8/9/2021</t>
   </si>
   <si>
     <t>13,955756</t>
   </si>
   <si>
-    <t>07/09/2021</t>
+    <t>7/9/2021</t>
   </si>
   <si>
     <t>13,959266</t>
   </si>
   <si>
-    <t>06/09/2021</t>
-[...5 lines deleted...]
-    <t>05/09/2021</t>
+    <t>6/9/2021</t>
+  </si>
+  <si>
+    <t>13,968806</t>
+  </si>
+  <si>
+    <t>5/9/2021</t>
   </si>
   <si>
     <t>13,958850</t>
   </si>
   <si>
-    <t>04/09/2021</t>
+    <t>4/9/2021</t>
   </si>
   <si>
     <t>13,958344</t>
   </si>
   <si>
-    <t>03/09/2021</t>
+    <t>3/9/2021</t>
   </si>
   <si>
     <t>13,957838</t>
   </si>
   <si>
-    <t>02/09/2021</t>
+    <t>2/9/2021</t>
   </si>
   <si>
     <t>13,957474</t>
   </si>
   <si>
-    <t>01/09/2021</t>
-[...5 lines deleted...]
-    <t>31/08/2021</t>
+    <t>1/9/2021</t>
+  </si>
+  <si>
+    <t>13,955205</t>
+  </si>
+  <si>
+    <t>31/8/2021</t>
   </si>
   <si>
     <t>13,955387</t>
   </si>
   <si>
-    <t>30/08/2021</t>
+    <t>30/8/2021</t>
   </si>
   <si>
     <t>13,956729</t>
   </si>
   <si>
-    <t>29/08/2021</t>
+    <t>29/8/2021</t>
   </si>
   <si>
     <t>13,956069</t>
   </si>
   <si>
-    <t>28/08/2021</t>
+    <t>28/8/2021</t>
   </si>
   <si>
     <t>13,955595</t>
   </si>
   <si>
-    <t>27/08/2021</t>
+    <t>27/8/2021</t>
   </si>
   <si>
     <t>13,955120</t>
   </si>
   <si>
-    <t>26/08/2021</t>
-[...5 lines deleted...]
-    <t>25/08/2021</t>
+    <t>26/8/2021</t>
+  </si>
+  <si>
+    <t>13,959795</t>
+  </si>
+  <si>
+    <t>25/8/2021</t>
   </si>
   <si>
     <t>13,962382</t>
   </si>
   <si>
-    <t>24/08/2021</t>
+    <t>24/8/2021</t>
   </si>
   <si>
     <t>13,964803</t>
   </si>
   <si>
-    <t>23/08/2021</t>
+    <t>23/8/2021</t>
   </si>
   <si>
     <t>13,963953</t>
   </si>
   <si>
-    <t>22/08/2021</t>
+    <t>22/8/2021</t>
   </si>
   <si>
     <t>13,966363</t>
   </si>
   <si>
-    <t>21/08/2021</t>
+    <t>21/8/2021</t>
   </si>
   <si>
     <t>13,965885</t>
   </si>
   <si>
-    <t>20/08/2021</t>
+    <t>20/8/2021</t>
   </si>
   <si>
     <t>13,965406</t>
   </si>
   <si>
-    <t>19/08/2021</t>
+    <t>19/8/2021</t>
   </si>
   <si>
     <t>13,964848</t>
   </si>
   <si>
-    <t>18/08/2021</t>
+    <t>18/8/2021</t>
   </si>
   <si>
     <t>13,969389</t>
   </si>
   <si>
-    <t>17/08/2021</t>
+    <t>17/8/2021</t>
   </si>
   <si>
     <t>13,966289</t>
   </si>
   <si>
-    <t>16/08/2021</t>
+    <t>16/8/2021</t>
   </si>
   <si>
     <t>13,966286</t>
   </si>
   <si>
-    <t>15/08/2021</t>
+    <t>15/8/2021</t>
   </si>
   <si>
     <t>13,967923</t>
   </si>
   <si>
-    <t>14/08/2021</t>
+    <t>14/8/2021</t>
   </si>
   <si>
     <t>13,967444</t>
   </si>
   <si>
-    <t>13/08/2021</t>
+    <t>13/8/2021</t>
   </si>
   <si>
     <t>13,966966</t>
   </si>
   <si>
-    <t>12/08/2021</t>
+    <t>12/8/2021</t>
   </si>
   <si>
     <t>13,972994</t>
   </si>
   <si>
-    <t>11/08/2021</t>
+    <t>11/8/2021</t>
   </si>
   <si>
     <t>13,971098</t>
   </si>
   <si>
-    <t>10/08/2021</t>
+    <t>10/8/2021</t>
   </si>
   <si>
     <t>13,975811</t>
   </si>
   <si>
-    <t>09/08/2021</t>
+    <t>9/8/2021</t>
   </si>
   <si>
     <t>13,974065</t>
   </si>
   <si>
-    <t>08/08/2021</t>
+    <t>8/8/2021</t>
   </si>
   <si>
     <t>13,973281</t>
   </si>
   <si>
-    <t>07/08/2021</t>
+    <t>7/8/2021</t>
   </si>
   <si>
     <t>13,972803</t>
   </si>
   <si>
-    <t>06/08/2021</t>
+    <t>6/8/2021</t>
   </si>
   <si>
     <t>13,972326</t>
   </si>
   <si>
-    <t>05/08/2021</t>
+    <t>5/8/2021</t>
   </si>
   <si>
     <t>13,971196</t>
   </si>
   <si>
-    <t>04/08/2021</t>
-[...5 lines deleted...]
-    <t>03/08/2021</t>
+    <t>4/8/2021</t>
+  </si>
+  <si>
+    <t>13,964957</t>
+  </si>
+  <si>
+    <t>3/8/2021</t>
   </si>
   <si>
     <t>13,956103</t>
   </si>
   <si>
-    <t>02/08/2021</t>
-[...5 lines deleted...]
-    <t>01/08/2021</t>
+    <t>2/8/2021</t>
+  </si>
+  <si>
+    <t>13,953522</t>
+  </si>
+  <si>
+    <t>1/8/2021</t>
   </si>
   <si>
     <t>13,949301</t>
   </si>
   <si>
-    <t>31/07/2021</t>
+    <t>31/7/2021</t>
   </si>
   <si>
     <t>13,948795</t>
   </si>
   <si>
-    <t>30/07/2021</t>
+    <t>30/7/2021</t>
   </si>
   <si>
     <t>13,948397</t>
   </si>
   <si>
-    <t>29/07/2021</t>
-[...5 lines deleted...]
-    <t>28/07/2021</t>
+    <t>29/7/2021</t>
+  </si>
+  <si>
+    <t>13,950120</t>
+  </si>
+  <si>
+    <t>28/7/2021</t>
   </si>
   <si>
     <t>13,943106</t>
   </si>
   <si>
-    <t>27/07/2021</t>
+    <t>27/7/2021</t>
   </si>
   <si>
     <t>13,940145</t>
   </si>
   <si>
-    <t>26/07/2021</t>
+    <t>26/7/2021</t>
   </si>
   <si>
     <t>13,941628</t>
   </si>
   <si>
-    <t>25/07/2021</t>
+    <t>25/7/2021</t>
   </si>
   <si>
     <t>13,941122</t>
   </si>
   <si>
-    <t>24/07/2021</t>
+    <t>24/7/2021</t>
   </si>
   <si>
     <t>13,940613</t>
   </si>
   <si>
-    <t>23/07/2021</t>
+    <t>23/7/2021</t>
   </si>
   <si>
     <t>13,940123</t>
   </si>
   <si>
-    <t>22/07/2021</t>
+    <t>22/7/2021</t>
   </si>
   <si>
     <t>13,934756</t>
   </si>
   <si>
-    <t>21/07/2021</t>
+    <t>21/7/2021</t>
   </si>
   <si>
     <t>13,929378</t>
   </si>
   <si>
-    <t>20/07/2021</t>
+    <t>20/7/2021</t>
   </si>
   <si>
     <t>13,927859</t>
   </si>
   <si>
-    <t>19/07/2021</t>
+    <t>19/7/2021</t>
   </si>
   <si>
     <t>13,926763</t>
   </si>
   <si>
-    <t>18/07/2021</t>
+    <t>18/7/2021</t>
   </si>
   <si>
     <t>13,937084</t>
   </si>
   <si>
-    <t>17/07/2021</t>
+    <t>17/7/2021</t>
   </si>
   <si>
     <t>13,936562</t>
   </si>
   <si>
-    <t>16/07/2021</t>
+    <t>16/7/2021</t>
   </si>
   <si>
     <t>13,936040</t>
   </si>
   <si>
-    <t>15/07/2021</t>
+    <t>15/7/2021</t>
   </si>
   <si>
     <t>13,931809</t>
   </si>
   <si>
-    <t>14/07/2021</t>
+    <t>14/7/2021</t>
   </si>
   <si>
     <t>13,930684</t>
   </si>
   <si>
-    <t>13/07/2021</t>
+    <t>13/7/2021</t>
   </si>
   <si>
     <t>13,930751</t>
   </si>
   <si>
-    <t>12/07/2021</t>
+    <t>12/7/2021</t>
   </si>
   <si>
     <t>13,923711</t>
   </si>
   <si>
-    <t>11/07/2021</t>
+    <t>11/7/2021</t>
   </si>
   <si>
     <t>13,918531</t>
   </si>
   <si>
-    <t>10/07/2021</t>
+    <t>10/7/2021</t>
   </si>
   <si>
     <t>13,918012</t>
   </si>
   <si>
-    <t>09/07/2021</t>
+    <t>9/7/2021</t>
   </si>
   <si>
     <t>13,917493</t>
   </si>
   <si>
-    <t>08/07/2021</t>
+    <t>8/7/2021</t>
   </si>
   <si>
     <t>13,917351</t>
   </si>
   <si>
-    <t>07/07/2021</t>
+    <t>7/7/2021</t>
   </si>
   <si>
     <t>13,924589</t>
   </si>
   <si>
-    <t>06/07/2021</t>
+    <t>6/7/2021</t>
   </si>
   <si>
     <t>13,920164</t>
   </si>
   <si>
-    <t>05/07/2021</t>
+    <t>5/7/2021</t>
   </si>
   <si>
     <t>13,911400</t>
   </si>
   <si>
-    <t>04/07/2021</t>
+    <t>4/7/2021</t>
   </si>
   <si>
     <t>13,912288</t>
   </si>
   <si>
-    <t>03/07/2021</t>
+    <t>3/7/2021</t>
   </si>
   <si>
     <t>13,911754</t>
   </si>
   <si>
-    <t>02/07/2021</t>
+    <t>2/7/2021</t>
   </si>
   <si>
     <t>13,911220</t>
   </si>
   <si>
-    <t>01/07/2021</t>
-[...5 lines deleted...]
-    <t>30/06/2021</t>
+    <t>1/7/2021</t>
+  </si>
+  <si>
+    <t>13,908364</t>
+  </si>
+  <si>
+    <t>30/6/2021</t>
   </si>
   <si>
     <t>13,904156</t>
   </si>
   <si>
-    <t>29/06/2021</t>
+    <t>29/6/2021</t>
   </si>
   <si>
     <t>13,897324</t>
   </si>
   <si>
-    <t>28/06/2021</t>
+    <t>28/6/2021</t>
   </si>
   <si>
     <t>13,899045</t>
   </si>
   <si>
-    <t>27/06/2021</t>
+    <t>27/6/2021</t>
   </si>
   <si>
     <t>13,893727</t>
   </si>
   <si>
-    <t>26/06/2021</t>
+    <t>26/6/2021</t>
   </si>
   <si>
     <t>13,893203</t>
   </si>
   <si>
-    <t>25/06/2021</t>
+    <t>25/6/2021</t>
   </si>
   <si>
     <t>13,892679</t>
   </si>
   <si>
-    <t>24/06/2021</t>
+    <t>24/6/2021</t>
   </si>
   <si>
     <t>13,895386</t>
   </si>
   <si>
-    <t>23/06/2021</t>
+    <t>23/6/2021</t>
   </si>
   <si>
     <t>13,892618</t>
   </si>
   <si>
-    <t>22/06/2021</t>
+    <t>22/6/2021</t>
   </si>
   <si>
     <t>13,886255</t>
   </si>
   <si>
-    <t>21/06/2021</t>
+    <t>21/6/2021</t>
   </si>
   <si>
     <t>13,886731</t>
   </si>
   <si>
-    <t>20/06/2021</t>
+    <t>20/6/2021</t>
   </si>
   <si>
     <t>13,899465</t>
   </si>
   <si>
-    <t>19/06/2021</t>
+    <t>19/6/2021</t>
   </si>
   <si>
     <t>13,898936</t>
   </si>
   <si>
-    <t>18/06/2021</t>
+    <t>18/6/2021</t>
   </si>
   <si>
     <t>13,898406</t>
   </si>
   <si>
-    <t>17/06/2021</t>
+    <t>17/6/2021</t>
   </si>
   <si>
     <t>13,899159</t>
   </si>
   <si>
-    <t>16/06/2021</t>
+    <t>16/6/2021</t>
   </si>
   <si>
     <t>13,909144</t>
   </si>
   <si>
-    <t>15/06/2021</t>
+    <t>15/6/2021</t>
   </si>
   <si>
     <t>13,901432</t>
   </si>
   <si>
-    <t>14/06/2021</t>
-[...5 lines deleted...]
-    <t>13/06/2021</t>
+    <t>14/6/2021</t>
+  </si>
+  <si>
+    <t>13,904772</t>
+  </si>
+  <si>
+    <t>13/6/2021</t>
   </si>
   <si>
     <t>13,902055</t>
   </si>
   <si>
-    <t>12/06/2021</t>
+    <t>12/6/2021</t>
   </si>
   <si>
     <t>13,901498</t>
   </si>
   <si>
-    <t>11/06/2021</t>
+    <t>11/6/2021</t>
   </si>
   <si>
     <t>13,900942</t>
   </si>
   <si>
-    <t>10/06/2021</t>
+    <t>10/6/2021</t>
   </si>
   <si>
     <t>13,882529</t>
   </si>
   <si>
-    <t>09/06/2021</t>
+    <t>9/6/2021</t>
   </si>
   <si>
     <t>13,880953</t>
   </si>
   <si>
-    <t>08/06/2021</t>
+    <t>8/6/2021</t>
   </si>
   <si>
     <t>13,866840</t>
   </si>
   <si>
-    <t>07/06/2021</t>
+    <t>7/6/2021</t>
   </si>
   <si>
     <t>13,856912</t>
   </si>
   <si>
-    <t>06/06/2021</t>
+    <t>6/6/2021</t>
   </si>
   <si>
     <t>13,858268</t>
   </si>
   <si>
-    <t>05/06/2021</t>
+    <t>5/6/2021</t>
   </si>
   <si>
     <t>13,857720</t>
   </si>
   <si>
-    <t>04/06/2021</t>
+    <t>4/6/2021</t>
   </si>
   <si>
     <t>13,857171</t>
   </si>
   <si>
-    <t>03/06/2021</t>
-[...5 lines deleted...]
-    <t>02/06/2021</t>
+    <t>3/6/2021</t>
+  </si>
+  <si>
+    <t>13,851896</t>
+  </si>
+  <si>
+    <t>2/6/2021</t>
   </si>
   <si>
     <t>13,848245</t>
   </si>
   <si>
-    <t>01/06/2021</t>
-[...5 lines deleted...]
-    <t>31/05/2021</t>
+    <t>1/6/2021</t>
+  </si>
+  <si>
+    <t>13,838919</t>
+  </si>
+  <si>
+    <t>31/5/2021</t>
   </si>
   <si>
     <t>13,831037</t>
   </si>
   <si>
-    <t>30/05/2021</t>
+    <t>30/5/2021</t>
   </si>
   <si>
     <t>13,832178</t>
   </si>
   <si>
-    <t>29/05/2021</t>
+    <t>29/5/2021</t>
   </si>
   <si>
     <t>13,831636</t>
   </si>
   <si>
-    <t>28/05/2021</t>
+    <t>28/5/2021</t>
   </si>
   <si>
     <t>13,831095</t>
   </si>
   <si>
-    <t>27/05/2021</t>
+    <t>27/5/2021</t>
   </si>
   <si>
     <t>13,822933</t>
   </si>
   <si>
-    <t>26/05/2021</t>
+    <t>26/5/2021</t>
   </si>
   <si>
     <t>13,825161</t>
   </si>
   <si>
-    <t>25/05/2021</t>
+    <t>25/5/2021</t>
   </si>
   <si>
     <t>13,815014</t>
   </si>
   <si>
-    <t>24/05/2021</t>
+    <t>24/5/2021</t>
   </si>
   <si>
     <t>13,805704</t>
   </si>
   <si>
-    <t>23/05/2021</t>
+    <t>23/5/2021</t>
   </si>
   <si>
     <t>13,802090</t>
   </si>
   <si>
-    <t>22/05/2021</t>
+    <t>22/5/2021</t>
   </si>
   <si>
     <t>13,801572</t>
   </si>
   <si>
-    <t>21/05/2021</t>
+    <t>21/5/2021</t>
   </si>
   <si>
     <t>13,801054</t>
   </si>
   <si>
-    <t>20/05/2021</t>
+    <t>20/5/2021</t>
   </si>
   <si>
     <t>13,790781</t>
   </si>
   <si>
-    <t>19/05/2021</t>
+    <t>19/5/2021</t>
   </si>
   <si>
     <t>13,792768</t>
   </si>
   <si>
-    <t>18/05/2021</t>
-[...5 lines deleted...]
-    <t>17/05/2021</t>
+    <t>18/5/2021</t>
+  </si>
+  <si>
+    <t>13,802428</t>
+  </si>
+  <si>
+    <t>17/5/2021</t>
   </si>
   <si>
     <t>13,802744</t>
   </si>
   <si>
-    <t>16/05/2021</t>
+    <t>16/5/2021</t>
   </si>
   <si>
     <t>13,804778</t>
   </si>
   <si>
-    <t>15/05/2021</t>
+    <t>15/5/2021</t>
   </si>
   <si>
     <t>13,804267</t>
   </si>
   <si>
-    <t>14/05/2021</t>
+    <t>14/5/2021</t>
   </si>
   <si>
     <t>13,803757</t>
   </si>
   <si>
-    <t>13/05/2021</t>
-[...5 lines deleted...]
-    <t>12/05/2021</t>
+    <t>13/5/2021</t>
+  </si>
+  <si>
+    <t>13,802327</t>
+  </si>
+  <si>
+    <t>12/5/2021</t>
   </si>
   <si>
     <t>13,815479</t>
   </si>
   <si>
-    <t>11/05/2021</t>
+    <t>11/5/2021</t>
   </si>
   <si>
     <t>13,820260</t>
   </si>
   <si>
-    <t>10/05/2021</t>
+    <t>10/5/2021</t>
   </si>
   <si>
     <t>13,834906</t>
   </si>
   <si>
-    <t>09/05/2021</t>
+    <t>9/5/2021</t>
   </si>
   <si>
     <t>13,838372</t>
   </si>
   <si>
-    <t>08/05/2021</t>
+    <t>8/5/2021</t>
   </si>
   <si>
     <t>13,837861</t>
   </si>
   <si>
-    <t>07/05/2021</t>
+    <t>7/5/2021</t>
   </si>
   <si>
     <t>13,837349</t>
   </si>
   <si>
-    <t>06/05/2021</t>
+    <t>6/5/2021</t>
   </si>
   <si>
     <t>13,842249</t>
   </si>
   <si>
-    <t>05/05/2021</t>
+    <t>5/5/2021</t>
   </si>
   <si>
     <t>13,846469</t>
   </si>
   <si>
-    <t>04/05/2021</t>
-[...5 lines deleted...]
-    <t>03/05/2021</t>
+    <t>4/5/2021</t>
+  </si>
+  <si>
+    <t>13,847639</t>
+  </si>
+  <si>
+    <t>3/5/2021</t>
   </si>
   <si>
     <t>13,839690</t>
   </si>
   <si>
-    <t>02/05/2021</t>
+    <t>2/5/2021</t>
   </si>
   <si>
     <t>13,839916</t>
   </si>
   <si>
-    <t>01/05/2021</t>
+    <t>1/5/2021</t>
   </si>
   <si>
     <t>13,839405</t>
   </si>
   <si>
-    <t>30/04/2021</t>
-[...5 lines deleted...]
-    <t>29/04/2021</t>
+    <t>30/4/2021</t>
+  </si>
+  <si>
+    <t>13,838916</t>
+  </si>
+  <si>
+    <t>29/4/2021</t>
   </si>
   <si>
     <t>13,834454</t>
   </si>
   <si>
-    <t>28/04/2021</t>
+    <t>28/4/2021</t>
   </si>
   <si>
     <t>13,834714</t>
   </si>
   <si>
-    <t>27/04/2021</t>
+    <t>27/4/2021</t>
   </si>
   <si>
     <t>13,838414</t>
   </si>
   <si>
-    <t>26/04/2021</t>
-[...5 lines deleted...]
-    <t>25/04/2021</t>
+    <t>26/4/2021</t>
+  </si>
+  <si>
+    <t>13,840768</t>
+  </si>
+  <si>
+    <t>25/4/2021</t>
   </si>
   <si>
     <t>13,835019</t>
   </si>
   <si>
-    <t>24/04/2021</t>
+    <t>24/4/2021</t>
   </si>
   <si>
     <t>13,834500</t>
   </si>
   <si>
-    <t>23/04/2021</t>
+    <t>23/4/2021</t>
   </si>
   <si>
     <t>13,833989</t>
   </si>
   <si>
-    <t>22/04/2021</t>
+    <t>22/4/2021</t>
   </si>
   <si>
     <t>13,836252</t>
   </si>
   <si>
-    <t>21/04/2021</t>
+    <t>21/4/2021</t>
   </si>
   <si>
     <t>13,834110</t>
   </si>
   <si>
-    <t>20/04/2021</t>
+    <t>20/4/2021</t>
   </si>
   <si>
     <t>13,833498</t>
   </si>
   <si>
-    <t>19/04/2021</t>
+    <t>19/4/2021</t>
   </si>
   <si>
     <t>13,838474</t>
   </si>
   <si>
-    <t>18/04/2021</t>
+    <t>18/4/2021</t>
   </si>
   <si>
     <t>13,836362</t>
   </si>
   <si>
-    <t>17/04/2021</t>
+    <t>17/4/2021</t>
   </si>
   <si>
     <t>13,835823</t>
   </si>
   <si>
-    <t>16/04/2021</t>
+    <t>16/4/2021</t>
   </si>
   <si>
     <t>13,835283</t>
   </si>
   <si>
-    <t>15/04/2021</t>
+    <t>15/4/2021</t>
   </si>
   <si>
     <t>13,832509</t>
   </si>
   <si>
-    <t>14/04/2021</t>
-[...5 lines deleted...]
-    <t>13/04/2021</t>
+    <t>14/4/2021</t>
+  </si>
+  <si>
+    <t>13,826043</t>
+  </si>
+  <si>
+    <t>13/4/2021</t>
   </si>
   <si>
     <t>13,829275</t>
   </si>
   <si>
-    <t>12/04/2021</t>
+    <t>12/4/2021</t>
   </si>
   <si>
     <t>13,838452</t>
   </si>
   <si>
-    <t>11/04/2021</t>
+    <t>11/4/2021</t>
   </si>
   <si>
     <t>13,838805</t>
   </si>
   <si>
-    <t>10/04/2021</t>
+    <t>10/4/2021</t>
   </si>
   <si>
     <t>13,838258</t>
   </si>
   <si>
-    <t>09/04/2021</t>
+    <t>9/4/2021</t>
   </si>
   <si>
     <t>13,837712</t>
   </si>
   <si>
-    <t>08/04/2021</t>
+    <t>8/4/2021</t>
   </si>
   <si>
     <t>13,845719</t>
   </si>
   <si>
-    <t>07/04/2021</t>
+    <t>7/4/2021</t>
   </si>
   <si>
     <t>13,842441</t>
   </si>
   <si>
-    <t>06/04/2021</t>
+    <t>6/4/2021</t>
   </si>
   <si>
     <t>13,840633</t>
   </si>
   <si>
-    <t>05/04/2021</t>
-[...5 lines deleted...]
-    <t>04/04/2021</t>
+    <t>5/4/2021</t>
+  </si>
+  <si>
+    <t>13,836220</t>
+  </si>
+  <si>
+    <t>4/4/2021</t>
   </si>
   <si>
     <t>13,833835</t>
   </si>
   <si>
-    <t>03/04/2021</t>
+    <t>3/4/2021</t>
   </si>
   <si>
     <t>13,833279</t>
   </si>
   <si>
-    <t>02/04/2021</t>
+    <t>2/4/2021</t>
   </si>
   <si>
     <t>13,832723</t>
   </si>
   <si>
-    <t>01/04/2021</t>
+    <t>1/4/2021</t>
   </si>
   <si>
     <t>13,832167</t>
   </si>
   <si>
-    <t>31/03/2021</t>
+    <t>31/3/2021</t>
   </si>
   <si>
     <t>13,812715</t>
   </si>
   <si>
-    <t>30/03/2021</t>
+    <t>30/3/2021</t>
   </si>
   <si>
     <t>13,798167</t>
   </si>
   <si>
-    <t>29/03/2021</t>
+    <t>29/3/2021</t>
   </si>
   <si>
     <t>13,811956</t>
   </si>
   <si>
-    <t>28/03/2021</t>
+    <t>28/3/2021</t>
   </si>
   <si>
     <t>13,814241</t>
   </si>
   <si>
-    <t>27/03/2021</t>
+    <t>27/3/2021</t>
   </si>
   <si>
     <t>13,813677</t>
   </si>
   <si>
-    <t>26/03/2021</t>
+    <t>26/3/2021</t>
   </si>
   <si>
     <t>13,813112</t>
   </si>
   <si>
-    <t>25/03/2021</t>
+    <t>25/3/2021</t>
   </si>
   <si>
     <t>13,814569</t>
   </si>
   <si>
-    <t>24/03/2021</t>
+    <t>24/3/2021</t>
   </si>
   <si>
     <t>13,806343</t>
   </si>
   <si>
-    <t>23/03/2021</t>
+    <t>23/3/2021</t>
   </si>
   <si>
     <t>13,797478</t>
   </si>
   <si>
-    <t>22/03/2021</t>
+    <t>22/3/2021</t>
   </si>
   <si>
     <t>13,783957</t>
   </si>
   <si>
-    <t>21/03/2021</t>
+    <t>21/3/2021</t>
   </si>
   <si>
     <t>13,782167</t>
   </si>
   <si>
-    <t>20/03/2021</t>
+    <t>20/3/2021</t>
   </si>
   <si>
     <t>13,781604</t>
   </si>
   <si>
-    <t>19/03/2021</t>
+    <t>19/3/2021</t>
   </si>
   <si>
     <t>13,781040</t>
   </si>
   <si>
-    <t>18/03/2021</t>
+    <t>18/3/2021</t>
   </si>
   <si>
     <t>13,772884</t>
   </si>
   <si>
-    <t>17/03/2021</t>
+    <t>17/3/2021</t>
   </si>
   <si>
     <t>13,776596</t>
   </si>
   <si>
-    <t>16/03/2021</t>
+    <t>16/3/2021</t>
   </si>
   <si>
     <t>13,793353</t>
   </si>
   <si>
-    <t>15/03/2021</t>
+    <t>15/3/2021</t>
   </si>
   <si>
     <t>13,790358</t>
   </si>
   <si>
-    <t>14/03/2021</t>
+    <t>14/3/2021</t>
   </si>
   <si>
     <t>13,781097</t>
   </si>
   <si>
-    <t>13/03/2021</t>
+    <t>13/3/2021</t>
   </si>
   <si>
     <t>13,780528</t>
   </si>
   <si>
-    <t>12/03/2021</t>
+    <t>12/3/2021</t>
   </si>
   <si>
     <t>13,779960</t>
   </si>
   <si>
-    <t>11/03/2021</t>
+    <t>11/3/2021</t>
   </si>
   <si>
     <t>13,783521</t>
   </si>
   <si>
-    <t>10/03/2021</t>
+    <t>10/3/2021</t>
   </si>
   <si>
     <t>13,759795</t>
   </si>
   <si>
-    <t>09/03/2021</t>
+    <t>9/3/2021</t>
   </si>
   <si>
     <t>13,757204</t>
   </si>
   <si>
-    <t>08/03/2021</t>
+    <t>8/3/2021</t>
   </si>
   <si>
     <t>13,751352</t>
   </si>
   <si>
-    <t>07/03/2021</t>
+    <t>7/3/2021</t>
   </si>
   <si>
     <t>13,754241</t>
   </si>
   <si>
-    <t>06/03/2021</t>
+    <t>6/3/2021</t>
   </si>
   <si>
     <t>13,753674</t>
   </si>
   <si>
-    <t>05/03/2021</t>
+    <t>5/3/2021</t>
   </si>
   <si>
     <t>13,753107</t>
   </si>
   <si>
-    <t>04/03/2021</t>
+    <t>4/3/2021</t>
   </si>
   <si>
     <t>13,768686</t>
   </si>
   <si>
-    <t>03/03/2021</t>
+    <t>3/3/2021</t>
   </si>
   <si>
     <t>13,759784</t>
   </si>
   <si>
-    <t>02/03/2021</t>
+    <t>2/3/2021</t>
   </si>
   <si>
     <t>13,769899</t>
   </si>
   <si>
-    <t>01/03/2021</t>
-[...5 lines deleted...]
-    <t>28/02/2021</t>
+    <t>1/3/2021</t>
+  </si>
+  <si>
+    <t>13,765844</t>
+  </si>
+  <si>
+    <t>28/2/2021</t>
   </si>
   <si>
     <t>13,721112</t>
   </si>
   <si>
-    <t>27/02/2021</t>
+    <t>27/2/2021</t>
   </si>
   <si>
     <t>13,720564</t>
   </si>
   <si>
-    <t>26/02/2021</t>
+    <t>26/2/2021</t>
   </si>
   <si>
     <t>13,719764</t>
   </si>
   <si>
-    <t>25/02/2021</t>
+    <t>25/2/2021</t>
   </si>
   <si>
     <t>13,737957</t>
   </si>
   <si>
-    <t>24/02/2021</t>
+    <t>24/2/2021</t>
   </si>
   <si>
     <t>13,763574</t>
   </si>
   <si>
-    <t>23/02/2021</t>
+    <t>23/2/2021</t>
   </si>
   <si>
     <t>13,768651</t>
   </si>
   <si>
-    <t>22/02/2021</t>
+    <t>22/2/2021</t>
   </si>
   <si>
     <t>13,782264</t>
   </si>
   <si>
-    <t>21/02/2021</t>
+    <t>21/2/2021</t>
   </si>
   <si>
     <t>13,778668</t>
   </si>
   <si>
-    <t>20/02/2021</t>
+    <t>20/2/2021</t>
   </si>
   <si>
     <t>13,778143</t>
   </si>
   <si>
-    <t>19/02/2021</t>
+    <t>19/2/2021</t>
   </si>
   <si>
     <t>13,777619</t>
   </si>
   <si>
-    <t>18/02/2021</t>
+    <t>18/2/2021</t>
   </si>
   <si>
     <t>13,780142</t>
   </si>
   <si>
-    <t>17/02/2021</t>
+    <t>17/2/2021</t>
   </si>
   <si>
     <t>13,795410</t>
   </si>
   <si>
-    <t>16/02/2021</t>
+    <t>16/2/2021</t>
   </si>
   <si>
     <t>13,795316</t>
   </si>
   <si>
-    <t>15/02/2021</t>
+    <t>15/2/2021</t>
   </si>
   <si>
     <t>13,795733</t>
   </si>
   <si>
-    <t>14/02/2021</t>
+    <t>14/2/2021</t>
   </si>
   <si>
     <t>13,801136</t>
   </si>
   <si>
-    <t>13/02/2021</t>
+    <t>13/2/2021</t>
   </si>
   <si>
     <t>13,800618</t>
   </si>
   <si>
-    <t>12/02/2021</t>
-[...11 lines deleted...]
-    <t>10/02/2021</t>
+    <t>12/2/2021</t>
+  </si>
+  <si>
+    <t>13,800134</t>
+  </si>
+  <si>
+    <t>11/2/2021</t>
+  </si>
+  <si>
+    <t>13,803503</t>
+  </si>
+  <si>
+    <t>10/2/2021</t>
   </si>
   <si>
     <t>13,794958</t>
   </si>
   <si>
-    <t>09/02/2021</t>
-[...5 lines deleted...]
-    <t>08/02/2021</t>
+    <t>9/2/2021</t>
+  </si>
+  <si>
+    <t>13,795566</t>
+  </si>
+  <si>
+    <t>8/2/2021</t>
   </si>
   <si>
     <t>13,796703</t>
   </si>
   <si>
-    <t>07/02/2021</t>
+    <t>7/2/2021</t>
   </si>
   <si>
     <t>13,791363</t>
   </si>
   <si>
-    <t>06/02/2021</t>
+    <t>6/2/2021</t>
   </si>
   <si>
     <t>13,790837</t>
   </si>
   <si>
-    <t>05/02/2021</t>
-[...5 lines deleted...]
-    <t>04/02/2021</t>
+    <t>5/2/2021</t>
+  </si>
+  <si>
+    <t>13,788684</t>
+  </si>
+  <si>
+    <t>4/2/2021</t>
   </si>
   <si>
     <t>13,782669</t>
   </si>
   <si>
-    <t>03/02/2021</t>
+    <t>3/2/2021</t>
   </si>
   <si>
     <t>13,781504</t>
   </si>
   <si>
-    <t>02/02/2021</t>
+    <t>2/2/2021</t>
   </si>
   <si>
     <t>13,763805</t>
   </si>
   <si>
-    <t>01/02/2021</t>
-[...5 lines deleted...]
-    <t>31/01/2021</t>
+    <t>1/2/2021</t>
+  </si>
+  <si>
+    <t>13,757911</t>
+  </si>
+  <si>
+    <t>31/1/2021</t>
   </si>
   <si>
     <t>13,742632</t>
   </si>
   <si>
-    <t>30/01/2021</t>
+    <t>30/1/2021</t>
   </si>
   <si>
     <t>13,742244</t>
   </si>
   <si>
-    <t>29/01/2021</t>
+    <t>29/1/2021</t>
   </si>
   <si>
     <t>13,741731</t>
   </si>
   <si>
-    <t>28/01/2021</t>
+    <t>28/1/2021</t>
   </si>
   <si>
     <t>13,735805</t>
   </si>
   <si>
-    <t>27/01/2021</t>
+    <t>27/1/2021</t>
   </si>
   <si>
     <t>13,748618</t>
   </si>
   <si>
-    <t>26/01/2021</t>
-[...5 lines deleted...]
-    <t>25/01/2021</t>
+    <t>26/1/2021</t>
+  </si>
+  <si>
+    <t>13,757834</t>
+  </si>
+  <si>
+    <t>25/1/2021</t>
   </si>
   <si>
     <t>13,765252</t>
   </si>
   <si>
-    <t>24/01/2021</t>
+    <t>24/1/2021</t>
   </si>
   <si>
     <t>13,764134</t>
   </si>
   <si>
-    <t>23/01/2021</t>
+    <t>23/1/2021</t>
   </si>
   <si>
     <t>13,763607</t>
   </si>
   <si>
-    <t>22/01/2021</t>
+    <t>22/1/2021</t>
   </si>
   <si>
     <t>13,763079</t>
   </si>
   <si>
-    <t>21/01/2021</t>
+    <t>21/1/2021</t>
   </si>
   <si>
     <t>13,774209</t>
   </si>
   <si>
-    <t>20/01/2021</t>
+    <t>20/1/2021</t>
   </si>
   <si>
     <t>13,771056</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>19/1/2021</t>
   </si>
   <si>
     <t>13,761214</t>
   </si>
   <si>
-    <t>18/01/2021</t>
+    <t>18/1/2021</t>
   </si>
   <si>
     <t>13,753295</t>
   </si>
   <si>
-    <t>17/01/2021</t>
+    <t>17/1/2021</t>
   </si>
   <si>
     <t>13,756546</t>
   </si>
   <si>
-    <t>16/01/2021</t>
+    <t>16/1/2021</t>
   </si>
   <si>
     <t>13,756015</t>
   </si>
   <si>
-    <t>15/01/2021</t>
+    <t>15/1/2021</t>
   </si>
   <si>
     <t>13,755485</t>
   </si>
   <si>
-    <t>14/01/2021</t>
+    <t>14/1/2021</t>
   </si>
   <si>
     <t>13,756934</t>
   </si>
   <si>
-    <t>13/01/2021</t>
-[...17 lines deleted...]
-    <t>10/01/2021</t>
+    <t>13/1/2021</t>
+  </si>
+  <si>
+    <t>13,758703</t>
+  </si>
+  <si>
+    <t>12/1/2021</t>
+  </si>
+  <si>
+    <t>13,754527</t>
+  </si>
+  <si>
+    <t>11/1/2021</t>
+  </si>
+  <si>
+    <t>13,775115</t>
+  </si>
+  <si>
+    <t>10/1/2021</t>
   </si>
   <si>
     <t>13,777390</t>
   </si>
   <si>
-    <t>09/01/2021</t>
+    <t>9/1/2021</t>
   </si>
   <si>
     <t>13,776802</t>
   </si>
   <si>
-    <t>08/01/2021</t>
-[...5 lines deleted...]
-    <t>07/01/2021</t>
+    <t>8/1/2021</t>
+  </si>
+  <si>
+    <t>13,779048</t>
+  </si>
+  <si>
+    <t>7/1/2021</t>
   </si>
   <si>
     <t>13,766221</t>
   </si>
   <si>
-    <t>06/01/2021</t>
+    <t>6/1/2021</t>
   </si>
   <si>
     <t>13,754185</t>
   </si>
   <si>
-    <t>05/01/2021</t>
-[...11 lines deleted...]
-    <t>03/01/2021</t>
+    <t>5/1/2021</t>
+  </si>
+  <si>
+    <t>13,748956</t>
+  </si>
+  <si>
+    <t>4/1/2021</t>
+  </si>
+  <si>
+    <t>13,755578</t>
+  </si>
+  <si>
+    <t>3/1/2021</t>
   </si>
   <si>
     <t>13,732370</t>
   </si>
   <si>
-    <t>02/01/2021</t>
+    <t>2/1/2021</t>
   </si>
   <si>
     <t>13,731789</t>
   </si>
   <si>
-    <t>01/01/2021</t>
+    <t>1/1/2021</t>
   </si>
   <si>
     <t>13,731209</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>13,730622</t>
   </si>
   <si>
     <t>30/12/2020</t>
   </si>
   <si>
     <t>13,725818</t>
   </si>
   <si>
     <t>29/12/2020</t>
   </si>
   <si>
     <t>13,726558</t>
   </si>
   <si>
     <t>28/12/2020</t>
   </si>
   <si>
-    <t>13,720772</t>
+    <t>13,721054</t>
   </si>
   <si>
     <t>27/12/2020</t>
   </si>
   <si>
     <t>13,723611</t>
   </si>
   <si>
     <t>26/12/2020</t>
   </si>
   <si>
     <t>13,723044</t>
   </si>
   <si>
     <t>25/12/2020</t>
   </si>
   <si>
     <t>13,722477</t>
   </si>
   <si>
     <t>24/12/2020</t>
   </si>
   <si>
     <t>13,721854</t>
   </si>
   <si>
     <t>23/12/2020</t>
   </si>
   <si>
-    <t>13,718317</t>
+    <t>13,719234</t>
   </si>
   <si>
     <t>22/12/2020</t>
   </si>
   <si>
     <t>13,715669</t>
   </si>
   <si>
     <t>21/12/2020</t>
   </si>
   <si>
-    <t>13,711533</t>
+    <t>13,712770</t>
   </si>
   <si>
     <t>20/12/2020</t>
   </si>
   <si>
     <t>13,729245</t>
   </si>
   <si>
     <t>19/12/2020</t>
   </si>
   <si>
     <t>13,728685</t>
   </si>
   <si>
     <t>18/12/2020</t>
   </si>
   <si>
-    <t>13,728125</t>
+    <t>13,755449</t>
   </si>
   <si>
     <t>17/12/2020</t>
   </si>
   <si>
     <t>13,727540</t>
   </si>
   <si>
     <t>16/12/2020</t>
   </si>
   <si>
-    <t>13,720246</t>
+    <t>13,720884</t>
   </si>
   <si>
     <t>15/12/2020</t>
   </si>
   <si>
-    <t>13,717964</t>
+    <t>13,719110</t>
   </si>
   <si>
     <t>14/12/2020</t>
   </si>
   <si>
-    <t>13,718076</t>
+    <t>13,720224</t>
   </si>
   <si>
     <t>13/12/2020</t>
   </si>
   <si>
     <t>13,714364</t>
   </si>
   <si>
     <t>12/12/2020</t>
   </si>
   <si>
     <t>13,713843</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>13,713322</t>
   </si>
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
-    <t>13,718877</t>
-[...2 lines deleted...]
-    <t>09/12/2020</t>
+    <t>13,724430</t>
+  </si>
+  <si>
+    <t>9/12/2020</t>
   </si>
   <si>
     <t>13,722987</t>
   </si>
   <si>
-    <t>08/12/2020</t>
+    <t>8/12/2020</t>
   </si>
   <si>
     <t>13,717875</t>
   </si>
   <si>
-    <t>07/12/2020</t>
+    <t>7/12/2020</t>
   </si>
   <si>
     <t>13,713966</t>
   </si>
   <si>
-    <t>06/12/2020</t>
+    <t>6/12/2020</t>
   </si>
   <si>
     <t>13,714967</t>
   </si>
   <si>
-    <t>05/12/2020</t>
+    <t>5/12/2020</t>
   </si>
   <si>
     <t>13,714446</t>
   </si>
   <si>
-    <t>04/12/2020</t>
-[...11 lines deleted...]
-    <t>02/12/2020</t>
+    <t>4/12/2020</t>
+  </si>
+  <si>
+    <t>13,714159</t>
+  </si>
+  <si>
+    <t>3/12/2020</t>
+  </si>
+  <si>
+    <t>13,703379</t>
+  </si>
+  <si>
+    <t>2/12/2020</t>
   </si>
   <si>
     <t>13,694826</t>
   </si>
   <si>
-    <t>01/12/2020</t>
-[...2 lines deleted...]
-    <t>13,686485</t>
+    <t>1/12/2020</t>
+  </si>
+  <si>
+    <t>13,691104</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
     <t>13,680818</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>13,679847</t>
   </si>
   <si>
     <t>28/11/2020</t>
   </si>
   <si>
     <t>13,679331</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
   <si>
     <t>13,678814</t>
   </si>
   <si>
     <t>26/11/2020</t>
   </si>
   <si>
     <t>13,676341</t>
   </si>
   <si>
     <t>25/11/2020</t>
   </si>
   <si>
-    <t>13,673262</t>
+    <t>13,675958</t>
   </si>
   <si>
     <t>24/11/2020</t>
   </si>
   <si>
-    <t>13,666282</t>
+    <t>13,668282</t>
   </si>
   <si>
     <t>23/11/2020</t>
   </si>
   <si>
     <t>13,640733</t>
   </si>
   <si>
     <t>22/11/2020</t>
   </si>
   <si>
     <t>13,624007</t>
   </si>
   <si>
     <t>21/11/2020</t>
   </si>
   <si>
     <t>13,623463</t>
   </si>
   <si>
     <t>20/11/2020</t>
   </si>
   <si>
     <t>13,622918</t>
   </si>
   <si>
     <t>19/11/2020</t>
   </si>
   <si>
     <t>13,607755</t>
   </si>
   <si>
     <t>18/11/2020</t>
   </si>
   <si>
-    <t>13,605285</t>
+    <t>13,606820</t>
   </si>
   <si>
     <t>17/11/2020</t>
   </si>
   <si>
-    <t>13,594664</t>
+    <t>13,595053</t>
   </si>
   <si>
     <t>16/11/2020</t>
   </si>
   <si>
-    <t>13,585106</t>
+    <t>13,585706</t>
   </si>
   <si>
     <t>15/11/2020</t>
   </si>
   <si>
     <t>13,556192</t>
   </si>
   <si>
     <t>14/11/2020</t>
   </si>
   <si>
     <t>13,555649</t>
   </si>
   <si>
     <t>13/11/2020</t>
   </si>
   <si>
     <t>13,555106</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
-    <t>13,550932</t>
+    <t>13,550933</t>
   </si>
   <si>
     <t>11/11/2020</t>
   </si>
   <si>
     <t>13,555794</t>
   </si>
   <si>
     <t>10/11/2020</t>
   </si>
   <si>
-    <t>13,547655</t>
-[...2 lines deleted...]
-    <t>09/11/2020</t>
+    <t>13,548851</t>
+  </si>
+  <si>
+    <t>9/11/2020</t>
   </si>
   <si>
     <t>13,539418</t>
   </si>
   <si>
-    <t>08/11/2020</t>
+    <t>8/11/2020</t>
   </si>
   <si>
     <t>13,480391</t>
   </si>
   <si>
-    <t>07/11/2020</t>
+    <t>7/11/2020</t>
   </si>
   <si>
     <t>13,479773</t>
   </si>
   <si>
-    <t>06/11/2020</t>
-[...5 lines deleted...]
-    <t>05/11/2020</t>
+    <t>6/11/2020</t>
+  </si>
+  <si>
+    <t>13,479756</t>
+  </si>
+  <si>
+    <t>5/11/2020</t>
   </si>
   <si>
     <t>13,467089</t>
   </si>
   <si>
-    <t>04/11/2020</t>
+    <t>4/11/2020</t>
   </si>
   <si>
     <t>13,416547</t>
   </si>
   <si>
-    <t>03/11/2020</t>
-[...5 lines deleted...]
-    <t>02/11/2020</t>
+    <t>3/11/2020</t>
+  </si>
+  <si>
+    <t>13,397275</t>
+  </si>
+  <si>
+    <t>2/11/2020</t>
   </si>
   <si>
     <t>13,365087</t>
   </si>
   <si>
-    <t>01/11/2020</t>
+    <t>1/11/2020</t>
   </si>
   <si>
     <t>13,358735</t>
   </si>
   <si>
     <t>31/10/2020</t>
   </si>
   <si>
     <t>13,358124</t>
   </si>
   <si>
     <t>30/10/2020</t>
   </si>
   <si>
     <t>13,357679</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>13,365745</t>
   </si>
   <si>
     <t>28/10/2020</t>
   </si>
   <si>
-    <t>13,374941</t>
+    <t>13,376900</t>
   </si>
   <si>
     <t>27/10/2020</t>
   </si>
   <si>
     <t>13,414950</t>
   </si>
   <si>
     <t>26/10/2020</t>
   </si>
   <si>
-    <t>13,412743</t>
+    <t>13,416670</t>
   </si>
   <si>
     <t>25/10/2020</t>
   </si>
   <si>
     <t>13,418433</t>
   </si>
   <si>
     <t>24/10/2020</t>
   </si>
   <si>
     <t>13,417830</t>
   </si>
   <si>
     <t>23/10/2020</t>
   </si>
   <si>
     <t>13,417227</t>
   </si>
   <si>
     <t>22/10/2020</t>
   </si>
   <si>
     <t>13,410323</t>
   </si>
   <si>
     <t>21/10/2020</t>
   </si>
   <si>
     <t>13,412347</t>
   </si>
   <si>
     <t>20/10/2020</t>
   </si>
   <si>
     <t>13,403878</t>
   </si>
   <si>
     <t>19/10/2020</t>
   </si>
   <si>
-    <t>13,404322</t>
+    <t>13,404351</t>
   </si>
   <si>
     <t>18/10/2020</t>
   </si>
   <si>
     <t>13,396220</t>
   </si>
   <si>
     <t>17/10/2020</t>
   </si>
   <si>
     <t>13,395618</t>
   </si>
   <si>
     <t>16/10/2020</t>
   </si>
   <si>
-    <t>13,395016</t>
+    <t>13,397645</t>
   </si>
   <si>
     <t>15/10/2020</t>
   </si>
   <si>
     <t>13,384289</t>
   </si>
   <si>
     <t>14/10/2020</t>
   </si>
   <si>
     <t>13,406259</t>
   </si>
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>13,408323</t>
   </si>
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>13,403354</t>
   </si>
   <si>
     <t>11/10/2020</t>
   </si>
   <si>
     <t>13,395026</t>
   </si>
   <si>
     <t>10/10/2020</t>
   </si>
   <si>
     <t>13,394429</t>
   </si>
   <si>
-    <t>09/10/2020</t>
+    <t>9/10/2020</t>
   </si>
   <si>
     <t>13,393832</t>
   </si>
   <si>
-    <t>08/10/2020</t>
-[...11 lines deleted...]
-    <t>06/10/2020</t>
+    <t>8/10/2020</t>
+  </si>
+  <si>
+    <t>13,390344</t>
+  </si>
+  <si>
+    <t>7/10/2020</t>
+  </si>
+  <si>
+    <t>13,377766</t>
+  </si>
+  <si>
+    <t>6/10/2020</t>
   </si>
   <si>
     <t>13,369526</t>
   </si>
   <si>
-    <t>05/10/2020</t>
+    <t>5/10/2020</t>
   </si>
   <si>
     <t>13,354933</t>
   </si>
   <si>
-    <t>04/10/2020</t>
+    <t>4/10/2020</t>
   </si>
   <si>
     <t>13,333478</t>
   </si>
   <si>
-    <t>03/10/2020</t>
+    <t>3/10/2020</t>
   </si>
   <si>
     <t>13,332879</t>
   </si>
   <si>
-    <t>02/10/2020</t>
+    <t>2/10/2020</t>
   </si>
   <si>
     <t>13,332280</t>
   </si>
   <si>
-    <t>01/10/2020</t>
-[...5 lines deleted...]
-    <t>30/09/2020</t>
+    <t>1/10/2020</t>
+  </si>
+  <si>
+    <t>13,327878</t>
+  </si>
+  <si>
+    <t>30/9/2020</t>
   </si>
   <si>
     <t>13,306460</t>
   </si>
   <si>
-    <t>29/09/2020</t>
+    <t>29/9/2020</t>
   </si>
   <si>
     <t>13,298176</t>
   </si>
   <si>
-    <t>28/09/2020</t>
+    <t>28/9/2020</t>
   </si>
   <si>
     <t>13,288553</t>
   </si>
   <si>
-    <t>27/09/2020</t>
+    <t>27/9/2020</t>
   </si>
   <si>
     <t>13,275266</t>
   </si>
   <si>
-    <t>26/09/2020</t>
+    <t>26/9/2020</t>
   </si>
   <si>
     <t>13,274697</t>
   </si>
   <si>
-    <t>25/09/2020</t>
+    <t>25/9/2020</t>
   </si>
   <si>
     <t>13,274134</t>
   </si>
   <si>
-    <t>24/09/2020</t>
-[...17 lines deleted...]
-    <t>21/09/2020</t>
+    <t>24/9/2020</t>
+  </si>
+  <si>
+    <t>13,296563</t>
+  </si>
+  <si>
+    <t>23/9/2020</t>
+  </si>
+  <si>
+    <t>13,331360</t>
+  </si>
+  <si>
+    <t>22/9/2020</t>
+  </si>
+  <si>
+    <t>13,325822</t>
+  </si>
+  <si>
+    <t>21/9/2020</t>
   </si>
   <si>
     <t>13,341134</t>
   </si>
   <si>
-    <t>20/09/2020</t>
+    <t>20/9/2020</t>
   </si>
   <si>
     <t>13,368926</t>
   </si>
   <si>
-    <t>19/09/2020</t>
+    <t>19/9/2020</t>
   </si>
   <si>
     <t>13,368366</t>
   </si>
   <si>
-    <t>18/09/2020</t>
+    <t>18/9/2020</t>
   </si>
   <si>
     <t>13,367807</t>
   </si>
   <si>
-    <t>17/09/2020</t>
-[...5 lines deleted...]
-    <t>16/09/2020</t>
+    <t>17/9/2020</t>
+  </si>
+  <si>
+    <t>13,363690</t>
+  </si>
+  <si>
+    <t>16/9/2020</t>
   </si>
   <si>
     <t>13,357577</t>
   </si>
   <si>
-    <t>15/09/2020</t>
-[...5 lines deleted...]
-    <t>14/09/2020</t>
+    <t>15/9/2020</t>
+  </si>
+  <si>
+    <t>13,350383</t>
+  </si>
+  <si>
+    <t>14/9/2020</t>
   </si>
   <si>
     <t>13,339082</t>
   </si>
   <si>
-    <t>13/09/2020</t>
+    <t>13/9/2020</t>
   </si>
   <si>
     <t>13,334614</t>
   </si>
   <si>
-    <t>12/09/2020</t>
+    <t>12/9/2020</t>
   </si>
   <si>
     <t>13,334045</t>
   </si>
   <si>
-    <t>11/09/2020</t>
-[...5 lines deleted...]
-    <t>10/09/2020</t>
+    <t>11/9/2020</t>
+  </si>
+  <si>
+    <t>13,333484</t>
+  </si>
+  <si>
+    <t>10/9/2020</t>
   </si>
   <si>
     <t>13,329106</t>
   </si>
   <si>
-    <t>09/09/2020</t>
+    <t>9/9/2020</t>
   </si>
   <si>
     <t>13,318163</t>
   </si>
   <si>
-    <t>08/09/2020</t>
+    <t>8/9/2020</t>
   </si>
   <si>
     <t>13,323855</t>
   </si>
   <si>
-    <t>07/09/2020</t>
+    <t>7/9/2020</t>
   </si>
   <si>
     <t>13,342393</t>
   </si>
   <si>
-    <t>06/09/2020</t>
+    <t>6/9/2020</t>
   </si>
   <si>
     <t>13,342620</t>
   </si>
   <si>
-    <t>05/09/2020</t>
+    <t>5/9/2020</t>
   </si>
   <si>
     <t>13,342049</t>
   </si>
   <si>
-    <t>04/09/2020</t>
+    <t>4/9/2020</t>
   </si>
   <si>
     <t>13,341479</t>
   </si>
   <si>
-    <t>03/09/2020</t>
+    <t>3/9/2020</t>
   </si>
   <si>
     <t>13,343601</t>
   </si>
   <si>
-    <t>02/09/2020</t>
+    <t>2/9/2020</t>
   </si>
   <si>
     <t>13,335475</t>
   </si>
   <si>
-    <t>01/09/2020</t>
-[...5 lines deleted...]
-    <t>31/08/2020</t>
+    <t>1/9/2020</t>
+  </si>
+  <si>
+    <t>13,320272</t>
+  </si>
+  <si>
+    <t>31/8/2020</t>
   </si>
   <si>
     <t>13,317835</t>
   </si>
   <si>
-    <t>30/08/2020</t>
+    <t>30/8/2020</t>
   </si>
   <si>
     <t>13,319892</t>
   </si>
   <si>
-    <t>29/08/2020</t>
+    <t>29/8/2020</t>
   </si>
   <si>
     <t>13,319313</t>
   </si>
   <si>
-    <t>28/08/2020</t>
+    <t>28/8/2020</t>
   </si>
   <si>
     <t>13,318734</t>
   </si>
   <si>
-    <t>27/08/2020</t>
+    <t>27/8/2020</t>
   </si>
   <si>
     <t>13,317946</t>
   </si>
   <si>
-    <t>26/08/2020</t>
+    <t>26/8/2020</t>
   </si>
   <si>
     <t>13,322491</t>
   </si>
   <si>
-    <t>25/08/2020</t>
+    <t>25/8/2020</t>
   </si>
   <si>
     <t>13,324159</t>
   </si>
   <si>
-    <t>24/08/2020</t>
+    <t>24/8/2020</t>
   </si>
   <si>
     <t>13,325357</t>
   </si>
   <si>
-    <t>23/08/2020</t>
+    <t>23/8/2020</t>
   </si>
   <si>
     <t>13,318756</t>
   </si>
   <si>
-    <t>22/08/2020</t>
+    <t>22/8/2020</t>
   </si>
   <si>
     <t>13,318173</t>
   </si>
   <si>
-    <t>21/08/2020</t>
+    <t>21/8/2020</t>
   </si>
   <si>
     <t>13,317590</t>
   </si>
   <si>
-    <t>20/08/2020</t>
+    <t>20/8/2020</t>
   </si>
   <si>
     <t>13,313232</t>
   </si>
   <si>
-    <t>19/08/2020</t>
+    <t>19/8/2020</t>
   </si>
   <si>
     <t>13,312799</t>
   </si>
   <si>
-    <t>18/08/2020</t>
+    <t>18/8/2020</t>
   </si>
   <si>
     <t>13,304637</t>
   </si>
   <si>
-    <t>17/08/2020</t>
+    <t>17/8/2020</t>
   </si>
   <si>
     <t>13,302427</t>
   </si>
   <si>
-    <t>16/08/2020</t>
+    <t>16/8/2020</t>
   </si>
   <si>
     <t>13,301222</t>
   </si>
   <si>
-    <t>15/08/2020</t>
+    <t>15/8/2020</t>
   </si>
   <si>
     <t>13,300637</t>
   </si>
   <si>
-    <t>14/08/2020</t>
-[...5 lines deleted...]
-    <t>13/08/2020</t>
+    <t>14/8/2020</t>
+  </si>
+  <si>
+    <t>13,300064</t>
+  </si>
+  <si>
+    <t>13/8/2020</t>
   </si>
   <si>
     <t>13,308153</t>
   </si>
   <si>
-    <t>12/08/2020</t>
-[...5 lines deleted...]
-    <t>11/08/2020</t>
+    <t>12/8/2020</t>
+  </si>
+  <si>
+    <t>13,312275</t>
+  </si>
+  <si>
+    <t>11/8/2020</t>
   </si>
   <si>
     <t>13,305570</t>
   </si>
   <si>
-    <t>10/08/2020</t>
+    <t>10/8/2020</t>
   </si>
   <si>
     <t>13,293538</t>
   </si>
   <si>
-    <t>09/08/2020</t>
+    <t>9/8/2020</t>
   </si>
   <si>
     <t>13,274684</t>
   </si>
   <si>
-    <t>08/08/2020</t>
+    <t>8/8/2020</t>
   </si>
   <si>
     <t>13,274098</t>
   </si>
   <si>
-    <t>07/08/2020</t>
+    <t>7/8/2020</t>
   </si>
   <si>
     <t>13,273512</t>
   </si>
   <si>
-    <t>06/08/2020</t>
+    <t>6/8/2020</t>
   </si>
   <si>
     <t>13,273403</t>
   </si>
   <si>
-    <t>05/08/2020</t>
+    <t>5/8/2020</t>
   </si>
   <si>
     <t>13,255272</t>
   </si>
   <si>
-    <t>04/08/2020</t>
+    <t>4/8/2020</t>
   </si>
   <si>
     <t>13,247909</t>
   </si>
   <si>
-    <t>03/08/2020</t>
-[...5 lines deleted...]
-    <t>02/08/2020</t>
+    <t>3/8/2020</t>
+  </si>
+  <si>
+    <t>13,229086</t>
+  </si>
+  <si>
+    <t>2/8/2020</t>
   </si>
   <si>
     <t>13,231785</t>
   </si>
   <si>
-    <t>01/08/2020</t>
+    <t>1/8/2020</t>
   </si>
   <si>
     <t>13,231200</t>
   </si>
   <si>
-    <t>31/07/2020</t>
+    <t>31/7/2020</t>
   </si>
   <si>
     <t>13,230614</t>
   </si>
   <si>
-    <t>30/07/2020</t>
+    <t>30/7/2020</t>
   </si>
   <si>
     <t>13,230729</t>
   </si>
   <si>
-    <t>29/07/2020</t>
+    <t>29/7/2020</t>
   </si>
   <si>
     <t>13,253647</t>
   </si>
   <si>
-    <t>28/07/2020</t>
+    <t>28/7/2020</t>
   </si>
   <si>
     <t>13,267161</t>
   </si>
   <si>
-    <t>27/07/2020</t>
+    <t>27/7/2020</t>
   </si>
   <si>
     <t>13,288403</t>
   </si>
   <si>
-    <t>26/07/2020</t>
+    <t>26/7/2020</t>
   </si>
   <si>
     <t>13,149222</t>
   </si>
   <si>
-    <t>25/07/2020</t>
+    <t>25/7/2020</t>
   </si>
   <si>
     <t>13,279555</t>
   </si>
   <si>
-    <t>24/07/2020</t>
+    <t>24/7/2020</t>
   </si>
   <si>
     <t>13,278965</t>
   </si>
   <si>
-    <t>23/07/2020</t>
+    <t>23/7/2020</t>
   </si>
   <si>
     <t>13,290538</t>
   </si>
   <si>
-    <t>22/07/2020</t>
+    <t>22/7/2020</t>
   </si>
   <si>
     <t>13,281270</t>
   </si>
   <si>
-    <t>21/07/2020</t>
+    <t>21/7/2020</t>
   </si>
   <si>
     <t>13,272767</t>
   </si>
   <si>
-    <t>20/07/2020</t>
+    <t>20/7/2020</t>
   </si>
   <si>
     <t>13,232836</t>
   </si>
   <si>
-    <t>19/07/2020</t>
+    <t>19/7/2020</t>
   </si>
   <si>
     <t>13,207105</t>
   </si>
   <si>
-    <t>18/07/2020</t>
+    <t>18/7/2020</t>
   </si>
   <si>
     <t>13,206474</t>
   </si>
   <si>
-    <t>17/07/2020</t>
+    <t>17/7/2020</t>
   </si>
   <si>
     <t>13,205844</t>
   </si>
   <si>
-    <t>16/07/2020</t>
+    <t>16/7/2020</t>
   </si>
   <si>
     <t>13,198033</t>
   </si>
   <si>
-    <t>15/07/2020</t>
+    <t>15/7/2020</t>
   </si>
   <si>
     <t>13,183512</t>
   </si>
   <si>
-    <t>14/07/2020</t>
-[...5 lines deleted...]
-    <t>13/07/2020</t>
+    <t>14/7/2020</t>
+  </si>
+  <si>
+    <t>13,173969</t>
+  </si>
+  <si>
+    <t>13/7/2020</t>
   </si>
   <si>
     <t>13,156711</t>
   </si>
   <si>
-    <t>12/07/2020</t>
+    <t>12/7/2020</t>
   </si>
   <si>
     <t>13,159654</t>
   </si>
   <si>
-    <t>11/07/2020</t>
+    <t>11/7/2020</t>
   </si>
   <si>
     <t>13,159023</t>
   </si>
   <si>
-    <t>10/07/2020</t>
+    <t>10/7/2020</t>
   </si>
   <si>
     <t>13,158391</t>
   </si>
   <si>
-    <t>09/07/2020</t>
+    <t>9/7/2020</t>
   </si>
   <si>
     <t>13,167015</t>
   </si>
   <si>
-    <t>08/07/2020</t>
+    <t>8/7/2020</t>
   </si>
   <si>
     <t>13,166807</t>
   </si>
   <si>
-    <t>07/07/2020</t>
+    <t>7/7/2020</t>
   </si>
   <si>
     <t>13,171969</t>
   </si>
   <si>
-    <t>06/07/2020</t>
+    <t>6/7/2020</t>
   </si>
   <si>
     <t>13,171841</t>
   </si>
   <si>
-    <t>05/07/2020</t>
+    <t>5/7/2020</t>
   </si>
   <si>
     <t>13,149536</t>
   </si>
   <si>
-    <t>04/07/2020</t>
+    <t>4/7/2020</t>
   </si>
   <si>
     <t>13,148899</t>
   </si>
   <si>
-    <t>03/07/2020</t>
+    <t>3/7/2020</t>
   </si>
   <si>
     <t>13,148262</t>
   </si>
   <si>
-    <t>02/07/2020</t>
+    <t>2/7/2020</t>
   </si>
   <si>
     <t>13,142259</t>
   </si>
   <si>
-    <t>01/07/2020</t>
-[...5 lines deleted...]
-    <t>30/06/2020</t>
+    <t>1/7/2020</t>
+  </si>
+  <si>
+    <t>13,108420</t>
+  </si>
+  <si>
+    <t>30/6/2020</t>
   </si>
   <si>
     <t>13,103914</t>
   </si>
   <si>
-    <t>29/06/2020</t>
+    <t>29/6/2020</t>
   </si>
   <si>
     <t>13,096399</t>
   </si>
   <si>
-    <t>28/06/2020</t>
+    <t>28/6/2020</t>
   </si>
   <si>
     <t>13,106291</t>
   </si>
   <si>
-    <t>27/06/2020</t>
+    <t>27/6/2020</t>
   </si>
   <si>
     <t>13,105658</t>
   </si>
   <si>
-    <t>26/06/2020</t>
+    <t>26/6/2020</t>
   </si>
   <si>
     <t>13,105024</t>
   </si>
   <si>
-    <t>25/06/2020</t>
+    <t>25/6/2020</t>
   </si>
   <si>
     <t>13,104743</t>
   </si>
   <si>
-    <t>24/06/2020</t>
+    <t>24/6/2020</t>
   </si>
   <si>
     <t>13,120332</t>
   </si>
   <si>
-    <t>23/06/2020</t>
+    <t>23/6/2020</t>
   </si>
   <si>
     <t>13,111915</t>
   </si>
   <si>
-    <t>22/06/2020</t>
+    <t>22/6/2020</t>
   </si>
   <si>
     <t>13,108101</t>
   </si>
   <si>
-    <t>21/06/2020</t>
+    <t>21/6/2020</t>
   </si>
   <si>
     <t>13,119975</t>
   </si>
   <si>
-    <t>20/06/2020</t>
+    <t>20/6/2020</t>
   </si>
   <si>
     <t>13,119349</t>
   </si>
   <si>
-    <t>19/06/2020</t>
-[...5 lines deleted...]
-    <t>18/06/2020</t>
+    <t>19/6/2020</t>
+  </si>
+  <si>
+    <t>13,119020</t>
+  </si>
+  <si>
+    <t>18/6/2020</t>
   </si>
   <si>
     <t>13,117230</t>
   </si>
   <si>
-    <t>17/06/2020</t>
+    <t>17/6/2020</t>
   </si>
   <si>
     <t>13,136973</t>
   </si>
   <si>
-    <t>16/06/2020</t>
+    <t>16/6/2020</t>
   </si>
   <si>
     <t>13,145744</t>
   </si>
   <si>
-    <t>15/06/2020</t>
+    <t>15/6/2020</t>
   </si>
   <si>
     <t>13,049810</t>
   </si>
   <si>
-    <t>14/06/2020</t>
+    <t>14/6/2020</t>
   </si>
   <si>
     <t>13,067849</t>
   </si>
   <si>
-    <t>13/06/2020</t>
+    <t>13/6/2020</t>
   </si>
   <si>
     <t>13,067240</t>
   </si>
   <si>
-    <t>12/06/2020</t>
-[...5 lines deleted...]
-    <t>11/06/2020</t>
+    <t>12/6/2020</t>
+  </si>
+  <si>
+    <t>13,069187</t>
+  </si>
+  <si>
+    <t>11/6/2020</t>
   </si>
   <si>
     <t>13,062239</t>
   </si>
   <si>
-    <t>10/06/2020</t>
-[...5 lines deleted...]
-    <t>09/06/2020</t>
+    <t>10/6/2020</t>
+  </si>
+  <si>
+    <t>13,116930</t>
+  </si>
+  <si>
+    <t>9/6/2020</t>
   </si>
   <si>
     <t>13,156185</t>
   </si>
   <si>
-    <t>08/06/2020</t>
+    <t>8/6/2020</t>
   </si>
   <si>
     <t>13,199899</t>
   </si>
   <si>
-    <t>07/06/2020</t>
+    <t>7/6/2020</t>
   </si>
   <si>
     <t>13,160303</t>
   </si>
   <si>
-    <t>06/06/2020</t>
+    <t>6/6/2020</t>
   </si>
   <si>
     <t>13,159671</t>
   </si>
   <si>
-    <t>05/06/2020</t>
+    <t>5/6/2020</t>
   </si>
   <si>
     <t>13,159040</t>
   </si>
   <si>
-    <t>04/06/2020</t>
+    <t>4/6/2020</t>
   </si>
   <si>
     <t>13,054003</t>
   </si>
   <si>
-    <t>03/06/2020</t>
+    <t>3/6/2020</t>
   </si>
   <si>
     <t>12,987747</t>
   </si>
   <si>
-    <t>02/06/2020</t>
+    <t>2/6/2020</t>
   </si>
   <si>
     <t>12,924333</t>
   </si>
   <si>
-    <t>01/06/2020</t>
-[...5 lines deleted...]
-    <t>31/05/2020</t>
+    <t>1/6/2020</t>
+  </si>
+  <si>
+    <t>12,887197</t>
+  </si>
+  <si>
+    <t>31/5/2020</t>
   </si>
   <si>
     <t>12,877839</t>
   </si>
   <si>
-    <t>30/05/2020</t>
+    <t>30/5/2020</t>
   </si>
   <si>
     <t>12,877361</t>
   </si>
   <si>
-    <t>29/05/2020</t>
+    <t>29/5/2020</t>
   </si>
   <si>
     <t>12,876726</t>
   </si>
   <si>
-    <t>28/05/2020</t>
+    <t>28/5/2020</t>
   </si>
   <si>
     <t>12,876731</t>
   </si>
   <si>
-    <t>27/05/2020</t>
+    <t>27/5/2020</t>
   </si>
   <si>
     <t>12,841577</t>
   </si>
   <si>
-    <t>26/05/2020</t>
-[...5 lines deleted...]
-    <t>25/05/2020</t>
+    <t>26/5/2020</t>
+  </si>
+  <si>
+    <t>12,758028</t>
+  </si>
+  <si>
+    <t>25/5/2020</t>
   </si>
   <si>
     <t>12,699576</t>
   </si>
   <si>
-    <t>24/05/2020</t>
+    <t>24/5/2020</t>
   </si>
   <si>
     <t>12,695281</t>
   </si>
   <si>
-    <t>23/05/2020</t>
+    <t>23/5/2020</t>
   </si>
   <si>
     <t>12,694650</t>
   </si>
   <si>
-    <t>22/05/2020</t>
+    <t>22/5/2020</t>
   </si>
   <si>
     <t>12,694019</t>
   </si>
   <si>
-    <t>21/05/2020</t>
+    <t>21/5/2020</t>
   </si>
   <si>
     <t>12,688862</t>
   </si>
   <si>
-    <t>20/05/2020</t>
+    <t>20/5/2020</t>
   </si>
   <si>
     <t>12,656203</t>
   </si>
   <si>
-    <t>19/05/2020</t>
-[...5 lines deleted...]
-    <t>18/05/2020</t>
+    <t>19/5/2020</t>
+  </si>
+  <si>
+    <t>12,613894</t>
+  </si>
+  <si>
+    <t>18/5/2020</t>
   </si>
   <si>
     <t>12,565000</t>
   </si>
   <si>
-    <t>17/05/2020</t>
+    <t>17/5/2020</t>
   </si>
   <si>
     <t>12,559307</t>
   </si>
   <si>
-    <t>16/05/2020</t>
+    <t>16/5/2020</t>
   </si>
   <si>
     <t>12,558694</t>
   </si>
   <si>
-    <t>15/05/2020</t>
+    <t>15/5/2020</t>
   </si>
   <si>
     <t>12,558080</t>
   </si>
   <si>
-    <t>14/05/2020</t>
+    <t>14/5/2020</t>
   </si>
   <si>
     <t>12,568850</t>
   </si>
   <si>
-    <t>13/05/2020</t>
+    <t>13/5/2020</t>
   </si>
   <si>
     <t>12,617969</t>
   </si>
   <si>
-    <t>12/05/2020</t>
+    <t>12/5/2020</t>
   </si>
   <si>
     <t>12,627992</t>
   </si>
   <si>
-    <t>11/05/2020</t>
+    <t>11/5/2020</t>
   </si>
   <si>
     <t>12,635522</t>
   </si>
   <si>
-    <t>10/05/2020</t>
+    <t>10/5/2020</t>
   </si>
   <si>
     <t>12,637741</t>
   </si>
   <si>
-    <t>09/05/2020</t>
+    <t>9/5/2020</t>
   </si>
   <si>
     <t>12,637132</t>
   </si>
   <si>
-    <t>08/05/2020</t>
+    <t>8/5/2020</t>
   </si>
   <si>
     <t>12,636523</t>
   </si>
   <si>
-    <t>07/05/2020</t>
+    <t>7/5/2020</t>
   </si>
   <si>
     <t>12,628120</t>
   </si>
   <si>
-    <t>06/05/2020</t>
+    <t>6/5/2020</t>
   </si>
   <si>
     <t>12,638425</t>
   </si>
   <si>
-    <t>05/05/2020</t>
+    <t>5/5/2020</t>
   </si>
   <si>
     <t>12,658445</t>
   </si>
   <si>
-    <t>04/05/2020</t>
-[...5 lines deleted...]
-    <t>03/05/2020</t>
+    <t>4/5/2020</t>
+  </si>
+  <si>
+    <t>12,653842</t>
+  </si>
+  <si>
+    <t>3/5/2020</t>
   </si>
   <si>
     <t>12,712645</t>
   </si>
   <si>
-    <t>02/05/2020</t>
+    <t>2/5/2020</t>
   </si>
   <si>
     <t>12,712029</t>
   </si>
   <si>
-    <t>01/05/2020</t>
+    <t>1/5/2020</t>
   </si>
   <si>
     <t>12,711413</t>
   </si>
   <si>
-    <t>30/04/2020</t>
+    <t>30/4/2020</t>
   </si>
   <si>
     <t>12,710761</t>
   </si>
   <si>
-    <t>29/04/2020</t>
-[...5 lines deleted...]
-    <t>28/04/2020</t>
+    <t>29/4/2020</t>
+  </si>
+  <si>
+    <t>12,679792</t>
+  </si>
+  <si>
+    <t>28/4/2020</t>
   </si>
   <si>
     <t>12,671015</t>
   </si>
   <si>
-    <t>27/04/2020</t>
+    <t>27/4/2020</t>
   </si>
   <si>
     <t>12,639525</t>
   </si>
   <si>
-    <t>26/04/2020</t>
+    <t>26/4/2020</t>
   </si>
   <si>
     <t>12,600323</t>
   </si>
   <si>
-    <t>25/04/2020</t>
+    <t>25/4/2020</t>
   </si>
   <si>
     <t>12,599723</t>
   </si>
   <si>
-    <t>24/04/2020</t>
-[...5 lines deleted...]
-    <t>23/04/2020</t>
+    <t>24/4/2020</t>
+  </si>
+  <si>
+    <t>12,599400</t>
+  </si>
+  <si>
+    <t>23/4/2020</t>
   </si>
   <si>
     <t>12,585574</t>
   </si>
   <si>
-    <t>22/04/2020</t>
+    <t>22/4/2020</t>
   </si>
   <si>
     <t>12,535888</t>
   </si>
   <si>
-    <t>21/04/2020</t>
+    <t>21/4/2020</t>
   </si>
   <si>
     <t>12,541040</t>
   </si>
   <si>
-    <t>20/04/2020</t>
+    <t>20/4/2020</t>
   </si>
   <si>
     <t>12,594064</t>
   </si>
   <si>
-    <t>19/04/2020</t>
+    <t>19/4/2020</t>
   </si>
   <si>
     <t>12,629407</t>
   </si>
   <si>
-    <t>18/04/2020</t>
+    <t>18/4/2020</t>
   </si>
   <si>
     <t>12,628818</t>
   </si>
   <si>
-    <t>17/04/2020</t>
+    <t>17/4/2020</t>
   </si>
   <si>
     <t>12,628230</t>
   </si>
   <si>
-    <t>16/04/2020</t>
+    <t>16/4/2020</t>
   </si>
   <si>
     <t>12,627475</t>
   </si>
   <si>
-    <t>15/04/2020</t>
+    <t>15/4/2020</t>
   </si>
   <si>
     <t>12,660455</t>
   </si>
   <si>
-    <t>14/04/2020</t>
+    <t>14/4/2020</t>
   </si>
   <si>
     <t>12,665831</t>
   </si>
   <si>
-    <t>13/04/2020</t>
-[...5 lines deleted...]
-    <t>12/04/2020</t>
+    <t>13/4/2020</t>
+  </si>
+  <si>
+    <t>12,535217</t>
+  </si>
+  <si>
+    <t>12/4/2020</t>
   </si>
   <si>
     <t>12,532419</t>
   </si>
   <si>
-    <t>11/04/2020</t>
+    <t>11/4/2020</t>
   </si>
   <si>
     <t>12,531838</t>
   </si>
   <si>
-    <t>10/04/2020</t>
+    <t>10/4/2020</t>
   </si>
   <si>
     <t>12,531256</t>
   </si>
   <si>
-    <t>09/04/2020</t>
+    <t>9/4/2020</t>
   </si>
   <si>
     <t>12,530674</t>
   </si>
   <si>
-    <t>08/04/2020</t>
+    <t>8/4/2020</t>
   </si>
   <si>
     <t>12,401555</t>
   </si>
   <si>
-    <t>07/04/2020</t>
+    <t>7/4/2020</t>
   </si>
   <si>
     <t>12,365389</t>
   </si>
   <si>
-    <t>06/04/2020</t>
+    <t>6/4/2020</t>
   </si>
   <si>
     <t>12,312058</t>
   </si>
   <si>
-    <t>05/04/2020</t>
+    <t>5/4/2020</t>
   </si>
   <si>
     <t>12,293157</t>
   </si>
   <si>
-    <t>04/04/2020</t>
+    <t>4/4/2020</t>
   </si>
   <si>
     <t>12,292624</t>
   </si>
   <si>
-    <t>03/04/2020</t>
+    <t>3/4/2020</t>
   </si>
   <si>
     <t>12,292092</t>
   </si>
   <si>
-    <t>02/04/2020</t>
+    <t>2/4/2020</t>
   </si>
   <si>
     <t>12,298447</t>
   </si>
   <si>
-    <t>01/04/2020</t>
-[...5 lines deleted...]
-    <t>31/03/2020</t>
+    <t>1/4/2020</t>
+  </si>
+  <si>
+    <t>12,290302</t>
+  </si>
+  <si>
+    <t>31/3/2020</t>
   </si>
   <si>
     <t>12,301637</t>
   </si>
   <si>
-    <t>30/03/2020</t>
+    <t>30/3/2020</t>
   </si>
   <si>
     <t>12,281665</t>
   </si>
   <si>
-    <t>29/03/2020</t>
+    <t>29/3/2020</t>
   </si>
   <si>
     <t>12,303668</t>
   </si>
   <si>
-    <t>28/03/2020</t>
+    <t>28/3/2020</t>
   </si>
   <si>
     <t>12,303094</t>
   </si>
   <si>
-    <t>27/03/2020</t>
+    <t>27/3/2020</t>
   </si>
   <si>
     <t>12,302520</t>
   </si>
   <si>
-    <t>26/03/2020</t>
+    <t>26/3/2020</t>
   </si>
   <si>
     <t>12,239882</t>
   </si>
   <si>
-    <t>25/03/2020</t>
+    <t>25/3/2020</t>
   </si>
   <si>
     <t>12,132552</t>
   </si>
   <si>
-    <t>24/03/2020</t>
+    <t>24/3/2020</t>
   </si>
   <si>
     <t>12,058609</t>
   </si>
   <si>
-    <t>23/03/2020</t>
-[...5 lines deleted...]
-    <t>22/03/2020</t>
+    <t>23/3/2020</t>
+  </si>
+  <si>
+    <t>12,056376</t>
+  </si>
+  <si>
+    <t>22/3/2020</t>
   </si>
   <si>
     <t>12,125566</t>
   </si>
   <si>
-    <t>21/03/2020</t>
+    <t>21/3/2020</t>
   </si>
   <si>
     <t>12,125040</t>
   </si>
   <si>
-    <t>20/03/2020</t>
+    <t>20/3/2020</t>
   </si>
   <si>
     <t>12,124514</t>
   </si>
   <si>
-    <t>19/03/2020</t>
+    <t>19/3/2020</t>
   </si>
   <si>
     <t>12,081439</t>
   </si>
   <si>
-    <t>18/03/2020</t>
-[...11 lines deleted...]
-    <t>16/03/2020</t>
+    <t>18/3/2020</t>
+  </si>
+  <si>
+    <t>12,104588</t>
+  </si>
+  <si>
+    <t>17/3/2020</t>
+  </si>
+  <si>
+    <t>12,349369</t>
+  </si>
+  <si>
+    <t>16/3/2020</t>
   </si>
   <si>
     <t>12,494270</t>
   </si>
   <si>
-    <t>15/03/2020</t>
+    <t>15/3/2020</t>
   </si>
   <si>
     <t>12,709821</t>
   </si>
   <si>
-    <t>14/03/2020</t>
+    <t>14/3/2020</t>
   </si>
   <si>
     <t>12,709320</t>
   </si>
   <si>
-    <t>13/03/2020</t>
+    <t>13/3/2020</t>
   </si>
   <si>
     <t>12,708819</t>
   </si>
   <si>
-    <t>12/03/2020</t>
-[...5 lines deleted...]
-    <t>11/03/2020</t>
+    <t>12/3/2020</t>
+  </si>
+  <si>
+    <t>12,772472</t>
+  </si>
+  <si>
+    <t>11/3/2020</t>
   </si>
   <si>
     <t>12,966256</t>
   </si>
   <si>
-    <t>10/03/2020</t>
-[...11 lines deleted...]
-    <t>08/03/2020</t>
+    <t>10/3/2020</t>
+  </si>
+  <si>
+    <t>12,997180</t>
+  </si>
+  <si>
+    <t>9/3/2020</t>
+  </si>
+  <si>
+    <t>12,993486</t>
+  </si>
+  <si>
+    <t>8/3/2020</t>
   </si>
   <si>
     <t>13,177642</t>
   </si>
   <si>
-    <t>07/03/2020</t>
+    <t>7/3/2020</t>
   </si>
   <si>
     <t>13,177172</t>
   </si>
   <si>
-    <t>06/03/2020</t>
+    <t>6/3/2020</t>
   </si>
   <si>
     <t>13,176709</t>
   </si>
   <si>
-    <t>05/03/2020</t>
+    <t>5/3/2020</t>
   </si>
   <si>
     <t>13,250236</t>
   </si>
   <si>
-    <t>04/03/2020</t>
-[...5 lines deleted...]
-    <t>03/03/2020</t>
+    <t>4/3/2020</t>
+  </si>
+  <si>
+    <t>13,273932</t>
+  </si>
+  <si>
+    <t>3/3/2020</t>
   </si>
   <si>
     <t>13,258731</t>
   </si>
   <si>
-    <t>02/03/2020</t>
-[...5 lines deleted...]
-    <t>01/03/2020</t>
+    <t>2/3/2020</t>
+  </si>
+  <si>
+    <t>13,220738</t>
+  </si>
+  <si>
+    <t>1/3/2020</t>
   </si>
   <si>
     <t>13,224925</t>
   </si>
   <si>
-    <t>29/02/2020</t>
+    <t>29/2/2020</t>
   </si>
   <si>
     <t>13,224336</t>
   </si>
   <si>
-    <t>28/02/2020</t>
+    <t>28/2/2020</t>
   </si>
   <si>
     <t>13,223861</t>
   </si>
   <si>
-    <t>27/02/2020</t>
+    <t>27/2/2020</t>
   </si>
   <si>
     <t>13,280414</t>
   </si>
   <si>
-    <t>26/02/2020</t>
+    <t>26/2/2020</t>
   </si>
   <si>
     <t>13,315362</t>
   </si>
   <si>
-    <t>25/02/2020</t>
+    <t>25/2/2020</t>
   </si>
   <si>
     <t>13,334942</t>
   </si>
   <si>
-    <t>24/02/2020</t>
+    <t>24/2/2020</t>
   </si>
   <si>
     <t>13,349646</t>
   </si>
   <si>
-    <t>23/02/2020</t>
+    <t>23/2/2020</t>
   </si>
   <si>
     <t>13,376605</t>
   </si>
   <si>
-    <t>22/02/2020</t>
+    <t>22/2/2020</t>
   </si>
   <si>
     <t>13,376198</t>
   </si>
   <si>
-    <t>21/02/2020</t>
+    <t>21/2/2020</t>
   </si>
   <si>
     <t>13,375790</t>
   </si>
   <si>
-    <t>20/02/2020</t>
+    <t>20/2/2020</t>
   </si>
   <si>
     <t>13,379247</t>
   </si>
   <si>
-    <t>19/02/2020</t>
+    <t>19/2/2020</t>
   </si>
   <si>
     <t>13,375519</t>
   </si>
   <si>
-    <t>18/02/2020</t>
+    <t>18/2/2020</t>
   </si>
   <si>
     <t>13,373600</t>
   </si>
   <si>
-    <t>17/02/2020</t>
-[...5 lines deleted...]
-    <t>16/02/2020</t>
+    <t>17/2/2020</t>
+  </si>
+  <si>
+    <t>13,375135</t>
+  </si>
+  <si>
+    <t>16/2/2020</t>
   </si>
   <si>
     <t>13,370632</t>
   </si>
   <si>
-    <t>15/02/2020</t>
+    <t>15/2/2020</t>
   </si>
   <si>
     <t>13,370214</t>
   </si>
   <si>
-    <t>14/02/2020</t>
+    <t>14/2/2020</t>
   </si>
   <si>
     <t>13,369797</t>
   </si>
   <si>
-    <t>13/02/2020</t>
-[...5 lines deleted...]
-    <t>12/02/2020</t>
+    <t>13/2/2020</t>
+  </si>
+  <si>
+    <t>13,364864</t>
+  </si>
+  <si>
+    <t>12/2/2020</t>
   </si>
   <si>
     <t>13,363415</t>
   </si>
   <si>
-    <t>11/02/2020</t>
+    <t>11/2/2020</t>
   </si>
   <si>
     <t>13,358243</t>
   </si>
   <si>
-    <t>10/02/2020</t>
+    <t>10/2/2020</t>
   </si>
   <si>
     <t>13,355087</t>
   </si>
   <si>
-    <t>09/02/2020</t>
+    <t>9/2/2020</t>
   </si>
   <si>
     <t>13,355994</t>
   </si>
   <si>
-    <t>08/02/2020</t>
+    <t>8/2/2020</t>
   </si>
   <si>
     <t>13,355542</t>
   </si>
   <si>
-    <t>07/02/2020</t>
+    <t>7/2/2020</t>
   </si>
   <si>
     <t>13,355090</t>
   </si>
   <si>
-    <t>06/02/2020</t>
+    <t>6/2/2020</t>
   </si>
   <si>
     <t>13,351935</t>
   </si>
   <si>
-    <t>05/02/2020</t>
+    <t>5/2/2020</t>
   </si>
   <si>
     <t>13,341512</t>
   </si>
   <si>
-    <t>04/02/2020</t>
-[...11 lines deleted...]
-    <t>02/02/2020</t>
+    <t>4/2/2020</t>
+  </si>
+  <si>
+    <t>13,335890</t>
+  </si>
+  <si>
+    <t>3/2/2020</t>
+  </si>
+  <si>
+    <t>13,330158</t>
+  </si>
+  <si>
+    <t>2/2/2020</t>
   </si>
   <si>
     <t>13,333530</t>
   </si>
   <si>
-    <t>01/02/2020</t>
+    <t>1/2/2020</t>
   </si>
   <si>
     <t>13,333069</t>
   </si>
   <si>
-    <t>31/01/2020</t>
+    <t>31/1/2020</t>
   </si>
   <si>
     <t>13,332608</t>
   </si>
   <si>
-    <t>30/01/2020</t>
+    <t>30/1/2020</t>
   </si>
   <si>
     <t>13,328170</t>
   </si>
   <si>
-    <t>29/01/2020</t>
+    <t>29/1/2020</t>
   </si>
   <si>
     <t>13,331097</t>
   </si>
   <si>
-    <t>28/01/2020</t>
-[...11 lines deleted...]
-    <t>26/01/2020</t>
+    <t>28/1/2020</t>
+  </si>
+  <si>
+    <t>13,323315</t>
+  </si>
+  <si>
+    <t>27/1/2020</t>
+  </si>
+  <si>
+    <t>13,331685</t>
+  </si>
+  <si>
+    <t>26/1/2020</t>
   </si>
   <si>
     <t>13,330640</t>
   </si>
   <si>
-    <t>25/01/2020</t>
+    <t>25/1/2020</t>
   </si>
   <si>
     <t>13,330186</t>
   </si>
   <si>
-    <t>24/01/2020</t>
+    <t>24/1/2020</t>
   </si>
   <si>
     <t>13,329733</t>
   </si>
   <si>
-    <t>23/01/2020</t>
+    <t>23/1/2020</t>
   </si>
   <si>
     <t>13,325780</t>
   </si>
   <si>
-    <t>22/01/2020</t>
+    <t>22/1/2020</t>
   </si>
   <si>
     <t>13,319945</t>
   </si>
   <si>
-    <t>21/01/2020</t>
-[...5 lines deleted...]
-    <t>20/01/2020</t>
+    <t>21/1/2020</t>
+  </si>
+  <si>
+    <t>13,317276</t>
+  </si>
+  <si>
+    <t>20/1/2020</t>
   </si>
   <si>
     <t>13,314650</t>
   </si>
   <si>
-    <t>19/01/2020</t>
+    <t>19/1/2020</t>
   </si>
   <si>
     <t>13,308834</t>
   </si>
   <si>
-    <t>18/01/2020</t>
+    <t>18/1/2020</t>
   </si>
   <si>
     <t>13,308407</t>
   </si>
   <si>
-    <t>17/01/2020</t>
+    <t>17/1/2020</t>
   </si>
   <si>
     <t>13,307981</t>
   </si>
   <si>
-    <t>16/01/2020</t>
-[...5 lines deleted...]
-    <t>15/01/2020</t>
+    <t>16/1/2020</t>
+  </si>
+  <si>
+    <t>13,301902</t>
+  </si>
+  <si>
+    <t>15/1/2020</t>
   </si>
   <si>
     <t>13,300150</t>
   </si>
   <si>
-    <t>14/01/2020</t>
-[...5 lines deleted...]
-    <t>13/01/2020</t>
+    <t>14/1/2020</t>
+  </si>
+  <si>
+    <t>13,297719</t>
+  </si>
+  <si>
+    <t>13/1/2020</t>
   </si>
   <si>
     <t>13,295290</t>
   </si>
   <si>
-    <t>12/01/2020</t>
+    <t>12/1/2020</t>
   </si>
   <si>
     <t>13,297744</t>
   </si>
   <si>
-    <t>11/01/2020</t>
+    <t>11/1/2020</t>
   </si>
   <si>
     <t>13,297312</t>
   </si>
   <si>
-    <t>10/01/2020</t>
+    <t>10/1/2020</t>
   </si>
   <si>
     <t>13,296934</t>
   </si>
   <si>
-    <t>09/01/2020</t>
+    <t>9/1/2020</t>
   </si>
   <si>
     <t>13,289835</t>
   </si>
   <si>
-    <t>08/01/2020</t>
-[...5 lines deleted...]
-    <t>07/01/2020</t>
+    <t>8/1/2020</t>
+  </si>
+  <si>
+    <t>13,289759</t>
+  </si>
+  <si>
+    <t>7/1/2020</t>
   </si>
   <si>
     <t>13,293715</t>
   </si>
   <si>
-    <t>06/01/2020</t>
+    <t>6/1/2020</t>
   </si>
   <si>
     <t>13,294021</t>
   </si>
   <si>
-    <t>05/01/2020</t>
+    <t>5/1/2020</t>
   </si>
   <si>
     <t>13,297479</t>
   </si>
   <si>
-    <t>04/01/2020</t>
+    <t>4/1/2020</t>
   </si>
   <si>
     <t>13,297063</t>
   </si>
   <si>
-    <t>03/01/2020</t>
+    <t>3/1/2020</t>
   </si>
   <si>
     <t>13,296646</t>
   </si>
   <si>
-    <t>02/01/2020</t>
-[...5 lines deleted...]
-    <t>01/01/2020</t>
+    <t>2/1/2020</t>
+  </si>
+  <si>
+    <t>13,293527</t>
+  </si>
+  <si>
+    <t>1/1/2020</t>
   </si>
   <si>
     <t>13,287958</t>
   </si>
   <si>
     <t>31/12/2019</t>
   </si>
   <si>
     <t>13,287538</t>
   </si>
   <si>
     <t>30/12/2019</t>
   </si>
   <si>
-    <t>13,285816</t>
+    <t>13,286891</t>
   </si>
   <si>
     <t>29/12/2019</t>
   </si>
   <si>
     <t>13,290933</t>
   </si>
   <si>
     <t>28/12/2019</t>
   </si>
   <si>
     <t>13,290513</t>
   </si>
   <si>
     <t>27/12/2019</t>
   </si>
   <si>
     <t>13,290092</t>
   </si>
   <si>
     <t>26/12/2019</t>
   </si>
   <si>
     <t>13,290241</t>
   </si>
   <si>
     <t>25/12/2019</t>
   </si>
   <si>
     <t>13,289500</t>
   </si>
   <si>
     <t>24/12/2019</t>
   </si>
   <si>
-    <t>13,289270</t>
+    <t>13,290096</t>
   </si>
   <si>
     <t>23/12/2019</t>
   </si>
   <si>
-    <t>13,288841</t>
+    <t>13,293539</t>
   </si>
   <si>
     <t>22/12/2019</t>
   </si>
   <si>
     <t>13,288001</t>
   </si>
   <si>
     <t>21/12/2019</t>
   </si>
   <si>
     <t>13,287592</t>
   </si>
   <si>
     <t>20/12/2019</t>
   </si>
   <si>
     <t>13,287183</t>
   </si>
   <si>
     <t>19/12/2019</t>
   </si>
   <si>
     <t>13,285018</t>
   </si>
   <si>
     <t>18/12/2019</t>
   </si>
   <si>
-    <t>13,285353</t>
+    <t>13,289006</t>
   </si>
   <si>
     <t>17/12/2019</t>
   </si>
   <si>
     <t>13,288234</t>
   </si>
   <si>
     <t>16/12/2019</t>
   </si>
   <si>
     <t>13,284879</t>
   </si>
   <si>
     <t>15/12/2019</t>
   </si>
   <si>
     <t>13,280958</t>
   </si>
   <si>
     <t>14/12/2019</t>
   </si>
   <si>
     <t>13,280552</t>
   </si>
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
-    <t>13,280145</t>
+    <t>13,280575</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
-    <t>13,262318</t>
+    <t>13,268149</t>
   </si>
   <si>
     <t>11/12/2019</t>
   </si>
   <si>
     <t>13,266205</t>
   </si>
   <si>
     <t>10/12/2019</t>
   </si>
   <si>
-    <t>13,261163</t>
-[...2 lines deleted...]
-    <t>09/12/2019</t>
+    <t>13,266208</t>
+  </si>
+  <si>
+    <t>9/12/2019</t>
   </si>
   <si>
     <t>13,257461</t>
   </si>
   <si>
-    <t>08/12/2019</t>
+    <t>8/12/2019</t>
   </si>
   <si>
     <t>13,249105</t>
   </si>
   <si>
-    <t>07/12/2019</t>
+    <t>7/12/2019</t>
   </si>
   <si>
     <t>13,248680</t>
   </si>
   <si>
-    <t>06/12/2019</t>
+    <t>6/12/2019</t>
   </si>
   <si>
     <t>13,248254</t>
   </si>
   <si>
-    <t>05/12/2019</t>
-[...11 lines deleted...]
-    <t>03/12/2019</t>
+    <t>5/12/2019</t>
+  </si>
+  <si>
+    <t>13,244161</t>
+  </si>
+  <si>
+    <t>4/12/2019</t>
+  </si>
+  <si>
+    <t>13,254242</t>
+  </si>
+  <si>
+    <t>3/12/2019</t>
   </si>
   <si>
     <t>13,237041</t>
   </si>
   <si>
-    <t>02/12/2019</t>
-[...5 lines deleted...]
-    <t>01/12/2019</t>
+    <t>2/12/2019</t>
+  </si>
+  <si>
+    <t>13,236425</t>
+  </si>
+  <si>
+    <t>1/12/2019</t>
   </si>
   <si>
     <t>13,236821</t>
   </si>
   <si>
     <t>30/11/2019</t>
   </si>
   <si>
     <t>13,236400</t>
   </si>
   <si>
     <t>29/11/2019</t>
   </si>
   <si>
-    <t>13,235979</t>
+    <t>13,238294</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>13,234125</t>
   </si>
   <si>
     <t>27/11/2019</t>
   </si>
   <si>
-    <t>13,230874</t>
+    <t>13,231198</t>
   </si>
   <si>
     <t>26/11/2019</t>
   </si>
   <si>
     <t>13,224238</t>
   </si>
   <si>
     <t>25/11/2019</t>
   </si>
   <si>
     <t>13,209639</t>
   </si>
   <si>
     <t>24/11/2019</t>
   </si>
   <si>
     <t>13,203510</t>
   </si>
   <si>
     <t>23/11/2019</t>
   </si>
   <si>
     <t>13,203115</t>
   </si>
   <si>
     <t>22/11/2019</t>
   </si>
   <si>
-    <t>13,202720</t>
+    <t>13,206832</t>
   </si>
   <si>
     <t>21/11/2019</t>
   </si>
   <si>
-    <t>13,199302</t>
+    <t>13,219656</t>
   </si>
   <si>
     <t>20/11/2019</t>
   </si>
   <si>
-    <t>13,201941</t>
+    <t>13,203532</t>
   </si>
   <si>
     <t>19/11/2019</t>
   </si>
   <si>
     <t>13,205799</t>
   </si>
   <si>
     <t>18/11/2019</t>
   </si>
   <si>
-    <t>13,204806</t>
+    <t>13,227563</t>
   </si>
   <si>
     <t>17/11/2019</t>
   </si>
   <si>
     <t>13,204292</t>
   </si>
   <si>
     <t>16/11/2019</t>
   </si>
   <si>
     <t>13,203903</t>
   </si>
   <si>
     <t>15/11/2019</t>
   </si>
   <si>
     <t>13,203514</t>
   </si>
   <si>
     <t>14/11/2019</t>
   </si>
   <si>
-    <t>13,207730</t>
+    <t>13,208073</t>
   </si>
   <si>
     <t>13/11/2019</t>
   </si>
   <si>
-    <t>13,210593</t>
+    <t>13,212574</t>
   </si>
   <si>
     <t>12/11/2019</t>
   </si>
   <si>
-    <t>13,215267</t>
+    <t>13,215706</t>
   </si>
   <si>
     <t>11/11/2019</t>
   </si>
   <si>
     <t>13,216115</t>
   </si>
   <si>
     <t>10/11/2019</t>
   </si>
   <si>
     <t>13,216972</t>
   </si>
   <si>
-    <t>09/11/2019</t>
+    <t>9/11/2019</t>
   </si>
   <si>
     <t>13,216581</t>
   </si>
   <si>
-    <t>08/11/2019</t>
+    <t>8/11/2019</t>
   </si>
   <si>
     <t>13,216190</t>
   </si>
   <si>
-    <t>07/11/2019</t>
-[...5 lines deleted...]
-    <t>06/11/2019</t>
+    <t>7/11/2019</t>
+  </si>
+  <si>
+    <t>13,218429</t>
+  </si>
+  <si>
+    <t>6/11/2019</t>
   </si>
   <si>
     <t>13,218255</t>
   </si>
   <si>
-    <t>05/11/2019</t>
+    <t>5/11/2019</t>
   </si>
   <si>
     <t>13,215874</t>
   </si>
   <si>
-    <t>04/11/2019</t>
-[...5 lines deleted...]
-    <t>03/11/2019</t>
+    <t>4/11/2019</t>
+  </si>
+  <si>
+    <t>13,210647</t>
+  </si>
+  <si>
+    <t>3/11/2019</t>
   </si>
   <si>
     <t>13,200667</t>
   </si>
   <si>
-    <t>02/11/2019</t>
+    <t>2/11/2019</t>
   </si>
   <si>
     <t>13,200268</t>
   </si>
   <si>
-    <t>01/11/2019</t>
+    <t>1/11/2019</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>13,200130</t>
   </si>
   <si>
     <t>30/10/2019</t>
   </si>
   <si>
     <t>13,196857</t>
   </si>
   <si>
     <t>29/10/2019</t>
   </si>
   <si>
     <t>13,202221</t>
   </si>
   <si>
     <t>28/10/2019</t>
   </si>
   <si>
     <t>13,203120</t>
   </si>
@@ -14295,51 +14637,51 @@
   <si>
     <t>13,204215</t>
   </si>
   <si>
     <t>25/10/2019</t>
   </si>
   <si>
     <t>13,203825</t>
   </si>
   <si>
     <t>24/10/2019</t>
   </si>
   <si>
     <t>13,205006</t>
   </si>
   <si>
     <t>23/10/2019</t>
   </si>
   <si>
     <t>13,204624</t>
   </si>
   <si>
     <t>22/10/2019</t>
   </si>
   <si>
-    <t>13,203278</t>
+    <t>13,203628</t>
   </si>
   <si>
     <t>21/10/2019</t>
   </si>
   <si>
     <t>13,199422</t>
   </si>
   <si>
     <t>20/10/2019</t>
   </si>
   <si>
     <t>13,197994</t>
   </si>
   <si>
     <t>19/10/2019</t>
   </si>
   <si>
     <t>13,197599</t>
   </si>
   <si>
     <t>18/10/2019</t>
   </si>
   <si>
     <t>13,197204</t>
   </si>
@@ -14370,2124 +14712,2124 @@
   <si>
     <t>13/10/2019</t>
   </si>
   <si>
     <t>13,173788</t>
   </si>
   <si>
     <t>12/10/2019</t>
   </si>
   <si>
     <t>13,173394</t>
   </si>
   <si>
     <t>11/10/2019</t>
   </si>
   <si>
     <t>13,173000</t>
   </si>
   <si>
     <t>10/10/2019</t>
   </si>
   <si>
     <t>13,157668</t>
   </si>
   <si>
-    <t>09/10/2019</t>
-[...5 lines deleted...]
-    <t>08/10/2019</t>
+    <t>9/10/2019</t>
+  </si>
+  <si>
+    <t>13,158722</t>
+  </si>
+  <si>
+    <t>8/10/2019</t>
   </si>
   <si>
     <t>13,158769</t>
   </si>
   <si>
-    <t>07/10/2019</t>
+    <t>7/10/2019</t>
   </si>
   <si>
     <t>13,159766</t>
   </si>
   <si>
-    <t>06/10/2019</t>
+    <t>6/10/2019</t>
   </si>
   <si>
     <t>13,161403</t>
   </si>
   <si>
-    <t>05/10/2019</t>
+    <t>5/10/2019</t>
   </si>
   <si>
     <t>13,161010</t>
   </si>
   <si>
-    <t>04/10/2019</t>
+    <t>4/10/2019</t>
   </si>
   <si>
     <t>13,160618</t>
   </si>
   <si>
-    <t>03/10/2019</t>
+    <t>3/10/2019</t>
   </si>
   <si>
     <t>13,161385</t>
   </si>
   <si>
-    <t>02/10/2019</t>
+    <t>2/10/2019</t>
   </si>
   <si>
     <t>13,167931</t>
   </si>
   <si>
-    <t>01/10/2019</t>
-[...5 lines deleted...]
-    <t>30/09/2019</t>
+    <t>1/10/2019</t>
+  </si>
+  <si>
+    <t>13,176425</t>
+  </si>
+  <si>
+    <t>30/9/2019</t>
   </si>
   <si>
     <t>13,167778</t>
   </si>
   <si>
-    <t>29/09/2019</t>
+    <t>29/9/2019</t>
   </si>
   <si>
     <t>13,166820</t>
   </si>
   <si>
-    <t>28/09/2019</t>
+    <t>28/9/2019</t>
   </si>
   <si>
     <t>13,166420</t>
   </si>
   <si>
-    <t>27/09/2019</t>
+    <t>27/9/2019</t>
   </si>
   <si>
     <t>13,166019</t>
   </si>
   <si>
-    <t>26/09/2019</t>
+    <t>26/9/2019</t>
   </si>
   <si>
     <t>13,164131</t>
   </si>
   <si>
-    <t>25/09/2019</t>
+    <t>25/9/2019</t>
   </si>
   <si>
     <t>13,164201</t>
   </si>
   <si>
-    <t>24/09/2019</t>
-[...5 lines deleted...]
-    <t>23/09/2019</t>
+    <t>24/9/2019</t>
+  </si>
+  <si>
+    <t>13,175434</t>
+  </si>
+  <si>
+    <t>23/9/2019</t>
   </si>
   <si>
     <t>13,174135</t>
   </si>
   <si>
-    <t>22/09/2019</t>
+    <t>22/9/2019</t>
   </si>
   <si>
     <t>13,172370</t>
   </si>
   <si>
-    <t>21/09/2019</t>
+    <t>21/9/2019</t>
   </si>
   <si>
     <t>13,171980</t>
   </si>
   <si>
-    <t>20/09/2019</t>
-[...11 lines deleted...]
-    <t>18/09/2019</t>
+    <t>20/9/2019</t>
+  </si>
+  <si>
+    <t>13,172939</t>
+  </si>
+  <si>
+    <t>19/9/2019</t>
+  </si>
+  <si>
+    <t>13,170254</t>
+  </si>
+  <si>
+    <t>18/9/2019</t>
   </si>
   <si>
     <t>13,169069</t>
   </si>
   <si>
-    <t>17/09/2019</t>
+    <t>17/9/2019</t>
   </si>
   <si>
     <t>13,169304</t>
   </si>
   <si>
-    <t>16/09/2019</t>
-[...5 lines deleted...]
-    <t>15/09/2019</t>
+    <t>16/9/2019</t>
+  </si>
+  <si>
+    <t>13,177183</t>
+  </si>
+  <si>
+    <t>15/9/2019</t>
   </si>
   <si>
     <t>13,171897</t>
   </si>
   <si>
-    <t>14/09/2019</t>
+    <t>14/9/2019</t>
   </si>
   <si>
     <t>13,171489</t>
   </si>
   <si>
-    <t>13/09/2019</t>
+    <t>13/9/2019</t>
   </si>
   <si>
     <t>13,171082</t>
   </si>
   <si>
-    <t>12/09/2019</t>
+    <t>12/9/2019</t>
   </si>
   <si>
     <t>13,172335</t>
   </si>
   <si>
-    <t>11/09/2019</t>
+    <t>11/9/2019</t>
   </si>
   <si>
     <t>13,147398</t>
   </si>
   <si>
-    <t>10/09/2019</t>
+    <t>10/9/2019</t>
   </si>
   <si>
     <t>13,147033</t>
   </si>
   <si>
-    <t>09/09/2019</t>
+    <t>9/9/2019</t>
   </si>
   <si>
     <t>13,157067</t>
   </si>
   <si>
-    <t>08/09/2019</t>
+    <t>8/9/2019</t>
   </si>
   <si>
     <t>13,164942</t>
   </si>
   <si>
-    <t>07/09/2019</t>
+    <t>7/9/2019</t>
   </si>
   <si>
     <t>13,161346</t>
   </si>
   <si>
-    <t>06/09/2019</t>
+    <t>6/9/2019</t>
   </si>
   <si>
     <t>13,160917</t>
   </si>
   <si>
-    <t>05/09/2019</t>
-[...5 lines deleted...]
-    <t>04/09/2019</t>
+    <t>5/9/2019</t>
+  </si>
+  <si>
+    <t>13,160810</t>
+  </si>
+  <si>
+    <t>4/9/2019</t>
   </si>
   <si>
     <t>13,165870</t>
   </si>
   <si>
-    <t>03/09/2019</t>
-[...11 lines deleted...]
-    <t>01/09/2019</t>
+    <t>3/9/2019</t>
+  </si>
+  <si>
+    <t>13,164455</t>
+  </si>
+  <si>
+    <t>2/9/2019</t>
+  </si>
+  <si>
+    <t>13,188977</t>
+  </si>
+  <si>
+    <t>1/9/2019</t>
   </si>
   <si>
     <t>13,189543</t>
   </si>
   <si>
-    <t>31/08/2019</t>
+    <t>31/8/2019</t>
   </si>
   <si>
     <t>13,189116</t>
   </si>
   <si>
-    <t>30/08/2019</t>
+    <t>30/8/2019</t>
   </si>
   <si>
     <t>13,188754</t>
   </si>
   <si>
-    <t>29/08/2019</t>
-[...5 lines deleted...]
-    <t>28/08/2019</t>
+    <t>29/8/2019</t>
+  </si>
+  <si>
+    <t>13,187818</t>
+  </si>
+  <si>
+    <t>28/8/2019</t>
   </si>
   <si>
     <t>13,183162</t>
   </si>
   <si>
-    <t>27/08/2019</t>
+    <t>27/8/2019</t>
   </si>
   <si>
     <t>13,180254</t>
   </si>
   <si>
-    <t>26/08/2019</t>
+    <t>26/8/2019</t>
   </si>
   <si>
     <t>13,173145</t>
   </si>
   <si>
-    <t>25/08/2019</t>
+    <t>25/8/2019</t>
   </si>
   <si>
     <t>13,174147</t>
   </si>
   <si>
-    <t>24/08/2019</t>
+    <t>24/8/2019</t>
   </si>
   <si>
     <t>13,173720</t>
   </si>
   <si>
-    <t>23/08/2019</t>
+    <t>23/8/2019</t>
   </si>
   <si>
     <t>13,173293</t>
   </si>
   <si>
-    <t>22/08/2019</t>
+    <t>22/8/2019</t>
   </si>
   <si>
     <t>13,164228</t>
   </si>
   <si>
-    <t>21/08/2019</t>
+    <t>21/8/2019</t>
   </si>
   <si>
     <t>13,161234</t>
   </si>
   <si>
-    <t>20/08/2019</t>
+    <t>20/8/2019</t>
   </si>
   <si>
     <t>13,148917</t>
   </si>
   <si>
-    <t>19/08/2019</t>
+    <t>19/8/2019</t>
   </si>
   <si>
     <t>13,135573</t>
   </si>
   <si>
-    <t>18/08/2019</t>
+    <t>18/8/2019</t>
   </si>
   <si>
     <t>13,129345</t>
   </si>
   <si>
-    <t>17/08/2019</t>
+    <t>17/8/2019</t>
   </si>
   <si>
     <t>13,128927</t>
   </si>
   <si>
-    <t>16/08/2019</t>
+    <t>16/8/2019</t>
   </si>
   <si>
     <t>13,128510</t>
   </si>
   <si>
-    <t>15/08/2019</t>
+    <t>15/8/2019</t>
   </si>
   <si>
     <t>13,121857</t>
   </si>
   <si>
-    <t>14/08/2019</t>
+    <t>14/8/2019</t>
   </si>
   <si>
     <t>13,120018</t>
   </si>
   <si>
-    <t>13/08/2019</t>
+    <t>13/8/2019</t>
   </si>
   <si>
     <t>13,118062</t>
   </si>
   <si>
-    <t>12/08/2019</t>
+    <t>12/8/2019</t>
   </si>
   <si>
     <t>13,124873</t>
   </si>
   <si>
-    <t>11/08/2019</t>
+    <t>11/8/2019</t>
   </si>
   <si>
     <t>13,124551</t>
   </si>
   <si>
-    <t>10/08/2019</t>
+    <t>10/8/2019</t>
   </si>
   <si>
     <t>13,124131</t>
   </si>
   <si>
-    <t>09/08/2019</t>
+    <t>9/8/2019</t>
   </si>
   <si>
     <t>13,123711</t>
   </si>
   <si>
-    <t>08/08/2019</t>
+    <t>8/8/2019</t>
   </si>
   <si>
     <t>13,125497</t>
   </si>
   <si>
-    <t>07/08/2019</t>
+    <t>7/8/2019</t>
   </si>
   <si>
     <t>13,123620</t>
   </si>
   <si>
-    <t>06/08/2019</t>
+    <t>6/8/2019</t>
   </si>
   <si>
     <t>13,113770</t>
   </si>
   <si>
-    <t>05/08/2019</t>
+    <t>5/8/2019</t>
   </si>
   <si>
     <t>13,108507</t>
   </si>
   <si>
-    <t>04/08/2019</t>
+    <t>4/8/2019</t>
   </si>
   <si>
     <t>13,121282</t>
   </si>
   <si>
-    <t>03/08/2019</t>
+    <t>3/8/2019</t>
   </si>
   <si>
     <t>13,120854</t>
   </si>
   <si>
-    <t>02/08/2019</t>
+    <t>2/8/2019</t>
   </si>
   <si>
     <t>13,120427</t>
   </si>
   <si>
-    <t>01/08/2019</t>
-[...5 lines deleted...]
-    <t>31/07/2019</t>
+    <t>1/8/2019</t>
+  </si>
+  <si>
+    <t>13,129350</t>
+  </si>
+  <si>
+    <t>31/7/2019</t>
   </si>
   <si>
     <t>13,131967</t>
   </si>
   <si>
-    <t>30/07/2019</t>
+    <t>30/7/2019</t>
   </si>
   <si>
     <t>13,129070</t>
   </si>
   <si>
-    <t>29/07/2019</t>
-[...5 lines deleted...]
-    <t>28/07/2019</t>
+    <t>29/7/2019</t>
+  </si>
+  <si>
+    <t>13,145101</t>
+  </si>
+  <si>
+    <t>28/7/2019</t>
   </si>
   <si>
     <t>13,142512</t>
   </si>
   <si>
-    <t>27/07/2019</t>
+    <t>27/7/2019</t>
   </si>
   <si>
     <t>13,142078</t>
   </si>
   <si>
-    <t>26/07/2019</t>
+    <t>26/7/2019</t>
   </si>
   <si>
     <t>13,141645</t>
   </si>
   <si>
-    <t>25/07/2019</t>
+    <t>25/7/2019</t>
   </si>
   <si>
     <t>13,141395</t>
   </si>
   <si>
-    <t>24/07/2019</t>
+    <t>24/7/2019</t>
   </si>
   <si>
     <t>13,129367</t>
   </si>
   <si>
-    <t>23/07/2019</t>
+    <t>23/7/2019</t>
   </si>
   <si>
     <t>13,114340</t>
   </si>
   <si>
-    <t>22/07/2019</t>
+    <t>22/7/2019</t>
   </si>
   <si>
     <t>13,106189</t>
   </si>
   <si>
-    <t>21/07/2019</t>
+    <t>21/7/2019</t>
   </si>
   <si>
     <t>13,104999</t>
   </si>
   <si>
-    <t>20/07/2019</t>
+    <t>20/7/2019</t>
   </si>
   <si>
     <t>13,104591</t>
   </si>
   <si>
-    <t>19/07/2019</t>
-[...5 lines deleted...]
-    <t>18/07/2019</t>
+    <t>19/7/2019</t>
+  </si>
+  <si>
+    <t>13,104185</t>
+  </si>
+  <si>
+    <t>18/7/2019</t>
   </si>
   <si>
     <t>13,097988</t>
   </si>
   <si>
-    <t>17/07/2019</t>
-[...5 lines deleted...]
-    <t>16/07/2019</t>
+    <t>17/7/2019</t>
+  </si>
+  <si>
+    <t>13,104127</t>
+  </si>
+  <si>
+    <t>16/7/2019</t>
   </si>
   <si>
     <t>13,107930</t>
   </si>
   <si>
-    <t>15/07/2019</t>
+    <t>15/7/2019</t>
   </si>
   <si>
     <t>13,107091</t>
   </si>
   <si>
-    <t>14/07/2019</t>
+    <t>14/7/2019</t>
   </si>
   <si>
     <t>13,102172</t>
   </si>
   <si>
-    <t>13/07/2019</t>
+    <t>13/7/2019</t>
   </si>
   <si>
     <t>13,101759</t>
   </si>
   <si>
-    <t>12/07/2019</t>
+    <t>12/7/2019</t>
   </si>
   <si>
     <t>13,101408</t>
   </si>
   <si>
-    <t>11/07/2019</t>
+    <t>11/7/2019</t>
   </si>
   <si>
     <t>13,099756</t>
   </si>
   <si>
-    <t>10/07/2019</t>
+    <t>10/7/2019</t>
   </si>
   <si>
     <t>13,096298</t>
   </si>
   <si>
-    <t>09/07/2019</t>
+    <t>9/7/2019</t>
   </si>
   <si>
     <t>13,096990</t>
   </si>
   <si>
-    <t>08/07/2019</t>
+    <t>8/7/2019</t>
   </si>
   <si>
     <t>13,109532</t>
   </si>
   <si>
-    <t>07/07/2019</t>
+    <t>7/7/2019</t>
   </si>
   <si>
     <t>13,118234</t>
   </si>
   <si>
-    <t>06/07/2019</t>
+    <t>6/7/2019</t>
   </si>
   <si>
     <t>13,117832</t>
   </si>
   <si>
-    <t>05/07/2019</t>
+    <t>5/7/2019</t>
   </si>
   <si>
     <t>13,117430</t>
   </si>
   <si>
-    <t>04/07/2019</t>
+    <t>4/7/2019</t>
   </si>
   <si>
     <t>13,119948</t>
   </si>
   <si>
-    <t>03/07/2019</t>
+    <t>3/7/2019</t>
   </si>
   <si>
     <t>13,110840</t>
   </si>
   <si>
-    <t>02/07/2019</t>
+    <t>2/7/2019</t>
   </si>
   <si>
     <t>13,093584</t>
   </si>
   <si>
-    <t>01/07/2019</t>
-[...5 lines deleted...]
-    <t>30/06/2019</t>
+    <t>1/7/2019</t>
+  </si>
+  <si>
+    <t>13,087081</t>
+  </si>
+  <si>
+    <t>30/6/2019</t>
   </si>
   <si>
     <t>13,071107</t>
   </si>
   <si>
-    <t>29/06/2019</t>
+    <t>29/6/2019</t>
   </si>
   <si>
     <t>13,070697</t>
   </si>
   <si>
-    <t>28/06/2019</t>
+    <t>28/6/2019</t>
   </si>
   <si>
     <t>13,070287</t>
   </si>
   <si>
-    <t>27/06/2019</t>
+    <t>27/6/2019</t>
   </si>
   <si>
     <t>13,060876</t>
   </si>
   <si>
-    <t>26/06/2019</t>
+    <t>26/6/2019</t>
   </si>
   <si>
     <t>13,055581</t>
   </si>
   <si>
-    <t>25/06/2019</t>
+    <t>25/6/2019</t>
   </si>
   <si>
     <t>13,060198</t>
   </si>
   <si>
-    <t>24/06/2019</t>
+    <t>24/6/2019</t>
   </si>
   <si>
     <t>13,063824</t>
   </si>
   <si>
-    <t>23/06/2019</t>
+    <t>23/6/2019</t>
   </si>
   <si>
     <t>13,055974</t>
   </si>
   <si>
-    <t>22/06/2019</t>
+    <t>22/6/2019</t>
   </si>
   <si>
     <t>13,055577</t>
   </si>
   <si>
-    <t>21/06/2019</t>
+    <t>21/6/2019</t>
   </si>
   <si>
     <t>13,055180</t>
   </si>
   <si>
-    <t>20/06/2019</t>
+    <t>20/6/2019</t>
   </si>
   <si>
     <t>13,066591</t>
   </si>
   <si>
-    <t>19/06/2019</t>
+    <t>19/6/2019</t>
   </si>
   <si>
     <t>13,039544</t>
   </si>
   <si>
-    <t>18/06/2019</t>
+    <t>18/6/2019</t>
   </si>
   <si>
     <t>13,017930</t>
   </si>
   <si>
-    <t>17/06/2019</t>
+    <t>17/6/2019</t>
   </si>
   <si>
     <t>12,982726</t>
   </si>
   <si>
-    <t>16/06/2019</t>
+    <t>16/6/2019</t>
   </si>
   <si>
     <t>12,980559</t>
   </si>
   <si>
-    <t>15/06/2019</t>
+    <t>15/6/2019</t>
   </si>
   <si>
     <t>12,980094</t>
   </si>
   <si>
-    <t>14/06/2019</t>
+    <t>14/6/2019</t>
   </si>
   <si>
     <t>12,979628</t>
   </si>
   <si>
-    <t>13/06/2019</t>
+    <t>13/6/2019</t>
   </si>
   <si>
     <t>12,976664</t>
   </si>
   <si>
-    <t>12/06/2019</t>
-[...5 lines deleted...]
-    <t>11/06/2019</t>
+    <t>12/6/2019</t>
+  </si>
+  <si>
+    <t>12,974862</t>
+  </si>
+  <si>
+    <t>11/6/2019</t>
   </si>
   <si>
     <t>12,981272</t>
   </si>
   <si>
-    <t>10/06/2019</t>
+    <t>10/6/2019</t>
   </si>
   <si>
     <t>12,972752</t>
   </si>
   <si>
-    <t>09/06/2019</t>
+    <t>9/6/2019</t>
   </si>
   <si>
     <t>12,965676</t>
   </si>
   <si>
-    <t>08/06/2019</t>
+    <t>8/6/2019</t>
   </si>
   <si>
     <t>12,965226</t>
   </si>
   <si>
-    <t>07/06/2019</t>
+    <t>7/6/2019</t>
   </si>
   <si>
     <t>12,964775</t>
   </si>
   <si>
-    <t>06/06/2019</t>
+    <t>6/6/2019</t>
   </si>
   <si>
     <t>12,954424</t>
   </si>
   <si>
-    <t>05/06/2019</t>
+    <t>5/6/2019</t>
   </si>
   <si>
     <t>12,948405</t>
   </si>
   <si>
-    <t>04/06/2019</t>
+    <t>4/6/2019</t>
   </si>
   <si>
     <t>12,930486</t>
   </si>
   <si>
-    <t>03/06/2019</t>
-[...5 lines deleted...]
-    <t>02/06/2019</t>
+    <t>3/6/2019</t>
+  </si>
+  <si>
+    <t>12,912197</t>
+  </si>
+  <si>
+    <t>2/6/2019</t>
   </si>
   <si>
     <t>12,907180</t>
   </si>
   <si>
-    <t>01/06/2019</t>
+    <t>1/6/2019</t>
   </si>
   <si>
     <t>12,906740</t>
   </si>
   <si>
-    <t>31/05/2019</t>
+    <t>31/5/2019</t>
   </si>
   <si>
     <t>12,906306</t>
   </si>
   <si>
-    <t>30/05/2019</t>
+    <t>30/5/2019</t>
   </si>
   <si>
     <t>12,910351</t>
   </si>
   <si>
-    <t>29/05/2019</t>
+    <t>29/5/2019</t>
   </si>
   <si>
     <t>12,906063</t>
   </si>
   <si>
-    <t>28/05/2019</t>
+    <t>28/5/2019</t>
   </si>
   <si>
     <t>12,911403</t>
   </si>
   <si>
-    <t>27/05/2019</t>
+    <t>27/5/2019</t>
   </si>
   <si>
     <t>12,912078</t>
   </si>
   <si>
-    <t>26/05/2019</t>
+    <t>26/5/2019</t>
   </si>
   <si>
     <t>12,910009</t>
   </si>
   <si>
-    <t>25/05/2019</t>
+    <t>25/5/2019</t>
   </si>
   <si>
     <t>12,909587</t>
   </si>
   <si>
-    <t>24/05/2019</t>
+    <t>24/5/2019</t>
   </si>
   <si>
     <t>12,909166</t>
   </si>
   <si>
-    <t>23/05/2019</t>
+    <t>23/5/2019</t>
   </si>
   <si>
     <t>12,904904</t>
   </si>
   <si>
-    <t>22/05/2019</t>
+    <t>22/5/2019</t>
   </si>
   <si>
     <t>12,920105</t>
   </si>
   <si>
-    <t>21/05/2019</t>
+    <t>21/5/2019</t>
   </si>
   <si>
     <t>12,922978</t>
   </si>
   <si>
-    <t>20/05/2019</t>
+    <t>20/5/2019</t>
   </si>
   <si>
     <t>12,923963</t>
   </si>
   <si>
-    <t>19/05/2019</t>
+    <t>19/5/2019</t>
   </si>
   <si>
     <t>12,925612</t>
   </si>
   <si>
-    <t>18/05/2019</t>
+    <t>18/5/2019</t>
   </si>
   <si>
     <t>12,925228</t>
   </si>
   <si>
-    <t>17/05/2019</t>
+    <t>17/5/2019</t>
   </si>
   <si>
     <t>12,924844</t>
   </si>
   <si>
-    <t>16/05/2019</t>
+    <t>16/5/2019</t>
   </si>
   <si>
     <t>12,921899</t>
   </si>
   <si>
-    <t>15/05/2019</t>
+    <t>15/5/2019</t>
   </si>
   <si>
     <t>12,912666</t>
   </si>
   <si>
-    <t>14/05/2019</t>
+    <t>14/5/2019</t>
   </si>
   <si>
     <t>12,912179</t>
   </si>
   <si>
-    <t>13/05/2019</t>
+    <t>13/5/2019</t>
   </si>
   <si>
     <t>12,912279</t>
   </si>
   <si>
-    <t>12/05/2019</t>
+    <t>12/5/2019</t>
   </si>
   <si>
     <t>12,922145</t>
   </si>
   <si>
-    <t>11/05/2019</t>
+    <t>11/5/2019</t>
   </si>
   <si>
     <t>12,921763</t>
   </si>
   <si>
-    <t>10/05/2019</t>
+    <t>10/5/2019</t>
   </si>
   <si>
     <t>12,921360</t>
   </si>
   <si>
-    <t>09/05/2019</t>
-[...17 lines deleted...]
-    <t>06/05/2019</t>
+    <t>9/5/2019</t>
+  </si>
+  <si>
+    <t>12,915364</t>
+  </si>
+  <si>
+    <t>8/5/2019</t>
+  </si>
+  <si>
+    <t>12,928789</t>
+  </si>
+  <si>
+    <t>7/5/2019</t>
+  </si>
+  <si>
+    <t>12,945231</t>
+  </si>
+  <si>
+    <t>6/5/2019</t>
   </si>
   <si>
     <t>12,954399</t>
   </si>
   <si>
-    <t>05/05/2019</t>
+    <t>5/5/2019</t>
   </si>
   <si>
     <t>12,954904</t>
   </si>
   <si>
-    <t>04/05/2019</t>
+    <t>4/5/2019</t>
   </si>
   <si>
     <t>12,954515</t>
   </si>
   <si>
-    <t>03/05/2019</t>
-[...5 lines deleted...]
-    <t>02/05/2019</t>
+    <t>3/5/2019</t>
+  </si>
+  <si>
+    <t>12,954421</t>
+  </si>
+  <si>
+    <t>2/5/2019</t>
   </si>
   <si>
     <t>12,955559</t>
   </si>
   <si>
-    <t>01/05/2019</t>
+    <t>1/5/2019</t>
   </si>
   <si>
     <t>12,950958</t>
   </si>
   <si>
-    <t>30/04/2019</t>
+    <t>30/4/2019</t>
   </si>
   <si>
     <t>12,950488</t>
   </si>
   <si>
-    <t>29/04/2019</t>
-[...5 lines deleted...]
-    <t>28/04/2019</t>
+    <t>29/4/2019</t>
+  </si>
+  <si>
+    <t>12,946371</t>
+  </si>
+  <si>
+    <t>28/4/2019</t>
   </si>
   <si>
     <t>12,940516</t>
   </si>
   <si>
-    <t>27/04/2019</t>
+    <t>27/4/2019</t>
   </si>
   <si>
     <t>12,940168</t>
   </si>
   <si>
-    <t>26/04/2019</t>
+    <t>26/4/2019</t>
   </si>
   <si>
     <t>12,939821</t>
   </si>
   <si>
-    <t>25/04/2019</t>
+    <t>25/4/2019</t>
   </si>
   <si>
     <t>12,937843</t>
   </si>
   <si>
-    <t>24/04/2019</t>
+    <t>24/4/2019</t>
   </si>
   <si>
     <t>12,940623</t>
   </si>
   <si>
-    <t>23/04/2019</t>
+    <t>23/4/2019</t>
   </si>
   <si>
     <t>12,936402</t>
   </si>
   <si>
-    <t>22/04/2019</t>
+    <t>22/4/2019</t>
   </si>
   <si>
     <t>12,937071</t>
   </si>
   <si>
-    <t>21/04/2019</t>
+    <t>21/4/2019</t>
   </si>
   <si>
     <t>12,937482</t>
   </si>
   <si>
-    <t>20/04/2019</t>
+    <t>20/4/2019</t>
   </si>
   <si>
     <t>12,937123</t>
   </si>
   <si>
-    <t>19/04/2019</t>
+    <t>19/4/2019</t>
   </si>
   <si>
     <t>12,936763</t>
   </si>
   <si>
-    <t>18/04/2019</t>
+    <t>18/4/2019</t>
   </si>
   <si>
     <t>12,936411</t>
   </si>
   <si>
-    <t>17/04/2019</t>
+    <t>17/4/2019</t>
   </si>
   <si>
     <t>12,934173</t>
   </si>
   <si>
-    <t>16/04/2019</t>
+    <t>16/4/2019</t>
   </si>
   <si>
     <t>12,933174</t>
   </si>
   <si>
-    <t>15/04/2019</t>
+    <t>15/4/2019</t>
   </si>
   <si>
     <t>12,933083</t>
   </si>
   <si>
-    <t>14/04/2019</t>
+    <t>14/4/2019</t>
   </si>
   <si>
     <t>12,928040</t>
   </si>
   <si>
-    <t>13/04/2019</t>
+    <t>13/4/2019</t>
   </si>
   <si>
     <t>12,927696</t>
   </si>
   <si>
-    <t>12/04/2019</t>
+    <t>12/4/2019</t>
   </si>
   <si>
     <t>12,927353</t>
   </si>
   <si>
-    <t>11/04/2019</t>
-[...17 lines deleted...]
-    <t>08/04/2019</t>
+    <t>11/4/2019</t>
+  </si>
+  <si>
+    <t>12,923856</t>
+  </si>
+  <si>
+    <t>10/4/2019</t>
+  </si>
+  <si>
+    <t>12,922491</t>
+  </si>
+  <si>
+    <t>9/4/2019</t>
+  </si>
+  <si>
+    <t>12,904676</t>
+  </si>
+  <si>
+    <t>8/4/2019</t>
   </si>
   <si>
     <t>12,899917</t>
   </si>
   <si>
-    <t>07/04/2019</t>
+    <t>7/4/2019</t>
   </si>
   <si>
     <t>12,898612</t>
   </si>
   <si>
-    <t>06/04/2019</t>
+    <t>6/4/2019</t>
   </si>
   <si>
     <t>12,898175</t>
   </si>
   <si>
-    <t>05/04/2019</t>
+    <t>5/4/2019</t>
   </si>
   <si>
     <t>12,897851</t>
   </si>
   <si>
-    <t>04/04/2019</t>
+    <t>4/4/2019</t>
   </si>
   <si>
     <t>12,888729</t>
   </si>
   <si>
-    <t>03/04/2019</t>
+    <t>3/4/2019</t>
   </si>
   <si>
     <t>12,881779</t>
   </si>
   <si>
-    <t>02/04/2019</t>
+    <t>2/4/2019</t>
   </si>
   <si>
     <t>12,873893</t>
   </si>
   <si>
-    <t>01/04/2019</t>
-[...5 lines deleted...]
-    <t>31/03/2019</t>
+    <t>1/4/2019</t>
+  </si>
+  <si>
+    <t>12,865685</t>
+  </si>
+  <si>
+    <t>31/3/2019</t>
   </si>
   <si>
     <t>12,854049</t>
   </si>
   <si>
-    <t>30/03/2019</t>
+    <t>30/3/2019</t>
   </si>
   <si>
     <t>12,853685</t>
   </si>
   <si>
-    <t>29/03/2019</t>
+    <t>29/3/2019</t>
   </si>
   <si>
     <t>12,853244</t>
   </si>
   <si>
-    <t>28/03/2019</t>
+    <t>28/3/2019</t>
   </si>
   <si>
     <t>12,845586</t>
   </si>
   <si>
-    <t>27/03/2019</t>
+    <t>27/3/2019</t>
   </si>
   <si>
     <t>12,845661</t>
   </si>
   <si>
-    <t>26/03/2019</t>
+    <t>26/3/2019</t>
   </si>
   <si>
     <t>12,840603</t>
   </si>
   <si>
-    <t>25/03/2019</t>
+    <t>25/3/2019</t>
   </si>
   <si>
     <t>12,832150</t>
   </si>
   <si>
-    <t>24/03/2019</t>
+    <t>24/3/2019</t>
   </si>
   <si>
     <t>12,845330</t>
   </si>
   <si>
-    <t>23/03/2019</t>
+    <t>23/3/2019</t>
   </si>
   <si>
     <t>12,844916</t>
   </si>
   <si>
-    <t>22/03/2019</t>
+    <t>22/3/2019</t>
   </si>
   <si>
     <t>12,844501</t>
   </si>
   <si>
-    <t>21/03/2019</t>
+    <t>21/3/2019</t>
   </si>
   <si>
     <t>12,855988</t>
   </si>
   <si>
-    <t>20/03/2019</t>
+    <t>20/3/2019</t>
   </si>
   <si>
     <t>12,863785</t>
   </si>
   <si>
-    <t>19/03/2019</t>
+    <t>19/3/2019</t>
   </si>
   <si>
     <t>12,872816</t>
   </si>
   <si>
-    <t>18/03/2019</t>
+    <t>18/3/2019</t>
   </si>
   <si>
     <t>12,864985</t>
   </si>
   <si>
-    <t>17/03/2019</t>
+    <t>17/3/2019</t>
   </si>
   <si>
     <t>12,852870</t>
   </si>
   <si>
-    <t>16/03/2019</t>
+    <t>16/3/2019</t>
   </si>
   <si>
     <t>12,852471</t>
   </si>
   <si>
-    <t>15/03/2019</t>
+    <t>15/3/2019</t>
   </si>
   <si>
     <t>12,852071</t>
   </si>
   <si>
-    <t>14/03/2019</t>
+    <t>14/3/2019</t>
   </si>
   <si>
     <t>12,843659</t>
   </si>
   <si>
-    <t>13/03/2019</t>
-[...5 lines deleted...]
-    <t>12/03/2019</t>
+    <t>13/3/2019</t>
+  </si>
+  <si>
+    <t>12,828615</t>
+  </si>
+  <si>
+    <t>12/3/2019</t>
   </si>
   <si>
     <t>12,815870</t>
   </si>
   <si>
-    <t>11/03/2019</t>
+    <t>11/3/2019</t>
   </si>
   <si>
     <t>12,800266</t>
   </si>
   <si>
-    <t>10/03/2019</t>
+    <t>10/3/2019</t>
   </si>
   <si>
     <t>12,793980</t>
   </si>
   <si>
-    <t>09/03/2019</t>
+    <t>9/3/2019</t>
   </si>
   <si>
     <t>12,794292</t>
   </si>
   <si>
-    <t>08/03/2019</t>
+    <t>8/3/2019</t>
   </si>
   <si>
     <t>12,794604</t>
   </si>
   <si>
-    <t>07/03/2019</t>
+    <t>7/3/2019</t>
   </si>
   <si>
     <t>12,803864</t>
   </si>
   <si>
-    <t>06/03/2019</t>
+    <t>6/3/2019</t>
   </si>
   <si>
     <t>12,803157</t>
   </si>
   <si>
-    <t>05/03/2019</t>
+    <t>5/3/2019</t>
   </si>
   <si>
     <t>12,809873</t>
   </si>
   <si>
-    <t>04/03/2019</t>
+    <t>4/3/2019</t>
   </si>
   <si>
     <t>12,809007</t>
   </si>
   <si>
-    <t>03/03/2019</t>
+    <t>3/3/2019</t>
   </si>
   <si>
     <t>12,807380</t>
   </si>
   <si>
-    <t>02/03/2019</t>
+    <t>2/3/2019</t>
   </si>
   <si>
     <t>12,807692</t>
   </si>
   <si>
-    <t>01/03/2019</t>
-[...11 lines deleted...]
-    <t>27/02/2019</t>
+    <t>1/3/2019</t>
+  </si>
+  <si>
+    <t>12,808337</t>
+  </si>
+  <si>
+    <t>28/2/2019</t>
+  </si>
+  <si>
+    <t>12,805698</t>
+  </si>
+  <si>
+    <t>27/2/2019</t>
   </si>
   <si>
     <t>12,802350</t>
   </si>
   <si>
-    <t>26/02/2019</t>
+    <t>26/2/2019</t>
   </si>
   <si>
     <t>12,797238</t>
   </si>
   <si>
-    <t>25/02/2019</t>
+    <t>25/2/2019</t>
   </si>
   <si>
     <t>12,783834</t>
   </si>
   <si>
-    <t>24/02/2019</t>
+    <t>24/2/2019</t>
   </si>
   <si>
     <t>12,772143</t>
   </si>
   <si>
-    <t>23/02/2019</t>
+    <t>23/2/2019</t>
   </si>
   <si>
     <t>12,772459</t>
   </si>
   <si>
-    <t>22/02/2019</t>
+    <t>22/2/2019</t>
   </si>
   <si>
     <t>12,772775</t>
   </si>
   <si>
-    <t>21/02/2019</t>
+    <t>21/2/2019</t>
   </si>
   <si>
     <t>12,768145</t>
   </si>
   <si>
-    <t>20/02/2019</t>
-[...5 lines deleted...]
-    <t>19/02/2019</t>
+    <t>20/2/2019</t>
+  </si>
+  <si>
+    <t>12,768419</t>
+  </si>
+  <si>
+    <t>19/2/2019</t>
   </si>
   <si>
     <t>12,766273</t>
   </si>
   <si>
-    <t>18/02/2019</t>
+    <t>18/2/2019</t>
   </si>
   <si>
     <t>12,760965</t>
   </si>
   <si>
-    <t>17/02/2019</t>
+    <t>17/2/2019</t>
   </si>
   <si>
     <t>12,752177</t>
   </si>
   <si>
-    <t>16/02/2019</t>
+    <t>16/2/2019</t>
   </si>
   <si>
     <t>12,752491</t>
   </si>
   <si>
-    <t>15/02/2019</t>
+    <t>15/2/2019</t>
   </si>
   <si>
     <t>12,752805</t>
   </si>
   <si>
-    <t>14/02/2019</t>
+    <t>14/2/2019</t>
   </si>
   <si>
     <t>12,755258</t>
   </si>
   <si>
-    <t>13/02/2019</t>
+    <t>13/2/2019</t>
   </si>
   <si>
     <t>12,752518</t>
   </si>
   <si>
-    <t>12/02/2019</t>
+    <t>12/2/2019</t>
   </si>
   <si>
     <t>12,743755</t>
   </si>
   <si>
-    <t>11/02/2019</t>
+    <t>11/2/2019</t>
   </si>
   <si>
     <t>12,734101</t>
   </si>
   <si>
-    <t>10/02/2019</t>
+    <t>10/2/2019</t>
   </si>
   <si>
     <t>12,734907</t>
   </si>
   <si>
-    <t>09/02/2019</t>
+    <t>9/2/2019</t>
   </si>
   <si>
     <t>12,735220</t>
   </si>
   <si>
-    <t>08/02/2019</t>
-[...5 lines deleted...]
-    <t>07/02/2019</t>
+    <t>8/2/2019</t>
+  </si>
+  <si>
+    <t>12,738654</t>
+  </si>
+  <si>
+    <t>7/2/2019</t>
   </si>
   <si>
     <t>12,740499</t>
   </si>
   <si>
-    <t>06/02/2019</t>
-[...5 lines deleted...]
-    <t>05/02/2019</t>
+    <t>6/2/2019</t>
+  </si>
+  <si>
+    <t>12,751175</t>
+  </si>
+  <si>
+    <t>5/2/2019</t>
   </si>
   <si>
     <t>12,744390</t>
   </si>
   <si>
-    <t>04/02/2019</t>
+    <t>4/2/2019</t>
   </si>
   <si>
     <t>12,734435</t>
   </si>
   <si>
-    <t>03/02/2019</t>
+    <t>3/2/2019</t>
   </si>
   <si>
     <t>12,738697</t>
   </si>
   <si>
-    <t>02/02/2019</t>
+    <t>2/2/2019</t>
   </si>
   <si>
     <t>12,739008</t>
   </si>
   <si>
-    <t>01/02/2019</t>
-[...5 lines deleted...]
-    <t>31/01/2019</t>
+    <t>1/2/2019</t>
+  </si>
+  <si>
+    <t>12,743111</t>
+  </si>
+  <si>
+    <t>31/1/2019</t>
   </si>
   <si>
     <t>12,743958</t>
   </si>
   <si>
-    <t>30/01/2019</t>
+    <t>30/1/2019</t>
   </si>
   <si>
     <t>12,721653</t>
   </si>
   <si>
-    <t>29/01/2019</t>
+    <t>29/1/2019</t>
   </si>
   <si>
     <t>12,716608</t>
   </si>
   <si>
-    <t>28/01/2019</t>
-[...5 lines deleted...]
-    <t>27/01/2019</t>
+    <t>28/1/2019</t>
+  </si>
+  <si>
+    <t>12,719177</t>
+  </si>
+  <si>
+    <t>27/1/2019</t>
   </si>
   <si>
     <t>12,721201</t>
   </si>
   <si>
-    <t>26/01/2019</t>
+    <t>26/1/2019</t>
   </si>
   <si>
     <t>12,721511</t>
   </si>
   <si>
-    <t>25/01/2019</t>
+    <t>25/1/2019</t>
   </si>
   <si>
     <t>12,721822</t>
   </si>
   <si>
-    <t>24/01/2019</t>
+    <t>24/1/2019</t>
   </si>
   <si>
     <t>12,708315</t>
   </si>
   <si>
-    <t>23/01/2019</t>
+    <t>23/1/2019</t>
   </si>
   <si>
     <t>12,694118</t>
   </si>
   <si>
-    <t>22/01/2019</t>
+    <t>22/1/2019</t>
   </si>
   <si>
     <t>12,694821</t>
   </si>
   <si>
-    <t>21/01/2019</t>
+    <t>21/1/2019</t>
   </si>
   <si>
     <t>12,702285</t>
   </si>
   <si>
-    <t>20/01/2019</t>
+    <t>20/1/2019</t>
   </si>
   <si>
     <t>12,702239</t>
   </si>
   <si>
-    <t>19/01/2019</t>
+    <t>19/1/2019</t>
   </si>
   <si>
     <t>12,702542</t>
   </si>
   <si>
-    <t>18/01/2019</t>
-[...5 lines deleted...]
-    <t>17/01/2019</t>
+    <t>18/1/2019</t>
+  </si>
+  <si>
+    <t>12,704543</t>
+  </si>
+  <si>
+    <t>17/1/2019</t>
   </si>
   <si>
     <t>12,683127</t>
   </si>
   <si>
-    <t>16/01/2019</t>
+    <t>16/1/2019</t>
   </si>
   <si>
     <t>12,681112</t>
   </si>
   <si>
-    <t>15/01/2019</t>
+    <t>15/1/2019</t>
   </si>
   <si>
     <t>12,667012</t>
   </si>
   <si>
-    <t>14/01/2019</t>
-[...5 lines deleted...]
-    <t>13/01/2019</t>
+    <t>14/1/2019</t>
+  </si>
+  <si>
+    <t>12,659877</t>
+  </si>
+  <si>
+    <t>13/1/2019</t>
   </si>
   <si>
     <t>12,664198</t>
   </si>
   <si>
-    <t>12/01/2019</t>
+    <t>12/1/2019</t>
   </si>
   <si>
     <t>12,664498</t>
   </si>
   <si>
-    <t>11/01/2019</t>
-[...11 lines deleted...]
-    <t>09/01/2019</t>
+    <t>11/1/2019</t>
+  </si>
+  <si>
+    <t>12,665572</t>
+  </si>
+  <si>
+    <t>10/1/2019</t>
+  </si>
+  <si>
+    <t>12,653374</t>
+  </si>
+  <si>
+    <t>9/1/2019</t>
   </si>
   <si>
     <t>12,651296</t>
   </si>
   <si>
-    <t>08/01/2019</t>
-[...5 lines deleted...]
-    <t>07/01/2019</t>
+    <t>8/1/2019</t>
+  </si>
+  <si>
+    <t>12,632498</t>
+  </si>
+  <si>
+    <t>7/1/2019</t>
   </si>
   <si>
     <t>12,625482</t>
   </si>
   <si>
-    <t>06/01/2019</t>
+    <t>6/1/2019</t>
   </si>
   <si>
     <t>12,626546</t>
   </si>
   <si>
-    <t>05/01/2019</t>
+    <t>5/1/2019</t>
   </si>
   <si>
     <t>12,626845</t>
   </si>
   <si>
-    <t>04/01/2019</t>
+    <t>4/1/2019</t>
   </si>
   <si>
     <t>12,627178</t>
   </si>
   <si>
-    <t>03/01/2019</t>
+    <t>3/1/2019</t>
   </si>
   <si>
     <t>12,634721</t>
   </si>
   <si>
-    <t>02/01/2019</t>
-[...5 lines deleted...]
-    <t>01/01/2019</t>
+    <t>2/1/2019</t>
+  </si>
+  <si>
+    <t>12,652702</t>
+  </si>
+  <si>
+    <t>1/1/2019</t>
   </si>
   <si>
     <t>12,660471</t>
   </si>
   <si>
     <t>31/12/2018</t>
   </si>
   <si>
-    <t>12,658194</t>
+    <t>12,658626</t>
   </si>
   <si>
     <t>30/12/2018</t>
   </si>
   <si>
     <t>12,659300</t>
   </si>
   <si>
     <t>29/12/2018</t>
   </si>
   <si>
     <t>12,659590</t>
   </si>
   <si>
     <t>28/12/2018</t>
   </si>
   <si>
-    <t>12,659881</t>
+    <t>12,666553</t>
   </si>
   <si>
     <t>27/12/2018</t>
   </si>
   <si>
-    <t>12,660130</t>
+    <t>12,662301</t>
   </si>
   <si>
     <t>26/12/2018</t>
   </si>
   <si>
     <t>12,658913</t>
   </si>
   <si>
     <t>25/12/2018</t>
   </si>
   <si>
     <t>12,658811</t>
   </si>
   <si>
     <t>24/12/2018</t>
   </si>
   <si>
     <t>12,658443</t>
   </si>
   <si>
     <t>23/12/2018</t>
   </si>
   <si>
     <t>12,659103</t>
   </si>
   <si>
     <t>22/12/2018</t>
   </si>
   <si>
     <t>12,659398</t>
   </si>
   <si>
     <t>21/12/2018</t>
   </si>
   <si>
-    <t>12,659693</t>
+    <t>12,663857</t>
   </si>
   <si>
     <t>20/12/2018</t>
   </si>
   <si>
-    <t>12,660731</t>
+    <t>12,661220</t>
   </si>
   <si>
     <t>19/12/2018</t>
   </si>
   <si>
-    <t>12,664187</t>
+    <t>12,664370</t>
   </si>
   <si>
     <t>18/12/2018</t>
   </si>
   <si>
-    <t>12,654754</t>
+    <t>12,693055</t>
   </si>
   <si>
     <t>17/12/2018</t>
   </si>
   <si>
-    <t>12,656531</t>
+    <t>12,656591</t>
   </si>
   <si>
     <t>16/12/2018</t>
   </si>
   <si>
     <t>12,652726</t>
   </si>
   <si>
     <t>15/12/2018</t>
   </si>
   <si>
     <t>12,653018</t>
   </si>
   <si>
     <t>14/12/2018</t>
   </si>
   <si>
-    <t>12,653310</t>
+    <t>12,657861</t>
   </si>
   <si>
     <t>13/12/2018</t>
   </si>
   <si>
-    <t>12,651131</t>
+    <t>12,652804</t>
   </si>
   <si>
     <t>12/12/2018</t>
   </si>
   <si>
-    <t>12,633256</t>
+    <t>12,638334</t>
   </si>
   <si>
     <t>11/12/2018</t>
   </si>
   <si>
     <t>12,617727</t>
   </si>
   <si>
     <t>10/12/2018</t>
   </si>
   <si>
-    <t>12,619275</t>
-[...2 lines deleted...]
-    <t>09/12/2018</t>
+    <t>12,621424</t>
+  </si>
+  <si>
+    <t>9/12/2018</t>
   </si>
   <si>
     <t>12,623550</t>
   </si>
   <si>
-    <t>08/12/2018</t>
+    <t>8/12/2018</t>
   </si>
   <si>
     <t>12,623849</t>
   </si>
   <si>
-    <t>07/12/2018</t>
+    <t>7/12/2018</t>
   </si>
   <si>
     <t>12,624162</t>
   </si>
   <si>
-    <t>06/12/2018</t>
+    <t>6/12/2018</t>
   </si>
   <si>
     <t>12,620095</t>
   </si>
   <si>
-    <t>05/12/2018</t>
-[...5 lines deleted...]
-    <t>04/12/2018</t>
+    <t>5/12/2018</t>
+  </si>
+  <si>
+    <t>12,626323</t>
+  </si>
+  <si>
+    <t>4/12/2018</t>
   </si>
   <si>
     <t>12,633167</t>
   </si>
   <si>
-    <t>03/12/2018</t>
-[...5 lines deleted...]
-    <t>02/12/2018</t>
+    <t>3/12/2018</t>
+  </si>
+  <si>
+    <t>12,642322</t>
+  </si>
+  <si>
+    <t>2/12/2018</t>
   </si>
   <si>
     <t>12,629672</t>
   </si>
   <si>
-    <t>01/12/2018</t>
+    <t>1/12/2018</t>
   </si>
   <si>
     <t>12,629968</t>
   </si>
   <si>
     <t>30/11/2018</t>
   </si>
   <si>
     <t>12,630265</t>
   </si>
   <si>
     <t>29/11/2018</t>
   </si>
   <si>
-    <t>12,637117</t>
+    <t>12,638841</t>
   </si>
   <si>
     <t>28/11/2018</t>
   </si>
   <si>
-    <t>12,637927</t>
+    <t>12,638446</t>
   </si>
   <si>
     <t>27/11/2018</t>
   </si>
   <si>
     <t>12,643319</t>
   </si>
   <si>
     <t>26/11/2018</t>
   </si>
   <si>
-    <t>12,650242</t>
+    <t>12,650570</t>
   </si>
   <si>
     <t>25/11/2018</t>
   </si>
   <si>
     <t>12,642006</t>
   </si>
   <si>
     <t>24/11/2018</t>
   </si>
   <si>
     <t>12,642308</t>
   </si>
   <si>
     <t>23/11/2018</t>
   </si>
   <si>
     <t>12,642611</t>
   </si>
   <si>
     <t>22/11/2018</t>
   </si>
   <si>
-    <t>12,639118</t>
+    <t>12,640106</t>
   </si>
   <si>
     <t>21/11/2018</t>
   </si>
   <si>
     <t>12,629295</t>
   </si>
   <si>
     <t>20/11/2018</t>
   </si>
   <si>
-    <t>12,613552</t>
+    <t>12,614559</t>
   </si>
   <si>
     <t>19/11/2018</t>
   </si>
   <si>
     <t>12,635121</t>
   </si>
   <si>
     <t>18/11/2018</t>
   </si>
   <si>
     <t>12,652279</t>
   </si>
   <si>
     <t>17/11/2018</t>
   </si>
   <si>
     <t>12,652589</t>
   </si>
   <si>
     <t>16/11/2018</t>
   </si>
   <si>
     <t>12,652900</t>
   </si>
   <si>
     <t>15/11/2018</t>
   </si>
   <si>
     <t>12,660827</t>
   </si>
   <si>
     <t>14/11/2018</t>
   </si>
   <si>
-    <t>12,677252</t>
+    <t>12,681312</t>
   </si>
   <si>
     <t>13/11/2018</t>
   </si>
   <si>
-    <t>12,683755</t>
+    <t>12,684626</t>
   </si>
   <si>
     <t>12/11/2018</t>
   </si>
   <si>
-    <t>12,690231</t>
+    <t>12,696128</t>
   </si>
   <si>
     <t>11/11/2018</t>
   </si>
   <si>
     <t>12,694376</t>
   </si>
   <si>
     <t>10/11/2018</t>
   </si>
   <si>
     <t>12,694685</t>
   </si>
   <si>
-    <t>09/11/2018</t>
+    <t>9/11/2018</t>
   </si>
   <si>
     <t>12,694994</t>
   </si>
   <si>
-    <t>08/11/2018</t>
-[...23 lines deleted...]
-    <t>04/11/2018</t>
+    <t>8/11/2018</t>
+  </si>
+  <si>
+    <t>12,697939</t>
+  </si>
+  <si>
+    <t>7/11/2018</t>
+  </si>
+  <si>
+    <t>12,701508</t>
+  </si>
+  <si>
+    <t>6/11/2018</t>
+  </si>
+  <si>
+    <t>12,701428</t>
+  </si>
+  <si>
+    <t>5/11/2018</t>
+  </si>
+  <si>
+    <t>12,696016</t>
+  </si>
+  <si>
+    <t>4/11/2018</t>
   </si>
   <si>
     <t>12,694139</t>
   </si>
   <si>
-    <t>03/11/2018</t>
+    <t>3/11/2018</t>
   </si>
   <si>
     <t>12,694451</t>
   </si>
   <si>
-    <t>02/11/2018</t>
-[...5 lines deleted...]
-    <t>01/11/2018</t>
+    <t>2/11/2018</t>
+  </si>
+  <si>
+    <t>12,695197</t>
+  </si>
+  <si>
+    <t>1/11/2018</t>
   </si>
   <si>
     <t>12,684839</t>
   </si>
   <si>
     <t>31/10/2018</t>
   </si>
   <si>
-    <t>12,679041</t>
+    <t>12,680113</t>
   </si>
   <si>
     <t>30/10/2018</t>
   </si>
   <si>
     <t>12,672445</t>
   </si>
   <si>
     <t>29/10/2018</t>
   </si>
   <si>
-    <t>12,676498</t>
+    <t>12,676682</t>
   </si>
   <si>
     <t>28/10/2018</t>
   </si>
   <si>
     <t>12,668049</t>
   </si>
   <si>
     <t>27/10/2018</t>
   </si>
   <si>
     <t>12,668365</t>
   </si>
   <si>
     <t>26/10/2018</t>
   </si>
   <si>
     <t>12,668681</t>
   </si>
   <si>
     <t>25/10/2018</t>
   </si>
   <si>
     <t>12,669055</t>
   </si>
@@ -16509,222 +16851,222 @@
   <si>
     <t>12,676458</t>
   </si>
   <si>
     <t>21/10/2018</t>
   </si>
   <si>
     <t>12,669165</t>
   </si>
   <si>
     <t>20/10/2018</t>
   </si>
   <si>
     <t>12,669490</t>
   </si>
   <si>
     <t>19/10/2018</t>
   </si>
   <si>
     <t>12,669815</t>
   </si>
   <si>
     <t>18/10/2018</t>
   </si>
   <si>
-    <t>12,673304</t>
+    <t>12,673561</t>
   </si>
   <si>
     <t>17/10/2018</t>
   </si>
   <si>
     <t>12,680070</t>
   </si>
   <si>
     <t>16/10/2018</t>
   </si>
   <si>
     <t>12,678826</t>
   </si>
   <si>
     <t>15/10/2018</t>
   </si>
   <si>
-    <t>12,673269</t>
+    <t>12,674748</t>
   </si>
   <si>
     <t>14/10/2018</t>
   </si>
   <si>
     <t>12,674199</t>
   </si>
   <si>
     <t>13/10/2018</t>
   </si>
   <si>
     <t>12,674517</t>
   </si>
   <si>
     <t>12/10/2018</t>
   </si>
   <si>
     <t>12,674870</t>
   </si>
   <si>
     <t>11/10/2018</t>
   </si>
   <si>
     <t>12,672170</t>
   </si>
   <si>
     <t>10/10/2018</t>
   </si>
   <si>
     <t>12,678882</t>
   </si>
   <si>
-    <t>09/10/2018</t>
+    <t>9/10/2018</t>
   </si>
   <si>
     <t>12,678046</t>
   </si>
   <si>
-    <t>08/10/2018</t>
-[...5 lines deleted...]
-    <t>07/10/2018</t>
+    <t>8/10/2018</t>
+  </si>
+  <si>
+    <t>12,680606</t>
+  </si>
+  <si>
+    <t>7/10/2018</t>
   </si>
   <si>
     <t>12,684936</t>
   </si>
   <si>
-    <t>06/10/2018</t>
+    <t>6/10/2018</t>
   </si>
   <si>
     <t>12,685275</t>
   </si>
   <si>
-    <t>05/10/2018</t>
+    <t>5/10/2018</t>
   </si>
   <si>
     <t>12,685615</t>
   </si>
   <si>
-    <t>04/10/2018</t>
-[...23 lines deleted...]
-    <t>30/09/2018</t>
+    <t>4/10/2018</t>
+  </si>
+  <si>
+    <t>12,690493</t>
+  </si>
+  <si>
+    <t>3/10/2018</t>
+  </si>
+  <si>
+    <t>12,694979</t>
+  </si>
+  <si>
+    <t>2/10/2018</t>
+  </si>
+  <si>
+    <t>12,689303</t>
+  </si>
+  <si>
+    <t>1/10/2018</t>
+  </si>
+  <si>
+    <t>12,700015</t>
+  </si>
+  <si>
+    <t>30/9/2018</t>
   </si>
   <si>
     <t>12,695731</t>
   </si>
   <si>
-    <t>29/09/2018</t>
+    <t>29/9/2018</t>
   </si>
   <si>
     <t>12,696058</t>
   </si>
   <si>
-    <t>28/09/2018</t>
+    <t>28/9/2018</t>
   </si>
   <si>
     <t>12,696384</t>
   </si>
   <si>
-    <t>27/09/2018</t>
-[...11 lines deleted...]
-    <t>25/09/2018</t>
+    <t>27/9/2018</t>
+  </si>
+  <si>
+    <t>12,707825</t>
+  </si>
+  <si>
+    <t>26/9/2018</t>
+  </si>
+  <si>
+    <t>12,717921</t>
+  </si>
+  <si>
+    <t>25/9/2018</t>
   </si>
   <si>
     <t>12,705128</t>
   </si>
   <si>
-    <t>24/09/2018</t>
-[...5 lines deleted...]
-    <t>23/09/2018</t>
+    <t>24/9/2018</t>
+  </si>
+  <si>
+    <t>12,711723</t>
+  </si>
+  <si>
+    <t>23/9/2018</t>
   </si>
   <si>
     <t>12,710091</t>
   </si>
   <si>
-    <t>22/09/2018</t>
+    <t>22/9/2018</t>
   </si>
   <si>
     <t>12,710408</t>
   </si>
   <si>
-    <t>21/09/2018</t>
-[...5 lines deleted...]
-    <t>20/09/2018</t>
+    <t>21/9/2018</t>
+  </si>
+  <si>
+    <t>12,718296</t>
+  </si>
+  <si>
+    <t>20/9/2018</t>
   </si>
   <si>
     <t>12,707559</t>
   </si>
   <si>
-    <t>19/09/2018</t>
+    <t>19/9/2018</t>
   </si>
   <si>
     <t>12,708096</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -16732,51 +17074,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2782"/>
+  <dimension ref="A1:B2839"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -27684,507 +28026,507 @@
       <c r="B1366" s="0" t="s">
         <v>2730</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="0" t="s">
         <v>2731</v>
       </c>
       <c r="B1367" s="0" t="s">
         <v>2732</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="0" t="s">
         <v>2733</v>
       </c>
       <c r="B1368" s="0" t="s">
         <v>2734</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="B1369" s="0" t="s">
-        <v>1890</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="0" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="B1370" s="0" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="0" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="B1371" s="0" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="0" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="B1372" s="0" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="0" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="B1373" s="0" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="0" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="B1374" s="0" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="0" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="B1375" s="0" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="0" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="B1376" s="0" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="0" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="B1377" s="0" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="0" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="B1378" s="0" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="0" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="B1379" s="0" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="0" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="B1380" s="0" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="0" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="B1381" s="0" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="0" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="B1382" s="0" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="0" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="B1383" s="0" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="0" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="B1384" s="0" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="0" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="B1385" s="0" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="0" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="B1386" s="0" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="0" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="B1387" s="0" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="0" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="B1388" s="0" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="0" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="B1389" s="0" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="0" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="B1390" s="0" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="0" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="B1391" s="0" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="0" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="B1392" s="0" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="0" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="B1393" s="0" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="0" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="B1394" s="0" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="0" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="B1395" s="0" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="0" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="B1396" s="0" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="0" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="B1397" s="0" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="0" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="B1398" s="0" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="0" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="B1399" s="0" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="0" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="B1400" s="0" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="0" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="B1401" s="0" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="0" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="B1402" s="0" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="0" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="B1403" s="0" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="0" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="B1404" s="0" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="0" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="B1405" s="0" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="0" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="B1406" s="0" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="0" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="B1407" s="0" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="0" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="B1408" s="0" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="0" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="B1409" s="0" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="0" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
       <c r="B1410" s="0" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="0" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="B1411" s="0" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="0" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="B1412" s="0" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="0" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="B1413" s="0" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="0" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="B1414" s="0" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="0" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="B1415" s="0" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="0" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="B1416" s="0" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="0" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="B1417" s="0" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="0" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="B1418" s="0" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="0" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="B1419" s="0" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="0" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="B1420" s="0" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="0" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="B1421" s="0" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="0" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="B1422" s="0" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="0" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="B1423" s="0" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="0" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="B1424" s="0" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="0" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="B1425" s="0" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="0" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="B1426" s="0" t="s">
-        <v>2849</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="0" t="s">
         <v>2850</v>
       </c>
       <c r="B1427" s="0" t="s">
         <v>2851</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="0" t="s">
         <v>2852</v>
       </c>
       <c r="B1428" s="0" t="s">
         <v>2853</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="0" t="s">
         <v>2854</v>
       </c>
       <c r="B1429" s="0" t="s">
         <v>2855</v>
       </c>
@@ -29532,507 +29874,507 @@
       <c r="B1597" s="0" t="s">
         <v>3191</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
         <v>3192</v>
       </c>
       <c r="B1598" s="0" t="s">
         <v>3193</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
         <v>3194</v>
       </c>
       <c r="B1599" s="0" t="s">
         <v>3195</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
         <v>3196</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>1348</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="B1601" s="0" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="B1602" s="0" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
       <c r="B1603" s="0" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
       <c r="B1610" s="0" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="B1611" s="0" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="B1612" s="0" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="B1613" s="0" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="B1614" s="0" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="B1615" s="0" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
       <c r="B1616" s="0" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="B1617" s="0" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="0" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="B1618" s="0" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="0" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="B1619" s="0" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="B1620" s="0" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="B1621" s="0" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="B1622" s="0" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="B1623" s="0" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="B1638" s="0" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>3310</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
         <v>3311</v>
       </c>
       <c r="B1658" s="0" t="s">
         <v>3312</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
         <v>3313</v>
       </c>
       <c r="B1659" s="0" t="s">
         <v>3314</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
         <v>3315</v>
       </c>
       <c r="B1660" s="0" t="s">
         <v>3316</v>
       </c>
@@ -35724,507 +36066,507 @@
       <c r="B2371" s="0" t="s">
         <v>4738</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
         <v>4739</v>
       </c>
       <c r="B2372" s="0" t="s">
         <v>4740</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
         <v>4741</v>
       </c>
       <c r="B2373" s="0" t="s">
         <v>4742</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
         <v>4743</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>2943</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>4744</v>
+        <v>4745</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>4745</v>
+        <v>4746</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>4746</v>
+        <v>4747</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>4747</v>
+        <v>4748</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>4748</v>
+        <v>4749</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>4749</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>4750</v>
+        <v>4751</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>4751</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>4752</v>
+        <v>4753</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>4753</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>4754</v>
+        <v>4755</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>4755</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>4756</v>
+        <v>4757</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>4757</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
-        <v>4758</v>
+        <v>4759</v>
       </c>
       <c r="B2382" s="0" t="s">
-        <v>4759</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
-        <v>4760</v>
+        <v>4761</v>
       </c>
       <c r="B2383" s="0" t="s">
-        <v>4761</v>
+        <v>4762</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
-        <v>4762</v>
+        <v>4763</v>
       </c>
       <c r="B2384" s="0" t="s">
-        <v>4763</v>
+        <v>4764</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
-        <v>4764</v>
+        <v>4765</v>
       </c>
       <c r="B2385" s="0" t="s">
-        <v>4765</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
-        <v>4766</v>
+        <v>4767</v>
       </c>
       <c r="B2386" s="0" t="s">
-        <v>4767</v>
+        <v>4768</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
-        <v>4768</v>
+        <v>4769</v>
       </c>
       <c r="B2387" s="0" t="s">
-        <v>4769</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
-        <v>4770</v>
+        <v>4771</v>
       </c>
       <c r="B2388" s="0" t="s">
-        <v>4771</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
-        <v>4772</v>
+        <v>4773</v>
       </c>
       <c r="B2389" s="0" t="s">
-        <v>4773</v>
+        <v>4774</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>4774</v>
+        <v>4775</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>4775</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>4776</v>
+        <v>4777</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>4777</v>
+        <v>4778</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>4778</v>
+        <v>4779</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>4779</v>
+        <v>4780</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>4780</v>
+        <v>4781</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>4781</v>
+        <v>4782</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>4782</v>
+        <v>4783</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>4783</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>4784</v>
+        <v>4785</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>4785</v>
+        <v>4786</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>4786</v>
+        <v>4787</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>4787</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
-        <v>4788</v>
+        <v>4789</v>
       </c>
       <c r="B2397" s="0" t="s">
-        <v>4789</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
-        <v>4790</v>
+        <v>4791</v>
       </c>
       <c r="B2398" s="0" t="s">
-        <v>4791</v>
+        <v>4792</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
-        <v>4792</v>
+        <v>4793</v>
       </c>
       <c r="B2399" s="0" t="s">
-        <v>4793</v>
+        <v>4794</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
-        <v>4794</v>
+        <v>4795</v>
       </c>
       <c r="B2400" s="0" t="s">
-        <v>4795</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
-        <v>4796</v>
+        <v>4797</v>
       </c>
       <c r="B2401" s="0" t="s">
-        <v>4797</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
-        <v>4798</v>
+        <v>4799</v>
       </c>
       <c r="B2402" s="0" t="s">
-        <v>4799</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
-        <v>4800</v>
+        <v>4801</v>
       </c>
       <c r="B2403" s="0" t="s">
-        <v>4801</v>
+        <v>4802</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
-        <v>4802</v>
+        <v>4803</v>
       </c>
       <c r="B2404" s="0" t="s">
-        <v>4803</v>
+        <v>4804</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
-        <v>4804</v>
+        <v>4805</v>
       </c>
       <c r="B2405" s="0" t="s">
-        <v>4805</v>
+        <v>4806</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
-        <v>4806</v>
+        <v>4807</v>
       </c>
       <c r="B2406" s="0" t="s">
-        <v>4807</v>
+        <v>4808</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
-        <v>4808</v>
+        <v>4809</v>
       </c>
       <c r="B2407" s="0" t="s">
-        <v>4809</v>
+        <v>4810</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
-        <v>4810</v>
+        <v>4811</v>
       </c>
       <c r="B2408" s="0" t="s">
-        <v>4811</v>
+        <v>4812</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>4812</v>
+        <v>4813</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>4813</v>
+        <v>4814</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
-        <v>4814</v>
+        <v>4815</v>
       </c>
       <c r="B2410" s="0" t="s">
-        <v>4815</v>
+        <v>4816</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
-        <v>4816</v>
+        <v>4817</v>
       </c>
       <c r="B2411" s="0" t="s">
-        <v>4817</v>
+        <v>4818</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
-        <v>4818</v>
+        <v>4819</v>
       </c>
       <c r="B2412" s="0" t="s">
-        <v>4819</v>
+        <v>4820</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
-        <v>4820</v>
+        <v>4821</v>
       </c>
       <c r="B2413" s="0" t="s">
-        <v>4821</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
-        <v>4822</v>
+        <v>4823</v>
       </c>
       <c r="B2414" s="0" t="s">
-        <v>4823</v>
+        <v>4824</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>4824</v>
+        <v>4825</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>4825</v>
+        <v>4826</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>4826</v>
+        <v>4827</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>4827</v>
+        <v>4828</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>4828</v>
+        <v>4829</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>4829</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>4830</v>
+        <v>4831</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>4831</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>4832</v>
+        <v>4833</v>
       </c>
       <c r="B2419" s="0" t="s">
-        <v>4833</v>
+        <v>4834</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>4834</v>
+        <v>4835</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>4835</v>
+        <v>4836</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>4836</v>
+        <v>4837</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>4837</v>
+        <v>4838</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>4838</v>
+        <v>4839</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>4839</v>
+        <v>4840</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>4840</v>
+        <v>4841</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>4841</v>
+        <v>4842</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>4842</v>
+        <v>4843</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>4843</v>
+        <v>4844</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>4844</v>
+        <v>4845</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>4845</v>
+        <v>4846</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>4846</v>
+        <v>4847</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>4847</v>
+        <v>4848</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>4848</v>
+        <v>4849</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>4849</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>4850</v>
+        <v>4851</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>4851</v>
+        <v>4852</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>4852</v>
+        <v>4853</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>4853</v>
+        <v>4854</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>4854</v>
+        <v>4855</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>4855</v>
+        <v>4856</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>4856</v>
+        <v>4857</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>4857</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
         <v>4858</v>
       </c>
       <c r="B2432" s="0" t="s">
         <v>4859</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
         <v>4860</v>
       </c>
       <c r="B2433" s="0" t="s">
         <v>4861</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
         <v>4862</v>
       </c>
       <c r="B2434" s="0" t="s">
         <v>4863</v>
       </c>
@@ -38989,31 +39331,487 @@
         <v>5553</v>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" s="0" t="s">
         <v>5554</v>
       </c>
       <c r="B2780" s="0" t="s">
         <v>5555</v>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" s="0" t="s">
         <v>5556</v>
       </c>
       <c r="B2781" s="0" t="s">
         <v>5557</v>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" s="0" t="s">
         <v>5558</v>
       </c>
       <c r="B2782" s="0" t="s">
         <v>5559</v>
+      </c>
+    </row>
+    <row r="2783">
+      <c r="A2783" s="0" t="s">
+        <v>5560</v>
+      </c>
+      <c r="B2783" s="0" t="s">
+        <v>5561</v>
+      </c>
+    </row>
+    <row r="2784">
+      <c r="A2784" s="0" t="s">
+        <v>5562</v>
+      </c>
+      <c r="B2784" s="0" t="s">
+        <v>5563</v>
+      </c>
+    </row>
+    <row r="2785">
+      <c r="A2785" s="0" t="s">
+        <v>5564</v>
+      </c>
+      <c r="B2785" s="0" t="s">
+        <v>5565</v>
+      </c>
+    </row>
+    <row r="2786">
+      <c r="A2786" s="0" t="s">
+        <v>5566</v>
+      </c>
+      <c r="B2786" s="0" t="s">
+        <v>5567</v>
+      </c>
+    </row>
+    <row r="2787">
+      <c r="A2787" s="0" t="s">
+        <v>5568</v>
+      </c>
+      <c r="B2787" s="0" t="s">
+        <v>5569</v>
+      </c>
+    </row>
+    <row r="2788">
+      <c r="A2788" s="0" t="s">
+        <v>5570</v>
+      </c>
+      <c r="B2788" s="0" t="s">
+        <v>5571</v>
+      </c>
+    </row>
+    <row r="2789">
+      <c r="A2789" s="0" t="s">
+        <v>5572</v>
+      </c>
+      <c r="B2789" s="0" t="s">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="2790">
+      <c r="A2790" s="0" t="s">
+        <v>5574</v>
+      </c>
+      <c r="B2790" s="0" t="s">
+        <v>5575</v>
+      </c>
+    </row>
+    <row r="2791">
+      <c r="A2791" s="0" t="s">
+        <v>5576</v>
+      </c>
+      <c r="B2791" s="0" t="s">
+        <v>5577</v>
+      </c>
+    </row>
+    <row r="2792">
+      <c r="A2792" s="0" t="s">
+        <v>5578</v>
+      </c>
+      <c r="B2792" s="0" t="s">
+        <v>5579</v>
+      </c>
+    </row>
+    <row r="2793">
+      <c r="A2793" s="0" t="s">
+        <v>5580</v>
+      </c>
+      <c r="B2793" s="0" t="s">
+        <v>5581</v>
+      </c>
+    </row>
+    <row r="2794">
+      <c r="A2794" s="0" t="s">
+        <v>5582</v>
+      </c>
+      <c r="B2794" s="0" t="s">
+        <v>5583</v>
+      </c>
+    </row>
+    <row r="2795">
+      <c r="A2795" s="0" t="s">
+        <v>5584</v>
+      </c>
+      <c r="B2795" s="0" t="s">
+        <v>5585</v>
+      </c>
+    </row>
+    <row r="2796">
+      <c r="A2796" s="0" t="s">
+        <v>5586</v>
+      </c>
+      <c r="B2796" s="0" t="s">
+        <v>5587</v>
+      </c>
+    </row>
+    <row r="2797">
+      <c r="A2797" s="0" t="s">
+        <v>5588</v>
+      </c>
+      <c r="B2797" s="0" t="s">
+        <v>5589</v>
+      </c>
+    </row>
+    <row r="2798">
+      <c r="A2798" s="0" t="s">
+        <v>5590</v>
+      </c>
+      <c r="B2798" s="0" t="s">
+        <v>5591</v>
+      </c>
+    </row>
+    <row r="2799">
+      <c r="A2799" s="0" t="s">
+        <v>5592</v>
+      </c>
+      <c r="B2799" s="0" t="s">
+        <v>5593</v>
+      </c>
+    </row>
+    <row r="2800">
+      <c r="A2800" s="0" t="s">
+        <v>5594</v>
+      </c>
+      <c r="B2800" s="0" t="s">
+        <v>5595</v>
+      </c>
+    </row>
+    <row r="2801">
+      <c r="A2801" s="0" t="s">
+        <v>5596</v>
+      </c>
+      <c r="B2801" s="0" t="s">
+        <v>5597</v>
+      </c>
+    </row>
+    <row r="2802">
+      <c r="A2802" s="0" t="s">
+        <v>5598</v>
+      </c>
+      <c r="B2802" s="0" t="s">
+        <v>5599</v>
+      </c>
+    </row>
+    <row r="2803">
+      <c r="A2803" s="0" t="s">
+        <v>5600</v>
+      </c>
+      <c r="B2803" s="0" t="s">
+        <v>5601</v>
+      </c>
+    </row>
+    <row r="2804">
+      <c r="A2804" s="0" t="s">
+        <v>5602</v>
+      </c>
+      <c r="B2804" s="0" t="s">
+        <v>5603</v>
+      </c>
+    </row>
+    <row r="2805">
+      <c r="A2805" s="0" t="s">
+        <v>5604</v>
+      </c>
+      <c r="B2805" s="0" t="s">
+        <v>5605</v>
+      </c>
+    </row>
+    <row r="2806">
+      <c r="A2806" s="0" t="s">
+        <v>5606</v>
+      </c>
+      <c r="B2806" s="0" t="s">
+        <v>5607</v>
+      </c>
+    </row>
+    <row r="2807">
+      <c r="A2807" s="0" t="s">
+        <v>5608</v>
+      </c>
+      <c r="B2807" s="0" t="s">
+        <v>5609</v>
+      </c>
+    </row>
+    <row r="2808">
+      <c r="A2808" s="0" t="s">
+        <v>5610</v>
+      </c>
+      <c r="B2808" s="0" t="s">
+        <v>5611</v>
+      </c>
+    </row>
+    <row r="2809">
+      <c r="A2809" s="0" t="s">
+        <v>5612</v>
+      </c>
+      <c r="B2809" s="0" t="s">
+        <v>5613</v>
+      </c>
+    </row>
+    <row r="2810">
+      <c r="A2810" s="0" t="s">
+        <v>5614</v>
+      </c>
+      <c r="B2810" s="0" t="s">
+        <v>5615</v>
+      </c>
+    </row>
+    <row r="2811">
+      <c r="A2811" s="0" t="s">
+        <v>5616</v>
+      </c>
+      <c r="B2811" s="0" t="s">
+        <v>5617</v>
+      </c>
+    </row>
+    <row r="2812">
+      <c r="A2812" s="0" t="s">
+        <v>5618</v>
+      </c>
+      <c r="B2812" s="0" t="s">
+        <v>5619</v>
+      </c>
+    </row>
+    <row r="2813">
+      <c r="A2813" s="0" t="s">
+        <v>5620</v>
+      </c>
+      <c r="B2813" s="0" t="s">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="2814">
+      <c r="A2814" s="0" t="s">
+        <v>5622</v>
+      </c>
+      <c r="B2814" s="0" t="s">
+        <v>5623</v>
+      </c>
+    </row>
+    <row r="2815">
+      <c r="A2815" s="0" t="s">
+        <v>5624</v>
+      </c>
+      <c r="B2815" s="0" t="s">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="2816">
+      <c r="A2816" s="0" t="s">
+        <v>5626</v>
+      </c>
+      <c r="B2816" s="0" t="s">
+        <v>5627</v>
+      </c>
+    </row>
+    <row r="2817">
+      <c r="A2817" s="0" t="s">
+        <v>5628</v>
+      </c>
+      <c r="B2817" s="0" t="s">
+        <v>5629</v>
+      </c>
+    </row>
+    <row r="2818">
+      <c r="A2818" s="0" t="s">
+        <v>5630</v>
+      </c>
+      <c r="B2818" s="0" t="s">
+        <v>5631</v>
+      </c>
+    </row>
+    <row r="2819">
+      <c r="A2819" s="0" t="s">
+        <v>5632</v>
+      </c>
+      <c r="B2819" s="0" t="s">
+        <v>5633</v>
+      </c>
+    </row>
+    <row r="2820">
+      <c r="A2820" s="0" t="s">
+        <v>5634</v>
+      </c>
+      <c r="B2820" s="0" t="s">
+        <v>5635</v>
+      </c>
+    </row>
+    <row r="2821">
+      <c r="A2821" s="0" t="s">
+        <v>5636</v>
+      </c>
+      <c r="B2821" s="0" t="s">
+        <v>5637</v>
+      </c>
+    </row>
+    <row r="2822">
+      <c r="A2822" s="0" t="s">
+        <v>5638</v>
+      </c>
+      <c r="B2822" s="0" t="s">
+        <v>5639</v>
+      </c>
+    </row>
+    <row r="2823">
+      <c r="A2823" s="0" t="s">
+        <v>5640</v>
+      </c>
+      <c r="B2823" s="0" t="s">
+        <v>5641</v>
+      </c>
+    </row>
+    <row r="2824">
+      <c r="A2824" s="0" t="s">
+        <v>5642</v>
+      </c>
+      <c r="B2824" s="0" t="s">
+        <v>5643</v>
+      </c>
+    </row>
+    <row r="2825">
+      <c r="A2825" s="0" t="s">
+        <v>5644</v>
+      </c>
+      <c r="B2825" s="0" t="s">
+        <v>5645</v>
+      </c>
+    </row>
+    <row r="2826">
+      <c r="A2826" s="0" t="s">
+        <v>5646</v>
+      </c>
+      <c r="B2826" s="0" t="s">
+        <v>5647</v>
+      </c>
+    </row>
+    <row r="2827">
+      <c r="A2827" s="0" t="s">
+        <v>5648</v>
+      </c>
+      <c r="B2827" s="0" t="s">
+        <v>5649</v>
+      </c>
+    </row>
+    <row r="2828">
+      <c r="A2828" s="0" t="s">
+        <v>5650</v>
+      </c>
+      <c r="B2828" s="0" t="s">
+        <v>5651</v>
+      </c>
+    </row>
+    <row r="2829">
+      <c r="A2829" s="0" t="s">
+        <v>5652</v>
+      </c>
+      <c r="B2829" s="0" t="s">
+        <v>5653</v>
+      </c>
+    </row>
+    <row r="2830">
+      <c r="A2830" s="0" t="s">
+        <v>5654</v>
+      </c>
+      <c r="B2830" s="0" t="s">
+        <v>5655</v>
+      </c>
+    </row>
+    <row r="2831">
+      <c r="A2831" s="0" t="s">
+        <v>5656</v>
+      </c>
+      <c r="B2831" s="0" t="s">
+        <v>5657</v>
+      </c>
+    </row>
+    <row r="2832">
+      <c r="A2832" s="0" t="s">
+        <v>5658</v>
+      </c>
+      <c r="B2832" s="0" t="s">
+        <v>5659</v>
+      </c>
+    </row>
+    <row r="2833">
+      <c r="A2833" s="0" t="s">
+        <v>5660</v>
+      </c>
+      <c r="B2833" s="0" t="s">
+        <v>5661</v>
+      </c>
+    </row>
+    <row r="2834">
+      <c r="A2834" s="0" t="s">
+        <v>5662</v>
+      </c>
+      <c r="B2834" s="0" t="s">
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="2835">
+      <c r="A2835" s="0" t="s">
+        <v>5664</v>
+      </c>
+      <c r="B2835" s="0" t="s">
+        <v>5665</v>
+      </c>
+    </row>
+    <row r="2836">
+      <c r="A2836" s="0" t="s">
+        <v>5666</v>
+      </c>
+      <c r="B2836" s="0" t="s">
+        <v>5667</v>
+      </c>
+    </row>
+    <row r="2837">
+      <c r="A2837" s="0" t="s">
+        <v>5668</v>
+      </c>
+      <c r="B2837" s="0" t="s">
+        <v>5669</v>
+      </c>
+    </row>
+    <row r="2838">
+      <c r="A2838" s="0" t="s">
+        <v>5670</v>
+      </c>
+      <c r="B2838" s="0" t="s">
+        <v>5671</v>
+      </c>
+    </row>
+    <row r="2839">
+      <c r="A2839" s="0" t="s">
+        <v>5672</v>
+      </c>
+      <c r="B2839" s="0" t="s">
+        <v>5673</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>