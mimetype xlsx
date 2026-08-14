--- v5 (2026-06-26)
+++ v6 (2026-08-14)
@@ -4,59 +4,353 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5674" uniqueCount="5674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5772" uniqueCount="5772">
   <si>
     <t>BESTINVER PLAN RENTA, F.P.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>15,220663</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>15,204792</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>15,206730</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>15,193710</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>15,222606</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>15,221447</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>15,220288</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>15,216213</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>15,225851</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>15,214313</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>15,185784</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>15,148569</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>15,147413</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>15,146257</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>15,154016</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>15,144885</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>15,172416</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>15,157607</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>15,123905</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>15,122759</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>15,121614</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>15,094756</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>15,121980</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>15,135630</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>15,150190</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>15,156188</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>15,155037</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>15,153886</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>15,156298</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>15,170090</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>15,180576</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>15,184602</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>15,213315</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>15,212159</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>15,211004</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>15,197755</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>15,170857</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>15,242291</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>15,264978</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>15,258286</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>15,257138</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>15,255991</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>15,272780</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>15,268588</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>15,264891</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>15,267684</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>15,280752</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>15,279557</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>15,278439</t>
   </si>
   <si>
     <t>25/6/2026</t>
   </si>
   <si>
     <t>15,275317</t>
   </si>
   <si>
     <t>24/6/2026</t>
   </si>
   <si>
     <t>15,272905</t>
   </si>
   <si>
     <t>23/6/2026</t>
   </si>
   <si>
     <t>15,253334</t>
   </si>
   <si>
     <t>22/6/2026</t>
   </si>
   <si>
     <t>15,234078</t>
   </si>
@@ -17074,51 +17368,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2839"/>
+  <dimension ref="A1:B2888"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -28482,443 +28776,443 @@
       <c r="B1423" s="0" t="s">
         <v>2844</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="0" t="s">
         <v>2845</v>
       </c>
       <c r="B1424" s="0" t="s">
         <v>2846</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="0" t="s">
         <v>2847</v>
       </c>
       <c r="B1425" s="0" t="s">
         <v>2848</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="0" t="s">
         <v>2849</v>
       </c>
       <c r="B1426" s="0" t="s">
-        <v>2004</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="0" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="B1427" s="0" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="0" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="B1428" s="0" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="0" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="B1429" s="0" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="0" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="B1430" s="0" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="B1431" s="0" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="B1432" s="0" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="B1433" s="0" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="B1434" s="0" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="B1435" s="0" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="B1436" s="0" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="B1437" s="0" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
       <c r="B1438" s="0" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="B1439" s="0" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="B1440" s="0" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="B1441" s="0" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
       <c r="B1442" s="0" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="B1443" s="0" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
       <c r="B1444" s="0" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="B1445" s="0" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="B1446" s="0" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="B1447" s="0" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="B1448" s="0" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="B1449" s="0" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="B1450" s="0" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="B1451" s="0" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="B1452" s="0" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="B1453" s="0" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="B1454" s="0" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
       <c r="B1455" s="0" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="B1456" s="0" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="B1457" s="0" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="B1458" s="0" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="B1459" s="0" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="B1460" s="0" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="B1461" s="0" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="B1462" s="0" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="B1463" s="0" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="B1464" s="0" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="B1465" s="0" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="B1466" s="0" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="B1467" s="0" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="0" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="B1468" s="0" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="0" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="B1469" s="0" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="0" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="B1470" s="0" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="0" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="B1471" s="0" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="0" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="B1472" s="0" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="0" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="B1473" s="0" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="0" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="B1474" s="0" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="0" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="B1475" s="0" t="s">
-        <v>2947</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="0" t="s">
         <v>2948</v>
       </c>
       <c r="B1476" s="0" t="s">
         <v>2949</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="0" t="s">
         <v>2950</v>
       </c>
       <c r="B1477" s="0" t="s">
         <v>2951</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
         <v>2952</v>
       </c>
       <c r="B1478" s="0" t="s">
         <v>2953</v>
       </c>
@@ -30330,443 +30624,443 @@
       <c r="B1654" s="0" t="s">
         <v>3305</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
         <v>3306</v>
       </c>
       <c r="B1655" s="0" t="s">
         <v>3307</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
         <v>3308</v>
       </c>
       <c r="B1656" s="0" t="s">
         <v>3309</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
         <v>3310</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>1462</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="B1659" s="0" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="B1660" s="0" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="B1661" s="0" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="B1662" s="0" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="B1663" s="0" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="B1664" s="0" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="B1665" s="0" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="B1666" s="0" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="B1667" s="0" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="B1668" s="0" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="B1669" s="0" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="B1670" s="0" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="B1671" s="0" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>3408</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
         <v>3409</v>
       </c>
       <c r="B1707" s="0" t="s">
         <v>3410</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
         <v>3411</v>
       </c>
       <c r="B1708" s="0" t="s">
         <v>3412</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
         <v>3413</v>
       </c>
       <c r="B1709" s="0" t="s">
         <v>3414</v>
       </c>
@@ -36522,443 +36816,443 @@
       <c r="B2428" s="0" t="s">
         <v>4852</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
         <v>4853</v>
       </c>
       <c r="B2429" s="0" t="s">
         <v>4854</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
         <v>4855</v>
       </c>
       <c r="B2430" s="0" t="s">
         <v>4856</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
         <v>4857</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>3057</v>
+        <v>4858</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>4858</v>
+        <v>4859</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>4859</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>4860</v>
+        <v>4861</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>4861</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>4862</v>
+        <v>4863</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>4863</v>
+        <v>4864</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>4864</v>
+        <v>4865</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>4865</v>
+        <v>4866</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>4866</v>
+        <v>4867</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>4867</v>
+        <v>4868</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>4868</v>
+        <v>4869</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>4869</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>4870</v>
+        <v>4871</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>4871</v>
+        <v>4872</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>4872</v>
+        <v>4873</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>4873</v>
+        <v>4874</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>4874</v>
+        <v>4875</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>4875</v>
+        <v>4876</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>4876</v>
+        <v>4877</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>4877</v>
+        <v>4878</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>4878</v>
+        <v>4879</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>4879</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>4880</v>
+        <v>4881</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>4881</v>
+        <v>4882</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>4882</v>
+        <v>4883</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>4883</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>4884</v>
+        <v>4885</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>4885</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>4886</v>
+        <v>4887</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>4887</v>
+        <v>4888</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>4888</v>
+        <v>4889</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>4889</v>
+        <v>4890</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>4890</v>
+        <v>4891</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>4891</v>
+        <v>4892</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>4892</v>
+        <v>4893</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>4893</v>
+        <v>4894</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>4894</v>
+        <v>4895</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>4895</v>
+        <v>4896</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>4896</v>
+        <v>4897</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>4897</v>
+        <v>4898</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>4898</v>
+        <v>4899</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>4899</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>4900</v>
+        <v>4901</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>4901</v>
+        <v>4902</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>4902</v>
+        <v>4903</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>4903</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>4904</v>
+        <v>4905</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>4905</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>4906</v>
+        <v>4907</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>4907</v>
+        <v>4908</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>4908</v>
+        <v>4909</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>4909</v>
+        <v>4910</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>4910</v>
+        <v>4911</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>4911</v>
+        <v>4912</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>4912</v>
+        <v>4913</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>4913</v>
+        <v>4914</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>4914</v>
+        <v>4915</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>4915</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>4916</v>
+        <v>4917</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>4917</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>4918</v>
+        <v>4919</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>4919</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>4920</v>
+        <v>4921</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>4921</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>4922</v>
+        <v>4923</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>4923</v>
+        <v>4924</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>4924</v>
+        <v>4925</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>4925</v>
+        <v>4926</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>4926</v>
+        <v>4927</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>4927</v>
+        <v>4928</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>4928</v>
+        <v>4929</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>4929</v>
+        <v>4930</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>4930</v>
+        <v>4931</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>4931</v>
+        <v>4932</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>4932</v>
+        <v>4933</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>4933</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>4934</v>
+        <v>4935</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>4935</v>
+        <v>4936</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>4936</v>
+        <v>4937</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>4937</v>
+        <v>4938</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>4938</v>
+        <v>4939</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>4939</v>
+        <v>4940</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>4940</v>
+        <v>4941</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>4941</v>
+        <v>4942</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>4942</v>
+        <v>4943</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>4943</v>
+        <v>4944</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>4944</v>
+        <v>4945</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>4945</v>
+        <v>4946</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>4946</v>
+        <v>4947</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>4947</v>
+        <v>4948</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>4948</v>
+        <v>4949</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>4949</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>4950</v>
+        <v>4951</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>4951</v>
+        <v>4952</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>4952</v>
+        <v>4953</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>4953</v>
+        <v>4954</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>4954</v>
+        <v>4955</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>4955</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
         <v>4956</v>
       </c>
       <c r="B2481" s="0" t="s">
         <v>4957</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
         <v>4958</v>
       </c>
       <c r="B2482" s="0" t="s">
         <v>4959</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
         <v>4960</v>
       </c>
       <c r="B2483" s="0" t="s">
         <v>4961</v>
       </c>
@@ -39787,31 +40081,423 @@
         <v>5667</v>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" s="0" t="s">
         <v>5668</v>
       </c>
       <c r="B2837" s="0" t="s">
         <v>5669</v>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" s="0" t="s">
         <v>5670</v>
       </c>
       <c r="B2838" s="0" t="s">
         <v>5671</v>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" s="0" t="s">
         <v>5672</v>
       </c>
       <c r="B2839" s="0" t="s">
         <v>5673</v>
+      </c>
+    </row>
+    <row r="2840">
+      <c r="A2840" s="0" t="s">
+        <v>5674</v>
+      </c>
+      <c r="B2840" s="0" t="s">
+        <v>5675</v>
+      </c>
+    </row>
+    <row r="2841">
+      <c r="A2841" s="0" t="s">
+        <v>5676</v>
+      </c>
+      <c r="B2841" s="0" t="s">
+        <v>5677</v>
+      </c>
+    </row>
+    <row r="2842">
+      <c r="A2842" s="0" t="s">
+        <v>5678</v>
+      </c>
+      <c r="B2842" s="0" t="s">
+        <v>5679</v>
+      </c>
+    </row>
+    <row r="2843">
+      <c r="A2843" s="0" t="s">
+        <v>5680</v>
+      </c>
+      <c r="B2843" s="0" t="s">
+        <v>5681</v>
+      </c>
+    </row>
+    <row r="2844">
+      <c r="A2844" s="0" t="s">
+        <v>5682</v>
+      </c>
+      <c r="B2844" s="0" t="s">
+        <v>5683</v>
+      </c>
+    </row>
+    <row r="2845">
+      <c r="A2845" s="0" t="s">
+        <v>5684</v>
+      </c>
+      <c r="B2845" s="0" t="s">
+        <v>5685</v>
+      </c>
+    </row>
+    <row r="2846">
+      <c r="A2846" s="0" t="s">
+        <v>5686</v>
+      </c>
+      <c r="B2846" s="0" t="s">
+        <v>5687</v>
+      </c>
+    </row>
+    <row r="2847">
+      <c r="A2847" s="0" t="s">
+        <v>5688</v>
+      </c>
+      <c r="B2847" s="0" t="s">
+        <v>5689</v>
+      </c>
+    </row>
+    <row r="2848">
+      <c r="A2848" s="0" t="s">
+        <v>5690</v>
+      </c>
+      <c r="B2848" s="0" t="s">
+        <v>5691</v>
+      </c>
+    </row>
+    <row r="2849">
+      <c r="A2849" s="0" t="s">
+        <v>5692</v>
+      </c>
+      <c r="B2849" s="0" t="s">
+        <v>5693</v>
+      </c>
+    </row>
+    <row r="2850">
+      <c r="A2850" s="0" t="s">
+        <v>5694</v>
+      </c>
+      <c r="B2850" s="0" t="s">
+        <v>5695</v>
+      </c>
+    </row>
+    <row r="2851">
+      <c r="A2851" s="0" t="s">
+        <v>5696</v>
+      </c>
+      <c r="B2851" s="0" t="s">
+        <v>5697</v>
+      </c>
+    </row>
+    <row r="2852">
+      <c r="A2852" s="0" t="s">
+        <v>5698</v>
+      </c>
+      <c r="B2852" s="0" t="s">
+        <v>5699</v>
+      </c>
+    </row>
+    <row r="2853">
+      <c r="A2853" s="0" t="s">
+        <v>5700</v>
+      </c>
+      <c r="B2853" s="0" t="s">
+        <v>5701</v>
+      </c>
+    </row>
+    <row r="2854">
+      <c r="A2854" s="0" t="s">
+        <v>5702</v>
+      </c>
+      <c r="B2854" s="0" t="s">
+        <v>5703</v>
+      </c>
+    </row>
+    <row r="2855">
+      <c r="A2855" s="0" t="s">
+        <v>5704</v>
+      </c>
+      <c r="B2855" s="0" t="s">
+        <v>5705</v>
+      </c>
+    </row>
+    <row r="2856">
+      <c r="A2856" s="0" t="s">
+        <v>5706</v>
+      </c>
+      <c r="B2856" s="0" t="s">
+        <v>5707</v>
+      </c>
+    </row>
+    <row r="2857">
+      <c r="A2857" s="0" t="s">
+        <v>5708</v>
+      </c>
+      <c r="B2857" s="0" t="s">
+        <v>5709</v>
+      </c>
+    </row>
+    <row r="2858">
+      <c r="A2858" s="0" t="s">
+        <v>5710</v>
+      </c>
+      <c r="B2858" s="0" t="s">
+        <v>5711</v>
+      </c>
+    </row>
+    <row r="2859">
+      <c r="A2859" s="0" t="s">
+        <v>5712</v>
+      </c>
+      <c r="B2859" s="0" t="s">
+        <v>5713</v>
+      </c>
+    </row>
+    <row r="2860">
+      <c r="A2860" s="0" t="s">
+        <v>5714</v>
+      </c>
+      <c r="B2860" s="0" t="s">
+        <v>5715</v>
+      </c>
+    </row>
+    <row r="2861">
+      <c r="A2861" s="0" t="s">
+        <v>5716</v>
+      </c>
+      <c r="B2861" s="0" t="s">
+        <v>5717</v>
+      </c>
+    </row>
+    <row r="2862">
+      <c r="A2862" s="0" t="s">
+        <v>5718</v>
+      </c>
+      <c r="B2862" s="0" t="s">
+        <v>5719</v>
+      </c>
+    </row>
+    <row r="2863">
+      <c r="A2863" s="0" t="s">
+        <v>5720</v>
+      </c>
+      <c r="B2863" s="0" t="s">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="2864">
+      <c r="A2864" s="0" t="s">
+        <v>5722</v>
+      </c>
+      <c r="B2864" s="0" t="s">
+        <v>5723</v>
+      </c>
+    </row>
+    <row r="2865">
+      <c r="A2865" s="0" t="s">
+        <v>5724</v>
+      </c>
+      <c r="B2865" s="0" t="s">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="2866">
+      <c r="A2866" s="0" t="s">
+        <v>5726</v>
+      </c>
+      <c r="B2866" s="0" t="s">
+        <v>5727</v>
+      </c>
+    </row>
+    <row r="2867">
+      <c r="A2867" s="0" t="s">
+        <v>5728</v>
+      </c>
+      <c r="B2867" s="0" t="s">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="2868">
+      <c r="A2868" s="0" t="s">
+        <v>5730</v>
+      </c>
+      <c r="B2868" s="0" t="s">
+        <v>5731</v>
+      </c>
+    </row>
+    <row r="2869">
+      <c r="A2869" s="0" t="s">
+        <v>5732</v>
+      </c>
+      <c r="B2869" s="0" t="s">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="2870">
+      <c r="A2870" s="0" t="s">
+        <v>5734</v>
+      </c>
+      <c r="B2870" s="0" t="s">
+        <v>5735</v>
+      </c>
+    </row>
+    <row r="2871">
+      <c r="A2871" s="0" t="s">
+        <v>5736</v>
+      </c>
+      <c r="B2871" s="0" t="s">
+        <v>5737</v>
+      </c>
+    </row>
+    <row r="2872">
+      <c r="A2872" s="0" t="s">
+        <v>5738</v>
+      </c>
+      <c r="B2872" s="0" t="s">
+        <v>5739</v>
+      </c>
+    </row>
+    <row r="2873">
+      <c r="A2873" s="0" t="s">
+        <v>5740</v>
+      </c>
+      <c r="B2873" s="0" t="s">
+        <v>5741</v>
+      </c>
+    </row>
+    <row r="2874">
+      <c r="A2874" s="0" t="s">
+        <v>5742</v>
+      </c>
+      <c r="B2874" s="0" t="s">
+        <v>5743</v>
+      </c>
+    </row>
+    <row r="2875">
+      <c r="A2875" s="0" t="s">
+        <v>5744</v>
+      </c>
+      <c r="B2875" s="0" t="s">
+        <v>5745</v>
+      </c>
+    </row>
+    <row r="2876">
+      <c r="A2876" s="0" t="s">
+        <v>5746</v>
+      </c>
+      <c r="B2876" s="0" t="s">
+        <v>5747</v>
+      </c>
+    </row>
+    <row r="2877">
+      <c r="A2877" s="0" t="s">
+        <v>5748</v>
+      </c>
+      <c r="B2877" s="0" t="s">
+        <v>5749</v>
+      </c>
+    </row>
+    <row r="2878">
+      <c r="A2878" s="0" t="s">
+        <v>5750</v>
+      </c>
+      <c r="B2878" s="0" t="s">
+        <v>5751</v>
+      </c>
+    </row>
+    <row r="2879">
+      <c r="A2879" s="0" t="s">
+        <v>5752</v>
+      </c>
+      <c r="B2879" s="0" t="s">
+        <v>5753</v>
+      </c>
+    </row>
+    <row r="2880">
+      <c r="A2880" s="0" t="s">
+        <v>5754</v>
+      </c>
+      <c r="B2880" s="0" t="s">
+        <v>5755</v>
+      </c>
+    </row>
+    <row r="2881">
+      <c r="A2881" s="0" t="s">
+        <v>5756</v>
+      </c>
+      <c r="B2881" s="0" t="s">
+        <v>5757</v>
+      </c>
+    </row>
+    <row r="2882">
+      <c r="A2882" s="0" t="s">
+        <v>5758</v>
+      </c>
+      <c r="B2882" s="0" t="s">
+        <v>5759</v>
+      </c>
+    </row>
+    <row r="2883">
+      <c r="A2883" s="0" t="s">
+        <v>5760</v>
+      </c>
+      <c r="B2883" s="0" t="s">
+        <v>5761</v>
+      </c>
+    </row>
+    <row r="2884">
+      <c r="A2884" s="0" t="s">
+        <v>5762</v>
+      </c>
+      <c r="B2884" s="0" t="s">
+        <v>5763</v>
+      </c>
+    </row>
+    <row r="2885">
+      <c r="A2885" s="0" t="s">
+        <v>5764</v>
+      </c>
+      <c r="B2885" s="0" t="s">
+        <v>5765</v>
+      </c>
+    </row>
+    <row r="2886">
+      <c r="A2886" s="0" t="s">
+        <v>5766</v>
+      </c>
+      <c r="B2886" s="0" t="s">
+        <v>5767</v>
+      </c>
+    </row>
+    <row r="2887">
+      <c r="A2887" s="0" t="s">
+        <v>5768</v>
+      </c>
+      <c r="B2887" s="0" t="s">
+        <v>5769</v>
+      </c>
+    </row>
+    <row r="2888">
+      <c r="A2888" s="0" t="s">
+        <v>5770</v>
+      </c>
+      <c r="B2888" s="0" t="s">
+        <v>5771</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>