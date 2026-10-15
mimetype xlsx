--- v6 (2026-08-14)
+++ v7 (2026-10-15)
@@ -4,59 +4,425 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5772" uniqueCount="5772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5894" uniqueCount="5894">
   <si>
     <t>BESTINVER PLAN RENTA, F.P.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>14,917965</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>14,911626</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>14,911048</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>14,909807</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>14,908565</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>14,890943</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>14,926380</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>14,930034</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>14,887176</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>14,914708</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>14,913514</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>14,912320</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>14,903120</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>14,873529</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>14,831804</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>14,812921</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>14,844984</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>14,843823</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>14,842665</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>14,846527</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>14,893018</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>14,965390</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>14,964144</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>14,900078</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>14,898921</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>14,897764</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>14,943916</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>14,932990</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>14,899258</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>14,885780</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>14,942708</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>14,941564</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>14,940423</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>14,939955</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>15,026294</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>15,084001</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>15,071486</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>15,101013</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>15,099870</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>15,098727</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>15,087492</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>15,062048</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>15,096586</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>15,110352</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>15,132825</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>15,131667</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>15,130510</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>15,156707</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>15,173656</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>15,177072</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>15,146504</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>15,151449</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>15,150342</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>15,149160</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>15,151233</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>15,138583</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>15,148162</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>15,187445</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>15,191312</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>15,190152</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>15,188993</t>
   </si>
   <si>
     <t>13/8/2026</t>
   </si>
   <si>
     <t>15,220663</t>
   </si>
   <si>
     <t>12/8/2026</t>
   </si>
   <si>
     <t>15,204792</t>
   </si>
   <si>
     <t>11/8/2026</t>
   </si>
   <si>
     <t>15,206730</t>
   </si>
   <si>
     <t>10/8/2026</t>
   </si>
   <si>
     <t>15,193710</t>
   </si>
@@ -17368,51 +17734,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2888"/>
+  <dimension ref="A1:B2949"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -29168,539 +29534,539 @@
       <c r="B1472" s="0" t="s">
         <v>2942</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="0" t="s">
         <v>2943</v>
       </c>
       <c r="B1473" s="0" t="s">
         <v>2944</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="0" t="s">
         <v>2945</v>
       </c>
       <c r="B1474" s="0" t="s">
         <v>2946</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="0" t="s">
         <v>2947</v>
       </c>
       <c r="B1475" s="0" t="s">
-        <v>2102</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="0" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="B1476" s="0" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="0" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="B1477" s="0" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="B1478" s="0" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="B1479" s="0" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="B1480" s="0" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="B1481" s="0" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="B1482" s="0" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="B1483" s="0" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="B1484" s="0" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="B1485" s="0" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="B1486" s="0" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="B1487" s="0" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="B1488" s="0" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="B1489" s="0" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="B1490" s="0" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="B1491" s="0" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="B1492" s="0" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="B1493" s="0" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="B1494" s="0" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="B1495" s="0" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="B1496" s="0" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="B1497" s="0" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="B1498" s="0" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="B1499" s="0" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="B1500" s="0" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="B1501" s="0" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="B1502" s="0" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="B1503" s="0" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="B1504" s="0" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="B1505" s="0" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="B1506" s="0" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="B1507" s="0" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="B1509" s="0" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="B1510" s="0" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="B1514" s="0" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="B1515" s="0" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B1516" s="0" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B1517" s="0" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="B1518" s="0" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B1519" s="0" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B1520" s="0" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="B1521" s="0" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="B1522" s="0" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="B1523" s="0" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="B1524" s="0" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="B1525" s="0" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="B1526" s="0" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="B1527" s="0" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="B1529" s="0" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="B1535" s="0" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="B1536" s="0" t="s">
-        <v>3069</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
         <v>3070</v>
       </c>
       <c r="B1537" s="0" t="s">
         <v>3071</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
         <v>3072</v>
       </c>
       <c r="B1538" s="0" t="s">
         <v>3073</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
         <v>3074</v>
       </c>
       <c r="B1539" s="0" t="s">
         <v>3075</v>
       </c>
@@ -31016,539 +31382,539 @@
       <c r="B1703" s="0" t="s">
         <v>3403</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
         <v>3404</v>
       </c>
       <c r="B1704" s="0" t="s">
         <v>3405</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
         <v>3406</v>
       </c>
       <c r="B1705" s="0" t="s">
         <v>3407</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
         <v>3408</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>1560</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="B1707" s="0" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="B1708" s="0" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="B1709" s="0" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="B1710" s="0" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="0" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="B1711" s="0" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="0" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="B1712" s="0" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="0" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="B1713" s="0" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="0" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="B1714" s="0" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="0" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="B1715" s="0" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="B1716" s="0" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="B1717" s="0" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="B1718" s="0" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="B1719" s="0" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="B1720" s="0" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="B1721" s="0" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="0" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="B1722" s="0" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="0" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="B1723" s="0" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
       <c r="B1724" s="0" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="B1725" s="0" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="B1726" s="0" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="B1727" s="0" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="B1728" s="0" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="B1729" s="0" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="B1730" s="0" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="B1731" s="0" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="B1732" s="0" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="0" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="B1733" s="0" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="0" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="B1734" s="0" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="0" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="B1735" s="0" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="0" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="B1736" s="0" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="0" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="B1737" s="0" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="B1738" s="0" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="B1739" s="0" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="B1740" s="0" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="B1741" s="0" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="B1742" s="0" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="B1743" s="0" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="B1744" s="0" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="B1745" s="0" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="B1746" s="0" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="B1747" s="0" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="B1748" s="0" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="B1749" s="0" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="B1750" s="0" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="B1751" s="0" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="B1752" s="0" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="B1753" s="0" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="B1754" s="0" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="B1755" s="0" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="B1756" s="0" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="B1757" s="0" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="B1758" s="0" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="B1759" s="0" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="B1760" s="0" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="B1761" s="0" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="B1762" s="0" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
       <c r="B1763" s="0" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="B1764" s="0" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="B1765" s="0" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="B1766" s="0" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="B1767" s="0" t="s">
-        <v>3530</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
         <v>3531</v>
       </c>
       <c r="B1768" s="0" t="s">
         <v>3532</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
         <v>3533</v>
       </c>
       <c r="B1769" s="0" t="s">
         <v>3534</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
         <v>3535</v>
       </c>
       <c r="B1770" s="0" t="s">
         <v>3536</v>
       </c>
@@ -37208,539 +37574,539 @@
       <c r="B2477" s="0" t="s">
         <v>4950</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
         <v>4951</v>
       </c>
       <c r="B2478" s="0" t="s">
         <v>4952</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
         <v>4953</v>
       </c>
       <c r="B2479" s="0" t="s">
         <v>4954</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
         <v>4955</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>3155</v>
+        <v>4956</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>4956</v>
+        <v>4957</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>4957</v>
+        <v>4958</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>4958</v>
+        <v>4959</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>4959</v>
+        <v>4960</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>4960</v>
+        <v>4961</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>4961</v>
+        <v>4962</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>4962</v>
+        <v>4963</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>4963</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>4964</v>
+        <v>4965</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>4965</v>
+        <v>4966</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>4966</v>
+        <v>4967</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>4967</v>
+        <v>4968</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>4968</v>
+        <v>4969</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>4969</v>
+        <v>4970</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>4970</v>
+        <v>4971</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>4971</v>
+        <v>4972</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>4972</v>
+        <v>4973</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>4973</v>
+        <v>4974</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>4974</v>
+        <v>4975</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>4975</v>
+        <v>4976</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>4976</v>
+        <v>4977</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>4977</v>
+        <v>4978</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>4978</v>
+        <v>4979</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>4979</v>
+        <v>4980</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>4980</v>
+        <v>4981</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>4981</v>
+        <v>4982</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>4982</v>
+        <v>4983</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>4983</v>
+        <v>4984</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>4984</v>
+        <v>4985</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>4985</v>
+        <v>4986</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>4986</v>
+        <v>4987</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>4987</v>
+        <v>4988</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>4988</v>
+        <v>4989</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>4989</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
-        <v>4990</v>
+        <v>4991</v>
       </c>
       <c r="B2498" s="0" t="s">
-        <v>4991</v>
+        <v>4992</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>4992</v>
+        <v>4993</v>
       </c>
       <c r="B2499" s="0" t="s">
-        <v>4993</v>
+        <v>4994</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>4994</v>
+        <v>4995</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>4995</v>
+        <v>4996</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
-        <v>4996</v>
+        <v>4997</v>
       </c>
       <c r="B2501" s="0" t="s">
-        <v>4997</v>
+        <v>4998</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
-        <v>4998</v>
+        <v>4999</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>4999</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>5000</v>
+        <v>5001</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>5001</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>5002</v>
+        <v>5003</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>5003</v>
+        <v>5004</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>5004</v>
+        <v>5005</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>5005</v>
+        <v>5006</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>5006</v>
+        <v>5007</v>
       </c>
       <c r="B2506" s="0" t="s">
-        <v>5007</v>
+        <v>5008</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>5008</v>
+        <v>5009</v>
       </c>
       <c r="B2507" s="0" t="s">
-        <v>5009</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
-        <v>5010</v>
+        <v>5011</v>
       </c>
       <c r="B2508" s="0" t="s">
-        <v>5011</v>
+        <v>5012</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
-        <v>5012</v>
+        <v>5013</v>
       </c>
       <c r="B2509" s="0" t="s">
-        <v>5013</v>
+        <v>5014</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
-        <v>5014</v>
+        <v>5015</v>
       </c>
       <c r="B2510" s="0" t="s">
-        <v>5015</v>
+        <v>5016</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
-        <v>5016</v>
+        <v>5017</v>
       </c>
       <c r="B2511" s="0" t="s">
-        <v>5017</v>
+        <v>5018</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
-        <v>5018</v>
+        <v>5019</v>
       </c>
       <c r="B2512" s="0" t="s">
-        <v>5019</v>
+        <v>5020</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
-        <v>5020</v>
+        <v>5021</v>
       </c>
       <c r="B2513" s="0" t="s">
-        <v>5021</v>
+        <v>5022</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>5022</v>
+        <v>5023</v>
       </c>
       <c r="B2514" s="0" t="s">
-        <v>5023</v>
+        <v>5024</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
-        <v>5024</v>
+        <v>5025</v>
       </c>
       <c r="B2515" s="0" t="s">
-        <v>5025</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" s="0" t="s">
-        <v>5026</v>
+        <v>5027</v>
       </c>
       <c r="B2516" s="0" t="s">
-        <v>5027</v>
+        <v>5028</v>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" s="0" t="s">
-        <v>5028</v>
+        <v>5029</v>
       </c>
       <c r="B2517" s="0" t="s">
-        <v>5029</v>
+        <v>5030</v>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" s="0" t="s">
-        <v>5030</v>
+        <v>5031</v>
       </c>
       <c r="B2518" s="0" t="s">
-        <v>5031</v>
+        <v>5032</v>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" s="0" t="s">
-        <v>5032</v>
+        <v>5033</v>
       </c>
       <c r="B2519" s="0" t="s">
-        <v>5033</v>
+        <v>5034</v>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
-        <v>5034</v>
+        <v>5035</v>
       </c>
       <c r="B2520" s="0" t="s">
-        <v>5035</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
-        <v>5036</v>
+        <v>5037</v>
       </c>
       <c r="B2521" s="0" t="s">
-        <v>5037</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>5038</v>
+        <v>5039</v>
       </c>
       <c r="B2522" s="0" t="s">
-        <v>5039</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>5040</v>
+        <v>5041</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>5041</v>
+        <v>5042</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>5042</v>
+        <v>5043</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>5043</v>
+        <v>5044</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>5044</v>
+        <v>5045</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>5045</v>
+        <v>5046</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>5046</v>
+        <v>5047</v>
       </c>
       <c r="B2526" s="0" t="s">
-        <v>5047</v>
+        <v>5048</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>5048</v>
+        <v>5049</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>5049</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>5050</v>
+        <v>5051</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>5051</v>
+        <v>5052</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>5052</v>
+        <v>5053</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>5053</v>
+        <v>5054</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>5054</v>
+        <v>5055</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>5055</v>
+        <v>5056</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>5056</v>
+        <v>5057</v>
       </c>
       <c r="B2531" s="0" t="s">
-        <v>5057</v>
+        <v>5058</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>5058</v>
+        <v>5059</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>5059</v>
+        <v>5060</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>5060</v>
+        <v>5061</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>5061</v>
+        <v>5062</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>5062</v>
+        <v>5063</v>
       </c>
       <c r="B2534" s="0" t="s">
-        <v>5063</v>
+        <v>5064</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>5064</v>
+        <v>5065</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>5065</v>
+        <v>5066</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>5066</v>
+        <v>5067</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>5067</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>5068</v>
+        <v>5069</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>5069</v>
+        <v>5070</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>5070</v>
+        <v>5071</v>
       </c>
       <c r="B2538" s="0" t="s">
-        <v>5071</v>
+        <v>5072</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>5072</v>
+        <v>5073</v>
       </c>
       <c r="B2539" s="0" t="s">
-        <v>5073</v>
+        <v>5074</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>5074</v>
+        <v>5075</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>5075</v>
+        <v>5076</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>5076</v>
+        <v>5077</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>5077</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
         <v>5078</v>
       </c>
       <c r="B2542" s="0" t="s">
         <v>5079</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
         <v>5080</v>
       </c>
       <c r="B2543" s="0" t="s">
         <v>5081</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
         <v>5082</v>
       </c>
       <c r="B2544" s="0" t="s">
         <v>5083</v>
       </c>
@@ -40473,31 +40839,519 @@
         <v>5765</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
         <v>5766</v>
       </c>
       <c r="B2886" s="0" t="s">
         <v>5767</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
         <v>5768</v>
       </c>
       <c r="B2887" s="0" t="s">
         <v>5769</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
         <v>5770</v>
       </c>
       <c r="B2888" s="0" t="s">
         <v>5771</v>
+      </c>
+    </row>
+    <row r="2889">
+      <c r="A2889" s="0" t="s">
+        <v>5772</v>
+      </c>
+      <c r="B2889" s="0" t="s">
+        <v>5773</v>
+      </c>
+    </row>
+    <row r="2890">
+      <c r="A2890" s="0" t="s">
+        <v>5774</v>
+      </c>
+      <c r="B2890" s="0" t="s">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="2891">
+      <c r="A2891" s="0" t="s">
+        <v>5776</v>
+      </c>
+      <c r="B2891" s="0" t="s">
+        <v>5777</v>
+      </c>
+    </row>
+    <row r="2892">
+      <c r="A2892" s="0" t="s">
+        <v>5778</v>
+      </c>
+      <c r="B2892" s="0" t="s">
+        <v>5779</v>
+      </c>
+    </row>
+    <row r="2893">
+      <c r="A2893" s="0" t="s">
+        <v>5780</v>
+      </c>
+      <c r="B2893" s="0" t="s">
+        <v>5781</v>
+      </c>
+    </row>
+    <row r="2894">
+      <c r="A2894" s="0" t="s">
+        <v>5782</v>
+      </c>
+      <c r="B2894" s="0" t="s">
+        <v>5783</v>
+      </c>
+    </row>
+    <row r="2895">
+      <c r="A2895" s="0" t="s">
+        <v>5784</v>
+      </c>
+      <c r="B2895" s="0" t="s">
+        <v>5785</v>
+      </c>
+    </row>
+    <row r="2896">
+      <c r="A2896" s="0" t="s">
+        <v>5786</v>
+      </c>
+      <c r="B2896" s="0" t="s">
+        <v>5787</v>
+      </c>
+    </row>
+    <row r="2897">
+      <c r="A2897" s="0" t="s">
+        <v>5788</v>
+      </c>
+      <c r="B2897" s="0" t="s">
+        <v>5789</v>
+      </c>
+    </row>
+    <row r="2898">
+      <c r="A2898" s="0" t="s">
+        <v>5790</v>
+      </c>
+      <c r="B2898" s="0" t="s">
+        <v>5791</v>
+      </c>
+    </row>
+    <row r="2899">
+      <c r="A2899" s="0" t="s">
+        <v>5792</v>
+      </c>
+      <c r="B2899" s="0" t="s">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="2900">
+      <c r="A2900" s="0" t="s">
+        <v>5794</v>
+      </c>
+      <c r="B2900" s="0" t="s">
+        <v>5795</v>
+      </c>
+    </row>
+    <row r="2901">
+      <c r="A2901" s="0" t="s">
+        <v>5796</v>
+      </c>
+      <c r="B2901" s="0" t="s">
+        <v>5797</v>
+      </c>
+    </row>
+    <row r="2902">
+      <c r="A2902" s="0" t="s">
+        <v>5798</v>
+      </c>
+      <c r="B2902" s="0" t="s">
+        <v>5799</v>
+      </c>
+    </row>
+    <row r="2903">
+      <c r="A2903" s="0" t="s">
+        <v>5800</v>
+      </c>
+      <c r="B2903" s="0" t="s">
+        <v>5801</v>
+      </c>
+    </row>
+    <row r="2904">
+      <c r="A2904" s="0" t="s">
+        <v>5802</v>
+      </c>
+      <c r="B2904" s="0" t="s">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="2905">
+      <c r="A2905" s="0" t="s">
+        <v>5804</v>
+      </c>
+      <c r="B2905" s="0" t="s">
+        <v>5805</v>
+      </c>
+    </row>
+    <row r="2906">
+      <c r="A2906" s="0" t="s">
+        <v>5806</v>
+      </c>
+      <c r="B2906" s="0" t="s">
+        <v>5807</v>
+      </c>
+    </row>
+    <row r="2907">
+      <c r="A2907" s="0" t="s">
+        <v>5808</v>
+      </c>
+      <c r="B2907" s="0" t="s">
+        <v>5809</v>
+      </c>
+    </row>
+    <row r="2908">
+      <c r="A2908" s="0" t="s">
+        <v>5810</v>
+      </c>
+      <c r="B2908" s="0" t="s">
+        <v>5811</v>
+      </c>
+    </row>
+    <row r="2909">
+      <c r="A2909" s="0" t="s">
+        <v>5812</v>
+      </c>
+      <c r="B2909" s="0" t="s">
+        <v>5813</v>
+      </c>
+    </row>
+    <row r="2910">
+      <c r="A2910" s="0" t="s">
+        <v>5814</v>
+      </c>
+      <c r="B2910" s="0" t="s">
+        <v>5815</v>
+      </c>
+    </row>
+    <row r="2911">
+      <c r="A2911" s="0" t="s">
+        <v>5816</v>
+      </c>
+      <c r="B2911" s="0" t="s">
+        <v>5817</v>
+      </c>
+    </row>
+    <row r="2912">
+      <c r="A2912" s="0" t="s">
+        <v>5818</v>
+      </c>
+      <c r="B2912" s="0" t="s">
+        <v>5819</v>
+      </c>
+    </row>
+    <row r="2913">
+      <c r="A2913" s="0" t="s">
+        <v>5820</v>
+      </c>
+      <c r="B2913" s="0" t="s">
+        <v>5821</v>
+      </c>
+    </row>
+    <row r="2914">
+      <c r="A2914" s="0" t="s">
+        <v>5822</v>
+      </c>
+      <c r="B2914" s="0" t="s">
+        <v>5823</v>
+      </c>
+    </row>
+    <row r="2915">
+      <c r="A2915" s="0" t="s">
+        <v>5824</v>
+      </c>
+      <c r="B2915" s="0" t="s">
+        <v>5825</v>
+      </c>
+    </row>
+    <row r="2916">
+      <c r="A2916" s="0" t="s">
+        <v>5826</v>
+      </c>
+      <c r="B2916" s="0" t="s">
+        <v>5827</v>
+      </c>
+    </row>
+    <row r="2917">
+      <c r="A2917" s="0" t="s">
+        <v>5828</v>
+      </c>
+      <c r="B2917" s="0" t="s">
+        <v>5829</v>
+      </c>
+    </row>
+    <row r="2918">
+      <c r="A2918" s="0" t="s">
+        <v>5830</v>
+      </c>
+      <c r="B2918" s="0" t="s">
+        <v>5831</v>
+      </c>
+    </row>
+    <row r="2919">
+      <c r="A2919" s="0" t="s">
+        <v>5832</v>
+      </c>
+      <c r="B2919" s="0" t="s">
+        <v>5833</v>
+      </c>
+    </row>
+    <row r="2920">
+      <c r="A2920" s="0" t="s">
+        <v>5834</v>
+      </c>
+      <c r="B2920" s="0" t="s">
+        <v>5835</v>
+      </c>
+    </row>
+    <row r="2921">
+      <c r="A2921" s="0" t="s">
+        <v>5836</v>
+      </c>
+      <c r="B2921" s="0" t="s">
+        <v>5837</v>
+      </c>
+    </row>
+    <row r="2922">
+      <c r="A2922" s="0" t="s">
+        <v>5838</v>
+      </c>
+      <c r="B2922" s="0" t="s">
+        <v>5839</v>
+      </c>
+    </row>
+    <row r="2923">
+      <c r="A2923" s="0" t="s">
+        <v>5840</v>
+      </c>
+      <c r="B2923" s="0" t="s">
+        <v>5841</v>
+      </c>
+    </row>
+    <row r="2924">
+      <c r="A2924" s="0" t="s">
+        <v>5842</v>
+      </c>
+      <c r="B2924" s="0" t="s">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="2925">
+      <c r="A2925" s="0" t="s">
+        <v>5844</v>
+      </c>
+      <c r="B2925" s="0" t="s">
+        <v>5845</v>
+      </c>
+    </row>
+    <row r="2926">
+      <c r="A2926" s="0" t="s">
+        <v>5846</v>
+      </c>
+      <c r="B2926" s="0" t="s">
+        <v>5847</v>
+      </c>
+    </row>
+    <row r="2927">
+      <c r="A2927" s="0" t="s">
+        <v>5848</v>
+      </c>
+      <c r="B2927" s="0" t="s">
+        <v>5849</v>
+      </c>
+    </row>
+    <row r="2928">
+      <c r="A2928" s="0" t="s">
+        <v>5850</v>
+      </c>
+      <c r="B2928" s="0" t="s">
+        <v>5851</v>
+      </c>
+    </row>
+    <row r="2929">
+      <c r="A2929" s="0" t="s">
+        <v>5852</v>
+      </c>
+      <c r="B2929" s="0" t="s">
+        <v>5853</v>
+      </c>
+    </row>
+    <row r="2930">
+      <c r="A2930" s="0" t="s">
+        <v>5854</v>
+      </c>
+      <c r="B2930" s="0" t="s">
+        <v>5855</v>
+      </c>
+    </row>
+    <row r="2931">
+      <c r="A2931" s="0" t="s">
+        <v>5856</v>
+      </c>
+      <c r="B2931" s="0" t="s">
+        <v>5857</v>
+      </c>
+    </row>
+    <row r="2932">
+      <c r="A2932" s="0" t="s">
+        <v>5858</v>
+      </c>
+      <c r="B2932" s="0" t="s">
+        <v>5859</v>
+      </c>
+    </row>
+    <row r="2933">
+      <c r="A2933" s="0" t="s">
+        <v>5860</v>
+      </c>
+      <c r="B2933" s="0" t="s">
+        <v>5861</v>
+      </c>
+    </row>
+    <row r="2934">
+      <c r="A2934" s="0" t="s">
+        <v>5862</v>
+      </c>
+      <c r="B2934" s="0" t="s">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="2935">
+      <c r="A2935" s="0" t="s">
+        <v>5864</v>
+      </c>
+      <c r="B2935" s="0" t="s">
+        <v>5865</v>
+      </c>
+    </row>
+    <row r="2936">
+      <c r="A2936" s="0" t="s">
+        <v>5866</v>
+      </c>
+      <c r="B2936" s="0" t="s">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="2937">
+      <c r="A2937" s="0" t="s">
+        <v>5868</v>
+      </c>
+      <c r="B2937" s="0" t="s">
+        <v>5869</v>
+      </c>
+    </row>
+    <row r="2938">
+      <c r="A2938" s="0" t="s">
+        <v>5870</v>
+      </c>
+      <c r="B2938" s="0" t="s">
+        <v>5871</v>
+      </c>
+    </row>
+    <row r="2939">
+      <c r="A2939" s="0" t="s">
+        <v>5872</v>
+      </c>
+      <c r="B2939" s="0" t="s">
+        <v>5873</v>
+      </c>
+    </row>
+    <row r="2940">
+      <c r="A2940" s="0" t="s">
+        <v>5874</v>
+      </c>
+      <c r="B2940" s="0" t="s">
+        <v>5875</v>
+      </c>
+    </row>
+    <row r="2941">
+      <c r="A2941" s="0" t="s">
+        <v>5876</v>
+      </c>
+      <c r="B2941" s="0" t="s">
+        <v>5877</v>
+      </c>
+    </row>
+    <row r="2942">
+      <c r="A2942" s="0" t="s">
+        <v>5878</v>
+      </c>
+      <c r="B2942" s="0" t="s">
+        <v>5879</v>
+      </c>
+    </row>
+    <row r="2943">
+      <c r="A2943" s="0" t="s">
+        <v>5880</v>
+      </c>
+      <c r="B2943" s="0" t="s">
+        <v>5881</v>
+      </c>
+    </row>
+    <row r="2944">
+      <c r="A2944" s="0" t="s">
+        <v>5882</v>
+      </c>
+      <c r="B2944" s="0" t="s">
+        <v>5883</v>
+      </c>
+    </row>
+    <row r="2945">
+      <c r="A2945" s="0" t="s">
+        <v>5884</v>
+      </c>
+      <c r="B2945" s="0" t="s">
+        <v>5885</v>
+      </c>
+    </row>
+    <row r="2946">
+      <c r="A2946" s="0" t="s">
+        <v>5886</v>
+      </c>
+      <c r="B2946" s="0" t="s">
+        <v>5887</v>
+      </c>
+    </row>
+    <row r="2947">
+      <c r="A2947" s="0" t="s">
+        <v>5888</v>
+      </c>
+      <c r="B2947" s="0" t="s">
+        <v>5889</v>
+      </c>
+    </row>
+    <row r="2948">
+      <c r="A2948" s="0" t="s">
+        <v>5890</v>
+      </c>
+      <c r="B2948" s="0" t="s">
+        <v>5891</v>
+      </c>
+    </row>
+    <row r="2949">
+      <c r="A2949" s="0" t="s">
+        <v>5892</v>
+      </c>
+      <c r="B2949" s="0" t="s">
+        <v>5893</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>