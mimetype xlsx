--- v3 (2026-05-26)
+++ v4 (2026-07-26)
@@ -4,65 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6127" uniqueCount="6127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6249" uniqueCount="6249">
   <si>
     <t>BESTINVER CRECIMIENTO EPSV</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,430393</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,662417</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,643272</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,493767</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,513524</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,514169</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,514813</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,753381</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,869799</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,867884</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,879079</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,967915</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,968580</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,969245</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,805275</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,611092</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,862066</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>17,059987</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>17,019771</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>17,020432</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>17,021093</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,855451</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,836076</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,679849</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,558606</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,596040</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,596687</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,597335</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,689444</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,612629</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,539359</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,769257</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,753858</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,754516</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,755174</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,831319</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,679643</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,651266</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,791106</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,477529</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,478177</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,478825</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,129723</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,897730</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,168418</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,192422</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,233575</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,234212</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,234849</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,511222</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,523536</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,605176</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,487542</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,480785</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,481454</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,482122</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,386779</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,316378</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,218872</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,093960</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>15,983820</t>
+  </si>
+  <si>
     <t>23/5/2026</t>
   </si>
   <si>
-    <t>15,985108</t>
+    <t>15,984449</t>
   </si>
   <si>
     <t>22/5/2026</t>
   </si>
   <si>
     <t>15,985079</t>
   </si>
   <si>
     <t>21/5/2026</t>
   </si>
   <si>
     <t>15,862813</t>
   </si>
   <si>
     <t>20/5/2026</t>
   </si>
   <si>
     <t>15,790871</t>
   </si>
   <si>
     <t>19/5/2026</t>
   </si>
   <si>
     <t>15,479609</t>
   </si>
@@ -18433,51 +18799,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B3065"/>
+  <dimension ref="A1:B3126"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -18521,539 +18887,539 @@
       <c r="B8" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>147</v>
       </c>
@@ -31489,539 +31855,539 @@
       <c r="B1629" s="0" t="s">
         <v>3255</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
         <v>3256</v>
       </c>
       <c r="B1630" s="0" t="s">
         <v>3257</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
         <v>3258</v>
       </c>
       <c r="B1631" s="0" t="s">
         <v>3259</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
         <v>3260</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>1809</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="B1638" s="0" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="B1659" s="0" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="B1660" s="0" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="B1661" s="0" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="B1662" s="0" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="B1663" s="0" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="B1664" s="0" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="B1665" s="0" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="B1666" s="0" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="B1667" s="0" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="B1668" s="0" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="B1669" s="0" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="B1670" s="0" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="B1671" s="0" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>3382</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
         <v>3383</v>
       </c>
       <c r="B1694" s="0" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
         <v>3385</v>
       </c>
       <c r="B1695" s="0" t="s">
         <v>3386</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
         <v>3387</v>
       </c>
       <c r="B1696" s="0" t="s">
         <v>3388</v>
       </c>
@@ -42954,31 +43320,519 @@
         <v>6120</v>
       </c>
     </row>
     <row r="3063">
       <c r="A3063" s="0" t="s">
         <v>6121</v>
       </c>
       <c r="B3063" s="0" t="s">
         <v>6122</v>
       </c>
     </row>
     <row r="3064">
       <c r="A3064" s="0" t="s">
         <v>6123</v>
       </c>
       <c r="B3064" s="0" t="s">
         <v>6124</v>
       </c>
     </row>
     <row r="3065">
       <c r="A3065" s="0" t="s">
         <v>6125</v>
       </c>
       <c r="B3065" s="0" t="s">
         <v>6126</v>
+      </c>
+    </row>
+    <row r="3066">
+      <c r="A3066" s="0" t="s">
+        <v>6127</v>
+      </c>
+      <c r="B3066" s="0" t="s">
+        <v>6128</v>
+      </c>
+    </row>
+    <row r="3067">
+      <c r="A3067" s="0" t="s">
+        <v>6129</v>
+      </c>
+      <c r="B3067" s="0" t="s">
+        <v>6130</v>
+      </c>
+    </row>
+    <row r="3068">
+      <c r="A3068" s="0" t="s">
+        <v>6131</v>
+      </c>
+      <c r="B3068" s="0" t="s">
+        <v>6132</v>
+      </c>
+    </row>
+    <row r="3069">
+      <c r="A3069" s="0" t="s">
+        <v>6133</v>
+      </c>
+      <c r="B3069" s="0" t="s">
+        <v>6134</v>
+      </c>
+    </row>
+    <row r="3070">
+      <c r="A3070" s="0" t="s">
+        <v>6135</v>
+      </c>
+      <c r="B3070" s="0" t="s">
+        <v>6136</v>
+      </c>
+    </row>
+    <row r="3071">
+      <c r="A3071" s="0" t="s">
+        <v>6137</v>
+      </c>
+      <c r="B3071" s="0" t="s">
+        <v>6138</v>
+      </c>
+    </row>
+    <row r="3072">
+      <c r="A3072" s="0" t="s">
+        <v>6139</v>
+      </c>
+      <c r="B3072" s="0" t="s">
+        <v>6140</v>
+      </c>
+    </row>
+    <row r="3073">
+      <c r="A3073" s="0" t="s">
+        <v>6141</v>
+      </c>
+      <c r="B3073" s="0" t="s">
+        <v>6142</v>
+      </c>
+    </row>
+    <row r="3074">
+      <c r="A3074" s="0" t="s">
+        <v>6143</v>
+      </c>
+      <c r="B3074" s="0" t="s">
+        <v>6144</v>
+      </c>
+    </row>
+    <row r="3075">
+      <c r="A3075" s="0" t="s">
+        <v>6145</v>
+      </c>
+      <c r="B3075" s="0" t="s">
+        <v>6146</v>
+      </c>
+    </row>
+    <row r="3076">
+      <c r="A3076" s="0" t="s">
+        <v>6147</v>
+      </c>
+      <c r="B3076" s="0" t="s">
+        <v>6148</v>
+      </c>
+    </row>
+    <row r="3077">
+      <c r="A3077" s="0" t="s">
+        <v>6149</v>
+      </c>
+      <c r="B3077" s="0" t="s">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="3078">
+      <c r="A3078" s="0" t="s">
+        <v>6151</v>
+      </c>
+      <c r="B3078" s="0" t="s">
+        <v>6152</v>
+      </c>
+    </row>
+    <row r="3079">
+      <c r="A3079" s="0" t="s">
+        <v>6153</v>
+      </c>
+      <c r="B3079" s="0" t="s">
+        <v>6154</v>
+      </c>
+    </row>
+    <row r="3080">
+      <c r="A3080" s="0" t="s">
+        <v>6155</v>
+      </c>
+      <c r="B3080" s="0" t="s">
+        <v>6156</v>
+      </c>
+    </row>
+    <row r="3081">
+      <c r="A3081" s="0" t="s">
+        <v>6157</v>
+      </c>
+      <c r="B3081" s="0" t="s">
+        <v>6158</v>
+      </c>
+    </row>
+    <row r="3082">
+      <c r="A3082" s="0" t="s">
+        <v>6159</v>
+      </c>
+      <c r="B3082" s="0" t="s">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="3083">
+      <c r="A3083" s="0" t="s">
+        <v>6161</v>
+      </c>
+      <c r="B3083" s="0" t="s">
+        <v>6162</v>
+      </c>
+    </row>
+    <row r="3084">
+      <c r="A3084" s="0" t="s">
+        <v>6163</v>
+      </c>
+      <c r="B3084" s="0" t="s">
+        <v>6164</v>
+      </c>
+    </row>
+    <row r="3085">
+      <c r="A3085" s="0" t="s">
+        <v>6165</v>
+      </c>
+      <c r="B3085" s="0" t="s">
+        <v>6166</v>
+      </c>
+    </row>
+    <row r="3086">
+      <c r="A3086" s="0" t="s">
+        <v>6167</v>
+      </c>
+      <c r="B3086" s="0" t="s">
+        <v>6168</v>
+      </c>
+    </row>
+    <row r="3087">
+      <c r="A3087" s="0" t="s">
+        <v>6169</v>
+      </c>
+      <c r="B3087" s="0" t="s">
+        <v>6170</v>
+      </c>
+    </row>
+    <row r="3088">
+      <c r="A3088" s="0" t="s">
+        <v>6171</v>
+      </c>
+      <c r="B3088" s="0" t="s">
+        <v>6172</v>
+      </c>
+    </row>
+    <row r="3089">
+      <c r="A3089" s="0" t="s">
+        <v>6173</v>
+      </c>
+      <c r="B3089" s="0" t="s">
+        <v>6174</v>
+      </c>
+    </row>
+    <row r="3090">
+      <c r="A3090" s="0" t="s">
+        <v>6175</v>
+      </c>
+      <c r="B3090" s="0" t="s">
+        <v>6176</v>
+      </c>
+    </row>
+    <row r="3091">
+      <c r="A3091" s="0" t="s">
+        <v>6177</v>
+      </c>
+      <c r="B3091" s="0" t="s">
+        <v>6178</v>
+      </c>
+    </row>
+    <row r="3092">
+      <c r="A3092" s="0" t="s">
+        <v>6179</v>
+      </c>
+      <c r="B3092" s="0" t="s">
+        <v>6180</v>
+      </c>
+    </row>
+    <row r="3093">
+      <c r="A3093" s="0" t="s">
+        <v>6181</v>
+      </c>
+      <c r="B3093" s="0" t="s">
+        <v>6182</v>
+      </c>
+    </row>
+    <row r="3094">
+      <c r="A3094" s="0" t="s">
+        <v>6183</v>
+      </c>
+      <c r="B3094" s="0" t="s">
+        <v>6184</v>
+      </c>
+    </row>
+    <row r="3095">
+      <c r="A3095" s="0" t="s">
+        <v>6185</v>
+      </c>
+      <c r="B3095" s="0" t="s">
+        <v>6186</v>
+      </c>
+    </row>
+    <row r="3096">
+      <c r="A3096" s="0" t="s">
+        <v>6187</v>
+      </c>
+      <c r="B3096" s="0" t="s">
+        <v>6188</v>
+      </c>
+    </row>
+    <row r="3097">
+      <c r="A3097" s="0" t="s">
+        <v>6189</v>
+      </c>
+      <c r="B3097" s="0" t="s">
+        <v>6190</v>
+      </c>
+    </row>
+    <row r="3098">
+      <c r="A3098" s="0" t="s">
+        <v>6191</v>
+      </c>
+      <c r="B3098" s="0" t="s">
+        <v>6192</v>
+      </c>
+    </row>
+    <row r="3099">
+      <c r="A3099" s="0" t="s">
+        <v>6193</v>
+      </c>
+      <c r="B3099" s="0" t="s">
+        <v>6194</v>
+      </c>
+    </row>
+    <row r="3100">
+      <c r="A3100" s="0" t="s">
+        <v>6195</v>
+      </c>
+      <c r="B3100" s="0" t="s">
+        <v>6196</v>
+      </c>
+    </row>
+    <row r="3101">
+      <c r="A3101" s="0" t="s">
+        <v>6197</v>
+      </c>
+      <c r="B3101" s="0" t="s">
+        <v>6198</v>
+      </c>
+    </row>
+    <row r="3102">
+      <c r="A3102" s="0" t="s">
+        <v>6199</v>
+      </c>
+      <c r="B3102" s="0" t="s">
+        <v>6200</v>
+      </c>
+    </row>
+    <row r="3103">
+      <c r="A3103" s="0" t="s">
+        <v>6201</v>
+      </c>
+      <c r="B3103" s="0" t="s">
+        <v>6202</v>
+      </c>
+    </row>
+    <row r="3104">
+      <c r="A3104" s="0" t="s">
+        <v>6203</v>
+      </c>
+      <c r="B3104" s="0" t="s">
+        <v>6204</v>
+      </c>
+    </row>
+    <row r="3105">
+      <c r="A3105" s="0" t="s">
+        <v>6205</v>
+      </c>
+      <c r="B3105" s="0" t="s">
+        <v>6206</v>
+      </c>
+    </row>
+    <row r="3106">
+      <c r="A3106" s="0" t="s">
+        <v>6207</v>
+      </c>
+      <c r="B3106" s="0" t="s">
+        <v>6208</v>
+      </c>
+    </row>
+    <row r="3107">
+      <c r="A3107" s="0" t="s">
+        <v>6209</v>
+      </c>
+      <c r="B3107" s="0" t="s">
+        <v>6210</v>
+      </c>
+    </row>
+    <row r="3108">
+      <c r="A3108" s="0" t="s">
+        <v>6211</v>
+      </c>
+      <c r="B3108" s="0" t="s">
+        <v>6212</v>
+      </c>
+    </row>
+    <row r="3109">
+      <c r="A3109" s="0" t="s">
+        <v>6213</v>
+      </c>
+      <c r="B3109" s="0" t="s">
+        <v>6214</v>
+      </c>
+    </row>
+    <row r="3110">
+      <c r="A3110" s="0" t="s">
+        <v>6215</v>
+      </c>
+      <c r="B3110" s="0" t="s">
+        <v>6216</v>
+      </c>
+    </row>
+    <row r="3111">
+      <c r="A3111" s="0" t="s">
+        <v>6217</v>
+      </c>
+      <c r="B3111" s="0" t="s">
+        <v>6218</v>
+      </c>
+    </row>
+    <row r="3112">
+      <c r="A3112" s="0" t="s">
+        <v>6219</v>
+      </c>
+      <c r="B3112" s="0" t="s">
+        <v>6220</v>
+      </c>
+    </row>
+    <row r="3113">
+      <c r="A3113" s="0" t="s">
+        <v>6221</v>
+      </c>
+      <c r="B3113" s="0" t="s">
+        <v>6222</v>
+      </c>
+    </row>
+    <row r="3114">
+      <c r="A3114" s="0" t="s">
+        <v>6223</v>
+      </c>
+      <c r="B3114" s="0" t="s">
+        <v>6224</v>
+      </c>
+    </row>
+    <row r="3115">
+      <c r="A3115" s="0" t="s">
+        <v>6225</v>
+      </c>
+      <c r="B3115" s="0" t="s">
+        <v>6226</v>
+      </c>
+    </row>
+    <row r="3116">
+      <c r="A3116" s="0" t="s">
+        <v>6227</v>
+      </c>
+      <c r="B3116" s="0" t="s">
+        <v>6228</v>
+      </c>
+    </row>
+    <row r="3117">
+      <c r="A3117" s="0" t="s">
+        <v>6229</v>
+      </c>
+      <c r="B3117" s="0" t="s">
+        <v>6230</v>
+      </c>
+    </row>
+    <row r="3118">
+      <c r="A3118" s="0" t="s">
+        <v>6231</v>
+      </c>
+      <c r="B3118" s="0" t="s">
+        <v>6232</v>
+      </c>
+    </row>
+    <row r="3119">
+      <c r="A3119" s="0" t="s">
+        <v>6233</v>
+      </c>
+      <c r="B3119" s="0" t="s">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="3120">
+      <c r="A3120" s="0" t="s">
+        <v>6235</v>
+      </c>
+      <c r="B3120" s="0" t="s">
+        <v>6236</v>
+      </c>
+    </row>
+    <row r="3121">
+      <c r="A3121" s="0" t="s">
+        <v>6237</v>
+      </c>
+      <c r="B3121" s="0" t="s">
+        <v>6238</v>
+      </c>
+    </row>
+    <row r="3122">
+      <c r="A3122" s="0" t="s">
+        <v>6239</v>
+      </c>
+      <c r="B3122" s="0" t="s">
+        <v>6240</v>
+      </c>
+    </row>
+    <row r="3123">
+      <c r="A3123" s="0" t="s">
+        <v>6241</v>
+      </c>
+      <c r="B3123" s="0" t="s">
+        <v>6242</v>
+      </c>
+    </row>
+    <row r="3124">
+      <c r="A3124" s="0" t="s">
+        <v>6243</v>
+      </c>
+      <c r="B3124" s="0" t="s">
+        <v>6244</v>
+      </c>
+    </row>
+    <row r="3125">
+      <c r="A3125" s="0" t="s">
+        <v>6245</v>
+      </c>
+      <c r="B3125" s="0" t="s">
+        <v>6246</v>
+      </c>
+    </row>
+    <row r="3126">
+      <c r="A3126" s="0" t="s">
+        <v>6247</v>
+      </c>
+      <c r="B3126" s="0" t="s">
+        <v>6248</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>