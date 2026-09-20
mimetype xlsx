--- v4 (2026-07-26)
+++ v5 (2026-09-20)
@@ -4,59 +4,395 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6249" uniqueCount="6249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6361" uniqueCount="6361">
   <si>
     <t>BESTINVER CRECIMIENTO EPSV</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,454764</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,341902</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,211771</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,263351</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,427190</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,427827</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,428464</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,343704</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,496338</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,670154</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,704400</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,714522</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,715178</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,715834</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,584132</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,504133</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,534806</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,680966</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,772244</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,772913</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,773582</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,712078</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,711076</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,665851</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,662698</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,673394</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,674054</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,674714</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,572921</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,677974</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,779218</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>17,085576</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>17,225243</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>17,225926</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>17,226610</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>17,300303</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>17,159472</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>17,106454</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>17,060827</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>17,101834</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>17,102513</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>17,103192</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>17,061440</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>17,013225</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>17,034492</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,675628</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,350860</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,351507</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,352153</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,261213</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,160945</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,410288</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,518960</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,462724</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,463366</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,464008</t>
   </si>
   <si>
     <t>23/7/2026</t>
   </si>
   <si>
     <t>16,430393</t>
   </si>
   <si>
     <t>22/7/2026</t>
   </si>
   <si>
     <t>16,662417</t>
   </si>
   <si>
     <t>21/7/2026</t>
   </si>
   <si>
     <t>16,643272</t>
   </si>
   <si>
     <t>20/7/2026</t>
   </si>
   <si>
     <t>16,493767</t>
   </si>
@@ -18799,51 +19135,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B3126"/>
+  <dimension ref="A1:B3182"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -19375,499 +19711,499 @@
       <c r="B69" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>259</v>
       </c>
@@ -32343,499 +32679,499 @@
       <c r="B1690" s="0" t="s">
         <v>3377</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
         <v>3378</v>
       </c>
       <c r="B1691" s="0" t="s">
         <v>3379</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
         <v>3380</v>
       </c>
       <c r="B1692" s="0" t="s">
         <v>3381</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
         <v>3382</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>1931</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="B1707" s="0" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="B1708" s="0" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="B1709" s="0" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="B1710" s="0" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="0" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="B1711" s="0" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="0" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="B1712" s="0" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="0" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="B1713" s="0" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="0" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="B1714" s="0" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="0" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="B1715" s="0" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="B1716" s="0" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="B1717" s="0" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="B1718" s="0" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="B1719" s="0" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="B1720" s="0" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="B1721" s="0" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="0" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="B1722" s="0" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="0" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="B1723" s="0" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
       <c r="B1724" s="0" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="B1725" s="0" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="B1726" s="0" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="B1727" s="0" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="B1728" s="0" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="B1729" s="0" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="B1730" s="0" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="B1731" s="0" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="B1732" s="0" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="0" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="B1733" s="0" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="0" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="B1734" s="0" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="0" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="B1735" s="0" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="0" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="B1736" s="0" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="0" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="B1737" s="0" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="B1738" s="0" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="B1739" s="0" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="B1740" s="0" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="B1741" s="0" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="B1742" s="0" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="B1743" s="0" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="B1744" s="0" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="B1745" s="0" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="B1746" s="0" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="B1747" s="0" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="B1748" s="0" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="B1749" s="0" t="s">
-        <v>3494</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
         <v>3495</v>
       </c>
       <c r="B1750" s="0" t="s">
         <v>3496</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
         <v>3497</v>
       </c>
       <c r="B1751" s="0" t="s">
         <v>3498</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
         <v>3499</v>
       </c>
       <c r="B1752" s="0" t="s">
         <v>3500</v>
       </c>
@@ -43808,31 +44144,479 @@
         <v>6242</v>
       </c>
     </row>
     <row r="3124">
       <c r="A3124" s="0" t="s">
         <v>6243</v>
       </c>
       <c r="B3124" s="0" t="s">
         <v>6244</v>
       </c>
     </row>
     <row r="3125">
       <c r="A3125" s="0" t="s">
         <v>6245</v>
       </c>
       <c r="B3125" s="0" t="s">
         <v>6246</v>
       </c>
     </row>
     <row r="3126">
       <c r="A3126" s="0" t="s">
         <v>6247</v>
       </c>
       <c r="B3126" s="0" t="s">
         <v>6248</v>
+      </c>
+    </row>
+    <row r="3127">
+      <c r="A3127" s="0" t="s">
+        <v>6249</v>
+      </c>
+      <c r="B3127" s="0" t="s">
+        <v>6250</v>
+      </c>
+    </row>
+    <row r="3128">
+      <c r="A3128" s="0" t="s">
+        <v>6251</v>
+      </c>
+      <c r="B3128" s="0" t="s">
+        <v>6252</v>
+      </c>
+    </row>
+    <row r="3129">
+      <c r="A3129" s="0" t="s">
+        <v>6253</v>
+      </c>
+      <c r="B3129" s="0" t="s">
+        <v>6254</v>
+      </c>
+    </row>
+    <row r="3130">
+      <c r="A3130" s="0" t="s">
+        <v>6255</v>
+      </c>
+      <c r="B3130" s="0" t="s">
+        <v>6256</v>
+      </c>
+    </row>
+    <row r="3131">
+      <c r="A3131" s="0" t="s">
+        <v>6257</v>
+      </c>
+      <c r="B3131" s="0" t="s">
+        <v>6258</v>
+      </c>
+    </row>
+    <row r="3132">
+      <c r="A3132" s="0" t="s">
+        <v>6259</v>
+      </c>
+      <c r="B3132" s="0" t="s">
+        <v>6260</v>
+      </c>
+    </row>
+    <row r="3133">
+      <c r="A3133" s="0" t="s">
+        <v>6261</v>
+      </c>
+      <c r="B3133" s="0" t="s">
+        <v>6262</v>
+      </c>
+    </row>
+    <row r="3134">
+      <c r="A3134" s="0" t="s">
+        <v>6263</v>
+      </c>
+      <c r="B3134" s="0" t="s">
+        <v>6264</v>
+      </c>
+    </row>
+    <row r="3135">
+      <c r="A3135" s="0" t="s">
+        <v>6265</v>
+      </c>
+      <c r="B3135" s="0" t="s">
+        <v>6266</v>
+      </c>
+    </row>
+    <row r="3136">
+      <c r="A3136" s="0" t="s">
+        <v>6267</v>
+      </c>
+      <c r="B3136" s="0" t="s">
+        <v>6268</v>
+      </c>
+    </row>
+    <row r="3137">
+      <c r="A3137" s="0" t="s">
+        <v>6269</v>
+      </c>
+      <c r="B3137" s="0" t="s">
+        <v>6270</v>
+      </c>
+    </row>
+    <row r="3138">
+      <c r="A3138" s="0" t="s">
+        <v>6271</v>
+      </c>
+      <c r="B3138" s="0" t="s">
+        <v>6272</v>
+      </c>
+    </row>
+    <row r="3139">
+      <c r="A3139" s="0" t="s">
+        <v>6273</v>
+      </c>
+      <c r="B3139" s="0" t="s">
+        <v>6274</v>
+      </c>
+    </row>
+    <row r="3140">
+      <c r="A3140" s="0" t="s">
+        <v>6275</v>
+      </c>
+      <c r="B3140" s="0" t="s">
+        <v>6276</v>
+      </c>
+    </row>
+    <row r="3141">
+      <c r="A3141" s="0" t="s">
+        <v>6277</v>
+      </c>
+      <c r="B3141" s="0" t="s">
+        <v>6278</v>
+      </c>
+    </row>
+    <row r="3142">
+      <c r="A3142" s="0" t="s">
+        <v>6279</v>
+      </c>
+      <c r="B3142" s="0" t="s">
+        <v>6280</v>
+      </c>
+    </row>
+    <row r="3143">
+      <c r="A3143" s="0" t="s">
+        <v>6281</v>
+      </c>
+      <c r="B3143" s="0" t="s">
+        <v>6282</v>
+      </c>
+    </row>
+    <row r="3144">
+      <c r="A3144" s="0" t="s">
+        <v>6283</v>
+      </c>
+      <c r="B3144" s="0" t="s">
+        <v>6284</v>
+      </c>
+    </row>
+    <row r="3145">
+      <c r="A3145" s="0" t="s">
+        <v>6285</v>
+      </c>
+      <c r="B3145" s="0" t="s">
+        <v>6286</v>
+      </c>
+    </row>
+    <row r="3146">
+      <c r="A3146" s="0" t="s">
+        <v>6287</v>
+      </c>
+      <c r="B3146" s="0" t="s">
+        <v>6288</v>
+      </c>
+    </row>
+    <row r="3147">
+      <c r="A3147" s="0" t="s">
+        <v>6289</v>
+      </c>
+      <c r="B3147" s="0" t="s">
+        <v>6290</v>
+      </c>
+    </row>
+    <row r="3148">
+      <c r="A3148" s="0" t="s">
+        <v>6291</v>
+      </c>
+      <c r="B3148" s="0" t="s">
+        <v>6292</v>
+      </c>
+    </row>
+    <row r="3149">
+      <c r="A3149" s="0" t="s">
+        <v>6293</v>
+      </c>
+      <c r="B3149" s="0" t="s">
+        <v>6294</v>
+      </c>
+    </row>
+    <row r="3150">
+      <c r="A3150" s="0" t="s">
+        <v>6295</v>
+      </c>
+      <c r="B3150" s="0" t="s">
+        <v>6296</v>
+      </c>
+    </row>
+    <row r="3151">
+      <c r="A3151" s="0" t="s">
+        <v>6297</v>
+      </c>
+      <c r="B3151" s="0" t="s">
+        <v>6298</v>
+      </c>
+    </row>
+    <row r="3152">
+      <c r="A3152" s="0" t="s">
+        <v>6299</v>
+      </c>
+      <c r="B3152" s="0" t="s">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="3153">
+      <c r="A3153" s="0" t="s">
+        <v>6301</v>
+      </c>
+      <c r="B3153" s="0" t="s">
+        <v>6302</v>
+      </c>
+    </row>
+    <row r="3154">
+      <c r="A3154" s="0" t="s">
+        <v>6303</v>
+      </c>
+      <c r="B3154" s="0" t="s">
+        <v>6304</v>
+      </c>
+    </row>
+    <row r="3155">
+      <c r="A3155" s="0" t="s">
+        <v>6305</v>
+      </c>
+      <c r="B3155" s="0" t="s">
+        <v>6306</v>
+      </c>
+    </row>
+    <row r="3156">
+      <c r="A3156" s="0" t="s">
+        <v>6307</v>
+      </c>
+      <c r="B3156" s="0" t="s">
+        <v>6308</v>
+      </c>
+    </row>
+    <row r="3157">
+      <c r="A3157" s="0" t="s">
+        <v>6309</v>
+      </c>
+      <c r="B3157" s="0" t="s">
+        <v>6310</v>
+      </c>
+    </row>
+    <row r="3158">
+      <c r="A3158" s="0" t="s">
+        <v>6311</v>
+      </c>
+      <c r="B3158" s="0" t="s">
+        <v>6312</v>
+      </c>
+    </row>
+    <row r="3159">
+      <c r="A3159" s="0" t="s">
+        <v>6313</v>
+      </c>
+      <c r="B3159" s="0" t="s">
+        <v>6314</v>
+      </c>
+    </row>
+    <row r="3160">
+      <c r="A3160" s="0" t="s">
+        <v>6315</v>
+      </c>
+      <c r="B3160" s="0" t="s">
+        <v>6316</v>
+      </c>
+    </row>
+    <row r="3161">
+      <c r="A3161" s="0" t="s">
+        <v>6317</v>
+      </c>
+      <c r="B3161" s="0" t="s">
+        <v>6318</v>
+      </c>
+    </row>
+    <row r="3162">
+      <c r="A3162" s="0" t="s">
+        <v>6319</v>
+      </c>
+      <c r="B3162" s="0" t="s">
+        <v>6320</v>
+      </c>
+    </row>
+    <row r="3163">
+      <c r="A3163" s="0" t="s">
+        <v>6321</v>
+      </c>
+      <c r="B3163" s="0" t="s">
+        <v>6322</v>
+      </c>
+    </row>
+    <row r="3164">
+      <c r="A3164" s="0" t="s">
+        <v>6323</v>
+      </c>
+      <c r="B3164" s="0" t="s">
+        <v>6324</v>
+      </c>
+    </row>
+    <row r="3165">
+      <c r="A3165" s="0" t="s">
+        <v>6325</v>
+      </c>
+      <c r="B3165" s="0" t="s">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="3166">
+      <c r="A3166" s="0" t="s">
+        <v>6327</v>
+      </c>
+      <c r="B3166" s="0" t="s">
+        <v>6328</v>
+      </c>
+    </row>
+    <row r="3167">
+      <c r="A3167" s="0" t="s">
+        <v>6329</v>
+      </c>
+      <c r="B3167" s="0" t="s">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="3168">
+      <c r="A3168" s="0" t="s">
+        <v>6331</v>
+      </c>
+      <c r="B3168" s="0" t="s">
+        <v>6332</v>
+      </c>
+    </row>
+    <row r="3169">
+      <c r="A3169" s="0" t="s">
+        <v>6333</v>
+      </c>
+      <c r="B3169" s="0" t="s">
+        <v>6334</v>
+      </c>
+    </row>
+    <row r="3170">
+      <c r="A3170" s="0" t="s">
+        <v>6335</v>
+      </c>
+      <c r="B3170" s="0" t="s">
+        <v>6336</v>
+      </c>
+    </row>
+    <row r="3171">
+      <c r="A3171" s="0" t="s">
+        <v>6337</v>
+      </c>
+      <c r="B3171" s="0" t="s">
+        <v>6338</v>
+      </c>
+    </row>
+    <row r="3172">
+      <c r="A3172" s="0" t="s">
+        <v>6339</v>
+      </c>
+      <c r="B3172" s="0" t="s">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="3173">
+      <c r="A3173" s="0" t="s">
+        <v>6341</v>
+      </c>
+      <c r="B3173" s="0" t="s">
+        <v>6342</v>
+      </c>
+    </row>
+    <row r="3174">
+      <c r="A3174" s="0" t="s">
+        <v>6343</v>
+      </c>
+      <c r="B3174" s="0" t="s">
+        <v>6344</v>
+      </c>
+    </row>
+    <row r="3175">
+      <c r="A3175" s="0" t="s">
+        <v>6345</v>
+      </c>
+      <c r="B3175" s="0" t="s">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="3176">
+      <c r="A3176" s="0" t="s">
+        <v>6347</v>
+      </c>
+      <c r="B3176" s="0" t="s">
+        <v>6348</v>
+      </c>
+    </row>
+    <row r="3177">
+      <c r="A3177" s="0" t="s">
+        <v>6349</v>
+      </c>
+      <c r="B3177" s="0" t="s">
+        <v>6350</v>
+      </c>
+    </row>
+    <row r="3178">
+      <c r="A3178" s="0" t="s">
+        <v>6351</v>
+      </c>
+      <c r="B3178" s="0" t="s">
+        <v>6352</v>
+      </c>
+    </row>
+    <row r="3179">
+      <c r="A3179" s="0" t="s">
+        <v>6353</v>
+      </c>
+      <c r="B3179" s="0" t="s">
+        <v>6354</v>
+      </c>
+    </row>
+    <row r="3180">
+      <c r="A3180" s="0" t="s">
+        <v>6355</v>
+      </c>
+      <c r="B3180" s="0" t="s">
+        <v>6356</v>
+      </c>
+    </row>
+    <row r="3181">
+      <c r="A3181" s="0" t="s">
+        <v>6357</v>
+      </c>
+      <c r="B3181" s="0" t="s">
+        <v>6358</v>
+      </c>
+    </row>
+    <row r="3182">
+      <c r="A3182" s="0" t="s">
+        <v>6359</v>
+      </c>
+      <c r="B3182" s="0" t="s">
+        <v>6360</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>