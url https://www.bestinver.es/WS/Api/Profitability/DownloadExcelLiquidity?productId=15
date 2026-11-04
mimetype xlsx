--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6361" uniqueCount="6361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6455" uniqueCount="6455">
   <si>
     <t>BESTINVER CRECIMIENTO EPSV</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/11/2026</t>
+  </si>
+  <si>
+    <t>16,262386</t>
+  </si>
+  <si>
+    <t>2/11/2026</t>
+  </si>
+  <si>
+    <t>16,200707</t>
+  </si>
+  <si>
+    <t>1/11/2026</t>
+  </si>
+  <si>
+    <t>16,066597</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>16,067213</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>16,067830</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>16,383411</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>16,341598</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>16,327771</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>16,064535</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>15,926621</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>15,927260</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>15,927899</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>15,991724</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>16,293715</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>16,135109</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>16,164965</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>16,202984</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>16,203645</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>16,204305</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>16,322986</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>16,346875</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>16,512401</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>16,543680</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>16,486580</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>16,487234</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>16,487888</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>16,361246</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>16,605697</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>16,832336</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>16,745379</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>16,612983</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>16,613657</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>16,614330</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>16,384425</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>16,480390</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>16,479772</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>16,446753</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>16,541972</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>16,542646</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>16,543319</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>16,533016</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>16,676216</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>16,759947</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>16,660352</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>16,325172</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>16,325806</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>16,326440</t>
   </si>
   <si>
     <t>17/9/2026</t>
   </si>
   <si>
     <t>16,454764</t>
   </si>
   <si>
     <t>16/9/2026</t>
   </si>
   <si>
     <t>16,341902</t>
   </si>
   <si>
     <t>15/9/2026</t>
   </si>
   <si>
     <t>16,211771</t>
   </si>
   <si>
     <t>14/9/2026</t>
   </si>
   <si>
     <t>16,263351</t>
   </si>
@@ -19135,51 +19417,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B3182"/>
+  <dimension ref="A1:B3229"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -20159,427 +20441,427 @@
       <c r="B125" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B175" s="0" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>348</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>353</v>
       </c>
@@ -33127,427 +33409,427 @@
       <c r="B1746" s="0" t="s">
         <v>3489</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
         <v>3490</v>
       </c>
       <c r="B1747" s="0" t="s">
         <v>3491</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
         <v>3492</v>
       </c>
       <c r="B1748" s="0" t="s">
         <v>3493</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
         <v>3494</v>
       </c>
       <c r="B1749" s="0" t="s">
-        <v>2043</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="B1750" s="0" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="B1751" s="0" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="B1752" s="0" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="B1753" s="0" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="B1754" s="0" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="B1755" s="0" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="B1756" s="0" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="B1757" s="0" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="B1758" s="0" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="B1759" s="0" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="B1760" s="0" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="B1761" s="0" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="B1762" s="0" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
       <c r="B1763" s="0" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="B1764" s="0" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="B1765" s="0" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="B1766" s="0" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="B1767" s="0" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="B1768" s="0" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="B1769" s="0" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="B1770" s="0" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="B1771" s="0" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
       <c r="B1772" s="0" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="B1773" s="0" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="B1774" s="0" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="B1775" s="0" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
       <c r="B1776" s="0" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="B1777" s="0" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="B1778" s="0" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="B1779" s="0" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="B1780" s="0" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="B1781" s="0" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="B1782" s="0" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="B1783" s="0" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="B1784" s="0" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="B1785" s="0" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="B1786" s="0" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="B1787" s="0" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="B1788" s="0" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="B1789" s="0" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="B1790" s="0" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="B1791" s="0" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="B1792" s="0" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="B1793" s="0" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="B1794" s="0" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="B1795" s="0" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="B1796" s="0" t="s">
-        <v>3588</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
         <v>3589</v>
       </c>
       <c r="B1797" s="0" t="s">
         <v>3590</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
         <v>3591</v>
       </c>
       <c r="B1798" s="0" t="s">
         <v>3592</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
         <v>3593</v>
       </c>
       <c r="B1799" s="0" t="s">
         <v>3594</v>
       </c>
@@ -44592,31 +44874,407 @@
         <v>6354</v>
       </c>
     </row>
     <row r="3180">
       <c r="A3180" s="0" t="s">
         <v>6355</v>
       </c>
       <c r="B3180" s="0" t="s">
         <v>6356</v>
       </c>
     </row>
     <row r="3181">
       <c r="A3181" s="0" t="s">
         <v>6357</v>
       </c>
       <c r="B3181" s="0" t="s">
         <v>6358</v>
       </c>
     </row>
     <row r="3182">
       <c r="A3182" s="0" t="s">
         <v>6359</v>
       </c>
       <c r="B3182" s="0" t="s">
         <v>6360</v>
+      </c>
+    </row>
+    <row r="3183">
+      <c r="A3183" s="0" t="s">
+        <v>6361</v>
+      </c>
+      <c r="B3183" s="0" t="s">
+        <v>6362</v>
+      </c>
+    </row>
+    <row r="3184">
+      <c r="A3184" s="0" t="s">
+        <v>6363</v>
+      </c>
+      <c r="B3184" s="0" t="s">
+        <v>6364</v>
+      </c>
+    </row>
+    <row r="3185">
+      <c r="A3185" s="0" t="s">
+        <v>6365</v>
+      </c>
+      <c r="B3185" s="0" t="s">
+        <v>6366</v>
+      </c>
+    </row>
+    <row r="3186">
+      <c r="A3186" s="0" t="s">
+        <v>6367</v>
+      </c>
+      <c r="B3186" s="0" t="s">
+        <v>6368</v>
+      </c>
+    </row>
+    <row r="3187">
+      <c r="A3187" s="0" t="s">
+        <v>6369</v>
+      </c>
+      <c r="B3187" s="0" t="s">
+        <v>6370</v>
+      </c>
+    </row>
+    <row r="3188">
+      <c r="A3188" s="0" t="s">
+        <v>6371</v>
+      </c>
+      <c r="B3188" s="0" t="s">
+        <v>6372</v>
+      </c>
+    </row>
+    <row r="3189">
+      <c r="A3189" s="0" t="s">
+        <v>6373</v>
+      </c>
+      <c r="B3189" s="0" t="s">
+        <v>6374</v>
+      </c>
+    </row>
+    <row r="3190">
+      <c r="A3190" s="0" t="s">
+        <v>6375</v>
+      </c>
+      <c r="B3190" s="0" t="s">
+        <v>6376</v>
+      </c>
+    </row>
+    <row r="3191">
+      <c r="A3191" s="0" t="s">
+        <v>6377</v>
+      </c>
+      <c r="B3191" s="0" t="s">
+        <v>6378</v>
+      </c>
+    </row>
+    <row r="3192">
+      <c r="A3192" s="0" t="s">
+        <v>6379</v>
+      </c>
+      <c r="B3192" s="0" t="s">
+        <v>6380</v>
+      </c>
+    </row>
+    <row r="3193">
+      <c r="A3193" s="0" t="s">
+        <v>6381</v>
+      </c>
+      <c r="B3193" s="0" t="s">
+        <v>6382</v>
+      </c>
+    </row>
+    <row r="3194">
+      <c r="A3194" s="0" t="s">
+        <v>6383</v>
+      </c>
+      <c r="B3194" s="0" t="s">
+        <v>6384</v>
+      </c>
+    </row>
+    <row r="3195">
+      <c r="A3195" s="0" t="s">
+        <v>6385</v>
+      </c>
+      <c r="B3195" s="0" t="s">
+        <v>6386</v>
+      </c>
+    </row>
+    <row r="3196">
+      <c r="A3196" s="0" t="s">
+        <v>6387</v>
+      </c>
+      <c r="B3196" s="0" t="s">
+        <v>6388</v>
+      </c>
+    </row>
+    <row r="3197">
+      <c r="A3197" s="0" t="s">
+        <v>6389</v>
+      </c>
+      <c r="B3197" s="0" t="s">
+        <v>6390</v>
+      </c>
+    </row>
+    <row r="3198">
+      <c r="A3198" s="0" t="s">
+        <v>6391</v>
+      </c>
+      <c r="B3198" s="0" t="s">
+        <v>6392</v>
+      </c>
+    </row>
+    <row r="3199">
+      <c r="A3199" s="0" t="s">
+        <v>6393</v>
+      </c>
+      <c r="B3199" s="0" t="s">
+        <v>6394</v>
+      </c>
+    </row>
+    <row r="3200">
+      <c r="A3200" s="0" t="s">
+        <v>6395</v>
+      </c>
+      <c r="B3200" s="0" t="s">
+        <v>6396</v>
+      </c>
+    </row>
+    <row r="3201">
+      <c r="A3201" s="0" t="s">
+        <v>6397</v>
+      </c>
+      <c r="B3201" s="0" t="s">
+        <v>6398</v>
+      </c>
+    </row>
+    <row r="3202">
+      <c r="A3202" s="0" t="s">
+        <v>6399</v>
+      </c>
+      <c r="B3202" s="0" t="s">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="3203">
+      <c r="A3203" s="0" t="s">
+        <v>6401</v>
+      </c>
+      <c r="B3203" s="0" t="s">
+        <v>6402</v>
+      </c>
+    </row>
+    <row r="3204">
+      <c r="A3204" s="0" t="s">
+        <v>6403</v>
+      </c>
+      <c r="B3204" s="0" t="s">
+        <v>6404</v>
+      </c>
+    </row>
+    <row r="3205">
+      <c r="A3205" s="0" t="s">
+        <v>6405</v>
+      </c>
+      <c r="B3205" s="0" t="s">
+        <v>6406</v>
+      </c>
+    </row>
+    <row r="3206">
+      <c r="A3206" s="0" t="s">
+        <v>6407</v>
+      </c>
+      <c r="B3206" s="0" t="s">
+        <v>6408</v>
+      </c>
+    </row>
+    <row r="3207">
+      <c r="A3207" s="0" t="s">
+        <v>6409</v>
+      </c>
+      <c r="B3207" s="0" t="s">
+        <v>6410</v>
+      </c>
+    </row>
+    <row r="3208">
+      <c r="A3208" s="0" t="s">
+        <v>6411</v>
+      </c>
+      <c r="B3208" s="0" t="s">
+        <v>6412</v>
+      </c>
+    </row>
+    <row r="3209">
+      <c r="A3209" s="0" t="s">
+        <v>6413</v>
+      </c>
+      <c r="B3209" s="0" t="s">
+        <v>6414</v>
+      </c>
+    </row>
+    <row r="3210">
+      <c r="A3210" s="0" t="s">
+        <v>6415</v>
+      </c>
+      <c r="B3210" s="0" t="s">
+        <v>6416</v>
+      </c>
+    </row>
+    <row r="3211">
+      <c r="A3211" s="0" t="s">
+        <v>6417</v>
+      </c>
+      <c r="B3211" s="0" t="s">
+        <v>6418</v>
+      </c>
+    </row>
+    <row r="3212">
+      <c r="A3212" s="0" t="s">
+        <v>6419</v>
+      </c>
+      <c r="B3212" s="0" t="s">
+        <v>6420</v>
+      </c>
+    </row>
+    <row r="3213">
+      <c r="A3213" s="0" t="s">
+        <v>6421</v>
+      </c>
+      <c r="B3213" s="0" t="s">
+        <v>6422</v>
+      </c>
+    </row>
+    <row r="3214">
+      <c r="A3214" s="0" t="s">
+        <v>6423</v>
+      </c>
+      <c r="B3214" s="0" t="s">
+        <v>6424</v>
+      </c>
+    </row>
+    <row r="3215">
+      <c r="A3215" s="0" t="s">
+        <v>6425</v>
+      </c>
+      <c r="B3215" s="0" t="s">
+        <v>6426</v>
+      </c>
+    </row>
+    <row r="3216">
+      <c r="A3216" s="0" t="s">
+        <v>6427</v>
+      </c>
+      <c r="B3216" s="0" t="s">
+        <v>6428</v>
+      </c>
+    </row>
+    <row r="3217">
+      <c r="A3217" s="0" t="s">
+        <v>6429</v>
+      </c>
+      <c r="B3217" s="0" t="s">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="3218">
+      <c r="A3218" s="0" t="s">
+        <v>6431</v>
+      </c>
+      <c r="B3218" s="0" t="s">
+        <v>6432</v>
+      </c>
+    </row>
+    <row r="3219">
+      <c r="A3219" s="0" t="s">
+        <v>6433</v>
+      </c>
+      <c r="B3219" s="0" t="s">
+        <v>6434</v>
+      </c>
+    </row>
+    <row r="3220">
+      <c r="A3220" s="0" t="s">
+        <v>6435</v>
+      </c>
+      <c r="B3220" s="0" t="s">
+        <v>6436</v>
+      </c>
+    </row>
+    <row r="3221">
+      <c r="A3221" s="0" t="s">
+        <v>6437</v>
+      </c>
+      <c r="B3221" s="0" t="s">
+        <v>6438</v>
+      </c>
+    </row>
+    <row r="3222">
+      <c r="A3222" s="0" t="s">
+        <v>6439</v>
+      </c>
+      <c r="B3222" s="0" t="s">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="3223">
+      <c r="A3223" s="0" t="s">
+        <v>6441</v>
+      </c>
+      <c r="B3223" s="0" t="s">
+        <v>6442</v>
+      </c>
+    </row>
+    <row r="3224">
+      <c r="A3224" s="0" t="s">
+        <v>6443</v>
+      </c>
+      <c r="B3224" s="0" t="s">
+        <v>6444</v>
+      </c>
+    </row>
+    <row r="3225">
+      <c r="A3225" s="0" t="s">
+        <v>6445</v>
+      </c>
+      <c r="B3225" s="0" t="s">
+        <v>6446</v>
+      </c>
+    </row>
+    <row r="3226">
+      <c r="A3226" s="0" t="s">
+        <v>6447</v>
+      </c>
+      <c r="B3226" s="0" t="s">
+        <v>6448</v>
+      </c>
+    </row>
+    <row r="3227">
+      <c r="A3227" s="0" t="s">
+        <v>6449</v>
+      </c>
+      <c r="B3227" s="0" t="s">
+        <v>6450</v>
+      </c>
+    </row>
+    <row r="3228">
+      <c r="A3228" s="0" t="s">
+        <v>6451</v>
+      </c>
+      <c r="B3228" s="0" t="s">
+        <v>6452</v>
+      </c>
+    </row>
+    <row r="3229">
+      <c r="A3229" s="0" t="s">
+        <v>6453</v>
+      </c>
+      <c r="B3229" s="0" t="s">
+        <v>6454</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>