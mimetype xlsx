--- v2 (2026-02-12)
+++ v3 (2026-04-01)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5511" uniqueCount="5511">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5607" uniqueCount="5607">
   <si>
     <t>BESTINVER CORTO PLAZO, F.I - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,590029</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,587956</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,585475</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,584652</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,583829</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,585550</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,591064</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>16,585410</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>16,587552</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>16,585014</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>16,584184</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16,583354</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>16,590575</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>16,599638</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>16,601277</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>16,598536</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>16,596556</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>16,595736</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16,594917</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>16,596765</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>16,599587</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>16,606959</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>16,599605</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>16,602831</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>16,602035</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>16,601240</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>16,604544</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>16,607399</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>16,603326</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>16,607441</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>16,609841</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>16,609020</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>16,608227</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>16,607080</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>16,605856</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>16,604703</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>16,604682</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>16,602782</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>16,601990</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>16,601197</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>16,600497</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>16,599514</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>16,598765</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>16,598321</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>16,597703</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>16,596913</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16,596123</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>16,595376</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>16,593613</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>16,592675</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16,591580</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>16,590097</t>
   </si>
@@ -16585,51 +16873,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2766"/>
+  <dimension ref="A1:B2814"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -28257,435 +28545,435 @@
       <c r="B1456" s="0" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
         <v>2911</v>
       </c>
       <c r="B1457" s="0" t="s">
         <v>2912</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
         <v>2913</v>
       </c>
       <c r="B1458" s="0" t="s">
         <v>2914</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
         <v>2915</v>
       </c>
       <c r="B1459" s="0" t="s">
-        <v>2178</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="B1460" s="0" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="B1461" s="0" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="B1462" s="0" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="B1463" s="0" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="B1464" s="0" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="B1465" s="0" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="B1466" s="0" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="B1467" s="0" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="0" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="B1468" s="0" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="0" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="B1469" s="0" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="0" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="B1470" s="0" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="0" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="B1471" s="0" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="0" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="B1472" s="0" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="0" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="B1473" s="0" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="0" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="B1474" s="0" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="0" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="B1475" s="0" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="0" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="B1476" s="0" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="0" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="B1477" s="0" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="B1478" s="0" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="B1479" s="0" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="B1480" s="0" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="B1481" s="0" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="B1482" s="0" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="B1483" s="0" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="B1484" s="0" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="B1485" s="0" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="B1486" s="0" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="B1487" s="0" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="B1488" s="0" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="B1489" s="0" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="B1490" s="0" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="B1491" s="0" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="B1492" s="0" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="B1493" s="0" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="B1494" s="0" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="B1495" s="0" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="B1496" s="0" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="B1497" s="0" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="B1498" s="0" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="B1499" s="0" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="B1500" s="0" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="B1501" s="0" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="B1502" s="0" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="B1503" s="0" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="B1504" s="0" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="B1505" s="0" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="B1506" s="0" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="B1507" s="0" t="s">
-        <v>3011</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
         <v>3012</v>
       </c>
       <c r="B1508" s="0" t="s">
         <v>3013</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
         <v>3014</v>
       </c>
       <c r="B1509" s="0" t="s">
         <v>3015</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
         <v>3016</v>
       </c>
       <c r="B1510" s="0" t="s">
         <v>3017</v>
       </c>
@@ -30393,435 +30681,435 @@
       <c r="B1723" s="0" t="s">
         <v>3443</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
         <v>3444</v>
       </c>
       <c r="B1724" s="0" t="s">
         <v>3445</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
         <v>3446</v>
       </c>
       <c r="B1725" s="0" t="s">
         <v>3447</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
         <v>3448</v>
       </c>
       <c r="B1726" s="0" t="s">
-        <v>3447</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="B1727" s="0" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="B1728" s="0" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="B1729" s="0" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="B1730" s="0" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="B1731" s="0" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="B1732" s="0" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="0" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="B1733" s="0" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="0" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="B1734" s="0" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="0" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="B1735" s="0" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="0" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="B1736" s="0" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="0" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="B1737" s="0" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="B1738" s="0" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="B1739" s="0" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="B1740" s="0" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="B1741" s="0" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="B1742" s="0" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="B1743" s="0" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="B1744" s="0" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="B1745" s="0" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="B1746" s="0" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="B1747" s="0" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="B1748" s="0" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="B1749" s="0" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="B1750" s="0" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="B1751" s="0" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="B1752" s="0" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="B1753" s="0" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="B1754" s="0" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="B1755" s="0" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="B1756" s="0" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="B1757" s="0" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="B1758" s="0" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="B1759" s="0" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="B1760" s="0" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="B1761" s="0" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="B1762" s="0" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
       <c r="B1763" s="0" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="B1764" s="0" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="B1765" s="0" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="B1766" s="0" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="B1767" s="0" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="B1768" s="0" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="B1769" s="0" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="B1770" s="0" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="B1771" s="0" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
       <c r="B1772" s="0" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="B1773" s="0" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B1774" s="0" t="s">
         <v>3543</v>
-      </c>
-[...1 lines deleted...]
-        <v>3544</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
         <v>3545</v>
       </c>
       <c r="B1775" s="0" t="s">
         <v>3546</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
         <v>3547</v>
       </c>
       <c r="B1776" s="0" t="s">
         <v>3548</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
         <v>3549</v>
       </c>
       <c r="B1777" s="0" t="s">
         <v>3550</v>
       </c>
@@ -30993,467 +31281,467 @@
       <c r="B1798" s="0" t="s">
         <v>3592</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
         <v>3593</v>
       </c>
       <c r="B1799" s="0" t="s">
         <v>3594</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
         <v>3595</v>
       </c>
       <c r="B1800" s="0" t="s">
         <v>3596</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
         <v>3597</v>
       </c>
       <c r="B1801" s="0" t="s">
-        <v>3564</v>
+        <v>3598</v>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="0" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="B1802" s="0" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="0" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
       <c r="B1803" s="0" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="0" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="B1804" s="0" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="0" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="B1805" s="0" t="s">
-        <v>2024</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="0" t="s">
-        <v>3605</v>
+        <v>3607</v>
       </c>
       <c r="B1806" s="0" t="s">
-        <v>3606</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="0" t="s">
-        <v>3607</v>
+        <v>3609</v>
       </c>
       <c r="B1807" s="0" t="s">
-        <v>3608</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="0" t="s">
-        <v>3609</v>
+        <v>3611</v>
       </c>
       <c r="B1808" s="0" t="s">
-        <v>3610</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="0" t="s">
-        <v>3611</v>
+        <v>3613</v>
       </c>
       <c r="B1809" s="0" t="s">
-        <v>3612</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="0" t="s">
-        <v>3613</v>
+        <v>3615</v>
       </c>
       <c r="B1810" s="0" t="s">
-        <v>3614</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
-        <v>3615</v>
+        <v>3617</v>
       </c>
       <c r="B1811" s="0" t="s">
-        <v>3616</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
-        <v>3617</v>
+        <v>3619</v>
       </c>
       <c r="B1812" s="0" t="s">
-        <v>3618</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
-        <v>3619</v>
+        <v>3621</v>
       </c>
       <c r="B1813" s="0" t="s">
-        <v>3620</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
-        <v>3621</v>
+        <v>3623</v>
       </c>
       <c r="B1814" s="0" t="s">
-        <v>3622</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
-        <v>3623</v>
+        <v>3625</v>
       </c>
       <c r="B1815" s="0" t="s">
-        <v>3624</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
-        <v>3625</v>
+        <v>3627</v>
       </c>
       <c r="B1816" s="0" t="s">
-        <v>3626</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
-        <v>3627</v>
+        <v>3629</v>
       </c>
       <c r="B1817" s="0" t="s">
-        <v>3628</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="0" t="s">
-        <v>3629</v>
+        <v>3631</v>
       </c>
       <c r="B1818" s="0" t="s">
-        <v>3630</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="0" t="s">
-        <v>3631</v>
+        <v>3633</v>
       </c>
       <c r="B1819" s="0" t="s">
-        <v>3632</v>
+        <v>3634</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="0" t="s">
-        <v>3633</v>
+        <v>3635</v>
       </c>
       <c r="B1820" s="0" t="s">
-        <v>3634</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="0" t="s">
-        <v>3635</v>
+        <v>3637</v>
       </c>
       <c r="B1821" s="0" t="s">
-        <v>3636</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="0" t="s">
-        <v>3637</v>
+        <v>3639</v>
       </c>
       <c r="B1822" s="0" t="s">
-        <v>3638</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="0" t="s">
-        <v>3639</v>
+        <v>3641</v>
       </c>
       <c r="B1823" s="0" t="s">
-        <v>3640</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="0" t="s">
-        <v>3641</v>
+        <v>3643</v>
       </c>
       <c r="B1824" s="0" t="s">
-        <v>3642</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="0" t="s">
-        <v>3643</v>
+        <v>3645</v>
       </c>
       <c r="B1825" s="0" t="s">
-        <v>3644</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="0" t="s">
-        <v>3645</v>
+        <v>3647</v>
       </c>
       <c r="B1826" s="0" t="s">
-        <v>3646</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="0" t="s">
-        <v>3647</v>
+        <v>3649</v>
       </c>
       <c r="B1827" s="0" t="s">
-        <v>3648</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="0" t="s">
-        <v>3649</v>
+        <v>3651</v>
       </c>
       <c r="B1828" s="0" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="0" t="s">
-        <v>3651</v>
+        <v>3653</v>
       </c>
       <c r="B1829" s="0" t="s">
-        <v>3652</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="0" t="s">
-        <v>3653</v>
+        <v>3655</v>
       </c>
       <c r="B1830" s="0" t="s">
-        <v>3654</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="0" t="s">
-        <v>3655</v>
+        <v>3657</v>
       </c>
       <c r="B1831" s="0" t="s">
-        <v>3656</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="0" t="s">
-        <v>3657</v>
+        <v>3659</v>
       </c>
       <c r="B1832" s="0" t="s">
-        <v>3658</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="0" t="s">
-        <v>3659</v>
+        <v>3661</v>
       </c>
       <c r="B1833" s="0" t="s">
-        <v>3660</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="0" t="s">
-        <v>3661</v>
+        <v>3663</v>
       </c>
       <c r="B1834" s="0" t="s">
-        <v>3662</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="0" t="s">
-        <v>3663</v>
+        <v>3665</v>
       </c>
       <c r="B1835" s="0" t="s">
-        <v>3664</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="0" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
       <c r="B1836" s="0" t="s">
-        <v>3666</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="0" t="s">
-        <v>3667</v>
+        <v>3669</v>
       </c>
       <c r="B1837" s="0" t="s">
-        <v>3668</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="0" t="s">
-        <v>3669</v>
+        <v>3671</v>
       </c>
       <c r="B1838" s="0" t="s">
-        <v>3670</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="0" t="s">
-        <v>3671</v>
+        <v>3673</v>
       </c>
       <c r="B1839" s="0" t="s">
-        <v>3672</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" s="0" t="s">
-        <v>3673</v>
+        <v>3675</v>
       </c>
       <c r="B1840" s="0" t="s">
-        <v>3674</v>
+        <v>3676</v>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" s="0" t="s">
-        <v>3675</v>
+        <v>3677</v>
       </c>
       <c r="B1841" s="0" t="s">
-        <v>3676</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="0" t="s">
-        <v>3677</v>
+        <v>3679</v>
       </c>
       <c r="B1842" s="0" t="s">
-        <v>3678</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="0" t="s">
-        <v>3679</v>
+        <v>3681</v>
       </c>
       <c r="B1843" s="0" t="s">
-        <v>3680</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="0" t="s">
-        <v>3681</v>
+        <v>3683</v>
       </c>
       <c r="B1844" s="0" t="s">
-        <v>3682</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="0" t="s">
-        <v>3683</v>
+        <v>3685</v>
       </c>
       <c r="B1845" s="0" t="s">
-        <v>3684</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="0" t="s">
-        <v>3685</v>
+        <v>3687</v>
       </c>
       <c r="B1846" s="0" t="s">
-        <v>3686</v>
+        <v>3688</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="0" t="s">
-        <v>3687</v>
+        <v>3689</v>
       </c>
       <c r="B1847" s="0" t="s">
-        <v>3688</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="0" t="s">
-        <v>3689</v>
+        <v>3691</v>
       </c>
       <c r="B1848" s="0" t="s">
-        <v>3690</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="0" t="s">
-        <v>3691</v>
+        <v>3693</v>
       </c>
       <c r="B1849" s="0" t="s">
-        <v>3692</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="0" t="s">
-        <v>3693</v>
+        <v>3694</v>
       </c>
       <c r="B1850" s="0" t="s">
-        <v>3694</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="0" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="B1851" s="0" t="s">
-        <v>3696</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="0" t="s">
-        <v>3697</v>
+        <v>3698</v>
       </c>
       <c r="B1852" s="0" t="s">
-        <v>3698</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="0" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
       <c r="B1853" s="0" t="s">
-        <v>3700</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="0" t="s">
         <v>3701</v>
       </c>
       <c r="B1854" s="0" t="s">
         <v>3702</v>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" s="0" t="s">
         <v>3703</v>
       </c>
       <c r="B1855" s="0" t="s">
         <v>3704</v>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" s="0" t="s">
         <v>3705</v>
       </c>
       <c r="B1856" s="0" t="s">
         <v>3706</v>
       </c>
@@ -32201,1059 +32489,1059 @@
       <c r="B1949" s="0" t="s">
         <v>3892</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
         <v>3893</v>
       </c>
       <c r="B1950" s="0" t="s">
         <v>3894</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
         <v>3895</v>
       </c>
       <c r="B1951" s="0" t="s">
         <v>3896</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
         <v>3897</v>
       </c>
       <c r="B1952" s="0" t="s">
-        <v>3890</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="0" t="s">
-        <v>3898</v>
+        <v>3899</v>
       </c>
       <c r="B1953" s="0" t="s">
-        <v>3899</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="0" t="s">
-        <v>3900</v>
+        <v>3901</v>
       </c>
       <c r="B1954" s="0" t="s">
-        <v>3901</v>
+        <v>3902</v>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="0" t="s">
-        <v>3902</v>
+        <v>3903</v>
       </c>
       <c r="B1955" s="0" t="s">
-        <v>3903</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
-        <v>3904</v>
+        <v>3905</v>
       </c>
       <c r="B1956" s="0" t="s">
-        <v>3905</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
-        <v>3906</v>
+        <v>3907</v>
       </c>
       <c r="B1957" s="0" t="s">
-        <v>3907</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
-        <v>3908</v>
+        <v>3909</v>
       </c>
       <c r="B1958" s="0" t="s">
-        <v>3909</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
-        <v>3910</v>
+        <v>3911</v>
       </c>
       <c r="B1959" s="0" t="s">
-        <v>3393</v>
+        <v>3912</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
-        <v>3911</v>
+        <v>3913</v>
       </c>
       <c r="B1960" s="0" t="s">
-        <v>3912</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
-        <v>3913</v>
+        <v>3915</v>
       </c>
       <c r="B1961" s="0" t="s">
-        <v>3914</v>
+        <v>3916</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
-        <v>3915</v>
+        <v>3917</v>
       </c>
       <c r="B1962" s="0" t="s">
-        <v>3916</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
-        <v>3917</v>
+        <v>3919</v>
       </c>
       <c r="B1963" s="0" t="s">
-        <v>3918</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
-        <v>3919</v>
+        <v>3921</v>
       </c>
       <c r="B1964" s="0" t="s">
-        <v>3920</v>
+        <v>3922</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
-        <v>3921</v>
+        <v>3923</v>
       </c>
       <c r="B1965" s="0" t="s">
-        <v>3922</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
-        <v>3923</v>
+        <v>3925</v>
       </c>
       <c r="B1966" s="0" t="s">
-        <v>3924</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
-        <v>3925</v>
+        <v>3927</v>
       </c>
       <c r="B1967" s="0" t="s">
-        <v>3926</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
-        <v>3927</v>
+        <v>3929</v>
       </c>
       <c r="B1968" s="0" t="s">
-        <v>3928</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
-        <v>3929</v>
+        <v>3931</v>
       </c>
       <c r="B1969" s="0" t="s">
-        <v>3930</v>
+        <v>3932</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
-        <v>3931</v>
+        <v>3933</v>
       </c>
       <c r="B1970" s="0" t="s">
-        <v>3932</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
-        <v>3933</v>
+        <v>3935</v>
       </c>
       <c r="B1971" s="0" t="s">
-        <v>3934</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
-        <v>3935</v>
+        <v>3937</v>
       </c>
       <c r="B1972" s="0" t="s">
-        <v>3936</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
-        <v>3937</v>
+        <v>3939</v>
       </c>
       <c r="B1973" s="0" t="s">
-        <v>3938</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
-        <v>3939</v>
+        <v>3941</v>
       </c>
       <c r="B1974" s="0" t="s">
-        <v>3940</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
-        <v>3941</v>
+        <v>3943</v>
       </c>
       <c r="B1975" s="0" t="s">
-        <v>3942</v>
+        <v>3944</v>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" s="0" t="s">
-        <v>3943</v>
+        <v>3945</v>
       </c>
       <c r="B1976" s="0" t="s">
-        <v>3944</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
-        <v>3945</v>
+        <v>3947</v>
       </c>
       <c r="B1977" s="0" t="s">
-        <v>3946</v>
+        <v>3948</v>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" s="0" t="s">
-        <v>3947</v>
+        <v>3949</v>
       </c>
       <c r="B1978" s="0" t="s">
-        <v>3948</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" s="0" t="s">
-        <v>3949</v>
+        <v>3951</v>
       </c>
       <c r="B1979" s="0" t="s">
-        <v>3950</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" s="0" t="s">
-        <v>3951</v>
+        <v>3953</v>
       </c>
       <c r="B1980" s="0" t="s">
-        <v>3952</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" s="0" t="s">
-        <v>3953</v>
+        <v>3955</v>
       </c>
       <c r="B1981" s="0" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" s="0" t="s">
-        <v>3955</v>
+        <v>3957</v>
       </c>
       <c r="B1982" s="0" t="s">
-        <v>3956</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" s="0" t="s">
-        <v>3957</v>
+        <v>3959</v>
       </c>
       <c r="B1983" s="0" t="s">
-        <v>3958</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" s="0" t="s">
-        <v>3959</v>
+        <v>3961</v>
       </c>
       <c r="B1984" s="0" t="s">
-        <v>3361</v>
+        <v>3962</v>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" s="0" t="s">
-        <v>3960</v>
+        <v>3963</v>
       </c>
       <c r="B1985" s="0" t="s">
-        <v>3961</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" s="0" t="s">
-        <v>3962</v>
+        <v>3965</v>
       </c>
       <c r="B1986" s="0" t="s">
-        <v>3963</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" s="0" t="s">
-        <v>3964</v>
+        <v>3967</v>
       </c>
       <c r="B1987" s="0" t="s">
-        <v>3965</v>
+        <v>3968</v>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" s="0" t="s">
-        <v>3966</v>
+        <v>3969</v>
       </c>
       <c r="B1988" s="0" t="s">
-        <v>3967</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" s="0" t="s">
-        <v>3968</v>
+        <v>3971</v>
       </c>
       <c r="B1989" s="0" t="s">
-        <v>3969</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" s="0" t="s">
-        <v>3970</v>
+        <v>3973</v>
       </c>
       <c r="B1990" s="0" t="s">
-        <v>3971</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" s="0" t="s">
-        <v>3972</v>
+        <v>3975</v>
       </c>
       <c r="B1991" s="0" t="s">
-        <v>3973</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" s="0" t="s">
-        <v>3974</v>
+        <v>3977</v>
       </c>
       <c r="B1992" s="0" t="s">
-        <v>3975</v>
+        <v>3978</v>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" s="0" t="s">
-        <v>3976</v>
+        <v>3979</v>
       </c>
       <c r="B1993" s="0" t="s">
-        <v>3977</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" s="0" t="s">
-        <v>3978</v>
+        <v>3981</v>
       </c>
       <c r="B1994" s="0" t="s">
-        <v>3979</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" s="0" t="s">
-        <v>3980</v>
+        <v>3983</v>
       </c>
       <c r="B1995" s="0" t="s">
-        <v>3981</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" s="0" t="s">
-        <v>3982</v>
+        <v>3985</v>
       </c>
       <c r="B1996" s="0" t="s">
-        <v>3983</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" s="0" t="s">
-        <v>3984</v>
+        <v>3987</v>
       </c>
       <c r="B1997" s="0" t="s">
-        <v>3985</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
-        <v>3986</v>
+        <v>3989</v>
       </c>
       <c r="B1998" s="0" t="s">
-        <v>3987</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" s="0" t="s">
-        <v>3988</v>
+        <v>3991</v>
       </c>
       <c r="B1999" s="0" t="s">
-        <v>3989</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" s="0" t="s">
-        <v>3990</v>
+        <v>3993</v>
       </c>
       <c r="B2000" s="0" t="s">
-        <v>3991</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" s="0" t="s">
-        <v>3992</v>
+        <v>3994</v>
       </c>
       <c r="B2001" s="0" t="s">
-        <v>3993</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
-        <v>3994</v>
+        <v>3996</v>
       </c>
       <c r="B2002" s="0" t="s">
-        <v>3995</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
-        <v>3996</v>
+        <v>3998</v>
       </c>
       <c r="B2003" s="0" t="s">
-        <v>3997</v>
+        <v>3999</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
-        <v>3998</v>
+        <v>4000</v>
       </c>
       <c r="B2004" s="0" t="s">
-        <v>3999</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
-        <v>4000</v>
+        <v>4002</v>
       </c>
       <c r="B2005" s="0" t="s">
-        <v>4001</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
-        <v>4002</v>
+        <v>4004</v>
       </c>
       <c r="B2006" s="0" t="s">
-        <v>4003</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" s="0" t="s">
-        <v>4004</v>
+        <v>4006</v>
       </c>
       <c r="B2007" s="0" t="s">
-        <v>4005</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" s="0" t="s">
-        <v>4006</v>
+        <v>4007</v>
       </c>
       <c r="B2008" s="0" t="s">
-        <v>4007</v>
+        <v>4008</v>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" s="0" t="s">
-        <v>4008</v>
+        <v>4009</v>
       </c>
       <c r="B2009" s="0" t="s">
-        <v>4009</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" s="0" t="s">
-        <v>4010</v>
+        <v>4011</v>
       </c>
       <c r="B2010" s="0" t="s">
-        <v>4011</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" s="0" t="s">
-        <v>4012</v>
+        <v>4013</v>
       </c>
       <c r="B2011" s="0" t="s">
-        <v>4013</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" s="0" t="s">
-        <v>4014</v>
+        <v>4015</v>
       </c>
       <c r="B2012" s="0" t="s">
-        <v>4015</v>
+        <v>4016</v>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" s="0" t="s">
-        <v>4016</v>
+        <v>4017</v>
       </c>
       <c r="B2013" s="0" t="s">
-        <v>4017</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" s="0" t="s">
-        <v>4018</v>
+        <v>4019</v>
       </c>
       <c r="B2014" s="0" t="s">
-        <v>4019</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" s="0" t="s">
-        <v>4020</v>
+        <v>4021</v>
       </c>
       <c r="B2015" s="0" t="s">
-        <v>4021</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" s="0" t="s">
-        <v>4022</v>
+        <v>4023</v>
       </c>
       <c r="B2016" s="0" t="s">
-        <v>4023</v>
+        <v>4024</v>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" s="0" t="s">
-        <v>4024</v>
+        <v>4025</v>
       </c>
       <c r="B2017" s="0" t="s">
-        <v>4025</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" s="0" t="s">
-        <v>4026</v>
+        <v>4027</v>
       </c>
       <c r="B2018" s="0" t="s">
-        <v>4027</v>
+        <v>4028</v>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" s="0" t="s">
-        <v>4028</v>
+        <v>4029</v>
       </c>
       <c r="B2019" s="0" t="s">
-        <v>4029</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" s="0" t="s">
-        <v>4030</v>
+        <v>4031</v>
       </c>
       <c r="B2020" s="0" t="s">
-        <v>4031</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" s="0" t="s">
-        <v>4032</v>
+        <v>4033</v>
       </c>
       <c r="B2021" s="0" t="s">
-        <v>4033</v>
+        <v>4034</v>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" s="0" t="s">
-        <v>4034</v>
+        <v>4035</v>
       </c>
       <c r="B2022" s="0" t="s">
-        <v>4035</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" s="0" t="s">
-        <v>4036</v>
+        <v>4037</v>
       </c>
       <c r="B2023" s="0" t="s">
-        <v>4037</v>
+        <v>4038</v>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" s="0" t="s">
-        <v>4038</v>
+        <v>4039</v>
       </c>
       <c r="B2024" s="0" t="s">
-        <v>4039</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" s="0" t="s">
-        <v>4040</v>
+        <v>4041</v>
       </c>
       <c r="B2025" s="0" t="s">
-        <v>4041</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" s="0" t="s">
-        <v>4042</v>
+        <v>4043</v>
       </c>
       <c r="B2026" s="0" t="s">
-        <v>4043</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" s="0" t="s">
-        <v>4044</v>
+        <v>4045</v>
       </c>
       <c r="B2027" s="0" t="s">
-        <v>4045</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" s="0" t="s">
-        <v>4046</v>
+        <v>4047</v>
       </c>
       <c r="B2028" s="0" t="s">
-        <v>4047</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" s="0" t="s">
-        <v>4048</v>
+        <v>4049</v>
       </c>
       <c r="B2029" s="0" t="s">
-        <v>4049</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" s="0" t="s">
-        <v>4050</v>
+        <v>4051</v>
       </c>
       <c r="B2030" s="0" t="s">
-        <v>4049</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" s="0" t="s">
-        <v>4051</v>
+        <v>4053</v>
       </c>
       <c r="B2031" s="0" t="s">
-        <v>4052</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" s="0" t="s">
-        <v>4053</v>
+        <v>4055</v>
       </c>
       <c r="B2032" s="0" t="s">
-        <v>4054</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" s="0" t="s">
-        <v>4055</v>
+        <v>4056</v>
       </c>
       <c r="B2033" s="0" t="s">
-        <v>4056</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" s="0" t="s">
-        <v>4057</v>
+        <v>4058</v>
       </c>
       <c r="B2034" s="0" t="s">
-        <v>4058</v>
+        <v>4059</v>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" s="0" t="s">
-        <v>4059</v>
+        <v>4060</v>
       </c>
       <c r="B2035" s="0" t="s">
-        <v>4060</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" s="0" t="s">
-        <v>4061</v>
+        <v>4062</v>
       </c>
       <c r="B2036" s="0" t="s">
-        <v>4062</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" s="0" t="s">
-        <v>4063</v>
+        <v>4064</v>
       </c>
       <c r="B2037" s="0" t="s">
-        <v>4064</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" s="0" t="s">
-        <v>4065</v>
+        <v>4066</v>
       </c>
       <c r="B2038" s="0" t="s">
-        <v>4066</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" s="0" t="s">
-        <v>4067</v>
+        <v>4068</v>
       </c>
       <c r="B2039" s="0" t="s">
-        <v>4068</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" s="0" t="s">
-        <v>4069</v>
+        <v>4070</v>
       </c>
       <c r="B2040" s="0" t="s">
-        <v>4070</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" s="0" t="s">
-        <v>4071</v>
+        <v>4072</v>
       </c>
       <c r="B2041" s="0" t="s">
-        <v>4072</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" s="0" t="s">
-        <v>4073</v>
+        <v>4074</v>
       </c>
       <c r="B2042" s="0" t="s">
-        <v>4074</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" s="0" t="s">
-        <v>4075</v>
+        <v>4076</v>
       </c>
       <c r="B2043" s="0" t="s">
-        <v>4076</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" s="0" t="s">
-        <v>4077</v>
+        <v>4078</v>
       </c>
       <c r="B2044" s="0" t="s">
-        <v>4078</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" s="0" t="s">
-        <v>4079</v>
+        <v>4080</v>
       </c>
       <c r="B2045" s="0" t="s">
-        <v>4080</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" s="0" t="s">
-        <v>4081</v>
+        <v>4082</v>
       </c>
       <c r="B2046" s="0" t="s">
-        <v>4082</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" s="0" t="s">
-        <v>4083</v>
+        <v>4084</v>
       </c>
       <c r="B2047" s="0" t="s">
-        <v>4084</v>
+        <v>4085</v>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" s="0" t="s">
-        <v>4085</v>
+        <v>4086</v>
       </c>
       <c r="B2048" s="0" t="s">
-        <v>4086</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" s="0" t="s">
-        <v>4087</v>
+        <v>4088</v>
       </c>
       <c r="B2049" s="0" t="s">
-        <v>4088</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" s="0" t="s">
-        <v>4089</v>
+        <v>4090</v>
       </c>
       <c r="B2050" s="0" t="s">
-        <v>4090</v>
+        <v>4091</v>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" s="0" t="s">
-        <v>4091</v>
+        <v>4092</v>
       </c>
       <c r="B2051" s="0" t="s">
-        <v>4092</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" s="0" t="s">
-        <v>4093</v>
+        <v>4094</v>
       </c>
       <c r="B2052" s="0" t="s">
-        <v>4094</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" s="0" t="s">
-        <v>4095</v>
+        <v>4096</v>
       </c>
       <c r="B2053" s="0" t="s">
-        <v>4096</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" s="0" t="s">
-        <v>4097</v>
+        <v>4098</v>
       </c>
       <c r="B2054" s="0" t="s">
-        <v>4098</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" s="0" t="s">
-        <v>4099</v>
+        <v>4100</v>
       </c>
       <c r="B2055" s="0" t="s">
-        <v>4100</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" s="0" t="s">
-        <v>4101</v>
+        <v>4102</v>
       </c>
       <c r="B2056" s="0" t="s">
-        <v>4102</v>
+        <v>4103</v>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" s="0" t="s">
-        <v>4103</v>
+        <v>4104</v>
       </c>
       <c r="B2057" s="0" t="s">
-        <v>4104</v>
+        <v>4105</v>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" s="0" t="s">
-        <v>4105</v>
+        <v>4106</v>
       </c>
       <c r="B2058" s="0" t="s">
-        <v>4106</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" s="0" t="s">
-        <v>4107</v>
+        <v>4108</v>
       </c>
       <c r="B2059" s="0" t="s">
-        <v>4108</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" s="0" t="s">
-        <v>4109</v>
+        <v>4110</v>
       </c>
       <c r="B2060" s="0" t="s">
-        <v>4110</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" s="0" t="s">
-        <v>4111</v>
+        <v>4112</v>
       </c>
       <c r="B2061" s="0" t="s">
-        <v>4112</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" s="0" t="s">
-        <v>4113</v>
+        <v>4114</v>
       </c>
       <c r="B2062" s="0" t="s">
-        <v>4114</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" s="0" t="s">
-        <v>4115</v>
+        <v>4116</v>
       </c>
       <c r="B2063" s="0" t="s">
-        <v>4116</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" s="0" t="s">
-        <v>4117</v>
+        <v>4118</v>
       </c>
       <c r="B2064" s="0" t="s">
-        <v>4118</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" s="0" t="s">
-        <v>4119</v>
+        <v>4120</v>
       </c>
       <c r="B2065" s="0" t="s">
-        <v>4120</v>
+        <v>4121</v>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" s="0" t="s">
-        <v>4121</v>
+        <v>4122</v>
       </c>
       <c r="B2066" s="0" t="s">
-        <v>4122</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" s="0" t="s">
-        <v>4123</v>
+        <v>4124</v>
       </c>
       <c r="B2067" s="0" t="s">
-        <v>4124</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" s="0" t="s">
-        <v>4125</v>
+        <v>4126</v>
       </c>
       <c r="B2068" s="0" t="s">
-        <v>4126</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" s="0" t="s">
-        <v>4127</v>
+        <v>4128</v>
       </c>
       <c r="B2069" s="0" t="s">
-        <v>4128</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" s="0" t="s">
-        <v>4129</v>
+        <v>4130</v>
       </c>
       <c r="B2070" s="0" t="s">
-        <v>4130</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" s="0" t="s">
-        <v>4131</v>
+        <v>4132</v>
       </c>
       <c r="B2071" s="0" t="s">
-        <v>4132</v>
+        <v>4133</v>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" s="0" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
       <c r="B2072" s="0" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" s="0" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
       <c r="B2073" s="0" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" s="0" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
       <c r="B2074" s="0" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" s="0" t="s">
-        <v>4139</v>
+        <v>4140</v>
       </c>
       <c r="B2075" s="0" t="s">
-        <v>4140</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" s="0" t="s">
-        <v>4141</v>
+        <v>4142</v>
       </c>
       <c r="B2076" s="0" t="s">
-        <v>4142</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" s="0" t="s">
-        <v>4143</v>
+        <v>4144</v>
       </c>
       <c r="B2077" s="0" t="s">
-        <v>4144</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" s="0" t="s">
+        <v>4146</v>
+      </c>
+      <c r="B2078" s="0" t="s">
         <v>4145</v>
-      </c>
-[...1 lines deleted...]
-        <v>4146</v>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" s="0" t="s">
         <v>4147</v>
       </c>
       <c r="B2079" s="0" t="s">
         <v>4148</v>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" s="0" t="s">
         <v>4149</v>
       </c>
       <c r="B2080" s="0" t="s">
         <v>4150</v>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" s="0" t="s">
         <v>4151</v>
       </c>
       <c r="B2081" s="0" t="s">
         <v>4152</v>
       </c>
@@ -35081,435 +35369,435 @@
       <c r="B2309" s="0" t="s">
         <v>4608</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
         <v>4609</v>
       </c>
       <c r="B2310" s="0" t="s">
         <v>4610</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
         <v>4611</v>
       </c>
       <c r="B2311" s="0" t="s">
         <v>4612</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
         <v>4613</v>
       </c>
       <c r="B2312" s="0" t="s">
-        <v>4516</v>
+        <v>4614</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
-        <v>4614</v>
+        <v>4615</v>
       </c>
       <c r="B2313" s="0" t="s">
-        <v>4615</v>
+        <v>4616</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
-        <v>4616</v>
+        <v>4617</v>
       </c>
       <c r="B2314" s="0" t="s">
-        <v>4617</v>
+        <v>4618</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
-        <v>4618</v>
+        <v>4619</v>
       </c>
       <c r="B2315" s="0" t="s">
-        <v>4619</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
-        <v>4620</v>
+        <v>4621</v>
       </c>
       <c r="B2316" s="0" t="s">
-        <v>4621</v>
+        <v>4622</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
-        <v>4622</v>
+        <v>4623</v>
       </c>
       <c r="B2317" s="0" t="s">
-        <v>4623</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
-        <v>4624</v>
+        <v>4625</v>
       </c>
       <c r="B2318" s="0" t="s">
-        <v>4625</v>
+        <v>4626</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
-        <v>4626</v>
+        <v>4627</v>
       </c>
       <c r="B2319" s="0" t="s">
-        <v>4627</v>
+        <v>4628</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
-        <v>4628</v>
+        <v>4629</v>
       </c>
       <c r="B2320" s="0" t="s">
-        <v>4629</v>
+        <v>4630</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
-        <v>4630</v>
+        <v>4631</v>
       </c>
       <c r="B2321" s="0" t="s">
-        <v>4631</v>
+        <v>4632</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
-        <v>4632</v>
+        <v>4633</v>
       </c>
       <c r="B2322" s="0" t="s">
-        <v>4633</v>
+        <v>4634</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
-        <v>4634</v>
+        <v>4635</v>
       </c>
       <c r="B2323" s="0" t="s">
-        <v>4635</v>
+        <v>4636</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
-        <v>4636</v>
+        <v>4637</v>
       </c>
       <c r="B2324" s="0" t="s">
-        <v>4637</v>
+        <v>4638</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
-        <v>4638</v>
+        <v>4639</v>
       </c>
       <c r="B2325" s="0" t="s">
-        <v>4639</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
-        <v>4640</v>
+        <v>4641</v>
       </c>
       <c r="B2326" s="0" t="s">
-        <v>4641</v>
+        <v>4642</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
-        <v>4642</v>
+        <v>4643</v>
       </c>
       <c r="B2327" s="0" t="s">
-        <v>4643</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
-        <v>4644</v>
+        <v>4645</v>
       </c>
       <c r="B2328" s="0" t="s">
-        <v>4645</v>
+        <v>4646</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
-        <v>4646</v>
+        <v>4647</v>
       </c>
       <c r="B2329" s="0" t="s">
-        <v>4647</v>
+        <v>4648</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
-        <v>4648</v>
+        <v>4649</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>4649</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>4650</v>
+        <v>4651</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>4651</v>
+        <v>4652</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>4652</v>
+        <v>4653</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>4653</v>
+        <v>4654</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>4654</v>
+        <v>4655</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>4655</v>
+        <v>4656</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>4656</v>
+        <v>4657</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>4657</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>4658</v>
+        <v>4659</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>4659</v>
+        <v>4660</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>4660</v>
+        <v>4661</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>4661</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>4662</v>
+        <v>4663</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>4663</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>4664</v>
+        <v>4665</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>4665</v>
+        <v>4666</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>4666</v>
+        <v>4667</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>4667</v>
+        <v>4668</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>4668</v>
+        <v>4669</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>4669</v>
+        <v>4670</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>4670</v>
+        <v>4671</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>4671</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>4672</v>
+        <v>4673</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>4673</v>
+        <v>4674</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>4674</v>
+        <v>4675</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>4675</v>
+        <v>4676</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>4676</v>
+        <v>4677</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>4677</v>
+        <v>4678</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>4678</v>
+        <v>4679</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>4679</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>4680</v>
+        <v>4681</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>4681</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>4682</v>
+        <v>4683</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>4683</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>4684</v>
+        <v>4685</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>4685</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>4686</v>
+        <v>4687</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>4687</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>4688</v>
+        <v>4689</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>4689</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>4690</v>
+        <v>4691</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>4691</v>
+        <v>4692</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>4692</v>
+        <v>4693</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>4693</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>4694</v>
+        <v>4695</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>4695</v>
+        <v>4696</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>4696</v>
+        <v>4697</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>4697</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>4698</v>
+        <v>4699</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>4699</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>4700</v>
+        <v>4701</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>4701</v>
+        <v>4702</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>4702</v>
+        <v>4703</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>4703</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>4704</v>
+        <v>4705</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>4705</v>
+        <v>4706</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>4706</v>
+        <v>4707</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>4707</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>4708</v>
+        <v>4709</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>4709</v>
+        <v>4612</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
         <v>4710</v>
       </c>
       <c r="B2361" s="0" t="s">
         <v>4711</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
         <v>4712</v>
       </c>
       <c r="B2362" s="0" t="s">
         <v>4713</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
         <v>4714</v>
       </c>
       <c r="B2363" s="0" t="s">
         <v>4715</v>
       </c>
@@ -35529,803 +35817,803 @@
       <c r="B2365" s="0" t="s">
         <v>4719</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
         <v>4720</v>
       </c>
       <c r="B2366" s="0" t="s">
         <v>4721</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
         <v>4722</v>
       </c>
       <c r="B2367" s="0" t="s">
         <v>4723</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
         <v>4724</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>4394</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>4725</v>
+        <v>4726</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>4726</v>
+        <v>4727</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>4727</v>
+        <v>4728</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>4608</v>
+        <v>4729</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>4728</v>
+        <v>4730</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>4729</v>
+        <v>4731</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>4730</v>
+        <v>4732</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>4731</v>
+        <v>4733</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>4732</v>
+        <v>4734</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>4733</v>
+        <v>4735</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>4734</v>
+        <v>4736</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>4735</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>4736</v>
+        <v>4738</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>4737</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>4738</v>
+        <v>4740</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>4739</v>
+        <v>4741</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>4740</v>
+        <v>4742</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>4741</v>
+        <v>4743</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>4742</v>
+        <v>4744</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>4743</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>4744</v>
+        <v>4746</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>4745</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>4746</v>
+        <v>4748</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>4747</v>
+        <v>4749</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>4748</v>
+        <v>4750</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>4749</v>
+        <v>4751</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
-        <v>4750</v>
+        <v>4752</v>
       </c>
       <c r="B2382" s="0" t="s">
-        <v>4697</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
-        <v>4751</v>
+        <v>4754</v>
       </c>
       <c r="B2383" s="0" t="s">
-        <v>4752</v>
+        <v>4755</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
-        <v>4753</v>
+        <v>4756</v>
       </c>
       <c r="B2384" s="0" t="s">
-        <v>4754</v>
+        <v>4757</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
-        <v>4755</v>
+        <v>4758</v>
       </c>
       <c r="B2385" s="0" t="s">
-        <v>4756</v>
+        <v>4759</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
-        <v>4757</v>
+        <v>4760</v>
       </c>
       <c r="B2386" s="0" t="s">
-        <v>4758</v>
+        <v>4761</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
-        <v>4759</v>
+        <v>4762</v>
       </c>
       <c r="B2387" s="0" t="s">
-        <v>4760</v>
+        <v>4763</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
-        <v>4761</v>
+        <v>4764</v>
       </c>
       <c r="B2388" s="0" t="s">
-        <v>4762</v>
+        <v>4765</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
-        <v>4763</v>
+        <v>4766</v>
       </c>
       <c r="B2389" s="0" t="s">
-        <v>4764</v>
+        <v>4767</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>4765</v>
+        <v>4768</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>4766</v>
+        <v>4769</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>4767</v>
+        <v>4770</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>4768</v>
+        <v>4771</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>4769</v>
+        <v>4772</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>4770</v>
+        <v>4773</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>4771</v>
+        <v>4774</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>4772</v>
+        <v>4775</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>4773</v>
+        <v>4776</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>4774</v>
+        <v>4777</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>4775</v>
+        <v>4778</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>4776</v>
+        <v>4779</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>4777</v>
+        <v>4780</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>4778</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
-        <v>4779</v>
+        <v>4782</v>
       </c>
       <c r="B2397" s="0" t="s">
-        <v>4780</v>
+        <v>4783</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
-        <v>4781</v>
+        <v>4784</v>
       </c>
       <c r="B2398" s="0" t="s">
-        <v>4782</v>
+        <v>4785</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
-        <v>4783</v>
+        <v>4786</v>
       </c>
       <c r="B2399" s="0" t="s">
-        <v>4784</v>
+        <v>4787</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
-        <v>4785</v>
+        <v>4788</v>
       </c>
       <c r="B2400" s="0" t="s">
-        <v>4786</v>
+        <v>4789</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
-        <v>4787</v>
+        <v>4790</v>
       </c>
       <c r="B2401" s="0" t="s">
-        <v>4788</v>
+        <v>4791</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
-        <v>4789</v>
+        <v>4792</v>
       </c>
       <c r="B2402" s="0" t="s">
-        <v>4790</v>
+        <v>4793</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
-        <v>4791</v>
+        <v>4794</v>
       </c>
       <c r="B2403" s="0" t="s">
-        <v>4792</v>
+        <v>4795</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
-        <v>4793</v>
+        <v>4796</v>
       </c>
       <c r="B2404" s="0" t="s">
-        <v>4794</v>
+        <v>4797</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
-        <v>4795</v>
+        <v>4798</v>
       </c>
       <c r="B2405" s="0" t="s">
-        <v>4496</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
-        <v>4796</v>
+        <v>4800</v>
       </c>
       <c r="B2406" s="0" t="s">
-        <v>4797</v>
+        <v>4801</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
-        <v>4798</v>
+        <v>4802</v>
       </c>
       <c r="B2407" s="0" t="s">
-        <v>4799</v>
+        <v>4803</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
-        <v>4800</v>
+        <v>4804</v>
       </c>
       <c r="B2408" s="0" t="s">
-        <v>4801</v>
+        <v>4805</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>4802</v>
+        <v>4806</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>4803</v>
+        <v>4807</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
-        <v>4804</v>
+        <v>4808</v>
       </c>
       <c r="B2410" s="0" t="s">
-        <v>4805</v>
+        <v>4809</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
-        <v>4806</v>
+        <v>4810</v>
       </c>
       <c r="B2411" s="0" t="s">
-        <v>4807</v>
+        <v>4811</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
-        <v>4808</v>
+        <v>4812</v>
       </c>
       <c r="B2412" s="0" t="s">
-        <v>4809</v>
+        <v>4813</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
-        <v>4810</v>
+        <v>4814</v>
       </c>
       <c r="B2413" s="0" t="s">
-        <v>4811</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
-        <v>4812</v>
+        <v>4816</v>
       </c>
       <c r="B2414" s="0" t="s">
-        <v>4752</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>4813</v>
+        <v>4818</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>4814</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>4815</v>
+        <v>4820</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>4816</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>4817</v>
+        <v>4821</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>4818</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>4819</v>
+        <v>4823</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>4820</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>4821</v>
+        <v>4824</v>
       </c>
       <c r="B2419" s="0" t="s">
-        <v>4822</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>4823</v>
+        <v>4826</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>4824</v>
+        <v>4827</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>4825</v>
+        <v>4828</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>4826</v>
+        <v>4829</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>4827</v>
+        <v>4830</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>4828</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>4829</v>
+        <v>4832</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>4830</v>
+        <v>4833</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>4831</v>
+        <v>4834</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>4832</v>
+        <v>4835</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>4833</v>
+        <v>4836</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>4834</v>
+        <v>4837</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>4835</v>
+        <v>4838</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>4836</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>4837</v>
+        <v>4840</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>4838</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>4839</v>
+        <v>4842</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>4840</v>
+        <v>4843</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>4841</v>
+        <v>4844</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>4842</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>4843</v>
+        <v>4846</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>4844</v>
+        <v>4793</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>4845</v>
+        <v>4847</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>4846</v>
+        <v>4848</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>4847</v>
+        <v>4849</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>4848</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>4849</v>
+        <v>4851</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>4850</v>
+        <v>4852</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>4851</v>
+        <v>4853</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>4852</v>
+        <v>4854</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>4853</v>
+        <v>4855</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>4854</v>
+        <v>4856</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>4855</v>
+        <v>4857</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>4856</v>
+        <v>4858</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>4857</v>
+        <v>4859</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>4858</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>4859</v>
+        <v>4861</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>4860</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>4861</v>
+        <v>4863</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>4862</v>
+        <v>4864</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>4863</v>
+        <v>4865</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>4864</v>
+        <v>4866</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>4865</v>
+        <v>4867</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>4866</v>
+        <v>4868</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>4867</v>
+        <v>4869</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>4868</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>4869</v>
+        <v>4871</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>4870</v>
+        <v>4872</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>4871</v>
+        <v>4873</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>4872</v>
+        <v>4874</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>4873</v>
+        <v>4875</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>4874</v>
+        <v>4876</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>4875</v>
+        <v>4877</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>4876</v>
+        <v>4878</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>4877</v>
+        <v>4879</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>4878</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>4879</v>
+        <v>4881</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>4880</v>
+        <v>4882</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>4881</v>
+        <v>4883</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>4882</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>4883</v>
+        <v>4885</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>4884</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>4885</v>
+        <v>4887</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>4886</v>
+        <v>4888</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>4887</v>
+        <v>4889</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>4888</v>
+        <v>4890</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>4889</v>
+        <v>4891</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>4890</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>4891</v>
+        <v>4892</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>4892</v>
+        <v>4893</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>4893</v>
+        <v>4894</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>4894</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>4895</v>
+        <v>4896</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>4896</v>
+        <v>4897</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>4897</v>
+        <v>4898</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>4898</v>
+        <v>4899</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>4899</v>
+        <v>4900</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>4900</v>
+        <v>4901</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>4901</v>
+        <v>4902</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>4902</v>
+        <v>4903</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>4903</v>
+        <v>4904</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>4904</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>4905</v>
+        <v>4906</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>4906</v>
+        <v>4907</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>4907</v>
+        <v>4908</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>4908</v>
+        <v>4848</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
         <v>4909</v>
       </c>
       <c r="B2463" s="0" t="s">
         <v>4910</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
         <v>4911</v>
       </c>
       <c r="B2464" s="0" t="s">
         <v>4912</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
         <v>4913</v>
       </c>
       <c r="B2465" s="0" t="s">
         <v>4914</v>
       </c>
@@ -36753,435 +37041,435 @@
       <c r="B2518" s="0" t="s">
         <v>5020</v>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" s="0" t="s">
         <v>5021</v>
       </c>
       <c r="B2519" s="0" t="s">
         <v>5022</v>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
         <v>5023</v>
       </c>
       <c r="B2520" s="0" t="s">
         <v>5024</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
         <v>5025</v>
       </c>
       <c r="B2521" s="0" t="s">
-        <v>3041</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>5026</v>
+        <v>5027</v>
       </c>
       <c r="B2522" s="0" t="s">
-        <v>5027</v>
+        <v>5028</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>5028</v>
+        <v>5029</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>5029</v>
+        <v>5030</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>5030</v>
+        <v>5031</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>5031</v>
+        <v>5032</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>5032</v>
+        <v>5033</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>5033</v>
+        <v>5034</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>5034</v>
+        <v>5035</v>
       </c>
       <c r="B2526" s="0" t="s">
-        <v>5035</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>5036</v>
+        <v>5037</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>5037</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>5038</v>
+        <v>5039</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>5039</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>5040</v>
+        <v>5041</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>5041</v>
+        <v>5042</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>5042</v>
+        <v>5043</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>5043</v>
+        <v>5044</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>5044</v>
+        <v>5045</v>
       </c>
       <c r="B2531" s="0" t="s">
-        <v>5045</v>
+        <v>5046</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>5046</v>
+        <v>5047</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>5047</v>
+        <v>5048</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>5048</v>
+        <v>5049</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>5049</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>5050</v>
+        <v>5051</v>
       </c>
       <c r="B2534" s="0" t="s">
-        <v>5051</v>
+        <v>5052</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>5052</v>
+        <v>5053</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>5053</v>
+        <v>5054</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>5054</v>
+        <v>5055</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>5055</v>
+        <v>5056</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>5056</v>
+        <v>5057</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>5057</v>
+        <v>5058</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>5058</v>
+        <v>5059</v>
       </c>
       <c r="B2538" s="0" t="s">
-        <v>5059</v>
+        <v>5060</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>5060</v>
+        <v>5061</v>
       </c>
       <c r="B2539" s="0" t="s">
-        <v>5061</v>
+        <v>5062</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>5062</v>
+        <v>5063</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>5063</v>
+        <v>5064</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>5064</v>
+        <v>5065</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>5065</v>
+        <v>5066</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>5066</v>
+        <v>5067</v>
       </c>
       <c r="B2542" s="0" t="s">
-        <v>5067</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>5068</v>
+        <v>5069</v>
       </c>
       <c r="B2543" s="0" t="s">
-        <v>5069</v>
+        <v>5070</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>5070</v>
+        <v>5071</v>
       </c>
       <c r="B2544" s="0" t="s">
-        <v>5071</v>
+        <v>5072</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>5072</v>
+        <v>5073</v>
       </c>
       <c r="B2545" s="0" t="s">
-        <v>5073</v>
+        <v>5074</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>5074</v>
+        <v>5075</v>
       </c>
       <c r="B2546" s="0" t="s">
-        <v>5075</v>
+        <v>5076</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>5076</v>
+        <v>5077</v>
       </c>
       <c r="B2547" s="0" t="s">
-        <v>5077</v>
+        <v>5078</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>5078</v>
+        <v>5079</v>
       </c>
       <c r="B2548" s="0" t="s">
-        <v>5079</v>
+        <v>5080</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>5080</v>
+        <v>5081</v>
       </c>
       <c r="B2549" s="0" t="s">
-        <v>5081</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>5082</v>
+        <v>5083</v>
       </c>
       <c r="B2550" s="0" t="s">
-        <v>5083</v>
+        <v>5084</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
-        <v>5084</v>
+        <v>5085</v>
       </c>
       <c r="B2551" s="0" t="s">
-        <v>5085</v>
+        <v>5086</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
-        <v>5086</v>
+        <v>5087</v>
       </c>
       <c r="B2552" s="0" t="s">
-        <v>5087</v>
+        <v>5088</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
-        <v>5088</v>
+        <v>5089</v>
       </c>
       <c r="B2553" s="0" t="s">
-        <v>5089</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" s="0" t="s">
-        <v>5090</v>
+        <v>5091</v>
       </c>
       <c r="B2554" s="0" t="s">
-        <v>5091</v>
+        <v>5092</v>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" s="0" t="s">
-        <v>5092</v>
+        <v>5093</v>
       </c>
       <c r="B2555" s="0" t="s">
-        <v>5093</v>
+        <v>5094</v>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" s="0" t="s">
-        <v>5094</v>
+        <v>5095</v>
       </c>
       <c r="B2556" s="0" t="s">
-        <v>5095</v>
+        <v>5096</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
-        <v>5096</v>
+        <v>5097</v>
       </c>
       <c r="B2557" s="0" t="s">
-        <v>5097</v>
+        <v>5098</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
-        <v>5098</v>
+        <v>5099</v>
       </c>
       <c r="B2558" s="0" t="s">
-        <v>5099</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" s="0" t="s">
-        <v>5100</v>
+        <v>5101</v>
       </c>
       <c r="B2559" s="0" t="s">
-        <v>5101</v>
+        <v>5102</v>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" s="0" t="s">
-        <v>5102</v>
+        <v>5103</v>
       </c>
       <c r="B2560" s="0" t="s">
-        <v>5103</v>
+        <v>5104</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
-        <v>5104</v>
+        <v>5105</v>
       </c>
       <c r="B2561" s="0" t="s">
-        <v>5105</v>
+        <v>5106</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
-        <v>5106</v>
+        <v>5107</v>
       </c>
       <c r="B2562" s="0" t="s">
-        <v>5107</v>
+        <v>5108</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
-        <v>5108</v>
+        <v>5109</v>
       </c>
       <c r="B2563" s="0" t="s">
-        <v>5109</v>
+        <v>5110</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
-        <v>5110</v>
+        <v>5111</v>
       </c>
       <c r="B2564" s="0" t="s">
-        <v>5111</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
-        <v>5112</v>
+        <v>5113</v>
       </c>
       <c r="B2565" s="0" t="s">
-        <v>5113</v>
+        <v>5114</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
-        <v>5114</v>
+        <v>5115</v>
       </c>
       <c r="B2566" s="0" t="s">
-        <v>5115</v>
+        <v>5116</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
-        <v>5116</v>
+        <v>5117</v>
       </c>
       <c r="B2567" s="0" t="s">
-        <v>5117</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
-        <v>5118</v>
+        <v>5119</v>
       </c>
       <c r="B2568" s="0" t="s">
-        <v>5119</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
-        <v>5120</v>
+        <v>5121</v>
       </c>
       <c r="B2569" s="0" t="s">
-        <v>5121</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
         <v>5122</v>
       </c>
       <c r="B2570" s="0" t="s">
         <v>5123</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
         <v>5124</v>
       </c>
       <c r="B2571" s="0" t="s">
         <v>5125</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
         <v>5126</v>
       </c>
       <c r="B2572" s="0" t="s">
         <v>5127</v>
       </c>
@@ -37961,784 +38249,1168 @@
       <c r="B2669" s="0" t="s">
         <v>5321</v>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" s="0" t="s">
         <v>5322</v>
       </c>
       <c r="B2670" s="0" t="s">
         <v>5323</v>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" s="0" t="s">
         <v>5324</v>
       </c>
       <c r="B2671" s="0" t="s">
         <v>5325</v>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" s="0" t="s">
         <v>5326</v>
       </c>
       <c r="B2672" s="0" t="s">
-        <v>4432</v>
+        <v>5327</v>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" s="0" t="s">
-        <v>5327</v>
+        <v>5328</v>
       </c>
       <c r="B2673" s="0" t="s">
-        <v>5328</v>
+        <v>5329</v>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" s="0" t="s">
-        <v>5329</v>
+        <v>5330</v>
       </c>
       <c r="B2674" s="0" t="s">
-        <v>5330</v>
+        <v>5331</v>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" s="0" t="s">
-        <v>5331</v>
+        <v>5332</v>
       </c>
       <c r="B2675" s="0" t="s">
-        <v>5332</v>
+        <v>5333</v>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" s="0" t="s">
-        <v>5333</v>
+        <v>5334</v>
       </c>
       <c r="B2676" s="0" t="s">
-        <v>5334</v>
+        <v>5335</v>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" s="0" t="s">
-        <v>5335</v>
+        <v>5336</v>
       </c>
       <c r="B2677" s="0" t="s">
-        <v>5336</v>
+        <v>5337</v>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" s="0" t="s">
-        <v>5337</v>
+        <v>5338</v>
       </c>
       <c r="B2678" s="0" t="s">
-        <v>5338</v>
+        <v>5339</v>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" s="0" t="s">
-        <v>5339</v>
+        <v>5340</v>
       </c>
       <c r="B2679" s="0" t="s">
-        <v>5340</v>
+        <v>5341</v>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" s="0" t="s">
-        <v>5341</v>
+        <v>5342</v>
       </c>
       <c r="B2680" s="0" t="s">
-        <v>5342</v>
+        <v>5343</v>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" s="0" t="s">
-        <v>5343</v>
+        <v>5344</v>
       </c>
       <c r="B2681" s="0" t="s">
-        <v>5344</v>
+        <v>5345</v>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" s="0" t="s">
-        <v>5345</v>
+        <v>5346</v>
       </c>
       <c r="B2682" s="0" t="s">
-        <v>5346</v>
+        <v>5347</v>
       </c>
     </row>
     <row r="2683">
       <c r="A2683" s="0" t="s">
-        <v>5347</v>
+        <v>5348</v>
       </c>
       <c r="B2683" s="0" t="s">
-        <v>5348</v>
+        <v>5349</v>
       </c>
     </row>
     <row r="2684">
       <c r="A2684" s="0" t="s">
-        <v>5349</v>
+        <v>5350</v>
       </c>
       <c r="B2684" s="0" t="s">
-        <v>4617</v>
+        <v>5351</v>
       </c>
     </row>
     <row r="2685">
       <c r="A2685" s="0" t="s">
-        <v>5350</v>
+        <v>5352</v>
       </c>
       <c r="B2685" s="0" t="s">
-        <v>5351</v>
+        <v>5353</v>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" s="0" t="s">
-        <v>5352</v>
+        <v>5354</v>
       </c>
       <c r="B2686" s="0" t="s">
-        <v>5353</v>
+        <v>5355</v>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" s="0" t="s">
-        <v>5354</v>
+        <v>5356</v>
       </c>
       <c r="B2687" s="0" t="s">
-        <v>5355</v>
+        <v>5357</v>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" s="0" t="s">
-        <v>5356</v>
+        <v>5358</v>
       </c>
       <c r="B2688" s="0" t="s">
-        <v>5357</v>
+        <v>5359</v>
       </c>
     </row>
     <row r="2689">
       <c r="A2689" s="0" t="s">
-        <v>5358</v>
+        <v>5360</v>
       </c>
       <c r="B2689" s="0" t="s">
-        <v>5359</v>
+        <v>5361</v>
       </c>
     </row>
     <row r="2690">
       <c r="A2690" s="0" t="s">
-        <v>5360</v>
+        <v>5362</v>
       </c>
       <c r="B2690" s="0" t="s">
-        <v>5361</v>
+        <v>5363</v>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" s="0" t="s">
-        <v>5362</v>
+        <v>5364</v>
       </c>
       <c r="B2691" s="0" t="s">
-        <v>2082</v>
+        <v>5365</v>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" s="0" t="s">
-        <v>5363</v>
+        <v>5366</v>
       </c>
       <c r="B2692" s="0" t="s">
-        <v>5364</v>
+        <v>5367</v>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" s="0" t="s">
-        <v>5365</v>
+        <v>5368</v>
       </c>
       <c r="B2693" s="0" t="s">
-        <v>5366</v>
+        <v>5369</v>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" s="0" t="s">
-        <v>5367</v>
+        <v>5370</v>
       </c>
       <c r="B2694" s="0" t="s">
-        <v>5368</v>
+        <v>5371</v>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" s="0" t="s">
-        <v>5369</v>
+        <v>5372</v>
       </c>
       <c r="B2695" s="0" t="s">
-        <v>5370</v>
+        <v>5373</v>
       </c>
     </row>
     <row r="2696">
       <c r="A2696" s="0" t="s">
-        <v>5371</v>
+        <v>5374</v>
       </c>
       <c r="B2696" s="0" t="s">
-        <v>5372</v>
+        <v>5375</v>
       </c>
     </row>
     <row r="2697">
       <c r="A2697" s="0" t="s">
-        <v>5373</v>
+        <v>5376</v>
       </c>
       <c r="B2697" s="0" t="s">
-        <v>5374</v>
+        <v>5377</v>
       </c>
     </row>
     <row r="2698">
       <c r="A2698" s="0" t="s">
-        <v>5375</v>
+        <v>5378</v>
       </c>
       <c r="B2698" s="0" t="s">
-        <v>5376</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="2699">
       <c r="A2699" s="0" t="s">
-        <v>5377</v>
+        <v>5380</v>
       </c>
       <c r="B2699" s="0" t="s">
-        <v>5378</v>
+        <v>5381</v>
       </c>
     </row>
     <row r="2700">
       <c r="A2700" s="0" t="s">
-        <v>5379</v>
+        <v>5382</v>
       </c>
       <c r="B2700" s="0" t="s">
-        <v>5380</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="2701">
       <c r="A2701" s="0" t="s">
-        <v>5381</v>
+        <v>5384</v>
       </c>
       <c r="B2701" s="0" t="s">
-        <v>5382</v>
+        <v>5385</v>
       </c>
     </row>
     <row r="2702">
       <c r="A2702" s="0" t="s">
-        <v>5383</v>
+        <v>5386</v>
       </c>
       <c r="B2702" s="0" t="s">
-        <v>5384</v>
+        <v>5387</v>
       </c>
     </row>
     <row r="2703">
       <c r="A2703" s="0" t="s">
-        <v>5385</v>
+        <v>5388</v>
       </c>
       <c r="B2703" s="0" t="s">
-        <v>5386</v>
+        <v>5389</v>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" s="0" t="s">
-        <v>5387</v>
+        <v>5390</v>
       </c>
       <c r="B2704" s="0" t="s">
-        <v>5388</v>
+        <v>5391</v>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" s="0" t="s">
-        <v>5389</v>
+        <v>5392</v>
       </c>
       <c r="B2705" s="0" t="s">
-        <v>5390</v>
+        <v>5393</v>
       </c>
     </row>
     <row r="2706">
       <c r="A2706" s="0" t="s">
-        <v>5391</v>
+        <v>5394</v>
       </c>
       <c r="B2706" s="0" t="s">
-        <v>5392</v>
+        <v>5395</v>
       </c>
     </row>
     <row r="2707">
       <c r="A2707" s="0" t="s">
-        <v>5393</v>
+        <v>5396</v>
       </c>
       <c r="B2707" s="0" t="s">
-        <v>5394</v>
+        <v>5397</v>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" s="0" t="s">
-        <v>5395</v>
+        <v>5398</v>
       </c>
       <c r="B2708" s="0" t="s">
-        <v>5396</v>
+        <v>5399</v>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" s="0" t="s">
-        <v>5397</v>
+        <v>5400</v>
       </c>
       <c r="B2709" s="0" t="s">
-        <v>5398</v>
+        <v>5401</v>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" s="0" t="s">
-        <v>5399</v>
+        <v>5402</v>
       </c>
       <c r="B2710" s="0" t="s">
-        <v>5400</v>
+        <v>5403</v>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" s="0" t="s">
-        <v>5401</v>
+        <v>5404</v>
       </c>
       <c r="B2711" s="0" t="s">
-        <v>5402</v>
+        <v>5405</v>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" s="0" t="s">
-        <v>5403</v>
+        <v>5406</v>
       </c>
       <c r="B2712" s="0" t="s">
-        <v>5404</v>
+        <v>5407</v>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" s="0" t="s">
-        <v>5405</v>
+        <v>5408</v>
       </c>
       <c r="B2713" s="0" t="s">
-        <v>5406</v>
+        <v>5409</v>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" s="0" t="s">
-        <v>5407</v>
+        <v>5410</v>
       </c>
       <c r="B2714" s="0" t="s">
-        <v>5408</v>
+        <v>5411</v>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" s="0" t="s">
-        <v>5409</v>
+        <v>5412</v>
       </c>
       <c r="B2715" s="0" t="s">
-        <v>5410</v>
+        <v>5413</v>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" s="0" t="s">
-        <v>5411</v>
+        <v>5414</v>
       </c>
       <c r="B2716" s="0" t="s">
-        <v>5412</v>
+        <v>5415</v>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" s="0" t="s">
-        <v>5413</v>
+        <v>5416</v>
       </c>
       <c r="B2717" s="0" t="s">
-        <v>5414</v>
+        <v>5417</v>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" s="0" t="s">
-        <v>5415</v>
+        <v>5418</v>
       </c>
       <c r="B2718" s="0" t="s">
-        <v>5416</v>
+        <v>5419</v>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" s="0" t="s">
-        <v>5417</v>
+        <v>5420</v>
       </c>
       <c r="B2719" s="0" t="s">
-        <v>5418</v>
+        <v>5421</v>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" s="0" t="s">
-        <v>5419</v>
+        <v>5422</v>
       </c>
       <c r="B2720" s="0" t="s">
-        <v>5420</v>
+        <v>4528</v>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" s="0" t="s">
-        <v>5421</v>
+        <v>5423</v>
       </c>
       <c r="B2721" s="0" t="s">
-        <v>5422</v>
+        <v>5424</v>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" s="0" t="s">
-        <v>5423</v>
+        <v>5425</v>
       </c>
       <c r="B2722" s="0" t="s">
-        <v>5424</v>
+        <v>5426</v>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" s="0" t="s">
-        <v>5425</v>
+        <v>5427</v>
       </c>
       <c r="B2723" s="0" t="s">
-        <v>5426</v>
+        <v>5428</v>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" s="0" t="s">
-        <v>5427</v>
+        <v>5429</v>
       </c>
       <c r="B2724" s="0" t="s">
-        <v>4550</v>
+        <v>5430</v>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" s="0" t="s">
-        <v>5428</v>
+        <v>5431</v>
       </c>
       <c r="B2725" s="0" t="s">
-        <v>4986</v>
+        <v>5432</v>
       </c>
     </row>
     <row r="2726">
       <c r="A2726" s="0" t="s">
-        <v>5429</v>
+        <v>5433</v>
       </c>
       <c r="B2726" s="0" t="s">
-        <v>5430</v>
+        <v>5434</v>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" s="0" t="s">
-        <v>5431</v>
+        <v>5435</v>
       </c>
       <c r="B2727" s="0" t="s">
-        <v>5432</v>
+        <v>5436</v>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" s="0" t="s">
-        <v>5433</v>
+        <v>5437</v>
       </c>
       <c r="B2728" s="0" t="s">
-        <v>5434</v>
+        <v>5438</v>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" s="0" t="s">
-        <v>5435</v>
+        <v>5439</v>
       </c>
       <c r="B2729" s="0" t="s">
-        <v>5436</v>
+        <v>5440</v>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" s="0" t="s">
-        <v>5437</v>
+        <v>5441</v>
       </c>
       <c r="B2730" s="0" t="s">
-        <v>5438</v>
+        <v>5442</v>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" s="0" t="s">
-        <v>5439</v>
+        <v>5443</v>
       </c>
       <c r="B2731" s="0" t="s">
-        <v>5440</v>
+        <v>5444</v>
       </c>
     </row>
     <row r="2732">
       <c r="A2732" s="0" t="s">
-        <v>5441</v>
+        <v>5445</v>
       </c>
       <c r="B2732" s="0" t="s">
-        <v>5442</v>
+        <v>4713</v>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" s="0" t="s">
-        <v>5443</v>
+        <v>5446</v>
       </c>
       <c r="B2733" s="0" t="s">
-        <v>5444</v>
+        <v>5447</v>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" s="0" t="s">
-        <v>5445</v>
+        <v>5448</v>
       </c>
       <c r="B2734" s="0" t="s">
-        <v>5446</v>
+        <v>5449</v>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" s="0" t="s">
-        <v>5447</v>
+        <v>5450</v>
       </c>
       <c r="B2735" s="0" t="s">
-        <v>5448</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" s="0" t="s">
-        <v>5449</v>
+        <v>5452</v>
       </c>
       <c r="B2736" s="0" t="s">
-        <v>5450</v>
+        <v>5453</v>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" s="0" t="s">
-        <v>5451</v>
+        <v>5454</v>
       </c>
       <c r="B2737" s="0" t="s">
-        <v>5452</v>
+        <v>5455</v>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" s="0" t="s">
-        <v>5453</v>
+        <v>5456</v>
       </c>
       <c r="B2738" s="0" t="s">
-        <v>5454</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" s="0" t="s">
-        <v>5455</v>
+        <v>5458</v>
       </c>
       <c r="B2739" s="0" t="s">
-        <v>5456</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" s="0" t="s">
-        <v>5457</v>
+        <v>5459</v>
       </c>
       <c r="B2740" s="0" t="s">
-        <v>5458</v>
+        <v>5460</v>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" s="0" t="s">
-        <v>5459</v>
+        <v>5461</v>
       </c>
       <c r="B2741" s="0" t="s">
-        <v>5460</v>
+        <v>5462</v>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" s="0" t="s">
-        <v>5461</v>
+        <v>5463</v>
       </c>
       <c r="B2742" s="0" t="s">
-        <v>5462</v>
+        <v>5464</v>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" s="0" t="s">
-        <v>5463</v>
+        <v>5465</v>
       </c>
       <c r="B2743" s="0" t="s">
-        <v>5464</v>
+        <v>5466</v>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" s="0" t="s">
-        <v>5465</v>
+        <v>5467</v>
       </c>
       <c r="B2744" s="0" t="s">
-        <v>5466</v>
+        <v>5468</v>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" s="0" t="s">
-        <v>5467</v>
+        <v>5469</v>
       </c>
       <c r="B2745" s="0" t="s">
-        <v>5468</v>
+        <v>5470</v>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" s="0" t="s">
-        <v>5469</v>
+        <v>5471</v>
       </c>
       <c r="B2746" s="0" t="s">
-        <v>5470</v>
+        <v>5472</v>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" s="0" t="s">
-        <v>5471</v>
+        <v>5473</v>
       </c>
       <c r="B2747" s="0" t="s">
-        <v>5472</v>
+        <v>5474</v>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" s="0" t="s">
-        <v>5473</v>
+        <v>5475</v>
       </c>
       <c r="B2748" s="0" t="s">
-        <v>5474</v>
+        <v>5476</v>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" s="0" t="s">
-        <v>5475</v>
+        <v>5477</v>
       </c>
       <c r="B2749" s="0" t="s">
-        <v>5476</v>
+        <v>5478</v>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" s="0" t="s">
-        <v>5477</v>
+        <v>5479</v>
       </c>
       <c r="B2750" s="0" t="s">
-        <v>5478</v>
+        <v>5480</v>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" s="0" t="s">
-        <v>5479</v>
+        <v>5481</v>
       </c>
       <c r="B2751" s="0" t="s">
-        <v>5480</v>
+        <v>5482</v>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" s="0" t="s">
-        <v>5481</v>
+        <v>5483</v>
       </c>
       <c r="B2752" s="0" t="s">
-        <v>5482</v>
+        <v>5484</v>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" s="0" t="s">
-        <v>5483</v>
+        <v>5485</v>
       </c>
       <c r="B2753" s="0" t="s">
-        <v>5484</v>
+        <v>5486</v>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" s="0" t="s">
-        <v>5485</v>
+        <v>5487</v>
       </c>
       <c r="B2754" s="0" t="s">
-        <v>5486</v>
+        <v>5488</v>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" s="0" t="s">
-        <v>5487</v>
+        <v>5489</v>
       </c>
       <c r="B2755" s="0" t="s">
-        <v>5488</v>
+        <v>5490</v>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" s="0" t="s">
-        <v>5489</v>
+        <v>5491</v>
       </c>
       <c r="B2756" s="0" t="s">
-        <v>5490</v>
+        <v>5492</v>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" s="0" t="s">
-        <v>5491</v>
+        <v>5493</v>
       </c>
       <c r="B2757" s="0" t="s">
-        <v>5492</v>
+        <v>5494</v>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" s="0" t="s">
-        <v>5493</v>
+        <v>5495</v>
       </c>
       <c r="B2758" s="0" t="s">
-        <v>5494</v>
+        <v>5496</v>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" s="0" t="s">
-        <v>5495</v>
+        <v>5497</v>
       </c>
       <c r="B2759" s="0" t="s">
-        <v>5496</v>
+        <v>5498</v>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" s="0" t="s">
-        <v>5497</v>
+        <v>5499</v>
       </c>
       <c r="B2760" s="0" t="s">
-        <v>5498</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" s="0" t="s">
-        <v>5499</v>
+        <v>5501</v>
       </c>
       <c r="B2761" s="0" t="s">
-        <v>5500</v>
+        <v>5502</v>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" s="0" t="s">
-        <v>5501</v>
+        <v>5503</v>
       </c>
       <c r="B2762" s="0" t="s">
-        <v>5502</v>
+        <v>5504</v>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" s="0" t="s">
-        <v>5503</v>
+        <v>5505</v>
       </c>
       <c r="B2763" s="0" t="s">
-        <v>5504</v>
+        <v>5506</v>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" s="0" t="s">
-        <v>5505</v>
+        <v>5507</v>
       </c>
       <c r="B2764" s="0" t="s">
-        <v>5506</v>
+        <v>5508</v>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" s="0" t="s">
-        <v>5507</v>
+        <v>5509</v>
       </c>
       <c r="B2765" s="0" t="s">
-        <v>5508</v>
+        <v>5510</v>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" s="0" t="s">
-        <v>5509</v>
+        <v>5511</v>
       </c>
       <c r="B2766" s="0" t="s">
-        <v>5510</v>
+        <v>5512</v>
+      </c>
+    </row>
+    <row r="2767">
+      <c r="A2767" s="0" t="s">
+        <v>5513</v>
+      </c>
+      <c r="B2767" s="0" t="s">
+        <v>5514</v>
+      </c>
+    </row>
+    <row r="2768">
+      <c r="A2768" s="0" t="s">
+        <v>5515</v>
+      </c>
+      <c r="B2768" s="0" t="s">
+        <v>5516</v>
+      </c>
+    </row>
+    <row r="2769">
+      <c r="A2769" s="0" t="s">
+        <v>5517</v>
+      </c>
+      <c r="B2769" s="0" t="s">
+        <v>5518</v>
+      </c>
+    </row>
+    <row r="2770">
+      <c r="A2770" s="0" t="s">
+        <v>5519</v>
+      </c>
+      <c r="B2770" s="0" t="s">
+        <v>5520</v>
+      </c>
+    </row>
+    <row r="2771">
+      <c r="A2771" s="0" t="s">
+        <v>5521</v>
+      </c>
+      <c r="B2771" s="0" t="s">
+        <v>5522</v>
+      </c>
+    </row>
+    <row r="2772">
+      <c r="A2772" s="0" t="s">
+        <v>5523</v>
+      </c>
+      <c r="B2772" s="0" t="s">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="2773">
+      <c r="A2773" s="0" t="s">
+        <v>5524</v>
+      </c>
+      <c r="B2773" s="0" t="s">
+        <v>5082</v>
+      </c>
+    </row>
+    <row r="2774">
+      <c r="A2774" s="0" t="s">
+        <v>5525</v>
+      </c>
+      <c r="B2774" s="0" t="s">
+        <v>5526</v>
+      </c>
+    </row>
+    <row r="2775">
+      <c r="A2775" s="0" t="s">
+        <v>5527</v>
+      </c>
+      <c r="B2775" s="0" t="s">
+        <v>5528</v>
+      </c>
+    </row>
+    <row r="2776">
+      <c r="A2776" s="0" t="s">
+        <v>5529</v>
+      </c>
+      <c r="B2776" s="0" t="s">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="2777">
+      <c r="A2777" s="0" t="s">
+        <v>5531</v>
+      </c>
+      <c r="B2777" s="0" t="s">
+        <v>5532</v>
+      </c>
+    </row>
+    <row r="2778">
+      <c r="A2778" s="0" t="s">
+        <v>5533</v>
+      </c>
+      <c r="B2778" s="0" t="s">
+        <v>5534</v>
+      </c>
+    </row>
+    <row r="2779">
+      <c r="A2779" s="0" t="s">
+        <v>5535</v>
+      </c>
+      <c r="B2779" s="0" t="s">
+        <v>5536</v>
+      </c>
+    </row>
+    <row r="2780">
+      <c r="A2780" s="0" t="s">
+        <v>5537</v>
+      </c>
+      <c r="B2780" s="0" t="s">
+        <v>5538</v>
+      </c>
+    </row>
+    <row r="2781">
+      <c r="A2781" s="0" t="s">
+        <v>5539</v>
+      </c>
+      <c r="B2781" s="0" t="s">
+        <v>5540</v>
+      </c>
+    </row>
+    <row r="2782">
+      <c r="A2782" s="0" t="s">
+        <v>5541</v>
+      </c>
+      <c r="B2782" s="0" t="s">
+        <v>5542</v>
+      </c>
+    </row>
+    <row r="2783">
+      <c r="A2783" s="0" t="s">
+        <v>5543</v>
+      </c>
+      <c r="B2783" s="0" t="s">
+        <v>5544</v>
+      </c>
+    </row>
+    <row r="2784">
+      <c r="A2784" s="0" t="s">
+        <v>5545</v>
+      </c>
+      <c r="B2784" s="0" t="s">
+        <v>5546</v>
+      </c>
+    </row>
+    <row r="2785">
+      <c r="A2785" s="0" t="s">
+        <v>5547</v>
+      </c>
+      <c r="B2785" s="0" t="s">
+        <v>5548</v>
+      </c>
+    </row>
+    <row r="2786">
+      <c r="A2786" s="0" t="s">
+        <v>5549</v>
+      </c>
+      <c r="B2786" s="0" t="s">
+        <v>5550</v>
+      </c>
+    </row>
+    <row r="2787">
+      <c r="A2787" s="0" t="s">
+        <v>5551</v>
+      </c>
+      <c r="B2787" s="0" t="s">
+        <v>5552</v>
+      </c>
+    </row>
+    <row r="2788">
+      <c r="A2788" s="0" t="s">
+        <v>5553</v>
+      </c>
+      <c r="B2788" s="0" t="s">
+        <v>5554</v>
+      </c>
+    </row>
+    <row r="2789">
+      <c r="A2789" s="0" t="s">
+        <v>5555</v>
+      </c>
+      <c r="B2789" s="0" t="s">
+        <v>5556</v>
+      </c>
+    </row>
+    <row r="2790">
+      <c r="A2790" s="0" t="s">
+        <v>5557</v>
+      </c>
+      <c r="B2790" s="0" t="s">
+        <v>5558</v>
+      </c>
+    </row>
+    <row r="2791">
+      <c r="A2791" s="0" t="s">
+        <v>5559</v>
+      </c>
+      <c r="B2791" s="0" t="s">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="2792">
+      <c r="A2792" s="0" t="s">
+        <v>5561</v>
+      </c>
+      <c r="B2792" s="0" t="s">
+        <v>5562</v>
+      </c>
+    </row>
+    <row r="2793">
+      <c r="A2793" s="0" t="s">
+        <v>5563</v>
+      </c>
+      <c r="B2793" s="0" t="s">
+        <v>5564</v>
+      </c>
+    </row>
+    <row r="2794">
+      <c r="A2794" s="0" t="s">
+        <v>5565</v>
+      </c>
+      <c r="B2794" s="0" t="s">
+        <v>5566</v>
+      </c>
+    </row>
+    <row r="2795">
+      <c r="A2795" s="0" t="s">
+        <v>5567</v>
+      </c>
+      <c r="B2795" s="0" t="s">
+        <v>5568</v>
+      </c>
+    </row>
+    <row r="2796">
+      <c r="A2796" s="0" t="s">
+        <v>5569</v>
+      </c>
+      <c r="B2796" s="0" t="s">
+        <v>5570</v>
+      </c>
+    </row>
+    <row r="2797">
+      <c r="A2797" s="0" t="s">
+        <v>5571</v>
+      </c>
+      <c r="B2797" s="0" t="s">
+        <v>5572</v>
+      </c>
+    </row>
+    <row r="2798">
+      <c r="A2798" s="0" t="s">
+        <v>5573</v>
+      </c>
+      <c r="B2798" s="0" t="s">
+        <v>5574</v>
+      </c>
+    </row>
+    <row r="2799">
+      <c r="A2799" s="0" t="s">
+        <v>5575</v>
+      </c>
+      <c r="B2799" s="0" t="s">
+        <v>5576</v>
+      </c>
+    </row>
+    <row r="2800">
+      <c r="A2800" s="0" t="s">
+        <v>5577</v>
+      </c>
+      <c r="B2800" s="0" t="s">
+        <v>5578</v>
+      </c>
+    </row>
+    <row r="2801">
+      <c r="A2801" s="0" t="s">
+        <v>5579</v>
+      </c>
+      <c r="B2801" s="0" t="s">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="2802">
+      <c r="A2802" s="0" t="s">
+        <v>5581</v>
+      </c>
+      <c r="B2802" s="0" t="s">
+        <v>5582</v>
+      </c>
+    </row>
+    <row r="2803">
+      <c r="A2803" s="0" t="s">
+        <v>5583</v>
+      </c>
+      <c r="B2803" s="0" t="s">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="2804">
+      <c r="A2804" s="0" t="s">
+        <v>5585</v>
+      </c>
+      <c r="B2804" s="0" t="s">
+        <v>5586</v>
+      </c>
+    </row>
+    <row r="2805">
+      <c r="A2805" s="0" t="s">
+        <v>5587</v>
+      </c>
+      <c r="B2805" s="0" t="s">
+        <v>5588</v>
+      </c>
+    </row>
+    <row r="2806">
+      <c r="A2806" s="0" t="s">
+        <v>5589</v>
+      </c>
+      <c r="B2806" s="0" t="s">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="2807">
+      <c r="A2807" s="0" t="s">
+        <v>5591</v>
+      </c>
+      <c r="B2807" s="0" t="s">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="2808">
+      <c r="A2808" s="0" t="s">
+        <v>5593</v>
+      </c>
+      <c r="B2808" s="0" t="s">
+        <v>5594</v>
+      </c>
+    </row>
+    <row r="2809">
+      <c r="A2809" s="0" t="s">
+        <v>5595</v>
+      </c>
+      <c r="B2809" s="0" t="s">
+        <v>5596</v>
+      </c>
+    </row>
+    <row r="2810">
+      <c r="A2810" s="0" t="s">
+        <v>5597</v>
+      </c>
+      <c r="B2810" s="0" t="s">
+        <v>5598</v>
+      </c>
+    </row>
+    <row r="2811">
+      <c r="A2811" s="0" t="s">
+        <v>5599</v>
+      </c>
+      <c r="B2811" s="0" t="s">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="2812">
+      <c r="A2812" s="0" t="s">
+        <v>5601</v>
+      </c>
+      <c r="B2812" s="0" t="s">
+        <v>5602</v>
+      </c>
+    </row>
+    <row r="2813">
+      <c r="A2813" s="0" t="s">
+        <v>5603</v>
+      </c>
+      <c r="B2813" s="0" t="s">
+        <v>5604</v>
+      </c>
+    </row>
+    <row r="2814">
+      <c r="A2814" s="0" t="s">
+        <v>5605</v>
+      </c>
+      <c r="B2814" s="0" t="s">
+        <v>5606</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>