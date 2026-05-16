--- v3 (2026-04-01)
+++ v4 (2026-05-16)
@@ -4,59 +4,317 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5607" uniqueCount="5607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5693" uniqueCount="5693">
   <si>
     <t>BESTINVER CORTO PLAZO, F.I - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>16,651396</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>16,650021</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>16,651974</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>16,654099</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>16,653261</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>16,652423</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>16,653233</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>16,651534</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>16,641212</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>16,640466</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>16,640581</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>16,639754</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>16,638926</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>16,638100</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>16,632787</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>16,636069</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>16,639226</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>16,637981</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>16,637150</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>16,636319</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>16,636173</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>16,636581</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>16,636948</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>16,638954</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>16,641115</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>16,640289</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>16,639463</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>16,630205</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16,626651</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>16,624504</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>16,614954</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>16,617951</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>16,617110</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>16,616266</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>16,615387</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>16,618765</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>16,595338</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>16,600545</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>16,599713</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>16,598879</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>16,598045</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16,597212</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>16,598797</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>16,590029</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>16,587956</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>16,585475</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>16,584652</t>
   </si>
@@ -16873,51 +17131,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2814"/>
+  <dimension ref="A1:B2857"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -28929,395 +29187,395 @@
       <c r="B1504" s="0" t="s">
         <v>3006</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
         <v>3007</v>
       </c>
       <c r="B1505" s="0" t="s">
         <v>3008</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
         <v>3009</v>
       </c>
       <c r="B1506" s="0" t="s">
         <v>3010</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
         <v>3011</v>
       </c>
       <c r="B1507" s="0" t="s">
-        <v>2274</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="B1509" s="0" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="B1510" s="0" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="B1514" s="0" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="B1515" s="0" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B1516" s="0" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B1517" s="0" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="B1518" s="0" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B1519" s="0" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B1520" s="0" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="B1521" s="0" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="B1522" s="0" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="B1523" s="0" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="B1524" s="0" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="B1525" s="0" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="B1526" s="0" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="B1527" s="0" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="B1529" s="0" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="B1535" s="0" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="B1536" s="0" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="B1537" s="0" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="B1538" s="0" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="B1539" s="0" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="B1541" s="0" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="B1542" s="0" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>3097</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
         <v>3098</v>
       </c>
       <c r="B1551" s="0" t="s">
         <v>3099</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
         <v>3100</v>
       </c>
       <c r="B1552" s="0" t="s">
         <v>3101</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
         <v>3102</v>
       </c>
       <c r="B1553" s="0" t="s">
         <v>3103</v>
       </c>
@@ -31065,395 +31323,395 @@
       <c r="B1771" s="0" t="s">
         <v>3539</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
         <v>3540</v>
       </c>
       <c r="B1772" s="0" t="s">
         <v>3541</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
         <v>3542</v>
       </c>
       <c r="B1773" s="0" t="s">
         <v>3543</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
         <v>3544</v>
       </c>
       <c r="B1774" s="0" t="s">
-        <v>3543</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="B1775" s="0" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
       <c r="B1776" s="0" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="B1777" s="0" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="B1778" s="0" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="B1779" s="0" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="B1780" s="0" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="B1781" s="0" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="B1782" s="0" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="B1783" s="0" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="B1784" s="0" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="B1785" s="0" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="B1786" s="0" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="B1787" s="0" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="B1788" s="0" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="B1789" s="0" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="B1790" s="0" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="B1791" s="0" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="B1792" s="0" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="B1793" s="0" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="B1794" s="0" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="B1795" s="0" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="B1796" s="0" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
       <c r="B1797" s="0" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="B1798" s="0" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="B1799" s="0" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
       <c r="B1800" s="0" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="B1801" s="0" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="0" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
       <c r="B1802" s="0" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="0" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
       <c r="B1803" s="0" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="0" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="B1804" s="0" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="0" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="B1805" s="0" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="0" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
       <c r="B1806" s="0" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="0" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
       <c r="B1807" s="0" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="0" t="s">
-        <v>3611</v>
+        <v>3612</v>
       </c>
       <c r="B1808" s="0" t="s">
-        <v>3612</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="0" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
       <c r="B1809" s="0" t="s">
-        <v>3614</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="0" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
       <c r="B1810" s="0" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="B1811" s="0" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
       <c r="B1812" s="0" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="B1813" s="0" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="B1814" s="0" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="B1815" s="0" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="B1816" s="0" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1817" s="0" t="s">
         <v>3629</v>
-      </c>
-[...1 lines deleted...]
-        <v>3630</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="0" t="s">
         <v>3631</v>
       </c>
       <c r="B1818" s="0" t="s">
         <v>3632</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="0" t="s">
         <v>3633</v>
       </c>
       <c r="B1819" s="0" t="s">
         <v>3634</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="0" t="s">
         <v>3635</v>
       </c>
       <c r="B1820" s="0" t="s">
         <v>3636</v>
       </c>
@@ -31665,427 +31923,427 @@
       <c r="B1846" s="0" t="s">
         <v>3688</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="0" t="s">
         <v>3689</v>
       </c>
       <c r="B1847" s="0" t="s">
         <v>3690</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="0" t="s">
         <v>3691</v>
       </c>
       <c r="B1848" s="0" t="s">
         <v>3692</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="0" t="s">
         <v>3693</v>
       </c>
       <c r="B1849" s="0" t="s">
-        <v>3660</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="0" t="s">
-        <v>3694</v>
+        <v>3695</v>
       </c>
       <c r="B1850" s="0" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="0" t="s">
-        <v>3696</v>
+        <v>3697</v>
       </c>
       <c r="B1851" s="0" t="s">
-        <v>3697</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="0" t="s">
-        <v>3698</v>
+        <v>3699</v>
       </c>
       <c r="B1852" s="0" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="0" t="s">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="B1853" s="0" t="s">
-        <v>2120</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="0" t="s">
-        <v>3701</v>
+        <v>3703</v>
       </c>
       <c r="B1854" s="0" t="s">
-        <v>3702</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" s="0" t="s">
-        <v>3703</v>
+        <v>3705</v>
       </c>
       <c r="B1855" s="0" t="s">
-        <v>3704</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" s="0" t="s">
-        <v>3705</v>
+        <v>3707</v>
       </c>
       <c r="B1856" s="0" t="s">
-        <v>3706</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" s="0" t="s">
-        <v>3707</v>
+        <v>3709</v>
       </c>
       <c r="B1857" s="0" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" s="0" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="B1858" s="0" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="0" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
       <c r="B1859" s="0" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="0" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
       <c r="B1860" s="0" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="0" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="B1861" s="0" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="0" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
       <c r="B1862" s="0" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="B1863" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="B1864" s="0" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="0" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
       <c r="B1865" s="0" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="0" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
       <c r="B1866" s="0" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" s="0" t="s">
-        <v>3727</v>
+        <v>3729</v>
       </c>
       <c r="B1867" s="0" t="s">
-        <v>3728</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" s="0" t="s">
-        <v>3729</v>
+        <v>3731</v>
       </c>
       <c r="B1868" s="0" t="s">
-        <v>3730</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
-        <v>3731</v>
+        <v>3733</v>
       </c>
       <c r="B1869" s="0" t="s">
-        <v>3732</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="0" t="s">
-        <v>3733</v>
+        <v>3735</v>
       </c>
       <c r="B1870" s="0" t="s">
-        <v>3734</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="0" t="s">
-        <v>3735</v>
+        <v>3737</v>
       </c>
       <c r="B1871" s="0" t="s">
-        <v>3736</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="0" t="s">
-        <v>3737</v>
+        <v>3739</v>
       </c>
       <c r="B1872" s="0" t="s">
-        <v>3738</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="0" t="s">
-        <v>3739</v>
+        <v>3741</v>
       </c>
       <c r="B1873" s="0" t="s">
-        <v>3740</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="0" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
       <c r="B1874" s="0" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="0" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
       <c r="B1875" s="0" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="0" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="B1876" s="0" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="0" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
       <c r="B1877" s="0" t="s">
-        <v>3748</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="0" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
       <c r="B1878" s="0" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="0" t="s">
-        <v>3751</v>
+        <v>3753</v>
       </c>
       <c r="B1879" s="0" t="s">
-        <v>3752</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="0" t="s">
-        <v>3753</v>
+        <v>3755</v>
       </c>
       <c r="B1880" s="0" t="s">
-        <v>3754</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="0" t="s">
-        <v>3755</v>
+        <v>3757</v>
       </c>
       <c r="B1881" s="0" t="s">
-        <v>3756</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="0" t="s">
-        <v>3757</v>
+        <v>3759</v>
       </c>
       <c r="B1882" s="0" t="s">
-        <v>3758</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="0" t="s">
-        <v>3759</v>
+        <v>3761</v>
       </c>
       <c r="B1883" s="0" t="s">
-        <v>3760</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="0" t="s">
-        <v>3761</v>
+        <v>3763</v>
       </c>
       <c r="B1884" s="0" t="s">
-        <v>3762</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="0" t="s">
-        <v>3763</v>
+        <v>3765</v>
       </c>
       <c r="B1885" s="0" t="s">
-        <v>3764</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="0" t="s">
-        <v>3765</v>
+        <v>3767</v>
       </c>
       <c r="B1886" s="0" t="s">
-        <v>3766</v>
+        <v>3768</v>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="0" t="s">
-        <v>3767</v>
+        <v>3769</v>
       </c>
       <c r="B1887" s="0" t="s">
-        <v>3768</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
-        <v>3769</v>
+        <v>3771</v>
       </c>
       <c r="B1888" s="0" t="s">
-        <v>3770</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
-        <v>3771</v>
+        <v>3773</v>
       </c>
       <c r="B1889" s="0" t="s">
-        <v>3772</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
-        <v>3773</v>
+        <v>3775</v>
       </c>
       <c r="B1890" s="0" t="s">
-        <v>3774</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
-        <v>3775</v>
+        <v>3777</v>
       </c>
       <c r="B1891" s="0" t="s">
-        <v>3776</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="0" t="s">
-        <v>3777</v>
+        <v>3779</v>
       </c>
       <c r="B1892" s="0" t="s">
-        <v>3778</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="0" t="s">
-        <v>3779</v>
+        <v>3780</v>
       </c>
       <c r="B1893" s="0" t="s">
-        <v>3780</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="0" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
       <c r="B1894" s="0" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="0" t="s">
-        <v>3783</v>
+        <v>3784</v>
       </c>
       <c r="B1895" s="0" t="s">
-        <v>3784</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="0" t="s">
-        <v>3785</v>
+        <v>3786</v>
       </c>
       <c r="B1896" s="0" t="s">
-        <v>3786</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="0" t="s">
         <v>3787</v>
       </c>
       <c r="B1897" s="0" t="s">
         <v>3788</v>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="0" t="s">
         <v>3789</v>
       </c>
       <c r="B1898" s="0" t="s">
         <v>3790</v>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="0" t="s">
         <v>3791</v>
       </c>
       <c r="B1899" s="0" t="s">
         <v>3792</v>
       </c>
@@ -32873,1019 +33131,1019 @@
       <c r="B1997" s="0" t="s">
         <v>3988</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
         <v>3989</v>
       </c>
       <c r="B1998" s="0" t="s">
         <v>3990</v>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" s="0" t="s">
         <v>3991</v>
       </c>
       <c r="B1999" s="0" t="s">
         <v>3992</v>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" s="0" t="s">
         <v>3993</v>
       </c>
       <c r="B2000" s="0" t="s">
-        <v>3986</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" s="0" t="s">
-        <v>3994</v>
+        <v>3995</v>
       </c>
       <c r="B2001" s="0" t="s">
-        <v>3995</v>
+        <v>3996</v>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
-        <v>3996</v>
+        <v>3997</v>
       </c>
       <c r="B2002" s="0" t="s">
-        <v>3997</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
-        <v>3998</v>
+        <v>3999</v>
       </c>
       <c r="B2003" s="0" t="s">
-        <v>3999</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
-        <v>4000</v>
+        <v>4001</v>
       </c>
       <c r="B2004" s="0" t="s">
-        <v>4001</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
-        <v>4002</v>
+        <v>4003</v>
       </c>
       <c r="B2005" s="0" t="s">
-        <v>4003</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
-        <v>4004</v>
+        <v>4005</v>
       </c>
       <c r="B2006" s="0" t="s">
-        <v>4005</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" s="0" t="s">
-        <v>4006</v>
+        <v>4007</v>
       </c>
       <c r="B2007" s="0" t="s">
-        <v>3489</v>
+        <v>4008</v>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" s="0" t="s">
-        <v>4007</v>
+        <v>4009</v>
       </c>
       <c r="B2008" s="0" t="s">
-        <v>4008</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" s="0" t="s">
-        <v>4009</v>
+        <v>4011</v>
       </c>
       <c r="B2009" s="0" t="s">
-        <v>4010</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" s="0" t="s">
-        <v>4011</v>
+        <v>4013</v>
       </c>
       <c r="B2010" s="0" t="s">
-        <v>4012</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" s="0" t="s">
-        <v>4013</v>
+        <v>4015</v>
       </c>
       <c r="B2011" s="0" t="s">
-        <v>4014</v>
+        <v>4016</v>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" s="0" t="s">
-        <v>4015</v>
+        <v>4017</v>
       </c>
       <c r="B2012" s="0" t="s">
-        <v>4016</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" s="0" t="s">
-        <v>4017</v>
+        <v>4019</v>
       </c>
       <c r="B2013" s="0" t="s">
-        <v>4018</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" s="0" t="s">
-        <v>4019</v>
+        <v>4021</v>
       </c>
       <c r="B2014" s="0" t="s">
-        <v>4020</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" s="0" t="s">
-        <v>4021</v>
+        <v>4023</v>
       </c>
       <c r="B2015" s="0" t="s">
-        <v>4022</v>
+        <v>4024</v>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" s="0" t="s">
-        <v>4023</v>
+        <v>4025</v>
       </c>
       <c r="B2016" s="0" t="s">
-        <v>4024</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" s="0" t="s">
-        <v>4025</v>
+        <v>4027</v>
       </c>
       <c r="B2017" s="0" t="s">
-        <v>4026</v>
+        <v>4028</v>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" s="0" t="s">
-        <v>4027</v>
+        <v>4029</v>
       </c>
       <c r="B2018" s="0" t="s">
-        <v>4028</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" s="0" t="s">
-        <v>4029</v>
+        <v>4031</v>
       </c>
       <c r="B2019" s="0" t="s">
-        <v>4030</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" s="0" t="s">
-        <v>4031</v>
+        <v>4033</v>
       </c>
       <c r="B2020" s="0" t="s">
-        <v>4032</v>
+        <v>4034</v>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" s="0" t="s">
-        <v>4033</v>
+        <v>4035</v>
       </c>
       <c r="B2021" s="0" t="s">
-        <v>4034</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" s="0" t="s">
-        <v>4035</v>
+        <v>4037</v>
       </c>
       <c r="B2022" s="0" t="s">
-        <v>4036</v>
+        <v>4038</v>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" s="0" t="s">
-        <v>4037</v>
+        <v>4039</v>
       </c>
       <c r="B2023" s="0" t="s">
-        <v>4038</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" s="0" t="s">
-        <v>4039</v>
+        <v>4041</v>
       </c>
       <c r="B2024" s="0" t="s">
-        <v>4040</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" s="0" t="s">
-        <v>4041</v>
+        <v>4043</v>
       </c>
       <c r="B2025" s="0" t="s">
-        <v>4042</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" s="0" t="s">
-        <v>4043</v>
+        <v>4045</v>
       </c>
       <c r="B2026" s="0" t="s">
-        <v>4044</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" s="0" t="s">
-        <v>4045</v>
+        <v>4047</v>
       </c>
       <c r="B2027" s="0" t="s">
-        <v>4046</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" s="0" t="s">
-        <v>4047</v>
+        <v>4049</v>
       </c>
       <c r="B2028" s="0" t="s">
-        <v>4048</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" s="0" t="s">
-        <v>4049</v>
+        <v>4051</v>
       </c>
       <c r="B2029" s="0" t="s">
-        <v>4050</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" s="0" t="s">
-        <v>4051</v>
+        <v>4053</v>
       </c>
       <c r="B2030" s="0" t="s">
-        <v>4052</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" s="0" t="s">
-        <v>4053</v>
+        <v>4055</v>
       </c>
       <c r="B2031" s="0" t="s">
-        <v>4054</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" s="0" t="s">
-        <v>4055</v>
+        <v>4057</v>
       </c>
       <c r="B2032" s="0" t="s">
-        <v>3457</v>
+        <v>4058</v>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" s="0" t="s">
-        <v>4056</v>
+        <v>4059</v>
       </c>
       <c r="B2033" s="0" t="s">
-        <v>4057</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" s="0" t="s">
-        <v>4058</v>
+        <v>4061</v>
       </c>
       <c r="B2034" s="0" t="s">
-        <v>4059</v>
+        <v>4062</v>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" s="0" t="s">
-        <v>4060</v>
+        <v>4063</v>
       </c>
       <c r="B2035" s="0" t="s">
-        <v>4061</v>
+        <v>4064</v>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" s="0" t="s">
-        <v>4062</v>
+        <v>4065</v>
       </c>
       <c r="B2036" s="0" t="s">
-        <v>4063</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" s="0" t="s">
-        <v>4064</v>
+        <v>4067</v>
       </c>
       <c r="B2037" s="0" t="s">
-        <v>4065</v>
+        <v>4068</v>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" s="0" t="s">
-        <v>4066</v>
+        <v>4069</v>
       </c>
       <c r="B2038" s="0" t="s">
-        <v>4067</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" s="0" t="s">
-        <v>4068</v>
+        <v>4071</v>
       </c>
       <c r="B2039" s="0" t="s">
-        <v>4069</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" s="0" t="s">
-        <v>4070</v>
+        <v>4073</v>
       </c>
       <c r="B2040" s="0" t="s">
-        <v>4071</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" s="0" t="s">
-        <v>4072</v>
+        <v>4075</v>
       </c>
       <c r="B2041" s="0" t="s">
-        <v>4073</v>
+        <v>4076</v>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" s="0" t="s">
-        <v>4074</v>
+        <v>4077</v>
       </c>
       <c r="B2042" s="0" t="s">
-        <v>4075</v>
+        <v>4078</v>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" s="0" t="s">
-        <v>4076</v>
+        <v>4079</v>
       </c>
       <c r="B2043" s="0" t="s">
-        <v>4077</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" s="0" t="s">
-        <v>4078</v>
+        <v>4080</v>
       </c>
       <c r="B2044" s="0" t="s">
-        <v>4079</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" s="0" t="s">
-        <v>4080</v>
+        <v>4082</v>
       </c>
       <c r="B2045" s="0" t="s">
-        <v>4081</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" s="0" t="s">
-        <v>4082</v>
+        <v>4084</v>
       </c>
       <c r="B2046" s="0" t="s">
-        <v>4083</v>
+        <v>4085</v>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" s="0" t="s">
-        <v>4084</v>
+        <v>4086</v>
       </c>
       <c r="B2047" s="0" t="s">
-        <v>4085</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" s="0" t="s">
-        <v>4086</v>
+        <v>4088</v>
       </c>
       <c r="B2048" s="0" t="s">
-        <v>4087</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" s="0" t="s">
-        <v>4088</v>
+        <v>4090</v>
       </c>
       <c r="B2049" s="0" t="s">
-        <v>4089</v>
+        <v>4091</v>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" s="0" t="s">
-        <v>4090</v>
+        <v>4092</v>
       </c>
       <c r="B2050" s="0" t="s">
-        <v>4091</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" s="0" t="s">
-        <v>4092</v>
+        <v>4093</v>
       </c>
       <c r="B2051" s="0" t="s">
-        <v>4093</v>
+        <v>4094</v>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" s="0" t="s">
-        <v>4094</v>
+        <v>4095</v>
       </c>
       <c r="B2052" s="0" t="s">
-        <v>4095</v>
+        <v>4096</v>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" s="0" t="s">
-        <v>4096</v>
+        <v>4097</v>
       </c>
       <c r="B2053" s="0" t="s">
-        <v>4097</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" s="0" t="s">
-        <v>4098</v>
+        <v>4099</v>
       </c>
       <c r="B2054" s="0" t="s">
-        <v>4099</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" s="0" t="s">
-        <v>4100</v>
+        <v>4101</v>
       </c>
       <c r="B2055" s="0" t="s">
-        <v>4101</v>
+        <v>4102</v>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" s="0" t="s">
-        <v>4102</v>
+        <v>4103</v>
       </c>
       <c r="B2056" s="0" t="s">
-        <v>4103</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" s="0" t="s">
-        <v>4104</v>
+        <v>4105</v>
       </c>
       <c r="B2057" s="0" t="s">
-        <v>4105</v>
+        <v>4106</v>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" s="0" t="s">
-        <v>4106</v>
+        <v>4107</v>
       </c>
       <c r="B2058" s="0" t="s">
-        <v>4107</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" s="0" t="s">
-        <v>4108</v>
+        <v>4109</v>
       </c>
       <c r="B2059" s="0" t="s">
-        <v>4109</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" s="0" t="s">
-        <v>4110</v>
+        <v>4111</v>
       </c>
       <c r="B2060" s="0" t="s">
-        <v>4111</v>
+        <v>4112</v>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" s="0" t="s">
-        <v>4112</v>
+        <v>4113</v>
       </c>
       <c r="B2061" s="0" t="s">
-        <v>4113</v>
+        <v>4114</v>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" s="0" t="s">
-        <v>4114</v>
+        <v>4115</v>
       </c>
       <c r="B2062" s="0" t="s">
-        <v>4115</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" s="0" t="s">
-        <v>4116</v>
+        <v>4117</v>
       </c>
       <c r="B2063" s="0" t="s">
-        <v>4117</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" s="0" t="s">
-        <v>4118</v>
+        <v>4119</v>
       </c>
       <c r="B2064" s="0" t="s">
-        <v>4119</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" s="0" t="s">
-        <v>4120</v>
+        <v>4121</v>
       </c>
       <c r="B2065" s="0" t="s">
-        <v>4121</v>
+        <v>4122</v>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" s="0" t="s">
-        <v>4122</v>
+        <v>4123</v>
       </c>
       <c r="B2066" s="0" t="s">
-        <v>4123</v>
+        <v>4124</v>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" s="0" t="s">
-        <v>4124</v>
+        <v>4125</v>
       </c>
       <c r="B2067" s="0" t="s">
-        <v>4125</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" s="0" t="s">
-        <v>4126</v>
+        <v>4127</v>
       </c>
       <c r="B2068" s="0" t="s">
-        <v>4127</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" s="0" t="s">
-        <v>4128</v>
+        <v>4129</v>
       </c>
       <c r="B2069" s="0" t="s">
-        <v>4129</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" s="0" t="s">
-        <v>4130</v>
+        <v>4131</v>
       </c>
       <c r="B2070" s="0" t="s">
-        <v>4131</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" s="0" t="s">
-        <v>4132</v>
+        <v>4133</v>
       </c>
       <c r="B2071" s="0" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" s="0" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
       <c r="B2072" s="0" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" s="0" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
       <c r="B2073" s="0" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" s="0" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
       <c r="B2074" s="0" t="s">
-        <v>4139</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" s="0" t="s">
-        <v>4140</v>
+        <v>4141</v>
       </c>
       <c r="B2075" s="0" t="s">
-        <v>4141</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" s="0" t="s">
         <v>4142</v>
       </c>
       <c r="B2076" s="0" t="s">
         <v>4143</v>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" s="0" t="s">
         <v>4144</v>
       </c>
       <c r="B2077" s="0" t="s">
         <v>4145</v>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" s="0" t="s">
         <v>4146</v>
       </c>
       <c r="B2078" s="0" t="s">
-        <v>4145</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" s="0" t="s">
-        <v>4147</v>
+        <v>4148</v>
       </c>
       <c r="B2079" s="0" t="s">
-        <v>4148</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" s="0" t="s">
-        <v>4149</v>
+        <v>4150</v>
       </c>
       <c r="B2080" s="0" t="s">
-        <v>4150</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" s="0" t="s">
-        <v>4151</v>
+        <v>4152</v>
       </c>
       <c r="B2081" s="0" t="s">
-        <v>4152</v>
+        <v>4153</v>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" s="0" t="s">
-        <v>4153</v>
+        <v>4154</v>
       </c>
       <c r="B2082" s="0" t="s">
-        <v>4154</v>
+        <v>4155</v>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" s="0" t="s">
-        <v>4155</v>
+        <v>4156</v>
       </c>
       <c r="B2083" s="0" t="s">
-        <v>4156</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" s="0" t="s">
-        <v>4157</v>
+        <v>4158</v>
       </c>
       <c r="B2084" s="0" t="s">
-        <v>4158</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" s="0" t="s">
-        <v>4159</v>
+        <v>4160</v>
       </c>
       <c r="B2085" s="0" t="s">
-        <v>4160</v>
+        <v>4161</v>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" s="0" t="s">
-        <v>4161</v>
+        <v>4162</v>
       </c>
       <c r="B2086" s="0" t="s">
-        <v>4162</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" s="0" t="s">
-        <v>4163</v>
+        <v>4164</v>
       </c>
       <c r="B2087" s="0" t="s">
-        <v>4164</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" s="0" t="s">
-        <v>4165</v>
+        <v>4166</v>
       </c>
       <c r="B2088" s="0" t="s">
-        <v>4166</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" s="0" t="s">
-        <v>4167</v>
+        <v>4168</v>
       </c>
       <c r="B2089" s="0" t="s">
-        <v>4168</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" s="0" t="s">
-        <v>4169</v>
+        <v>4170</v>
       </c>
       <c r="B2090" s="0" t="s">
-        <v>4170</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" s="0" t="s">
-        <v>4171</v>
+        <v>4172</v>
       </c>
       <c r="B2091" s="0" t="s">
-        <v>4172</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" s="0" t="s">
-        <v>4173</v>
+        <v>4174</v>
       </c>
       <c r="B2092" s="0" t="s">
-        <v>4174</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" s="0" t="s">
-        <v>4175</v>
+        <v>4176</v>
       </c>
       <c r="B2093" s="0" t="s">
-        <v>4176</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" s="0" t="s">
-        <v>4177</v>
+        <v>4178</v>
       </c>
       <c r="B2094" s="0" t="s">
-        <v>4178</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" s="0" t="s">
-        <v>4179</v>
+        <v>4180</v>
       </c>
       <c r="B2095" s="0" t="s">
-        <v>4180</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" s="0" t="s">
-        <v>4181</v>
+        <v>4182</v>
       </c>
       <c r="B2096" s="0" t="s">
-        <v>4182</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" s="0" t="s">
-        <v>4183</v>
+        <v>4184</v>
       </c>
       <c r="B2097" s="0" t="s">
-        <v>4184</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" s="0" t="s">
-        <v>4185</v>
+        <v>4186</v>
       </c>
       <c r="B2098" s="0" t="s">
-        <v>4186</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" s="0" t="s">
-        <v>4187</v>
+        <v>4188</v>
       </c>
       <c r="B2099" s="0" t="s">
-        <v>4188</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" s="0" t="s">
-        <v>4189</v>
+        <v>4190</v>
       </c>
       <c r="B2100" s="0" t="s">
-        <v>4190</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" s="0" t="s">
-        <v>4191</v>
+        <v>4192</v>
       </c>
       <c r="B2101" s="0" t="s">
-        <v>4192</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
-        <v>4193</v>
+        <v>4194</v>
       </c>
       <c r="B2102" s="0" t="s">
-        <v>4194</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
-        <v>4195</v>
+        <v>4196</v>
       </c>
       <c r="B2103" s="0" t="s">
-        <v>4196</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
-        <v>4197</v>
+        <v>4198</v>
       </c>
       <c r="B2104" s="0" t="s">
-        <v>4198</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
-        <v>4199</v>
+        <v>4200</v>
       </c>
       <c r="B2105" s="0" t="s">
-        <v>4200</v>
+        <v>4201</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
-        <v>4201</v>
+        <v>4202</v>
       </c>
       <c r="B2106" s="0" t="s">
-        <v>4202</v>
+        <v>4203</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
-        <v>4203</v>
+        <v>4204</v>
       </c>
       <c r="B2107" s="0" t="s">
-        <v>4204</v>
+        <v>4205</v>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
-        <v>4205</v>
+        <v>4206</v>
       </c>
       <c r="B2108" s="0" t="s">
-        <v>4206</v>
+        <v>4207</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
-        <v>4207</v>
+        <v>4208</v>
       </c>
       <c r="B2109" s="0" t="s">
-        <v>4208</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
-        <v>4209</v>
+        <v>4210</v>
       </c>
       <c r="B2110" s="0" t="s">
-        <v>4210</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
-        <v>4211</v>
+        <v>4212</v>
       </c>
       <c r="B2111" s="0" t="s">
-        <v>4212</v>
+        <v>4213</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
-        <v>4213</v>
+        <v>4214</v>
       </c>
       <c r="B2112" s="0" t="s">
-        <v>4214</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" s="0" t="s">
-        <v>4215</v>
+        <v>4216</v>
       </c>
       <c r="B2113" s="0" t="s">
-        <v>4216</v>
+        <v>4217</v>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" s="0" t="s">
-        <v>4217</v>
+        <v>4218</v>
       </c>
       <c r="B2114" s="0" t="s">
-        <v>4218</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" s="0" t="s">
-        <v>4219</v>
+        <v>4220</v>
       </c>
       <c r="B2115" s="0" t="s">
-        <v>4220</v>
+        <v>4221</v>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" s="0" t="s">
-        <v>4221</v>
+        <v>4222</v>
       </c>
       <c r="B2116" s="0" t="s">
-        <v>4222</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" s="0" t="s">
-        <v>4223</v>
+        <v>4224</v>
       </c>
       <c r="B2117" s="0" t="s">
-        <v>4224</v>
+        <v>4225</v>
       </c>
     </row>
     <row r="2118">
       <c r="A2118" s="0" t="s">
-        <v>4225</v>
+        <v>4226</v>
       </c>
       <c r="B2118" s="0" t="s">
-        <v>4226</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" s="0" t="s">
-        <v>4227</v>
+        <v>4228</v>
       </c>
       <c r="B2119" s="0" t="s">
-        <v>4228</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" s="0" t="s">
-        <v>4229</v>
+        <v>4230</v>
       </c>
       <c r="B2120" s="0" t="s">
-        <v>4230</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" s="0" t="s">
+        <v>4232</v>
+      </c>
+      <c r="B2121" s="0" t="s">
         <v>4231</v>
-      </c>
-[...1 lines deleted...]
-        <v>4232</v>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" s="0" t="s">
         <v>4233</v>
       </c>
       <c r="B2122" s="0" t="s">
         <v>4234</v>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" s="0" t="s">
         <v>4235</v>
       </c>
       <c r="B2123" s="0" t="s">
         <v>4236</v>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" s="0" t="s">
         <v>4237</v>
       </c>
       <c r="B2124" s="0" t="s">
         <v>4238</v>
       </c>
@@ -35753,395 +36011,395 @@
       <c r="B2357" s="0" t="s">
         <v>4704</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
         <v>4705</v>
       </c>
       <c r="B2358" s="0" t="s">
         <v>4706</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
         <v>4707</v>
       </c>
       <c r="B2359" s="0" t="s">
         <v>4708</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
         <v>4709</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>4612</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>4710</v>
+        <v>4711</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>4711</v>
+        <v>4712</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>4712</v>
+        <v>4713</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>4713</v>
+        <v>4714</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>4714</v>
+        <v>4715</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>4715</v>
+        <v>4716</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>4716</v>
+        <v>4717</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>4717</v>
+        <v>4718</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>4718</v>
+        <v>4719</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>4719</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>4720</v>
+        <v>4721</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>4721</v>
+        <v>4722</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>4722</v>
+        <v>4723</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>4723</v>
+        <v>4724</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>4724</v>
+        <v>4725</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>4725</v>
+        <v>4726</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>4726</v>
+        <v>4727</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>4727</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>4728</v>
+        <v>4729</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>4729</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>4730</v>
+        <v>4731</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>4731</v>
+        <v>4732</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>4732</v>
+        <v>4733</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>4733</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>4734</v>
+        <v>4735</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>4735</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>4736</v>
+        <v>4737</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>4737</v>
+        <v>4738</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>4738</v>
+        <v>4739</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>4739</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>4740</v>
+        <v>4741</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>4741</v>
+        <v>4742</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>4742</v>
+        <v>4743</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>4743</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>4744</v>
+        <v>4745</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>4745</v>
+        <v>4746</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>4746</v>
+        <v>4747</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>4747</v>
+        <v>4748</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>4748</v>
+        <v>4749</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>4749</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>4750</v>
+        <v>4751</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>4751</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
-        <v>4752</v>
+        <v>4753</v>
       </c>
       <c r="B2382" s="0" t="s">
-        <v>4753</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
-        <v>4754</v>
+        <v>4755</v>
       </c>
       <c r="B2383" s="0" t="s">
-        <v>4755</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
-        <v>4756</v>
+        <v>4757</v>
       </c>
       <c r="B2384" s="0" t="s">
-        <v>4757</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
-        <v>4758</v>
+        <v>4759</v>
       </c>
       <c r="B2385" s="0" t="s">
-        <v>4759</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
-        <v>4760</v>
+        <v>4761</v>
       </c>
       <c r="B2386" s="0" t="s">
-        <v>4761</v>
+        <v>4762</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
-        <v>4762</v>
+        <v>4763</v>
       </c>
       <c r="B2387" s="0" t="s">
-        <v>4763</v>
+        <v>4764</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
-        <v>4764</v>
+        <v>4765</v>
       </c>
       <c r="B2388" s="0" t="s">
-        <v>4765</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
-        <v>4766</v>
+        <v>4767</v>
       </c>
       <c r="B2389" s="0" t="s">
-        <v>4767</v>
+        <v>4768</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>4768</v>
+        <v>4769</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>4769</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>4770</v>
+        <v>4771</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>4771</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>4772</v>
+        <v>4773</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>4773</v>
+        <v>4774</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>4774</v>
+        <v>4775</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>4775</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>4776</v>
+        <v>4777</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>4777</v>
+        <v>4778</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>4778</v>
+        <v>4779</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>4779</v>
+        <v>4780</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>4780</v>
+        <v>4781</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>4781</v>
+        <v>4782</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
-        <v>4782</v>
+        <v>4783</v>
       </c>
       <c r="B2397" s="0" t="s">
-        <v>4783</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
-        <v>4784</v>
+        <v>4785</v>
       </c>
       <c r="B2398" s="0" t="s">
-        <v>4785</v>
+        <v>4786</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
-        <v>4786</v>
+        <v>4787</v>
       </c>
       <c r="B2399" s="0" t="s">
-        <v>4787</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
-        <v>4788</v>
+        <v>4789</v>
       </c>
       <c r="B2400" s="0" t="s">
-        <v>4789</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
-        <v>4790</v>
+        <v>4791</v>
       </c>
       <c r="B2401" s="0" t="s">
-        <v>4791</v>
+        <v>4792</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
-        <v>4792</v>
+        <v>4793</v>
       </c>
       <c r="B2402" s="0" t="s">
-        <v>4793</v>
+        <v>4794</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
-        <v>4794</v>
+        <v>4795</v>
       </c>
       <c r="B2403" s="0" t="s">
-        <v>4795</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
         <v>4796</v>
       </c>
       <c r="B2404" s="0" t="s">
         <v>4797</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
         <v>4798</v>
       </c>
       <c r="B2405" s="0" t="s">
         <v>4799</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
         <v>4800</v>
       </c>
       <c r="B2406" s="0" t="s">
         <v>4801</v>
       </c>
@@ -36201,763 +36459,763 @@
       <c r="B2413" s="0" t="s">
         <v>4815</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
         <v>4816</v>
       </c>
       <c r="B2414" s="0" t="s">
         <v>4817</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
         <v>4818</v>
       </c>
       <c r="B2415" s="0" t="s">
         <v>4819</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
         <v>4820</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>4490</v>
+        <v>4821</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>4821</v>
+        <v>4822</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>4822</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>4823</v>
+        <v>4824</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>4704</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>4824</v>
+        <v>4826</v>
       </c>
       <c r="B2419" s="0" t="s">
-        <v>4825</v>
+        <v>4827</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>4826</v>
+        <v>4828</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>4827</v>
+        <v>4829</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>4828</v>
+        <v>4830</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>4829</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>4830</v>
+        <v>4832</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>4831</v>
+        <v>4833</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>4832</v>
+        <v>4834</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>4833</v>
+        <v>4835</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>4834</v>
+        <v>4836</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>4835</v>
+        <v>4837</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>4836</v>
+        <v>4838</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>4837</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>4838</v>
+        <v>4840</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>4839</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>4840</v>
+        <v>4842</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>4841</v>
+        <v>4843</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>4842</v>
+        <v>4844</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>4843</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>4844</v>
+        <v>4846</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>4845</v>
+        <v>4847</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>4846</v>
+        <v>4848</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>4793</v>
+        <v>4849</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>4847</v>
+        <v>4850</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>4848</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>4849</v>
+        <v>4852</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>4850</v>
+        <v>4853</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>4851</v>
+        <v>4854</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>4852</v>
+        <v>4855</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>4853</v>
+        <v>4856</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>4854</v>
+        <v>4857</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>4855</v>
+        <v>4858</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>4856</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>4857</v>
+        <v>4860</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>4858</v>
+        <v>4861</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>4859</v>
+        <v>4862</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>4860</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>4861</v>
+        <v>4864</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>4862</v>
+        <v>4865</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>4863</v>
+        <v>4866</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>4864</v>
+        <v>4867</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>4865</v>
+        <v>4868</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>4866</v>
+        <v>4869</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>4867</v>
+        <v>4870</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>4868</v>
+        <v>4871</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>4869</v>
+        <v>4872</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>4870</v>
+        <v>4873</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>4871</v>
+        <v>4874</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>4872</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>4873</v>
+        <v>4876</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>4874</v>
+        <v>4877</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>4875</v>
+        <v>4878</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>4876</v>
+        <v>4879</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>4877</v>
+        <v>4880</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>4878</v>
+        <v>4881</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>4879</v>
+        <v>4882</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>4880</v>
+        <v>4883</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>4881</v>
+        <v>4884</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>4882</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>4883</v>
+        <v>4886</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>4884</v>
+        <v>4887</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>4885</v>
+        <v>4888</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>4886</v>
+        <v>4889</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>4887</v>
+        <v>4890</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>4888</v>
+        <v>4891</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>4889</v>
+        <v>4892</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>4890</v>
+        <v>4893</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>4891</v>
+        <v>4894</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>4592</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>4892</v>
+        <v>4896</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>4893</v>
+        <v>4897</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>4894</v>
+        <v>4898</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>4895</v>
+        <v>4899</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>4896</v>
+        <v>4900</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>4897</v>
+        <v>4901</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>4898</v>
+        <v>4902</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>4899</v>
+        <v>4903</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>4900</v>
+        <v>4904</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>4901</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>4902</v>
+        <v>4906</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>4903</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>4904</v>
+        <v>4907</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>4905</v>
+        <v>4908</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>4906</v>
+        <v>4909</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>4907</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>4908</v>
+        <v>4910</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>4848</v>
+        <v>4911</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>4909</v>
+        <v>4912</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>4910</v>
+        <v>4913</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>4911</v>
+        <v>4914</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>4912</v>
+        <v>4915</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>4913</v>
+        <v>4916</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>4914</v>
+        <v>4917</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>4915</v>
+        <v>4918</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>4916</v>
+        <v>4919</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>4917</v>
+        <v>4920</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>4918</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>4919</v>
+        <v>4922</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>4920</v>
+        <v>4923</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>4921</v>
+        <v>4924</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>4922</v>
+        <v>4925</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>4923</v>
+        <v>4926</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>4924</v>
+        <v>4927</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>4925</v>
+        <v>4928</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>4926</v>
+        <v>4929</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>4927</v>
+        <v>4930</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>4928</v>
+        <v>4931</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>4929</v>
+        <v>4932</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>4930</v>
+        <v>4879</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>4931</v>
+        <v>4933</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>4932</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>4933</v>
+        <v>4935</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>4934</v>
+        <v>4936</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>4935</v>
+        <v>4937</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>4936</v>
+        <v>4938</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>4937</v>
+        <v>4939</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>4938</v>
+        <v>4940</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>4939</v>
+        <v>4941</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>4940</v>
+        <v>4942</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>4941</v>
+        <v>4943</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>4942</v>
+        <v>4944</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>4943</v>
+        <v>4945</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>4944</v>
+        <v>4946</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>4945</v>
+        <v>4947</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>4946</v>
+        <v>4948</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>4947</v>
+        <v>4949</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>4948</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>4949</v>
+        <v>4951</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>4950</v>
+        <v>4952</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>4951</v>
+        <v>4953</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>4952</v>
+        <v>4954</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>4953</v>
+        <v>4955</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>4954</v>
+        <v>4956</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>4955</v>
+        <v>4957</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>4956</v>
+        <v>4958</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>4957</v>
+        <v>4959</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>4958</v>
+        <v>4960</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>4959</v>
+        <v>4961</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>4960</v>
+        <v>4962</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>4961</v>
+        <v>4963</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>4962</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>4963</v>
+        <v>4965</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>4964</v>
+        <v>4966</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>4965</v>
+        <v>4967</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>4966</v>
+        <v>4968</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>4967</v>
+        <v>4969</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>4968</v>
+        <v>4970</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>4969</v>
+        <v>4971</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>4970</v>
+        <v>4972</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>4971</v>
+        <v>4973</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>4972</v>
+        <v>4974</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>4973</v>
+        <v>4975</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>4974</v>
+        <v>4976</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>4975</v>
+        <v>4977</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>4976</v>
+        <v>4678</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>4977</v>
+        <v>4978</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>4978</v>
+        <v>4979</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
-        <v>4979</v>
+        <v>4980</v>
       </c>
       <c r="B2498" s="0" t="s">
-        <v>4980</v>
+        <v>4981</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>4981</v>
+        <v>4982</v>
       </c>
       <c r="B2499" s="0" t="s">
-        <v>4982</v>
+        <v>4983</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>4983</v>
+        <v>4984</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>4984</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
-        <v>4985</v>
+        <v>4986</v>
       </c>
       <c r="B2501" s="0" t="s">
-        <v>4986</v>
+        <v>4987</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
-        <v>4987</v>
+        <v>4988</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>4988</v>
+        <v>4989</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>4989</v>
+        <v>4990</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>4990</v>
+        <v>4991</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>4991</v>
+        <v>4992</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>4992</v>
+        <v>4993</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>4993</v>
+        <v>4994</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>4994</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
         <v>4995</v>
       </c>
       <c r="B2506" s="0" t="s">
         <v>4996</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
         <v>4997</v>
       </c>
       <c r="B2507" s="0" t="s">
         <v>4998</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
         <v>4999</v>
       </c>
       <c r="B2508" s="0" t="s">
         <v>5000</v>
       </c>
@@ -37425,395 +37683,395 @@
       <c r="B2566" s="0" t="s">
         <v>5116</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
         <v>5117</v>
       </c>
       <c r="B2567" s="0" t="s">
         <v>5118</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
         <v>5119</v>
       </c>
       <c r="B2568" s="0" t="s">
         <v>5120</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
         <v>5121</v>
       </c>
       <c r="B2569" s="0" t="s">
-        <v>3137</v>
+        <v>5122</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
-        <v>5122</v>
+        <v>5123</v>
       </c>
       <c r="B2570" s="0" t="s">
-        <v>5123</v>
+        <v>5124</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
-        <v>5124</v>
+        <v>5125</v>
       </c>
       <c r="B2571" s="0" t="s">
-        <v>5125</v>
+        <v>5126</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
-        <v>5126</v>
+        <v>5127</v>
       </c>
       <c r="B2572" s="0" t="s">
-        <v>5127</v>
+        <v>5128</v>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" s="0" t="s">
-        <v>5128</v>
+        <v>5129</v>
       </c>
       <c r="B2573" s="0" t="s">
-        <v>5129</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" s="0" t="s">
-        <v>5130</v>
+        <v>5131</v>
       </c>
       <c r="B2574" s="0" t="s">
-        <v>5131</v>
+        <v>5132</v>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" s="0" t="s">
-        <v>5132</v>
+        <v>5133</v>
       </c>
       <c r="B2575" s="0" t="s">
-        <v>5133</v>
+        <v>5134</v>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" s="0" t="s">
-        <v>5134</v>
+        <v>5135</v>
       </c>
       <c r="B2576" s="0" t="s">
-        <v>5135</v>
+        <v>5136</v>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" s="0" t="s">
-        <v>5136</v>
+        <v>5137</v>
       </c>
       <c r="B2577" s="0" t="s">
-        <v>5137</v>
+        <v>5138</v>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" s="0" t="s">
-        <v>5138</v>
+        <v>5139</v>
       </c>
       <c r="B2578" s="0" t="s">
-        <v>5139</v>
+        <v>5140</v>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" s="0" t="s">
-        <v>5140</v>
+        <v>5141</v>
       </c>
       <c r="B2579" s="0" t="s">
-        <v>5141</v>
+        <v>5142</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
-        <v>5142</v>
+        <v>5143</v>
       </c>
       <c r="B2580" s="0" t="s">
-        <v>5143</v>
+        <v>5144</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
-        <v>5144</v>
+        <v>5145</v>
       </c>
       <c r="B2581" s="0" t="s">
-        <v>5145</v>
+        <v>5146</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
-        <v>5146</v>
+        <v>5147</v>
       </c>
       <c r="B2582" s="0" t="s">
-        <v>5147</v>
+        <v>5148</v>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" s="0" t="s">
-        <v>5148</v>
+        <v>5149</v>
       </c>
       <c r="B2583" s="0" t="s">
-        <v>5149</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" s="0" t="s">
-        <v>5150</v>
+        <v>5151</v>
       </c>
       <c r="B2584" s="0" t="s">
-        <v>5151</v>
+        <v>5152</v>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" s="0" t="s">
-        <v>5152</v>
+        <v>5153</v>
       </c>
       <c r="B2585" s="0" t="s">
-        <v>5153</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" s="0" t="s">
-        <v>5154</v>
+        <v>5155</v>
       </c>
       <c r="B2586" s="0" t="s">
-        <v>5155</v>
+        <v>5156</v>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" s="0" t="s">
-        <v>5156</v>
+        <v>5157</v>
       </c>
       <c r="B2587" s="0" t="s">
-        <v>5157</v>
+        <v>5158</v>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" s="0" t="s">
-        <v>5158</v>
+        <v>5159</v>
       </c>
       <c r="B2588" s="0" t="s">
-        <v>5159</v>
+        <v>5160</v>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" s="0" t="s">
-        <v>5160</v>
+        <v>5161</v>
       </c>
       <c r="B2589" s="0" t="s">
-        <v>5161</v>
+        <v>5162</v>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" s="0" t="s">
-        <v>5162</v>
+        <v>5163</v>
       </c>
       <c r="B2590" s="0" t="s">
-        <v>5163</v>
+        <v>5164</v>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" s="0" t="s">
-        <v>5164</v>
+        <v>5165</v>
       </c>
       <c r="B2591" s="0" t="s">
-        <v>5165</v>
+        <v>5166</v>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" s="0" t="s">
-        <v>5166</v>
+        <v>5167</v>
       </c>
       <c r="B2592" s="0" t="s">
-        <v>5167</v>
+        <v>5168</v>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" s="0" t="s">
-        <v>5168</v>
+        <v>5169</v>
       </c>
       <c r="B2593" s="0" t="s">
-        <v>5169</v>
+        <v>5170</v>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" s="0" t="s">
-        <v>5170</v>
+        <v>5171</v>
       </c>
       <c r="B2594" s="0" t="s">
-        <v>5171</v>
+        <v>5172</v>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" s="0" t="s">
-        <v>5172</v>
+        <v>5173</v>
       </c>
       <c r="B2595" s="0" t="s">
-        <v>5173</v>
+        <v>5174</v>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" s="0" t="s">
-        <v>5174</v>
+        <v>5175</v>
       </c>
       <c r="B2596" s="0" t="s">
-        <v>5175</v>
+        <v>5176</v>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" s="0" t="s">
-        <v>5176</v>
+        <v>5177</v>
       </c>
       <c r="B2597" s="0" t="s">
-        <v>5177</v>
+        <v>5178</v>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" s="0" t="s">
-        <v>5178</v>
+        <v>5179</v>
       </c>
       <c r="B2598" s="0" t="s">
-        <v>5179</v>
+        <v>5180</v>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" s="0" t="s">
-        <v>5180</v>
+        <v>5181</v>
       </c>
       <c r="B2599" s="0" t="s">
-        <v>5181</v>
+        <v>5182</v>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" s="0" t="s">
-        <v>5182</v>
+        <v>5183</v>
       </c>
       <c r="B2600" s="0" t="s">
-        <v>5183</v>
+        <v>5184</v>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" s="0" t="s">
-        <v>5184</v>
+        <v>5185</v>
       </c>
       <c r="B2601" s="0" t="s">
-        <v>5185</v>
+        <v>5186</v>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" s="0" t="s">
-        <v>5186</v>
+        <v>5187</v>
       </c>
       <c r="B2602" s="0" t="s">
-        <v>5187</v>
+        <v>5188</v>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" s="0" t="s">
-        <v>5188</v>
+        <v>5189</v>
       </c>
       <c r="B2603" s="0" t="s">
-        <v>5189</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" s="0" t="s">
-        <v>5190</v>
+        <v>5191</v>
       </c>
       <c r="B2604" s="0" t="s">
-        <v>5191</v>
+        <v>5192</v>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" s="0" t="s">
-        <v>5192</v>
+        <v>5193</v>
       </c>
       <c r="B2605" s="0" t="s">
-        <v>5193</v>
+        <v>5194</v>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" s="0" t="s">
-        <v>5194</v>
+        <v>5195</v>
       </c>
       <c r="B2606" s="0" t="s">
-        <v>5195</v>
+        <v>5196</v>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" s="0" t="s">
-        <v>5196</v>
+        <v>5197</v>
       </c>
       <c r="B2607" s="0" t="s">
-        <v>5197</v>
+        <v>5198</v>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" s="0" t="s">
-        <v>5198</v>
+        <v>5199</v>
       </c>
       <c r="B2608" s="0" t="s">
-        <v>5199</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" s="0" t="s">
-        <v>5200</v>
+        <v>5201</v>
       </c>
       <c r="B2609" s="0" t="s">
-        <v>5201</v>
+        <v>5202</v>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" s="0" t="s">
-        <v>5202</v>
+        <v>5203</v>
       </c>
       <c r="B2610" s="0" t="s">
-        <v>5203</v>
+        <v>5204</v>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" s="0" t="s">
-        <v>5204</v>
+        <v>5205</v>
       </c>
       <c r="B2611" s="0" t="s">
-        <v>5205</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" s="0" t="s">
-        <v>5206</v>
+        <v>5207</v>
       </c>
       <c r="B2612" s="0" t="s">
-        <v>5207</v>
+        <v>3223</v>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" s="0" t="s">
         <v>5208</v>
       </c>
       <c r="B2613" s="0" t="s">
         <v>5209</v>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" s="0" t="s">
         <v>5210</v>
       </c>
       <c r="B2614" s="0" t="s">
         <v>5211</v>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" s="0" t="s">
         <v>5212</v>
       </c>
       <c r="B2615" s="0" t="s">
         <v>5213</v>
       </c>
@@ -38633,784 +38891,1128 @@
       <c r="B2717" s="0" t="s">
         <v>5417</v>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" s="0" t="s">
         <v>5418</v>
       </c>
       <c r="B2718" s="0" t="s">
         <v>5419</v>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" s="0" t="s">
         <v>5420</v>
       </c>
       <c r="B2719" s="0" t="s">
         <v>5421</v>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" s="0" t="s">
         <v>5422</v>
       </c>
       <c r="B2720" s="0" t="s">
-        <v>4528</v>
+        <v>5423</v>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" s="0" t="s">
-        <v>5423</v>
+        <v>5424</v>
       </c>
       <c r="B2721" s="0" t="s">
-        <v>5424</v>
+        <v>5425</v>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" s="0" t="s">
-        <v>5425</v>
+        <v>5426</v>
       </c>
       <c r="B2722" s="0" t="s">
-        <v>5426</v>
+        <v>5427</v>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" s="0" t="s">
-        <v>5427</v>
+        <v>5428</v>
       </c>
       <c r="B2723" s="0" t="s">
-        <v>5428</v>
+        <v>5429</v>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" s="0" t="s">
-        <v>5429</v>
+        <v>5430</v>
       </c>
       <c r="B2724" s="0" t="s">
-        <v>5430</v>
+        <v>5431</v>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" s="0" t="s">
-        <v>5431</v>
+        <v>5432</v>
       </c>
       <c r="B2725" s="0" t="s">
-        <v>5432</v>
+        <v>5433</v>
       </c>
     </row>
     <row r="2726">
       <c r="A2726" s="0" t="s">
-        <v>5433</v>
+        <v>5434</v>
       </c>
       <c r="B2726" s="0" t="s">
-        <v>5434</v>
+        <v>5435</v>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" s="0" t="s">
-        <v>5435</v>
+        <v>5436</v>
       </c>
       <c r="B2727" s="0" t="s">
-        <v>5436</v>
+        <v>5437</v>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" s="0" t="s">
-        <v>5437</v>
+        <v>5438</v>
       </c>
       <c r="B2728" s="0" t="s">
-        <v>5438</v>
+        <v>5439</v>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" s="0" t="s">
-        <v>5439</v>
+        <v>5440</v>
       </c>
       <c r="B2729" s="0" t="s">
-        <v>5440</v>
+        <v>5441</v>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" s="0" t="s">
-        <v>5441</v>
+        <v>5442</v>
       </c>
       <c r="B2730" s="0" t="s">
-        <v>5442</v>
+        <v>5443</v>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" s="0" t="s">
-        <v>5443</v>
+        <v>5444</v>
       </c>
       <c r="B2731" s="0" t="s">
-        <v>5444</v>
+        <v>5445</v>
       </c>
     </row>
     <row r="2732">
       <c r="A2732" s="0" t="s">
-        <v>5445</v>
+        <v>5446</v>
       </c>
       <c r="B2732" s="0" t="s">
-        <v>4713</v>
+        <v>5447</v>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" s="0" t="s">
-        <v>5446</v>
+        <v>5448</v>
       </c>
       <c r="B2733" s="0" t="s">
-        <v>5447</v>
+        <v>5449</v>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" s="0" t="s">
-        <v>5448</v>
+        <v>5450</v>
       </c>
       <c r="B2734" s="0" t="s">
-        <v>5449</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" s="0" t="s">
-        <v>5450</v>
+        <v>5452</v>
       </c>
       <c r="B2735" s="0" t="s">
-        <v>5451</v>
+        <v>5453</v>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" s="0" t="s">
-        <v>5452</v>
+        <v>5454</v>
       </c>
       <c r="B2736" s="0" t="s">
-        <v>5453</v>
+        <v>5455</v>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" s="0" t="s">
-        <v>5454</v>
+        <v>5456</v>
       </c>
       <c r="B2737" s="0" t="s">
-        <v>5455</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" s="0" t="s">
-        <v>5456</v>
+        <v>5458</v>
       </c>
       <c r="B2738" s="0" t="s">
-        <v>5457</v>
+        <v>5459</v>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" s="0" t="s">
-        <v>5458</v>
+        <v>5460</v>
       </c>
       <c r="B2739" s="0" t="s">
-        <v>2178</v>
+        <v>5461</v>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" s="0" t="s">
-        <v>5459</v>
+        <v>5462</v>
       </c>
       <c r="B2740" s="0" t="s">
-        <v>5460</v>
+        <v>5463</v>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" s="0" t="s">
-        <v>5461</v>
+        <v>5464</v>
       </c>
       <c r="B2741" s="0" t="s">
-        <v>5462</v>
+        <v>5465</v>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" s="0" t="s">
-        <v>5463</v>
+        <v>5466</v>
       </c>
       <c r="B2742" s="0" t="s">
-        <v>5464</v>
+        <v>5467</v>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" s="0" t="s">
-        <v>5465</v>
+        <v>5468</v>
       </c>
       <c r="B2743" s="0" t="s">
-        <v>5466</v>
+        <v>5469</v>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" s="0" t="s">
-        <v>5467</v>
+        <v>5470</v>
       </c>
       <c r="B2744" s="0" t="s">
-        <v>5468</v>
+        <v>5471</v>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" s="0" t="s">
-        <v>5469</v>
+        <v>5472</v>
       </c>
       <c r="B2745" s="0" t="s">
-        <v>5470</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" s="0" t="s">
-        <v>5471</v>
+        <v>5474</v>
       </c>
       <c r="B2746" s="0" t="s">
-        <v>5472</v>
+        <v>5475</v>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" s="0" t="s">
-        <v>5473</v>
+        <v>5476</v>
       </c>
       <c r="B2747" s="0" t="s">
-        <v>5474</v>
+        <v>5477</v>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" s="0" t="s">
-        <v>5475</v>
+        <v>5478</v>
       </c>
       <c r="B2748" s="0" t="s">
-        <v>5476</v>
+        <v>5479</v>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" s="0" t="s">
-        <v>5477</v>
+        <v>5480</v>
       </c>
       <c r="B2749" s="0" t="s">
-        <v>5478</v>
+        <v>5481</v>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" s="0" t="s">
-        <v>5479</v>
+        <v>5482</v>
       </c>
       <c r="B2750" s="0" t="s">
-        <v>5480</v>
+        <v>5483</v>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" s="0" t="s">
-        <v>5481</v>
+        <v>5484</v>
       </c>
       <c r="B2751" s="0" t="s">
-        <v>5482</v>
+        <v>5485</v>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" s="0" t="s">
-        <v>5483</v>
+        <v>5486</v>
       </c>
       <c r="B2752" s="0" t="s">
-        <v>5484</v>
+        <v>5487</v>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" s="0" t="s">
-        <v>5485</v>
+        <v>5488</v>
       </c>
       <c r="B2753" s="0" t="s">
-        <v>5486</v>
+        <v>5489</v>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" s="0" t="s">
-        <v>5487</v>
+        <v>5490</v>
       </c>
       <c r="B2754" s="0" t="s">
-        <v>5488</v>
+        <v>5491</v>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" s="0" t="s">
-        <v>5489</v>
+        <v>5492</v>
       </c>
       <c r="B2755" s="0" t="s">
-        <v>5490</v>
+        <v>5493</v>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" s="0" t="s">
-        <v>5491</v>
+        <v>5494</v>
       </c>
       <c r="B2756" s="0" t="s">
-        <v>5492</v>
+        <v>5495</v>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" s="0" t="s">
-        <v>5493</v>
+        <v>5496</v>
       </c>
       <c r="B2757" s="0" t="s">
-        <v>5494</v>
+        <v>5497</v>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" s="0" t="s">
-        <v>5495</v>
+        <v>5498</v>
       </c>
       <c r="B2758" s="0" t="s">
-        <v>5496</v>
+        <v>5499</v>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" s="0" t="s">
-        <v>5497</v>
+        <v>5500</v>
       </c>
       <c r="B2759" s="0" t="s">
-        <v>5498</v>
+        <v>5501</v>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" s="0" t="s">
-        <v>5499</v>
+        <v>5502</v>
       </c>
       <c r="B2760" s="0" t="s">
-        <v>5500</v>
+        <v>5503</v>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" s="0" t="s">
-        <v>5501</v>
+        <v>5504</v>
       </c>
       <c r="B2761" s="0" t="s">
-        <v>5502</v>
+        <v>5505</v>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" s="0" t="s">
-        <v>5503</v>
+        <v>5506</v>
       </c>
       <c r="B2762" s="0" t="s">
-        <v>5504</v>
+        <v>5507</v>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" s="0" t="s">
-        <v>5505</v>
+        <v>5508</v>
       </c>
       <c r="B2763" s="0" t="s">
-        <v>5506</v>
+        <v>4614</v>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" s="0" t="s">
-        <v>5507</v>
+        <v>5509</v>
       </c>
       <c r="B2764" s="0" t="s">
-        <v>5508</v>
+        <v>5510</v>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" s="0" t="s">
-        <v>5509</v>
+        <v>5511</v>
       </c>
       <c r="B2765" s="0" t="s">
-        <v>5510</v>
+        <v>5512</v>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" s="0" t="s">
-        <v>5511</v>
+        <v>5513</v>
       </c>
       <c r="B2766" s="0" t="s">
-        <v>5512</v>
+        <v>5514</v>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" s="0" t="s">
-        <v>5513</v>
+        <v>5515</v>
       </c>
       <c r="B2767" s="0" t="s">
-        <v>5514</v>
+        <v>5516</v>
       </c>
     </row>
     <row r="2768">
       <c r="A2768" s="0" t="s">
-        <v>5515</v>
+        <v>5517</v>
       </c>
       <c r="B2768" s="0" t="s">
-        <v>5516</v>
+        <v>5518</v>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" s="0" t="s">
-        <v>5517</v>
+        <v>5519</v>
       </c>
       <c r="B2769" s="0" t="s">
-        <v>5518</v>
+        <v>5520</v>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" s="0" t="s">
-        <v>5519</v>
+        <v>5521</v>
       </c>
       <c r="B2770" s="0" t="s">
-        <v>5520</v>
+        <v>5522</v>
       </c>
     </row>
     <row r="2771">
       <c r="A2771" s="0" t="s">
-        <v>5521</v>
+        <v>5523</v>
       </c>
       <c r="B2771" s="0" t="s">
-        <v>5522</v>
+        <v>5524</v>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" s="0" t="s">
-        <v>5523</v>
+        <v>5525</v>
       </c>
       <c r="B2772" s="0" t="s">
-        <v>4646</v>
+        <v>5526</v>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" s="0" t="s">
-        <v>5524</v>
+        <v>5527</v>
       </c>
       <c r="B2773" s="0" t="s">
-        <v>5082</v>
+        <v>5528</v>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" s="0" t="s">
-        <v>5525</v>
+        <v>5529</v>
       </c>
       <c r="B2774" s="0" t="s">
-        <v>5526</v>
+        <v>5530</v>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" s="0" t="s">
-        <v>5527</v>
+        <v>5531</v>
       </c>
       <c r="B2775" s="0" t="s">
-        <v>5528</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" s="0" t="s">
-        <v>5529</v>
+        <v>5532</v>
       </c>
       <c r="B2776" s="0" t="s">
-        <v>5530</v>
+        <v>5533</v>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" s="0" t="s">
-        <v>5531</v>
+        <v>5534</v>
       </c>
       <c r="B2777" s="0" t="s">
-        <v>5532</v>
+        <v>5535</v>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" s="0" t="s">
-        <v>5533</v>
+        <v>5536</v>
       </c>
       <c r="B2778" s="0" t="s">
-        <v>5534</v>
+        <v>5537</v>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" s="0" t="s">
-        <v>5535</v>
+        <v>5538</v>
       </c>
       <c r="B2779" s="0" t="s">
-        <v>5536</v>
+        <v>5539</v>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" s="0" t="s">
-        <v>5537</v>
+        <v>5540</v>
       </c>
       <c r="B2780" s="0" t="s">
-        <v>5538</v>
+        <v>5541</v>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" s="0" t="s">
-        <v>5539</v>
+        <v>5542</v>
       </c>
       <c r="B2781" s="0" t="s">
-        <v>5540</v>
+        <v>5543</v>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" s="0" t="s">
-        <v>5541</v>
+        <v>5544</v>
       </c>
       <c r="B2782" s="0" t="s">
-        <v>5542</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" s="0" t="s">
-        <v>5543</v>
+        <v>5545</v>
       </c>
       <c r="B2783" s="0" t="s">
-        <v>5544</v>
+        <v>5546</v>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" s="0" t="s">
-        <v>5545</v>
+        <v>5547</v>
       </c>
       <c r="B2784" s="0" t="s">
-        <v>5546</v>
+        <v>5548</v>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" s="0" t="s">
-        <v>5547</v>
+        <v>5549</v>
       </c>
       <c r="B2785" s="0" t="s">
-        <v>5548</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" s="0" t="s">
-        <v>5549</v>
+        <v>5551</v>
       </c>
       <c r="B2786" s="0" t="s">
-        <v>5550</v>
+        <v>5552</v>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" s="0" t="s">
-        <v>5551</v>
+        <v>5553</v>
       </c>
       <c r="B2787" s="0" t="s">
-        <v>5552</v>
+        <v>5554</v>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" s="0" t="s">
-        <v>5553</v>
+        <v>5555</v>
       </c>
       <c r="B2788" s="0" t="s">
-        <v>5554</v>
+        <v>5556</v>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" s="0" t="s">
-        <v>5555</v>
+        <v>5557</v>
       </c>
       <c r="B2789" s="0" t="s">
-        <v>5556</v>
+        <v>5558</v>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" s="0" t="s">
-        <v>5557</v>
+        <v>5559</v>
       </c>
       <c r="B2790" s="0" t="s">
-        <v>5558</v>
+        <v>5560</v>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" s="0" t="s">
-        <v>5559</v>
+        <v>5561</v>
       </c>
       <c r="B2791" s="0" t="s">
-        <v>5560</v>
+        <v>5562</v>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" s="0" t="s">
-        <v>5561</v>
+        <v>5563</v>
       </c>
       <c r="B2792" s="0" t="s">
-        <v>5562</v>
+        <v>5564</v>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" s="0" t="s">
-        <v>5563</v>
+        <v>5565</v>
       </c>
       <c r="B2793" s="0" t="s">
-        <v>5564</v>
+        <v>5566</v>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" s="0" t="s">
-        <v>5565</v>
+        <v>5567</v>
       </c>
       <c r="B2794" s="0" t="s">
-        <v>5566</v>
+        <v>5568</v>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" s="0" t="s">
-        <v>5567</v>
+        <v>5569</v>
       </c>
       <c r="B2795" s="0" t="s">
-        <v>5568</v>
+        <v>5570</v>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" s="0" t="s">
-        <v>5569</v>
+        <v>5571</v>
       </c>
       <c r="B2796" s="0" t="s">
-        <v>5570</v>
+        <v>5572</v>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" s="0" t="s">
-        <v>5571</v>
+        <v>5573</v>
       </c>
       <c r="B2797" s="0" t="s">
-        <v>5572</v>
+        <v>5574</v>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" s="0" t="s">
-        <v>5573</v>
+        <v>5575</v>
       </c>
       <c r="B2798" s="0" t="s">
-        <v>5574</v>
+        <v>5576</v>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" s="0" t="s">
-        <v>5575</v>
+        <v>5577</v>
       </c>
       <c r="B2799" s="0" t="s">
-        <v>5576</v>
+        <v>5578</v>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" s="0" t="s">
-        <v>5577</v>
+        <v>5579</v>
       </c>
       <c r="B2800" s="0" t="s">
-        <v>5578</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" s="0" t="s">
-        <v>5579</v>
+        <v>5581</v>
       </c>
       <c r="B2801" s="0" t="s">
-        <v>5580</v>
+        <v>5582</v>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" s="0" t="s">
-        <v>5581</v>
+        <v>5583</v>
       </c>
       <c r="B2802" s="0" t="s">
-        <v>5582</v>
+        <v>5584</v>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" s="0" t="s">
-        <v>5583</v>
+        <v>5585</v>
       </c>
       <c r="B2803" s="0" t="s">
-        <v>5584</v>
+        <v>5586</v>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" s="0" t="s">
-        <v>5585</v>
+        <v>5587</v>
       </c>
       <c r="B2804" s="0" t="s">
-        <v>5586</v>
+        <v>5588</v>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" s="0" t="s">
-        <v>5587</v>
+        <v>5589</v>
       </c>
       <c r="B2805" s="0" t="s">
-        <v>5588</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" s="0" t="s">
-        <v>5589</v>
+        <v>5591</v>
       </c>
       <c r="B2806" s="0" t="s">
-        <v>5590</v>
+        <v>5592</v>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" s="0" t="s">
-        <v>5591</v>
+        <v>5593</v>
       </c>
       <c r="B2807" s="0" t="s">
-        <v>5592</v>
+        <v>5594</v>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" s="0" t="s">
-        <v>5593</v>
+        <v>5595</v>
       </c>
       <c r="B2808" s="0" t="s">
-        <v>5594</v>
+        <v>5596</v>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" s="0" t="s">
-        <v>5595</v>
+        <v>5597</v>
       </c>
       <c r="B2809" s="0" t="s">
-        <v>5596</v>
+        <v>5598</v>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" s="0" t="s">
-        <v>5597</v>
+        <v>5599</v>
       </c>
       <c r="B2810" s="0" t="s">
-        <v>5598</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" s="0" t="s">
-        <v>5599</v>
+        <v>5601</v>
       </c>
       <c r="B2811" s="0" t="s">
-        <v>5600</v>
+        <v>5602</v>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" s="0" t="s">
-        <v>5601</v>
+        <v>5603</v>
       </c>
       <c r="B2812" s="0" t="s">
-        <v>5602</v>
+        <v>5604</v>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" s="0" t="s">
-        <v>5603</v>
+        <v>5605</v>
       </c>
       <c r="B2813" s="0" t="s">
-        <v>5604</v>
+        <v>5606</v>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" s="0" t="s">
-        <v>5605</v>
+        <v>5607</v>
       </c>
       <c r="B2814" s="0" t="s">
-        <v>5606</v>
+        <v>5608</v>
+      </c>
+    </row>
+    <row r="2815">
+      <c r="A2815" s="0" t="s">
+        <v>5609</v>
+      </c>
+      <c r="B2815" s="0" t="s">
+        <v>4732</v>
+      </c>
+    </row>
+    <row r="2816">
+      <c r="A2816" s="0" t="s">
+        <v>5610</v>
+      </c>
+      <c r="B2816" s="0" t="s">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="2817">
+      <c r="A2817" s="0" t="s">
+        <v>5611</v>
+      </c>
+      <c r="B2817" s="0" t="s">
+        <v>5612</v>
+      </c>
+    </row>
+    <row r="2818">
+      <c r="A2818" s="0" t="s">
+        <v>5613</v>
+      </c>
+      <c r="B2818" s="0" t="s">
+        <v>5614</v>
+      </c>
+    </row>
+    <row r="2819">
+      <c r="A2819" s="0" t="s">
+        <v>5615</v>
+      </c>
+      <c r="B2819" s="0" t="s">
+        <v>5616</v>
+      </c>
+    </row>
+    <row r="2820">
+      <c r="A2820" s="0" t="s">
+        <v>5617</v>
+      </c>
+      <c r="B2820" s="0" t="s">
+        <v>5618</v>
+      </c>
+    </row>
+    <row r="2821">
+      <c r="A2821" s="0" t="s">
+        <v>5619</v>
+      </c>
+      <c r="B2821" s="0" t="s">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="2822">
+      <c r="A2822" s="0" t="s">
+        <v>5621</v>
+      </c>
+      <c r="B2822" s="0" t="s">
+        <v>5622</v>
+      </c>
+    </row>
+    <row r="2823">
+      <c r="A2823" s="0" t="s">
+        <v>5623</v>
+      </c>
+      <c r="B2823" s="0" t="s">
+        <v>5624</v>
+      </c>
+    </row>
+    <row r="2824">
+      <c r="A2824" s="0" t="s">
+        <v>5625</v>
+      </c>
+      <c r="B2824" s="0" t="s">
+        <v>5626</v>
+      </c>
+    </row>
+    <row r="2825">
+      <c r="A2825" s="0" t="s">
+        <v>5627</v>
+      </c>
+      <c r="B2825" s="0" t="s">
+        <v>5628</v>
+      </c>
+    </row>
+    <row r="2826">
+      <c r="A2826" s="0" t="s">
+        <v>5629</v>
+      </c>
+      <c r="B2826" s="0" t="s">
+        <v>5630</v>
+      </c>
+    </row>
+    <row r="2827">
+      <c r="A2827" s="0" t="s">
+        <v>5631</v>
+      </c>
+      <c r="B2827" s="0" t="s">
+        <v>5632</v>
+      </c>
+    </row>
+    <row r="2828">
+      <c r="A2828" s="0" t="s">
+        <v>5633</v>
+      </c>
+      <c r="B2828" s="0" t="s">
+        <v>5634</v>
+      </c>
+    </row>
+    <row r="2829">
+      <c r="A2829" s="0" t="s">
+        <v>5635</v>
+      </c>
+      <c r="B2829" s="0" t="s">
+        <v>5636</v>
+      </c>
+    </row>
+    <row r="2830">
+      <c r="A2830" s="0" t="s">
+        <v>5637</v>
+      </c>
+      <c r="B2830" s="0" t="s">
+        <v>5638</v>
+      </c>
+    </row>
+    <row r="2831">
+      <c r="A2831" s="0" t="s">
+        <v>5639</v>
+      </c>
+      <c r="B2831" s="0" t="s">
+        <v>5640</v>
+      </c>
+    </row>
+    <row r="2832">
+      <c r="A2832" s="0" t="s">
+        <v>5641</v>
+      </c>
+      <c r="B2832" s="0" t="s">
+        <v>5642</v>
+      </c>
+    </row>
+    <row r="2833">
+      <c r="A2833" s="0" t="s">
+        <v>5643</v>
+      </c>
+      <c r="B2833" s="0" t="s">
+        <v>5644</v>
+      </c>
+    </row>
+    <row r="2834">
+      <c r="A2834" s="0" t="s">
+        <v>5645</v>
+      </c>
+      <c r="B2834" s="0" t="s">
+        <v>5646</v>
+      </c>
+    </row>
+    <row r="2835">
+      <c r="A2835" s="0" t="s">
+        <v>5647</v>
+      </c>
+      <c r="B2835" s="0" t="s">
+        <v>5648</v>
+      </c>
+    </row>
+    <row r="2836">
+      <c r="A2836" s="0" t="s">
+        <v>5649</v>
+      </c>
+      <c r="B2836" s="0" t="s">
+        <v>5650</v>
+      </c>
+    </row>
+    <row r="2837">
+      <c r="A2837" s="0" t="s">
+        <v>5651</v>
+      </c>
+      <c r="B2837" s="0" t="s">
+        <v>5652</v>
+      </c>
+    </row>
+    <row r="2838">
+      <c r="A2838" s="0" t="s">
+        <v>5653</v>
+      </c>
+      <c r="B2838" s="0" t="s">
+        <v>5654</v>
+      </c>
+    </row>
+    <row r="2839">
+      <c r="A2839" s="0" t="s">
+        <v>5655</v>
+      </c>
+      <c r="B2839" s="0" t="s">
+        <v>5656</v>
+      </c>
+    </row>
+    <row r="2840">
+      <c r="A2840" s="0" t="s">
+        <v>5657</v>
+      </c>
+      <c r="B2840" s="0" t="s">
+        <v>5658</v>
+      </c>
+    </row>
+    <row r="2841">
+      <c r="A2841" s="0" t="s">
+        <v>5659</v>
+      </c>
+      <c r="B2841" s="0" t="s">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2842">
+      <c r="A2842" s="0" t="s">
+        <v>5661</v>
+      </c>
+      <c r="B2842" s="0" t="s">
+        <v>5662</v>
+      </c>
+    </row>
+    <row r="2843">
+      <c r="A2843" s="0" t="s">
+        <v>5663</v>
+      </c>
+      <c r="B2843" s="0" t="s">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="2844">
+      <c r="A2844" s="0" t="s">
+        <v>5665</v>
+      </c>
+      <c r="B2844" s="0" t="s">
+        <v>5666</v>
+      </c>
+    </row>
+    <row r="2845">
+      <c r="A2845" s="0" t="s">
+        <v>5667</v>
+      </c>
+      <c r="B2845" s="0" t="s">
+        <v>5668</v>
+      </c>
+    </row>
+    <row r="2846">
+      <c r="A2846" s="0" t="s">
+        <v>5669</v>
+      </c>
+      <c r="B2846" s="0" t="s">
+        <v>5670</v>
+      </c>
+    </row>
+    <row r="2847">
+      <c r="A2847" s="0" t="s">
+        <v>5671</v>
+      </c>
+      <c r="B2847" s="0" t="s">
+        <v>5672</v>
+      </c>
+    </row>
+    <row r="2848">
+      <c r="A2848" s="0" t="s">
+        <v>5673</v>
+      </c>
+      <c r="B2848" s="0" t="s">
+        <v>5674</v>
+      </c>
+    </row>
+    <row r="2849">
+      <c r="A2849" s="0" t="s">
+        <v>5675</v>
+      </c>
+      <c r="B2849" s="0" t="s">
+        <v>5676</v>
+      </c>
+    </row>
+    <row r="2850">
+      <c r="A2850" s="0" t="s">
+        <v>5677</v>
+      </c>
+      <c r="B2850" s="0" t="s">
+        <v>5678</v>
+      </c>
+    </row>
+    <row r="2851">
+      <c r="A2851" s="0" t="s">
+        <v>5679</v>
+      </c>
+      <c r="B2851" s="0" t="s">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="2852">
+      <c r="A2852" s="0" t="s">
+        <v>5681</v>
+      </c>
+      <c r="B2852" s="0" t="s">
+        <v>5682</v>
+      </c>
+    </row>
+    <row r="2853">
+      <c r="A2853" s="0" t="s">
+        <v>5683</v>
+      </c>
+      <c r="B2853" s="0" t="s">
+        <v>5684</v>
+      </c>
+    </row>
+    <row r="2854">
+      <c r="A2854" s="0" t="s">
+        <v>5685</v>
+      </c>
+      <c r="B2854" s="0" t="s">
+        <v>5686</v>
+      </c>
+    </row>
+    <row r="2855">
+      <c r="A2855" s="0" t="s">
+        <v>5687</v>
+      </c>
+      <c r="B2855" s="0" t="s">
+        <v>5688</v>
+      </c>
+    </row>
+    <row r="2856">
+      <c r="A2856" s="0" t="s">
+        <v>5689</v>
+      </c>
+      <c r="B2856" s="0" t="s">
+        <v>5690</v>
+      </c>
+    </row>
+    <row r="2857">
+      <c r="A2857" s="0" t="s">
+        <v>5691</v>
+      </c>
+      <c r="B2857" s="0" t="s">
+        <v>5692</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>