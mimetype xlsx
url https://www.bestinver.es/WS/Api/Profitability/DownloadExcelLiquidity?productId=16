--- v4 (2026-05-16)
+++ v5 (2026-07-07)
@@ -1,857 +1,1178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5693" uniqueCount="5693">
-[...1 lines deleted...]
-    <t>BESTINVER CORTO PLAZO, F.I - CLASE B</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5800" uniqueCount="5800">
+  <si>
+    <t>BESTINVER CORTO PLAZO - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,729008</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,727880</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,727001</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,726121</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,723102</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,720176</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,718597</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,719872</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,718978</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,718083</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,715706</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,714047</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,710613</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,708292</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,703838</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,702949</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,702061</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,703876</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,703292</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,702912</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,702500</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,697748</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,696877</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,696006</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,691296</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,687515</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,688626</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,685720</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,686140</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,685271</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,684396</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,684529</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,681945</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,683620</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,681517</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,686430</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,685588</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,684732</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,681664</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,678677</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,676677</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,680399</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,670949</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,670100</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,669251</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,665595</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,664696</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,656882</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>16,657811</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>16,655681</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>16,654830</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>16,653979</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>16,656808</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>16,651396</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>16,650021</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>16,651974</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>16,654099</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>16,653261</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>16,652423</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>16,653233</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>16,651534</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>16,641212</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>16,640466</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>16,640581</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>16,639754</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>16,638926</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>16,638100</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>16,632787</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>16,636069</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>16,639226</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>16,637981</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>16,637150</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>16,636319</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>16,636173</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>16,636581</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>16,636948</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>16,638954</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>16,641115</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>16,640289</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>16,639463</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>16,630205</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>16,626651</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>16,624504</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>16,614954</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>16,617951</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>16,617110</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>16,616266</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>16,615387</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>16,618765</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>16,595338</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>16,600545</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>16,599713</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>16,598879</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>16,598045</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>16,597212</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>16,598797</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,590029</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,587956</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,585475</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,584652</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,583829</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,585550</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,591064</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,585410</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,587552</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,585014</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,584184</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,583354</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,590575</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,599638</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,601277</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,598536</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,596556</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,595736</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,594917</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,596765</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,599587</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,606959</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,599605</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>16,602831</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,602035</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,601240</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,604544</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,607399</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,603326</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,607441</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,609841</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,609020</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,608227</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,607080</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,605856</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,604703</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,604682</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,602782</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,601990</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,601197</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,600497</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,599514</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,598765</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,598321</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,597703</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,596913</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,596123</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,595376</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,593613</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,592675</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,591580</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,590097</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,589310</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,588522</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,587793</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,587262</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,585508</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,583891</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,583978</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,583173</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,582382</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,582319</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,580638</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,578837</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,576765</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,574261</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,573461</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,572661</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,572428</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,570819</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,569276</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,567941</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,566093</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,565297</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,564501</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,563825</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,562602</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,561031</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>16,559356</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,558596</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,557793</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,556990</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,555722</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,554589</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,552558</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,550395</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,548822</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,548007</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,547191</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,547515</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,546721</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,545339</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,543721</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -945,99 +1266,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,529975</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,529156</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,527965</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,526377</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,526068</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,525432</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,526114</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,525283</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,524453</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,524272</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,522489</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,521199</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,519988</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,518672</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,517885</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,517099</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1125,99 +1446,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,502363</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,502639</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,501843</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,500751</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,498905</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,498085</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,497275</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,497959</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,497466</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,496795</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,495972</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,496553</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,495700</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,494848</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,494212</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,493706</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1311,1737 +1632,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,477016</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,476287</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,475443</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,474598</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,474084</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,472350</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,471233</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,470001</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,469609</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,468709</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,467802</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,466747</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,464363</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,463015</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,462025</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,460723</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,459876</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,459029</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,458447</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,458495</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,457771</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,456663</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,455371</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,454500</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,453629</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,451891</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,450310</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,449943</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,449686</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,448228</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,447370</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,446511</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,443733</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,442091</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,441288</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,440257</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,438802</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,437949</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,437097</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,434841</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,432942</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,431128</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,432056</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,430734</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,429900</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,429047</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,428808</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,428179</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,427673</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,427640</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,427054</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,426192</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,425331</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,424029</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,424369</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,424380</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,423522</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,421908</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,421028</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,420148</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,419208</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,418104</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,416510</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,415815</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,414461</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,413599</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,412738</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,412327</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,410453</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,409326</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,408200</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,406276</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,405413</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,404549</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,406096</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,405130</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,404409</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,403363</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,401119</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,400238</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,399357</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,398279</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,396203</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,394257</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,392784</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,391929</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,391065</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,390201</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,388795</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,387916</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,388143</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,386289</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,385187</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,384327</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,383467</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,383442</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,382602</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,381302</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,379674</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,378528</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,377670</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,376806</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,375135</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,371545</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,368235</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,364915</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,362023</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,361153</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,360282</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,358852</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,356445</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,354042</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,349672</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,348426</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,347542</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,346658</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,344935</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,345058</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,343130</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,343737</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,340682</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,339826</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,338971</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,340969</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,339989</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,337907</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,335010</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,332367</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,331494</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,330620</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,327829</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,328904</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,327503</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,325067</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,324068</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,323193</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,322339</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,321665</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,317511</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,316792</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,312817</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,311546</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,310675</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,309805</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,306835</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,304919</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,305504</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,303994</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,302467</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,301580</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,300693</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,297165</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,294194</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,292914</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,290944</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,290326</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,289445</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,288565</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,286003</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,284053</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,281340</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,277809</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,276400</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,275521</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,274642</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,274318</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,273442</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,273515</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,272181</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,269948</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,269068</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,268187</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,267371</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,262211</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,259248</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,257503</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>16,256621</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>16,255722</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>16,254822</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>16,253922</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>16,243578</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>16,239160</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>16,234235</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>16,231328</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>16,230433</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>16,229539</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>16,230176</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>16,221018</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>16,227617</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>16,220735</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>16,225444</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>16,224539</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>16,223633</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>16,231628</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>16,231228</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>16,230803</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>16,226818</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>16,229442</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>16,228518</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>16,227590</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>16,225115</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>16,222042</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>16,220397</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>16,218690</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>16,216962</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>16,216034</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>16,215105</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>16,212628</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>16,209848</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>16,209618</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>16,207875</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>16,205332</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>16,204381</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>16,203430</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>16,201445</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>16,200894</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>16,202535</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>16,202080</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>16,199078</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>16,198109</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>16,197142</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>16,192917</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>16,192612</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,199165</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,196949</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,197233</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,196281</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,195284</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,194897</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,191743</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,190540</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,189817</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,187715</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,186774</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>16,185834</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>16,181989</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>16,178962</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>16,179777</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>16,176780</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>16,175631</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>16,174698</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>16,173766</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>16,173501</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>16,167267</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>16,167926</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>16,169649</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>16,166514</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>16,165556</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>16,164596</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>16,163506</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>16,161192</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>16,158626</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>16,156791</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>16,154168</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>16,153226</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>16,152283</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>16,144553</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>16,135885</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>16,132755</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>16,129755</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>16,127022</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>16,126106</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>16,125189</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>16,125869</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>16,124172</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>16,122613</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>16,120950</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>16,118453</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>16,117547</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>16,116640</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>16,113147</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>16,108486</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>16,103102</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>16,101962</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>16,101744</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>16,100865</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>16,099986</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>16,101740</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>16,101418</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>16,100468</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>16,099095</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>16,100753</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>16,099875</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>16,099019</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>16,102610</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>16,100005</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>16,099131</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>16,099236</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>16,097880</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3135,99 +3456,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>16,082339</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>16,082144</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>16,081365</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>16,079497</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>16,075495</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>16,071133</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>16,070243</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>16,069392</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>16,067001</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>16,065416</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>16,063101</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>16,061954</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>16,058249</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>16,057350</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>16,056455</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>16,051505</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3315,99 +3636,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>16,032378</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>16,031998</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>16,030193</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>16,025714</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>16,024832</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>16,023948</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>16,021960</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>16,020210</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>16,011677</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>16,009902</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>16,007563</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>16,006698</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>16,005895</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>16,003503</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>16,005442</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>16,010040</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3501,1743 +3822,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>15,971982</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>15,971089</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>15,970196</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>15,968158</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>15,964585</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>15,963339</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>15,961941</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>15,960864</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>15,959980</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>15,959096</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>15,959441</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>15,955640</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>15,953352</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>15,949809</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>15,947702</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>15,946820</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>15,945937</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>15,942353</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>15,937843</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>15,938030</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>15,932911</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>15,926962</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>15,926092</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>15,925223</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>15,924297</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>15,916856</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>15,915765</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>15,912662</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>15,907572</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>15,906712</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>15,905852</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>15,901701</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>15,902204</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>15,902182</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>15,901140</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>15,899025</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>15,898141</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>15,897257</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>15,892236</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>15,887868</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>15,884174</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>15,880686</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>15,881376</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>15,880503</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>15,879638</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>15,879512</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>15,876029</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>15,874336</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>15,873111</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>15,872817</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>15,871981</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>15,871145</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>15,866629</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>15,864512</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>15,860857</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,857085</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,855368</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,854526</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,853683</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,849059</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>15,850786</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>15,849300</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,844433</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,843188</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,842357</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,841527</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,838393</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,834488</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,831735</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,828723</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>15,836787</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>15,835908</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>15,835029</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,830075</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,824102</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,820899</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,816672</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,814203</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,813326</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,812450</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,810366</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,805086</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,800682</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,795204</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,796588</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,795696</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,794804</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,795425</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,789966</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,788406</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,785151</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,782833</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,781916</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,780999</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,782092</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,771363</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,769929</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,769818</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,767605</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,766736</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,765882</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,759541</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,759909</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,753285</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,750160</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,747778</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,746920</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,746062</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,746256</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,742372</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,739867</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,737803</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,736569</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,735705</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,734843</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,729034</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,727466</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,725640</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,719316</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,721806</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,720958</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,720103</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,718031</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,714047</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,706798</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,702469</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,701677</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,700855</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,700032</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,703291</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,703367</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,701582</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,697353</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,691717</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,690844</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,689971</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,688471</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,684471</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,685576</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,684278</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,678601</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,677697</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,676794</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,674562</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,677311</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,677766</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,674053</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,672927</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,672000</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,671072</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,673847</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,671663</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,664275</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,664639</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,662162</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,661254</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,660386</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,660998</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>15,658385</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,658531</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,655391</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,652900</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,651987</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,651073</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,643429</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,637622</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,636770</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,641945</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,636291</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,635364</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,634437</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>15,630811</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,632291</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,633189</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,631073</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,625188</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,624275</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,623362</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,622982</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,621858</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>15,618603</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,622549</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,625532</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,624680</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,623828</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,615497</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,615054</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,617998</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,613913</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,614136</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,613305</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,612474</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,612656</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,607581</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,607109</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,605102</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,604051</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,603238</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,602411</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,601584</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,600033</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,592914</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,589807</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,592066</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>15,591239</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,590413</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,585892</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,578661</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,578992</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,575417</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,574633</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,573809</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,572985</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,573524</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,570618</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,569151</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,567951</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,568028</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,567237</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,566446</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,559558</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,553128</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>15,553480</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,549097</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,548155</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,547394</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,546631</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>15,545023</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>15,539538</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>15,538146</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>15,536967</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>15,538176</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>15,537454</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>15,536733</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>15,531305</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>15,526673</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>15,527633</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>15,522715</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>15,520135</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>15,519426</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>15,518717</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>15,518490</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>15,513618</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>15,509552</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>15,510282</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>15,507251</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>15,506512</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>15,505773</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>15,504608</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>15,503694</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>15,502218</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>15,498721</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>15,499097</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>15,498342</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>15,497586</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>15,500524</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>15,499267</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>15,493560</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>15,493918</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>15,488935</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>15,488198</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>15,487461</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>15,484452</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>15,474829</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>15,471595</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>15,471117</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>15,466366</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>15,465637</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>15,464908</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>15,462008</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>15,456897</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>15,460334</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>15,459842</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>15,460815</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>15,460100</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>15,459386</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>15,452314</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>15,446210</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>15,445169</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>15,443295</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>15,441685</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>15,440956</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>15,440229</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>15,442191</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>15,443184</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>15,446632</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>15,449073</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>15,448364</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>15,447688</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>15,446978</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5331,99 +5652,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>15,400152</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>15,394384</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>15,393236</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>15,391427</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>15,390691</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>15,389956</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>15,393202</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>15,390360</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>15,389444</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>15,383877</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>15,380953</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>15,380223</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>15,379493</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>15,367729</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>15,364036</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>15,354750</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5511,99 +5832,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>15,310013</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>15,307431</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>15,306746</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>15,306061</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>15,307571</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>15,302659</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>15,301492</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>15,299641</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>15,300861</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>15,300158</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>15,299455</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>15,294985</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,288949</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,283533</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>15,279366</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>15,275059</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5697,1737 +6018,1737 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>15,249646</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>15,247231</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>15,246087</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>15,244272</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>15,243595</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>15,237132</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>15,236443</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>15,235758</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>15,234801</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>15,229123</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>15,231306</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>15,230810</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>15,230247</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>15,229615</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>15,228982</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>15,219724</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>15,221684</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>15,220852</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>15,221090</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>15,218927</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>15,218300</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>15,217672</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>15,217262</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>15,214530</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>15,210858</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>15,209441</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>15,209879</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>15,209252</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>15,208625</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>15,205998</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>15,201684</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>15,205507</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>15,205640</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>15,204473</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>15,203858</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>15,203244</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>15,199252</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>15,193448</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>15,195871</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>15,195379</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>15,195218</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>15,194575</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>15,193935</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>15,192531</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>15,184686</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>15,183988</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>15,180781</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>15,181419</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>15,180802</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>15,180183</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>15,182704</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>15,178610</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>15,170547</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>15,168531</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>15,169775</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>15,169139</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>15,168504</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>15,164707</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>15,163759</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>15,160779</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>15,161584</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>15,161484</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>15,160871</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>15,160258</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>15,161559</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>15,158823</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>15,158412</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>15,156142</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>15,152976</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>15,152260</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>15,151549</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>15,149611</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>15,146527</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>15,144056</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>15,143243</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>15,140050</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>15,139415</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>15,138782</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>15,134570</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>15,127414</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>15,127724</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>15,126948</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>15,123625</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>15,123026</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>15,122426</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>15,118525</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>15,117402</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>15,115616</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>15,109450</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>15,107845</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>15,107244</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>15,106643</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>15,107101</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>15,100139</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>15,093093</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>15,091223</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>15,090257</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>15,089651</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>15,089048</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>15,083689</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>15,085402</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>15,082182</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>15,076092</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>15,073680</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>15,073044</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>15,072407</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>15,068182</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>15,066550</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>15,062784</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>15,062467</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>15,061506</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>15,060900</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>15,060295</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>15,055217</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>15,057042</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>15,057947</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>15,056112</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>15,057327</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>15,056733</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>15,056138</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>15,052969</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>15,054200</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>15,052113</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>15,053241</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>15,051349</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>15,050756</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>15,050163</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>15,049148</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>15,041422</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>15,040713</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>15,039135</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>15,040271</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>15,039680</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>15,039079</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>15,038288</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>15,034750</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>15,036063</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>15,033762</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>15,029917</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>15,029290</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>15,028663</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>15,026928</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>15,025655</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>15,029324</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>15,028498</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>15,027000</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>15,026397</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>15,025794</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>15,022489</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>15,016287</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>15,016909</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>15,015764</t>
   </si>
   <si>
-    <t>14/05/2023</t>
+    <t>14/5/2023</t>
   </si>
   <si>
     <t>15,014742</t>
   </si>
   <si>
-    <t>13/05/2023</t>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>15,014154</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>15,013565</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>15,012726</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>15,010053</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>15,009796</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>15,011925</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>15,011162</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>15,010554</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>15,009945</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>15,007196</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>15,005994</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>15,008828</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>15,007511</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>15,006463</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>15,005872</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>15,005258</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>14,999164</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>14,992931</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>14,994292</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>14,993085</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>14,992393</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>14,991789</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>14,991186</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>14,989744</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>14,986771</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>14,986554</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>14,978615</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>14,977362</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>14,976756</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>14,976152</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>14,972496</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>14,967965</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>14,969273</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>14,972599</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>14,971870</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>14,971275</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>14,970680</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>14,970069</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>14,969417</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>14,964845</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>14,962864</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>14,957760</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>14,957155</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>14,956549</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>14,951426</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>14,947406</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>14,941343</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>14,942274</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>14,943979</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>14,943347</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>14,942721</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>14,949189</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>14,950052</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>14,948597</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>14,928701</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>14,926976</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>14,926393</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>14,925809</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>14,930475</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>14,942756</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>14,943920</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>14,939289</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>14,939422</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>14,938828</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>14,938232</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>14,939347</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>14,935933</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>14,935172</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>14,937884</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>14,931752</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>14,931166</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>14,930584</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>14,929500</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>14,927643</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>14,928191</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>14,928898</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>14,929257</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>14,928666</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>14,928075</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>14,930633</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>14,926804</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>14,928131</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>14,929443</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>14,929293</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>14,928697</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>14,928099</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>14,927761</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>14,925884</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>14,925892</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>14,925014</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>14,924703</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>14,924131</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>14,923558</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>14,925867</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>14,923326</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>14,928483</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>14,927524</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>14,925708</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>14,925149</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>14,924587</t>
   </si>
   <si>
-    <t>02/02/2023</t>
+    <t>2/2/2023</t>
   </si>
   <si>
     <t>14,922612</t>
   </si>
   <si>
-    <t>01/02/2023</t>
+    <t>1/2/2023</t>
   </si>
   <si>
     <t>14,914797</t>
   </si>
   <si>
-    <t>31/01/2023</t>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>14,910581</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>14,909515</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>14,907341</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>14,906766</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>14,906191</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>14,904288</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>14,900116</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>14,897630</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>14,895085</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>14,893101</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>14,892535</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>14,891968</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>14,890086</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>14,888792</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>14,881104</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>14,875533</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>14,872615</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>14,872041</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>14,871466</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>14,865767</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>14,857582</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>14,854871</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>14,851910</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>14,848859</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>14,848308</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>14,847669</t>
   </si>
   <si>
-    <t>05/01/2023</t>
+    <t>5/1/2023</t>
   </si>
   <si>
     <t>14,845442</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>14,848544</t>
   </si>
   <si>
-    <t>03/01/2023</t>
+    <t>3/1/2023</t>
   </si>
   <si>
     <t>14,847239</t>
   </si>
   <si>
-    <t>02/01/2023</t>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>14,851161</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>14,861939</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>14,861378</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>14,860855</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>14,861483</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7521,99 +7842,99 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>14,848611</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>14,842470</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>14,842702</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>14,842124</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>14,841544</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>14,842567</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>14,843273</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>14,843083</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>14,842934</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>14,835231</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>14,834668</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>14,834104</t>
   </si>
   <si>
-    <t>01/12/2022</t>
+    <t>1/12/2022</t>
   </si>
   <si>
     <t>14,831946</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>14,820643</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>14,816902</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>14,810730</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
@@ -7701,99 +8022,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>14,758512</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>14,757914</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>14,757316</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>14,746897</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>14,740519</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>14,743660</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>14,742661</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>14,738464</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>14,737879</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>14,737294</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>14,729803</t>
   </si>
   <si>
-    <t>02/11/2022</t>
+    <t>2/11/2022</t>
   </si>
   <si>
     <t>14,729083</t>
   </si>
   <si>
-    <t>01/11/2022</t>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>14,723703</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>14,718320</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>14,710706</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>14,710115</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
@@ -7887,1734 +8208,1734 @@
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>14,690835</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>14,698081</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>14,703415</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>14,707132</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>14,711957</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>14,711396</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>14,710835</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>14,714752</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>14,711742</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>14,717820</t>
   </si>
   <si>
-    <t>03/10/2022</t>
+    <t>3/10/2022</t>
   </si>
   <si>
     <t>14,704980</t>
   </si>
   <si>
-    <t>02/10/2022</t>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>14,706061</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>14,705539</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>14,704999</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>29/9/2022</t>
   </si>
   <si>
     <t>14,704008</t>
   </si>
   <si>
-    <t>28/09/2022</t>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>14,710461</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>14,727785</t>
   </si>
   <si>
-    <t>26/09/2022</t>
+    <t>26/9/2022</t>
   </si>
   <si>
     <t>14,733276</t>
   </si>
   <si>
-    <t>25/09/2022</t>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>14,746511</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>14,745978</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>14,745445</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>14,750130</t>
   </si>
   <si>
-    <t>21/09/2022</t>
+    <t>21/9/2022</t>
   </si>
   <si>
     <t>14,754658</t>
   </si>
   <si>
-    <t>20/09/2022</t>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>14,759832</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>14,767064</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>14,771339</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>14,770826</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>14,770314</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>14,778573</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>14,780108</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>14,778738</t>
   </si>
   <si>
-    <t>12/09/2022</t>
+    <t>12/9/2022</t>
   </si>
   <si>
     <t>14,783500</t>
   </si>
   <si>
-    <t>11/09/2022</t>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>14,784859</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>14,784357</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>14,783855</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>14,781854</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>14,787919</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>14,791616</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>14,794991</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>14,801926</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>14,801413</t>
   </si>
   <si>
-    <t>02/09/2022</t>
+    <t>2/9/2022</t>
   </si>
   <si>
     <t>14,800915</t>
   </si>
   <si>
-    <t>01/09/2022</t>
+    <t>1/9/2022</t>
   </si>
   <si>
     <t>14,793159</t>
   </si>
   <si>
-    <t>31/08/2022</t>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>14,800145</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>30/8/2022</t>
   </si>
   <si>
     <t>14,804185</t>
   </si>
   <si>
-    <t>29/08/2022</t>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>14,807592</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>14,806739</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>14,806244</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>14,805748</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>14,806346</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>14,802105</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>14,799666</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>14,802030</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>14,809410</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>14,808911</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>14,808414</t>
   </si>
   <si>
-    <t>18/08/2022</t>
+    <t>18/8/2022</t>
   </si>
   <si>
     <t>14,812390</t>
   </si>
   <si>
-    <t>17/08/2022</t>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>14,815893</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>14,822826</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>14,823465</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>14,821318</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>14,820823</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>14,820329</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>14,817847</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>14,812476</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>14,811503</t>
   </si>
   <si>
-    <t>08/08/2022</t>
+    <t>8/8/2022</t>
   </si>
   <si>
     <t>14,813368</t>
   </si>
   <si>
-    <t>07/08/2022</t>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>14,812043</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>14,811550</t>
   </si>
   <si>
-    <t>05/08/2022</t>
+    <t>5/8/2022</t>
   </si>
   <si>
     <t>14,811057</t>
   </si>
   <si>
-    <t>04/08/2022</t>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>14,810530</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>14,809018</t>
   </si>
   <si>
-    <t>02/08/2022</t>
+    <t>2/8/2022</t>
   </si>
   <si>
     <t>14,807541</t>
   </si>
   <si>
-    <t>01/08/2022</t>
+    <t>1/8/2022</t>
   </si>
   <si>
     <t>14,809187</t>
   </si>
   <si>
-    <t>31/07/2022</t>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>14,808597</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>14,808185</t>
   </si>
   <si>
-    <t>29/07/2022</t>
+    <t>29/7/2022</t>
   </si>
   <si>
     <t>14,807723</t>
   </si>
   <si>
-    <t>28/07/2022</t>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>14,801098</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>14,799659</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>14,801437</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>14,804224</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>14,793748</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>14,793271</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>14,792794</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>14,789373</t>
   </si>
   <si>
-    <t>20/07/2022</t>
+    <t>20/7/2022</t>
   </si>
   <si>
     <t>14,792197</t>
   </si>
   <si>
-    <t>19/07/2022</t>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>14,779784</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>14,778995</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>14,774349</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>14,773860</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>14,773374</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>14,771909</t>
   </si>
   <si>
-    <t>13/07/2022</t>
+    <t>13/7/2022</t>
   </si>
   <si>
     <t>14,776807</t>
   </si>
   <si>
-    <t>12/07/2022</t>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>14,779967</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>14,775094</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>14,773359</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>14,772865</t>
   </si>
   <si>
-    <t>08/07/2022</t>
+    <t>8/7/2022</t>
   </si>
   <si>
     <t>14,772372</t>
   </si>
   <si>
-    <t>07/07/2022</t>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>14,767194</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>14,761430</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>14,760427</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>14,761889</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>14,761482</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>14,760988</t>
   </si>
   <si>
-    <t>01/07/2022</t>
+    <t>1/7/2022</t>
   </si>
   <si>
     <t>14,760494</t>
   </si>
   <si>
-    <t>30/06/2022</t>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>14,759431</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>14,773054</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>14,783793</t>
   </si>
   <si>
-    <t>27/06/2022</t>
+    <t>27/6/2022</t>
   </si>
   <si>
     <t>14,785613</t>
   </si>
   <si>
-    <t>26/06/2022</t>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>14,781310</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>14,780855</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>14,780402</t>
   </si>
   <si>
-    <t>23/06/2022</t>
+    <t>23/6/2022</t>
   </si>
   <si>
     <t>14,783324</t>
   </si>
   <si>
-    <t>22/06/2022</t>
+    <t>22/6/2022</t>
   </si>
   <si>
     <t>14,789367</t>
   </si>
   <si>
-    <t>21/06/2022</t>
+    <t>21/6/2022</t>
   </si>
   <si>
     <t>14,793833</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>14,792386</t>
   </si>
   <si>
-    <t>19/06/2022</t>
+    <t>19/6/2022</t>
   </si>
   <si>
     <t>14,793237</t>
   </si>
   <si>
-    <t>18/06/2022</t>
+    <t>18/6/2022</t>
   </si>
   <si>
     <t>14,792832</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>14,792427</t>
   </si>
   <si>
-    <t>16/06/2022</t>
+    <t>16/6/2022</t>
   </si>
   <si>
     <t>14,794227</t>
   </si>
   <si>
-    <t>15/06/2022</t>
+    <t>15/6/2022</t>
   </si>
   <si>
     <t>14,801941</t>
   </si>
   <si>
-    <t>14/06/2022</t>
+    <t>14/6/2022</t>
   </si>
   <si>
     <t>14,804019</t>
   </si>
   <si>
-    <t>13/06/2022</t>
+    <t>13/6/2022</t>
   </si>
   <si>
     <t>14,816552</t>
   </si>
   <si>
-    <t>12/06/2022</t>
+    <t>12/6/2022</t>
   </si>
   <si>
     <t>14,835386</t>
   </si>
   <si>
-    <t>11/06/2022</t>
+    <t>11/6/2022</t>
   </si>
   <si>
     <t>14,834971</t>
   </si>
   <si>
-    <t>10/06/2022</t>
+    <t>10/6/2022</t>
   </si>
   <si>
     <t>14,834555</t>
   </si>
   <si>
-    <t>09/06/2022</t>
+    <t>9/6/2022</t>
   </si>
   <si>
     <t>14,844118</t>
   </si>
   <si>
-    <t>08/06/2022</t>
+    <t>8/6/2022</t>
   </si>
   <si>
     <t>14,850812</t>
   </si>
   <si>
-    <t>07/06/2022</t>
+    <t>7/6/2022</t>
   </si>
   <si>
     <t>14,853549</t>
   </si>
   <si>
-    <t>06/06/2022</t>
+    <t>6/6/2022</t>
   </si>
   <si>
     <t>14,853695</t>
   </si>
   <si>
-    <t>05/06/2022</t>
+    <t>5/6/2022</t>
   </si>
   <si>
     <t>14,856213</t>
   </si>
   <si>
-    <t>04/06/2022</t>
+    <t>4/6/2022</t>
   </si>
   <si>
     <t>14,855776</t>
   </si>
   <si>
-    <t>03/06/2022</t>
+    <t>3/6/2022</t>
   </si>
   <si>
     <t>14,855338</t>
   </si>
   <si>
-    <t>02/06/2022</t>
+    <t>2/6/2022</t>
   </si>
   <si>
     <t>14,857199</t>
   </si>
   <si>
-    <t>01/06/2022</t>
+    <t>1/6/2022</t>
   </si>
   <si>
     <t>14,857249</t>
   </si>
   <si>
-    <t>31/05/2022</t>
+    <t>31/5/2022</t>
   </si>
   <si>
     <t>14,857609</t>
   </si>
   <si>
-    <t>30/05/2022</t>
+    <t>30/5/2022</t>
   </si>
   <si>
     <t>14,859636</t>
   </si>
   <si>
-    <t>29/05/2022</t>
+    <t>29/5/2022</t>
   </si>
   <si>
     <t>14,858348</t>
   </si>
   <si>
-    <t>28/05/2022</t>
+    <t>28/5/2022</t>
   </si>
   <si>
     <t>14,857924</t>
   </si>
   <si>
-    <t>27/05/2022</t>
+    <t>27/5/2022</t>
   </si>
   <si>
     <t>14,857501</t>
   </si>
   <si>
-    <t>26/05/2022</t>
+    <t>26/5/2022</t>
   </si>
   <si>
     <t>14,853681</t>
   </si>
   <si>
-    <t>25/05/2022</t>
+    <t>25/5/2022</t>
   </si>
   <si>
     <t>14,851499</t>
   </si>
   <si>
-    <t>24/05/2022</t>
+    <t>24/5/2022</t>
   </si>
   <si>
     <t>14,853246</t>
   </si>
   <si>
-    <t>23/05/2022</t>
+    <t>23/5/2022</t>
   </si>
   <si>
     <t>14,854376</t>
   </si>
   <si>
-    <t>22/05/2022</t>
+    <t>22/5/2022</t>
   </si>
   <si>
     <t>14,853853</t>
   </si>
   <si>
-    <t>21/05/2022</t>
+    <t>21/5/2022</t>
   </si>
   <si>
     <t>14,853425</t>
   </si>
   <si>
-    <t>20/05/2022</t>
+    <t>20/5/2022</t>
   </si>
   <si>
     <t>14,853006</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>19/5/2022</t>
   </si>
   <si>
     <t>14,852859</t>
   </si>
   <si>
-    <t>18/05/2022</t>
+    <t>18/5/2022</t>
   </si>
   <si>
     <t>14,858989</t>
   </si>
   <si>
-    <t>17/05/2022</t>
+    <t>17/5/2022</t>
   </si>
   <si>
     <t>14,859054</t>
   </si>
   <si>
-    <t>16/05/2022</t>
+    <t>16/5/2022</t>
   </si>
   <si>
     <t>14,858056</t>
   </si>
   <si>
-    <t>15/05/2022</t>
+    <t>15/5/2022</t>
   </si>
   <si>
     <t>14,857387</t>
   </si>
   <si>
-    <t>14/05/2022</t>
+    <t>14/5/2022</t>
   </si>
   <si>
     <t>14,856965</t>
   </si>
   <si>
-    <t>13/05/2022</t>
+    <t>13/5/2022</t>
   </si>
   <si>
     <t>14,856542</t>
   </si>
   <si>
-    <t>12/05/2022</t>
+    <t>12/5/2022</t>
   </si>
   <si>
     <t>14,855972</t>
   </si>
   <si>
-    <t>11/05/2022</t>
+    <t>11/5/2022</t>
   </si>
   <si>
     <t>14,858324</t>
   </si>
   <si>
-    <t>10/05/2022</t>
+    <t>10/5/2022</t>
   </si>
   <si>
     <t>14,855202</t>
   </si>
   <si>
-    <t>09/05/2022</t>
+    <t>9/5/2022</t>
   </si>
   <si>
     <t>14,855313</t>
   </si>
   <si>
-    <t>08/05/2022</t>
+    <t>8/5/2022</t>
   </si>
   <si>
     <t>14,863323</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>7/5/2022</t>
   </si>
   <si>
     <t>14,862905</t>
   </si>
   <si>
-    <t>06/05/2022</t>
+    <t>6/5/2022</t>
   </si>
   <si>
     <t>14,862487</t>
   </si>
   <si>
-    <t>05/05/2022</t>
+    <t>5/5/2022</t>
   </si>
   <si>
     <t>14,872154</t>
   </si>
   <si>
-    <t>04/05/2022</t>
+    <t>4/5/2022</t>
   </si>
   <si>
     <t>14,872739</t>
   </si>
   <si>
-    <t>03/05/2022</t>
+    <t>3/5/2022</t>
   </si>
   <si>
     <t>14,874953</t>
   </si>
   <si>
-    <t>02/05/2022</t>
+    <t>2/5/2022</t>
   </si>
   <si>
     <t>14,877220</t>
   </si>
   <si>
-    <t>01/05/2022</t>
+    <t>1/5/2022</t>
   </si>
   <si>
     <t>14,877488</t>
   </si>
   <si>
-    <t>30/04/2022</t>
+    <t>30/4/2022</t>
   </si>
   <si>
     <t>14,877093</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>29/4/2022</t>
   </si>
   <si>
     <t>14,876699</t>
   </si>
   <si>
-    <t>28/04/2022</t>
+    <t>28/4/2022</t>
   </si>
   <si>
     <t>14,877892</t>
   </si>
   <si>
-    <t>27/04/2022</t>
+    <t>27/4/2022</t>
   </si>
   <si>
     <t>14,879718</t>
   </si>
   <si>
-    <t>26/04/2022</t>
+    <t>26/4/2022</t>
   </si>
   <si>
     <t>14,885000</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>25/4/2022</t>
   </si>
   <si>
     <t>14,885693</t>
   </si>
   <si>
-    <t>24/04/2022</t>
+    <t>24/4/2022</t>
   </si>
   <si>
     <t>14,891055</t>
   </si>
   <si>
-    <t>23/04/2022</t>
+    <t>23/4/2022</t>
   </si>
   <si>
     <t>14,890657</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>22/4/2022</t>
   </si>
   <si>
     <t>14,890260</t>
   </si>
   <si>
-    <t>21/04/2022</t>
+    <t>21/4/2022</t>
   </si>
   <si>
     <t>14,892833</t>
   </si>
   <si>
-    <t>20/04/2022</t>
+    <t>20/4/2022</t>
   </si>
   <si>
     <t>14,894763</t>
   </si>
   <si>
-    <t>19/04/2022</t>
+    <t>19/4/2022</t>
   </si>
   <si>
     <t>14,896516</t>
   </si>
   <si>
-    <t>18/04/2022</t>
+    <t>18/4/2022</t>
   </si>
   <si>
     <t>14,897922</t>
   </si>
   <si>
-    <t>17/04/2022</t>
+    <t>17/4/2022</t>
   </si>
   <si>
     <t>14,898144</t>
   </si>
   <si>
-    <t>16/04/2022</t>
+    <t>16/4/2022</t>
   </si>
   <si>
     <t>14,897719</t>
   </si>
   <si>
-    <t>15/04/2022</t>
+    <t>15/4/2022</t>
   </si>
   <si>
     <t>14,897295</t>
   </si>
   <si>
-    <t>14/04/2022</t>
+    <t>14/4/2022</t>
   </si>
   <si>
     <t>14,896870</t>
   </si>
   <si>
-    <t>13/04/2022</t>
+    <t>13/4/2022</t>
   </si>
   <si>
     <t>14,895630</t>
   </si>
   <si>
-    <t>12/04/2022</t>
+    <t>12/4/2022</t>
   </si>
   <si>
     <t>14,898565</t>
   </si>
   <si>
-    <t>11/04/2022</t>
+    <t>11/4/2022</t>
   </si>
   <si>
     <t>14,900451</t>
   </si>
   <si>
-    <t>10/04/2022</t>
+    <t>10/4/2022</t>
   </si>
   <si>
     <t>14,900712</t>
   </si>
   <si>
-    <t>09/04/2022</t>
+    <t>9/4/2022</t>
   </si>
   <si>
     <t>14,900287</t>
   </si>
   <si>
-    <t>08/04/2022</t>
+    <t>8/4/2022</t>
   </si>
   <si>
     <t>14,899861</t>
   </si>
   <si>
-    <t>07/04/2022</t>
+    <t>7/4/2022</t>
   </si>
   <si>
     <t>14,899511</t>
   </si>
   <si>
-    <t>06/04/2022</t>
+    <t>6/4/2022</t>
   </si>
   <si>
     <t>14,902692</t>
   </si>
   <si>
-    <t>05/04/2022</t>
+    <t>5/4/2022</t>
   </si>
   <si>
     <t>14,903197</t>
   </si>
   <si>
-    <t>04/04/2022</t>
+    <t>4/4/2022</t>
   </si>
   <si>
     <t>14,903769</t>
   </si>
   <si>
-    <t>03/04/2022</t>
+    <t>3/4/2022</t>
   </si>
   <si>
     <t>14,903371</t>
   </si>
   <si>
-    <t>02/04/2022</t>
+    <t>2/4/2022</t>
   </si>
   <si>
     <t>14,902946</t>
   </si>
   <si>
-    <t>01/04/2022</t>
+    <t>1/4/2022</t>
   </si>
   <si>
     <t>14,902521</t>
   </si>
   <si>
-    <t>31/03/2022</t>
+    <t>31/3/2022</t>
   </si>
   <si>
     <t>14,901720</t>
   </si>
   <si>
-    <t>30/03/2022</t>
+    <t>30/3/2022</t>
   </si>
   <si>
     <t>14,902704</t>
   </si>
   <si>
-    <t>29/03/2022</t>
+    <t>29/3/2022</t>
   </si>
   <si>
     <t>14,900575</t>
   </si>
   <si>
-    <t>28/03/2022</t>
+    <t>28/3/2022</t>
   </si>
   <si>
     <t>14,894876</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>27/3/2022</t>
   </si>
   <si>
     <t>14,893106</t>
   </si>
   <si>
-    <t>26/03/2022</t>
+    <t>26/3/2022</t>
   </si>
   <si>
     <t>14,892680</t>
   </si>
   <si>
-    <t>25/03/2022</t>
+    <t>25/3/2022</t>
   </si>
   <si>
     <t>14,892253</t>
   </si>
   <si>
-    <t>24/03/2022</t>
+    <t>24/3/2022</t>
   </si>
   <si>
     <t>14,890939</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>23/3/2022</t>
   </si>
   <si>
     <t>14,890814</t>
   </si>
   <si>
-    <t>22/03/2022</t>
+    <t>22/3/2022</t>
   </si>
   <si>
     <t>14,888526</t>
   </si>
   <si>
-    <t>21/03/2022</t>
+    <t>21/3/2022</t>
   </si>
   <si>
     <t>14,887892</t>
   </si>
   <si>
-    <t>20/03/2022</t>
+    <t>20/3/2022</t>
   </si>
   <si>
     <t>14,885718</t>
   </si>
   <si>
-    <t>19/03/2022</t>
+    <t>19/3/2022</t>
   </si>
   <si>
     <t>14,885294</t>
   </si>
   <si>
-    <t>18/03/2022</t>
+    <t>18/3/2022</t>
   </si>
   <si>
     <t>14,884872</t>
   </si>
   <si>
-    <t>17/03/2022</t>
+    <t>17/3/2022</t>
   </si>
   <si>
     <t>14,882464</t>
   </si>
   <si>
-    <t>16/03/2022</t>
+    <t>16/3/2022</t>
   </si>
   <si>
     <t>14,878770</t>
   </si>
   <si>
-    <t>15/03/2022</t>
+    <t>15/3/2022</t>
   </si>
   <si>
     <t>14,876637</t>
   </si>
   <si>
-    <t>14/03/2022</t>
+    <t>14/3/2022</t>
   </si>
   <si>
     <t>14,876082</t>
   </si>
   <si>
-    <t>13/03/2022</t>
+    <t>13/3/2022</t>
   </si>
   <si>
     <t>14,875487</t>
   </si>
   <si>
-    <t>12/03/2022</t>
+    <t>12/3/2022</t>
   </si>
   <si>
     <t>14,875061</t>
   </si>
   <si>
-    <t>11/03/2022</t>
+    <t>11/3/2022</t>
   </si>
   <si>
     <t>14,874635</t>
   </si>
   <si>
-    <t>10/03/2022</t>
+    <t>10/3/2022</t>
   </si>
   <si>
     <t>14,874626</t>
   </si>
   <si>
-    <t>09/03/2022</t>
+    <t>9/3/2022</t>
   </si>
   <si>
     <t>14,874266</t>
   </si>
   <si>
-    <t>08/03/2022</t>
+    <t>8/3/2022</t>
   </si>
   <si>
     <t>14,871820</t>
   </si>
   <si>
-    <t>07/03/2022</t>
+    <t>7/3/2022</t>
   </si>
   <si>
     <t>14,874383</t>
   </si>
   <si>
-    <t>06/03/2022</t>
+    <t>6/3/2022</t>
   </si>
   <si>
     <t>14,891483</t>
   </si>
   <si>
-    <t>05/03/2022</t>
+    <t>5/3/2022</t>
   </si>
   <si>
     <t>14,891044</t>
   </si>
   <si>
-    <t>04/03/2022</t>
+    <t>4/3/2022</t>
   </si>
   <si>
     <t>14,890606</t>
   </si>
   <si>
-    <t>03/03/2022</t>
+    <t>3/3/2022</t>
   </si>
   <si>
     <t>14,896919</t>
   </si>
   <si>
-    <t>02/03/2022</t>
+    <t>2/3/2022</t>
   </si>
   <si>
     <t>14,903183</t>
   </si>
   <si>
-    <t>01/03/2022</t>
+    <t>1/3/2022</t>
   </si>
   <si>
     <t>14,906784</t>
   </si>
   <si>
-    <t>28/02/2022</t>
+    <t>28/2/2022</t>
   </si>
   <si>
     <t>14,901488</t>
   </si>
   <si>
-    <t>27/02/2022</t>
+    <t>27/2/2022</t>
   </si>
   <si>
     <t>14,907871</t>
   </si>
   <si>
-    <t>26/02/2022</t>
+    <t>26/2/2022</t>
   </si>
   <si>
     <t>14,907410</t>
   </si>
   <si>
-    <t>25/02/2022</t>
+    <t>25/2/2022</t>
   </si>
   <si>
     <t>14,906952</t>
   </si>
   <si>
-    <t>24/02/2022</t>
+    <t>24/2/2022</t>
   </si>
   <si>
     <t>14,902200</t>
   </si>
   <si>
-    <t>23/02/2022</t>
+    <t>23/2/2022</t>
   </si>
   <si>
     <t>14,916223</t>
   </si>
   <si>
-    <t>22/02/2022</t>
+    <t>22/2/2022</t>
   </si>
   <si>
     <t>14,916426</t>
   </si>
   <si>
-    <t>21/02/2022</t>
+    <t>21/2/2022</t>
   </si>
   <si>
     <t>14,923916</t>
   </si>
   <si>
-    <t>20/02/2022</t>
+    <t>20/2/2022</t>
   </si>
   <si>
     <t>14,925538</t>
   </si>
   <si>
-    <t>19/02/2022</t>
+    <t>19/2/2022</t>
   </si>
   <si>
     <t>14,925055</t>
   </si>
   <si>
-    <t>18/02/2022</t>
+    <t>18/2/2022</t>
   </si>
   <si>
     <t>14,924573</t>
   </si>
   <si>
-    <t>17/02/2022</t>
+    <t>17/2/2022</t>
   </si>
   <si>
     <t>14,927336</t>
   </si>
   <si>
-    <t>16/02/2022</t>
-[...2 lines deleted...]
-    <t>15/02/2022</t>
+    <t>16/2/2022</t>
+  </si>
+  <si>
+    <t>15/2/2022</t>
   </si>
   <si>
     <t>14,929445</t>
   </si>
   <si>
-    <t>14/02/2022</t>
+    <t>14/2/2022</t>
   </si>
   <si>
     <t>14,928349</t>
   </si>
   <si>
-    <t>13/02/2022</t>
+    <t>13/2/2022</t>
   </si>
   <si>
     <t>14,933593</t>
   </si>
   <si>
-    <t>12/02/2022</t>
+    <t>12/2/2022</t>
   </si>
   <si>
     <t>14,933103</t>
   </si>
   <si>
-    <t>11/02/2022</t>
+    <t>11/2/2022</t>
   </si>
   <si>
     <t>14,932612</t>
   </si>
   <si>
-    <t>10/02/2022</t>
+    <t>10/2/2022</t>
   </si>
   <si>
     <t>14,936126</t>
   </si>
   <si>
-    <t>09/02/2022</t>
+    <t>9/2/2022</t>
   </si>
   <si>
     <t>14,938283</t>
   </si>
   <si>
-    <t>08/02/2022</t>
+    <t>8/2/2022</t>
   </si>
   <si>
     <t>14,935106</t>
   </si>
   <si>
-    <t>07/02/2022</t>
+    <t>7/2/2022</t>
   </si>
   <si>
     <t>14,933344</t>
   </si>
   <si>
-    <t>06/02/2022</t>
+    <t>6/2/2022</t>
   </si>
   <si>
     <t>14,940001</t>
   </si>
   <si>
-    <t>05/02/2022</t>
+    <t>5/2/2022</t>
   </si>
   <si>
     <t>14,939519</t>
   </si>
   <si>
-    <t>04/02/2022</t>
+    <t>4/2/2022</t>
   </si>
   <si>
     <t>14,939037</t>
   </si>
   <si>
-    <t>03/02/2022</t>
+    <t>3/2/2022</t>
   </si>
   <si>
     <t>14,950487</t>
   </si>
   <si>
-    <t>02/02/2022</t>
+    <t>2/2/2022</t>
   </si>
   <si>
     <t>14,957380</t>
   </si>
   <si>
-    <t>01/02/2022</t>
+    <t>1/2/2022</t>
   </si>
   <si>
     <t>14,956463</t>
   </si>
   <si>
-    <t>31/01/2022</t>
+    <t>31/1/2022</t>
   </si>
   <si>
     <t>14,956993</t>
   </si>
   <si>
-    <t>30/01/2022</t>
+    <t>30/1/2022</t>
   </si>
   <si>
     <t>14,957901</t>
   </si>
   <si>
-    <t>29/01/2022</t>
+    <t>29/1/2022</t>
   </si>
   <si>
     <t>14,957434</t>
   </si>
   <si>
-    <t>28/01/2022</t>
+    <t>28/1/2022</t>
   </si>
   <si>
     <t>14,956967</t>
   </si>
   <si>
-    <t>27/01/2022</t>
+    <t>27/1/2022</t>
   </si>
   <si>
     <t>14,959785</t>
   </si>
   <si>
-    <t>26/01/2022</t>
+    <t>26/1/2022</t>
   </si>
   <si>
     <t>14,960761</t>
   </si>
   <si>
-    <t>25/01/2022</t>
+    <t>25/1/2022</t>
   </si>
   <si>
     <t>14,960182</t>
   </si>
   <si>
-    <t>24/01/2022</t>
+    <t>24/1/2022</t>
   </si>
   <si>
     <t>14,960799</t>
   </si>
   <si>
-    <t>23/01/2022</t>
+    <t>23/1/2022</t>
   </si>
   <si>
     <t>14,962600</t>
   </si>
   <si>
-    <t>22/01/2022</t>
+    <t>22/1/2022</t>
   </si>
   <si>
     <t>14,962116</t>
   </si>
   <si>
-    <t>21/01/2022</t>
+    <t>21/1/2022</t>
   </si>
   <si>
     <t>14,961633</t>
   </si>
   <si>
-    <t>20/01/2022</t>
+    <t>20/1/2022</t>
   </si>
   <si>
     <t>14,962018</t>
   </si>
   <si>
-    <t>19/01/2022</t>
+    <t>19/1/2022</t>
   </si>
   <si>
     <t>14,962696</t>
   </si>
   <si>
-    <t>18/01/2022</t>
+    <t>18/1/2022</t>
   </si>
   <si>
     <t>14,961736</t>
   </si>
   <si>
-    <t>17/01/2022</t>
+    <t>17/1/2022</t>
   </si>
   <si>
     <t>14,963107</t>
   </si>
   <si>
-    <t>16/01/2022</t>
+    <t>16/1/2022</t>
   </si>
   <si>
     <t>14,963018</t>
   </si>
   <si>
-    <t>15/01/2022</t>
+    <t>15/1/2022</t>
   </si>
   <si>
     <t>14,962532</t>
   </si>
   <si>
-    <t>14/01/2022</t>
+    <t>14/1/2022</t>
   </si>
   <si>
     <t>14,962045</t>
   </si>
   <si>
-    <t>13/01/2022</t>
+    <t>13/1/2022</t>
   </si>
   <si>
     <t>14,963243</t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>12/1/2022</t>
   </si>
   <si>
     <t>14,964401</t>
   </si>
   <si>
-    <t>11/01/2022</t>
+    <t>11/1/2022</t>
   </si>
   <si>
     <t>14,964229</t>
   </si>
   <si>
-    <t>10/01/2022</t>
+    <t>10/1/2022</t>
   </si>
   <si>
     <t>14,964097</t>
   </si>
   <si>
-    <t>09/01/2022</t>
+    <t>9/1/2022</t>
   </si>
   <si>
     <t>14,965048</t>
   </si>
   <si>
-    <t>08/01/2022</t>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>14,964541</t>
   </si>
   <si>
-    <t>07/01/2022</t>
+    <t>7/1/2022</t>
   </si>
   <si>
     <t>14,964033</t>
   </si>
   <si>
-    <t>06/01/2022</t>
+    <t>6/1/2022</t>
   </si>
   <si>
     <t>14,963724</t>
   </si>
   <si>
-    <t>05/01/2022</t>
+    <t>5/1/2022</t>
   </si>
   <si>
     <t>14,965482</t>
   </si>
   <si>
-    <t>04/01/2022</t>
+    <t>4/1/2022</t>
   </si>
   <si>
     <t>14,965547</t>
   </si>
   <si>
-    <t>03/01/2022</t>
+    <t>3/1/2022</t>
   </si>
   <si>
     <t>14,965688</t>
   </si>
   <si>
-    <t>02/01/2022</t>
+    <t>2/1/2022</t>
   </si>
   <si>
     <t>14,967262</t>
   </si>
   <si>
-    <t>01/01/2022</t>
+    <t>1/1/2022</t>
   </si>
   <si>
     <t>14,966763</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>14,966264</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>14,966130</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>14,967289</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
@@ -9708,99 +10029,99 @@
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>14,967235</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>14,967286</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>14,966782</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>14,966276</t>
   </si>
   <si>
-    <t>09/12/2021</t>
+    <t>9/12/2021</t>
   </si>
   <si>
     <t>14,967103</t>
   </si>
   <si>
-    <t>08/12/2021</t>
+    <t>8/12/2021</t>
   </si>
   <si>
     <t>14,969121</t>
   </si>
   <si>
-    <t>07/12/2021</t>
+    <t>7/12/2021</t>
   </si>
   <si>
     <t>14,968808</t>
   </si>
   <si>
-    <t>06/12/2021</t>
+    <t>6/12/2021</t>
   </si>
   <si>
     <t>14,965872</t>
   </si>
   <si>
-    <t>05/12/2021</t>
+    <t>5/12/2021</t>
   </si>
   <si>
     <t>14,965988</t>
   </si>
   <si>
-    <t>04/12/2021</t>
+    <t>4/12/2021</t>
   </si>
   <si>
     <t>14,965488</t>
   </si>
   <si>
-    <t>03/12/2021</t>
+    <t>3/12/2021</t>
   </si>
   <si>
     <t>14,964989</t>
   </si>
   <si>
-    <t>02/12/2021</t>
+    <t>2/12/2021</t>
   </si>
   <si>
     <t>14,964470</t>
   </si>
   <si>
-    <t>01/12/2021</t>
+    <t>1/12/2021</t>
   </si>
   <si>
     <t>14,964871</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>14,961299</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>14,961165</t>
   </si>
   <si>
     <t>28/11/2021</t>
   </si>
   <si>
     <t>14,961456</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
@@ -9888,99 +10209,99 @@
   <si>
     <t>13/11/2021</t>
   </si>
   <si>
     <t>14,978204</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>14,977768</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>14,979650</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>14,983509</t>
   </si>
   <si>
-    <t>09/11/2021</t>
+    <t>9/11/2021</t>
   </si>
   <si>
     <t>14,984632</t>
   </si>
   <si>
-    <t>08/11/2021</t>
+    <t>8/11/2021</t>
   </si>
   <si>
     <t>14,984244</t>
   </si>
   <si>
-    <t>07/11/2021</t>
+    <t>7/11/2021</t>
   </si>
   <si>
     <t>14,984163</t>
   </si>
   <si>
-    <t>06/11/2021</t>
+    <t>6/11/2021</t>
   </si>
   <si>
     <t>14,983718</t>
   </si>
   <si>
-    <t>05/11/2021</t>
+    <t>5/11/2021</t>
   </si>
   <si>
     <t>14,983272</t>
   </si>
   <si>
-    <t>04/11/2021</t>
+    <t>4/11/2021</t>
   </si>
   <si>
     <t>14,983821</t>
   </si>
   <si>
-    <t>03/11/2021</t>
+    <t>3/11/2021</t>
   </si>
   <si>
     <t>14,982540</t>
   </si>
   <si>
-    <t>02/11/2021</t>
+    <t>2/11/2021</t>
   </si>
   <si>
     <t>14,982363</t>
   </si>
   <si>
-    <t>01/11/2021</t>
+    <t>1/11/2021</t>
   </si>
   <si>
     <t>14,981173</t>
   </si>
   <si>
     <t>31/10/2021</t>
   </si>
   <si>
     <t>14,980384</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>14,979987</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>14,979553</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
@@ -10074,1728 +10395,1728 @@
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>14,986694</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>14,986697</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>14,987613</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>14,988358</t>
   </si>
   <si>
-    <t>09/10/2021</t>
+    <t>9/10/2021</t>
   </si>
   <si>
     <t>14,987959</t>
   </si>
   <si>
-    <t>08/10/2021</t>
+    <t>8/10/2021</t>
   </si>
   <si>
     <t>14,987560</t>
   </si>
   <si>
-    <t>07/10/2021</t>
+    <t>7/10/2021</t>
   </si>
   <si>
     <t>14,987103</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>6/10/2021</t>
   </si>
   <si>
     <t>14,987842</t>
   </si>
   <si>
-    <t>05/10/2021</t>
+    <t>5/10/2021</t>
   </si>
   <si>
     <t>14,988908</t>
   </si>
   <si>
-    <t>04/10/2021</t>
+    <t>4/10/2021</t>
   </si>
   <si>
     <t>14,988817</t>
   </si>
   <si>
-    <t>03/10/2021</t>
+    <t>3/10/2021</t>
   </si>
   <si>
     <t>14,988982</t>
   </si>
   <si>
-    <t>02/10/2021</t>
+    <t>2/10/2021</t>
   </si>
   <si>
     <t>14,988570</t>
   </si>
   <si>
-    <t>01/10/2021</t>
+    <t>1/10/2021</t>
   </si>
   <si>
     <t>14,988158</t>
   </si>
   <si>
-    <t>30/09/2021</t>
+    <t>30/9/2021</t>
   </si>
   <si>
     <t>14,988482</t>
   </si>
   <si>
-    <t>29/09/2021</t>
+    <t>29/9/2021</t>
   </si>
   <si>
     <t>14,989524</t>
   </si>
   <si>
-    <t>28/09/2021</t>
+    <t>28/9/2021</t>
   </si>
   <si>
     <t>14,989588</t>
   </si>
   <si>
-    <t>27/09/2021</t>
+    <t>27/9/2021</t>
   </si>
   <si>
     <t>14,990393</t>
   </si>
   <si>
-    <t>26/09/2021</t>
+    <t>26/9/2021</t>
   </si>
   <si>
     <t>14,990503</t>
   </si>
   <si>
-    <t>25/09/2021</t>
+    <t>25/9/2021</t>
   </si>
   <si>
     <t>14,990097</t>
   </si>
   <si>
-    <t>24/09/2021</t>
+    <t>24/9/2021</t>
   </si>
   <si>
     <t>14,989690</t>
   </si>
   <si>
-    <t>23/09/2021</t>
+    <t>23/9/2021</t>
   </si>
   <si>
     <t>14,990262</t>
   </si>
   <si>
-    <t>22/09/2021</t>
+    <t>22/9/2021</t>
   </si>
   <si>
     <t>14,991189</t>
   </si>
   <si>
-    <t>21/09/2021</t>
+    <t>21/9/2021</t>
   </si>
   <si>
     <t>14,991402</t>
   </si>
   <si>
-    <t>20/09/2021</t>
+    <t>20/9/2021</t>
   </si>
   <si>
     <t>14,992807</t>
   </si>
   <si>
-    <t>19/09/2021</t>
+    <t>19/9/2021</t>
   </si>
   <si>
     <t>14,993111</t>
   </si>
   <si>
-    <t>18/09/2021</t>
+    <t>18/9/2021</t>
   </si>
   <si>
     <t>14,992695</t>
   </si>
   <si>
-    <t>17/09/2021</t>
+    <t>17/9/2021</t>
   </si>
   <si>
     <t>14,992278</t>
   </si>
   <si>
-    <t>16/09/2021</t>
+    <t>16/9/2021</t>
   </si>
   <si>
     <t>14,991978</t>
   </si>
   <si>
-    <t>15/09/2021</t>
+    <t>15/9/2021</t>
   </si>
   <si>
     <t>14,993192</t>
   </si>
   <si>
-    <t>14/09/2021</t>
+    <t>14/9/2021</t>
   </si>
   <si>
     <t>14,993746</t>
   </si>
   <si>
-    <t>13/09/2021</t>
+    <t>13/9/2021</t>
   </si>
   <si>
     <t>14,993015</t>
   </si>
   <si>
-    <t>12/09/2021</t>
+    <t>12/9/2021</t>
   </si>
   <si>
     <t>14,992971</t>
   </si>
   <si>
-    <t>11/09/2021</t>
+    <t>11/9/2021</t>
   </si>
   <si>
     <t>14,992568</t>
   </si>
   <si>
-    <t>10/09/2021</t>
+    <t>10/9/2021</t>
   </si>
   <si>
     <t>14,992163</t>
   </si>
   <si>
-    <t>09/09/2021</t>
+    <t>9/9/2021</t>
   </si>
   <si>
     <t>14,992292</t>
   </si>
   <si>
-    <t>08/09/2021</t>
+    <t>8/9/2021</t>
   </si>
   <si>
     <t>14,992772</t>
   </si>
   <si>
-    <t>07/09/2021</t>
+    <t>7/9/2021</t>
   </si>
   <si>
     <t>14,992624</t>
   </si>
   <si>
-    <t>06/09/2021</t>
+    <t>6/9/2021</t>
   </si>
   <si>
     <t>14,992831</t>
   </si>
   <si>
-    <t>05/09/2021</t>
+    <t>5/9/2021</t>
   </si>
   <si>
     <t>14,992642</t>
   </si>
   <si>
-    <t>04/09/2021</t>
+    <t>4/9/2021</t>
   </si>
   <si>
     <t>14,992262</t>
   </si>
   <si>
-    <t>03/09/2021</t>
+    <t>3/9/2021</t>
   </si>
   <si>
     <t>14,991883</t>
   </si>
   <si>
-    <t>02/09/2021</t>
+    <t>2/9/2021</t>
   </si>
   <si>
     <t>14,992209</t>
   </si>
   <si>
-    <t>01/09/2021</t>
+    <t>1/9/2021</t>
   </si>
   <si>
     <t>14,993131</t>
   </si>
   <si>
-    <t>31/08/2021</t>
+    <t>31/8/2021</t>
   </si>
   <si>
     <t>14,993701</t>
   </si>
   <si>
-    <t>30/08/2021</t>
+    <t>30/8/2021</t>
   </si>
   <si>
     <t>14,993778</t>
   </si>
   <si>
-    <t>29/08/2021</t>
+    <t>29/8/2021</t>
   </si>
   <si>
     <t>14,993639</t>
   </si>
   <si>
-    <t>28/08/2021</t>
+    <t>28/8/2021</t>
   </si>
   <si>
     <t>14,993288</t>
   </si>
   <si>
-    <t>27/08/2021</t>
+    <t>27/8/2021</t>
   </si>
   <si>
     <t>14,992936</t>
   </si>
   <si>
-    <t>26/08/2021</t>
+    <t>26/8/2021</t>
   </si>
   <si>
     <t>14,993314</t>
   </si>
   <si>
-    <t>25/08/2021</t>
+    <t>25/8/2021</t>
   </si>
   <si>
     <t>14,994491</t>
   </si>
   <si>
-    <t>24/08/2021</t>
+    <t>24/8/2021</t>
   </si>
   <si>
     <t>14,994498</t>
   </si>
   <si>
-    <t>23/08/2021</t>
+    <t>23/8/2021</t>
   </si>
   <si>
     <t>14,994046</t>
   </si>
   <si>
-    <t>22/08/2021</t>
+    <t>22/8/2021</t>
   </si>
   <si>
     <t>14,994835</t>
   </si>
   <si>
-    <t>21/08/2021</t>
+    <t>21/8/2021</t>
   </si>
   <si>
     <t>14,994484</t>
   </si>
   <si>
-    <t>20/08/2021</t>
+    <t>20/8/2021</t>
   </si>
   <si>
     <t>14,994133</t>
   </si>
   <si>
-    <t>19/08/2021</t>
+    <t>19/8/2021</t>
   </si>
   <si>
     <t>14,994357</t>
   </si>
   <si>
-    <t>18/08/2021</t>
+    <t>18/8/2021</t>
   </si>
   <si>
     <t>14,995422</t>
   </si>
   <si>
-    <t>17/08/2021</t>
+    <t>17/8/2021</t>
   </si>
   <si>
     <t>14,995709</t>
   </si>
   <si>
-    <t>16/08/2021</t>
+    <t>16/8/2021</t>
   </si>
   <si>
     <t>14,995906</t>
   </si>
   <si>
-    <t>15/08/2021</t>
+    <t>15/8/2021</t>
   </si>
   <si>
     <t>14,995786</t>
   </si>
   <si>
-    <t>14/08/2021</t>
+    <t>14/8/2021</t>
   </si>
   <si>
     <t>14,995433</t>
   </si>
   <si>
-    <t>13/08/2021</t>
+    <t>13/8/2021</t>
   </si>
   <si>
     <t>14,995079</t>
   </si>
   <si>
-    <t>12/08/2021</t>
+    <t>12/8/2021</t>
   </si>
   <si>
     <t>14,995399</t>
   </si>
   <si>
-    <t>11/08/2021</t>
+    <t>11/8/2021</t>
   </si>
   <si>
     <t>14,996336</t>
   </si>
   <si>
-    <t>10/08/2021</t>
+    <t>10/8/2021</t>
   </si>
   <si>
     <t>14,996337</t>
   </si>
   <si>
-    <t>09/08/2021</t>
+    <t>9/8/2021</t>
   </si>
   <si>
     <t>14,996965</t>
   </si>
   <si>
-    <t>08/08/2021</t>
+    <t>8/8/2021</t>
   </si>
   <si>
     <t>14,996950</t>
   </si>
   <si>
-    <t>07/08/2021</t>
+    <t>7/8/2021</t>
   </si>
   <si>
     <t>14,996598</t>
   </si>
   <si>
-    <t>06/08/2021</t>
+    <t>6/8/2021</t>
   </si>
   <si>
     <t>14,996246</t>
   </si>
   <si>
-    <t>05/08/2021</t>
+    <t>5/8/2021</t>
   </si>
   <si>
     <t>14,997041</t>
   </si>
   <si>
-    <t>04/08/2021</t>
+    <t>4/8/2021</t>
   </si>
   <si>
     <t>14,997536</t>
   </si>
   <si>
-    <t>03/08/2021</t>
+    <t>3/8/2021</t>
   </si>
   <si>
     <t>14,997354</t>
   </si>
   <si>
-    <t>02/08/2021</t>
+    <t>2/8/2021</t>
   </si>
   <si>
     <t>14,997605</t>
   </si>
   <si>
-    <t>01/08/2021</t>
+    <t>1/8/2021</t>
   </si>
   <si>
     <t>14,998057</t>
   </si>
   <si>
-    <t>31/07/2021</t>
+    <t>31/7/2021</t>
   </si>
   <si>
     <t>14,997710</t>
   </si>
   <si>
-    <t>30/07/2021</t>
+    <t>30/7/2021</t>
   </si>
   <si>
     <t>14,997395</t>
   </si>
   <si>
-    <t>29/07/2021</t>
+    <t>29/7/2021</t>
   </si>
   <si>
     <t>14,997279</t>
   </si>
   <si>
-    <t>28/07/2021</t>
+    <t>28/7/2021</t>
   </si>
   <si>
     <t>14,998358</t>
   </si>
   <si>
-    <t>27/07/2021</t>
+    <t>27/7/2021</t>
   </si>
   <si>
     <t>14,998354</t>
   </si>
   <si>
-    <t>26/07/2021</t>
+    <t>26/7/2021</t>
   </si>
   <si>
     <t>14,998720</t>
   </si>
   <si>
-    <t>25/07/2021</t>
+    <t>25/7/2021</t>
   </si>
   <si>
     <t>14,998542</t>
   </si>
   <si>
-    <t>24/07/2021</t>
+    <t>24/7/2021</t>
   </si>
   <si>
     <t>14,998192</t>
   </si>
   <si>
-    <t>23/07/2021</t>
+    <t>23/7/2021</t>
   </si>
   <si>
     <t>14,997842</t>
   </si>
   <si>
-    <t>22/07/2021</t>
+    <t>22/7/2021</t>
   </si>
   <si>
     <t>14,997508</t>
   </si>
   <si>
-    <t>21/07/2021</t>
+    <t>21/7/2021</t>
   </si>
   <si>
     <t>14,998631</t>
   </si>
   <si>
-    <t>20/07/2021</t>
+    <t>20/7/2021</t>
   </si>
   <si>
     <t>14,998418</t>
   </si>
   <si>
-    <t>19/07/2021</t>
+    <t>19/7/2021</t>
   </si>
   <si>
     <t>14,998740</t>
   </si>
   <si>
-    <t>18/07/2021</t>
+    <t>18/7/2021</t>
   </si>
   <si>
     <t>15,000185</t>
   </si>
   <si>
-    <t>17/07/2021</t>
+    <t>17/7/2021</t>
   </si>
   <si>
     <t>14,999842</t>
   </si>
   <si>
-    <t>16/07/2021</t>
+    <t>16/7/2021</t>
   </si>
   <si>
     <t>14,999499</t>
   </si>
   <si>
-    <t>15/07/2021</t>
+    <t>15/7/2021</t>
   </si>
   <si>
     <t>14,999346</t>
   </si>
   <si>
-    <t>14/07/2021</t>
+    <t>14/7/2021</t>
   </si>
   <si>
     <t>15,000438</t>
   </si>
   <si>
-    <t>13/07/2021</t>
+    <t>13/7/2021</t>
   </si>
   <si>
     <t>14,999953</t>
   </si>
   <si>
-    <t>12/07/2021</t>
+    <t>12/7/2021</t>
   </si>
   <si>
     <t>15,000072</t>
   </si>
   <si>
-    <t>11/07/2021</t>
+    <t>11/7/2021</t>
   </si>
   <si>
     <t>14,999736</t>
   </si>
   <si>
-    <t>10/07/2021</t>
+    <t>10/7/2021</t>
   </si>
   <si>
     <t>14,999391</t>
   </si>
   <si>
-    <t>09/07/2021</t>
+    <t>9/7/2021</t>
   </si>
   <si>
     <t>14,999047</t>
   </si>
   <si>
-    <t>08/07/2021</t>
+    <t>8/7/2021</t>
   </si>
   <si>
     <t>14,999183</t>
   </si>
   <si>
-    <t>07/07/2021</t>
+    <t>7/7/2021</t>
   </si>
   <si>
     <t>15,001083</t>
   </si>
   <si>
-    <t>06/07/2021</t>
+    <t>6/7/2021</t>
   </si>
   <si>
     <t>15,001181</t>
   </si>
   <si>
-    <t>05/07/2021</t>
+    <t>5/7/2021</t>
   </si>
   <si>
     <t>15,000916</t>
   </si>
   <si>
-    <t>04/07/2021</t>
+    <t>4/7/2021</t>
   </si>
   <si>
     <t>15,000607</t>
   </si>
   <si>
-    <t>03/07/2021</t>
+    <t>3/7/2021</t>
   </si>
   <si>
     <t>15,000248</t>
   </si>
   <si>
-    <t>02/07/2021</t>
+    <t>2/7/2021</t>
   </si>
   <si>
     <t>14,999888</t>
   </si>
   <si>
-    <t>01/07/2021</t>
+    <t>1/7/2021</t>
   </si>
   <si>
     <t>15,000253</t>
   </si>
   <si>
-    <t>30/06/2021</t>
+    <t>30/6/2021</t>
   </si>
   <si>
     <t>15,001315</t>
   </si>
   <si>
-    <t>29/06/2021</t>
+    <t>29/6/2021</t>
   </si>
   <si>
     <t>15,001292</t>
   </si>
   <si>
-    <t>28/06/2021</t>
+    <t>28/6/2021</t>
   </si>
   <si>
     <t>15,001409</t>
   </si>
   <si>
-    <t>27/06/2021</t>
+    <t>27/6/2021</t>
   </si>
   <si>
     <t>15,001744</t>
   </si>
   <si>
-    <t>26/06/2021</t>
+    <t>26/6/2021</t>
   </si>
   <si>
     <t>15,001376</t>
   </si>
   <si>
-    <t>25/06/2021</t>
+    <t>25/6/2021</t>
   </si>
   <si>
     <t>15,001008</t>
   </si>
   <si>
-    <t>24/06/2021</t>
+    <t>24/6/2021</t>
   </si>
   <si>
     <t>15,001017</t>
   </si>
   <si>
-    <t>23/06/2021</t>
+    <t>23/6/2021</t>
   </si>
   <si>
     <t>15,002267</t>
   </si>
   <si>
-    <t>22/06/2021</t>
+    <t>22/6/2021</t>
   </si>
   <si>
     <t>15,002426</t>
   </si>
   <si>
-    <t>21/06/2021</t>
+    <t>21/6/2021</t>
   </si>
   <si>
     <t>15,002312</t>
   </si>
   <si>
-    <t>20/06/2021</t>
+    <t>20/6/2021</t>
   </si>
   <si>
     <t>15,003203</t>
   </si>
   <si>
-    <t>19/06/2021</t>
+    <t>19/6/2021</t>
   </si>
   <si>
     <t>15,002853</t>
   </si>
   <si>
-    <t>18/06/2021</t>
+    <t>18/6/2021</t>
   </si>
   <si>
     <t>15,002504</t>
   </si>
   <si>
-    <t>17/06/2021</t>
+    <t>17/6/2021</t>
   </si>
   <si>
     <t>15,002380</t>
   </si>
   <si>
-    <t>16/06/2021</t>
+    <t>16/6/2021</t>
   </si>
   <si>
     <t>15,003800</t>
   </si>
   <si>
-    <t>15/06/2021</t>
+    <t>15/6/2021</t>
   </si>
   <si>
     <t>15,003582</t>
   </si>
   <si>
-    <t>14/06/2021</t>
+    <t>14/6/2021</t>
   </si>
   <si>
     <t>15,003896</t>
   </si>
   <si>
-    <t>13/06/2021</t>
+    <t>13/6/2021</t>
   </si>
   <si>
     <t>15,003819</t>
   </si>
   <si>
-    <t>12/06/2021</t>
+    <t>12/6/2021</t>
   </si>
   <si>
     <t>15,003461</t>
   </si>
   <si>
-    <t>11/06/2021</t>
+    <t>11/6/2021</t>
   </si>
   <si>
     <t>15,003103</t>
   </si>
   <si>
-    <t>10/06/2021</t>
+    <t>10/6/2021</t>
   </si>
   <si>
     <t>15,003043</t>
   </si>
   <si>
-    <t>09/06/2021</t>
+    <t>9/6/2021</t>
   </si>
   <si>
     <t>15,004293</t>
   </si>
   <si>
-    <t>08/06/2021</t>
+    <t>8/6/2021</t>
   </si>
   <si>
     <t>15,003845</t>
   </si>
   <si>
-    <t>07/06/2021</t>
+    <t>7/6/2021</t>
   </si>
   <si>
     <t>15,003987</t>
   </si>
   <si>
-    <t>06/06/2021</t>
+    <t>6/6/2021</t>
   </si>
   <si>
     <t>15,003837</t>
   </si>
   <si>
-    <t>05/06/2021</t>
+    <t>5/6/2021</t>
   </si>
   <si>
     <t>15,003467</t>
   </si>
   <si>
-    <t>04/06/2021</t>
+    <t>4/6/2021</t>
   </si>
   <si>
     <t>15,003096</t>
   </si>
   <si>
-    <t>03/06/2021</t>
+    <t>3/6/2021</t>
   </si>
   <si>
     <t>15,002780</t>
   </si>
   <si>
-    <t>02/06/2021</t>
+    <t>2/6/2021</t>
   </si>
   <si>
     <t>15,004003</t>
   </si>
   <si>
-    <t>01/06/2021</t>
+    <t>1/6/2021</t>
   </si>
   <si>
     <t>15,003959</t>
   </si>
   <si>
-    <t>31/05/2021</t>
+    <t>31/5/2021</t>
   </si>
   <si>
     <t>15,003331</t>
   </si>
   <si>
-    <t>30/05/2021</t>
+    <t>30/5/2021</t>
   </si>
   <si>
     <t>15,004045</t>
   </si>
   <si>
-    <t>29/05/2021</t>
+    <t>29/5/2021</t>
   </si>
   <si>
     <t>15,003678</t>
   </si>
   <si>
-    <t>28/05/2021</t>
+    <t>28/5/2021</t>
   </si>
   <si>
     <t>15,003311</t>
   </si>
   <si>
-    <t>27/05/2021</t>
+    <t>27/5/2021</t>
   </si>
   <si>
     <t>15,003007</t>
   </si>
   <si>
-    <t>26/05/2021</t>
+    <t>26/5/2021</t>
   </si>
   <si>
     <t>15,003840</t>
   </si>
   <si>
-    <t>25/05/2021</t>
-[...2 lines deleted...]
-    <t>24/05/2021</t>
+    <t>25/5/2021</t>
+  </si>
+  <si>
+    <t>24/5/2021</t>
   </si>
   <si>
     <t>15,003939</t>
   </si>
   <si>
-    <t>23/05/2021</t>
+    <t>23/5/2021</t>
   </si>
   <si>
     <t>15,003961</t>
   </si>
   <si>
-    <t>22/05/2021</t>
+    <t>22/5/2021</t>
   </si>
   <si>
     <t>15,003604</t>
   </si>
   <si>
-    <t>21/05/2021</t>
+    <t>21/5/2021</t>
   </si>
   <si>
     <t>15,003247</t>
   </si>
   <si>
-    <t>20/05/2021</t>
+    <t>20/5/2021</t>
   </si>
   <si>
     <t>15,003082</t>
   </si>
   <si>
-    <t>19/05/2021</t>
+    <t>19/5/2021</t>
   </si>
   <si>
     <t>15,004288</t>
   </si>
   <si>
-    <t>18/05/2021</t>
+    <t>18/5/2021</t>
   </si>
   <si>
     <t>15,004998</t>
   </si>
   <si>
-    <t>17/05/2021</t>
+    <t>17/5/2021</t>
   </si>
   <si>
     <t>15,004907</t>
   </si>
   <si>
-    <t>16/05/2021</t>
+    <t>16/5/2021</t>
   </si>
   <si>
     <t>15,005391</t>
   </si>
   <si>
-    <t>15/05/2021</t>
+    <t>15/5/2021</t>
   </si>
   <si>
     <t>15,005042</t>
   </si>
   <si>
-    <t>14/05/2021</t>
+    <t>14/5/2021</t>
   </si>
   <si>
     <t>15,004694</t>
   </si>
   <si>
-    <t>13/05/2021</t>
+    <t>13/5/2021</t>
   </si>
   <si>
     <t>15,004643</t>
   </si>
   <si>
-    <t>12/05/2021</t>
+    <t>12/5/2021</t>
   </si>
   <si>
     <t>15,006207</t>
   </si>
   <si>
-    <t>11/05/2021</t>
+    <t>11/5/2021</t>
   </si>
   <si>
     <t>15,006362</t>
   </si>
   <si>
-    <t>10/05/2021</t>
+    <t>10/5/2021</t>
   </si>
   <si>
     <t>15,006723</t>
   </si>
   <si>
-    <t>09/05/2021</t>
+    <t>9/5/2021</t>
   </si>
   <si>
     <t>15,006502</t>
   </si>
   <si>
-    <t>08/05/2021</t>
+    <t>8/5/2021</t>
   </si>
   <si>
     <t>15,006172</t>
   </si>
   <si>
-    <t>07/05/2021</t>
+    <t>7/5/2021</t>
   </si>
   <si>
     <t>15,005850</t>
   </si>
   <si>
-    <t>06/05/2021</t>
+    <t>6/5/2021</t>
   </si>
   <si>
     <t>15,006105</t>
   </si>
   <si>
-    <t>05/05/2021</t>
+    <t>5/5/2021</t>
   </si>
   <si>
     <t>15,007257</t>
   </si>
   <si>
-    <t>04/05/2021</t>
+    <t>4/5/2021</t>
   </si>
   <si>
     <t>15,007494</t>
   </si>
   <si>
-    <t>03/05/2021</t>
+    <t>3/5/2021</t>
   </si>
   <si>
     <t>15,007369</t>
   </si>
   <si>
-    <t>02/05/2021</t>
+    <t>2/5/2021</t>
   </si>
   <si>
     <t>15,007459</t>
   </si>
   <si>
-    <t>01/05/2021</t>
+    <t>1/5/2021</t>
   </si>
   <si>
     <t>15,007122</t>
   </si>
   <si>
-    <t>30/04/2021</t>
+    <t>30/4/2021</t>
   </si>
   <si>
     <t>15,006787</t>
   </si>
   <si>
-    <t>29/04/2021</t>
+    <t>29/4/2021</t>
   </si>
   <si>
     <t>15,006888</t>
   </si>
   <si>
-    <t>28/04/2021</t>
+    <t>28/4/2021</t>
   </si>
   <si>
     <t>15,008166</t>
   </si>
   <si>
-    <t>27/04/2021</t>
+    <t>27/4/2021</t>
   </si>
   <si>
     <t>15,007910</t>
   </si>
   <si>
-    <t>26/04/2021</t>
+    <t>26/4/2021</t>
   </si>
   <si>
     <t>15,008041</t>
   </si>
   <si>
-    <t>25/04/2021</t>
+    <t>25/4/2021</t>
   </si>
   <si>
     <t>15,008479</t>
   </si>
   <si>
-    <t>24/04/2021</t>
+    <t>24/4/2021</t>
   </si>
   <si>
     <t>15,008106</t>
   </si>
   <si>
-    <t>23/04/2021</t>
+    <t>23/4/2021</t>
   </si>
   <si>
     <t>15,007732</t>
   </si>
   <si>
-    <t>22/04/2021</t>
+    <t>22/4/2021</t>
   </si>
   <si>
     <t>15,007659</t>
   </si>
   <si>
-    <t>21/04/2021</t>
+    <t>21/4/2021</t>
   </si>
   <si>
     <t>15,008939</t>
   </si>
   <si>
-    <t>20/04/2021</t>
+    <t>20/4/2021</t>
   </si>
   <si>
     <t>15,009222</t>
   </si>
   <si>
-    <t>19/04/2021</t>
+    <t>19/4/2021</t>
   </si>
   <si>
     <t>15,009386</t>
   </si>
   <si>
-    <t>18/04/2021</t>
+    <t>18/4/2021</t>
   </si>
   <si>
     <t>15,009701</t>
   </si>
   <si>
-    <t>17/04/2021</t>
+    <t>17/4/2021</t>
   </si>
   <si>
     <t>15,009354</t>
   </si>
   <si>
-    <t>16/04/2021</t>
+    <t>16/4/2021</t>
   </si>
   <si>
     <t>15,009007</t>
   </si>
   <si>
-    <t>15/04/2021</t>
+    <t>15/4/2021</t>
   </si>
   <si>
     <t>15,009432</t>
   </si>
   <si>
-    <t>14/04/2021</t>
+    <t>14/4/2021</t>
   </si>
   <si>
     <t>15,009901</t>
   </si>
   <si>
-    <t>13/04/2021</t>
+    <t>13/4/2021</t>
   </si>
   <si>
     <t>15,009840</t>
   </si>
   <si>
-    <t>12/04/2021</t>
+    <t>12/4/2021</t>
   </si>
   <si>
     <t>15,010342</t>
   </si>
   <si>
-    <t>11/04/2021</t>
+    <t>11/4/2021</t>
   </si>
   <si>
     <t>15,010469</t>
   </si>
   <si>
-    <t>10/04/2021</t>
+    <t>10/4/2021</t>
   </si>
   <si>
     <t>15,010120</t>
   </si>
   <si>
-    <t>09/04/2021</t>
+    <t>9/4/2021</t>
   </si>
   <si>
     <t>15,009771</t>
   </si>
   <si>
-    <t>08/04/2021</t>
+    <t>8/4/2021</t>
   </si>
   <si>
     <t>15,010066</t>
   </si>
   <si>
-    <t>07/04/2021</t>
+    <t>7/4/2021</t>
   </si>
   <si>
     <t>15,010871</t>
   </si>
   <si>
-    <t>06/04/2021</t>
+    <t>6/4/2021</t>
   </si>
   <si>
     <t>15,010878</t>
   </si>
   <si>
-    <t>05/04/2021</t>
+    <t>5/4/2021</t>
   </si>
   <si>
     <t>15,010103</t>
   </si>
   <si>
-    <t>04/04/2021</t>
+    <t>4/4/2021</t>
   </si>
   <si>
     <t>15,009751</t>
   </si>
   <si>
-    <t>03/04/2021</t>
+    <t>3/4/2021</t>
   </si>
   <si>
     <t>15,009399</t>
   </si>
   <si>
-    <t>02/04/2021</t>
+    <t>2/4/2021</t>
   </si>
   <si>
     <t>15,009047</t>
   </si>
   <si>
-    <t>01/04/2021</t>
+    <t>1/4/2021</t>
   </si>
   <si>
     <t>15,008696</t>
   </si>
   <si>
-    <t>31/03/2021</t>
+    <t>31/3/2021</t>
   </si>
   <si>
     <t>15,007825</t>
   </si>
   <si>
-    <t>30/03/2021</t>
+    <t>30/3/2021</t>
   </si>
   <si>
     <t>15,009705</t>
   </si>
   <si>
-    <t>29/03/2021</t>
+    <t>29/3/2021</t>
   </si>
   <si>
     <t>15,010207</t>
   </si>
   <si>
-    <t>28/03/2021</t>
+    <t>28/3/2021</t>
   </si>
   <si>
     <t>15,010633</t>
   </si>
   <si>
-    <t>27/03/2021</t>
+    <t>27/3/2021</t>
   </si>
   <si>
     <t>15,010229</t>
   </si>
   <si>
-    <t>26/03/2021</t>
+    <t>26/3/2021</t>
   </si>
   <si>
     <t>15,009824</t>
   </si>
   <si>
-    <t>25/03/2021</t>
+    <t>25/3/2021</t>
   </si>
   <si>
     <t>15,009694</t>
   </si>
   <si>
-    <t>24/03/2021</t>
+    <t>24/3/2021</t>
   </si>
   <si>
     <t>15,010601</t>
   </si>
   <si>
-    <t>23/03/2021</t>
+    <t>23/3/2021</t>
   </si>
   <si>
     <t>15,010709</t>
   </si>
   <si>
-    <t>22/03/2021</t>
+    <t>22/3/2021</t>
   </si>
   <si>
     <t>15,010426</t>
   </si>
   <si>
-    <t>21/03/2021</t>
+    <t>21/3/2021</t>
   </si>
   <si>
     <t>15,010483</t>
   </si>
   <si>
-    <t>20/03/2021</t>
+    <t>20/3/2021</t>
   </si>
   <si>
     <t>15,010088</t>
   </si>
   <si>
-    <t>19/03/2021</t>
+    <t>19/3/2021</t>
   </si>
   <si>
     <t>15,009693</t>
   </si>
   <si>
-    <t>18/03/2021</t>
+    <t>18/3/2021</t>
   </si>
   <si>
     <t>15,009605</t>
   </si>
   <si>
-    <t>17/03/2021</t>
+    <t>17/3/2021</t>
   </si>
   <si>
     <t>15,010427</t>
   </si>
   <si>
-    <t>16/03/2021</t>
+    <t>16/3/2021</t>
   </si>
   <si>
     <t>15,010757</t>
   </si>
   <si>
-    <t>15/03/2021</t>
+    <t>15/3/2021</t>
   </si>
   <si>
     <t>15,011211</t>
   </si>
   <si>
-    <t>14/03/2021</t>
+    <t>14/3/2021</t>
   </si>
   <si>
     <t>15,011559</t>
   </si>
   <si>
-    <t>13/03/2021</t>
+    <t>13/3/2021</t>
   </si>
   <si>
     <t>15,011144</t>
   </si>
   <si>
-    <t>12/03/2021</t>
+    <t>12/3/2021</t>
   </si>
   <si>
     <t>15,010729</t>
   </si>
   <si>
-    <t>11/03/2021</t>
-[...2 lines deleted...]
-    <t>10/03/2021</t>
+    <t>11/3/2021</t>
+  </si>
+  <si>
+    <t>10/3/2021</t>
   </si>
   <si>
     <t>15,011427</t>
   </si>
   <si>
-    <t>09/03/2021</t>
+    <t>9/3/2021</t>
   </si>
   <si>
     <t>15,011577</t>
   </si>
   <si>
-    <t>08/03/2021</t>
+    <t>8/3/2021</t>
   </si>
   <si>
     <t>15,011676</t>
   </si>
   <si>
-    <t>07/03/2021</t>
-[...2 lines deleted...]
-    <t>06/03/2021</t>
+    <t>7/3/2021</t>
+  </si>
+  <si>
+    <t>6/3/2021</t>
   </si>
   <si>
     <t>15,011506</t>
   </si>
   <si>
-    <t>05/03/2021</t>
+    <t>5/3/2021</t>
   </si>
   <si>
     <t>15,011088</t>
   </si>
   <si>
-    <t>04/03/2021</t>
+    <t>4/3/2021</t>
   </si>
   <si>
     <t>15,011767</t>
   </si>
   <si>
-    <t>03/03/2021</t>
+    <t>3/3/2021</t>
   </si>
   <si>
     <t>15,013092</t>
   </si>
   <si>
-    <t>02/03/2021</t>
+    <t>2/3/2021</t>
   </si>
   <si>
     <t>15,013615</t>
   </si>
   <si>
-    <t>01/03/2021</t>
+    <t>1/3/2021</t>
   </si>
   <si>
     <t>15,013880</t>
   </si>
   <si>
-    <t>28/02/2021</t>
+    <t>28/2/2021</t>
   </si>
   <si>
     <t>15,012321</t>
   </si>
   <si>
-    <t>27/02/2021</t>
+    <t>27/2/2021</t>
   </si>
   <si>
     <t>15,011913</t>
   </si>
   <si>
-    <t>26/02/2021</t>
+    <t>26/2/2021</t>
   </si>
   <si>
     <t>15,011505</t>
   </si>
   <si>
-    <t>25/02/2021</t>
+    <t>25/2/2021</t>
   </si>
   <si>
     <t>15,012127</t>
   </si>
   <si>
-    <t>24/02/2021</t>
+    <t>24/2/2021</t>
   </si>
   <si>
     <t>15,013617</t>
   </si>
   <si>
-    <t>23/02/2021</t>
+    <t>23/2/2021</t>
   </si>
   <si>
     <t>15,013688</t>
   </si>
   <si>
-    <t>22/02/2021</t>
+    <t>22/2/2021</t>
   </si>
   <si>
     <t>15,014654</t>
   </si>
   <si>
-    <t>21/02/2021</t>
+    <t>21/2/2021</t>
   </si>
   <si>
     <t>15,015024</t>
   </si>
   <si>
-    <t>20/02/2021</t>
+    <t>20/2/2021</t>
   </si>
   <si>
     <t>15,014627</t>
   </si>
   <si>
-    <t>19/02/2021</t>
+    <t>19/2/2021</t>
   </si>
   <si>
     <t>15,014229</t>
   </si>
   <si>
-    <t>18/02/2021</t>
+    <t>18/2/2021</t>
   </si>
   <si>
     <t>15,014198</t>
   </si>
   <si>
-    <t>17/02/2021</t>
+    <t>17/2/2021</t>
   </si>
   <si>
     <t>15,015497</t>
   </si>
   <si>
-    <t>16/02/2021</t>
+    <t>16/2/2021</t>
   </si>
   <si>
     <t>15,015503</t>
   </si>
   <si>
-    <t>15/02/2021</t>
+    <t>15/2/2021</t>
   </si>
   <si>
     <t>15,016128</t>
   </si>
   <si>
-    <t>14/02/2021</t>
+    <t>14/2/2021</t>
   </si>
   <si>
     <t>15,016168</t>
   </si>
   <si>
-    <t>13/02/2021</t>
+    <t>13/2/2021</t>
   </si>
   <si>
     <t>15,015772</t>
   </si>
   <si>
-    <t>12/02/2021</t>
+    <t>12/2/2021</t>
   </si>
   <si>
     <t>15,015376</t>
   </si>
   <si>
-    <t>11/02/2021</t>
+    <t>11/2/2021</t>
   </si>
   <si>
     <t>15,015419</t>
   </si>
   <si>
-    <t>10/02/2021</t>
+    <t>10/2/2021</t>
   </si>
   <si>
     <t>15,016603</t>
   </si>
   <si>
-    <t>09/02/2021</t>
+    <t>9/2/2021</t>
   </si>
   <si>
     <t>15,016374</t>
   </si>
   <si>
-    <t>08/02/2021</t>
+    <t>8/2/2021</t>
   </si>
   <si>
     <t>15,016490</t>
   </si>
   <si>
-    <t>07/02/2021</t>
+    <t>7/2/2021</t>
   </si>
   <si>
     <t>15,016213</t>
   </si>
   <si>
-    <t>06/02/2021</t>
+    <t>6/2/2021</t>
   </si>
   <si>
     <t>15,015826</t>
   </si>
   <si>
-    <t>05/02/2021</t>
+    <t>5/2/2021</t>
   </si>
   <si>
     <t>15,015440</t>
   </si>
   <si>
-    <t>04/02/2021</t>
+    <t>4/2/2021</t>
   </si>
   <si>
     <t>15,015346</t>
   </si>
   <si>
-    <t>03/02/2021</t>
+    <t>3/2/2021</t>
   </si>
   <si>
     <t>15,016395</t>
   </si>
   <si>
-    <t>02/02/2021</t>
+    <t>2/2/2021</t>
   </si>
   <si>
     <t>15,015219</t>
   </si>
   <si>
-    <t>01/02/2021</t>
+    <t>1/2/2021</t>
   </si>
   <si>
     <t>15,014027</t>
   </si>
   <si>
-    <t>31/01/2021</t>
+    <t>31/1/2021</t>
   </si>
   <si>
     <t>15,013244</t>
   </si>
   <si>
-    <t>30/01/2021</t>
+    <t>30/1/2021</t>
   </si>
   <si>
     <t>15,012888</t>
   </si>
   <si>
-    <t>29/01/2021</t>
+    <t>29/1/2021</t>
   </si>
   <si>
     <t>15,012494</t>
   </si>
   <si>
-    <t>28/01/2021</t>
+    <t>28/1/2021</t>
   </si>
   <si>
     <t>15,012027</t>
   </si>
   <si>
-    <t>27/01/2021</t>
+    <t>27/1/2021</t>
   </si>
   <si>
     <t>15,014080</t>
   </si>
   <si>
-    <t>26/01/2021</t>
+    <t>26/1/2021</t>
   </si>
   <si>
     <t>15,014741</t>
   </si>
   <si>
-    <t>25/01/2021</t>
+    <t>25/1/2021</t>
   </si>
   <si>
     <t>15,015303</t>
   </si>
   <si>
-    <t>24/01/2021</t>
+    <t>24/1/2021</t>
   </si>
   <si>
     <t>15,015018</t>
   </si>
   <si>
-    <t>23/01/2021</t>
+    <t>23/1/2021</t>
   </si>
   <si>
     <t>15,014626</t>
   </si>
   <si>
-    <t>22/01/2021</t>
+    <t>22/1/2021</t>
   </si>
   <si>
     <t>15,014233</t>
   </si>
   <si>
-    <t>21/01/2021</t>
+    <t>21/1/2021</t>
   </si>
   <si>
     <t>15,014436</t>
   </si>
   <si>
-    <t>20/01/2021</t>
+    <t>20/1/2021</t>
   </si>
   <si>
     <t>15,015334</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>19/1/2021</t>
   </si>
   <si>
     <t>15,013524</t>
   </si>
   <si>
-    <t>18/01/2021</t>
+    <t>18/1/2021</t>
   </si>
   <si>
     <t>15,013406</t>
   </si>
   <si>
-    <t>17/01/2021</t>
+    <t>17/1/2021</t>
   </si>
   <si>
     <t>15,013809</t>
   </si>
   <si>
-    <t>16/01/2021</t>
+    <t>16/1/2021</t>
   </si>
   <si>
     <t>15,013404</t>
   </si>
   <si>
-    <t>15/01/2021</t>
+    <t>15/1/2021</t>
   </si>
   <si>
     <t>15,012999</t>
   </si>
   <si>
-    <t>14/01/2021</t>
+    <t>14/1/2021</t>
   </si>
   <si>
     <t>15,013423</t>
   </si>
   <si>
-    <t>13/01/2021</t>
+    <t>13/1/2021</t>
   </si>
   <si>
     <t>15,014261</t>
   </si>
   <si>
-    <t>12/01/2021</t>
+    <t>12/1/2021</t>
   </si>
   <si>
     <t>15,014906</t>
   </si>
   <si>
-    <t>11/01/2021</t>
+    <t>11/1/2021</t>
   </si>
   <si>
     <t>15,015879</t>
   </si>
   <si>
-    <t>10/01/2021</t>
+    <t>10/1/2021</t>
   </si>
   <si>
     <t>15,017103</t>
   </si>
   <si>
-    <t>09/01/2021</t>
+    <t>9/1/2021</t>
   </si>
   <si>
     <t>15,016716</t>
   </si>
   <si>
-    <t>08/01/2021</t>
+    <t>8/1/2021</t>
   </si>
   <si>
     <t>15,016328</t>
   </si>
   <si>
-    <t>07/01/2021</t>
+    <t>7/1/2021</t>
   </si>
   <si>
     <t>15,016533</t>
   </si>
   <si>
-    <t>06/01/2021</t>
+    <t>6/1/2021</t>
   </si>
   <si>
     <t>15,016853</t>
   </si>
   <si>
-    <t>05/01/2021</t>
+    <t>5/1/2021</t>
   </si>
   <si>
     <t>15,016858</t>
   </si>
   <si>
-    <t>04/01/2021</t>
+    <t>4/1/2021</t>
   </si>
   <si>
     <t>15,017308</t>
   </si>
   <si>
-    <t>03/01/2021</t>
+    <t>3/1/2021</t>
   </si>
   <si>
     <t>15,018706</t>
   </si>
   <si>
-    <t>02/01/2021</t>
+    <t>2/1/2021</t>
   </si>
   <si>
     <t>15,018346</t>
   </si>
   <si>
-    <t>01/01/2021</t>
+    <t>1/1/2021</t>
   </si>
   <si>
     <t>15,017986</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>15,017617</t>
   </si>
   <si>
     <t>30/12/2020</t>
   </si>
   <si>
     <t>15,017278</t>
   </si>
   <si>
     <t>29/12/2020</t>
   </si>
   <si>
     <t>15,019105</t>
   </si>
   <si>
     <t>28/12/2020</t>
   </si>
@@ -11889,99 +12210,99 @@
   <si>
     <t>13/12/2020</t>
   </si>
   <si>
     <t>15,020054</t>
   </si>
   <si>
     <t>12/12/2020</t>
   </si>
   <si>
     <t>15,019671</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>15,019289</t>
   </si>
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
     <t>15,020036</t>
   </si>
   <si>
-    <t>09/12/2020</t>
+    <t>9/12/2020</t>
   </si>
   <si>
     <t>15,021940</t>
   </si>
   <si>
-    <t>08/12/2020</t>
+    <t>8/12/2020</t>
   </si>
   <si>
     <t>15,021648</t>
   </si>
   <si>
-    <t>07/12/2020</t>
+    <t>7/12/2020</t>
   </si>
   <si>
     <t>15,021560</t>
   </si>
   <si>
-    <t>06/12/2020</t>
+    <t>6/12/2020</t>
   </si>
   <si>
     <t>15,021295</t>
   </si>
   <si>
-    <t>05/12/2020</t>
+    <t>5/12/2020</t>
   </si>
   <si>
     <t>15,020918</t>
   </si>
   <si>
-    <t>04/12/2020</t>
+    <t>4/12/2020</t>
   </si>
   <si>
     <t>15,020538</t>
   </si>
   <si>
-    <t>03/12/2020</t>
+    <t>3/12/2020</t>
   </si>
   <si>
     <t>15,019884</t>
   </si>
   <si>
-    <t>02/12/2020</t>
+    <t>2/12/2020</t>
   </si>
   <si>
     <t>15,020586</t>
   </si>
   <si>
-    <t>01/12/2020</t>
+    <t>1/12/2020</t>
   </si>
   <si>
     <t>15,020912</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
     <t>15,021204</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>15,021392</t>
   </si>
   <si>
     <t>28/11/2020</t>
   </si>
   <si>
     <t>15,021017</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
@@ -12069,99 +12390,99 @@
   <si>
     <t>13/11/2020</t>
   </si>
   <si>
     <t>15,017176</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>15,017715</t>
   </si>
   <si>
     <t>11/11/2020</t>
   </si>
   <si>
     <t>15,019469</t>
   </si>
   <si>
     <t>10/11/2020</t>
   </si>
   <si>
     <t>15,019122</t>
   </si>
   <si>
-    <t>09/11/2020</t>
+    <t>9/11/2020</t>
   </si>
   <si>
     <t>15,018352</t>
   </si>
   <si>
-    <t>08/11/2020</t>
+    <t>8/11/2020</t>
   </si>
   <si>
     <t>15,013781</t>
   </si>
   <si>
-    <t>07/11/2020</t>
+    <t>7/11/2020</t>
   </si>
   <si>
     <t>15,013398</t>
   </si>
   <si>
-    <t>06/11/2020</t>
+    <t>6/11/2020</t>
   </si>
   <si>
     <t>15,013014</t>
   </si>
   <si>
-    <t>05/11/2020</t>
+    <t>5/11/2020</t>
   </si>
   <si>
     <t>15,012287</t>
   </si>
   <si>
-    <t>04/11/2020</t>
+    <t>4/11/2020</t>
   </si>
   <si>
     <t>15,010415</t>
   </si>
   <si>
-    <t>03/11/2020</t>
+    <t>3/11/2020</t>
   </si>
   <si>
     <t>15,009586</t>
   </si>
   <si>
-    <t>02/11/2020</t>
+    <t>2/11/2020</t>
   </si>
   <si>
     <t>15,007885</t>
   </si>
   <si>
-    <t>01/11/2020</t>
+    <t>1/11/2020</t>
   </si>
   <si>
     <t>15,007350</t>
   </si>
   <si>
     <t>31/10/2020</t>
   </si>
   <si>
     <t>15,006965</t>
   </si>
   <si>
     <t>30/10/2020</t>
   </si>
   <si>
     <t>15,006611</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>15,007023</t>
   </si>
   <si>
     <t>28/10/2020</t>
   </si>
@@ -12252,1734 +12573,1734 @@
   <si>
     <t>15,010966</t>
   </si>
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>15,010760</t>
   </si>
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>15,010000</t>
   </si>
   <si>
     <t>11/10/2020</t>
   </si>
   <si>
     <t>10/10/2020</t>
   </si>
   <si>
     <t>15,008495</t>
   </si>
   <si>
-    <t>09/10/2020</t>
+    <t>9/10/2020</t>
   </si>
   <si>
     <t>15,008140</t>
   </si>
   <si>
-    <t>08/10/2020</t>
+    <t>8/10/2020</t>
   </si>
   <si>
     <t>15,007520</t>
   </si>
   <si>
-    <t>07/10/2020</t>
+    <t>7/10/2020</t>
   </si>
   <si>
     <t>15,006916</t>
   </si>
   <si>
-    <t>06/10/2020</t>
+    <t>6/10/2020</t>
   </si>
   <si>
     <t>15,006465</t>
   </si>
   <si>
-    <t>05/10/2020</t>
+    <t>5/10/2020</t>
   </si>
   <si>
     <t>15,003399</t>
   </si>
   <si>
-    <t>04/10/2020</t>
-[...2 lines deleted...]
-    <t>03/10/2020</t>
+    <t>4/10/2020</t>
+  </si>
+  <si>
+    <t>3/10/2020</t>
   </si>
   <si>
     <t>15,002049</t>
   </si>
   <si>
-    <t>02/10/2020</t>
+    <t>2/10/2020</t>
   </si>
   <si>
     <t>15,001673</t>
   </si>
   <si>
-    <t>01/10/2020</t>
+    <t>1/10/2020</t>
   </si>
   <si>
     <t>15,001320</t>
   </si>
   <si>
-    <t>30/09/2020</t>
+    <t>30/9/2020</t>
   </si>
   <si>
     <t>14,999007</t>
   </si>
   <si>
-    <t>29/09/2020</t>
+    <t>29/9/2020</t>
   </si>
   <si>
     <t>14,998683</t>
   </si>
   <si>
-    <t>28/09/2020</t>
+    <t>28/9/2020</t>
   </si>
   <si>
     <t>14,999509</t>
   </si>
   <si>
-    <t>27/09/2020</t>
+    <t>27/9/2020</t>
   </si>
   <si>
     <t>14,999245</t>
   </si>
   <si>
-    <t>26/09/2020</t>
+    <t>26/9/2020</t>
   </si>
   <si>
     <t>14,998868</t>
   </si>
   <si>
-    <t>25/09/2020</t>
+    <t>25/9/2020</t>
   </si>
   <si>
     <t>14,998490</t>
   </si>
   <si>
-    <t>24/09/2020</t>
+    <t>24/9/2020</t>
   </si>
   <si>
     <t>14,999108</t>
   </si>
   <si>
-    <t>23/09/2020</t>
+    <t>23/9/2020</t>
   </si>
   <si>
     <t>15,002493</t>
   </si>
   <si>
-    <t>22/09/2020</t>
+    <t>22/9/2020</t>
   </si>
   <si>
     <t>15,000513</t>
   </si>
   <si>
-    <t>21/09/2020</t>
+    <t>21/9/2020</t>
   </si>
   <si>
     <t>15,001049</t>
   </si>
   <si>
-    <t>20/09/2020</t>
+    <t>20/9/2020</t>
   </si>
   <si>
     <t>15,003072</t>
   </si>
   <si>
-    <t>19/09/2020</t>
+    <t>19/9/2020</t>
   </si>
   <si>
     <t>15,002670</t>
   </si>
   <si>
-    <t>18/09/2020</t>
+    <t>18/9/2020</t>
   </si>
   <si>
     <t>15,002266</t>
   </si>
   <si>
-    <t>17/09/2020</t>
+    <t>17/9/2020</t>
   </si>
   <si>
     <t>15,002005</t>
   </si>
   <si>
-    <t>16/09/2020</t>
+    <t>16/9/2020</t>
   </si>
   <si>
     <t>15,002215</t>
   </si>
   <si>
-    <t>15/09/2020</t>
+    <t>15/9/2020</t>
   </si>
   <si>
     <t>15,001018</t>
   </si>
   <si>
-    <t>14/09/2020</t>
+    <t>14/9/2020</t>
   </si>
   <si>
     <t>15,000474</t>
   </si>
   <si>
-    <t>13/09/2020</t>
+    <t>13/9/2020</t>
   </si>
   <si>
     <t>15,000279</t>
   </si>
   <si>
-    <t>12/09/2020</t>
+    <t>12/9/2020</t>
   </si>
   <si>
     <t>14,999883</t>
   </si>
   <si>
-    <t>11/09/2020</t>
+    <t>11/9/2020</t>
   </si>
   <si>
     <t>14,999487</t>
   </si>
   <si>
-    <t>10/09/2020</t>
+    <t>10/9/2020</t>
   </si>
   <si>
     <t>14,998871</t>
   </si>
   <si>
-    <t>09/09/2020</t>
-[...2 lines deleted...]
-    <t>08/09/2020</t>
+    <t>9/9/2020</t>
+  </si>
+  <si>
+    <t>8/9/2020</t>
   </si>
   <si>
     <t>14,999654</t>
   </si>
   <si>
-    <t>07/09/2020</t>
+    <t>7/9/2020</t>
   </si>
   <si>
     <t>15,000345</t>
   </si>
   <si>
-    <t>06/09/2020</t>
+    <t>6/9/2020</t>
   </si>
   <si>
     <t>15,000591</t>
   </si>
   <si>
-    <t>05/09/2020</t>
+    <t>5/9/2020</t>
   </si>
   <si>
     <t>15,000196</t>
   </si>
   <si>
-    <t>04/09/2020</t>
+    <t>4/9/2020</t>
   </si>
   <si>
     <t>14,999800</t>
   </si>
   <si>
-    <t>03/09/2020</t>
+    <t>3/9/2020</t>
   </si>
   <si>
     <t>15,000812</t>
   </si>
   <si>
-    <t>02/09/2020</t>
+    <t>2/9/2020</t>
   </si>
   <si>
     <t>15,000876</t>
   </si>
   <si>
-    <t>01/09/2020</t>
+    <t>1/9/2020</t>
   </si>
   <si>
     <t>14,999549</t>
   </si>
   <si>
-    <t>31/08/2020</t>
+    <t>31/8/2020</t>
   </si>
   <si>
     <t>14,998898</t>
   </si>
   <si>
-    <t>30/08/2020</t>
+    <t>30/8/2020</t>
   </si>
   <si>
     <t>14,998811</t>
   </si>
   <si>
-    <t>29/08/2020</t>
+    <t>29/8/2020</t>
   </si>
   <si>
     <t>14,998415</t>
   </si>
   <si>
-    <t>28/08/2020</t>
+    <t>28/8/2020</t>
   </si>
   <si>
     <t>14,998018</t>
   </si>
   <si>
-    <t>27/08/2020</t>
+    <t>27/8/2020</t>
   </si>
   <si>
     <t>14,997169</t>
   </si>
   <si>
-    <t>26/08/2020</t>
+    <t>26/8/2020</t>
   </si>
   <si>
     <t>14,997951</t>
   </si>
   <si>
-    <t>25/08/2020</t>
+    <t>25/8/2020</t>
   </si>
   <si>
     <t>14,997651</t>
   </si>
   <si>
-    <t>24/08/2020</t>
+    <t>24/8/2020</t>
   </si>
   <si>
     <t>14,997765</t>
   </si>
   <si>
-    <t>23/08/2020</t>
+    <t>23/8/2020</t>
   </si>
   <si>
     <t>14,996733</t>
   </si>
   <si>
-    <t>22/08/2020</t>
+    <t>22/8/2020</t>
   </si>
   <si>
     <t>14,996335</t>
   </si>
   <si>
-    <t>21/08/2020</t>
+    <t>21/8/2020</t>
   </si>
   <si>
     <t>14,995938</t>
   </si>
   <si>
-    <t>20/08/2020</t>
+    <t>20/8/2020</t>
   </si>
   <si>
     <t>14,996393</t>
   </si>
   <si>
-    <t>19/08/2020</t>
+    <t>19/8/2020</t>
   </si>
   <si>
     <t>14,997306</t>
   </si>
   <si>
-    <t>18/08/2020</t>
+    <t>18/8/2020</t>
   </si>
   <si>
     <t>14,995579</t>
   </si>
   <si>
-    <t>17/08/2020</t>
+    <t>17/8/2020</t>
   </si>
   <si>
     <t>14,995493</t>
   </si>
   <si>
-    <t>16/08/2020</t>
+    <t>16/8/2020</t>
   </si>
   <si>
     <t>14,995193</t>
   </si>
   <si>
-    <t>15/08/2020</t>
+    <t>15/8/2020</t>
   </si>
   <si>
     <t>14,994791</t>
   </si>
   <si>
-    <t>14/08/2020</t>
+    <t>14/8/2020</t>
   </si>
   <si>
     <t>14,994393</t>
   </si>
   <si>
-    <t>13/08/2020</t>
+    <t>13/8/2020</t>
   </si>
   <si>
     <t>14,994704</t>
   </si>
   <si>
-    <t>12/08/2020</t>
+    <t>12/8/2020</t>
   </si>
   <si>
     <t>14,993987</t>
   </si>
   <si>
-    <t>11/08/2020</t>
+    <t>11/8/2020</t>
   </si>
   <si>
     <t>14,992551</t>
   </si>
   <si>
-    <t>10/08/2020</t>
+    <t>10/8/2020</t>
   </si>
   <si>
     <t>14,989511</t>
   </si>
   <si>
-    <t>09/08/2020</t>
+    <t>9/8/2020</t>
   </si>
   <si>
     <t>14,987638</t>
   </si>
   <si>
-    <t>08/08/2020</t>
+    <t>8/8/2020</t>
   </si>
   <si>
     <t>14,987200</t>
   </si>
   <si>
-    <t>07/08/2020</t>
+    <t>7/8/2020</t>
   </si>
   <si>
     <t>14,986762</t>
   </si>
   <si>
-    <t>06/08/2020</t>
+    <t>6/8/2020</t>
   </si>
   <si>
     <t>14,985231</t>
   </si>
   <si>
-    <t>05/08/2020</t>
+    <t>5/8/2020</t>
   </si>
   <si>
     <t>14,983808</t>
   </si>
   <si>
-    <t>04/08/2020</t>
+    <t>4/8/2020</t>
   </si>
   <si>
     <t>14,982143</t>
   </si>
   <si>
-    <t>03/08/2020</t>
+    <t>3/8/2020</t>
   </si>
   <si>
     <t>14,980882</t>
   </si>
   <si>
-    <t>02/08/2020</t>
+    <t>2/8/2020</t>
   </si>
   <si>
     <t>14,980921</t>
   </si>
   <si>
-    <t>01/08/2020</t>
+    <t>1/8/2020</t>
   </si>
   <si>
     <t>14,980475</t>
   </si>
   <si>
-    <t>31/07/2020</t>
+    <t>31/7/2020</t>
   </si>
   <si>
     <t>14,980029</t>
   </si>
   <si>
-    <t>30/07/2020</t>
+    <t>30/7/2020</t>
   </si>
   <si>
     <t>14,980083</t>
   </si>
   <si>
-    <t>29/07/2020</t>
+    <t>29/7/2020</t>
   </si>
   <si>
     <t>14,981647</t>
   </si>
   <si>
-    <t>28/07/2020</t>
+    <t>28/7/2020</t>
   </si>
   <si>
     <t>14,981236</t>
   </si>
   <si>
-    <t>27/07/2020</t>
+    <t>27/7/2020</t>
   </si>
   <si>
     <t>14,980307</t>
   </si>
   <si>
-    <t>26/07/2020</t>
+    <t>26/7/2020</t>
   </si>
   <si>
     <t>14,979509</t>
   </si>
   <si>
-    <t>25/07/2020</t>
-[...2 lines deleted...]
-    <t>24/07/2020</t>
+    <t>25/7/2020</t>
+  </si>
+  <si>
+    <t>24/7/2020</t>
   </si>
   <si>
     <t>14,979043</t>
   </si>
   <si>
-    <t>23/07/2020</t>
+    <t>23/7/2020</t>
   </si>
   <si>
     <t>14,978144</t>
   </si>
   <si>
-    <t>22/07/2020</t>
+    <t>22/7/2020</t>
   </si>
   <si>
     <t>14,976298</t>
   </si>
   <si>
-    <t>21/07/2020</t>
+    <t>21/7/2020</t>
   </si>
   <si>
     <t>14,974294</t>
   </si>
   <si>
-    <t>20/07/2020</t>
+    <t>20/7/2020</t>
   </si>
   <si>
     <t>14,968981</t>
   </si>
   <si>
-    <t>19/07/2020</t>
+    <t>19/7/2020</t>
   </si>
   <si>
     <t>14,965516</t>
   </si>
   <si>
-    <t>18/07/2020</t>
+    <t>18/7/2020</t>
   </si>
   <si>
     <t>14,965011</t>
   </si>
   <si>
-    <t>17/07/2020</t>
+    <t>17/7/2020</t>
   </si>
   <si>
     <t>14,964507</t>
   </si>
   <si>
-    <t>16/07/2020</t>
+    <t>16/7/2020</t>
   </si>
   <si>
     <t>14,962372</t>
   </si>
   <si>
-    <t>15/07/2020</t>
+    <t>15/7/2020</t>
   </si>
   <si>
     <t>14,960597</t>
   </si>
   <si>
-    <t>14/07/2020</t>
+    <t>14/7/2020</t>
   </si>
   <si>
     <t>14,956954</t>
   </si>
   <si>
-    <t>13/07/2020</t>
+    <t>13/7/2020</t>
   </si>
   <si>
     <t>14,955630</t>
   </si>
   <si>
-    <t>12/07/2020</t>
+    <t>12/7/2020</t>
   </si>
   <si>
     <t>14,954395</t>
   </si>
   <si>
-    <t>11/07/2020</t>
+    <t>11/7/2020</t>
   </si>
   <si>
     <t>14,953889</t>
   </si>
   <si>
-    <t>10/07/2020</t>
+    <t>10/7/2020</t>
   </si>
   <si>
     <t>14,953383</t>
   </si>
   <si>
-    <t>09/07/2020</t>
+    <t>9/7/2020</t>
   </si>
   <si>
     <t>14,953993</t>
   </si>
   <si>
-    <t>08/07/2020</t>
+    <t>8/7/2020</t>
   </si>
   <si>
     <t>14,952434</t>
   </si>
   <si>
-    <t>07/07/2020</t>
+    <t>7/7/2020</t>
   </si>
   <si>
     <t>14,952325</t>
   </si>
   <si>
-    <t>06/07/2020</t>
+    <t>6/7/2020</t>
   </si>
   <si>
     <t>14,951818</t>
   </si>
   <si>
-    <t>05/07/2020</t>
+    <t>5/7/2020</t>
   </si>
   <si>
     <t>14,948501</t>
   </si>
   <si>
-    <t>04/07/2020</t>
+    <t>4/7/2020</t>
   </si>
   <si>
     <t>14,947972</t>
   </si>
   <si>
-    <t>03/07/2020</t>
+    <t>3/7/2020</t>
   </si>
   <si>
     <t>14,947443</t>
   </si>
   <si>
-    <t>02/07/2020</t>
+    <t>2/7/2020</t>
   </si>
   <si>
     <t>14,946332</t>
   </si>
   <si>
-    <t>01/07/2020</t>
+    <t>1/7/2020</t>
   </si>
   <si>
     <t>14,943198</t>
   </si>
   <si>
-    <t>30/06/2020</t>
+    <t>30/6/2020</t>
   </si>
   <si>
     <t>14,940750</t>
   </si>
   <si>
-    <t>29/06/2020</t>
+    <t>29/6/2020</t>
   </si>
   <si>
     <t>14,940075</t>
   </si>
   <si>
-    <t>28/06/2020</t>
+    <t>28/6/2020</t>
   </si>
   <si>
     <t>14,940998</t>
   </si>
   <si>
-    <t>27/06/2020</t>
+    <t>27/6/2020</t>
   </si>
   <si>
     <t>14,940478</t>
   </si>
   <si>
-    <t>26/06/2020</t>
+    <t>26/6/2020</t>
   </si>
   <si>
     <t>14,939958</t>
   </si>
   <si>
-    <t>25/06/2020</t>
+    <t>25/6/2020</t>
   </si>
   <si>
     <t>14,939379</t>
   </si>
   <si>
-    <t>24/06/2020</t>
+    <t>24/6/2020</t>
   </si>
   <si>
     <t>14,941223</t>
   </si>
   <si>
-    <t>23/06/2020</t>
+    <t>23/6/2020</t>
   </si>
   <si>
     <t>14,942211</t>
   </si>
   <si>
-    <t>22/06/2020</t>
+    <t>22/6/2020</t>
   </si>
   <si>
     <t>14,942223</t>
   </si>
   <si>
-    <t>21/06/2020</t>
+    <t>21/6/2020</t>
   </si>
   <si>
     <t>14,942415</t>
   </si>
   <si>
-    <t>20/06/2020</t>
+    <t>20/6/2020</t>
   </si>
   <si>
     <t>14,941889</t>
   </si>
   <si>
-    <t>19/06/2020</t>
+    <t>19/6/2020</t>
   </si>
   <si>
     <t>14,941364</t>
   </si>
   <si>
-    <t>18/06/2020</t>
+    <t>18/6/2020</t>
   </si>
   <si>
     <t>14,940518</t>
   </si>
   <si>
-    <t>17/06/2020</t>
+    <t>17/6/2020</t>
   </si>
   <si>
     <t>14,942754</t>
   </si>
   <si>
-    <t>16/06/2020</t>
+    <t>16/6/2020</t>
   </si>
   <si>
     <t>14,943548</t>
   </si>
   <si>
-    <t>15/06/2020</t>
+    <t>15/6/2020</t>
   </si>
   <si>
     <t>14,931181</t>
   </si>
   <si>
-    <t>14/06/2020</t>
+    <t>14/6/2020</t>
   </si>
   <si>
     <t>14,932887</t>
   </si>
   <si>
-    <t>13/06/2020</t>
+    <t>13/6/2020</t>
   </si>
   <si>
     <t>14,932365</t>
   </si>
   <si>
-    <t>12/06/2020</t>
+    <t>12/6/2020</t>
   </si>
   <si>
     <t>14,931848</t>
   </si>
   <si>
-    <t>11/06/2020</t>
+    <t>11/6/2020</t>
   </si>
   <si>
     <t>14,930840</t>
   </si>
   <si>
-    <t>10/06/2020</t>
+    <t>10/6/2020</t>
   </si>
   <si>
     <t>14,937580</t>
   </si>
   <si>
-    <t>09/06/2020</t>
+    <t>9/6/2020</t>
   </si>
   <si>
     <t>14,940822</t>
   </si>
   <si>
-    <t>08/06/2020</t>
+    <t>8/6/2020</t>
   </si>
   <si>
     <t>14,944300</t>
   </si>
   <si>
-    <t>07/06/2020</t>
+    <t>7/6/2020</t>
   </si>
   <si>
     <t>14,937926</t>
   </si>
   <si>
-    <t>06/06/2020</t>
+    <t>6/6/2020</t>
   </si>
   <si>
     <t>14,937411</t>
   </si>
   <si>
-    <t>05/06/2020</t>
+    <t>5/6/2020</t>
   </si>
   <si>
     <t>14,936909</t>
   </si>
   <si>
-    <t>04/06/2020</t>
+    <t>4/6/2020</t>
   </si>
   <si>
     <t>14,919999</t>
   </si>
   <si>
-    <t>03/06/2020</t>
+    <t>3/6/2020</t>
   </si>
   <si>
     <t>14,908874</t>
   </si>
   <si>
-    <t>02/06/2020</t>
+    <t>2/6/2020</t>
   </si>
   <si>
     <t>14,898795</t>
   </si>
   <si>
-    <t>01/06/2020</t>
+    <t>1/6/2020</t>
   </si>
   <si>
     <t>14,893203</t>
   </si>
   <si>
-    <t>31/05/2020</t>
+    <t>31/5/2020</t>
   </si>
   <si>
     <t>14,890526</t>
   </si>
   <si>
-    <t>30/05/2020</t>
+    <t>30/5/2020</t>
   </si>
   <si>
     <t>14,890047</t>
   </si>
   <si>
-    <t>29/05/2020</t>
+    <t>29/5/2020</t>
   </si>
   <si>
     <t>14,889546</t>
   </si>
   <si>
-    <t>28/05/2020</t>
+    <t>28/5/2020</t>
   </si>
   <si>
     <t>14,888036</t>
   </si>
   <si>
-    <t>27/05/2020</t>
+    <t>27/5/2020</t>
   </si>
   <si>
     <t>14,882683</t>
   </si>
   <si>
-    <t>26/05/2020</t>
+    <t>26/5/2020</t>
   </si>
   <si>
     <t>14,873018</t>
   </si>
   <si>
-    <t>25/05/2020</t>
+    <t>25/5/2020</t>
   </si>
   <si>
     <t>14,865314</t>
   </si>
   <si>
-    <t>24/05/2020</t>
+    <t>24/5/2020</t>
   </si>
   <si>
     <t>14,864484</t>
   </si>
   <si>
-    <t>23/05/2020</t>
+    <t>23/5/2020</t>
   </si>
   <si>
     <t>14,863994</t>
   </si>
   <si>
-    <t>22/05/2020</t>
+    <t>22/5/2020</t>
   </si>
   <si>
     <t>14,863503</t>
   </si>
   <si>
-    <t>21/05/2020</t>
+    <t>21/5/2020</t>
   </si>
   <si>
     <t>14,862535</t>
   </si>
   <si>
-    <t>20/05/2020</t>
+    <t>20/5/2020</t>
   </si>
   <si>
     <t>14,856813</t>
   </si>
   <si>
-    <t>19/05/2020</t>
+    <t>19/5/2020</t>
   </si>
   <si>
     <t>14,851471</t>
   </si>
   <si>
-    <t>18/05/2020</t>
+    <t>18/5/2020</t>
   </si>
   <si>
     <t>14,846621</t>
   </si>
   <si>
-    <t>17/05/2020</t>
+    <t>17/5/2020</t>
   </si>
   <si>
     <t>14,846040</t>
   </si>
   <si>
-    <t>16/05/2020</t>
+    <t>16/5/2020</t>
   </si>
   <si>
     <t>14,845552</t>
   </si>
   <si>
-    <t>15/05/2020</t>
+    <t>15/5/2020</t>
   </si>
   <si>
     <t>14,845064</t>
   </si>
   <si>
-    <t>14/05/2020</t>
+    <t>14/5/2020</t>
   </si>
   <si>
     <t>14,844387</t>
   </si>
   <si>
-    <t>13/05/2020</t>
+    <t>13/5/2020</t>
   </si>
   <si>
     <t>14,848950</t>
   </si>
   <si>
-    <t>12/05/2020</t>
+    <t>12/5/2020</t>
   </si>
   <si>
     <t>14,849499</t>
   </si>
   <si>
-    <t>11/05/2020</t>
+    <t>11/5/2020</t>
   </si>
   <si>
     <t>14,849696</t>
   </si>
   <si>
-    <t>10/05/2020</t>
+    <t>10/5/2020</t>
   </si>
   <si>
     <t>14,851116</t>
   </si>
   <si>
-    <t>09/05/2020</t>
+    <t>9/5/2020</t>
   </si>
   <si>
     <t>14,850617</t>
   </si>
   <si>
-    <t>08/05/2020</t>
+    <t>8/5/2020</t>
   </si>
   <si>
     <t>14,850118</t>
   </si>
   <si>
-    <t>07/05/2020</t>
+    <t>7/5/2020</t>
   </si>
   <si>
     <t>14,848044</t>
   </si>
   <si>
-    <t>06/05/2020</t>
+    <t>6/5/2020</t>
   </si>
   <si>
     <t>14,847963</t>
   </si>
   <si>
-    <t>05/05/2020</t>
+    <t>5/5/2020</t>
   </si>
   <si>
     <t>14,848212</t>
   </si>
   <si>
-    <t>04/05/2020</t>
+    <t>4/5/2020</t>
   </si>
   <si>
     <t>14,845651</t>
   </si>
   <si>
-    <t>03/05/2020</t>
+    <t>3/5/2020</t>
   </si>
   <si>
     <t>14,847784</t>
   </si>
   <si>
-    <t>02/05/2020</t>
+    <t>2/5/2020</t>
   </si>
   <si>
     <t>14,847303</t>
   </si>
   <si>
-    <t>01/05/2020</t>
+    <t>1/5/2020</t>
   </si>
   <si>
     <t>14,846821</t>
   </si>
   <si>
-    <t>30/04/2020</t>
+    <t>30/4/2020</t>
   </si>
   <si>
     <t>14,846339</t>
   </si>
   <si>
-    <t>29/04/2020</t>
+    <t>29/4/2020</t>
   </si>
   <si>
     <t>14,844637</t>
   </si>
   <si>
-    <t>28/04/2020</t>
+    <t>28/4/2020</t>
   </si>
   <si>
     <t>14,843867</t>
   </si>
   <si>
-    <t>27/04/2020</t>
+    <t>27/4/2020</t>
   </si>
   <si>
     <t>14,839428</t>
   </si>
   <si>
-    <t>26/04/2020</t>
+    <t>26/4/2020</t>
   </si>
   <si>
     <t>14,833087</t>
   </si>
   <si>
-    <t>25/04/2020</t>
+    <t>25/4/2020</t>
   </si>
   <si>
     <t>14,832633</t>
   </si>
   <si>
-    <t>24/04/2020</t>
+    <t>24/4/2020</t>
   </si>
   <si>
     <t>14,832179</t>
   </si>
   <si>
-    <t>23/04/2020</t>
+    <t>23/4/2020</t>
   </si>
   <si>
     <t>14,827782</t>
   </si>
   <si>
-    <t>22/04/2020</t>
+    <t>22/4/2020</t>
   </si>
   <si>
     <t>14,821340</t>
   </si>
   <si>
-    <t>21/04/2020</t>
+    <t>21/4/2020</t>
   </si>
   <si>
     <t>14,820368</t>
   </si>
   <si>
-    <t>20/04/2020</t>
+    <t>20/4/2020</t>
   </si>
   <si>
     <t>14,823713</t>
   </si>
   <si>
-    <t>19/04/2020</t>
+    <t>19/4/2020</t>
   </si>
   <si>
     <t>14,828336</t>
   </si>
   <si>
-    <t>18/04/2020</t>
+    <t>18/4/2020</t>
   </si>
   <si>
     <t>14,827897</t>
   </si>
   <si>
-    <t>17/04/2020</t>
+    <t>17/4/2020</t>
   </si>
   <si>
     <t>14,827458</t>
   </si>
   <si>
-    <t>16/04/2020</t>
+    <t>16/4/2020</t>
   </si>
   <si>
     <t>14,826846</t>
   </si>
   <si>
-    <t>15/04/2020</t>
+    <t>15/4/2020</t>
   </si>
   <si>
     <t>14,828144</t>
   </si>
   <si>
-    <t>14/04/2020</t>
+    <t>14/4/2020</t>
   </si>
   <si>
     <t>14,830778</t>
   </si>
   <si>
-    <t>13/04/2020</t>
+    <t>13/4/2020</t>
   </si>
   <si>
     <t>14,812435</t>
   </si>
   <si>
-    <t>12/04/2020</t>
+    <t>12/4/2020</t>
   </si>
   <si>
     <t>14,812001</t>
   </si>
   <si>
-    <t>11/04/2020</t>
+    <t>11/4/2020</t>
   </si>
   <si>
     <t>14,811563</t>
   </si>
   <si>
-    <t>10/04/2020</t>
+    <t>10/4/2020</t>
   </si>
   <si>
     <t>14,811125</t>
   </si>
   <si>
-    <t>09/04/2020</t>
+    <t>9/4/2020</t>
   </si>
   <si>
     <t>14,810703</t>
   </si>
   <si>
-    <t>08/04/2020</t>
+    <t>8/4/2020</t>
   </si>
   <si>
     <t>14,785695</t>
   </si>
   <si>
-    <t>07/04/2020</t>
+    <t>7/4/2020</t>
   </si>
   <si>
     <t>14,779599</t>
   </si>
   <si>
-    <t>06/04/2020</t>
+    <t>6/4/2020</t>
   </si>
   <si>
     <t>14,771026</t>
   </si>
   <si>
-    <t>05/04/2020</t>
+    <t>5/4/2020</t>
   </si>
   <si>
     <t>14,768923</t>
   </si>
   <si>
-    <t>04/04/2020</t>
+    <t>4/4/2020</t>
   </si>
   <si>
     <t>14,768494</t>
   </si>
   <si>
-    <t>03/04/2020</t>
+    <t>3/4/2020</t>
   </si>
   <si>
     <t>14,768065</t>
   </si>
   <si>
-    <t>02/04/2020</t>
+    <t>2/4/2020</t>
   </si>
   <si>
     <t>14,768707</t>
   </si>
   <si>
-    <t>01/04/2020</t>
+    <t>1/4/2020</t>
   </si>
   <si>
     <t>14,770529</t>
   </si>
   <si>
-    <t>31/03/2020</t>
+    <t>31/3/2020</t>
   </si>
   <si>
     <t>14,770093</t>
   </si>
   <si>
-    <t>30/03/2020</t>
+    <t>30/3/2020</t>
   </si>
   <si>
     <t>14,763275</t>
   </si>
   <si>
-    <t>29/03/2020</t>
+    <t>29/3/2020</t>
   </si>
   <si>
     <t>14,766439</t>
   </si>
   <si>
-    <t>28/03/2020</t>
+    <t>28/3/2020</t>
   </si>
   <si>
     <t>14,765999</t>
   </si>
   <si>
-    <t>27/03/2020</t>
+    <t>27/3/2020</t>
   </si>
   <si>
     <t>14,765558</t>
   </si>
   <si>
-    <t>26/03/2020</t>
+    <t>26/3/2020</t>
   </si>
   <si>
     <t>14,762580</t>
   </si>
   <si>
-    <t>25/03/2020</t>
+    <t>25/3/2020</t>
   </si>
   <si>
     <t>14,760256</t>
   </si>
   <si>
-    <t>24/03/2020</t>
+    <t>24/3/2020</t>
   </si>
   <si>
     <t>14,763872</t>
   </si>
   <si>
-    <t>23/03/2020</t>
+    <t>23/3/2020</t>
   </si>
   <si>
     <t>14,777109</t>
   </si>
   <si>
-    <t>22/03/2020</t>
+    <t>22/3/2020</t>
   </si>
   <si>
     <t>14,796698</t>
   </si>
   <si>
-    <t>21/03/2020</t>
+    <t>21/3/2020</t>
   </si>
   <si>
     <t>14,796226</t>
   </si>
   <si>
-    <t>20/03/2020</t>
+    <t>20/3/2020</t>
   </si>
   <si>
     <t>14,795757</t>
   </si>
   <si>
-    <t>19/03/2020</t>
+    <t>19/3/2020</t>
   </si>
   <si>
     <t>14,798528</t>
   </si>
   <si>
-    <t>18/03/2020</t>
+    <t>18/3/2020</t>
   </si>
   <si>
     <t>14,805829</t>
   </si>
   <si>
-    <t>17/03/2020</t>
+    <t>17/3/2020</t>
   </si>
   <si>
     <t>14,845209</t>
   </si>
   <si>
-    <t>16/03/2020</t>
+    <t>16/3/2020</t>
   </si>
   <si>
     <t>14,863199</t>
   </si>
   <si>
-    <t>15/03/2020</t>
+    <t>15/3/2020</t>
   </si>
   <si>
     <t>14,885911</t>
   </si>
   <si>
-    <t>14/03/2020</t>
+    <t>14/3/2020</t>
   </si>
   <si>
     <t>14,885400</t>
   </si>
   <si>
-    <t>13/03/2020</t>
+    <t>13/3/2020</t>
   </si>
   <si>
     <t>14,884889</t>
   </si>
   <si>
-    <t>12/03/2020</t>
+    <t>12/3/2020</t>
   </si>
   <si>
     <t>14,893274</t>
   </si>
   <si>
-    <t>11/03/2020</t>
+    <t>11/3/2020</t>
   </si>
   <si>
     <t>14,913488</t>
   </si>
   <si>
-    <t>10/03/2020</t>
+    <t>10/3/2020</t>
   </si>
   <si>
     <t>14,915913</t>
   </si>
   <si>
-    <t>09/03/2020</t>
+    <t>9/3/2020</t>
   </si>
   <si>
     <t>14,919658</t>
   </si>
   <si>
-    <t>08/03/2020</t>
+    <t>8/3/2020</t>
   </si>
   <si>
     <t>14,943748</t>
   </si>
   <si>
-    <t>07/03/2020</t>
+    <t>7/3/2020</t>
   </si>
   <si>
     <t>14,943211</t>
   </si>
   <si>
-    <t>06/03/2020</t>
+    <t>6/3/2020</t>
   </si>
   <si>
     <t>14,942675</t>
   </si>
   <si>
-    <t>05/03/2020</t>
+    <t>5/3/2020</t>
   </si>
   <si>
     <t>14,952311</t>
   </si>
   <si>
-    <t>04/03/2020</t>
+    <t>4/3/2020</t>
   </si>
   <si>
     <t>14,955481</t>
   </si>
   <si>
-    <t>03/03/2020</t>
+    <t>3/3/2020</t>
   </si>
   <si>
     <t>14,954300</t>
   </si>
   <si>
-    <t>02/03/2020</t>
+    <t>2/3/2020</t>
   </si>
   <si>
     <t>14,952217</t>
   </si>
   <si>
-    <t>01/03/2020</t>
+    <t>1/3/2020</t>
   </si>
   <si>
     <t>14,955049</t>
   </si>
   <si>
-    <t>29/02/2020</t>
+    <t>29/2/2020</t>
   </si>
   <si>
     <t>14,954477</t>
   </si>
   <si>
-    <t>28/02/2020</t>
+    <t>28/2/2020</t>
   </si>
   <si>
     <t>14,953934</t>
   </si>
   <si>
-    <t>27/02/2020</t>
+    <t>27/2/2020</t>
   </si>
   <si>
     <t>14,961809</t>
   </si>
   <si>
-    <t>26/02/2020</t>
+    <t>26/2/2020</t>
   </si>
   <si>
     <t>14,966555</t>
   </si>
   <si>
-    <t>25/02/2020</t>
+    <t>25/2/2020</t>
   </si>
   <si>
     <t>14,968497</t>
   </si>
   <si>
-    <t>24/02/2020</t>
+    <t>24/2/2020</t>
   </si>
   <si>
     <t>14,969911</t>
   </si>
   <si>
-    <t>23/02/2020</t>
+    <t>23/2/2020</t>
   </si>
   <si>
     <t>14,971848</t>
   </si>
   <si>
-    <t>22/02/2020</t>
+    <t>22/2/2020</t>
   </si>
   <si>
     <t>14,971299</t>
   </si>
   <si>
-    <t>21/02/2020</t>
+    <t>21/2/2020</t>
   </si>
   <si>
     <t>14,970751</t>
   </si>
   <si>
-    <t>20/02/2020</t>
+    <t>20/2/2020</t>
   </si>
   <si>
     <t>14,970897</t>
   </si>
   <si>
-    <t>19/02/2020</t>
+    <t>19/2/2020</t>
   </si>
   <si>
     <t>14,971968</t>
   </si>
   <si>
-    <t>18/02/2020</t>
+    <t>18/2/2020</t>
   </si>
   <si>
     <t>14,971693</t>
   </si>
   <si>
-    <t>17/02/2020</t>
+    <t>17/2/2020</t>
   </si>
   <si>
     <t>14,971635</t>
   </si>
   <si>
-    <t>16/02/2020</t>
+    <t>16/2/2020</t>
   </si>
   <si>
     <t>14,971931</t>
   </si>
   <si>
-    <t>15/02/2020</t>
+    <t>15/2/2020</t>
   </si>
   <si>
     <t>14,971420</t>
   </si>
   <si>
-    <t>14/02/2020</t>
+    <t>14/2/2020</t>
   </si>
   <si>
     <t>14,970909</t>
   </si>
   <si>
-    <t>13/02/2020</t>
+    <t>13/2/2020</t>
   </si>
   <si>
     <t>14,970684</t>
   </si>
   <si>
-    <t>12/02/2020</t>
+    <t>12/2/2020</t>
   </si>
   <si>
     <t>14,972038</t>
   </si>
   <si>
-    <t>11/02/2020</t>
+    <t>11/2/2020</t>
   </si>
   <si>
     <t>14,971633</t>
   </si>
   <si>
-    <t>10/02/2020</t>
+    <t>10/2/2020</t>
   </si>
   <si>
     <t>14,970830</t>
   </si>
   <si>
-    <t>09/02/2020</t>
+    <t>9/2/2020</t>
   </si>
   <si>
     <t>14,970898</t>
   </si>
   <si>
-    <t>08/02/2020</t>
+    <t>8/2/2020</t>
   </si>
   <si>
     <t>14,970360</t>
   </si>
   <si>
-    <t>07/02/2020</t>
+    <t>7/2/2020</t>
   </si>
   <si>
     <t>14,969822</t>
   </si>
   <si>
-    <t>06/02/2020</t>
+    <t>6/2/2020</t>
   </si>
   <si>
     <t>14,969940</t>
   </si>
   <si>
-    <t>05/02/2020</t>
+    <t>5/2/2020</t>
   </si>
   <si>
     <t>14,970699</t>
   </si>
   <si>
-    <t>04/02/2020</t>
+    <t>4/2/2020</t>
   </si>
   <si>
     <t>14,970129</t>
   </si>
   <si>
-    <t>03/02/2020</t>
+    <t>3/2/2020</t>
   </si>
   <si>
     <t>14,969704</t>
   </si>
   <si>
-    <t>02/02/2020</t>
+    <t>2/2/2020</t>
   </si>
   <si>
     <t>14,969801</t>
   </si>
   <si>
-    <t>01/02/2020</t>
+    <t>1/2/2020</t>
   </si>
   <si>
     <t>14,969261</t>
   </si>
   <si>
-    <t>31/01/2020</t>
+    <t>31/1/2020</t>
   </si>
   <si>
     <t>14,968722</t>
   </si>
   <si>
-    <t>30/01/2020</t>
+    <t>30/1/2020</t>
   </si>
   <si>
     <t>14,969003</t>
   </si>
   <si>
-    <t>29/01/2020</t>
+    <t>29/1/2020</t>
   </si>
   <si>
     <t>14,970074</t>
   </si>
   <si>
-    <t>28/01/2020</t>
+    <t>28/1/2020</t>
   </si>
   <si>
     <t>14,969643</t>
   </si>
   <si>
-    <t>27/01/2020</t>
+    <t>27/1/2020</t>
   </si>
   <si>
     <t>14,969776</t>
   </si>
   <si>
-    <t>26/01/2020</t>
+    <t>26/1/2020</t>
   </si>
   <si>
     <t>14,969743</t>
   </si>
   <si>
-    <t>25/01/2020</t>
+    <t>25/1/2020</t>
   </si>
   <si>
     <t>14,969209</t>
   </si>
   <si>
-    <t>24/01/2020</t>
+    <t>24/1/2020</t>
   </si>
   <si>
     <t>14,968675</t>
   </si>
   <si>
-    <t>23/01/2020</t>
+    <t>23/1/2020</t>
   </si>
   <si>
     <t>14,968480</t>
   </si>
   <si>
-    <t>22/01/2020</t>
+    <t>22/1/2020</t>
   </si>
   <si>
     <t>14,968853</t>
   </si>
   <si>
-    <t>21/01/2020</t>
+    <t>21/1/2020</t>
   </si>
   <si>
     <t>14,968580</t>
   </si>
   <si>
-    <t>20/01/2020</t>
+    <t>20/1/2020</t>
   </si>
   <si>
     <t>14,969129</t>
   </si>
   <si>
-    <t>19/01/2020</t>
+    <t>19/1/2020</t>
   </si>
   <si>
     <t>14,968201</t>
   </si>
   <si>
-    <t>18/01/2020</t>
+    <t>18/1/2020</t>
   </si>
   <si>
     <t>14,967665</t>
   </si>
   <si>
-    <t>17/01/2020</t>
+    <t>17/1/2020</t>
   </si>
   <si>
     <t>14,967130</t>
   </si>
   <si>
-    <t>16/01/2020</t>
+    <t>16/1/2020</t>
   </si>
   <si>
     <t>14,966698</t>
   </si>
   <si>
-    <t>15/01/2020</t>
+    <t>15/1/2020</t>
   </si>
   <si>
     <t>14,967562</t>
   </si>
   <si>
-    <t>14/01/2020</t>
+    <t>14/1/2020</t>
   </si>
   <si>
     <t>14,967507</t>
   </si>
   <si>
-    <t>13/01/2020</t>
+    <t>13/1/2020</t>
   </si>
   <si>
     <t>14,967689</t>
   </si>
   <si>
-    <t>12/01/2020</t>
+    <t>12/1/2020</t>
   </si>
   <si>
     <t>14,968452</t>
   </si>
   <si>
-    <t>11/01/2020</t>
+    <t>11/1/2020</t>
   </si>
   <si>
     <t>14,967959</t>
   </si>
   <si>
-    <t>10/01/2020</t>
+    <t>10/1/2020</t>
   </si>
   <si>
     <t>14,967465</t>
   </si>
   <si>
-    <t>09/01/2020</t>
+    <t>9/1/2020</t>
   </si>
   <si>
     <t>14,967186</t>
   </si>
   <si>
-    <t>08/01/2020</t>
+    <t>8/1/2020</t>
   </si>
   <si>
     <t>14,969071</t>
   </si>
   <si>
-    <t>07/01/2020</t>
+    <t>7/1/2020</t>
   </si>
   <si>
     <t>14,969565</t>
   </si>
   <si>
-    <t>06/01/2020</t>
+    <t>6/1/2020</t>
   </si>
   <si>
     <t>14,969437</t>
   </si>
   <si>
-    <t>05/01/2020</t>
+    <t>5/1/2020</t>
   </si>
   <si>
     <t>14,970121</t>
   </si>
   <si>
-    <t>04/01/2020</t>
+    <t>4/1/2020</t>
   </si>
   <si>
     <t>14,969640</t>
   </si>
   <si>
-    <t>03/01/2020</t>
+    <t>3/1/2020</t>
   </si>
   <si>
     <t>14,969160</t>
   </si>
   <si>
-    <t>02/01/2020</t>
+    <t>2/1/2020</t>
   </si>
   <si>
     <t>14,969136</t>
   </si>
   <si>
-    <t>01/01/2020</t>
+    <t>1/1/2020</t>
   </si>
   <si>
     <t>14,972640</t>
   </si>
   <si>
     <t>31/12/2019</t>
   </si>
   <si>
     <t>14,972156</t>
   </si>
   <si>
     <t>30/12/2019</t>
   </si>
   <si>
     <t>14,972028</t>
   </si>
   <si>
     <t>29/12/2019</t>
   </si>
   <si>
     <t>14,972603</t>
   </si>
   <si>
     <t>28/12/2019</t>
   </si>
@@ -14073,99 +14394,99 @@
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>14,972711</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>14,970862</t>
   </si>
   <si>
     <t>11/12/2019</t>
   </si>
   <si>
     <t>14,971741</t>
   </si>
   <si>
     <t>10/12/2019</t>
   </si>
   <si>
     <t>14,971742</t>
   </si>
   <si>
-    <t>09/12/2019</t>
+    <t>9/12/2019</t>
   </si>
   <si>
     <t>14,971008</t>
   </si>
   <si>
-    <t>08/12/2019</t>
+    <t>8/12/2019</t>
   </si>
   <si>
     <t>14,970229</t>
   </si>
   <si>
-    <t>07/12/2019</t>
+    <t>7/12/2019</t>
   </si>
   <si>
     <t>14,969759</t>
   </si>
   <si>
-    <t>06/12/2019</t>
+    <t>6/12/2019</t>
   </si>
   <si>
     <t>14,969290</t>
   </si>
   <si>
-    <t>05/12/2019</t>
+    <t>5/12/2019</t>
   </si>
   <si>
     <t>14,968891</t>
   </si>
   <si>
-    <t>04/12/2019</t>
+    <t>4/12/2019</t>
   </si>
   <si>
     <t>14,970102</t>
   </si>
   <si>
-    <t>03/12/2019</t>
+    <t>3/12/2019</t>
   </si>
   <si>
     <t>14,970233</t>
   </si>
   <si>
-    <t>02/12/2019</t>
+    <t>2/12/2019</t>
   </si>
   <si>
     <t>14,969863</t>
   </si>
   <si>
-    <t>01/12/2019</t>
+    <t>1/12/2019</t>
   </si>
   <si>
     <t>14,969949</t>
   </si>
   <si>
     <t>30/11/2019</t>
   </si>
   <si>
     <t>14,969474</t>
   </si>
   <si>
     <t>29/11/2019</t>
   </si>
   <si>
     <t>14,968999</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>14,968573</t>
   </si>
   <si>
     <t>27/11/2019</t>
   </si>
@@ -14253,99 +14574,99 @@
   <si>
     <t>13/11/2019</t>
   </si>
   <si>
     <t>14,971828</t>
   </si>
   <si>
     <t>12/11/2019</t>
   </si>
   <si>
     <t>14,972047</t>
   </si>
   <si>
     <t>11/11/2019</t>
   </si>
   <si>
     <t>14,972046</t>
   </si>
   <si>
     <t>10/11/2019</t>
   </si>
   <si>
     <t>14,972645</t>
   </si>
   <si>
-    <t>09/11/2019</t>
+    <t>9/11/2019</t>
   </si>
   <si>
     <t>14,972203</t>
   </si>
   <si>
-    <t>08/11/2019</t>
+    <t>8/11/2019</t>
   </si>
   <si>
     <t>14,971762</t>
   </si>
   <si>
-    <t>07/11/2019</t>
+    <t>7/11/2019</t>
   </si>
   <si>
     <t>14,972071</t>
   </si>
   <si>
-    <t>06/11/2019</t>
+    <t>6/11/2019</t>
   </si>
   <si>
     <t>14,973492</t>
   </si>
   <si>
-    <t>05/11/2019</t>
+    <t>5/11/2019</t>
   </si>
   <si>
     <t>14,973788</t>
   </si>
   <si>
-    <t>04/11/2019</t>
+    <t>4/11/2019</t>
   </si>
   <si>
     <t>14,973446</t>
   </si>
   <si>
-    <t>03/11/2019</t>
+    <t>3/11/2019</t>
   </si>
   <si>
     <t>14,973291</t>
   </si>
   <si>
-    <t>02/11/2019</t>
+    <t>2/11/2019</t>
   </si>
   <si>
     <t>14,972841</t>
   </si>
   <si>
-    <t>01/11/2019</t>
+    <t>1/11/2019</t>
   </si>
   <si>
     <t>14,972392</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>14,972194</t>
   </si>
   <si>
     <t>30/10/2019</t>
   </si>
   <si>
     <t>14,972761</t>
   </si>
   <si>
     <t>29/10/2019</t>
   </si>
   <si>
     <t>14,972811</t>
   </si>
   <si>
     <t>28/10/2019</t>
   </si>
@@ -14436,1719 +14757,1719 @@
   <si>
     <t>13/10/2019</t>
   </si>
   <si>
     <t>14,968355</t>
   </si>
   <si>
     <t>12/10/2019</t>
   </si>
   <si>
     <t>14,967847</t>
   </si>
   <si>
     <t>11/10/2019</t>
   </si>
   <si>
     <t>14,967339</t>
   </si>
   <si>
     <t>10/10/2019</t>
   </si>
   <si>
     <t>14,966417</t>
   </si>
   <si>
-    <t>09/10/2019</t>
+    <t>9/10/2019</t>
   </si>
   <si>
     <t>14,967603</t>
   </si>
   <si>
-    <t>08/10/2019</t>
+    <t>8/10/2019</t>
   </si>
   <si>
     <t>14,968045</t>
   </si>
   <si>
-    <t>07/10/2019</t>
+    <t>7/10/2019</t>
   </si>
   <si>
     <t>14,968568</t>
   </si>
   <si>
-    <t>06/10/2019</t>
+    <t>6/10/2019</t>
   </si>
   <si>
     <t>14,968878</t>
   </si>
   <si>
-    <t>05/10/2019</t>
+    <t>5/10/2019</t>
   </si>
   <si>
     <t>14,968395</t>
   </si>
   <si>
-    <t>04/10/2019</t>
+    <t>4/10/2019</t>
   </si>
   <si>
     <t>14,967913</t>
   </si>
   <si>
-    <t>03/10/2019</t>
+    <t>3/10/2019</t>
   </si>
   <si>
     <t>14,967844</t>
   </si>
   <si>
-    <t>02/10/2019</t>
+    <t>2/10/2019</t>
   </si>
   <si>
     <t>14,969221</t>
   </si>
   <si>
-    <t>01/10/2019</t>
+    <t>1/10/2019</t>
   </si>
   <si>
     <t>14,969584</t>
   </si>
   <si>
-    <t>30/09/2019</t>
+    <t>30/9/2019</t>
   </si>
   <si>
     <t>14,968905</t>
   </si>
   <si>
-    <t>29/09/2019</t>
+    <t>29/9/2019</t>
   </si>
   <si>
     <t>14,969981</t>
   </si>
   <si>
-    <t>28/09/2019</t>
+    <t>28/9/2019</t>
   </si>
   <si>
     <t>14,969501</t>
   </si>
   <si>
-    <t>27/09/2019</t>
+    <t>27/9/2019</t>
   </si>
   <si>
     <t>14,969038</t>
   </si>
   <si>
-    <t>26/09/2019</t>
+    <t>26/9/2019</t>
   </si>
   <si>
     <t>14,969203</t>
   </si>
   <si>
-    <t>25/09/2019</t>
+    <t>25/9/2019</t>
   </si>
   <si>
     <t>14,971760</t>
   </si>
   <si>
-    <t>24/09/2019</t>
+    <t>24/9/2019</t>
   </si>
   <si>
     <t>14,973185</t>
   </si>
   <si>
-    <t>23/09/2019</t>
+    <t>23/9/2019</t>
   </si>
   <si>
     <t>14,973740</t>
   </si>
   <si>
-    <t>22/09/2019</t>
+    <t>22/9/2019</t>
   </si>
   <si>
     <t>14,973608</t>
   </si>
   <si>
-    <t>21/09/2019</t>
+    <t>21/9/2019</t>
   </si>
   <si>
     <t>14,973121</t>
   </si>
   <si>
-    <t>20/09/2019</t>
+    <t>20/9/2019</t>
   </si>
   <si>
     <t>14,972655</t>
   </si>
   <si>
-    <t>19/09/2019</t>
+    <t>19/9/2019</t>
   </si>
   <si>
     <t>14,972358</t>
   </si>
   <si>
-    <t>18/09/2019</t>
+    <t>18/9/2019</t>
   </si>
   <si>
     <t>14,973194</t>
   </si>
   <si>
-    <t>17/09/2019</t>
+    <t>17/9/2019</t>
   </si>
   <si>
     <t>14,973491</t>
   </si>
   <si>
-    <t>16/09/2019</t>
+    <t>16/9/2019</t>
   </si>
   <si>
     <t>14,974057</t>
   </si>
   <si>
-    <t>15/09/2019</t>
+    <t>15/9/2019</t>
   </si>
   <si>
     <t>14,973596</t>
   </si>
   <si>
-    <t>14/09/2019</t>
+    <t>14/9/2019</t>
   </si>
   <si>
     <t>14,973088</t>
   </si>
   <si>
-    <t>13/09/2019</t>
+    <t>13/9/2019</t>
   </si>
   <si>
     <t>14,972580</t>
   </si>
   <si>
-    <t>12/09/2019</t>
+    <t>12/9/2019</t>
   </si>
   <si>
     <t>14,970871</t>
   </si>
   <si>
-    <t>11/09/2019</t>
+    <t>11/9/2019</t>
   </si>
   <si>
     <t>14,970672</t>
   </si>
   <si>
-    <t>10/09/2019</t>
+    <t>10/9/2019</t>
   </si>
   <si>
     <t>14,970864</t>
   </si>
   <si>
-    <t>09/09/2019</t>
+    <t>9/9/2019</t>
   </si>
   <si>
     <t>14,971566</t>
   </si>
   <si>
-    <t>08/09/2019</t>
+    <t>8/9/2019</t>
   </si>
   <si>
     <t>14,971528</t>
   </si>
   <si>
-    <t>07/09/2019</t>
+    <t>7/9/2019</t>
   </si>
   <si>
     <t>14,970998</t>
   </si>
   <si>
-    <t>06/09/2019</t>
+    <t>6/9/2019</t>
   </si>
   <si>
     <t>14,970469</t>
   </si>
   <si>
-    <t>05/09/2019</t>
+    <t>5/9/2019</t>
   </si>
   <si>
     <t>14,971052</t>
   </si>
   <si>
-    <t>04/09/2019</t>
+    <t>4/9/2019</t>
   </si>
   <si>
     <t>14,971511</t>
   </si>
   <si>
-    <t>03/09/2019</t>
+    <t>3/9/2019</t>
   </si>
   <si>
     <t>14,971665</t>
   </si>
   <si>
-    <t>02/09/2019</t>
+    <t>2/9/2019</t>
   </si>
   <si>
     <t>14,971864</t>
   </si>
   <si>
-    <t>01/09/2019</t>
+    <t>1/9/2019</t>
   </si>
   <si>
     <t>14,960687</t>
   </si>
   <si>
-    <t>31/08/2019</t>
+    <t>31/8/2019</t>
   </si>
   <si>
     <t>14,971585</t>
   </si>
   <si>
-    <t>30/08/2019</t>
+    <t>30/8/2019</t>
   </si>
   <si>
     <t>14,971093</t>
   </si>
   <si>
-    <t>29/08/2019</t>
+    <t>29/8/2019</t>
   </si>
   <si>
     <t>14,970853</t>
   </si>
   <si>
-    <t>28/08/2019</t>
+    <t>28/8/2019</t>
   </si>
   <si>
     <t>14,971736</t>
   </si>
   <si>
-    <t>27/08/2019</t>
+    <t>27/8/2019</t>
   </si>
   <si>
     <t>14,971672</t>
   </si>
   <si>
-    <t>26/08/2019</t>
+    <t>26/8/2019</t>
   </si>
   <si>
     <t>14,971731</t>
   </si>
   <si>
-    <t>25/08/2019</t>
+    <t>25/8/2019</t>
   </si>
   <si>
     <t>14,971343</t>
   </si>
   <si>
-    <t>24/08/2019</t>
+    <t>24/8/2019</t>
   </si>
   <si>
     <t>14,970794</t>
   </si>
   <si>
-    <t>23/08/2019</t>
+    <t>23/8/2019</t>
   </si>
   <si>
     <t>14,970246</t>
   </si>
   <si>
-    <t>22/08/2019</t>
-[...2 lines deleted...]
-    <t>21/08/2019</t>
+    <t>22/8/2019</t>
+  </si>
+  <si>
+    <t>21/8/2019</t>
   </si>
   <si>
     <t>14,970540</t>
   </si>
   <si>
-    <t>20/08/2019</t>
-[...2 lines deleted...]
-    <t>19/08/2019</t>
+    <t>20/8/2019</t>
+  </si>
+  <si>
+    <t>19/8/2019</t>
   </si>
   <si>
     <t>14,969923</t>
   </si>
   <si>
-    <t>18/08/2019</t>
+    <t>18/8/2019</t>
   </si>
   <si>
     <t>14,969881</t>
   </si>
   <si>
-    <t>17/08/2019</t>
+    <t>17/8/2019</t>
   </si>
   <si>
     <t>14,969347</t>
   </si>
   <si>
-    <t>16/08/2019</t>
+    <t>16/8/2019</t>
   </si>
   <si>
     <t>14,968812</t>
   </si>
   <si>
-    <t>15/08/2019</t>
+    <t>15/8/2019</t>
   </si>
   <si>
     <t>14,969343</t>
   </si>
   <si>
-    <t>14/08/2019</t>
+    <t>14/8/2019</t>
   </si>
   <si>
     <t>14,971226</t>
   </si>
   <si>
-    <t>13/08/2019</t>
+    <t>13/8/2019</t>
   </si>
   <si>
     <t>14,970514</t>
   </si>
   <si>
-    <t>12/08/2019</t>
+    <t>12/8/2019</t>
   </si>
   <si>
     <t>14,970823</t>
   </si>
   <si>
-    <t>11/08/2019</t>
+    <t>11/8/2019</t>
   </si>
   <si>
     <t>14,971386</t>
   </si>
   <si>
-    <t>10/08/2019</t>
+    <t>10/8/2019</t>
   </si>
   <si>
     <t>14,970847</t>
   </si>
   <si>
-    <t>09/08/2019</t>
+    <t>9/8/2019</t>
   </si>
   <si>
     <t>14,970309</t>
   </si>
   <si>
-    <t>08/08/2019</t>
-[...2 lines deleted...]
-    <t>07/08/2019</t>
+    <t>8/8/2019</t>
+  </si>
+  <si>
+    <t>7/8/2019</t>
   </si>
   <si>
     <t>14,972627</t>
   </si>
   <si>
-    <t>06/08/2019</t>
+    <t>6/8/2019</t>
   </si>
   <si>
     <t>14,972421</t>
   </si>
   <si>
-    <t>05/08/2019</t>
+    <t>5/8/2019</t>
   </si>
   <si>
     <t>14,972858</t>
   </si>
   <si>
-    <t>04/08/2019</t>
+    <t>4/8/2019</t>
   </si>
   <si>
     <t>14,974750</t>
   </si>
   <si>
-    <t>03/08/2019</t>
+    <t>3/8/2019</t>
   </si>
   <si>
     <t>14,974190</t>
   </si>
   <si>
-    <t>02/08/2019</t>
+    <t>2/8/2019</t>
   </si>
   <si>
     <t>14,973631</t>
   </si>
   <si>
-    <t>01/08/2019</t>
+    <t>1/8/2019</t>
   </si>
   <si>
     <t>14,974360</t>
   </si>
   <si>
-    <t>31/07/2019</t>
+    <t>31/7/2019</t>
   </si>
   <si>
     <t>14,976400</t>
   </si>
   <si>
-    <t>30/07/2019</t>
+    <t>30/7/2019</t>
   </si>
   <si>
     <t>14,976705</t>
   </si>
   <si>
-    <t>29/07/2019</t>
+    <t>29/7/2019</t>
   </si>
   <si>
     <t>14,977894</t>
   </si>
   <si>
-    <t>28/07/2019</t>
+    <t>28/7/2019</t>
   </si>
   <si>
     <t>14,977569</t>
   </si>
   <si>
-    <t>27/07/2019</t>
+    <t>27/7/2019</t>
   </si>
   <si>
     <t>14,977003</t>
   </si>
   <si>
-    <t>26/07/2019</t>
+    <t>26/7/2019</t>
   </si>
   <si>
     <t>14,976455</t>
   </si>
   <si>
-    <t>25/07/2019</t>
+    <t>25/7/2019</t>
   </si>
   <si>
     <t>14,975906</t>
   </si>
   <si>
-    <t>24/07/2019</t>
+    <t>24/7/2019</t>
   </si>
   <si>
     <t>14,976347</t>
   </si>
   <si>
-    <t>23/07/2019</t>
+    <t>23/7/2019</t>
   </si>
   <si>
     <t>14,975087</t>
   </si>
   <si>
-    <t>22/07/2019</t>
+    <t>22/7/2019</t>
   </si>
   <si>
     <t>14,974056</t>
   </si>
   <si>
-    <t>21/07/2019</t>
+    <t>21/7/2019</t>
   </si>
   <si>
     <t>14,974287</t>
   </si>
   <si>
-    <t>20/07/2019</t>
+    <t>20/7/2019</t>
   </si>
   <si>
     <t>14,973723</t>
   </si>
   <si>
-    <t>19/07/2019</t>
+    <t>19/7/2019</t>
   </si>
   <si>
     <t>14,973159</t>
   </si>
   <si>
-    <t>18/07/2019</t>
+    <t>18/7/2019</t>
   </si>
   <si>
     <t>14,972626</t>
   </si>
   <si>
-    <t>17/07/2019</t>
+    <t>17/7/2019</t>
   </si>
   <si>
     <t>14,973590</t>
   </si>
   <si>
-    <t>16/07/2019</t>
-[...2 lines deleted...]
-    <t>15/07/2019</t>
+    <t>16/7/2019</t>
+  </si>
+  <si>
+    <t>15/7/2019</t>
   </si>
   <si>
     <t>14,973116</t>
   </si>
   <si>
-    <t>14/07/2019</t>
+    <t>14/7/2019</t>
   </si>
   <si>
     <t>14,972443</t>
   </si>
   <si>
-    <t>13/07/2019</t>
+    <t>13/7/2019</t>
   </si>
   <si>
     <t>14,971853</t>
   </si>
   <si>
-    <t>12/07/2019</t>
+    <t>12/7/2019</t>
   </si>
   <si>
     <t>14,971263</t>
   </si>
   <si>
-    <t>11/07/2019</t>
+    <t>11/7/2019</t>
   </si>
   <si>
     <t>14,970743</t>
   </si>
   <si>
-    <t>10/07/2019</t>
+    <t>10/7/2019</t>
   </si>
   <si>
     <t>14,971546</t>
   </si>
   <si>
-    <t>09/07/2019</t>
+    <t>9/7/2019</t>
   </si>
   <si>
     <t>14,971570</t>
   </si>
   <si>
-    <t>08/07/2019</t>
+    <t>8/7/2019</t>
   </si>
   <si>
     <t>14,972050</t>
   </si>
   <si>
-    <t>07/07/2019</t>
-[...2 lines deleted...]
-    <t>06/07/2019</t>
+    <t>7/7/2019</t>
+  </si>
+  <si>
+    <t>6/7/2019</t>
   </si>
   <si>
     <t>14,972057</t>
   </si>
   <si>
-    <t>05/07/2019</t>
+    <t>5/7/2019</t>
   </si>
   <si>
     <t>14,971486</t>
   </si>
   <si>
-    <t>04/07/2019</t>
+    <t>4/7/2019</t>
   </si>
   <si>
     <t>14,971513</t>
   </si>
   <si>
-    <t>03/07/2019</t>
+    <t>3/7/2019</t>
   </si>
   <si>
     <t>14,971712</t>
   </si>
   <si>
-    <t>02/07/2019</t>
+    <t>2/7/2019</t>
   </si>
   <si>
     <t>14,970946</t>
   </si>
   <si>
-    <t>01/07/2019</t>
+    <t>1/7/2019</t>
   </si>
   <si>
     <t>14,970645</t>
   </si>
   <si>
-    <t>30/06/2019</t>
+    <t>30/6/2019</t>
   </si>
   <si>
     <t>14,969518</t>
   </si>
   <si>
-    <t>29/06/2019</t>
+    <t>29/6/2019</t>
   </si>
   <si>
     <t>14,968961</t>
   </si>
   <si>
-    <t>28/06/2019</t>
+    <t>28/6/2019</t>
   </si>
   <si>
     <t>14,968406</t>
   </si>
   <si>
-    <t>27/06/2019</t>
+    <t>27/6/2019</t>
   </si>
   <si>
     <t>14,967923</t>
   </si>
   <si>
-    <t>26/06/2019</t>
+    <t>26/6/2019</t>
   </si>
   <si>
     <t>14,968428</t>
   </si>
   <si>
-    <t>25/06/2019</t>
+    <t>25/6/2019</t>
   </si>
   <si>
     <t>14,969126</t>
   </si>
   <si>
-    <t>24/06/2019</t>
+    <t>24/6/2019</t>
   </si>
   <si>
     <t>14,969604</t>
   </si>
   <si>
-    <t>23/06/2019</t>
+    <t>23/6/2019</t>
   </si>
   <si>
     <t>14,969379</t>
   </si>
   <si>
-    <t>22/06/2019</t>
+    <t>22/6/2019</t>
   </si>
   <si>
     <t>14,968805</t>
   </si>
   <si>
-    <t>21/06/2019</t>
+    <t>21/6/2019</t>
   </si>
   <si>
     <t>14,968231</t>
   </si>
   <si>
-    <t>20/06/2019</t>
+    <t>20/6/2019</t>
   </si>
   <si>
     <t>14,968456</t>
   </si>
   <si>
-    <t>19/06/2019</t>
+    <t>19/6/2019</t>
   </si>
   <si>
     <t>14,968022</t>
   </si>
   <si>
-    <t>18/06/2019</t>
+    <t>18/6/2019</t>
   </si>
   <si>
     <t>14,967033</t>
   </si>
   <si>
-    <t>17/06/2019</t>
+    <t>17/6/2019</t>
   </si>
   <si>
     <t>14,965859</t>
   </si>
   <si>
-    <t>16/06/2019</t>
+    <t>16/6/2019</t>
   </si>
   <si>
     <t>14,966283</t>
   </si>
   <si>
-    <t>15/06/2019</t>
+    <t>15/6/2019</t>
   </si>
   <si>
     <t>14,965722</t>
   </si>
   <si>
-    <t>14/06/2019</t>
+    <t>14/6/2019</t>
   </si>
   <si>
     <t>14,965161</t>
   </si>
   <si>
-    <t>13/06/2019</t>
+    <t>13/6/2019</t>
   </si>
   <si>
     <t>14,965195</t>
   </si>
   <si>
-    <t>12/06/2019</t>
+    <t>12/6/2019</t>
   </si>
   <si>
     <t>14,965752</t>
   </si>
   <si>
-    <t>11/06/2019</t>
+    <t>11/6/2019</t>
   </si>
   <si>
     <t>14,966990</t>
   </si>
   <si>
-    <t>10/06/2019</t>
+    <t>10/6/2019</t>
   </si>
   <si>
     <t>14,966796</t>
   </si>
   <si>
-    <t>09/06/2019</t>
+    <t>9/6/2019</t>
   </si>
   <si>
     <t>14,966016</t>
   </si>
   <si>
-    <t>08/06/2019</t>
+    <t>8/6/2019</t>
   </si>
   <si>
     <t>14,965424</t>
   </si>
   <si>
-    <t>07/06/2019</t>
+    <t>7/6/2019</t>
   </si>
   <si>
     <t>14,964833</t>
   </si>
   <si>
-    <t>06/06/2019</t>
+    <t>6/6/2019</t>
   </si>
   <si>
     <t>14,965495</t>
   </si>
   <si>
-    <t>05/06/2019</t>
+    <t>5/6/2019</t>
   </si>
   <si>
     <t>14,966320</t>
   </si>
   <si>
-    <t>04/06/2019</t>
+    <t>4/6/2019</t>
   </si>
   <si>
     <t>14,965713</t>
   </si>
   <si>
-    <t>03/06/2019</t>
+    <t>3/6/2019</t>
   </si>
   <si>
     <t>14,965787</t>
   </si>
   <si>
-    <t>02/06/2019</t>
+    <t>2/6/2019</t>
   </si>
   <si>
     <t>14,965884</t>
   </si>
   <si>
-    <t>01/06/2019</t>
+    <t>1/6/2019</t>
   </si>
   <si>
     <t>14,965283</t>
   </si>
   <si>
-    <t>31/05/2019</t>
+    <t>31/5/2019</t>
   </si>
   <si>
     <t>14,964682</t>
   </si>
   <si>
-    <t>30/05/2019</t>
+    <t>30/5/2019</t>
   </si>
   <si>
     <t>14,964854</t>
   </si>
   <si>
-    <t>29/05/2019</t>
+    <t>29/5/2019</t>
   </si>
   <si>
     <t>14,965666</t>
   </si>
   <si>
-    <t>28/05/2019</t>
+    <t>28/5/2019</t>
   </si>
   <si>
     <t>14,966601</t>
   </si>
   <si>
-    <t>27/05/2019</t>
+    <t>27/5/2019</t>
   </si>
   <si>
     <t>14,967357</t>
   </si>
   <si>
-    <t>26/05/2019</t>
+    <t>26/5/2019</t>
   </si>
   <si>
     <t>14,967801</t>
   </si>
   <si>
-    <t>25/05/2019</t>
+    <t>25/5/2019</t>
   </si>
   <si>
     <t>14,967215</t>
   </si>
   <si>
-    <t>24/05/2019</t>
+    <t>24/5/2019</t>
   </si>
   <si>
     <t>14,966629</t>
   </si>
   <si>
-    <t>23/05/2019</t>
+    <t>23/5/2019</t>
   </si>
   <si>
     <t>14,966423</t>
   </si>
   <si>
-    <t>22/05/2019</t>
+    <t>22/5/2019</t>
   </si>
   <si>
     <t>14,968899</t>
   </si>
   <si>
-    <t>21/05/2019</t>
+    <t>21/5/2019</t>
   </si>
   <si>
     <t>14,969611</t>
   </si>
   <si>
-    <t>20/05/2019</t>
+    <t>20/5/2019</t>
   </si>
   <si>
     <t>14,969738</t>
   </si>
   <si>
-    <t>19/05/2019</t>
+    <t>19/5/2019</t>
   </si>
   <si>
     <t>14,969933</t>
   </si>
   <si>
-    <t>18/05/2019</t>
+    <t>18/5/2019</t>
   </si>
   <si>
     <t>14,969366</t>
   </si>
   <si>
-    <t>17/05/2019</t>
+    <t>17/5/2019</t>
   </si>
   <si>
     <t>14,968801</t>
   </si>
   <si>
-    <t>16/05/2019</t>
+    <t>16/5/2019</t>
   </si>
   <si>
     <t>14,968909</t>
   </si>
   <si>
-    <t>15/05/2019</t>
+    <t>15/5/2019</t>
   </si>
   <si>
     <t>14,970424</t>
   </si>
   <si>
-    <t>14/05/2019</t>
+    <t>14/5/2019</t>
   </si>
   <si>
     <t>14,971186</t>
   </si>
   <si>
-    <t>13/05/2019</t>
+    <t>13/5/2019</t>
   </si>
   <si>
     <t>14,971789</t>
   </si>
   <si>
-    <t>12/05/2019</t>
+    <t>12/5/2019</t>
   </si>
   <si>
     <t>14,972666</t>
   </si>
   <si>
-    <t>11/05/2019</t>
+    <t>11/5/2019</t>
   </si>
   <si>
     <t>14,972118</t>
   </si>
   <si>
-    <t>10/05/2019</t>
+    <t>10/5/2019</t>
   </si>
   <si>
     <t>14,971575</t>
   </si>
   <si>
-    <t>09/05/2019</t>
+    <t>9/5/2019</t>
   </si>
   <si>
     <t>14,972405</t>
   </si>
   <si>
-    <t>08/05/2019</t>
+    <t>8/5/2019</t>
   </si>
   <si>
     <t>14,975314</t>
   </si>
   <si>
-    <t>07/05/2019</t>
+    <t>7/5/2019</t>
   </si>
   <si>
     <t>14,976655</t>
   </si>
   <si>
-    <t>06/05/2019</t>
+    <t>6/5/2019</t>
   </si>
   <si>
     <t>14,977395</t>
   </si>
   <si>
-    <t>05/05/2019</t>
+    <t>5/5/2019</t>
   </si>
   <si>
     <t>14,977451</t>
   </si>
   <si>
-    <t>04/05/2019</t>
+    <t>4/5/2019</t>
   </si>
   <si>
     <t>14,976783</t>
   </si>
   <si>
-    <t>03/05/2019</t>
+    <t>3/5/2019</t>
   </si>
   <si>
     <t>14,976114</t>
   </si>
   <si>
-    <t>02/05/2019</t>
+    <t>2/5/2019</t>
   </si>
   <si>
     <t>14,976199</t>
   </si>
   <si>
-    <t>01/05/2019</t>
+    <t>1/5/2019</t>
   </si>
   <si>
     <t>14,976822</t>
   </si>
   <si>
-    <t>30/04/2019</t>
+    <t>30/4/2019</t>
   </si>
   <si>
     <t>14,976151</t>
   </si>
   <si>
-    <t>29/04/2019</t>
+    <t>29/4/2019</t>
   </si>
   <si>
     <t>14,975955</t>
   </si>
   <si>
-    <t>28/04/2019</t>
+    <t>28/4/2019</t>
   </si>
   <si>
     <t>14,976208</t>
   </si>
   <si>
-    <t>27/04/2019</t>
+    <t>27/4/2019</t>
   </si>
   <si>
     <t>14,975539</t>
   </si>
   <si>
-    <t>26/04/2019</t>
+    <t>26/4/2019</t>
   </si>
   <si>
     <t>14,974871</t>
   </si>
   <si>
-    <t>25/04/2019</t>
+    <t>25/4/2019</t>
   </si>
   <si>
     <t>14,974787</t>
   </si>
   <si>
-    <t>24/04/2019</t>
+    <t>24/4/2019</t>
   </si>
   <si>
     <t>14,976036</t>
   </si>
   <si>
-    <t>23/04/2019</t>
+    <t>23/4/2019</t>
   </si>
   <si>
     <t>14,975485</t>
   </si>
   <si>
-    <t>22/04/2019</t>
+    <t>22/4/2019</t>
   </si>
   <si>
     <t>14,974688</t>
   </si>
   <si>
-    <t>21/04/2019</t>
+    <t>21/4/2019</t>
   </si>
   <si>
     <t>14,974020</t>
   </si>
   <si>
-    <t>20/04/2019</t>
+    <t>20/4/2019</t>
   </si>
   <si>
     <t>14,973368</t>
   </si>
   <si>
-    <t>19/04/2019</t>
+    <t>19/4/2019</t>
   </si>
   <si>
     <t>14,972700</t>
   </si>
   <si>
-    <t>18/04/2019</t>
+    <t>18/4/2019</t>
   </si>
   <si>
     <t>14,971998</t>
   </si>
   <si>
-    <t>17/04/2019</t>
+    <t>17/4/2019</t>
   </si>
   <si>
     <t>14,972075</t>
   </si>
   <si>
-    <t>16/04/2019</t>
+    <t>16/4/2019</t>
   </si>
   <si>
     <t>14,974112</t>
   </si>
   <si>
-    <t>15/04/2019</t>
+    <t>15/4/2019</t>
   </si>
   <si>
     <t>14,973657</t>
   </si>
   <si>
-    <t>14/04/2019</t>
+    <t>14/4/2019</t>
   </si>
   <si>
     <t>14,973330</t>
   </si>
   <si>
-    <t>13/04/2019</t>
+    <t>13/4/2019</t>
   </si>
   <si>
     <t>14,972686</t>
   </si>
   <si>
-    <t>12/04/2019</t>
+    <t>12/4/2019</t>
   </si>
   <si>
     <t>14,972042</t>
   </si>
   <si>
-    <t>11/04/2019</t>
+    <t>11/4/2019</t>
   </si>
   <si>
     <t>14,971033</t>
   </si>
   <si>
-    <t>10/04/2019</t>
+    <t>10/4/2019</t>
   </si>
   <si>
     <t>14,971323</t>
   </si>
   <si>
-    <t>09/04/2019</t>
+    <t>9/4/2019</t>
   </si>
   <si>
     <t>14,970943</t>
   </si>
   <si>
-    <t>08/04/2019</t>
+    <t>8/4/2019</t>
   </si>
   <si>
     <t>14,970406</t>
   </si>
   <si>
-    <t>07/04/2019</t>
+    <t>7/4/2019</t>
   </si>
   <si>
     <t>14,970163</t>
   </si>
   <si>
-    <t>06/04/2019</t>
+    <t>6/4/2019</t>
   </si>
   <si>
     <t>14,969541</t>
   </si>
   <si>
-    <t>05/04/2019</t>
+    <t>5/4/2019</t>
   </si>
   <si>
     <t>14,968918</t>
   </si>
   <si>
-    <t>04/04/2019</t>
+    <t>4/4/2019</t>
   </si>
   <si>
     <t>14,968281</t>
   </si>
   <si>
-    <t>03/04/2019</t>
+    <t>3/4/2019</t>
   </si>
   <si>
     <t>14,969181</t>
   </si>
   <si>
-    <t>02/04/2019</t>
+    <t>2/4/2019</t>
   </si>
   <si>
     <t>14,968256</t>
   </si>
   <si>
-    <t>01/04/2019</t>
+    <t>1/4/2019</t>
   </si>
   <si>
     <t>14,968065</t>
   </si>
   <si>
-    <t>31/03/2019</t>
+    <t>31/3/2019</t>
   </si>
   <si>
     <t>14,967264</t>
   </si>
   <si>
-    <t>30/03/2019</t>
+    <t>30/3/2019</t>
   </si>
   <si>
     <t>14,966696</t>
   </si>
   <si>
-    <t>29/03/2019</t>
+    <t>29/3/2019</t>
   </si>
   <si>
     <t>14,966070</t>
   </si>
   <si>
-    <t>28/03/2019</t>
+    <t>28/3/2019</t>
   </si>
   <si>
     <t>14,966030</t>
   </si>
   <si>
-    <t>27/03/2019</t>
+    <t>27/3/2019</t>
   </si>
   <si>
     <t>14,967591</t>
   </si>
   <si>
-    <t>26/03/2019</t>
+    <t>26/3/2019</t>
   </si>
   <si>
     <t>14,966642</t>
   </si>
   <si>
-    <t>25/03/2019</t>
+    <t>25/3/2019</t>
   </si>
   <si>
     <t>14,966275</t>
   </si>
   <si>
-    <t>24/03/2019</t>
+    <t>24/3/2019</t>
   </si>
   <si>
     <t>14,967460</t>
   </si>
   <si>
-    <t>23/03/2019</t>
+    <t>23/3/2019</t>
   </si>
   <si>
     <t>14,966897</t>
   </si>
   <si>
-    <t>22/03/2019</t>
-[...2 lines deleted...]
-    <t>21/03/2019</t>
+    <t>22/3/2019</t>
+  </si>
+  <si>
+    <t>21/3/2019</t>
   </si>
   <si>
     <t>14,966532</t>
   </si>
   <si>
-    <t>20/03/2019</t>
+    <t>20/3/2019</t>
   </si>
   <si>
     <t>14,967330</t>
   </si>
   <si>
-    <t>19/03/2019</t>
+    <t>19/3/2019</t>
   </si>
   <si>
     <t>14,966843</t>
   </si>
   <si>
-    <t>18/03/2019</t>
+    <t>18/3/2019</t>
   </si>
   <si>
     <t>14,966510</t>
   </si>
   <si>
-    <t>17/03/2019</t>
+    <t>17/3/2019</t>
   </si>
   <si>
     <t>14,964835</t>
   </si>
   <si>
-    <t>16/03/2019</t>
+    <t>16/3/2019</t>
   </si>
   <si>
     <t>14,964316</t>
   </si>
   <si>
-    <t>15/03/2019</t>
+    <t>15/3/2019</t>
   </si>
   <si>
     <t>14,963798</t>
   </si>
   <si>
-    <t>14/03/2019</t>
+    <t>14/3/2019</t>
   </si>
   <si>
     <t>14,964076</t>
   </si>
   <si>
-    <t>13/03/2019</t>
+    <t>13/3/2019</t>
   </si>
   <si>
     <t>14,962984</t>
   </si>
   <si>
-    <t>12/03/2019</t>
+    <t>12/3/2019</t>
   </si>
   <si>
     <t>14,962119</t>
   </si>
   <si>
-    <t>11/03/2019</t>
+    <t>11/3/2019</t>
   </si>
   <si>
     <t>14,960421</t>
   </si>
   <si>
-    <t>10/03/2019</t>
+    <t>10/3/2019</t>
   </si>
   <si>
     <t>14,959606</t>
   </si>
   <si>
-    <t>09/03/2019</t>
+    <t>9/3/2019</t>
   </si>
   <si>
     <t>14,959815</t>
   </si>
   <si>
-    <t>08/03/2019</t>
+    <t>8/3/2019</t>
   </si>
   <si>
     <t>14,960025</t>
   </si>
   <si>
-    <t>07/03/2019</t>
+    <t>7/3/2019</t>
   </si>
   <si>
     <t>14,959403</t>
   </si>
   <si>
-    <t>06/03/2019</t>
+    <t>6/3/2019</t>
   </si>
   <si>
     <t>14,959451</t>
   </si>
   <si>
-    <t>05/03/2019</t>
+    <t>5/3/2019</t>
   </si>
   <si>
     <t>14,959846</t>
   </si>
   <si>
-    <t>04/03/2019</t>
+    <t>4/3/2019</t>
   </si>
   <si>
     <t>14,959507</t>
   </si>
   <si>
-    <t>03/03/2019</t>
+    <t>3/3/2019</t>
   </si>
   <si>
     <t>14,958915</t>
   </si>
   <si>
-    <t>02/03/2019</t>
+    <t>2/3/2019</t>
   </si>
   <si>
     <t>14,959125</t>
   </si>
   <si>
-    <t>01/03/2019</t>
+    <t>1/3/2019</t>
   </si>
   <si>
     <t>14,959334</t>
   </si>
   <si>
-    <t>28/02/2019</t>
+    <t>28/2/2019</t>
   </si>
   <si>
     <t>14,955696</t>
   </si>
   <si>
-    <t>27/02/2019</t>
+    <t>27/2/2019</t>
   </si>
   <si>
     <t>14,956136</t>
   </si>
   <si>
-    <t>26/02/2019</t>
+    <t>26/2/2019</t>
   </si>
   <si>
     <t>14,954630</t>
   </si>
   <si>
-    <t>25/02/2019</t>
+    <t>25/2/2019</t>
   </si>
   <si>
     <t>14,953163</t>
   </si>
   <si>
-    <t>24/02/2019</t>
+    <t>24/2/2019</t>
   </si>
   <si>
     <t>14,952101</t>
   </si>
   <si>
-    <t>23/02/2019</t>
+    <t>23/2/2019</t>
   </si>
   <si>
     <t>14,952313</t>
   </si>
   <si>
-    <t>22/02/2019</t>
+    <t>22/2/2019</t>
   </si>
   <si>
     <t>14,952524</t>
   </si>
   <si>
-    <t>21/02/2019</t>
+    <t>21/2/2019</t>
   </si>
   <si>
     <t>14,951101</t>
   </si>
   <si>
-    <t>20/02/2019</t>
+    <t>20/2/2019</t>
   </si>
   <si>
     <t>14,952026</t>
   </si>
   <si>
-    <t>19/02/2019</t>
+    <t>19/2/2019</t>
   </si>
   <si>
     <t>14,952223</t>
   </si>
   <si>
-    <t>18/02/2019</t>
+    <t>18/2/2019</t>
   </si>
   <si>
     <t>14,951089</t>
   </si>
   <si>
-    <t>17/02/2019</t>
+    <t>17/2/2019</t>
   </si>
   <si>
     <t>14,949703</t>
   </si>
   <si>
-    <t>16/02/2019</t>
+    <t>16/2/2019</t>
   </si>
   <si>
     <t>14,949915</t>
   </si>
   <si>
-    <t>15/02/2019</t>
+    <t>15/2/2019</t>
   </si>
   <si>
     <t>14,950128</t>
   </si>
   <si>
-    <t>14/02/2019</t>
+    <t>14/2/2019</t>
   </si>
   <si>
     <t>14,947179</t>
   </si>
   <si>
-    <t>13/02/2019</t>
+    <t>13/2/2019</t>
   </si>
   <si>
     <t>14,947557</t>
   </si>
   <si>
-    <t>12/02/2019</t>
+    <t>12/2/2019</t>
   </si>
   <si>
     <t>14,945976</t>
   </si>
   <si>
-    <t>11/02/2019</t>
+    <t>11/2/2019</t>
   </si>
   <si>
     <t>14,945003</t>
   </si>
   <si>
-    <t>10/02/2019</t>
+    <t>10/2/2019</t>
   </si>
   <si>
     <t>14,944785</t>
   </si>
   <si>
-    <t>09/02/2019</t>
+    <t>9/2/2019</t>
   </si>
   <si>
     <t>14,945005</t>
   </si>
   <si>
-    <t>08/02/2019</t>
+    <t>8/2/2019</t>
   </si>
   <si>
     <t>14,945230</t>
   </si>
   <si>
-    <t>07/02/2019</t>
+    <t>7/2/2019</t>
   </si>
   <si>
     <t>14,945914</t>
   </si>
   <si>
-    <t>06/02/2019</t>
+    <t>6/2/2019</t>
   </si>
   <si>
     <t>14,949427</t>
   </si>
   <si>
-    <t>05/02/2019</t>
+    <t>5/2/2019</t>
   </si>
   <si>
     <t>14,947584</t>
   </si>
   <si>
-    <t>04/02/2019</t>
+    <t>4/2/2019</t>
   </si>
   <si>
     <t>14,944904</t>
   </si>
   <si>
-    <t>03/02/2019</t>
+    <t>3/2/2019</t>
   </si>
   <si>
     <t>14,943839</t>
   </si>
   <si>
-    <t>02/02/2019</t>
+    <t>2/2/2019</t>
   </si>
   <si>
     <t>14,944052</t>
   </si>
   <si>
-    <t>01/02/2019</t>
+    <t>1/2/2019</t>
   </si>
   <si>
     <t>14,944265</t>
   </si>
   <si>
-    <t>31/01/2019</t>
+    <t>31/1/2019</t>
   </si>
   <si>
     <t>14,943364</t>
   </si>
   <si>
-    <t>30/01/2019</t>
+    <t>30/1/2019</t>
   </si>
   <si>
     <t>14,940587</t>
   </si>
   <si>
-    <t>29/01/2019</t>
+    <t>29/1/2019</t>
   </si>
   <si>
     <t>14,940519</t>
   </si>
   <si>
-    <t>28/01/2019</t>
+    <t>28/1/2019</t>
   </si>
   <si>
     <t>14,939507</t>
   </si>
   <si>
-    <t>27/01/2019</t>
+    <t>27/1/2019</t>
   </si>
   <si>
     <t>14,938669</t>
   </si>
   <si>
-    <t>26/01/2019</t>
+    <t>26/1/2019</t>
   </si>
   <si>
     <t>14,938844</t>
   </si>
   <si>
-    <t>25/01/2019</t>
+    <t>25/1/2019</t>
   </si>
   <si>
     <t>14,939021</t>
   </si>
   <si>
-    <t>24/01/2019</t>
+    <t>24/1/2019</t>
   </si>
   <si>
     <t>14,935316</t>
   </si>
   <si>
-    <t>23/01/2019</t>
+    <t>23/1/2019</t>
   </si>
   <si>
     <t>14,934805</t>
   </si>
   <si>
-    <t>22/01/2019</t>
+    <t>22/1/2019</t>
   </si>
   <si>
     <t>14,934245</t>
   </si>
   <si>
-    <t>21/01/2019</t>
+    <t>21/1/2019</t>
   </si>
   <si>
     <t>14,934167</t>
   </si>
   <si>
-    <t>20/01/2019</t>
+    <t>20/1/2019</t>
   </si>
   <si>
     <t>14,933218</t>
   </si>
   <si>
-    <t>19/01/2019</t>
+    <t>19/1/2019</t>
   </si>
   <si>
     <t>14,933439</t>
   </si>
   <si>
-    <t>18/01/2019</t>
+    <t>18/1/2019</t>
   </si>
   <si>
     <t>14,933659</t>
   </si>
   <si>
-    <t>17/01/2019</t>
+    <t>17/1/2019</t>
   </si>
   <si>
     <t>14,928924</t>
   </si>
   <si>
-    <t>16/01/2019</t>
+    <t>16/1/2019</t>
   </si>
   <si>
     <t>14,928797</t>
   </si>
   <si>
-    <t>15/01/2019</t>
+    <t>15/1/2019</t>
   </si>
   <si>
     <t>14,923528</t>
   </si>
   <si>
-    <t>14/01/2019</t>
+    <t>14/1/2019</t>
   </si>
   <si>
     <t>14,921452</t>
   </si>
   <si>
-    <t>13/01/2019</t>
+    <t>13/1/2019</t>
   </si>
   <si>
     <t>14,921448</t>
   </si>
   <si>
-    <t>12/01/2019</t>
+    <t>12/1/2019</t>
   </si>
   <si>
     <t>14,921655</t>
   </si>
   <si>
-    <t>11/01/2019</t>
+    <t>11/1/2019</t>
   </si>
   <si>
     <t>14,921862</t>
   </si>
   <si>
-    <t>10/01/2019</t>
+    <t>10/1/2019</t>
   </si>
   <si>
     <t>14,918829</t>
   </si>
   <si>
-    <t>09/01/2019</t>
+    <t>9/1/2019</t>
   </si>
   <si>
     <t>14,920517</t>
   </si>
   <si>
-    <t>08/01/2019</t>
+    <t>8/1/2019</t>
   </si>
   <si>
     <t>14,920027</t>
   </si>
   <si>
-    <t>07/01/2019</t>
+    <t>7/1/2019</t>
   </si>
   <si>
     <t>14,920642</t>
   </si>
   <si>
-    <t>06/01/2019</t>
+    <t>6/1/2019</t>
   </si>
   <si>
     <t>14,922285</t>
   </si>
   <si>
-    <t>05/01/2019</t>
+    <t>5/1/2019</t>
   </si>
   <si>
     <t>14,922513</t>
   </si>
   <si>
-    <t>04/01/2019</t>
+    <t>4/1/2019</t>
   </si>
   <si>
     <t>14,922738</t>
   </si>
   <si>
-    <t>03/01/2019</t>
+    <t>3/1/2019</t>
   </si>
   <si>
     <t>14,923159</t>
   </si>
   <si>
-    <t>02/01/2019</t>
+    <t>2/1/2019</t>
   </si>
   <si>
     <t>14,925980</t>
   </si>
   <si>
-    <t>01/01/2019</t>
+    <t>1/1/2019</t>
   </si>
   <si>
     <t>14,927976</t>
   </si>
   <si>
     <t>31/12/2018</t>
   </si>
   <si>
     <t>14,929065</t>
   </si>
   <si>
     <t>30/12/2018</t>
   </si>
   <si>
     <t>14,928186</t>
   </si>
   <si>
     <t>29/12/2018</t>
   </si>
   <si>
     <t>14,928407</t>
   </si>
   <si>
     <t>28/12/2018</t>
   </si>
@@ -16242,99 +16563,99 @@
   <si>
     <t>13/12/2018</t>
   </si>
   <si>
     <t>14,927537</t>
   </si>
   <si>
     <t>12/12/2018</t>
   </si>
   <si>
     <t>14,923938</t>
   </si>
   <si>
     <t>11/12/2018</t>
   </si>
   <si>
     <t>14,921469</t>
   </si>
   <si>
     <t>10/12/2018</t>
   </si>
   <si>
     <t>14,922451</t>
   </si>
   <si>
-    <t>09/12/2018</t>
+    <t>9/12/2018</t>
   </si>
   <si>
     <t>14,922995</t>
   </si>
   <si>
-    <t>08/12/2018</t>
+    <t>8/12/2018</t>
   </si>
   <si>
     <t>14,923218</t>
   </si>
   <si>
-    <t>07/12/2018</t>
+    <t>7/12/2018</t>
   </si>
   <si>
     <t>14,923443</t>
   </si>
   <si>
-    <t>06/12/2018</t>
+    <t>6/12/2018</t>
   </si>
   <si>
     <t>14,921011</t>
   </si>
   <si>
-    <t>05/12/2018</t>
+    <t>5/12/2018</t>
   </si>
   <si>
     <t>14,926693</t>
   </si>
   <si>
-    <t>04/12/2018</t>
+    <t>4/12/2018</t>
   </si>
   <si>
     <t>14,929576</t>
   </si>
   <si>
-    <t>03/12/2018</t>
+    <t>3/12/2018</t>
   </si>
   <si>
     <t>14,932967</t>
   </si>
   <si>
-    <t>02/12/2018</t>
+    <t>2/12/2018</t>
   </si>
   <si>
     <t>14,932271</t>
   </si>
   <si>
-    <t>01/12/2018</t>
+    <t>1/12/2018</t>
   </si>
   <si>
     <t>14,932496</t>
   </si>
   <si>
     <t>30/11/2018</t>
   </si>
   <si>
     <t>14,932729</t>
   </si>
   <si>
     <t>29/11/2018</t>
   </si>
   <si>
     <t>14,932278</t>
   </si>
   <si>
     <t>28/11/2018</t>
   </si>
   <si>
     <t>14,934798</t>
   </si>
   <si>
     <t>27/11/2018</t>
   </si>
@@ -16422,99 +16743,99 @@
   <si>
     <t>13/11/2018</t>
   </si>
   <si>
     <t>14,952944</t>
   </si>
   <si>
     <t>12/11/2018</t>
   </si>
   <si>
     <t>14,958564</t>
   </si>
   <si>
     <t>11/11/2018</t>
   </si>
   <si>
     <t>14,961026</t>
   </si>
   <si>
     <t>10/11/2018</t>
   </si>
   <si>
     <t>14,961250</t>
   </si>
   <si>
-    <t>09/11/2018</t>
+    <t>9/11/2018</t>
   </si>
   <si>
     <t>14,961474</t>
   </si>
   <si>
-    <t>08/11/2018</t>
+    <t>8/11/2018</t>
   </si>
   <si>
     <t>14,962444</t>
   </si>
   <si>
-    <t>07/11/2018</t>
+    <t>7/11/2018</t>
   </si>
   <si>
     <t>14,963501</t>
   </si>
   <si>
-    <t>06/11/2018</t>
+    <t>6/11/2018</t>
   </si>
   <si>
     <t>14,962683</t>
   </si>
   <si>
-    <t>05/11/2018</t>
+    <t>5/11/2018</t>
   </si>
   <si>
     <t>14,961605</t>
   </si>
   <si>
-    <t>04/11/2018</t>
+    <t>4/11/2018</t>
   </si>
   <si>
     <t>14,961756</t>
   </si>
   <si>
-    <t>03/11/2018</t>
+    <t>3/11/2018</t>
   </si>
   <si>
     <t>14,961984</t>
   </si>
   <si>
-    <t>02/11/2018</t>
+    <t>2/11/2018</t>
   </si>
   <si>
     <t>14,962215</t>
   </si>
   <si>
-    <t>01/11/2018</t>
+    <t>1/11/2018</t>
   </si>
   <si>
     <t>14,959307</t>
   </si>
   <si>
     <t>31/10/2018</t>
   </si>
   <si>
     <t>14,961290</t>
   </si>
   <si>
     <t>30/10/2018</t>
   </si>
   <si>
     <t>14,960833</t>
   </si>
   <si>
     <t>29/10/2018</t>
   </si>
   <si>
     <t>14,963057</t>
   </si>
   <si>
     <t>28/10/2018</t>
   </si>
@@ -16602,528 +16923,528 @@
   <si>
     <t>14,968565</t>
   </si>
   <si>
     <t>13/10/2018</t>
   </si>
   <si>
     <t>14,968803</t>
   </si>
   <si>
     <t>12/10/2018</t>
   </si>
   <si>
     <t>14,969046</t>
   </si>
   <si>
     <t>11/10/2018</t>
   </si>
   <si>
     <t>14,967311</t>
   </si>
   <si>
     <t>10/10/2018</t>
   </si>
   <si>
-    <t>09/10/2018</t>
+    <t>9/10/2018</t>
   </si>
   <si>
     <t>14,968849</t>
   </si>
   <si>
-    <t>08/10/2018</t>
+    <t>8/10/2018</t>
   </si>
   <si>
     <t>14,968690</t>
   </si>
   <si>
-    <t>07/10/2018</t>
+    <t>7/10/2018</t>
   </si>
   <si>
     <t>14,970194</t>
   </si>
   <si>
-    <t>06/10/2018</t>
+    <t>6/10/2018</t>
   </si>
   <si>
     <t>14,970429</t>
   </si>
   <si>
-    <t>05/10/2018</t>
+    <t>5/10/2018</t>
   </si>
   <si>
     <t>14,970665</t>
   </si>
   <si>
-    <t>04/10/2018</t>
+    <t>4/10/2018</t>
   </si>
   <si>
     <t>14,970384</t>
   </si>
   <si>
-    <t>03/10/2018</t>
-[...2 lines deleted...]
-    <t>02/10/2018</t>
+    <t>3/10/2018</t>
+  </si>
+  <si>
+    <t>2/10/2018</t>
   </si>
   <si>
     <t>14,971258</t>
   </si>
   <si>
-    <t>01/10/2018</t>
+    <t>1/10/2018</t>
   </si>
   <si>
     <t>14,973305</t>
   </si>
   <si>
-    <t>30/09/2018</t>
+    <t>30/9/2018</t>
   </si>
   <si>
     <t>14,973967</t>
   </si>
   <si>
-    <t>29/09/2018</t>
+    <t>29/9/2018</t>
   </si>
   <si>
     <t>14,974212</t>
   </si>
   <si>
-    <t>28/09/2018</t>
+    <t>28/9/2018</t>
   </si>
   <si>
     <t>14,974457</t>
   </si>
   <si>
-    <t>27/09/2018</t>
+    <t>27/9/2018</t>
   </si>
   <si>
     <t>14,977289</t>
   </si>
   <si>
-    <t>26/09/2018</t>
+    <t>26/9/2018</t>
   </si>
   <si>
     <t>14,978777</t>
   </si>
   <si>
-    <t>25/09/2018</t>
+    <t>25/9/2018</t>
   </si>
   <si>
     <t>14,977337</t>
   </si>
   <si>
-    <t>24/09/2018</t>
+    <t>24/9/2018</t>
   </si>
   <si>
     <t>14,977228</t>
   </si>
   <si>
-    <t>23/09/2018</t>
+    <t>23/9/2018</t>
   </si>
   <si>
     <t>14,979426</t>
   </si>
   <si>
-    <t>22/09/2018</t>
+    <t>22/9/2018</t>
   </si>
   <si>
     <t>14,979670</t>
   </si>
   <si>
-    <t>21/09/2018</t>
+    <t>21/9/2018</t>
   </si>
   <si>
     <t>14,979915</t>
   </si>
   <si>
-    <t>20/09/2018</t>
+    <t>20/9/2018</t>
   </si>
   <si>
     <t>14,977982</t>
   </si>
   <si>
-    <t>19/09/2018</t>
+    <t>19/9/2018</t>
   </si>
   <si>
     <t>14,979368</t>
   </si>
   <si>
-    <t>18/09/2018</t>
+    <t>18/9/2018</t>
   </si>
   <si>
     <t>14,980158</t>
   </si>
   <si>
-    <t>17/09/2018</t>
+    <t>17/9/2018</t>
   </si>
   <si>
     <t>14,978785</t>
   </si>
   <si>
-    <t>16/09/2018</t>
+    <t>16/9/2018</t>
   </si>
   <si>
     <t>14,977180</t>
   </si>
   <si>
-    <t>15/09/2018</t>
+    <t>15/9/2018</t>
   </si>
   <si>
     <t>14,977425</t>
   </si>
   <si>
-    <t>14/09/2018</t>
+    <t>14/9/2018</t>
   </si>
   <si>
     <t>14,977670</t>
   </si>
   <si>
-    <t>13/09/2018</t>
+    <t>13/9/2018</t>
   </si>
   <si>
     <t>14,975530</t>
   </si>
   <si>
-    <t>12/09/2018</t>
+    <t>12/9/2018</t>
   </si>
   <si>
     <t>14,975636</t>
   </si>
   <si>
-    <t>11/09/2018</t>
+    <t>11/9/2018</t>
   </si>
   <si>
     <t>14,975624</t>
   </si>
   <si>
-    <t>10/09/2018</t>
+    <t>10/9/2018</t>
   </si>
   <si>
     <t>14,975023</t>
   </si>
   <si>
-    <t>09/09/2018</t>
+    <t>9/9/2018</t>
   </si>
   <si>
     <t>14,972756</t>
   </si>
   <si>
-    <t>08/09/2018</t>
+    <t>8/9/2018</t>
   </si>
   <si>
     <t>14,972998</t>
   </si>
   <si>
-    <t>07/09/2018</t>
+    <t>7/9/2018</t>
   </si>
   <si>
     <t>14,973241</t>
   </si>
   <si>
-    <t>06/09/2018</t>
+    <t>6/9/2018</t>
   </si>
   <si>
     <t>14,971091</t>
   </si>
   <si>
-    <t>05/09/2018</t>
+    <t>5/9/2018</t>
   </si>
   <si>
     <t>14,971680</t>
   </si>
   <si>
-    <t>04/09/2018</t>
+    <t>4/9/2018</t>
   </si>
   <si>
     <t>14,970648</t>
   </si>
   <si>
-    <t>03/09/2018</t>
+    <t>3/9/2018</t>
   </si>
   <si>
     <t>14,969595</t>
   </si>
   <si>
-    <t>02/09/2018</t>
+    <t>2/9/2018</t>
   </si>
   <si>
     <t>14,969760</t>
   </si>
   <si>
-    <t>01/09/2018</t>
+    <t>1/9/2018</t>
   </si>
   <si>
     <t>14,970009</t>
   </si>
   <si>
-    <t>31/08/2018</t>
-[...5 lines deleted...]
-    <t>29/08/2018</t>
+    <t>31/8/2018</t>
+  </si>
+  <si>
+    <t>30/8/2018</t>
+  </si>
+  <si>
+    <t>29/8/2018</t>
   </si>
   <si>
     <t>14,973366</t>
   </si>
   <si>
-    <t>28/08/2018</t>
+    <t>28/8/2018</t>
   </si>
   <si>
     <t>14,973978</t>
   </si>
   <si>
-    <t>27/08/2018</t>
+    <t>27/8/2018</t>
   </si>
   <si>
     <t>14,975359</t>
   </si>
   <si>
-    <t>26/08/2018</t>
+    <t>26/8/2018</t>
   </si>
   <si>
     <t>14,975376</t>
   </si>
   <si>
-    <t>25/08/2018</t>
+    <t>25/8/2018</t>
   </si>
   <si>
     <t>14,975625</t>
   </si>
   <si>
-    <t>24/08/2018</t>
+    <t>24/8/2018</t>
   </si>
   <si>
     <t>14,975874</t>
   </si>
   <si>
-    <t>23/08/2018</t>
+    <t>23/8/2018</t>
   </si>
   <si>
     <t>14,975871</t>
   </si>
   <si>
-    <t>22/08/2018</t>
+    <t>22/8/2018</t>
   </si>
   <si>
     <t>14,977737</t>
   </si>
   <si>
-    <t>21/08/2018</t>
+    <t>21/8/2018</t>
   </si>
   <si>
     <t>14,977796</t>
   </si>
   <si>
-    <t>20/08/2018</t>
+    <t>20/8/2018</t>
   </si>
   <si>
     <t>14,976422</t>
   </si>
   <si>
-    <t>19/08/2018</t>
+    <t>19/8/2018</t>
   </si>
   <si>
     <t>14,976316</t>
   </si>
   <si>
-    <t>18/08/2018</t>
+    <t>18/8/2018</t>
   </si>
   <si>
     <t>14,976553</t>
   </si>
   <si>
-    <t>17/08/2018</t>
+    <t>17/8/2018</t>
   </si>
   <si>
     <t>14,976790</t>
   </si>
   <si>
-    <t>16/08/2018</t>
+    <t>16/8/2018</t>
   </si>
   <si>
     <t>14,975884</t>
   </si>
   <si>
-    <t>15/08/2018</t>
+    <t>15/8/2018</t>
   </si>
   <si>
     <t>14,976412</t>
   </si>
   <si>
-    <t>14/08/2018</t>
+    <t>14/8/2018</t>
   </si>
   <si>
     <t>14,977807</t>
   </si>
   <si>
-    <t>13/08/2018</t>
+    <t>13/8/2018</t>
   </si>
   <si>
     <t>14,977923</t>
   </si>
   <si>
-    <t>12/08/2018</t>
+    <t>12/8/2018</t>
   </si>
   <si>
     <t>14,979057</t>
   </si>
   <si>
-    <t>11/08/2018</t>
+    <t>11/8/2018</t>
   </si>
   <si>
     <t>14,979291</t>
   </si>
   <si>
-    <t>10/08/2018</t>
+    <t>10/8/2018</t>
   </si>
   <si>
     <t>14,979524</t>
   </si>
   <si>
-    <t>09/08/2018</t>
+    <t>9/8/2018</t>
   </si>
   <si>
     <t>14,980281</t>
   </si>
   <si>
-    <t>08/08/2018</t>
+    <t>8/8/2018</t>
   </si>
   <si>
     <t>14,981480</t>
   </si>
   <si>
-    <t>07/08/2018</t>
+    <t>7/8/2018</t>
   </si>
   <si>
     <t>14,983006</t>
   </si>
   <si>
-    <t>06/08/2018</t>
+    <t>6/8/2018</t>
   </si>
   <si>
     <t>14,984113</t>
   </si>
   <si>
-    <t>05/08/2018</t>
+    <t>5/8/2018</t>
   </si>
   <si>
     <t>14,985356</t>
   </si>
   <si>
-    <t>04/08/2018</t>
+    <t>4/8/2018</t>
   </si>
   <si>
     <t>14,985605</t>
   </si>
   <si>
-    <t>03/08/2018</t>
+    <t>3/8/2018</t>
   </si>
   <si>
     <t>14,985855</t>
   </si>
   <si>
-    <t>02/08/2018</t>
+    <t>2/8/2018</t>
   </si>
   <si>
     <t>14,992088</t>
   </si>
   <si>
-    <t>01/08/2018</t>
+    <t>1/8/2018</t>
   </si>
   <si>
     <t>14,992407</t>
   </si>
   <si>
-    <t>31/07/2018</t>
+    <t>31/7/2018</t>
   </si>
   <si>
     <t>14,992758</t>
   </si>
   <si>
-    <t>30/07/2018</t>
+    <t>30/7/2018</t>
   </si>
   <si>
     <t>14,993108</t>
   </si>
   <si>
-    <t>29/07/2018</t>
+    <t>29/7/2018</t>
   </si>
   <si>
     <t>14,993655</t>
   </si>
   <si>
-    <t>28/07/2018</t>
+    <t>28/7/2018</t>
   </si>
   <si>
     <t>14,994203</t>
   </si>
   <si>
-    <t>27/07/2018</t>
+    <t>27/7/2018</t>
   </si>
   <si>
     <t>14,994750</t>
   </si>
   <si>
-    <t>26/07/2018</t>
+    <t>26/7/2018</t>
   </si>
   <si>
     <t>14,995298</t>
   </si>
   <si>
-    <t>25/07/2018</t>
+    <t>25/7/2018</t>
   </si>
   <si>
     <t>14,996056</t>
   </si>
   <si>
-    <t>24/07/2018</t>
+    <t>24/7/2018</t>
   </si>
   <si>
     <t>14,996815</t>
   </si>
   <si>
-    <t>23/07/2018</t>
+    <t>23/7/2018</t>
   </si>
   <si>
     <t>14,997573</t>
   </si>
   <si>
-    <t>22/07/2018</t>
+    <t>22/7/2018</t>
   </si>
   <si>
     <t>14,998331</t>
   </si>
   <si>
-    <t>21/07/2018</t>
+    <t>21/7/2018</t>
   </si>
   <si>
     <t>14,999090</t>
   </si>
   <si>
-    <t>20/07/2018</t>
+    <t>20/7/2018</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -17131,51 +17452,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2857"/>
+  <dimension ref="A1:B2911"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -17187,12395 +17508,12395 @@
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B103" s="0" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B116" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B117" s="0" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B129" s="0" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B136" s="0" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B138" s="0" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B139" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B140" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B141" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="B145" s="0" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B148" s="0" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B150" s="0" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B151" s="0" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B152" s="0" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B153" s="0" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B154" s="0" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B155" s="0" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B159" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B161" s="0" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B162" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B163" s="0" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B164" s="0" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B165" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B166" s="0" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B167" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B168" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B169" s="0" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B170" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B171" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B172" s="0" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B173" s="0" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B174" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B175" s="0" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B176" s="0" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B177" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B178" s="0" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="B179" s="0" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B180" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="B182" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B185" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B186" s="0" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B188" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B189" s="0" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="B190" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="B192" s="0" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B195" s="0" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="B196" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="B197" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B198" s="0" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B199" s="0" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="B200" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="B201" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="B202" s="0" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="B203" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="B204" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="B205" s="0" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B206" s="0" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="B207" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="B208" s="0" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B209" s="0" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="B210" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="B211" s="0" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B212" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="B213" s="0" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="B214" s="0" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="B215" s="0" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="B216" s="0" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="B217" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B218" s="0" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B219" s="0" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="B220" s="0" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B221" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B222" s="0" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B223" s="0" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B224" s="0" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B225" s="0" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B226" s="0" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B227" s="0" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B228" s="0" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B229" s="0" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B230" s="0" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B231" s="0" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B232" s="0" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B233" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B234" s="0" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B236" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B237" s="0" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B238" s="0" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B239" s="0" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B240" s="0" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B241" s="0" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B242" s="0" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B243" s="0" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B245" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B246" s="0" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B247" s="0" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B248" s="0" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B249" s="0" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B250" s="0" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B251" s="0" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B252" s="0" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B253" s="0" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B254" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B255" s="0" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="B256" s="0" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B257" s="0" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B258" s="0" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B259" s="0" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B261" s="0" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B262" s="0" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B263" s="0" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B264" s="0" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B265" s="0" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="B266" s="0" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B267" s="0" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B268" s="0" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B269" s="0" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="B270" s="0" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="B271" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B273" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B274" s="0" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B275" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B276" s="0" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B277" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="B278" s="0" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B279" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B280" s="0" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="B281" s="0" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="B282" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="B283" s="0" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="B284" s="0" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="B285" s="0" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="B286" s="0" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="B287" s="0" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B288" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="B289" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="B290" s="0" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="B291" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="B292" s="0" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="B293" s="0" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="B294" s="0" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="B295" s="0" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B296" s="0" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="B297" s="0" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="B298" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="B299" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="B300" s="0" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="B301" s="0" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="B302" s="0" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="B303" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="B304" s="0" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="B305" s="0" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="B306" s="0" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="B307" s="0" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B308" s="0" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="B309" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="B310" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="B311" s="0" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B312" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="B313" s="0" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="B314" s="0" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="B315" s="0" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="B316" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B317" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B318" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="B319" s="0" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="B320" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="B321" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B322" s="0" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="B323" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="B324" s="0" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B325" s="0" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B326" s="0" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="B327" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="B328" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="B329" s="0" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B330" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B331" s="0" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B332" s="0" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="B333" s="0" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="B334" s="0" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="B335" s="0" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="B336" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="B337" s="0" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="B338" s="0" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="B339" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="B340" s="0" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="B341" s="0" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="B342" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="B343" s="0" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="B344" s="0" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="B345" s="0" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B346" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="B347" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B348" s="0" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="B349" s="0" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B350" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B351" s="0" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="B352" s="0" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B353" s="0" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B354" s="0" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B355" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="B356" s="0" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B357" s="0" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="B358" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="B359" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B360" s="0" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="B361" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B362" s="0" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="B363" s="0" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="B364" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="B365" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B366" s="0" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="B367" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="B368" s="0" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="B369" s="0" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="B370" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="B371" s="0" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="B372" s="0" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="B373" s="0" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B374" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="B375" s="0" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="B376" s="0" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="B377" s="0" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="B378" s="0" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="B379" s="0" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="B380" s="0" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="B381" s="0" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B382" s="0" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="B383" s="0" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="B384" s="0" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="B385" s="0" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="B386" s="0" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="B387" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="B388" s="0" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="B389" s="0" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="B390" s="0" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B391" s="0" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="B392" s="0" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="B393" s="0" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="B394" s="0" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="B395" s="0" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="B396" s="0" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="B397" s="0" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
+        <v>792</v>
+      </c>
+      <c r="B398" s="0" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="B399" s="0" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="B400" s="0" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="B401" s="0" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="B402" s="0" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="B403" s="0" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="B404" s="0" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B405" s="0" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="B406" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="B407" s="0" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="B408" s="0" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="B409" s="0" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="B410" s="0" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="B411" s="0" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="B412" s="0" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="B415" s="0" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="B416" s="0" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="B417" s="0" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="B418" s="0" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="B419" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="B420" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="B421" s="0" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="B422" s="0" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="B423" s="0" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="B424" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="B425" s="0" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B426" s="0" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="B427" s="0" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="B428" s="0" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="B429" s="0" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="B430" s="0" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="B431" s="0" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="B432" s="0" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="B433" s="0" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="B434" s="0" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="B435" s="0" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="B436" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="B437" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="B438" s="0" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="B439" s="0" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="B440" s="0" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="B441" s="0" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="B442" s="0" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="B443" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="B444" s="0" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="B445" s="0" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="B446" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="B447" s="0" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="B448" s="0" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="B449" s="0" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="B450" s="0" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="B451" s="0" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="B452" s="0" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="B453" s="0" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="B455" s="0" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="B456" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="B457" s="0" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="B458" s="0" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="B459" s="0" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="B462" s="0" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="B463" s="0" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="B465" s="0" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="B466" s="0" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="B467" s="0" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="B468" s="0" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="B469" s="0" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B470" s="0" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="B471" s="0" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="B472" s="0" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B473" s="0" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="B474" s="0" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="B475" s="0" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="B476" s="0" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="B477" s="0" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="B478" s="0" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="B479" s="0" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="B480" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="B481" s="0" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="B482" s="0" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="B483" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="B484" s="0" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="B485" s="0" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="B486" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="B487" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="B488" s="0" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="B489" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="B490" s="0" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="B491" s="0" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="B492" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="B493" s="0" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="B494" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="B495" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="B496" s="0" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="B497" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="B498" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="B499" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="B500" s="0" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="B501" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B502" s="0" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B503" s="0" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B504" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B505" s="0" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B506" s="0" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B507" s="0" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B508" s="0" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B509" s="0" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B510" s="0" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B511" s="0" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B512" s="0" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B513" s="0" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B514" s="0" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B515" s="0" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B516" s="0" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B517" s="0" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B518" s="0" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B519" s="0" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B520" s="0" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B521" s="0" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B522" s="0" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B523" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B525" s="0" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B526" s="0" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B527" s="0" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B528" s="0" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B529" s="0" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B530" s="0" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B531" s="0" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B532" s="0" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B533" s="0" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B534" s="0" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B535" s="0" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B536" s="0" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B537" s="0" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B538" s="0" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B539" s="0" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B540" s="0" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B541" s="0" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B542" s="0" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B543" s="0" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B544" s="0" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B545" s="0" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B546" s="0" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B547" s="0" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B548" s="0" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B549" s="0" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B550" s="0" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B551" s="0" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B552" s="0" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B553" s="0" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B554" s="0" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B555" s="0" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B556" s="0" t="s">
         <v>1109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B557" s="0" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B558" s="0" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B559" s="0" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B560" s="0" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B561" s="0" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B562" s="0" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B563" s="0" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B564" s="0" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B565" s="0" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B566" s="0" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B567" s="0" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B568" s="0" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B569" s="0" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B570" s="0" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B571" s="0" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B572" s="0" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B573" s="0" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B574" s="0" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B575" s="0" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B576" s="0" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B577" s="0" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B578" s="0" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B579" s="0" t="s">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B580" s="0" t="s">
         <v>1157</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B581" s="0" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B582" s="0" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B583" s="0" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B584" s="0" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B585" s="0" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B586" s="0" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B587" s="0" t="s">
         <v>1171</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B588" s="0" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B589" s="0" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B590" s="0" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B591" s="0" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B592" s="0" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B593" s="0" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B594" s="0" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B595" s="0" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B596" s="0" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B597" s="0" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B598" s="0" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B599" s="0" t="s">
         <v>1195</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B600" s="0" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B601" s="0" t="s">
         <v>1199</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B602" s="0" t="s">
         <v>1201</v>
-      </c>
-[...1 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B603" s="0" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B604" s="0" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B605" s="0" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B606" s="0" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B607" s="0" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B608" s="0" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B609" s="0" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B610" s="0" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B611" s="0" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B612" s="0" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B613" s="0" t="s">
         <v>1223</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B614" s="0" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B615" s="0" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B616" s="0" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B617" s="0" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B618" s="0" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B619" s="0" t="s">
         <v>1235</v>
-      </c>
-[...1 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B620" s="0" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B621" s="0" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B622" s="0" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B623" s="0" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B624" s="0" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B625" s="0" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B626" s="0" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B627" s="0" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B628" s="0" t="s">
         <v>1253</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B629" s="0" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B630" s="0" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B631" s="0" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B632" s="0" t="s">
         <v>1261</v>
-      </c>
-[...1 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B633" s="0" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B634" s="0" t="s">
         <v>1265</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B635" s="0" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B636" s="0" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B637" s="0" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B638" s="0" t="s">
         <v>1273</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B639" s="0" t="s">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B640" s="0" t="s">
         <v>1277</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B641" s="0" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B642" s="0" t="s">
         <v>1281</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B643" s="0" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B644" s="0" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B645" s="0" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B646" s="0" t="s">
         <v>1289</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B647" s="0" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B648" s="0" t="s">
         <v>1293</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B649" s="0" t="s">
         <v>1295</v>
-      </c>
-[...1 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B650" s="0" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B651" s="0" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B652" s="0" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B653" s="0" t="s">
         <v>1303</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B654" s="0" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B655" s="0" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B656" s="0" t="s">
         <v>1309</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B657" s="0" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B658" s="0" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B659" s="0" t="s">
         <v>1315</v>
-      </c>
-[...1 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B660" s="0" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B661" s="0" t="s">
         <v>1319</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B662" s="0" t="s">
         <v>1321</v>
-      </c>
-[...1 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B663" s="0" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B664" s="0" t="s">
         <v>1325</v>
-      </c>
-[...1 lines deleted...]
-        <v>1326</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B665" s="0" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B666" s="0" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B667" s="0" t="s">
         <v>1331</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B668" s="0" t="s">
         <v>1333</v>
-      </c>
-[...1 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B669" s="0" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B670" s="0" t="s">
         <v>1337</v>
-      </c>
-[...1 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B671" s="0" t="s">
         <v>1339</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B672" s="0" t="s">
         <v>1341</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B673" s="0" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B674" s="0" t="s">
         <v>1345</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B675" s="0" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B676" s="0" t="s">
         <v>1349</v>
-      </c>
-[...1 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B677" s="0" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B678" s="0" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B679" s="0" t="s">
         <v>1355</v>
-      </c>
-[...1 lines deleted...]
-        <v>1356</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B680" s="0" t="s">
         <v>1357</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B681" s="0" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B682" s="0" t="s">
         <v>1361</v>
-      </c>
-[...1 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B683" s="0" t="s">
         <v>1363</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B684" s="0" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B685" s="0" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B686" s="0" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B687" s="0" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B688" s="0" t="s">
         <v>1373</v>
-      </c>
-[...1 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B689" s="0" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B690" s="0" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B691" s="0" t="s">
         <v>1379</v>
-      </c>
-[...1 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B692" s="0" t="s">
         <v>1381</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B693" s="0" t="s">
         <v>1383</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B694" s="0" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1386</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B695" s="0" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B696" s="0" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B697" s="0" t="s">
         <v>1391</v>
-      </c>
-[...1 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B698" s="0" t="s">
         <v>1393</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B699" s="0" t="s">
         <v>1395</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B700" s="0" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B701" s="0" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B702" s="0" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B703" s="0" t="s">
         <v>1403</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B704" s="0" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B705" s="0" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B706" s="0" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B707" s="0" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B708" s="0" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B709" s="0" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B710" s="0" t="s">
         <v>1417</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B711" s="0" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B712" s="0" t="s">
         <v>1421</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B713" s="0" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B714" s="0" t="s">
         <v>1425</v>
-      </c>
-[...1 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B715" s="0" t="s">
         <v>1427</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B716" s="0" t="s">
         <v>1429</v>
-      </c>
-[...1 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B717" s="0" t="s">
         <v>1431</v>
-      </c>
-[...1 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B718" s="0" t="s">
         <v>1433</v>
-      </c>
-[...1 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B719" s="0" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B720" s="0" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B721" s="0" t="s">
         <v>1439</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B722" s="0" t="s">
         <v>1441</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B723" s="0" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B724" s="0" t="s">
         <v>1445</v>
-      </c>
-[...1 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B725" s="0" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B726" s="0" t="s">
         <v>1449</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B727" s="0" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B728" s="0" t="s">
         <v>1453</v>
-      </c>
-[...1 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B729" s="0" t="s">
         <v>1455</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B730" s="0" t="s">
         <v>1457</v>
-      </c>
-[...1 lines deleted...]
-        <v>1458</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B731" s="0" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B732" s="0" t="s">
         <v>1461</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B733" s="0" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B734" s="0" t="s">
         <v>1465</v>
-      </c>
-[...1 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B735" s="0" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B736" s="0" t="s">
         <v>1469</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B737" s="0" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B738" s="0" t="s">
         <v>1473</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B739" s="0" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B740" s="0" t="s">
         <v>1477</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B741" s="0" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B742" s="0" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B743" s="0" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B744" s="0" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B745" s="0" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B746" s="0" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B747" s="0" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B748" s="0" t="s">
         <v>1493</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B749" s="0" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B750" s="0" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B751" s="0" t="s">
         <v>1499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B752" s="0" t="s">
         <v>1501</v>
-      </c>
-[...1 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B753" s="0" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B754" s="0" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B755" s="0" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B756" s="0" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B757" s="0" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B758" s="0" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B759" s="0" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B760" s="0" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B761" s="0" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B762" s="0" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B763" s="0" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B764" s="0" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B765" s="0" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B766" s="0" t="s">
         <v>1529</v>
-      </c>
-[...1 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B767" s="0" t="s">
         <v>1531</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B768" s="0" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B769" s="0" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B770" s="0" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B771" s="0" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B772" s="0" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B773" s="0" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B774" s="0" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B775" s="0" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B776" s="0" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B777" s="0" t="s">
         <v>1551</v>
-      </c>
-[...1 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B778" s="0" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B779" s="0" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B780" s="0" t="s">
         <v>1557</v>
-      </c>
-[...1 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B781" s="0" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B782" s="0" t="s">
         <v>1561</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B783" s="0" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B784" s="0" t="s">
         <v>1565</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B785" s="0" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B786" s="0" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B787" s="0" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B788" s="0" t="s">
         <v>1573</v>
-      </c>
-[...1 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B789" s="0" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B790" s="0" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B791" s="0" t="s">
         <v>1579</v>
-      </c>
-[...1 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B792" s="0" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B793" s="0" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B794" s="0" t="s">
         <v>1585</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B795" s="0" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B796" s="0" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B797" s="0" t="s">
         <v>1591</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B798" s="0" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B799" s="0" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B800" s="0" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B801" s="0" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B802" s="0" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B803" s="0" t="s">
         <v>1603</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B804" s="0" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B805" s="0" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B806" s="0" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B807" s="0" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B808" s="0" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B809" s="0" t="s">
         <v>1615</v>
-      </c>
-[...1 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B810" s="0" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B811" s="0" t="s">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B812" s="0" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B813" s="0" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B814" s="0" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B815" s="0" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B816" s="0" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B817" s="0" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B818" s="0" t="s">
         <v>1633</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B819" s="0" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B820" s="0" t="s">
         <v>1637</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B821" s="0" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B822" s="0" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B823" s="0" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B824" s="0" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B825" s="0" t="s">
         <v>1647</v>
-      </c>
-[...1 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B826" s="0" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B827" s="0" t="s">
         <v>1651</v>
-      </c>
-[...1 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B828" s="0" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B829" s="0" t="s">
         <v>1655</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B830" s="0" t="s">
         <v>1657</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B831" s="0" t="s">
         <v>1659</v>
-      </c>
-[...1 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B832" s="0" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B833" s="0" t="s">
         <v>1663</v>
-      </c>
-[...1 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B834" s="0" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B835" s="0" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B836" s="0" t="s">
         <v>1669</v>
-      </c>
-[...1 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B837" s="0" t="s">
         <v>1671</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B838" s="0" t="s">
         <v>1673</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B839" s="0" t="s">
         <v>1675</v>
-      </c>
-[...1 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B840" s="0" t="s">
         <v>1677</v>
-      </c>
-[...1 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B841" s="0" t="s">
         <v>1679</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B842" s="0" t="s">
         <v>1681</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B843" s="0" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B844" s="0" t="s">
         <v>1685</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B845" s="0" t="s">
         <v>1687</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B846" s="0" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B847" s="0" t="s">
         <v>1691</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B848" s="0" t="s">
         <v>1693</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B849" s="0" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B850" s="0" t="s">
         <v>1697</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B851" s="0" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B852" s="0" t="s">
         <v>1701</v>
-      </c>
-[...1 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B853" s="0" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B854" s="0" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B855" s="0" t="s">
         <v>1707</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B856" s="0" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B857" s="0" t="s">
         <v>1711</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B858" s="0" t="s">
         <v>1713</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B859" s="0" t="s">
         <v>1715</v>
-      </c>
-[...1 lines deleted...]
-        <v>1716</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B860" s="0" t="s">
         <v>1717</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B861" s="0" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B862" s="0" t="s">
         <v>1721</v>
-      </c>
-[...1 lines deleted...]
-        <v>1722</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B863" s="0" t="s">
         <v>1723</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B864" s="0" t="s">
         <v>1725</v>
-      </c>
-[...1 lines deleted...]
-        <v>1726</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B865" s="0" t="s">
         <v>1727</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B866" s="0" t="s">
         <v>1729</v>
-      </c>
-[...1 lines deleted...]
-        <v>1730</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B867" s="0" t="s">
         <v>1731</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B868" s="0" t="s">
         <v>1733</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B869" s="0" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B870" s="0" t="s">
         <v>1737</v>
-      </c>
-[...1 lines deleted...]
-        <v>1738</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B871" s="0" t="s">
         <v>1739</v>
-      </c>
-[...1 lines deleted...]
-        <v>1740</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B872" s="0" t="s">
         <v>1741</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B873" s="0" t="s">
         <v>1743</v>
-      </c>
-[...1 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B874" s="0" t="s">
         <v>1745</v>
-      </c>
-[...1 lines deleted...]
-        <v>1746</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B875" s="0" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B876" s="0" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B877" s="0" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1752</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B878" s="0" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B879" s="0" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B880" s="0" t="s">
         <v>1757</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B881" s="0" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B882" s="0" t="s">
         <v>1761</v>
-      </c>
-[...1 lines deleted...]
-        <v>1762</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B883" s="0" t="s">
         <v>1763</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B884" s="0" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B885" s="0" t="s">
         <v>1767</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B886" s="0" t="s">
         <v>1769</v>
-      </c>
-[...1 lines deleted...]
-        <v>1770</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B887" s="0" t="s">
         <v>1771</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B888" s="0" t="s">
         <v>1773</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B889" s="0" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B890" s="0" t="s">
         <v>1777</v>
-      </c>
-[...1 lines deleted...]
-        <v>1778</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B891" s="0" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B892" s="0" t="s">
         <v>1781</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B893" s="0" t="s">
         <v>1783</v>
-      </c>
-[...1 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B894" s="0" t="s">
         <v>1785</v>
-      </c>
-[...1 lines deleted...]
-        <v>1786</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B895" s="0" t="s">
         <v>1787</v>
-      </c>
-[...1 lines deleted...]
-        <v>1788</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B896" s="0" t="s">
         <v>1789</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B897" s="0" t="s">
         <v>1791</v>
-      </c>
-[...1 lines deleted...]
-        <v>1792</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B898" s="0" t="s">
         <v>1793</v>
-      </c>
-[...1 lines deleted...]
-        <v>1794</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B899" s="0" t="s">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B900" s="0" t="s">
         <v>1797</v>
-      </c>
-[...1 lines deleted...]
-        <v>1798</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B901" s="0" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B902" s="0" t="s">
         <v>1801</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B903" s="0" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1804</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B904" s="0" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B905" s="0" t="s">
         <v>1807</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B906" s="0" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B907" s="0" t="s">
         <v>1811</v>
-      </c>
-[...1 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B908" s="0" t="s">
         <v>1813</v>
-      </c>
-[...1 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B909" s="0" t="s">
         <v>1815</v>
-      </c>
-[...1 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B910" s="0" t="s">
         <v>1817</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B911" s="0" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B912" s="0" t="s">
         <v>1821</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B913" s="0" t="s">
         <v>1823</v>
-      </c>
-[...1 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B914" s="0" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B915" s="0" t="s">
         <v>1827</v>
-      </c>
-[...1 lines deleted...]
-        <v>1828</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B916" s="0" t="s">
         <v>1829</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B917" s="0" t="s">
         <v>1831</v>
-      </c>
-[...1 lines deleted...]
-        <v>1832</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B918" s="0" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B919" s="0" t="s">
         <v>1835</v>
-      </c>
-[...1 lines deleted...]
-        <v>1836</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B920" s="0" t="s">
         <v>1837</v>
-      </c>
-[...1 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B921" s="0" t="s">
         <v>1839</v>
-      </c>
-[...1 lines deleted...]
-        <v>1840</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B922" s="0" t="s">
         <v>1841</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B923" s="0" t="s">
         <v>1843</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B924" s="0" t="s">
         <v>1845</v>
-      </c>
-[...1 lines deleted...]
-        <v>1846</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B925" s="0" t="s">
         <v>1847</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B926" s="0" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B927" s="0" t="s">
         <v>1851</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B928" s="0" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B929" s="0" t="s">
         <v>1855</v>
-      </c>
-[...1 lines deleted...]
-        <v>1856</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B930" s="0" t="s">
         <v>1857</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B931" s="0" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B932" s="0" t="s">
         <v>1861</v>
-      </c>
-[...1 lines deleted...]
-        <v>1862</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B933" s="0" t="s">
         <v>1863</v>
-      </c>
-[...1 lines deleted...]
-        <v>1864</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B934" s="0" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B935" s="0" t="s">
         <v>1867</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B936" s="0" t="s">
         <v>1869</v>
-      </c>
-[...1 lines deleted...]
-        <v>1870</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B937" s="0" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B938" s="0" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B939" s="0" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B940" s="0" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B941" s="0" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B942" s="0" t="s">
         <v>1881</v>
-      </c>
-[...1 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B943" s="0" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B944" s="0" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B945" s="0" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B946" s="0" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B947" s="0" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B948" s="0" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B949" s="0" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B950" s="0" t="s">
         <v>1897</v>
-      </c>
-[...1 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B951" s="0" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B952" s="0" t="s">
         <v>1901</v>
-      </c>
-[...1 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B953" s="0" t="s">
         <v>1903</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B954" s="0" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B955" s="0" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B956" s="0" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B957" s="0" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B958" s="0" t="s">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B959" s="0" t="s">
         <v>1915</v>
-      </c>
-[...1 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B960" s="0" t="s">
         <v>1917</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B961" s="0" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B962" s="0" t="s">
         <v>1921</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B963" s="0" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B964" s="0" t="s">
         <v>1925</v>
-      </c>
-[...1 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B965" s="0" t="s">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B966" s="0" t="s">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B967" s="0" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B968" s="0" t="s">
         <v>1933</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B969" s="0" t="s">
         <v>1935</v>
-      </c>
-[...1 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B970" s="0" t="s">
         <v>1937</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B971" s="0" t="s">
         <v>1939</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B972" s="0" t="s">
         <v>1941</v>
-      </c>
-[...1 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B973" s="0" t="s">
         <v>1943</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B974" s="0" t="s">
         <v>1945</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B975" s="0" t="s">
         <v>1947</v>
-      </c>
-[...1 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B976" s="0" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B977" s="0" t="s">
         <v>1951</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B978" s="0" t="s">
         <v>1953</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B979" s="0" t="s">
         <v>1955</v>
-      </c>
-[...1 lines deleted...]
-        <v>1956</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B980" s="0" t="s">
         <v>1957</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B981" s="0" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B982" s="0" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B983" s="0" t="s">
         <v>1963</v>
-      </c>
-[...1 lines deleted...]
-        <v>1964</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B984" s="0" t="s">
         <v>1965</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B985" s="0" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B986" s="0" t="s">
         <v>1969</v>
-      </c>
-[...1 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B987" s="0" t="s">
         <v>1971</v>
-      </c>
-[...1 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B988" s="0" t="s">
         <v>1973</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B989" s="0" t="s">
         <v>1975</v>
-      </c>
-[...1 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B990" s="0" t="s">
         <v>1977</v>
-      </c>
-[...1 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B991" s="0" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B992" s="0" t="s">
         <v>1981</v>
-      </c>
-[...1 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B993" s="0" t="s">
         <v>1983</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B994" s="0" t="s">
         <v>1985</v>
-      </c>
-[...1 lines deleted...]
-        <v>1986</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B995" s="0" t="s">
         <v>1987</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B996" s="0" t="s">
         <v>1989</v>
-      </c>
-[...1 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B997" s="0" t="s">
         <v>1991</v>
-      </c>
-[...1 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B998" s="0" t="s">
         <v>1993</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B999" s="0" t="s">
         <v>1995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B1000" s="0" t="s">
         <v>1997</v>
-      </c>
-[...1 lines deleted...]
-        <v>1998</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B1001" s="0" t="s">
         <v>1999</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B1002" s="0" t="s">
         <v>2001</v>
-      </c>
-[...1 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1003" s="0" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B1004" s="0" t="s">
         <v>2005</v>
-      </c>
-[...1 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B1005" s="0" t="s">
         <v>2007</v>
-      </c>
-[...1 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B1006" s="0" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B1007" s="0" t="s">
         <v>2011</v>
-      </c>
-[...1 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B1008" s="0" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B1009" s="0" t="s">
         <v>2015</v>
-      </c>
-[...1 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B1010" s="0" t="s">
         <v>2017</v>
-      </c>
-[...1 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B1011" s="0" t="s">
         <v>2019</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B1012" s="0" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B1013" s="0" t="s">
         <v>2023</v>
-      </c>
-[...1 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B1014" s="0" t="s">
         <v>2025</v>
-      </c>
-[...1 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B1015" s="0" t="s">
         <v>2027</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B1016" s="0" t="s">
         <v>2029</v>
-      </c>
-[...1 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B1017" s="0" t="s">
         <v>2031</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B1018" s="0" t="s">
         <v>2033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B1019" s="0" t="s">
         <v>2035</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1020" s="0" t="s">
         <v>2037</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B1021" s="0" t="s">
         <v>2039</v>
-      </c>
-[...1 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1022" s="0" t="s">
         <v>2041</v>
-      </c>
-[...1 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1023" s="0" t="s">
         <v>2043</v>
-      </c>
-[...1 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1024" s="0" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B1025" s="0" t="s">
         <v>2047</v>
-      </c>
-[...1 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B1026" s="0" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1027" s="0" t="s">
         <v>2051</v>
-      </c>
-[...1 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1028" s="0" t="s">
         <v>2053</v>
-      </c>
-[...1 lines deleted...]
-        <v>2054</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B1029" s="0" t="s">
         <v>2055</v>
-      </c>
-[...1 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B1030" s="0" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B1031" s="0" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1032" s="0" t="s">
         <v>2061</v>
-      </c>
-[...1 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1033" s="0" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1034" s="0" t="s">
         <v>2065</v>
-      </c>
-[...1 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B1035" s="0" t="s">
         <v>2067</v>
-      </c>
-[...1 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B1036" s="0" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B1037" s="0" t="s">
         <v>2071</v>
-      </c>
-[...1 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1038" s="0" t="s">
         <v>2073</v>
-      </c>
-[...1 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B1039" s="0" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B1040" s="0" t="s">
         <v>2077</v>
-      </c>
-[...1 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B1041" s="0" t="s">
         <v>2079</v>
-      </c>
-[...1 lines deleted...]
-        <v>2080</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1042" s="0" t="s">
         <v>2081</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1043" s="0" t="s">
         <v>2083</v>
-      </c>
-[...1 lines deleted...]
-        <v>2084</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B1044" s="0" t="s">
         <v>2085</v>
-      </c>
-[...1 lines deleted...]
-        <v>2086</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1045" s="0" t="s">
         <v>2087</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1046" s="0" t="s">
         <v>2089</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1047" s="0" t="s">
         <v>2091</v>
-      </c>
-[...1 lines deleted...]
-        <v>2092</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B1048" s="0" t="s">
         <v>2093</v>
-      </c>
-[...1 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1049" s="0" t="s">
         <v>2095</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1050" s="0" t="s">
         <v>2097</v>
-      </c>
-[...1 lines deleted...]
-        <v>2098</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1051" s="0" t="s">
         <v>2099</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B1052" s="0" t="s">
         <v>2101</v>
-      </c>
-[...1 lines deleted...]
-        <v>2102</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B1053" s="0" t="s">
         <v>2103</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1054" s="0" t="s">
         <v>2105</v>
-      </c>
-[...1 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1055" s="0" t="s">
         <v>2107</v>
-      </c>
-[...1 lines deleted...]
-        <v>2108</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B1056" s="0" t="s">
         <v>2109</v>
-      </c>
-[...1 lines deleted...]
-        <v>2110</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B1057" s="0" t="s">
         <v>2111</v>
-      </c>
-[...1 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1058" s="0" t="s">
         <v>2113</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1059" s="0" t="s">
         <v>2115</v>
-      </c>
-[...1 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B1060" s="0" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1061" s="0" t="s">
         <v>2119</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1062" s="0" t="s">
         <v>2121</v>
-      </c>
-[...1 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1063" s="0" t="s">
         <v>2123</v>
-      </c>
-[...1 lines deleted...]
-        <v>2124</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1064" s="0" t="s">
         <v>2125</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1065" s="0" t="s">
         <v>2127</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1066" s="0" t="s">
         <v>2129</v>
-      </c>
-[...1 lines deleted...]
-        <v>2130</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1067" s="0" t="s">
         <v>2131</v>
-      </c>
-[...1 lines deleted...]
-        <v>2132</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1068" s="0" t="s">
         <v>2133</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1069" s="0" t="s">
         <v>2135</v>
-      </c>
-[...1 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1070" s="0" t="s">
         <v>2137</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1071" s="0" t="s">
         <v>2139</v>
-      </c>
-[...1 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1072" s="0" t="s">
         <v>2141</v>
-      </c>
-[...1 lines deleted...]
-        <v>2142</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1073" s="0" t="s">
         <v>2143</v>
-      </c>
-[...1 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1074" s="0" t="s">
         <v>2145</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1075" s="0" t="s">
         <v>2147</v>
-      </c>
-[...1 lines deleted...]
-        <v>2148</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1076" s="0" t="s">
         <v>2149</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1077" s="0" t="s">
         <v>2151</v>
-      </c>
-[...1 lines deleted...]
-        <v>2152</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1078" s="0" t="s">
         <v>2153</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1079" s="0" t="s">
         <v>2155</v>
-      </c>
-[...1 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1080" s="0" t="s">
         <v>2157</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1081" s="0" t="s">
         <v>2159</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1082" s="0" t="s">
         <v>2161</v>
-      </c>
-[...1 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1083" s="0" t="s">
         <v>2163</v>
-      </c>
-[...1 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1084" s="0" t="s">
         <v>2165</v>
-      </c>
-[...1 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1085" s="0" t="s">
         <v>2167</v>
-      </c>
-[...1 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1086" s="0" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1087" s="0" t="s">
         <v>2171</v>
-      </c>
-[...1 lines deleted...]
-        <v>2172</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1088" s="0" t="s">
         <v>2173</v>
-      </c>
-[...1 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1089" s="0" t="s">
         <v>2175</v>
-      </c>
-[...1 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1090" s="0" t="s">
         <v>2177</v>
-      </c>
-[...1 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1091" s="0" t="s">
         <v>2179</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1092" s="0" t="s">
         <v>2181</v>
-      </c>
-[...1 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1093" s="0" t="s">
         <v>2183</v>
-      </c>
-[...1 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B1094" s="0" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B1095" s="0" t="s">
         <v>2187</v>
-      </c>
-[...1 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B1096" s="0" t="s">
         <v>2189</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B1097" s="0" t="s">
         <v>2191</v>
-      </c>
-[...1 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B1098" s="0" t="s">
         <v>2193</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B1099" s="0" t="s">
         <v>2195</v>
-      </c>
-[...1 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B1100" s="0" t="s">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1101" s="0" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B1102" s="0" t="s">
         <v>2201</v>
-      </c>
-[...1 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1103" s="0" t="s">
         <v>2203</v>
-      </c>
-[...1 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B1104" s="0" t="s">
         <v>2205</v>
-      </c>
-[...1 lines deleted...]
-        <v>2206</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1105" s="0" t="s">
         <v>2207</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B1106" s="0" t="s">
         <v>2209</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1107" s="0" t="s">
         <v>2211</v>
-      </c>
-[...1 lines deleted...]
-        <v>2212</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B1108" s="0" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B1109" s="0" t="s">
         <v>2215</v>
-      </c>
-[...1 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B1110" s="0" t="s">
         <v>2217</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B1111" s="0" t="s">
         <v>2219</v>
-      </c>
-[...1 lines deleted...]
-        <v>2220</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B1112" s="0" t="s">
         <v>2221</v>
-      </c>
-[...1 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1113" s="0" t="s">
         <v>2223</v>
-      </c>
-[...1 lines deleted...]
-        <v>2224</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B1114" s="0" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B1115" s="0" t="s">
         <v>2227</v>
-      </c>
-[...1 lines deleted...]
-        <v>2228</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1116" s="0" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B1117" s="0" t="s">
         <v>2231</v>
-      </c>
-[...1 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B1118" s="0" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B1119" s="0" t="s">
         <v>2235</v>
-      </c>
-[...1 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B1120" s="0" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B1121" s="0" t="s">
         <v>2239</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B1122" s="0" t="s">
         <v>2241</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B1123" s="0" t="s">
         <v>2243</v>
-      </c>
-[...1 lines deleted...]
-        <v>2244</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B1124" s="0" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B1125" s="0" t="s">
         <v>2247</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1126" s="0" t="s">
         <v>2249</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B1127" s="0" t="s">
         <v>2251</v>
-      </c>
-[...1 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B1128" s="0" t="s">
         <v>2253</v>
-      </c>
-[...1 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B1129" s="0" t="s">
         <v>2255</v>
-      </c>
-[...1 lines deleted...]
-        <v>2256</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B1130" s="0" t="s">
         <v>2257</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B1131" s="0" t="s">
         <v>2259</v>
-      </c>
-[...1 lines deleted...]
-        <v>2260</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B1132" s="0" t="s">
         <v>2261</v>
-      </c>
-[...1 lines deleted...]
-        <v>2262</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B1133" s="0" t="s">
         <v>2263</v>
-      </c>
-[...1 lines deleted...]
-        <v>2264</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B1134" s="0" t="s">
         <v>2265</v>
-      </c>
-[...1 lines deleted...]
-        <v>2266</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B1135" s="0" t="s">
         <v>2267</v>
-      </c>
-[...1 lines deleted...]
-        <v>2268</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1136" s="0" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B1137" s="0" t="s">
         <v>2271</v>
-      </c>
-[...1 lines deleted...]
-        <v>2272</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B1138" s="0" t="s">
         <v>2273</v>
-      </c>
-[...1 lines deleted...]
-        <v>2274</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B1139" s="0" t="s">
         <v>2275</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B1140" s="0" t="s">
         <v>2277</v>
-      </c>
-[...1 lines deleted...]
-        <v>2278</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B1141" s="0" t="s">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B1142" s="0" t="s">
         <v>2281</v>
-      </c>
-[...1 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B1143" s="0" t="s">
         <v>2283</v>
-      </c>
-[...1 lines deleted...]
-        <v>2284</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B1144" s="0" t="s">
         <v>2285</v>
-      </c>
-[...1 lines deleted...]
-        <v>2286</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B1145" s="0" t="s">
         <v>2287</v>
-      </c>
-[...1 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1146" s="0" t="s">
         <v>2289</v>
-      </c>
-[...1 lines deleted...]
-        <v>2290</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B1147" s="0" t="s">
         <v>2291</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B1148" s="0" t="s">
         <v>2293</v>
-      </c>
-[...1 lines deleted...]
-        <v>2294</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B1149" s="0" t="s">
         <v>2295</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B1150" s="0" t="s">
         <v>2297</v>
-      </c>
-[...1 lines deleted...]
-        <v>2298</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B1151" s="0" t="s">
         <v>2299</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B1152" s="0" t="s">
         <v>2301</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B1153" s="0" t="s">
         <v>2303</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B1154" s="0" t="s">
         <v>2305</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B1155" s="0" t="s">
         <v>2307</v>
-      </c>
-[...1 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B1156" s="0" t="s">
         <v>2309</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B1157" s="0" t="s">
         <v>2311</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B1158" s="0" t="s">
         <v>2313</v>
-      </c>
-[...1 lines deleted...]
-        <v>2314</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B1159" s="0" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B1160" s="0" t="s">
         <v>2317</v>
-      </c>
-[...1 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B1161" s="0" t="s">
         <v>2319</v>
-      </c>
-[...1 lines deleted...]
-        <v>2320</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B1162" s="0" t="s">
         <v>2321</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B1163" s="0" t="s">
         <v>2323</v>
-      </c>
-[...1 lines deleted...]
-        <v>2324</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B1164" s="0" t="s">
         <v>2325</v>
-      </c>
-[...1 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B1165" s="0" t="s">
         <v>2327</v>
-      </c>
-[...1 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B1166" s="0" t="s">
         <v>2329</v>
-      </c>
-[...1 lines deleted...]
-        <v>2330</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B1167" s="0" t="s">
         <v>2331</v>
-      </c>
-[...1 lines deleted...]
-        <v>2332</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B1168" s="0" t="s">
         <v>2333</v>
-      </c>
-[...1 lines deleted...]
-        <v>2334</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B1169" s="0" t="s">
         <v>2335</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1170" s="0" t="s">
         <v>2337</v>
-      </c>
-[...1 lines deleted...]
-        <v>2338</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1171" s="0" t="s">
         <v>2339</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B1172" s="0" t="s">
         <v>2341</v>
-      </c>
-[...1 lines deleted...]
-        <v>2342</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B1173" s="0" t="s">
         <v>2343</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B1174" s="0" t="s">
         <v>2345</v>
-      </c>
-[...1 lines deleted...]
-        <v>2346</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B1175" s="0" t="s">
         <v>2347</v>
-      </c>
-[...1 lines deleted...]
-        <v>2348</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B1176" s="0" t="s">
         <v>2349</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B1177" s="0" t="s">
         <v>2351</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B1178" s="0" t="s">
         <v>2353</v>
-      </c>
-[...1 lines deleted...]
-        <v>2354</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B1179" s="0" t="s">
         <v>2355</v>
-      </c>
-[...1 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B1180" s="0" t="s">
         <v>2357</v>
-      </c>
-[...1 lines deleted...]
-        <v>2358</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B1181" s="0" t="s">
         <v>2359</v>
-      </c>
-[...1 lines deleted...]
-        <v>2360</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B1182" s="0" t="s">
         <v>2361</v>
-      </c>
-[...1 lines deleted...]
-        <v>2362</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B1183" s="0" t="s">
         <v>2363</v>
-      </c>
-[...1 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B1184" s="0" t="s">
         <v>2365</v>
-      </c>
-[...1 lines deleted...]
-        <v>2366</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B1185" s="0" t="s">
         <v>2367</v>
-      </c>
-[...1 lines deleted...]
-        <v>2368</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B1186" s="0" t="s">
         <v>2369</v>
-      </c>
-[...1 lines deleted...]
-        <v>2370</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B1187" s="0" t="s">
         <v>2371</v>
-      </c>
-[...1 lines deleted...]
-        <v>2372</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B1188" s="0" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B1189" s="0" t="s">
         <v>2375</v>
-      </c>
-[...1 lines deleted...]
-        <v>2376</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B1190" s="0" t="s">
         <v>2377</v>
-      </c>
-[...1 lines deleted...]
-        <v>2378</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B1191" s="0" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B1192" s="0" t="s">
         <v>2381</v>
-      </c>
-[...1 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B1193" s="0" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B1194" s="0" t="s">
         <v>2385</v>
-      </c>
-[...1 lines deleted...]
-        <v>2386</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B1195" s="0" t="s">
         <v>2387</v>
-      </c>
-[...1 lines deleted...]
-        <v>2388</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B1196" s="0" t="s">
         <v>2389</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1197" s="0" t="s">
         <v>2391</v>
-      </c>
-[...1 lines deleted...]
-        <v>2392</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B1198" s="0" t="s">
         <v>2393</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="0" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B1199" s="0" t="s">
         <v>2395</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="0" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B1200" s="0" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="0" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B1201" s="0" t="s">
         <v>2399</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="0" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B1202" s="0" t="s">
         <v>2401</v>
-      </c>
-[...1 lines deleted...]
-        <v>2402</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="0" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B1203" s="0" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="0" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B1204" s="0" t="s">
         <v>2405</v>
-      </c>
-[...1 lines deleted...]
-        <v>2406</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="0" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B1205" s="0" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="0" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B1206" s="0" t="s">
         <v>2409</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="0" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B1207" s="0" t="s">
         <v>2411</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="0" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B1208" s="0" t="s">
         <v>2413</v>
-      </c>
-[...1 lines deleted...]
-        <v>2414</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="0" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B1209" s="0" t="s">
         <v>2415</v>
-      </c>
-[...1 lines deleted...]
-        <v>2416</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="0" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B1210" s="0" t="s">
         <v>2417</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="0" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B1211" s="0" t="s">
         <v>2419</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="0" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B1212" s="0" t="s">
         <v>2421</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="0" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B1213" s="0" t="s">
         <v>2423</v>
-      </c>
-[...1 lines deleted...]
-        <v>2424</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="0" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B1214" s="0" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="0" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B1215" s="0" t="s">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="0" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B1216" s="0" t="s">
         <v>2429</v>
-      </c>
-[...1 lines deleted...]
-        <v>2430</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B1217" s="0" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B1218" s="0" t="s">
         <v>2433</v>
-      </c>
-[...1 lines deleted...]
-        <v>2434</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B1219" s="0" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B1220" s="0" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B1221" s="0" t="s">
         <v>2439</v>
-      </c>
-[...1 lines deleted...]
-        <v>2440</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B1222" s="0" t="s">
         <v>2441</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B1223" s="0" t="s">
         <v>2443</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B1224" s="0" t="s">
         <v>2445</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B1225" s="0" t="s">
         <v>2447</v>
-      </c>
-[...1 lines deleted...]
-        <v>2448</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B1226" s="0" t="s">
         <v>2449</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B1227" s="0" t="s">
         <v>2451</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B1228" s="0" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>2454</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B1229" s="0" t="s">
         <v>2455</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B1230" s="0" t="s">
         <v>2457</v>
-      </c>
-[...1 lines deleted...]
-        <v>2458</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B1231" s="0" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1232" s="0" t="s">
         <v>2461</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B1233" s="0" t="s">
         <v>2463</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B1234" s="0" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B1235" s="0" t="s">
         <v>2467</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B1236" s="0" t="s">
         <v>2469</v>
-      </c>
-[...1 lines deleted...]
-        <v>2470</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B1237" s="0" t="s">
         <v>2471</v>
-      </c>
-[...1 lines deleted...]
-        <v>2472</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B1238" s="0" t="s">
         <v>2473</v>
-      </c>
-[...1 lines deleted...]
-        <v>2474</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B1239" s="0" t="s">
         <v>2475</v>
-      </c>
-[...1 lines deleted...]
-        <v>2476</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B1240" s="0" t="s">
         <v>2477</v>
-      </c>
-[...1 lines deleted...]
-        <v>2478</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B1241" s="0" t="s">
         <v>2479</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B1242" s="0" t="s">
         <v>2481</v>
-      </c>
-[...1 lines deleted...]
-        <v>2482</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="0" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B1243" s="0" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>2484</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="0" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B1244" s="0" t="s">
         <v>2485</v>
-      </c>
-[...1 lines deleted...]
-        <v>2486</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="0" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B1245" s="0" t="s">
         <v>2487</v>
-      </c>
-[...1 lines deleted...]
-        <v>2488</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="0" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B1246" s="0" t="s">
         <v>2489</v>
-      </c>
-[...1 lines deleted...]
-        <v>2490</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="0" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B1247" s="0" t="s">
         <v>2491</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="0" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B1248" s="0" t="s">
         <v>2493</v>
-      </c>
-[...1 lines deleted...]
-        <v>2494</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="0" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1249" s="0" t="s">
         <v>2495</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="0" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B1250" s="0" t="s">
         <v>2497</v>
-      </c>
-[...1 lines deleted...]
-        <v>2498</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="0" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B1251" s="0" t="s">
         <v>2499</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="0" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1252" s="0" t="s">
         <v>2501</v>
-      </c>
-[...1 lines deleted...]
-        <v>2502</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="0" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B1253" s="0" t="s">
         <v>2503</v>
-      </c>
-[...1 lines deleted...]
-        <v>2504</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="0" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B1254" s="0" t="s">
         <v>2505</v>
-      </c>
-[...1 lines deleted...]
-        <v>2506</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="0" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B1255" s="0" t="s">
         <v>2507</v>
-      </c>
-[...1 lines deleted...]
-        <v>2508</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="0" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B1256" s="0" t="s">
         <v>2509</v>
-      </c>
-[...1 lines deleted...]
-        <v>2510</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="0" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B1257" s="0" t="s">
         <v>2511</v>
-      </c>
-[...1 lines deleted...]
-        <v>2512</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="0" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B1258" s="0" t="s">
         <v>2513</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="0" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1259" s="0" t="s">
         <v>2515</v>
-      </c>
-[...1 lines deleted...]
-        <v>2516</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="0" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B1260" s="0" t="s">
         <v>2517</v>
-      </c>
-[...1 lines deleted...]
-        <v>2518</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="0" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B1261" s="0" t="s">
         <v>2519</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="0" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B1262" s="0" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="0" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B1263" s="0" t="s">
         <v>2523</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="0" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1264" s="0" t="s">
         <v>2525</v>
-      </c>
-[...1 lines deleted...]
-        <v>2526</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="0" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B1265" s="0" t="s">
         <v>2527</v>
-      </c>
-[...1 lines deleted...]
-        <v>2528</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="0" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B1266" s="0" t="s">
         <v>2529</v>
-      </c>
-[...1 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="0" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B1267" s="0" t="s">
         <v>2531</v>
-      </c>
-[...1 lines deleted...]
-        <v>2532</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="0" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B1268" s="0" t="s">
         <v>2533</v>
-      </c>
-[...1 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="0" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B1269" s="0" t="s">
         <v>2535</v>
-      </c>
-[...1 lines deleted...]
-        <v>2536</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="0" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B1270" s="0" t="s">
         <v>2537</v>
-      </c>
-[...1 lines deleted...]
-        <v>2538</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="0" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B1271" s="0" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="0" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B1272" s="0" t="s">
         <v>2541</v>
-      </c>
-[...1 lines deleted...]
-        <v>2542</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="0" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B1273" s="0" t="s">
         <v>2543</v>
-      </c>
-[...1 lines deleted...]
-        <v>2544</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="0" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B1274" s="0" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="0" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B1275" s="0" t="s">
         <v>2547</v>
-      </c>
-[...1 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="0" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B1276" s="0" t="s">
         <v>2549</v>
-      </c>
-[...1 lines deleted...]
-        <v>2550</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="0" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B1277" s="0" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="0" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1278" s="0" t="s">
         <v>2553</v>
-      </c>
-[...1 lines deleted...]
-        <v>2554</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="0" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1279" s="0" t="s">
         <v>2555</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="0" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B1280" s="0" t="s">
         <v>2557</v>
-      </c>
-[...1 lines deleted...]
-        <v>2558</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="0" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B1281" s="0" t="s">
         <v>2559</v>
-      </c>
-[...1 lines deleted...]
-        <v>2560</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="0" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B1282" s="0" t="s">
         <v>2561</v>
-      </c>
-[...1 lines deleted...]
-        <v>2562</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="0" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1283" s="0" t="s">
         <v>2563</v>
-      </c>
-[...1 lines deleted...]
-        <v>2564</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="0" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1284" s="0" t="s">
         <v>2565</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="0" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B1285" s="0" t="s">
         <v>2567</v>
-      </c>
-[...1 lines deleted...]
-        <v>2568</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="0" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B1286" s="0" t="s">
         <v>2569</v>
-      </c>
-[...1 lines deleted...]
-        <v>2570</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="0" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B1287" s="0" t="s">
         <v>2571</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="0" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B1288" s="0" t="s">
         <v>2573</v>
-      </c>
-[...1 lines deleted...]
-        <v>2574</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="0" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B1289" s="0" t="s">
         <v>2575</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="0" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B1290" s="0" t="s">
         <v>2577</v>
-      </c>
-[...1 lines deleted...]
-        <v>2578</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="0" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B1291" s="0" t="s">
         <v>2579</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="0" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B1292" s="0" t="s">
         <v>2581</v>
-      </c>
-[...1 lines deleted...]
-        <v>2582</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="0" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B1293" s="0" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="0" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B1294" s="0" t="s">
         <v>2585</v>
-      </c>
-[...1 lines deleted...]
-        <v>2586</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="0" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B1295" s="0" t="s">
         <v>2587</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="0" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B1296" s="0" t="s">
         <v>2589</v>
-      </c>
-[...1 lines deleted...]
-        <v>2590</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="0" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B1297" s="0" t="s">
         <v>2591</v>
-      </c>
-[...1 lines deleted...]
-        <v>2592</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="0" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B1298" s="0" t="s">
         <v>2593</v>
-      </c>
-[...1 lines deleted...]
-        <v>2594</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="0" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B1299" s="0" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="0" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B1300" s="0" t="s">
         <v>2597</v>
-      </c>
-[...1 lines deleted...]
-        <v>2598</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="0" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B1301" s="0" t="s">
         <v>2599</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="0" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B1302" s="0" t="s">
         <v>2601</v>
-      </c>
-[...1 lines deleted...]
-        <v>2602</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="0" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B1303" s="0" t="s">
         <v>2603</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="0" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B1304" s="0" t="s">
         <v>2605</v>
-      </c>
-[...1 lines deleted...]
-        <v>2606</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="0" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B1305" s="0" t="s">
         <v>2607</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="0" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B1306" s="0" t="s">
         <v>2609</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="0" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B1307" s="0" t="s">
         <v>2611</v>
-      </c>
-[...1 lines deleted...]
-        <v>2612</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="0" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B1308" s="0" t="s">
         <v>2613</v>
-      </c>
-[...1 lines deleted...]
-        <v>2614</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="0" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B1309" s="0" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="0" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B1310" s="0" t="s">
         <v>2617</v>
-      </c>
-[...1 lines deleted...]
-        <v>2618</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="0" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B1311" s="0" t="s">
         <v>2619</v>
-      </c>
-[...1 lines deleted...]
-        <v>2620</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="0" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B1312" s="0" t="s">
         <v>2621</v>
-      </c>
-[...1 lines deleted...]
-        <v>2622</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="0" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B1313" s="0" t="s">
         <v>2623</v>
-      </c>
-[...1 lines deleted...]
-        <v>2624</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="0" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B1314" s="0" t="s">
         <v>2625</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="0" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B1315" s="0" t="s">
         <v>2627</v>
-      </c>
-[...1 lines deleted...]
-        <v>2628</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="0" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B1316" s="0" t="s">
         <v>2629</v>
-      </c>
-[...1 lines deleted...]
-        <v>2630</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="0" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B1317" s="0" t="s">
         <v>2631</v>
-      </c>
-[...1 lines deleted...]
-        <v>2632</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="0" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B1318" s="0" t="s">
         <v>2633</v>
-      </c>
-[...1 lines deleted...]
-        <v>2634</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="0" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B1319" s="0" t="s">
         <v>2635</v>
-      </c>
-[...1 lines deleted...]
-        <v>2636</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="0" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B1320" s="0" t="s">
         <v>2637</v>
-      </c>
-[...1 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="0" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B1321" s="0" t="s">
         <v>2639</v>
-      </c>
-[...1 lines deleted...]
-        <v>2640</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="0" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B1322" s="0" t="s">
         <v>2641</v>
-      </c>
-[...1 lines deleted...]
-        <v>2642</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="0" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B1323" s="0" t="s">
         <v>2643</v>
-      </c>
-[...1 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="0" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B1324" s="0" t="s">
         <v>2645</v>
-      </c>
-[...1 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="0" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B1325" s="0" t="s">
         <v>2647</v>
-      </c>
-[...1 lines deleted...]
-        <v>2648</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="0" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B1326" s="0" t="s">
         <v>2649</v>
-      </c>
-[...1 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="0" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B1327" s="0" t="s">
         <v>2651</v>
-      </c>
-[...1 lines deleted...]
-        <v>2652</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="0" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B1328" s="0" t="s">
         <v>2653</v>
-      </c>
-[...1 lines deleted...]
-        <v>2654</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="0" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B1329" s="0" t="s">
         <v>2655</v>
-      </c>
-[...1 lines deleted...]
-        <v>2656</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="0" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B1330" s="0" t="s">
         <v>2657</v>
-      </c>
-[...1 lines deleted...]
-        <v>2658</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="0" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B1331" s="0" t="s">
         <v>2659</v>
-      </c>
-[...1 lines deleted...]
-        <v>2660</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="0" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B1332" s="0" t="s">
         <v>2661</v>
-      </c>
-[...1 lines deleted...]
-        <v>2662</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="0" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B1333" s="0" t="s">
         <v>2663</v>
-      </c>
-[...1 lines deleted...]
-        <v>2664</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="0" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B1334" s="0" t="s">
         <v>2665</v>
-      </c>
-[...1 lines deleted...]
-        <v>2666</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="0" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B1335" s="0" t="s">
         <v>2667</v>
-      </c>
-[...1 lines deleted...]
-        <v>2668</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="0" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B1336" s="0" t="s">
         <v>2669</v>
-      </c>
-[...1 lines deleted...]
-        <v>2670</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="0" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B1337" s="0" t="s">
         <v>2671</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="0" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B1338" s="0" t="s">
         <v>2673</v>
-      </c>
-[...1 lines deleted...]
-        <v>2674</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="0" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B1339" s="0" t="s">
         <v>2675</v>
-      </c>
-[...1 lines deleted...]
-        <v>2676</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="0" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B1340" s="0" t="s">
         <v>2677</v>
-      </c>
-[...1 lines deleted...]
-        <v>2678</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="0" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B1341" s="0" t="s">
         <v>2679</v>
-      </c>
-[...1 lines deleted...]
-        <v>2680</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="0" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B1342" s="0" t="s">
         <v>2681</v>
-      </c>
-[...1 lines deleted...]
-        <v>2682</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="0" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B1343" s="0" t="s">
         <v>2683</v>
-      </c>
-[...1 lines deleted...]
-        <v>2684</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="0" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B1344" s="0" t="s">
         <v>2685</v>
-      </c>
-[...1 lines deleted...]
-        <v>2686</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="0" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B1345" s="0" t="s">
         <v>2687</v>
-      </c>
-[...1 lines deleted...]
-        <v>2688</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="0" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B1346" s="0" t="s">
         <v>2689</v>
-      </c>
-[...1 lines deleted...]
-        <v>2690</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="0" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B1347" s="0" t="s">
         <v>2691</v>
-      </c>
-[...1 lines deleted...]
-        <v>2692</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="0" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B1348" s="0" t="s">
         <v>2693</v>
-      </c>
-[...1 lines deleted...]
-        <v>2694</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="0" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B1349" s="0" t="s">
         <v>2695</v>
-      </c>
-[...1 lines deleted...]
-        <v>2696</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="0" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B1350" s="0" t="s">
         <v>2697</v>
-      </c>
-[...1 lines deleted...]
-        <v>2698</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="0" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B1351" s="0" t="s">
         <v>2699</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="0" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B1352" s="0" t="s">
         <v>2701</v>
-      </c>
-[...1 lines deleted...]
-        <v>2702</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="0" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B1353" s="0" t="s">
         <v>2703</v>
-      </c>
-[...1 lines deleted...]
-        <v>2704</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="0" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B1354" s="0" t="s">
         <v>2705</v>
-      </c>
-[...1 lines deleted...]
-        <v>2706</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="0" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B1355" s="0" t="s">
         <v>2707</v>
-      </c>
-[...1 lines deleted...]
-        <v>2708</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="0" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B1356" s="0" t="s">
         <v>2709</v>
-      </c>
-[...1 lines deleted...]
-        <v>2710</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="0" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B1357" s="0" t="s">
         <v>2711</v>
-      </c>
-[...1 lines deleted...]
-        <v>2712</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="0" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B1358" s="0" t="s">
         <v>2713</v>
-      </c>
-[...1 lines deleted...]
-        <v>2714</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="0" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B1359" s="0" t="s">
         <v>2715</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="0" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B1360" s="0" t="s">
         <v>2717</v>
-      </c>
-[...1 lines deleted...]
-        <v>2718</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="0" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B1361" s="0" t="s">
         <v>2719</v>
-      </c>
-[...1 lines deleted...]
-        <v>2720</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="0" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B1362" s="0" t="s">
         <v>2721</v>
-      </c>
-[...1 lines deleted...]
-        <v>2722</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="0" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B1363" s="0" t="s">
         <v>2723</v>
-      </c>
-[...1 lines deleted...]
-        <v>2724</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="0" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B1364" s="0" t="s">
         <v>2725</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="0" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B1365" s="0" t="s">
         <v>2727</v>
-      </c>
-[...1 lines deleted...]
-        <v>2728</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="0" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B1366" s="0" t="s">
         <v>2729</v>
-      </c>
-[...1 lines deleted...]
-        <v>2730</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="0" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B1367" s="0" t="s">
         <v>2731</v>
-      </c>
-[...1 lines deleted...]
-        <v>2732</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="0" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B1368" s="0" t="s">
         <v>2733</v>
-      </c>
-[...1 lines deleted...]
-        <v>2734</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="0" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B1369" s="0" t="s">
         <v>2735</v>
-      </c>
-[...1 lines deleted...]
-        <v>2736</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="0" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B1370" s="0" t="s">
         <v>2737</v>
-      </c>
-[...1 lines deleted...]
-        <v>2738</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="0" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B1371" s="0" t="s">
         <v>2739</v>
-      </c>
-[...1 lines deleted...]
-        <v>2740</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="0" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B1372" s="0" t="s">
         <v>2741</v>
-      </c>
-[...1 lines deleted...]
-        <v>2742</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="0" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B1373" s="0" t="s">
         <v>2743</v>
-      </c>
-[...1 lines deleted...]
-        <v>2744</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="0" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B1374" s="0" t="s">
         <v>2745</v>
-      </c>
-[...1 lines deleted...]
-        <v>2746</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="0" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B1375" s="0" t="s">
         <v>2747</v>
-      </c>
-[...1 lines deleted...]
-        <v>2748</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="0" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B1376" s="0" t="s">
         <v>2749</v>
-      </c>
-[...1 lines deleted...]
-        <v>2750</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="0" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B1377" s="0" t="s">
         <v>2751</v>
-      </c>
-[...1 lines deleted...]
-        <v>2752</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="0" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B1378" s="0" t="s">
         <v>2753</v>
-      </c>
-[...1 lines deleted...]
-        <v>2754</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="0" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B1379" s="0" t="s">
         <v>2755</v>
-      </c>
-[...1 lines deleted...]
-        <v>2756</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="0" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B1380" s="0" t="s">
         <v>2757</v>
-      </c>
-[...1 lines deleted...]
-        <v>2758</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="0" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B1381" s="0" t="s">
         <v>2759</v>
-      </c>
-[...1 lines deleted...]
-        <v>2760</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="0" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B1382" s="0" t="s">
         <v>2761</v>
-      </c>
-[...1 lines deleted...]
-        <v>2762</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="0" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B1383" s="0" t="s">
         <v>2763</v>
-      </c>
-[...1 lines deleted...]
-        <v>2764</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="0" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B1384" s="0" t="s">
         <v>2765</v>
-      </c>
-[...1 lines deleted...]
-        <v>2766</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="0" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B1385" s="0" t="s">
         <v>2767</v>
-      </c>
-[...1 lines deleted...]
-        <v>2768</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="0" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B1386" s="0" t="s">
         <v>2769</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="0" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B1387" s="0" t="s">
         <v>2771</v>
-      </c>
-[...1 lines deleted...]
-        <v>2772</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="0" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B1388" s="0" t="s">
         <v>2773</v>
-      </c>
-[...1 lines deleted...]
-        <v>2774</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="0" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B1389" s="0" t="s">
         <v>2775</v>
-      </c>
-[...1 lines deleted...]
-        <v>2776</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="0" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B1390" s="0" t="s">
         <v>2777</v>
-      </c>
-[...1 lines deleted...]
-        <v>2778</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="0" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B1391" s="0" t="s">
         <v>2779</v>
-      </c>
-[...1 lines deleted...]
-        <v>2780</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="0" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B1392" s="0" t="s">
         <v>2781</v>
-      </c>
-[...1 lines deleted...]
-        <v>2782</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="0" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B1393" s="0" t="s">
         <v>2783</v>
-      </c>
-[...1 lines deleted...]
-        <v>2784</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="0" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B1394" s="0" t="s">
         <v>2785</v>
-      </c>
-[...1 lines deleted...]
-        <v>2786</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="0" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B1395" s="0" t="s">
         <v>2787</v>
-      </c>
-[...1 lines deleted...]
-        <v>2788</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="0" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B1396" s="0" t="s">
         <v>2789</v>
-      </c>
-[...1 lines deleted...]
-        <v>2790</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="0" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B1397" s="0" t="s">
         <v>2791</v>
-      </c>
-[...1 lines deleted...]
-        <v>2792</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="0" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B1398" s="0" t="s">
         <v>2793</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="0" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B1399" s="0" t="s">
         <v>2795</v>
-      </c>
-[...1 lines deleted...]
-        <v>2796</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="0" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B1400" s="0" t="s">
         <v>2797</v>
-      </c>
-[...1 lines deleted...]
-        <v>2798</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="0" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B1401" s="0" t="s">
         <v>2799</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="0" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B1402" s="0" t="s">
         <v>2801</v>
-      </c>
-[...1 lines deleted...]
-        <v>2802</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="0" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B1403" s="0" t="s">
         <v>2803</v>
-      </c>
-[...1 lines deleted...]
-        <v>2804</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="0" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B1404" s="0" t="s">
         <v>2805</v>
-      </c>
-[...1 lines deleted...]
-        <v>2806</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="0" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B1405" s="0" t="s">
         <v>2807</v>
-      </c>
-[...1 lines deleted...]
-        <v>2808</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="0" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B1406" s="0" t="s">
         <v>2809</v>
-      </c>
-[...1 lines deleted...]
-        <v>2810</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="0" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B1407" s="0" t="s">
         <v>2811</v>
-      </c>
-[...1 lines deleted...]
-        <v>2812</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="0" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B1408" s="0" t="s">
         <v>2813</v>
-      </c>
-[...1 lines deleted...]
-        <v>2814</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="0" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B1409" s="0" t="s">
         <v>2815</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="0" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B1410" s="0" t="s">
         <v>2817</v>
-      </c>
-[...1 lines deleted...]
-        <v>2818</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="0" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B1411" s="0" t="s">
         <v>2819</v>
-      </c>
-[...1 lines deleted...]
-        <v>2820</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="0" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B1412" s="0" t="s">
         <v>2821</v>
-      </c>
-[...1 lines deleted...]
-        <v>2822</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="0" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B1413" s="0" t="s">
         <v>2823</v>
-      </c>
-[...1 lines deleted...]
-        <v>2824</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="0" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B1414" s="0" t="s">
         <v>2825</v>
-      </c>
-[...1 lines deleted...]
-        <v>2826</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="0" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B1415" s="0" t="s">
         <v>2827</v>
-      </c>
-[...1 lines deleted...]
-        <v>2828</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="0" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1416" s="0" t="s">
         <v>2829</v>
-      </c>
-[...1 lines deleted...]
-        <v>2830</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="0" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B1417" s="0" t="s">
         <v>2831</v>
-      </c>
-[...1 lines deleted...]
-        <v>2832</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="0" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B1418" s="0" t="s">
         <v>2833</v>
-      </c>
-[...1 lines deleted...]
-        <v>2834</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="0" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B1419" s="0" t="s">
         <v>2835</v>
-      </c>
-[...1 lines deleted...]
-        <v>2836</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="0" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B1420" s="0" t="s">
         <v>2837</v>
-      </c>
-[...1 lines deleted...]
-        <v>2838</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="0" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B1421" s="0" t="s">
         <v>2839</v>
-      </c>
-[...1 lines deleted...]
-        <v>2840</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="0" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B1422" s="0" t="s">
         <v>2841</v>
-      </c>
-[...1 lines deleted...]
-        <v>2842</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="0" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B1423" s="0" t="s">
         <v>2843</v>
-      </c>
-[...1 lines deleted...]
-        <v>2844</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="0" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B1424" s="0" t="s">
         <v>2845</v>
-      </c>
-[...1 lines deleted...]
-        <v>2846</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="0" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B1425" s="0" t="s">
         <v>2847</v>
-      </c>
-[...1 lines deleted...]
-        <v>2848</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="0" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B1426" s="0" t="s">
         <v>2849</v>
-      </c>
-[...1 lines deleted...]
-        <v>2850</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="0" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B1427" s="0" t="s">
         <v>2851</v>
-      </c>
-[...1 lines deleted...]
-        <v>2852</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="0" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B1428" s="0" t="s">
         <v>2853</v>
-      </c>
-[...1 lines deleted...]
-        <v>2854</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="0" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B1429" s="0" t="s">
         <v>2855</v>
-      </c>
-[...1 lines deleted...]
-        <v>2856</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="0" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B1430" s="0" t="s">
         <v>2857</v>
-      </c>
-[...1 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B1431" s="0" t="s">
         <v>2859</v>
-      </c>
-[...1 lines deleted...]
-        <v>2860</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B1432" s="0" t="s">
         <v>2861</v>
-      </c>
-[...1 lines deleted...]
-        <v>2862</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B1433" s="0" t="s">
         <v>2863</v>
-      </c>
-[...1 lines deleted...]
-        <v>2864</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B1434" s="0" t="s">
         <v>2865</v>
-      </c>
-[...1 lines deleted...]
-        <v>2866</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B1435" s="0" t="s">
         <v>2867</v>
-      </c>
-[...1 lines deleted...]
-        <v>2868</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B1436" s="0" t="s">
         <v>2869</v>
-      </c>
-[...1 lines deleted...]
-        <v>2870</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B1437" s="0" t="s">
         <v>2871</v>
-      </c>
-[...1 lines deleted...]
-        <v>2872</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B1438" s="0" t="s">
         <v>2873</v>
-      </c>
-[...1 lines deleted...]
-        <v>2874</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B1439" s="0" t="s">
         <v>2875</v>
-      </c>
-[...1 lines deleted...]
-        <v>2876</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B1440" s="0" t="s">
         <v>2877</v>
-      </c>
-[...1 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B1441" s="0" t="s">
         <v>2879</v>
-      </c>
-[...1 lines deleted...]
-        <v>2880</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B1442" s="0" t="s">
         <v>2881</v>
-      </c>
-[...1 lines deleted...]
-        <v>2882</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B1443" s="0" t="s">
         <v>2883</v>
-      </c>
-[...1 lines deleted...]
-        <v>2884</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B1444" s="0" t="s">
         <v>2885</v>
-      </c>
-[...1 lines deleted...]
-        <v>2886</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B1445" s="0" t="s">
         <v>2887</v>
-      </c>
-[...1 lines deleted...]
-        <v>2888</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B1446" s="0" t="s">
         <v>2889</v>
-      </c>
-[...1 lines deleted...]
-        <v>2890</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B1447" s="0" t="s">
         <v>2891</v>
-      </c>
-[...1 lines deleted...]
-        <v>2892</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B1448" s="0" t="s">
         <v>2893</v>
-      </c>
-[...1 lines deleted...]
-        <v>2894</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B1449" s="0" t="s">
         <v>2895</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B1450" s="0" t="s">
         <v>2897</v>
-      </c>
-[...1 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B1451" s="0" t="s">
         <v>2899</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B1452" s="0" t="s">
         <v>2901</v>
-      </c>
-[...1 lines deleted...]
-        <v>2902</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B1453" s="0" t="s">
         <v>2903</v>
-      </c>
-[...1 lines deleted...]
-        <v>2904</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B1454" s="0" t="s">
         <v>2905</v>
-      </c>
-[...1 lines deleted...]
-        <v>2906</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B1455" s="0" t="s">
         <v>2907</v>
-      </c>
-[...1 lines deleted...]
-        <v>2908</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B1456" s="0" t="s">
         <v>2909</v>
-      </c>
-[...1 lines deleted...]
-        <v>2910</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B1457" s="0" t="s">
         <v>2911</v>
-      </c>
-[...1 lines deleted...]
-        <v>2912</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B1458" s="0" t="s">
         <v>2913</v>
-      </c>
-[...1 lines deleted...]
-        <v>2914</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B1459" s="0" t="s">
         <v>2915</v>
-      </c>
-[...1 lines deleted...]
-        <v>2916</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B1460" s="0" t="s">
         <v>2917</v>
-      </c>
-[...1 lines deleted...]
-        <v>2918</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B1461" s="0" t="s">
         <v>2919</v>
-      </c>
-[...1 lines deleted...]
-        <v>2920</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B1462" s="0" t="s">
         <v>2921</v>
-      </c>
-[...1 lines deleted...]
-        <v>2922</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B1463" s="0" t="s">
         <v>2923</v>
-      </c>
-[...1 lines deleted...]
-        <v>2924</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B1464" s="0" t="s">
         <v>2925</v>
-      </c>
-[...1 lines deleted...]
-        <v>2926</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B1465" s="0" t="s">
         <v>2927</v>
-      </c>
-[...1 lines deleted...]
-        <v>2928</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B1466" s="0" t="s">
         <v>2929</v>
-      </c>
-[...1 lines deleted...]
-        <v>2930</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B1467" s="0" t="s">
         <v>2931</v>
-      </c>
-[...1 lines deleted...]
-        <v>2932</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="0" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B1468" s="0" t="s">
         <v>2933</v>
-      </c>
-[...1 lines deleted...]
-        <v>2934</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="0" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B1469" s="0" t="s">
         <v>2935</v>
-      </c>
-[...1 lines deleted...]
-        <v>2936</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="0" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B1470" s="0" t="s">
         <v>2937</v>
-      </c>
-[...1 lines deleted...]
-        <v>2938</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="0" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B1471" s="0" t="s">
         <v>2939</v>
-      </c>
-[...1 lines deleted...]
-        <v>2940</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="0" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B1472" s="0" t="s">
         <v>2941</v>
-      </c>
-[...1 lines deleted...]
-        <v>2942</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="0" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B1473" s="0" t="s">
         <v>2943</v>
-      </c>
-[...1 lines deleted...]
-        <v>2944</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="0" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B1474" s="0" t="s">
         <v>2945</v>
-      </c>
-[...1 lines deleted...]
-        <v>2946</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="0" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B1475" s="0" t="s">
         <v>2947</v>
-      </c>
-[...1 lines deleted...]
-        <v>2948</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="0" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B1476" s="0" t="s">
         <v>2949</v>
-      </c>
-[...1 lines deleted...]
-        <v>2950</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="0" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B1477" s="0" t="s">
         <v>2951</v>
-      </c>
-[...1 lines deleted...]
-        <v>2952</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B1478" s="0" t="s">
         <v>2953</v>
-      </c>
-[...1 lines deleted...]
-        <v>2954</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B1479" s="0" t="s">
         <v>2955</v>
-      </c>
-[...1 lines deleted...]
-        <v>2956</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B1480" s="0" t="s">
         <v>2957</v>
-      </c>
-[...1 lines deleted...]
-        <v>2958</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B1481" s="0" t="s">
         <v>2959</v>
-      </c>
-[...1 lines deleted...]
-        <v>2960</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B1482" s="0" t="s">
         <v>2961</v>
-      </c>
-[...1 lines deleted...]
-        <v>2962</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B1483" s="0" t="s">
         <v>2963</v>
-      </c>
-[...1 lines deleted...]
-        <v>2964</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B1484" s="0" t="s">
         <v>2965</v>
-      </c>
-[...1 lines deleted...]
-        <v>2966</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B1485" s="0" t="s">
         <v>2967</v>
-      </c>
-[...1 lines deleted...]
-        <v>2968</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B1486" s="0" t="s">
         <v>2969</v>
-      </c>
-[...1 lines deleted...]
-        <v>2970</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B1487" s="0" t="s">
         <v>2971</v>
-      </c>
-[...1 lines deleted...]
-        <v>2972</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B1488" s="0" t="s">
         <v>2973</v>
-      </c>
-[...1 lines deleted...]
-        <v>2974</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B1489" s="0" t="s">
         <v>2975</v>
-      </c>
-[...1 lines deleted...]
-        <v>2976</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B1490" s="0" t="s">
         <v>2977</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B1491" s="0" t="s">
         <v>2979</v>
-      </c>
-[...1 lines deleted...]
-        <v>2980</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B1492" s="0" t="s">
         <v>2981</v>
-      </c>
-[...1 lines deleted...]
-        <v>2982</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B1493" s="0" t="s">
         <v>2983</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B1494" s="0" t="s">
         <v>2985</v>
-      </c>
-[...1 lines deleted...]
-        <v>2986</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B1495" s="0" t="s">
         <v>2987</v>
-      </c>
-[...1 lines deleted...]
-        <v>2988</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B1496" s="0" t="s">
         <v>2989</v>
-      </c>
-[...1 lines deleted...]
-        <v>2990</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B1497" s="0" t="s">
         <v>2991</v>
-      </c>
-[...1 lines deleted...]
-        <v>2992</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B1498" s="0" t="s">
         <v>2993</v>
-      </c>
-[...1 lines deleted...]
-        <v>2994</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B1499" s="0" t="s">
         <v>2995</v>
-      </c>
-[...1 lines deleted...]
-        <v>2996</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B1500" s="0" t="s">
         <v>2997</v>
-      </c>
-[...1 lines deleted...]
-        <v>2998</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B1501" s="0" t="s">
         <v>2999</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B1502" s="0" t="s">
         <v>3001</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B1503" s="0" t="s">
         <v>3003</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B1504" s="0" t="s">
         <v>3005</v>
-      </c>
-[...1 lines deleted...]
-        <v>3006</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B1505" s="0" t="s">
         <v>3007</v>
-      </c>
-[...1 lines deleted...]
-        <v>3008</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B1506" s="0" t="s">
         <v>3009</v>
-      </c>
-[...1 lines deleted...]
-        <v>3010</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B1507" s="0" t="s">
         <v>3011</v>
-      </c>
-[...1 lines deleted...]
-        <v>3012</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B1508" s="0" t="s">
         <v>3013</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B1509" s="0" t="s">
         <v>3015</v>
-      </c>
-[...1 lines deleted...]
-        <v>3016</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B1510" s="0" t="s">
         <v>3017</v>
-      </c>
-[...1 lines deleted...]
-        <v>3018</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B1511" s="0" t="s">
         <v>3019</v>
-      </c>
-[...1 lines deleted...]
-        <v>3020</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B1512" s="0" t="s">
         <v>3021</v>
-      </c>
-[...1 lines deleted...]
-        <v>3022</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B1513" s="0" t="s">
         <v>3023</v>
-      </c>
-[...1 lines deleted...]
-        <v>3024</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B1514" s="0" t="s">
         <v>3025</v>
-      </c>
-[...1 lines deleted...]
-        <v>3026</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B1515" s="0" t="s">
         <v>3027</v>
-      </c>
-[...1 lines deleted...]
-        <v>3028</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B1516" s="0" t="s">
         <v>3029</v>
-      </c>
-[...1 lines deleted...]
-        <v>3030</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B1517" s="0" t="s">
         <v>3031</v>
-      </c>
-[...1 lines deleted...]
-        <v>3032</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B1518" s="0" t="s">
         <v>3033</v>
-      </c>
-[...1 lines deleted...]
-        <v>3034</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B1519" s="0" t="s">
         <v>3035</v>
-      </c>
-[...1 lines deleted...]
-        <v>3036</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B1520" s="0" t="s">
         <v>3037</v>
-      </c>
-[...1 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B1521" s="0" t="s">
         <v>3039</v>
-      </c>
-[...1 lines deleted...]
-        <v>3040</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B1522" s="0" t="s">
         <v>3041</v>
-      </c>
-[...1 lines deleted...]
-        <v>3042</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1523" s="0" t="s">
         <v>3043</v>
-      </c>
-[...1 lines deleted...]
-        <v>3044</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B1524" s="0" t="s">
         <v>3045</v>
-      </c>
-[...1 lines deleted...]
-        <v>3046</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1525" s="0" t="s">
         <v>3047</v>
-      </c>
-[...1 lines deleted...]
-        <v>3048</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B1526" s="0" t="s">
         <v>3049</v>
-      </c>
-[...1 lines deleted...]
-        <v>3050</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B1527" s="0" t="s">
         <v>3051</v>
-      </c>
-[...1 lines deleted...]
-        <v>3052</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1528" s="0" t="s">
         <v>3053</v>
-      </c>
-[...1 lines deleted...]
-        <v>3054</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1529" s="0" t="s">
         <v>3055</v>
-      </c>
-[...1 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B1530" s="0" t="s">
         <v>3057</v>
-      </c>
-[...1 lines deleted...]
-        <v>3058</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1531" s="0" t="s">
         <v>3059</v>
-      </c>
-[...1 lines deleted...]
-        <v>3060</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1532" s="0" t="s">
         <v>3061</v>
-      </c>
-[...1 lines deleted...]
-        <v>3062</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B1533" s="0" t="s">
         <v>3063</v>
-      </c>
-[...1 lines deleted...]
-        <v>3064</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1534" s="0" t="s">
         <v>3065</v>
-      </c>
-[...1 lines deleted...]
-        <v>3066</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1535" s="0" t="s">
         <v>3067</v>
-      </c>
-[...1 lines deleted...]
-        <v>3068</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B1536" s="0" t="s">
         <v>3069</v>
-      </c>
-[...1 lines deleted...]
-        <v>3070</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1537" s="0" t="s">
         <v>3071</v>
-      </c>
-[...1 lines deleted...]
-        <v>3072</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1538" s="0" t="s">
         <v>3073</v>
-      </c>
-[...1 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B1539" s="0" t="s">
         <v>3075</v>
-      </c>
-[...1 lines deleted...]
-        <v>3076</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1540" s="0" t="s">
         <v>3077</v>
-      </c>
-[...1 lines deleted...]
-        <v>3078</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1541" s="0" t="s">
         <v>3079</v>
-      </c>
-[...1 lines deleted...]
-        <v>3080</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B1542" s="0" t="s">
         <v>3081</v>
-      </c>
-[...1 lines deleted...]
-        <v>3082</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1543" s="0" t="s">
         <v>3083</v>
-      </c>
-[...1 lines deleted...]
-        <v>3084</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B1544" s="0" t="s">
         <v>3085</v>
-      </c>
-[...1 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B1545" s="0" t="s">
         <v>3087</v>
-      </c>
-[...1 lines deleted...]
-        <v>3088</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1546" s="0" t="s">
         <v>3089</v>
-      </c>
-[...1 lines deleted...]
-        <v>3090</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1547" s="0" t="s">
         <v>3091</v>
-      </c>
-[...1 lines deleted...]
-        <v>3092</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B1548" s="0" t="s">
         <v>3093</v>
-      </c>
-[...1 lines deleted...]
-        <v>3094</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1549" s="0" t="s">
         <v>3095</v>
-      </c>
-[...1 lines deleted...]
-        <v>3096</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B1550" s="0" t="s">
         <v>3097</v>
-      </c>
-[...1 lines deleted...]
-        <v>2360</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
         <v>3098</v>
       </c>
       <c r="B1551" s="0" t="s">
         <v>3099</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
         <v>3100</v>
       </c>
       <c r="B1552" s="0" t="s">
         <v>3101</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
         <v>3102</v>
       </c>
       <c r="B1553" s="0" t="s">
         <v>3103</v>
       </c>
@@ -29963,1755 +30284,1755 @@
       <c r="B1601" s="0" t="s">
         <v>3199</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
         <v>3200</v>
       </c>
       <c r="B1602" s="0" t="s">
         <v>3201</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
         <v>3202</v>
       </c>
       <c r="B1603" s="0" t="s">
         <v>3203</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
         <v>3204</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>3205</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B1605" s="0" t="s">
         <v>3206</v>
-      </c>
-[...1 lines deleted...]
-        <v>3207</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B1606" s="0" t="s">
         <v>3208</v>
-      </c>
-[...1 lines deleted...]
-        <v>3209</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B1607" s="0" t="s">
         <v>3210</v>
-      </c>
-[...1 lines deleted...]
-        <v>3211</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B1608" s="0" t="s">
         <v>3212</v>
-      </c>
-[...1 lines deleted...]
-        <v>3213</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B1609" s="0" t="s">
         <v>3214</v>
-      </c>
-[...1 lines deleted...]
-        <v>3215</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B1610" s="0" t="s">
         <v>3216</v>
-      </c>
-[...1 lines deleted...]
-        <v>3217</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B1611" s="0" t="s">
         <v>3218</v>
-      </c>
-[...1 lines deleted...]
-        <v>3219</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B1612" s="0" t="s">
         <v>3220</v>
-      </c>
-[...1 lines deleted...]
-        <v>3221</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B1613" s="0" t="s">
         <v>3222</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1614" s="0" t="s">
         <v>3224</v>
-      </c>
-[...1 lines deleted...]
-        <v>3225</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B1615" s="0" t="s">
         <v>3226</v>
-      </c>
-[...1 lines deleted...]
-        <v>3227</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
+        <v>3227</v>
+      </c>
+      <c r="B1616" s="0" t="s">
         <v>3228</v>
-      </c>
-[...1 lines deleted...]
-        <v>3229</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B1617" s="0" t="s">
         <v>3230</v>
-      </c>
-[...1 lines deleted...]
-        <v>3231</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="0" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1618" s="0" t="s">
         <v>3232</v>
-      </c>
-[...1 lines deleted...]
-        <v>3233</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="0" t="s">
+        <v>3233</v>
+      </c>
+      <c r="B1619" s="0" t="s">
         <v>3234</v>
-      </c>
-[...1 lines deleted...]
-        <v>3235</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B1620" s="0" t="s">
         <v>3236</v>
-      </c>
-[...1 lines deleted...]
-        <v>3237</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B1621" s="0" t="s">
         <v>3238</v>
-      </c>
-[...1 lines deleted...]
-        <v>3239</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B1622" s="0" t="s">
         <v>3240</v>
-      </c>
-[...1 lines deleted...]
-        <v>3241</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B1623" s="0" t="s">
         <v>3242</v>
-      </c>
-[...1 lines deleted...]
-        <v>3243</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B1624" s="0" t="s">
         <v>3244</v>
-      </c>
-[...1 lines deleted...]
-        <v>3245</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
+        <v>3245</v>
+      </c>
+      <c r="B1625" s="0" t="s">
         <v>3246</v>
-      </c>
-[...1 lines deleted...]
-        <v>3247</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B1626" s="0" t="s">
         <v>3248</v>
-      </c>
-[...1 lines deleted...]
-        <v>3249</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B1627" s="0" t="s">
         <v>3250</v>
-      </c>
-[...1 lines deleted...]
-        <v>3251</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
+        <v>3251</v>
+      </c>
+      <c r="B1628" s="0" t="s">
         <v>3252</v>
-      </c>
-[...1 lines deleted...]
-        <v>3253</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B1629" s="0" t="s">
         <v>3254</v>
-      </c>
-[...1 lines deleted...]
-        <v>3255</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B1630" s="0" t="s">
         <v>3256</v>
-      </c>
-[...1 lines deleted...]
-        <v>3257</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B1631" s="0" t="s">
         <v>3258</v>
-      </c>
-[...1 lines deleted...]
-        <v>3259</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B1632" s="0" t="s">
         <v>3260</v>
-      </c>
-[...1 lines deleted...]
-        <v>3261</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B1633" s="0" t="s">
         <v>3262</v>
-      </c>
-[...1 lines deleted...]
-        <v>3263</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
+        <v>3263</v>
+      </c>
+      <c r="B1634" s="0" t="s">
         <v>3264</v>
-      </c>
-[...1 lines deleted...]
-        <v>3265</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B1635" s="0" t="s">
         <v>3266</v>
-      </c>
-[...1 lines deleted...]
-        <v>3267</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B1636" s="0" t="s">
         <v>3268</v>
-      </c>
-[...1 lines deleted...]
-        <v>3269</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
+        <v>3269</v>
+      </c>
+      <c r="B1637" s="0" t="s">
         <v>3270</v>
-      </c>
-[...1 lines deleted...]
-        <v>3271</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B1638" s="0" t="s">
         <v>3272</v>
-      </c>
-[...1 lines deleted...]
-        <v>3273</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B1639" s="0" t="s">
         <v>3274</v>
-      </c>
-[...1 lines deleted...]
-        <v>3275</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B1640" s="0" t="s">
         <v>3276</v>
-      </c>
-[...1 lines deleted...]
-        <v>3277</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B1641" s="0" t="s">
         <v>3278</v>
-      </c>
-[...1 lines deleted...]
-        <v>3279</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B1642" s="0" t="s">
         <v>3280</v>
-      </c>
-[...1 lines deleted...]
-        <v>3281</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
+        <v>3281</v>
+      </c>
+      <c r="B1643" s="0" t="s">
         <v>3282</v>
-      </c>
-[...1 lines deleted...]
-        <v>3283</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B1644" s="0" t="s">
         <v>3284</v>
-      </c>
-[...1 lines deleted...]
-        <v>3285</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B1645" s="0" t="s">
         <v>3286</v>
-      </c>
-[...1 lines deleted...]
-        <v>3287</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
+        <v>3287</v>
+      </c>
+      <c r="B1646" s="0" t="s">
         <v>3288</v>
-      </c>
-[...1 lines deleted...]
-        <v>3289</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B1647" s="0" t="s">
         <v>3290</v>
-      </c>
-[...1 lines deleted...]
-        <v>3291</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B1648" s="0" t="s">
         <v>3292</v>
-      </c>
-[...1 lines deleted...]
-        <v>3293</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B1649" s="0" t="s">
         <v>3294</v>
-      </c>
-[...1 lines deleted...]
-        <v>3295</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B1650" s="0" t="s">
         <v>3296</v>
-      </c>
-[...1 lines deleted...]
-        <v>3297</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B1651" s="0" t="s">
         <v>3298</v>
-      </c>
-[...1 lines deleted...]
-        <v>3299</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B1652" s="0" t="s">
         <v>3300</v>
-      </c>
-[...1 lines deleted...]
-        <v>3301</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B1653" s="0" t="s">
         <v>3302</v>
-      </c>
-[...1 lines deleted...]
-        <v>3303</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B1654" s="0" t="s">
         <v>3304</v>
-      </c>
-[...1 lines deleted...]
-        <v>3305</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B1655" s="0" t="s">
         <v>3306</v>
-      </c>
-[...1 lines deleted...]
-        <v>3307</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B1656" s="0" t="s">
         <v>3308</v>
-      </c>
-[...1 lines deleted...]
-        <v>3309</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B1657" s="0" t="s">
         <v>3310</v>
-      </c>
-[...1 lines deleted...]
-        <v>3311</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B1658" s="0" t="s">
         <v>3312</v>
-      </c>
-[...1 lines deleted...]
-        <v>3313</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B1659" s="0" t="s">
         <v>3314</v>
-      </c>
-[...1 lines deleted...]
-        <v>3315</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B1660" s="0" t="s">
         <v>3316</v>
-      </c>
-[...1 lines deleted...]
-        <v>3317</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B1661" s="0" t="s">
         <v>3318</v>
-      </c>
-[...1 lines deleted...]
-        <v>3319</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B1662" s="0" t="s">
         <v>3320</v>
-      </c>
-[...1 lines deleted...]
-        <v>3321</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B1663" s="0" t="s">
         <v>3322</v>
-      </c>
-[...1 lines deleted...]
-        <v>3323</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B1664" s="0" t="s">
         <v>3324</v>
-      </c>
-[...1 lines deleted...]
-        <v>3325</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B1665" s="0" t="s">
         <v>3326</v>
-      </c>
-[...1 lines deleted...]
-        <v>3327</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B1666" s="0" t="s">
         <v>3328</v>
-      </c>
-[...1 lines deleted...]
-        <v>3329</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B1667" s="0" t="s">
         <v>3330</v>
-      </c>
-[...1 lines deleted...]
-        <v>3331</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B1668" s="0" t="s">
         <v>3332</v>
-      </c>
-[...1 lines deleted...]
-        <v>3333</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B1669" s="0" t="s">
         <v>3334</v>
-      </c>
-[...1 lines deleted...]
-        <v>3335</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B1670" s="0" t="s">
         <v>3336</v>
-      </c>
-[...1 lines deleted...]
-        <v>3337</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B1671" s="0" t="s">
         <v>3338</v>
-      </c>
-[...1 lines deleted...]
-        <v>3339</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B1672" s="0" t="s">
         <v>3340</v>
-      </c>
-[...1 lines deleted...]
-        <v>3341</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
+        <v>3341</v>
+      </c>
+      <c r="B1673" s="0" t="s">
         <v>3342</v>
-      </c>
-[...1 lines deleted...]
-        <v>3343</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B1674" s="0" t="s">
         <v>3344</v>
-      </c>
-[...1 lines deleted...]
-        <v>3345</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B1675" s="0" t="s">
         <v>3346</v>
-      </c>
-[...1 lines deleted...]
-        <v>3347</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
+        <v>3347</v>
+      </c>
+      <c r="B1676" s="0" t="s">
         <v>3348</v>
-      </c>
-[...1 lines deleted...]
-        <v>3349</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B1677" s="0" t="s">
         <v>3350</v>
-      </c>
-[...1 lines deleted...]
-        <v>3351</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B1678" s="0" t="s">
         <v>3352</v>
-      </c>
-[...1 lines deleted...]
-        <v>3353</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B1679" s="0" t="s">
         <v>3354</v>
-      </c>
-[...1 lines deleted...]
-        <v>3355</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B1680" s="0" t="s">
         <v>3356</v>
-      </c>
-[...1 lines deleted...]
-        <v>3357</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B1681" s="0" t="s">
         <v>3358</v>
-      </c>
-[...1 lines deleted...]
-        <v>3359</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B1682" s="0" t="s">
         <v>3360</v>
-      </c>
-[...1 lines deleted...]
-        <v>3361</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
+        <v>3361</v>
+      </c>
+      <c r="B1683" s="0" t="s">
         <v>3362</v>
-      </c>
-[...1 lines deleted...]
-        <v>3363</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B1684" s="0" t="s">
         <v>3364</v>
-      </c>
-[...1 lines deleted...]
-        <v>3365</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B1685" s="0" t="s">
         <v>3366</v>
-      </c>
-[...1 lines deleted...]
-        <v>3367</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B1686" s="0" t="s">
         <v>3368</v>
-      </c>
-[...1 lines deleted...]
-        <v>3369</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
+        <v>3369</v>
+      </c>
+      <c r="B1687" s="0" t="s">
         <v>3370</v>
-      </c>
-[...1 lines deleted...]
-        <v>3371</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
+        <v>3371</v>
+      </c>
+      <c r="B1688" s="0" t="s">
         <v>3372</v>
-      </c>
-[...1 lines deleted...]
-        <v>3373</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B1689" s="0" t="s">
         <v>3374</v>
-      </c>
-[...1 lines deleted...]
-        <v>3375</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
+        <v>3375</v>
+      </c>
+      <c r="B1690" s="0" t="s">
         <v>3376</v>
-      </c>
-[...1 lines deleted...]
-        <v>3377</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B1691" s="0" t="s">
         <v>3378</v>
-      </c>
-[...1 lines deleted...]
-        <v>3379</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B1692" s="0" t="s">
         <v>3380</v>
-      </c>
-[...1 lines deleted...]
-        <v>3381</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
+        <v>3381</v>
+      </c>
+      <c r="B1693" s="0" t="s">
         <v>3382</v>
-      </c>
-[...1 lines deleted...]
-        <v>3383</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
+        <v>3383</v>
+      </c>
+      <c r="B1694" s="0" t="s">
         <v>3384</v>
-      </c>
-[...1 lines deleted...]
-        <v>3385</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B1695" s="0" t="s">
         <v>3386</v>
-      </c>
-[...1 lines deleted...]
-        <v>3387</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
+        <v>3387</v>
+      </c>
+      <c r="B1696" s="0" t="s">
         <v>3388</v>
-      </c>
-[...1 lines deleted...]
-        <v>3389</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B1697" s="0" t="s">
         <v>3390</v>
-      </c>
-[...1 lines deleted...]
-        <v>3391</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B1698" s="0" t="s">
         <v>3392</v>
-      </c>
-[...1 lines deleted...]
-        <v>3393</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
+        <v>3393</v>
+      </c>
+      <c r="B1699" s="0" t="s">
         <v>3394</v>
-      </c>
-[...1 lines deleted...]
-        <v>3395</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
+        <v>3395</v>
+      </c>
+      <c r="B1700" s="0" t="s">
         <v>3396</v>
-      </c>
-[...1 lines deleted...]
-        <v>3397</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B1701" s="0" t="s">
         <v>3398</v>
-      </c>
-[...1 lines deleted...]
-        <v>3399</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
+        <v>3399</v>
+      </c>
+      <c r="B1702" s="0" t="s">
         <v>3400</v>
-      </c>
-[...1 lines deleted...]
-        <v>3401</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
+        <v>3401</v>
+      </c>
+      <c r="B1703" s="0" t="s">
         <v>3402</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B1704" s="0" t="s">
         <v>3404</v>
-      </c>
-[...1 lines deleted...]
-        <v>3405</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
+        <v>3405</v>
+      </c>
+      <c r="B1705" s="0" t="s">
         <v>3406</v>
-      </c>
-[...1 lines deleted...]
-        <v>3407</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B1706" s="0" t="s">
         <v>3408</v>
-      </c>
-[...1 lines deleted...]
-        <v>3409</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B1707" s="0" t="s">
         <v>3410</v>
-      </c>
-[...1 lines deleted...]
-        <v>3411</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
+        <v>3411</v>
+      </c>
+      <c r="B1708" s="0" t="s">
         <v>3412</v>
-      </c>
-[...1 lines deleted...]
-        <v>3413</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B1709" s="0" t="s">
         <v>3414</v>
-      </c>
-[...1 lines deleted...]
-        <v>3415</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B1710" s="0" t="s">
         <v>3416</v>
-      </c>
-[...1 lines deleted...]
-        <v>3417</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="0" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B1711" s="0" t="s">
         <v>3418</v>
-      </c>
-[...1 lines deleted...]
-        <v>3419</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="0" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B1712" s="0" t="s">
         <v>3420</v>
-      </c>
-[...1 lines deleted...]
-        <v>3421</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="0" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B1713" s="0" t="s">
         <v>3422</v>
-      </c>
-[...1 lines deleted...]
-        <v>3423</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="0" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B1714" s="0" t="s">
         <v>3424</v>
-      </c>
-[...1 lines deleted...]
-        <v>3425</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="0" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B1715" s="0" t="s">
         <v>3426</v>
-      </c>
-[...1 lines deleted...]
-        <v>3427</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B1716" s="0" t="s">
         <v>3428</v>
-      </c>
-[...1 lines deleted...]
-        <v>3429</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B1717" s="0" t="s">
         <v>3430</v>
-      </c>
-[...1 lines deleted...]
-        <v>3431</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B1718" s="0" t="s">
         <v>3432</v>
-      </c>
-[...1 lines deleted...]
-        <v>3433</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B1719" s="0" t="s">
         <v>3434</v>
-      </c>
-[...1 lines deleted...]
-        <v>3435</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B1720" s="0" t="s">
         <v>3436</v>
-      </c>
-[...1 lines deleted...]
-        <v>3437</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B1721" s="0" t="s">
         <v>3438</v>
-      </c>
-[...1 lines deleted...]
-        <v>3439</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="0" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B1722" s="0" t="s">
         <v>3440</v>
-      </c>
-[...1 lines deleted...]
-        <v>3441</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="0" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B1723" s="0" t="s">
         <v>3442</v>
-      </c>
-[...1 lines deleted...]
-        <v>3443</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B1724" s="0" t="s">
         <v>3444</v>
-      </c>
-[...1 lines deleted...]
-        <v>3445</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B1725" s="0" t="s">
         <v>3446</v>
-      </c>
-[...1 lines deleted...]
-        <v>3447</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B1726" s="0" t="s">
         <v>3448</v>
-      </c>
-[...1 lines deleted...]
-        <v>3449</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B1727" s="0" t="s">
         <v>3450</v>
-      </c>
-[...1 lines deleted...]
-        <v>3451</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B1728" s="0" t="s">
         <v>3452</v>
-      </c>
-[...1 lines deleted...]
-        <v>3453</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B1729" s="0" t="s">
         <v>3454</v>
-      </c>
-[...1 lines deleted...]
-        <v>3455</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B1730" s="0" t="s">
         <v>3456</v>
-      </c>
-[...1 lines deleted...]
-        <v>3457</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B1731" s="0" t="s">
         <v>3458</v>
-      </c>
-[...1 lines deleted...]
-        <v>3459</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B1732" s="0" t="s">
         <v>3460</v>
-      </c>
-[...1 lines deleted...]
-        <v>3461</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="0" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B1733" s="0" t="s">
         <v>3462</v>
-      </c>
-[...1 lines deleted...]
-        <v>3463</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="0" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B1734" s="0" t="s">
         <v>3464</v>
-      </c>
-[...1 lines deleted...]
-        <v>3465</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="0" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B1735" s="0" t="s">
         <v>3466</v>
-      </c>
-[...1 lines deleted...]
-        <v>3467</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="0" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B1736" s="0" t="s">
         <v>3468</v>
-      </c>
-[...1 lines deleted...]
-        <v>3469</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="0" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B1737" s="0" t="s">
         <v>3470</v>
-      </c>
-[...1 lines deleted...]
-        <v>3471</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1738" s="0" t="s">
         <v>3472</v>
-      </c>
-[...1 lines deleted...]
-        <v>3473</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B1739" s="0" t="s">
         <v>3474</v>
-      </c>
-[...1 lines deleted...]
-        <v>3475</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B1740" s="0" t="s">
         <v>3476</v>
-      </c>
-[...1 lines deleted...]
-        <v>3477</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1741" s="0" t="s">
         <v>3478</v>
-      </c>
-[...1 lines deleted...]
-        <v>3479</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B1742" s="0" t="s">
         <v>3480</v>
-      </c>
-[...1 lines deleted...]
-        <v>3481</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B1743" s="0" t="s">
         <v>3482</v>
-      </c>
-[...1 lines deleted...]
-        <v>3483</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1744" s="0" t="s">
         <v>3484</v>
-      </c>
-[...1 lines deleted...]
-        <v>3485</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B1745" s="0" t="s">
         <v>3486</v>
-      </c>
-[...1 lines deleted...]
-        <v>3487</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B1746" s="0" t="s">
         <v>3488</v>
-      </c>
-[...1 lines deleted...]
-        <v>3489</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1747" s="0" t="s">
         <v>3490</v>
-      </c>
-[...1 lines deleted...]
-        <v>3491</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1748" s="0" t="s">
         <v>3492</v>
-      </c>
-[...1 lines deleted...]
-        <v>3493</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1749" s="0" t="s">
         <v>3494</v>
-      </c>
-[...1 lines deleted...]
-        <v>3495</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B1750" s="0" t="s">
         <v>3496</v>
-      </c>
-[...1 lines deleted...]
-        <v>3497</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B1751" s="0" t="s">
         <v>3498</v>
-      </c>
-[...1 lines deleted...]
-        <v>3499</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B1752" s="0" t="s">
         <v>3500</v>
-      </c>
-[...1 lines deleted...]
-        <v>3501</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
+        <v>3501</v>
+      </c>
+      <c r="B1753" s="0" t="s">
         <v>3502</v>
-      </c>
-[...1 lines deleted...]
-        <v>3503</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B1754" s="0" t="s">
         <v>3504</v>
-      </c>
-[...1 lines deleted...]
-        <v>3505</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B1755" s="0" t="s">
         <v>3506</v>
-      </c>
-[...1 lines deleted...]
-        <v>3507</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B1756" s="0" t="s">
         <v>3508</v>
-      </c>
-[...1 lines deleted...]
-        <v>3509</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
+        <v>3509</v>
+      </c>
+      <c r="B1757" s="0" t="s">
         <v>3510</v>
-      </c>
-[...1 lines deleted...]
-        <v>3511</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B1758" s="0" t="s">
         <v>3512</v>
-      </c>
-[...1 lines deleted...]
-        <v>3513</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B1759" s="0" t="s">
         <v>3514</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B1760" s="0" t="s">
         <v>3516</v>
-      </c>
-[...1 lines deleted...]
-        <v>3517</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B1761" s="0" t="s">
         <v>3518</v>
-      </c>
-[...1 lines deleted...]
-        <v>3519</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B1762" s="0" t="s">
         <v>3520</v>
-      </c>
-[...1 lines deleted...]
-        <v>3521</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B1763" s="0" t="s">
         <v>3522</v>
-      </c>
-[...1 lines deleted...]
-        <v>3523</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B1764" s="0" t="s">
         <v>3524</v>
-      </c>
-[...1 lines deleted...]
-        <v>3525</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B1765" s="0" t="s">
         <v>3526</v>
-      </c>
-[...1 lines deleted...]
-        <v>3527</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B1766" s="0" t="s">
         <v>3528</v>
-      </c>
-[...1 lines deleted...]
-        <v>3529</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B1767" s="0" t="s">
         <v>3530</v>
-      </c>
-[...1 lines deleted...]
-        <v>3531</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B1768" s="0" t="s">
         <v>3532</v>
-      </c>
-[...1 lines deleted...]
-        <v>3533</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B1769" s="0" t="s">
         <v>3534</v>
-      </c>
-[...1 lines deleted...]
-        <v>3535</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1770" s="0" t="s">
         <v>3536</v>
-      </c>
-[...1 lines deleted...]
-        <v>3537</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B1771" s="0" t="s">
         <v>3538</v>
-      </c>
-[...1 lines deleted...]
-        <v>3539</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B1772" s="0" t="s">
         <v>3540</v>
-      </c>
-[...1 lines deleted...]
-        <v>3541</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B1773" s="0" t="s">
         <v>3542</v>
-      </c>
-[...1 lines deleted...]
-        <v>3543</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1774" s="0" t="s">
         <v>3544</v>
-      </c>
-[...1 lines deleted...]
-        <v>3545</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B1775" s="0" t="s">
         <v>3546</v>
-      </c>
-[...1 lines deleted...]
-        <v>3547</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1776" s="0" t="s">
         <v>3548</v>
-      </c>
-[...1 lines deleted...]
-        <v>3549</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B1777" s="0" t="s">
         <v>3550</v>
-      </c>
-[...1 lines deleted...]
-        <v>3551</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B1778" s="0" t="s">
         <v>3552</v>
-      </c>
-[...1 lines deleted...]
-        <v>3553</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B1779" s="0" t="s">
         <v>3554</v>
-      </c>
-[...1 lines deleted...]
-        <v>3555</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B1780" s="0" t="s">
         <v>3556</v>
-      </c>
-[...1 lines deleted...]
-        <v>3557</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
+        <v>3557</v>
+      </c>
+      <c r="B1781" s="0" t="s">
         <v>3558</v>
-      </c>
-[...1 lines deleted...]
-        <v>3559</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1782" s="0" t="s">
         <v>3560</v>
-      </c>
-[...1 lines deleted...]
-        <v>3561</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B1783" s="0" t="s">
         <v>3562</v>
-      </c>
-[...1 lines deleted...]
-        <v>3563</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B1784" s="0" t="s">
         <v>3564</v>
-      </c>
-[...1 lines deleted...]
-        <v>3565</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1785" s="0" t="s">
         <v>3566</v>
-      </c>
-[...1 lines deleted...]
-        <v>3567</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B1786" s="0" t="s">
         <v>3568</v>
-      </c>
-[...1 lines deleted...]
-        <v>3569</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
+        <v>3569</v>
+      </c>
+      <c r="B1787" s="0" t="s">
         <v>3570</v>
-      </c>
-[...1 lines deleted...]
-        <v>3571</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1788" s="0" t="s">
         <v>3572</v>
-      </c>
-[...1 lines deleted...]
-        <v>3573</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B1789" s="0" t="s">
         <v>3574</v>
-      </c>
-[...1 lines deleted...]
-        <v>3575</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B1790" s="0" t="s">
         <v>3576</v>
-      </c>
-[...1 lines deleted...]
-        <v>3577</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1791" s="0" t="s">
         <v>3578</v>
-      </c>
-[...1 lines deleted...]
-        <v>3579</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B1792" s="0" t="s">
         <v>3580</v>
-      </c>
-[...1 lines deleted...]
-        <v>3581</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B1793" s="0" t="s">
         <v>3582</v>
-      </c>
-[...1 lines deleted...]
-        <v>3583</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B1794" s="0" t="s">
         <v>3584</v>
-      </c>
-[...1 lines deleted...]
-        <v>3585</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B1795" s="0" t="s">
         <v>3586</v>
-      </c>
-[...1 lines deleted...]
-        <v>3587</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1796" s="0" t="s">
         <v>3588</v>
-      </c>
-[...1 lines deleted...]
-        <v>3589</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B1797" s="0" t="s">
         <v>3590</v>
-      </c>
-[...1 lines deleted...]
-        <v>3591</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B1798" s="0" t="s">
         <v>3592</v>
-      </c>
-[...1 lines deleted...]
-        <v>3593</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
+        <v>3593</v>
+      </c>
+      <c r="B1799" s="0" t="s">
         <v>3594</v>
-      </c>
-[...1 lines deleted...]
-        <v>3595</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B1800" s="0" t="s">
         <v>3596</v>
-      </c>
-[...1 lines deleted...]
-        <v>3597</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
+        <v>3597</v>
+      </c>
+      <c r="B1801" s="0" t="s">
         <v>3598</v>
-      </c>
-[...1 lines deleted...]
-        <v>3599</v>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="0" t="s">
+        <v>3599</v>
+      </c>
+      <c r="B1802" s="0" t="s">
         <v>3600</v>
-      </c>
-[...1 lines deleted...]
-        <v>3601</v>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="0" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B1803" s="0" t="s">
         <v>3602</v>
-      </c>
-[...1 lines deleted...]
-        <v>3603</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="0" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1804" s="0" t="s">
         <v>3604</v>
-      </c>
-[...1 lines deleted...]
-        <v>3605</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="0" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B1805" s="0" t="s">
         <v>3606</v>
-      </c>
-[...1 lines deleted...]
-        <v>3607</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="0" t="s">
+        <v>3607</v>
+      </c>
+      <c r="B1806" s="0" t="s">
         <v>3608</v>
-      </c>
-[...1 lines deleted...]
-        <v>3609</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="0" t="s">
+        <v>3609</v>
+      </c>
+      <c r="B1807" s="0" t="s">
         <v>3610</v>
-      </c>
-[...1 lines deleted...]
-        <v>3611</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="0" t="s">
+        <v>3611</v>
+      </c>
+      <c r="B1808" s="0" t="s">
         <v>3612</v>
-      </c>
-[...1 lines deleted...]
-        <v>3613</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="0" t="s">
+        <v>3613</v>
+      </c>
+      <c r="B1809" s="0" t="s">
         <v>3614</v>
-      </c>
-[...1 lines deleted...]
-        <v>3615</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="0" t="s">
+        <v>3615</v>
+      </c>
+      <c r="B1810" s="0" t="s">
         <v>3616</v>
-      </c>
-[...1 lines deleted...]
-        <v>3617</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
+        <v>3617</v>
+      </c>
+      <c r="B1811" s="0" t="s">
         <v>3618</v>
-      </c>
-[...1 lines deleted...]
-        <v>3619</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B1812" s="0" t="s">
         <v>3620</v>
-      </c>
-[...1 lines deleted...]
-        <v>3621</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
+        <v>3621</v>
+      </c>
+      <c r="B1813" s="0" t="s">
         <v>3622</v>
-      </c>
-[...1 lines deleted...]
-        <v>3623</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
+        <v>3623</v>
+      </c>
+      <c r="B1814" s="0" t="s">
         <v>3624</v>
-      </c>
-[...1 lines deleted...]
-        <v>3625</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
+        <v>3625</v>
+      </c>
+      <c r="B1815" s="0" t="s">
         <v>3626</v>
-      </c>
-[...1 lines deleted...]
-        <v>3627</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B1816" s="0" t="s">
         <v>3628</v>
-      </c>
-[...1 lines deleted...]
-        <v>3629</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
+        <v>3629</v>
+      </c>
+      <c r="B1817" s="0" t="s">
         <v>3630</v>
-      </c>
-[...1 lines deleted...]
-        <v>3629</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="0" t="s">
         <v>3631</v>
       </c>
       <c r="B1818" s="0" t="s">
         <v>3632</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="0" t="s">
         <v>3633</v>
       </c>
       <c r="B1819" s="0" t="s">
         <v>3634</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="0" t="s">
         <v>3635</v>
       </c>
       <c r="B1820" s="0" t="s">
         <v>3636</v>
       </c>
@@ -32099,1427 +32420,1427 @@
       <c r="B1868" s="0" t="s">
         <v>3732</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
         <v>3733</v>
       </c>
       <c r="B1869" s="0" t="s">
         <v>3734</v>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="0" t="s">
         <v>3735</v>
       </c>
       <c r="B1870" s="0" t="s">
         <v>3736</v>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="0" t="s">
         <v>3737</v>
       </c>
       <c r="B1871" s="0" t="s">
-        <v>3738</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="0" t="s">
+        <v>3738</v>
+      </c>
+      <c r="B1872" s="0" t="s">
         <v>3739</v>
-      </c>
-[...1 lines deleted...]
-        <v>3740</v>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="0" t="s">
+        <v>3740</v>
+      </c>
+      <c r="B1873" s="0" t="s">
         <v>3741</v>
-      </c>
-[...1 lines deleted...]
-        <v>3742</v>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="0" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1874" s="0" t="s">
         <v>3743</v>
-      </c>
-[...1 lines deleted...]
-        <v>3744</v>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="0" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B1875" s="0" t="s">
         <v>3745</v>
-      </c>
-[...1 lines deleted...]
-        <v>3746</v>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="0" t="s">
+        <v>3746</v>
+      </c>
+      <c r="B1876" s="0" t="s">
         <v>3747</v>
-      </c>
-[...1 lines deleted...]
-        <v>3748</v>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="0" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B1877" s="0" t="s">
         <v>3749</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750</v>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="0" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1878" s="0" t="s">
         <v>3751</v>
-      </c>
-[...1 lines deleted...]
-        <v>3752</v>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="0" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1879" s="0" t="s">
         <v>3753</v>
-      </c>
-[...1 lines deleted...]
-        <v>3754</v>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="0" t="s">
+        <v>3754</v>
+      </c>
+      <c r="B1880" s="0" t="s">
         <v>3755</v>
-      </c>
-[...1 lines deleted...]
-        <v>3756</v>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="0" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B1881" s="0" t="s">
         <v>3757</v>
-      </c>
-[...1 lines deleted...]
-        <v>3758</v>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="0" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B1882" s="0" t="s">
         <v>3759</v>
-      </c>
-[...1 lines deleted...]
-        <v>3760</v>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="0" t="s">
+        <v>3760</v>
+      </c>
+      <c r="B1883" s="0" t="s">
         <v>3761</v>
-      </c>
-[...1 lines deleted...]
-        <v>3762</v>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="0" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B1884" s="0" t="s">
         <v>3763</v>
-      </c>
-[...1 lines deleted...]
-        <v>3764</v>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="0" t="s">
+        <v>3764</v>
+      </c>
+      <c r="B1885" s="0" t="s">
         <v>3765</v>
-      </c>
-[...1 lines deleted...]
-        <v>3766</v>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="0" t="s">
+        <v>3766</v>
+      </c>
+      <c r="B1886" s="0" t="s">
         <v>3767</v>
-      </c>
-[...1 lines deleted...]
-        <v>3768</v>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="0" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B1887" s="0" t="s">
         <v>3769</v>
-      </c>
-[...1 lines deleted...]
-        <v>3770</v>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
+        <v>3770</v>
+      </c>
+      <c r="B1888" s="0" t="s">
         <v>3771</v>
-      </c>
-[...1 lines deleted...]
-        <v>3772</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
+        <v>3772</v>
+      </c>
+      <c r="B1889" s="0" t="s">
         <v>3773</v>
-      </c>
-[...1 lines deleted...]
-        <v>3774</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1890" s="0" t="s">
         <v>3775</v>
-      </c>
-[...1 lines deleted...]
-        <v>3776</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
+        <v>3776</v>
+      </c>
+      <c r="B1891" s="0" t="s">
         <v>3777</v>
-      </c>
-[...1 lines deleted...]
-        <v>3778</v>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="0" t="s">
+        <v>3778</v>
+      </c>
+      <c r="B1892" s="0" t="s">
         <v>3779</v>
-      </c>
-[...1 lines deleted...]
-        <v>3746</v>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="0" t="s">
         <v>3780</v>
       </c>
       <c r="B1893" s="0" t="s">
         <v>3781</v>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="0" t="s">
         <v>3782</v>
       </c>
       <c r="B1894" s="0" t="s">
         <v>3783</v>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="0" t="s">
         <v>3784</v>
       </c>
       <c r="B1895" s="0" t="s">
         <v>3785</v>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="0" t="s">
         <v>3786</v>
       </c>
       <c r="B1896" s="0" t="s">
-        <v>2206</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="0" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
       <c r="B1897" s="0" t="s">
-        <v>3788</v>
+        <v>3789</v>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="0" t="s">
-        <v>3789</v>
+        <v>3790</v>
       </c>
       <c r="B1898" s="0" t="s">
-        <v>3790</v>
+        <v>3791</v>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="0" t="s">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="B1899" s="0" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" s="0" t="s">
-        <v>3793</v>
+        <v>3794</v>
       </c>
       <c r="B1900" s="0" t="s">
-        <v>3794</v>
+        <v>3795</v>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" s="0" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
       <c r="B1901" s="0" t="s">
-        <v>3796</v>
+        <v>3797</v>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" s="0" t="s">
-        <v>3797</v>
+        <v>3798</v>
       </c>
       <c r="B1902" s="0" t="s">
-        <v>3798</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" s="0" t="s">
-        <v>3799</v>
+        <v>3800</v>
       </c>
       <c r="B1903" s="0" t="s">
-        <v>3800</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" s="0" t="s">
-        <v>3801</v>
+        <v>3802</v>
       </c>
       <c r="B1904" s="0" t="s">
-        <v>3802</v>
+        <v>3803</v>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" s="0" t="s">
-        <v>3803</v>
+        <v>3804</v>
       </c>
       <c r="B1905" s="0" t="s">
-        <v>3804</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" s="0" t="s">
-        <v>3805</v>
+        <v>3806</v>
       </c>
       <c r="B1906" s="0" t="s">
-        <v>3806</v>
+        <v>3807</v>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" s="0" t="s">
-        <v>3807</v>
+        <v>3808</v>
       </c>
       <c r="B1907" s="0" t="s">
-        <v>3808</v>
+        <v>3809</v>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" s="0" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
       <c r="B1908" s="0" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" s="0" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="B1909" s="0" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" s="0" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="B1910" s="0" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" s="0" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="B1911" s="0" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" s="0" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="B1912" s="0" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" s="0" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
       <c r="B1913" s="0" t="s">
-        <v>3820</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="0" t="s">
-        <v>3821</v>
+        <v>3822</v>
       </c>
       <c r="B1914" s="0" t="s">
-        <v>3822</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="0" t="s">
-        <v>3823</v>
+        <v>3824</v>
       </c>
       <c r="B1915" s="0" t="s">
-        <v>3824</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="0" t="s">
-        <v>3825</v>
+        <v>3826</v>
       </c>
       <c r="B1916" s="0" t="s">
-        <v>3826</v>
+        <v>3827</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
-        <v>3827</v>
+        <v>3828</v>
       </c>
       <c r="B1917" s="0" t="s">
-        <v>3828</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
-        <v>3829</v>
+        <v>3830</v>
       </c>
       <c r="B1918" s="0" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
-        <v>3831</v>
+        <v>3832</v>
       </c>
       <c r="B1919" s="0" t="s">
-        <v>3832</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="0" t="s">
-        <v>3833</v>
+        <v>3834</v>
       </c>
       <c r="B1920" s="0" t="s">
-        <v>3834</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="0" t="s">
-        <v>3835</v>
+        <v>3836</v>
       </c>
       <c r="B1921" s="0" t="s">
-        <v>3836</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="0" t="s">
-        <v>3837</v>
+        <v>3838</v>
       </c>
       <c r="B1922" s="0" t="s">
-        <v>3838</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="0" t="s">
-        <v>3839</v>
+        <v>3840</v>
       </c>
       <c r="B1923" s="0" t="s">
-        <v>3840</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" s="0" t="s">
-        <v>3841</v>
+        <v>3842</v>
       </c>
       <c r="B1924" s="0" t="s">
-        <v>3842</v>
+        <v>3843</v>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" s="0" t="s">
-        <v>3843</v>
+        <v>3844</v>
       </c>
       <c r="B1925" s="0" t="s">
-        <v>3844</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" s="0" t="s">
-        <v>3845</v>
+        <v>3846</v>
       </c>
       <c r="B1926" s="0" t="s">
-        <v>3846</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" s="0" t="s">
-        <v>3847</v>
+        <v>3848</v>
       </c>
       <c r="B1927" s="0" t="s">
-        <v>3848</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" s="0" t="s">
-        <v>3849</v>
+        <v>3850</v>
       </c>
       <c r="B1928" s="0" t="s">
-        <v>3850</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" s="0" t="s">
-        <v>3851</v>
+        <v>3852</v>
       </c>
       <c r="B1929" s="0" t="s">
-        <v>3852</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" s="0" t="s">
-        <v>3853</v>
+        <v>3854</v>
       </c>
       <c r="B1930" s="0" t="s">
-        <v>3854</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" s="0" t="s">
-        <v>3855</v>
+        <v>3856</v>
       </c>
       <c r="B1931" s="0" t="s">
-        <v>3856</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" s="0" t="s">
-        <v>3857</v>
+        <v>3858</v>
       </c>
       <c r="B1932" s="0" t="s">
-        <v>3858</v>
+        <v>3859</v>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" s="0" t="s">
-        <v>3859</v>
+        <v>3860</v>
       </c>
       <c r="B1933" s="0" t="s">
-        <v>3860</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" s="0" t="s">
-        <v>3861</v>
+        <v>3862</v>
       </c>
       <c r="B1934" s="0" t="s">
-        <v>3862</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" s="0" t="s">
-        <v>3863</v>
+        <v>3864</v>
       </c>
       <c r="B1935" s="0" t="s">
-        <v>3864</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" s="0" t="s">
-        <v>3865</v>
+        <v>3866</v>
       </c>
       <c r="B1936" s="0" t="s">
-        <v>3866</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" s="0" t="s">
-        <v>3867</v>
+        <v>3868</v>
       </c>
       <c r="B1937" s="0" t="s">
-        <v>3868</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" s="0" t="s">
-        <v>3869</v>
+        <v>3870</v>
       </c>
       <c r="B1938" s="0" t="s">
-        <v>3870</v>
+        <v>3871</v>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" s="0" t="s">
-        <v>3871</v>
+        <v>3872</v>
       </c>
       <c r="B1939" s="0" t="s">
-        <v>3872</v>
+        <v>3873</v>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" s="0" t="s">
-        <v>3873</v>
+        <v>3874</v>
       </c>
       <c r="B1940" s="0" t="s">
-        <v>3874</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" s="0" t="s">
-        <v>3875</v>
+        <v>3876</v>
       </c>
       <c r="B1941" s="0" t="s">
-        <v>3876</v>
+        <v>3877</v>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" s="0" t="s">
-        <v>3877</v>
+        <v>3878</v>
       </c>
       <c r="B1942" s="0" t="s">
-        <v>3878</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" s="0" t="s">
-        <v>3879</v>
+        <v>3880</v>
       </c>
       <c r="B1943" s="0" t="s">
-        <v>3880</v>
+        <v>3881</v>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="0" t="s">
-        <v>3881</v>
+        <v>3882</v>
       </c>
       <c r="B1944" s="0" t="s">
-        <v>3882</v>
+        <v>3883</v>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="0" t="s">
-        <v>3883</v>
+        <v>3884</v>
       </c>
       <c r="B1945" s="0" t="s">
-        <v>3884</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="0" t="s">
-        <v>3885</v>
+        <v>3886</v>
       </c>
       <c r="B1946" s="0" t="s">
-        <v>3886</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
         <v>3887</v>
       </c>
       <c r="B1947" s="0" t="s">
         <v>3888</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
         <v>3889</v>
       </c>
       <c r="B1948" s="0" t="s">
         <v>3890</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
         <v>3891</v>
       </c>
       <c r="B1949" s="0" t="s">
         <v>3892</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
         <v>3893</v>
       </c>
       <c r="B1950" s="0" t="s">
-        <v>3894</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B1951" s="0" t="s">
         <v>3895</v>
-      </c>
-[...1 lines deleted...]
-        <v>3896</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
+        <v>3896</v>
+      </c>
+      <c r="B1952" s="0" t="s">
         <v>3897</v>
-      </c>
-[...1 lines deleted...]
-        <v>3898</v>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="0" t="s">
+        <v>3898</v>
+      </c>
+      <c r="B1953" s="0" t="s">
         <v>3899</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900</v>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="0" t="s">
+        <v>3900</v>
+      </c>
+      <c r="B1954" s="0" t="s">
         <v>3901</v>
-      </c>
-[...1 lines deleted...]
-        <v>3902</v>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="0" t="s">
+        <v>3902</v>
+      </c>
+      <c r="B1955" s="0" t="s">
         <v>3903</v>
-      </c>
-[...1 lines deleted...]
-        <v>3904</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
+        <v>3904</v>
+      </c>
+      <c r="B1956" s="0" t="s">
         <v>3905</v>
-      </c>
-[...1 lines deleted...]
-        <v>3906</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
+        <v>3906</v>
+      </c>
+      <c r="B1957" s="0" t="s">
         <v>3907</v>
-      </c>
-[...1 lines deleted...]
-        <v>3908</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
+        <v>3908</v>
+      </c>
+      <c r="B1958" s="0" t="s">
         <v>3909</v>
-      </c>
-[...1 lines deleted...]
-        <v>3910</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
+        <v>3910</v>
+      </c>
+      <c r="B1959" s="0" t="s">
         <v>3911</v>
-      </c>
-[...1 lines deleted...]
-        <v>3912</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
+        <v>3912</v>
+      </c>
+      <c r="B1960" s="0" t="s">
         <v>3913</v>
-      </c>
-[...1 lines deleted...]
-        <v>3914</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
+        <v>3914</v>
+      </c>
+      <c r="B1961" s="0" t="s">
         <v>3915</v>
-      </c>
-[...1 lines deleted...]
-        <v>3916</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
+        <v>3916</v>
+      </c>
+      <c r="B1962" s="0" t="s">
         <v>3917</v>
-      </c>
-[...1 lines deleted...]
-        <v>3918</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
+        <v>3918</v>
+      </c>
+      <c r="B1963" s="0" t="s">
         <v>3919</v>
-      </c>
-[...1 lines deleted...]
-        <v>3920</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
+        <v>3920</v>
+      </c>
+      <c r="B1964" s="0" t="s">
         <v>3921</v>
-      </c>
-[...1 lines deleted...]
-        <v>3922</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
+        <v>3922</v>
+      </c>
+      <c r="B1965" s="0" t="s">
         <v>3923</v>
-      </c>
-[...1 lines deleted...]
-        <v>3924</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
+        <v>3924</v>
+      </c>
+      <c r="B1966" s="0" t="s">
         <v>3925</v>
-      </c>
-[...1 lines deleted...]
-        <v>3926</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
+        <v>3926</v>
+      </c>
+      <c r="B1967" s="0" t="s">
         <v>3927</v>
-      </c>
-[...1 lines deleted...]
-        <v>3928</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
+        <v>3928</v>
+      </c>
+      <c r="B1968" s="0" t="s">
         <v>3929</v>
-      </c>
-[...1 lines deleted...]
-        <v>3930</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
+        <v>3930</v>
+      </c>
+      <c r="B1969" s="0" t="s">
         <v>3931</v>
-      </c>
-[...1 lines deleted...]
-        <v>3932</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
+        <v>3932</v>
+      </c>
+      <c r="B1970" s="0" t="s">
         <v>3933</v>
-      </c>
-[...1 lines deleted...]
-        <v>3934</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
+        <v>3934</v>
+      </c>
+      <c r="B1971" s="0" t="s">
         <v>3935</v>
-      </c>
-[...1 lines deleted...]
-        <v>3936</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
+        <v>3936</v>
+      </c>
+      <c r="B1972" s="0" t="s">
         <v>3937</v>
-      </c>
-[...1 lines deleted...]
-        <v>3938</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
+        <v>3938</v>
+      </c>
+      <c r="B1973" s="0" t="s">
         <v>3939</v>
-      </c>
-[...1 lines deleted...]
-        <v>3940</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
+        <v>3940</v>
+      </c>
+      <c r="B1974" s="0" t="s">
         <v>3941</v>
-      </c>
-[...1 lines deleted...]
-        <v>3942</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
+        <v>3942</v>
+      </c>
+      <c r="B1975" s="0" t="s">
         <v>3943</v>
-      </c>
-[...1 lines deleted...]
-        <v>3944</v>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" s="0" t="s">
+        <v>3944</v>
+      </c>
+      <c r="B1976" s="0" t="s">
         <v>3945</v>
-      </c>
-[...1 lines deleted...]
-        <v>3946</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
+        <v>3946</v>
+      </c>
+      <c r="B1977" s="0" t="s">
         <v>3947</v>
-      </c>
-[...1 lines deleted...]
-        <v>3948</v>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" s="0" t="s">
+        <v>3948</v>
+      </c>
+      <c r="B1978" s="0" t="s">
         <v>3949</v>
-      </c>
-[...1 lines deleted...]
-        <v>3950</v>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" s="0" t="s">
+        <v>3950</v>
+      </c>
+      <c r="B1979" s="0" t="s">
         <v>3951</v>
-      </c>
-[...1 lines deleted...]
-        <v>3952</v>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" s="0" t="s">
+        <v>3952</v>
+      </c>
+      <c r="B1980" s="0" t="s">
         <v>3953</v>
-      </c>
-[...1 lines deleted...]
-        <v>3954</v>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" s="0" t="s">
+        <v>3954</v>
+      </c>
+      <c r="B1981" s="0" t="s">
         <v>3955</v>
-      </c>
-[...1 lines deleted...]
-        <v>3956</v>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" s="0" t="s">
+        <v>3956</v>
+      </c>
+      <c r="B1982" s="0" t="s">
         <v>3957</v>
-      </c>
-[...1 lines deleted...]
-        <v>3958</v>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" s="0" t="s">
+        <v>3958</v>
+      </c>
+      <c r="B1983" s="0" t="s">
         <v>3959</v>
-      </c>
-[...1 lines deleted...]
-        <v>3960</v>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" s="0" t="s">
+        <v>3960</v>
+      </c>
+      <c r="B1984" s="0" t="s">
         <v>3961</v>
-      </c>
-[...1 lines deleted...]
-        <v>3962</v>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" s="0" t="s">
+        <v>3962</v>
+      </c>
+      <c r="B1985" s="0" t="s">
         <v>3963</v>
-      </c>
-[...1 lines deleted...]
-        <v>3964</v>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" s="0" t="s">
+        <v>3964</v>
+      </c>
+      <c r="B1986" s="0" t="s">
         <v>3965</v>
-      </c>
-[...1 lines deleted...]
-        <v>3966</v>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" s="0" t="s">
+        <v>3966</v>
+      </c>
+      <c r="B1987" s="0" t="s">
         <v>3967</v>
-      </c>
-[...1 lines deleted...]
-        <v>3968</v>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" s="0" t="s">
+        <v>3968</v>
+      </c>
+      <c r="B1988" s="0" t="s">
         <v>3969</v>
-      </c>
-[...1 lines deleted...]
-        <v>3970</v>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" s="0" t="s">
+        <v>3970</v>
+      </c>
+      <c r="B1989" s="0" t="s">
         <v>3971</v>
-      </c>
-[...1 lines deleted...]
-        <v>3972</v>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" s="0" t="s">
+        <v>3972</v>
+      </c>
+      <c r="B1990" s="0" t="s">
         <v>3973</v>
-      </c>
-[...1 lines deleted...]
-        <v>3974</v>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" s="0" t="s">
+        <v>3974</v>
+      </c>
+      <c r="B1991" s="0" t="s">
         <v>3975</v>
-      </c>
-[...1 lines deleted...]
-        <v>3976</v>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" s="0" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B1992" s="0" t="s">
         <v>3977</v>
-      </c>
-[...1 lines deleted...]
-        <v>3978</v>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" s="0" t="s">
+        <v>3978</v>
+      </c>
+      <c r="B1993" s="0" t="s">
         <v>3979</v>
-      </c>
-[...1 lines deleted...]
-        <v>3980</v>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" s="0" t="s">
+        <v>3980</v>
+      </c>
+      <c r="B1994" s="0" t="s">
         <v>3981</v>
-      </c>
-[...1 lines deleted...]
-        <v>3982</v>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" s="0" t="s">
+        <v>3982</v>
+      </c>
+      <c r="B1995" s="0" t="s">
         <v>3983</v>
-      </c>
-[...1 lines deleted...]
-        <v>3984</v>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" s="0" t="s">
+        <v>3984</v>
+      </c>
+      <c r="B1996" s="0" t="s">
         <v>3985</v>
-      </c>
-[...1 lines deleted...]
-        <v>3986</v>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" s="0" t="s">
+        <v>3986</v>
+      </c>
+      <c r="B1997" s="0" t="s">
         <v>3987</v>
-      </c>
-[...1 lines deleted...]
-        <v>3988</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
+        <v>3988</v>
+      </c>
+      <c r="B1998" s="0" t="s">
         <v>3989</v>
-      </c>
-[...1 lines deleted...]
-        <v>3990</v>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" s="0" t="s">
+        <v>3990</v>
+      </c>
+      <c r="B1999" s="0" t="s">
         <v>3991</v>
-      </c>
-[...1 lines deleted...]
-        <v>3992</v>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" s="0" t="s">
+        <v>3992</v>
+      </c>
+      <c r="B2000" s="0" t="s">
         <v>3993</v>
-      </c>
-[...1 lines deleted...]
-        <v>3994</v>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" s="0" t="s">
+        <v>3994</v>
+      </c>
+      <c r="B2001" s="0" t="s">
         <v>3995</v>
-      </c>
-[...1 lines deleted...]
-        <v>3996</v>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
+        <v>3996</v>
+      </c>
+      <c r="B2002" s="0" t="s">
         <v>3997</v>
-      </c>
-[...1 lines deleted...]
-        <v>3998</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
+        <v>3998</v>
+      </c>
+      <c r="B2003" s="0" t="s">
         <v>3999</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
+        <v>4000</v>
+      </c>
+      <c r="B2004" s="0" t="s">
         <v>4001</v>
-      </c>
-[...1 lines deleted...]
-        <v>4002</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
+        <v>4002</v>
+      </c>
+      <c r="B2005" s="0" t="s">
         <v>4003</v>
-      </c>
-[...1 lines deleted...]
-        <v>4004</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
+        <v>4004</v>
+      </c>
+      <c r="B2006" s="0" t="s">
         <v>4005</v>
-      </c>
-[...1 lines deleted...]
-        <v>4006</v>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" s="0" t="s">
+        <v>4006</v>
+      </c>
+      <c r="B2007" s="0" t="s">
         <v>4007</v>
-      </c>
-[...1 lines deleted...]
-        <v>4008</v>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" s="0" t="s">
+        <v>4008</v>
+      </c>
+      <c r="B2008" s="0" t="s">
         <v>4009</v>
-      </c>
-[...1 lines deleted...]
-        <v>4010</v>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" s="0" t="s">
+        <v>4010</v>
+      </c>
+      <c r="B2009" s="0" t="s">
         <v>4011</v>
-      </c>
-[...1 lines deleted...]
-        <v>4012</v>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" s="0" t="s">
+        <v>4012</v>
+      </c>
+      <c r="B2010" s="0" t="s">
         <v>4013</v>
-      </c>
-[...1 lines deleted...]
-        <v>4014</v>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" s="0" t="s">
+        <v>4014</v>
+      </c>
+      <c r="B2011" s="0" t="s">
         <v>4015</v>
-      </c>
-[...1 lines deleted...]
-        <v>4016</v>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" s="0" t="s">
+        <v>4016</v>
+      </c>
+      <c r="B2012" s="0" t="s">
         <v>4017</v>
-      </c>
-[...1 lines deleted...]
-        <v>4018</v>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" s="0" t="s">
+        <v>4018</v>
+      </c>
+      <c r="B2013" s="0" t="s">
         <v>4019</v>
-      </c>
-[...1 lines deleted...]
-        <v>4020</v>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" s="0" t="s">
+        <v>4020</v>
+      </c>
+      <c r="B2014" s="0" t="s">
         <v>4021</v>
-      </c>
-[...1 lines deleted...]
-        <v>4022</v>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" s="0" t="s">
+        <v>4022</v>
+      </c>
+      <c r="B2015" s="0" t="s">
         <v>4023</v>
-      </c>
-[...1 lines deleted...]
-        <v>4024</v>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" s="0" t="s">
+        <v>4024</v>
+      </c>
+      <c r="B2016" s="0" t="s">
         <v>4025</v>
-      </c>
-[...1 lines deleted...]
-        <v>4026</v>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" s="0" t="s">
+        <v>4026</v>
+      </c>
+      <c r="B2017" s="0" t="s">
         <v>4027</v>
-      </c>
-[...1 lines deleted...]
-        <v>4028</v>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" s="0" t="s">
+        <v>4028</v>
+      </c>
+      <c r="B2018" s="0" t="s">
         <v>4029</v>
-      </c>
-[...1 lines deleted...]
-        <v>4030</v>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" s="0" t="s">
+        <v>4030</v>
+      </c>
+      <c r="B2019" s="0" t="s">
         <v>4031</v>
-      </c>
-[...1 lines deleted...]
-        <v>4032</v>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" s="0" t="s">
+        <v>4032</v>
+      </c>
+      <c r="B2020" s="0" t="s">
         <v>4033</v>
-      </c>
-[...1 lines deleted...]
-        <v>4034</v>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" s="0" t="s">
+        <v>4034</v>
+      </c>
+      <c r="B2021" s="0" t="s">
         <v>4035</v>
-      </c>
-[...1 lines deleted...]
-        <v>4036</v>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" s="0" t="s">
+        <v>4036</v>
+      </c>
+      <c r="B2022" s="0" t="s">
         <v>4037</v>
-      </c>
-[...1 lines deleted...]
-        <v>4038</v>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" s="0" t="s">
+        <v>4038</v>
+      </c>
+      <c r="B2023" s="0" t="s">
         <v>4039</v>
-      </c>
-[...1 lines deleted...]
-        <v>4040</v>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" s="0" t="s">
+        <v>4040</v>
+      </c>
+      <c r="B2024" s="0" t="s">
         <v>4041</v>
-      </c>
-[...1 lines deleted...]
-        <v>4042</v>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" s="0" t="s">
+        <v>4042</v>
+      </c>
+      <c r="B2025" s="0" t="s">
         <v>4043</v>
-      </c>
-[...1 lines deleted...]
-        <v>4044</v>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" s="0" t="s">
+        <v>4044</v>
+      </c>
+      <c r="B2026" s="0" t="s">
         <v>4045</v>
-      </c>
-[...1 lines deleted...]
-        <v>4046</v>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" s="0" t="s">
+        <v>4046</v>
+      </c>
+      <c r="B2027" s="0" t="s">
         <v>4047</v>
-      </c>
-[...1 lines deleted...]
-        <v>4048</v>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" s="0" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B2028" s="0" t="s">
         <v>4049</v>
-      </c>
-[...1 lines deleted...]
-        <v>4050</v>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" s="0" t="s">
+        <v>4050</v>
+      </c>
+      <c r="B2029" s="0" t="s">
         <v>4051</v>
-      </c>
-[...1 lines deleted...]
-        <v>4052</v>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" s="0" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B2030" s="0" t="s">
         <v>4053</v>
-      </c>
-[...1 lines deleted...]
-        <v>4054</v>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" s="0" t="s">
+        <v>4054</v>
+      </c>
+      <c r="B2031" s="0" t="s">
         <v>4055</v>
-      </c>
-[...1 lines deleted...]
-        <v>4056</v>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" s="0" t="s">
+        <v>4056</v>
+      </c>
+      <c r="B2032" s="0" t="s">
         <v>4057</v>
-      </c>
-[...1 lines deleted...]
-        <v>4058</v>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" s="0" t="s">
+        <v>4058</v>
+      </c>
+      <c r="B2033" s="0" t="s">
         <v>4059</v>
-      </c>
-[...1 lines deleted...]
-        <v>4060</v>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" s="0" t="s">
+        <v>4060</v>
+      </c>
+      <c r="B2034" s="0" t="s">
         <v>4061</v>
-      </c>
-[...1 lines deleted...]
-        <v>4062</v>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" s="0" t="s">
+        <v>4062</v>
+      </c>
+      <c r="B2035" s="0" t="s">
         <v>4063</v>
-      </c>
-[...1 lines deleted...]
-        <v>4064</v>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" s="0" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B2036" s="0" t="s">
         <v>4065</v>
-      </c>
-[...1 lines deleted...]
-        <v>4066</v>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" s="0" t="s">
+        <v>4066</v>
+      </c>
+      <c r="B2037" s="0" t="s">
         <v>4067</v>
-      </c>
-[...1 lines deleted...]
-        <v>4068</v>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" s="0" t="s">
+        <v>4068</v>
+      </c>
+      <c r="B2038" s="0" t="s">
         <v>4069</v>
-      </c>
-[...1 lines deleted...]
-        <v>4070</v>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" s="0" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B2039" s="0" t="s">
         <v>4071</v>
-      </c>
-[...1 lines deleted...]
-        <v>4072</v>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" s="0" t="s">
+        <v>4072</v>
+      </c>
+      <c r="B2040" s="0" t="s">
         <v>4073</v>
-      </c>
-[...1 lines deleted...]
-        <v>4074</v>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" s="0" t="s">
+        <v>4074</v>
+      </c>
+      <c r="B2041" s="0" t="s">
         <v>4075</v>
-      </c>
-[...1 lines deleted...]
-        <v>4076</v>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" s="0" t="s">
+        <v>4076</v>
+      </c>
+      <c r="B2042" s="0" t="s">
         <v>4077</v>
-      </c>
-[...1 lines deleted...]
-        <v>4078</v>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" s="0" t="s">
+        <v>4078</v>
+      </c>
+      <c r="B2043" s="0" t="s">
         <v>4079</v>
-      </c>
-[...1 lines deleted...]
-        <v>4072</v>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" s="0" t="s">
         <v>4080</v>
       </c>
       <c r="B2044" s="0" t="s">
         <v>4081</v>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" s="0" t="s">
         <v>4082</v>
       </c>
       <c r="B2045" s="0" t="s">
         <v>4083</v>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" s="0" t="s">
         <v>4084</v>
       </c>
       <c r="B2046" s="0" t="s">
         <v>4085</v>
       </c>
@@ -33531,483 +33852,483 @@
       <c r="B2047" s="0" t="s">
         <v>4087</v>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" s="0" t="s">
         <v>4088</v>
       </c>
       <c r="B2048" s="0" t="s">
         <v>4089</v>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" s="0" t="s">
         <v>4090</v>
       </c>
       <c r="B2049" s="0" t="s">
         <v>4091</v>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" s="0" t="s">
         <v>4092</v>
       </c>
       <c r="B2050" s="0" t="s">
-        <v>3575</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" s="0" t="s">
-        <v>4093</v>
+        <v>4094</v>
       </c>
       <c r="B2051" s="0" t="s">
-        <v>4094</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" s="0" t="s">
-        <v>4095</v>
+        <v>4096</v>
       </c>
       <c r="B2052" s="0" t="s">
-        <v>4096</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" s="0" t="s">
-        <v>4097</v>
+        <v>4098</v>
       </c>
       <c r="B2053" s="0" t="s">
-        <v>4098</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" s="0" t="s">
-        <v>4099</v>
+        <v>4100</v>
       </c>
       <c r="B2054" s="0" t="s">
-        <v>4100</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" s="0" t="s">
-        <v>4101</v>
+        <v>4102</v>
       </c>
       <c r="B2055" s="0" t="s">
-        <v>4102</v>
+        <v>4103</v>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" s="0" t="s">
-        <v>4103</v>
+        <v>4104</v>
       </c>
       <c r="B2056" s="0" t="s">
-        <v>4104</v>
+        <v>4105</v>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" s="0" t="s">
-        <v>4105</v>
+        <v>4106</v>
       </c>
       <c r="B2057" s="0" t="s">
-        <v>4106</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" s="0" t="s">
-        <v>4107</v>
+        <v>4108</v>
       </c>
       <c r="B2058" s="0" t="s">
-        <v>4108</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" s="0" t="s">
-        <v>4109</v>
+        <v>4110</v>
       </c>
       <c r="B2059" s="0" t="s">
-        <v>4110</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" s="0" t="s">
-        <v>4111</v>
+        <v>4112</v>
       </c>
       <c r="B2060" s="0" t="s">
-        <v>4112</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" s="0" t="s">
-        <v>4113</v>
+        <v>4114</v>
       </c>
       <c r="B2061" s="0" t="s">
-        <v>4114</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" s="0" t="s">
-        <v>4115</v>
+        <v>4116</v>
       </c>
       <c r="B2062" s="0" t="s">
-        <v>4116</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" s="0" t="s">
-        <v>4117</v>
+        <v>4118</v>
       </c>
       <c r="B2063" s="0" t="s">
-        <v>4118</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" s="0" t="s">
-        <v>4119</v>
+        <v>4120</v>
       </c>
       <c r="B2064" s="0" t="s">
-        <v>4120</v>
+        <v>4121</v>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" s="0" t="s">
-        <v>4121</v>
+        <v>4122</v>
       </c>
       <c r="B2065" s="0" t="s">
-        <v>4122</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" s="0" t="s">
-        <v>4123</v>
+        <v>4124</v>
       </c>
       <c r="B2066" s="0" t="s">
-        <v>4124</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" s="0" t="s">
-        <v>4125</v>
+        <v>4126</v>
       </c>
       <c r="B2067" s="0" t="s">
-        <v>4126</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" s="0" t="s">
-        <v>4127</v>
+        <v>4128</v>
       </c>
       <c r="B2068" s="0" t="s">
-        <v>4128</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" s="0" t="s">
-        <v>4129</v>
+        <v>4130</v>
       </c>
       <c r="B2069" s="0" t="s">
-        <v>4130</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" s="0" t="s">
-        <v>4131</v>
+        <v>4132</v>
       </c>
       <c r="B2070" s="0" t="s">
-        <v>4132</v>
+        <v>4133</v>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" s="0" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
       <c r="B2071" s="0" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" s="0" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
       <c r="B2072" s="0" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" s="0" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
       <c r="B2073" s="0" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" s="0" t="s">
-        <v>4139</v>
+        <v>4140</v>
       </c>
       <c r="B2074" s="0" t="s">
-        <v>4140</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" s="0" t="s">
-        <v>4141</v>
+        <v>4142</v>
       </c>
       <c r="B2075" s="0" t="s">
-        <v>3543</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" s="0" t="s">
-        <v>4142</v>
+        <v>4144</v>
       </c>
       <c r="B2076" s="0" t="s">
-        <v>4143</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" s="0" t="s">
-        <v>4144</v>
+        <v>4146</v>
       </c>
       <c r="B2077" s="0" t="s">
-        <v>4145</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" s="0" t="s">
-        <v>4146</v>
+        <v>4148</v>
       </c>
       <c r="B2078" s="0" t="s">
-        <v>4147</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" s="0" t="s">
-        <v>4148</v>
+        <v>4150</v>
       </c>
       <c r="B2079" s="0" t="s">
-        <v>4149</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" s="0" t="s">
-        <v>4150</v>
+        <v>4152</v>
       </c>
       <c r="B2080" s="0" t="s">
-        <v>4151</v>
+        <v>4153</v>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" s="0" t="s">
-        <v>4152</v>
+        <v>4154</v>
       </c>
       <c r="B2081" s="0" t="s">
-        <v>4153</v>
+        <v>4155</v>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" s="0" t="s">
-        <v>4154</v>
+        <v>4156</v>
       </c>
       <c r="B2082" s="0" t="s">
-        <v>4155</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" s="0" t="s">
-        <v>4156</v>
+        <v>4158</v>
       </c>
       <c r="B2083" s="0" t="s">
-        <v>4157</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" s="0" t="s">
-        <v>4158</v>
+        <v>4160</v>
       </c>
       <c r="B2084" s="0" t="s">
-        <v>4159</v>
+        <v>4161</v>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" s="0" t="s">
-        <v>4160</v>
+        <v>4162</v>
       </c>
       <c r="B2085" s="0" t="s">
-        <v>4161</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" s="0" t="s">
-        <v>4162</v>
+        <v>4164</v>
       </c>
       <c r="B2086" s="0" t="s">
-        <v>4163</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" s="0" t="s">
-        <v>4164</v>
+        <v>4166</v>
       </c>
       <c r="B2087" s="0" t="s">
-        <v>4165</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" s="0" t="s">
-        <v>4166</v>
+        <v>4168</v>
       </c>
       <c r="B2088" s="0" t="s">
-        <v>4167</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" s="0" t="s">
-        <v>4168</v>
+        <v>4170</v>
       </c>
       <c r="B2089" s="0" t="s">
-        <v>4169</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" s="0" t="s">
-        <v>4170</v>
+        <v>4172</v>
       </c>
       <c r="B2090" s="0" t="s">
-        <v>4171</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" s="0" t="s">
-        <v>4172</v>
+        <v>4174</v>
       </c>
       <c r="B2091" s="0" t="s">
-        <v>4173</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" s="0" t="s">
-        <v>4174</v>
+        <v>4176</v>
       </c>
       <c r="B2092" s="0" t="s">
-        <v>4175</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" s="0" t="s">
-        <v>4176</v>
+        <v>4178</v>
       </c>
       <c r="B2093" s="0" t="s">
-        <v>4177</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" s="0" t="s">
-        <v>4178</v>
+        <v>4180</v>
       </c>
       <c r="B2094" s="0" t="s">
-        <v>4179</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" s="0" t="s">
-        <v>4180</v>
+        <v>4182</v>
       </c>
       <c r="B2095" s="0" t="s">
-        <v>4181</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" s="0" t="s">
-        <v>4182</v>
+        <v>4184</v>
       </c>
       <c r="B2096" s="0" t="s">
-        <v>4183</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" s="0" t="s">
-        <v>4184</v>
+        <v>4186</v>
       </c>
       <c r="B2097" s="0" t="s">
-        <v>4185</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" s="0" t="s">
-        <v>4186</v>
+        <v>4187</v>
       </c>
       <c r="B2098" s="0" t="s">
-        <v>4187</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" s="0" t="s">
-        <v>4188</v>
+        <v>4189</v>
       </c>
       <c r="B2099" s="0" t="s">
-        <v>4189</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" s="0" t="s">
-        <v>4190</v>
+        <v>4191</v>
       </c>
       <c r="B2100" s="0" t="s">
-        <v>4191</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" s="0" t="s">
-        <v>4192</v>
+        <v>4193</v>
       </c>
       <c r="B2101" s="0" t="s">
-        <v>4193</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
-        <v>4194</v>
+        <v>4195</v>
       </c>
       <c r="B2102" s="0" t="s">
-        <v>4195</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
-        <v>4196</v>
+        <v>4197</v>
       </c>
       <c r="B2103" s="0" t="s">
-        <v>4197</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
-        <v>4198</v>
+        <v>4199</v>
       </c>
       <c r="B2104" s="0" t="s">
-        <v>4199</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
         <v>4200</v>
       </c>
       <c r="B2105" s="0" t="s">
         <v>4201</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
         <v>4202</v>
       </c>
       <c r="B2106" s="0" t="s">
         <v>4203</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
         <v>4204</v>
       </c>
       <c r="B2107" s="0" t="s">
         <v>4205</v>
       </c>
@@ -34099,115 +34420,115 @@
       <c r="B2118" s="0" t="s">
         <v>4227</v>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" s="0" t="s">
         <v>4228</v>
       </c>
       <c r="B2119" s="0" t="s">
         <v>4229</v>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" s="0" t="s">
         <v>4230</v>
       </c>
       <c r="B2120" s="0" t="s">
         <v>4231</v>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" s="0" t="s">
         <v>4232</v>
       </c>
       <c r="B2121" s="0" t="s">
-        <v>4231</v>
+        <v>4233</v>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" s="0" t="s">
-        <v>4233</v>
+        <v>4234</v>
       </c>
       <c r="B2122" s="0" t="s">
-        <v>4234</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" s="0" t="s">
-        <v>4235</v>
+        <v>4236</v>
       </c>
       <c r="B2123" s="0" t="s">
-        <v>4236</v>
+        <v>4237</v>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" s="0" t="s">
-        <v>4237</v>
+        <v>4238</v>
       </c>
       <c r="B2124" s="0" t="s">
-        <v>4238</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" s="0" t="s">
-        <v>4239</v>
+        <v>4240</v>
       </c>
       <c r="B2125" s="0" t="s">
-        <v>4240</v>
+        <v>4241</v>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" s="0" t="s">
-        <v>4241</v>
+        <v>4242</v>
       </c>
       <c r="B2126" s="0" t="s">
-        <v>4242</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" s="0" t="s">
-        <v>4243</v>
+        <v>4244</v>
       </c>
       <c r="B2127" s="0" t="s">
-        <v>4244</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" s="0" t="s">
-        <v>4245</v>
+        <v>4246</v>
       </c>
       <c r="B2128" s="0" t="s">
-        <v>4246</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" s="0" t="s">
-        <v>4247</v>
+        <v>4248</v>
       </c>
       <c r="B2129" s="0" t="s">
-        <v>4248</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" s="0" t="s">
         <v>4249</v>
       </c>
       <c r="B2130" s="0" t="s">
         <v>4250</v>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" s="0" t="s">
         <v>4251</v>
       </c>
       <c r="B2131" s="0" t="s">
         <v>4252</v>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" s="0" t="s">
         <v>4253</v>
       </c>
       <c r="B2132" s="0" t="s">
         <v>4254</v>
       </c>
@@ -34531,1875 +34852,1875 @@
       <c r="B2172" s="0" t="s">
         <v>4334</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
         <v>4335</v>
       </c>
       <c r="B2173" s="0" t="s">
         <v>4336</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
         <v>4337</v>
       </c>
       <c r="B2174" s="0" t="s">
         <v>4338</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
         <v>4339</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>4340</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
+        <v>4340</v>
+      </c>
+      <c r="B2176" s="0" t="s">
         <v>4341</v>
-      </c>
-[...1 lines deleted...]
-        <v>4342</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
+        <v>4342</v>
+      </c>
+      <c r="B2177" s="0" t="s">
         <v>4343</v>
-      </c>
-[...1 lines deleted...]
-        <v>4344</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
+        <v>4344</v>
+      </c>
+      <c r="B2178" s="0" t="s">
         <v>4345</v>
-      </c>
-[...1 lines deleted...]
-        <v>4346</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
+        <v>4346</v>
+      </c>
+      <c r="B2179" s="0" t="s">
         <v>4347</v>
-      </c>
-[...1 lines deleted...]
-        <v>4348</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
+        <v>4348</v>
+      </c>
+      <c r="B2180" s="0" t="s">
         <v>4349</v>
-      </c>
-[...1 lines deleted...]
-        <v>4350</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
+        <v>4350</v>
+      </c>
+      <c r="B2181" s="0" t="s">
         <v>4351</v>
-      </c>
-[...1 lines deleted...]
-        <v>4352</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
+        <v>4352</v>
+      </c>
+      <c r="B2182" s="0" t="s">
         <v>4353</v>
-      </c>
-[...1 lines deleted...]
-        <v>4354</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
+        <v>4354</v>
+      </c>
+      <c r="B2183" s="0" t="s">
         <v>4355</v>
-      </c>
-[...1 lines deleted...]
-        <v>4356</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
+        <v>4356</v>
+      </c>
+      <c r="B2184" s="0" t="s">
         <v>4357</v>
-      </c>
-[...1 lines deleted...]
-        <v>4358</v>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" s="0" t="s">
+        <v>4358</v>
+      </c>
+      <c r="B2185" s="0" t="s">
         <v>4359</v>
-      </c>
-[...1 lines deleted...]
-        <v>4360</v>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" s="0" t="s">
+        <v>4360</v>
+      </c>
+      <c r="B2186" s="0" t="s">
         <v>4361</v>
-      </c>
-[...1 lines deleted...]
-        <v>4362</v>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" s="0" t="s">
+        <v>4362</v>
+      </c>
+      <c r="B2187" s="0" t="s">
         <v>4363</v>
-      </c>
-[...1 lines deleted...]
-        <v>4364</v>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" s="0" t="s">
+        <v>4364</v>
+      </c>
+      <c r="B2188" s="0" t="s">
         <v>4365</v>
-      </c>
-[...1 lines deleted...]
-        <v>4366</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
+        <v>4366</v>
+      </c>
+      <c r="B2189" s="0" t="s">
         <v>4367</v>
-      </c>
-[...1 lines deleted...]
-        <v>4368</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
+        <v>4368</v>
+      </c>
+      <c r="B2190" s="0" t="s">
         <v>4369</v>
-      </c>
-[...1 lines deleted...]
-        <v>4370</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
+        <v>4370</v>
+      </c>
+      <c r="B2191" s="0" t="s">
         <v>4371</v>
-      </c>
-[...1 lines deleted...]
-        <v>4372</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
+        <v>4372</v>
+      </c>
+      <c r="B2192" s="0" t="s">
         <v>4373</v>
-      </c>
-[...1 lines deleted...]
-        <v>4374</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
+        <v>4374</v>
+      </c>
+      <c r="B2193" s="0" t="s">
         <v>4375</v>
-      </c>
-[...1 lines deleted...]
-        <v>4376</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
+        <v>4376</v>
+      </c>
+      <c r="B2194" s="0" t="s">
         <v>4377</v>
-      </c>
-[...1 lines deleted...]
-        <v>4378</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
+        <v>4378</v>
+      </c>
+      <c r="B2195" s="0" t="s">
         <v>4379</v>
-      </c>
-[...1 lines deleted...]
-        <v>4380</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
+        <v>4380</v>
+      </c>
+      <c r="B2196" s="0" t="s">
         <v>4381</v>
-      </c>
-[...1 lines deleted...]
-        <v>4382</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
+        <v>4382</v>
+      </c>
+      <c r="B2197" s="0" t="s">
         <v>4383</v>
-      </c>
-[...1 lines deleted...]
-        <v>4384</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
+        <v>4384</v>
+      </c>
+      <c r="B2198" s="0" t="s">
         <v>4385</v>
-      </c>
-[...1 lines deleted...]
-        <v>4386</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
+        <v>4386</v>
+      </c>
+      <c r="B2199" s="0" t="s">
         <v>4387</v>
-      </c>
-[...1 lines deleted...]
-        <v>4388</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
+        <v>4388</v>
+      </c>
+      <c r="B2200" s="0" t="s">
         <v>4389</v>
-      </c>
-[...1 lines deleted...]
-        <v>4390</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
+        <v>4390</v>
+      </c>
+      <c r="B2201" s="0" t="s">
         <v>4391</v>
-      </c>
-[...1 lines deleted...]
-        <v>4392</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
+        <v>4392</v>
+      </c>
+      <c r="B2202" s="0" t="s">
         <v>4393</v>
-      </c>
-[...1 lines deleted...]
-        <v>4394</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
+        <v>4394</v>
+      </c>
+      <c r="B2203" s="0" t="s">
         <v>4395</v>
-      </c>
-[...1 lines deleted...]
-        <v>4396</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
+        <v>4396</v>
+      </c>
+      <c r="B2204" s="0" t="s">
         <v>4397</v>
-      </c>
-[...1 lines deleted...]
-        <v>4398</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
+        <v>4398</v>
+      </c>
+      <c r="B2205" s="0" t="s">
         <v>4399</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
+        <v>4400</v>
+      </c>
+      <c r="B2206" s="0" t="s">
         <v>4401</v>
-      </c>
-[...1 lines deleted...]
-        <v>4402</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
+        <v>4402</v>
+      </c>
+      <c r="B2207" s="0" t="s">
         <v>4403</v>
-      </c>
-[...1 lines deleted...]
-        <v>4404</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
+        <v>4404</v>
+      </c>
+      <c r="B2208" s="0" t="s">
         <v>4405</v>
-      </c>
-[...1 lines deleted...]
-        <v>4406</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
+        <v>4406</v>
+      </c>
+      <c r="B2209" s="0" t="s">
         <v>4407</v>
-      </c>
-[...1 lines deleted...]
-        <v>4408</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
+        <v>4408</v>
+      </c>
+      <c r="B2210" s="0" t="s">
         <v>4409</v>
-      </c>
-[...1 lines deleted...]
-        <v>4410</v>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" s="0" t="s">
+        <v>4410</v>
+      </c>
+      <c r="B2211" s="0" t="s">
         <v>4411</v>
-      </c>
-[...1 lines deleted...]
-        <v>4412</v>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" s="0" t="s">
+        <v>4412</v>
+      </c>
+      <c r="B2212" s="0" t="s">
         <v>4413</v>
-      </c>
-[...1 lines deleted...]
-        <v>4414</v>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" s="0" t="s">
+        <v>4414</v>
+      </c>
+      <c r="B2213" s="0" t="s">
         <v>4415</v>
-      </c>
-[...1 lines deleted...]
-        <v>4416</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
+        <v>4416</v>
+      </c>
+      <c r="B2214" s="0" t="s">
         <v>4417</v>
-      </c>
-[...1 lines deleted...]
-        <v>4418</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
+        <v>4418</v>
+      </c>
+      <c r="B2215" s="0" t="s">
         <v>4419</v>
-      </c>
-[...1 lines deleted...]
-        <v>4420</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
+        <v>4420</v>
+      </c>
+      <c r="B2216" s="0" t="s">
         <v>4421</v>
-      </c>
-[...1 lines deleted...]
-        <v>4422</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
+        <v>4422</v>
+      </c>
+      <c r="B2217" s="0" t="s">
         <v>4423</v>
-      </c>
-[...1 lines deleted...]
-        <v>4424</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
+        <v>4424</v>
+      </c>
+      <c r="B2218" s="0" t="s">
         <v>4425</v>
-      </c>
-[...1 lines deleted...]
-        <v>4426</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
+        <v>4426</v>
+      </c>
+      <c r="B2219" s="0" t="s">
         <v>4427</v>
-      </c>
-[...1 lines deleted...]
-        <v>4428</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
+        <v>4428</v>
+      </c>
+      <c r="B2220" s="0" t="s">
         <v>4429</v>
-      </c>
-[...1 lines deleted...]
-        <v>4430</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
+        <v>4430</v>
+      </c>
+      <c r="B2221" s="0" t="s">
         <v>4431</v>
-      </c>
-[...1 lines deleted...]
-        <v>4432</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
+        <v>4432</v>
+      </c>
+      <c r="B2222" s="0" t="s">
         <v>4433</v>
-      </c>
-[...1 lines deleted...]
-        <v>4434</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
+        <v>4434</v>
+      </c>
+      <c r="B2223" s="0" t="s">
         <v>4435</v>
-      </c>
-[...1 lines deleted...]
-        <v>4436</v>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" s="0" t="s">
+        <v>4436</v>
+      </c>
+      <c r="B2224" s="0" t="s">
         <v>4437</v>
-      </c>
-[...1 lines deleted...]
-        <v>4438</v>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" s="0" t="s">
+        <v>4438</v>
+      </c>
+      <c r="B2225" s="0" t="s">
         <v>4439</v>
-      </c>
-[...1 lines deleted...]
-        <v>4440</v>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" s="0" t="s">
+        <v>4440</v>
+      </c>
+      <c r="B2226" s="0" t="s">
         <v>4441</v>
-      </c>
-[...1 lines deleted...]
-        <v>4442</v>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" s="0" t="s">
+        <v>4442</v>
+      </c>
+      <c r="B2227" s="0" t="s">
         <v>4443</v>
-      </c>
-[...1 lines deleted...]
-        <v>4444</v>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" s="0" t="s">
+        <v>4444</v>
+      </c>
+      <c r="B2228" s="0" t="s">
         <v>4445</v>
-      </c>
-[...1 lines deleted...]
-        <v>4446</v>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" s="0" t="s">
+        <v>4446</v>
+      </c>
+      <c r="B2229" s="0" t="s">
         <v>4447</v>
-      </c>
-[...1 lines deleted...]
-        <v>4448</v>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" s="0" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B2230" s="0" t="s">
         <v>4449</v>
-      </c>
-[...1 lines deleted...]
-        <v>4450</v>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" s="0" t="s">
+        <v>4450</v>
+      </c>
+      <c r="B2231" s="0" t="s">
         <v>4451</v>
-      </c>
-[...1 lines deleted...]
-        <v>4452</v>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" s="0" t="s">
+        <v>4452</v>
+      </c>
+      <c r="B2232" s="0" t="s">
         <v>4453</v>
-      </c>
-[...1 lines deleted...]
-        <v>4454</v>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" s="0" t="s">
+        <v>4454</v>
+      </c>
+      <c r="B2233" s="0" t="s">
         <v>4455</v>
-      </c>
-[...1 lines deleted...]
-        <v>4456</v>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" s="0" t="s">
+        <v>4456</v>
+      </c>
+      <c r="B2234" s="0" t="s">
         <v>4457</v>
-      </c>
-[...1 lines deleted...]
-        <v>4458</v>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" s="0" t="s">
+        <v>4458</v>
+      </c>
+      <c r="B2235" s="0" t="s">
         <v>4459</v>
-      </c>
-[...1 lines deleted...]
-        <v>4460</v>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" s="0" t="s">
+        <v>4460</v>
+      </c>
+      <c r="B2236" s="0" t="s">
         <v>4461</v>
-      </c>
-[...1 lines deleted...]
-        <v>4462</v>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
+        <v>4462</v>
+      </c>
+      <c r="B2237" s="0" t="s">
         <v>4463</v>
-      </c>
-[...1 lines deleted...]
-        <v>4464</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
+        <v>4464</v>
+      </c>
+      <c r="B2238" s="0" t="s">
         <v>4465</v>
-      </c>
-[...1 lines deleted...]
-        <v>4466</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
+        <v>4466</v>
+      </c>
+      <c r="B2239" s="0" t="s">
         <v>4467</v>
-      </c>
-[...1 lines deleted...]
-        <v>4468</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
+        <v>4468</v>
+      </c>
+      <c r="B2240" s="0" t="s">
         <v>4469</v>
-      </c>
-[...1 lines deleted...]
-        <v>4470</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
+        <v>4470</v>
+      </c>
+      <c r="B2241" s="0" t="s">
         <v>4471</v>
-      </c>
-[...1 lines deleted...]
-        <v>4472</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
+        <v>4472</v>
+      </c>
+      <c r="B2242" s="0" t="s">
         <v>4473</v>
-      </c>
-[...1 lines deleted...]
-        <v>4474</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
+        <v>4474</v>
+      </c>
+      <c r="B2243" s="0" t="s">
         <v>4475</v>
-      </c>
-[...1 lines deleted...]
-        <v>4476</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
+        <v>4476</v>
+      </c>
+      <c r="B2244" s="0" t="s">
         <v>4477</v>
-      </c>
-[...1 lines deleted...]
-        <v>4478</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
+        <v>4478</v>
+      </c>
+      <c r="B2245" s="0" t="s">
         <v>4479</v>
-      </c>
-[...1 lines deleted...]
-        <v>4480</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
+        <v>4480</v>
+      </c>
+      <c r="B2246" s="0" t="s">
         <v>4481</v>
-      </c>
-[...1 lines deleted...]
-        <v>4482</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
+        <v>4482</v>
+      </c>
+      <c r="B2247" s="0" t="s">
         <v>4483</v>
-      </c>
-[...1 lines deleted...]
-        <v>4484</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
+        <v>4484</v>
+      </c>
+      <c r="B2248" s="0" t="s">
         <v>4485</v>
-      </c>
-[...1 lines deleted...]
-        <v>4486</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
+        <v>4486</v>
+      </c>
+      <c r="B2249" s="0" t="s">
         <v>4487</v>
-      </c>
-[...1 lines deleted...]
-        <v>4488</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B2250" s="0" t="s">
         <v>4489</v>
-      </c>
-[...1 lines deleted...]
-        <v>4490</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
+        <v>4490</v>
+      </c>
+      <c r="B2251" s="0" t="s">
         <v>4491</v>
-      </c>
-[...1 lines deleted...]
-        <v>4492</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
+        <v>4492</v>
+      </c>
+      <c r="B2252" s="0" t="s">
         <v>4493</v>
-      </c>
-[...1 lines deleted...]
-        <v>4494</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
+        <v>4494</v>
+      </c>
+      <c r="B2253" s="0" t="s">
         <v>4495</v>
-      </c>
-[...1 lines deleted...]
-        <v>4496</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
+        <v>4496</v>
+      </c>
+      <c r="B2254" s="0" t="s">
         <v>4497</v>
-      </c>
-[...1 lines deleted...]
-        <v>4498</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" s="0" t="s">
+        <v>4498</v>
+      </c>
+      <c r="B2255" s="0" t="s">
         <v>4499</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500</v>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" s="0" t="s">
+        <v>4500</v>
+      </c>
+      <c r="B2256" s="0" t="s">
         <v>4501</v>
-      </c>
-[...1 lines deleted...]
-        <v>4502</v>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" s="0" t="s">
+        <v>4502</v>
+      </c>
+      <c r="B2257" s="0" t="s">
         <v>4503</v>
-      </c>
-[...1 lines deleted...]
-        <v>4504</v>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" s="0" t="s">
+        <v>4504</v>
+      </c>
+      <c r="B2258" s="0" t="s">
         <v>4505</v>
-      </c>
-[...1 lines deleted...]
-        <v>4506</v>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" s="0" t="s">
+        <v>4506</v>
+      </c>
+      <c r="B2259" s="0" t="s">
         <v>4507</v>
-      </c>
-[...1 lines deleted...]
-        <v>4508</v>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" s="0" t="s">
+        <v>4508</v>
+      </c>
+      <c r="B2260" s="0" t="s">
         <v>4509</v>
-      </c>
-[...1 lines deleted...]
-        <v>4510</v>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" s="0" t="s">
+        <v>4510</v>
+      </c>
+      <c r="B2261" s="0" t="s">
         <v>4511</v>
-      </c>
-[...1 lines deleted...]
-        <v>4512</v>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" s="0" t="s">
+        <v>4512</v>
+      </c>
+      <c r="B2262" s="0" t="s">
         <v>4513</v>
-      </c>
-[...1 lines deleted...]
-        <v>4514</v>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" s="0" t="s">
+        <v>4514</v>
+      </c>
+      <c r="B2263" s="0" t="s">
         <v>4515</v>
-      </c>
-[...1 lines deleted...]
-        <v>4516</v>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" s="0" t="s">
+        <v>4516</v>
+      </c>
+      <c r="B2264" s="0" t="s">
         <v>4517</v>
-      </c>
-[...1 lines deleted...]
-        <v>4518</v>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
+        <v>4518</v>
+      </c>
+      <c r="B2265" s="0" t="s">
         <v>4519</v>
-      </c>
-[...1 lines deleted...]
-        <v>4520</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
+        <v>4520</v>
+      </c>
+      <c r="B2266" s="0" t="s">
         <v>4521</v>
-      </c>
-[...1 lines deleted...]
-        <v>4522</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
+        <v>4522</v>
+      </c>
+      <c r="B2267" s="0" t="s">
         <v>4523</v>
-      </c>
-[...1 lines deleted...]
-        <v>4524</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
+        <v>4524</v>
+      </c>
+      <c r="B2268" s="0" t="s">
         <v>4525</v>
-      </c>
-[...1 lines deleted...]
-        <v>4526</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
+        <v>4526</v>
+      </c>
+      <c r="B2269" s="0" t="s">
         <v>4527</v>
-      </c>
-[...1 lines deleted...]
-        <v>4528</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
+        <v>4528</v>
+      </c>
+      <c r="B2270" s="0" t="s">
         <v>4529</v>
-      </c>
-[...1 lines deleted...]
-        <v>4530</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
+        <v>4530</v>
+      </c>
+      <c r="B2271" s="0" t="s">
         <v>4531</v>
-      </c>
-[...1 lines deleted...]
-        <v>4532</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
+        <v>4532</v>
+      </c>
+      <c r="B2272" s="0" t="s">
         <v>4533</v>
-      </c>
-[...1 lines deleted...]
-        <v>4534</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
+        <v>4534</v>
+      </c>
+      <c r="B2273" s="0" t="s">
         <v>4535</v>
-      </c>
-[...1 lines deleted...]
-        <v>4536</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
+        <v>4536</v>
+      </c>
+      <c r="B2274" s="0" t="s">
         <v>4537</v>
-      </c>
-[...1 lines deleted...]
-        <v>4538</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
+        <v>4538</v>
+      </c>
+      <c r="B2275" s="0" t="s">
         <v>4539</v>
-      </c>
-[...1 lines deleted...]
-        <v>4540</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
+        <v>4540</v>
+      </c>
+      <c r="B2276" s="0" t="s">
         <v>4541</v>
-      </c>
-[...1 lines deleted...]
-        <v>4542</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
+        <v>4542</v>
+      </c>
+      <c r="B2277" s="0" t="s">
         <v>4543</v>
-      </c>
-[...1 lines deleted...]
-        <v>4544</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
+        <v>4544</v>
+      </c>
+      <c r="B2278" s="0" t="s">
         <v>4545</v>
-      </c>
-[...1 lines deleted...]
-        <v>4546</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
+        <v>4546</v>
+      </c>
+      <c r="B2279" s="0" t="s">
         <v>4547</v>
-      </c>
-[...1 lines deleted...]
-        <v>4548</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
+        <v>4548</v>
+      </c>
+      <c r="B2280" s="0" t="s">
         <v>4549</v>
-      </c>
-[...1 lines deleted...]
-        <v>4550</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
+        <v>4550</v>
+      </c>
+      <c r="B2281" s="0" t="s">
         <v>4551</v>
-      </c>
-[...1 lines deleted...]
-        <v>4552</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
+        <v>4552</v>
+      </c>
+      <c r="B2282" s="0" t="s">
         <v>4553</v>
-      </c>
-[...1 lines deleted...]
-        <v>4554</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
+        <v>4554</v>
+      </c>
+      <c r="B2283" s="0" t="s">
         <v>4555</v>
-      </c>
-[...1 lines deleted...]
-        <v>4556</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
+        <v>4556</v>
+      </c>
+      <c r="B2284" s="0" t="s">
         <v>4557</v>
-      </c>
-[...1 lines deleted...]
-        <v>4558</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
+        <v>4558</v>
+      </c>
+      <c r="B2285" s="0" t="s">
         <v>4559</v>
-      </c>
-[...1 lines deleted...]
-        <v>4560</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
+        <v>4560</v>
+      </c>
+      <c r="B2286" s="0" t="s">
         <v>4561</v>
-      </c>
-[...1 lines deleted...]
-        <v>4562</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
+        <v>4562</v>
+      </c>
+      <c r="B2287" s="0" t="s">
         <v>4563</v>
-      </c>
-[...1 lines deleted...]
-        <v>4564</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
+        <v>4564</v>
+      </c>
+      <c r="B2288" s="0" t="s">
         <v>4565</v>
-      </c>
-[...1 lines deleted...]
-        <v>4566</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
+        <v>4566</v>
+      </c>
+      <c r="B2289" s="0" t="s">
         <v>4567</v>
-      </c>
-[...1 lines deleted...]
-        <v>4568</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
+        <v>4568</v>
+      </c>
+      <c r="B2290" s="0" t="s">
         <v>4569</v>
-      </c>
-[...1 lines deleted...]
-        <v>4570</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
+        <v>4570</v>
+      </c>
+      <c r="B2291" s="0" t="s">
         <v>4571</v>
-      </c>
-[...1 lines deleted...]
-        <v>4572</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
+        <v>4572</v>
+      </c>
+      <c r="B2292" s="0" t="s">
         <v>4573</v>
-      </c>
-[...1 lines deleted...]
-        <v>4574</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
+        <v>4574</v>
+      </c>
+      <c r="B2293" s="0" t="s">
         <v>4575</v>
-      </c>
-[...1 lines deleted...]
-        <v>4576</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
+        <v>4576</v>
+      </c>
+      <c r="B2294" s="0" t="s">
         <v>4577</v>
-      </c>
-[...1 lines deleted...]
-        <v>4578</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
+        <v>4578</v>
+      </c>
+      <c r="B2295" s="0" t="s">
         <v>4579</v>
-      </c>
-[...1 lines deleted...]
-        <v>4580</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
+        <v>4580</v>
+      </c>
+      <c r="B2296" s="0" t="s">
         <v>4581</v>
-      </c>
-[...1 lines deleted...]
-        <v>4582</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
+        <v>4582</v>
+      </c>
+      <c r="B2297" s="0" t="s">
         <v>4583</v>
-      </c>
-[...1 lines deleted...]
-        <v>4584</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
+        <v>4584</v>
+      </c>
+      <c r="B2298" s="0" t="s">
         <v>4585</v>
-      </c>
-[...1 lines deleted...]
-        <v>4586</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
+        <v>4586</v>
+      </c>
+      <c r="B2299" s="0" t="s">
         <v>4587</v>
-      </c>
-[...1 lines deleted...]
-        <v>4588</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
+        <v>4588</v>
+      </c>
+      <c r="B2300" s="0" t="s">
         <v>4589</v>
-      </c>
-[...1 lines deleted...]
-        <v>4590</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
+        <v>4590</v>
+      </c>
+      <c r="B2301" s="0" t="s">
         <v>4591</v>
-      </c>
-[...1 lines deleted...]
-        <v>4592</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
+        <v>4592</v>
+      </c>
+      <c r="B2302" s="0" t="s">
         <v>4593</v>
-      </c>
-[...1 lines deleted...]
-        <v>4594</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
+        <v>4594</v>
+      </c>
+      <c r="B2303" s="0" t="s">
         <v>4595</v>
-      </c>
-[...1 lines deleted...]
-        <v>4596</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
+        <v>4596</v>
+      </c>
+      <c r="B2304" s="0" t="s">
         <v>4597</v>
-      </c>
-[...1 lines deleted...]
-        <v>4598</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
+        <v>4598</v>
+      </c>
+      <c r="B2305" s="0" t="s">
         <v>4599</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
+        <v>4600</v>
+      </c>
+      <c r="B2306" s="0" t="s">
         <v>4601</v>
-      </c>
-[...1 lines deleted...]
-        <v>4602</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
+        <v>4602</v>
+      </c>
+      <c r="B2307" s="0" t="s">
         <v>4603</v>
-      </c>
-[...1 lines deleted...]
-        <v>4604</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
+        <v>4604</v>
+      </c>
+      <c r="B2308" s="0" t="s">
         <v>4605</v>
-      </c>
-[...1 lines deleted...]
-        <v>4606</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
+        <v>4606</v>
+      </c>
+      <c r="B2309" s="0" t="s">
         <v>4607</v>
-      </c>
-[...1 lines deleted...]
-        <v>4608</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
+        <v>4608</v>
+      </c>
+      <c r="B2310" s="0" t="s">
         <v>4609</v>
-      </c>
-[...1 lines deleted...]
-        <v>4610</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
+        <v>4610</v>
+      </c>
+      <c r="B2311" s="0" t="s">
         <v>4611</v>
-      </c>
-[...1 lines deleted...]
-        <v>4612</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
+        <v>4612</v>
+      </c>
+      <c r="B2312" s="0" t="s">
         <v>4613</v>
-      </c>
-[...1 lines deleted...]
-        <v>4614</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
+        <v>4614</v>
+      </c>
+      <c r="B2313" s="0" t="s">
         <v>4615</v>
-      </c>
-[...1 lines deleted...]
-        <v>4616</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
+        <v>4616</v>
+      </c>
+      <c r="B2314" s="0" t="s">
         <v>4617</v>
-      </c>
-[...1 lines deleted...]
-        <v>4618</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
+        <v>4618</v>
+      </c>
+      <c r="B2315" s="0" t="s">
         <v>4619</v>
-      </c>
-[...1 lines deleted...]
-        <v>4620</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
+        <v>4620</v>
+      </c>
+      <c r="B2316" s="0" t="s">
         <v>4621</v>
-      </c>
-[...1 lines deleted...]
-        <v>4622</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
+        <v>4622</v>
+      </c>
+      <c r="B2317" s="0" t="s">
         <v>4623</v>
-      </c>
-[...1 lines deleted...]
-        <v>4624</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
+        <v>4624</v>
+      </c>
+      <c r="B2318" s="0" t="s">
         <v>4625</v>
-      </c>
-[...1 lines deleted...]
-        <v>4626</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
+        <v>4626</v>
+      </c>
+      <c r="B2319" s="0" t="s">
         <v>4627</v>
-      </c>
-[...1 lines deleted...]
-        <v>4628</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
+        <v>4628</v>
+      </c>
+      <c r="B2320" s="0" t="s">
         <v>4629</v>
-      </c>
-[...1 lines deleted...]
-        <v>4630</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
+        <v>4630</v>
+      </c>
+      <c r="B2321" s="0" t="s">
         <v>4631</v>
-      </c>
-[...1 lines deleted...]
-        <v>4632</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
+        <v>4632</v>
+      </c>
+      <c r="B2322" s="0" t="s">
         <v>4633</v>
-      </c>
-[...1 lines deleted...]
-        <v>4634</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
+        <v>4634</v>
+      </c>
+      <c r="B2323" s="0" t="s">
         <v>4635</v>
-      </c>
-[...1 lines deleted...]
-        <v>4636</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
+        <v>4636</v>
+      </c>
+      <c r="B2324" s="0" t="s">
         <v>4637</v>
-      </c>
-[...1 lines deleted...]
-        <v>4638</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
+        <v>4638</v>
+      </c>
+      <c r="B2325" s="0" t="s">
         <v>4639</v>
-      </c>
-[...1 lines deleted...]
-        <v>4640</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
+        <v>4640</v>
+      </c>
+      <c r="B2326" s="0" t="s">
         <v>4641</v>
-      </c>
-[...1 lines deleted...]
-        <v>4642</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
+        <v>4642</v>
+      </c>
+      <c r="B2327" s="0" t="s">
         <v>4643</v>
-      </c>
-[...1 lines deleted...]
-        <v>4644</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
+        <v>4644</v>
+      </c>
+      <c r="B2328" s="0" t="s">
         <v>4645</v>
-      </c>
-[...1 lines deleted...]
-        <v>4646</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
+        <v>4646</v>
+      </c>
+      <c r="B2329" s="0" t="s">
         <v>4647</v>
-      </c>
-[...1 lines deleted...]
-        <v>4648</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
+        <v>4648</v>
+      </c>
+      <c r="B2330" s="0" t="s">
         <v>4649</v>
-      </c>
-[...1 lines deleted...]
-        <v>4650</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
+        <v>4650</v>
+      </c>
+      <c r="B2331" s="0" t="s">
         <v>4651</v>
-      </c>
-[...1 lines deleted...]
-        <v>4652</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
+        <v>4652</v>
+      </c>
+      <c r="B2332" s="0" t="s">
         <v>4653</v>
-      </c>
-[...1 lines deleted...]
-        <v>4654</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
+        <v>4654</v>
+      </c>
+      <c r="B2333" s="0" t="s">
         <v>4655</v>
-      </c>
-[...1 lines deleted...]
-        <v>4656</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
+        <v>4656</v>
+      </c>
+      <c r="B2334" s="0" t="s">
         <v>4657</v>
-      </c>
-[...1 lines deleted...]
-        <v>4658</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
+        <v>4658</v>
+      </c>
+      <c r="B2335" s="0" t="s">
         <v>4659</v>
-      </c>
-[...1 lines deleted...]
-        <v>4660</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
+        <v>4660</v>
+      </c>
+      <c r="B2336" s="0" t="s">
         <v>4661</v>
-      </c>
-[...1 lines deleted...]
-        <v>4662</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
+        <v>4662</v>
+      </c>
+      <c r="B2337" s="0" t="s">
         <v>4663</v>
-      </c>
-[...1 lines deleted...]
-        <v>4664</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
+        <v>4664</v>
+      </c>
+      <c r="B2338" s="0" t="s">
         <v>4665</v>
-      </c>
-[...1 lines deleted...]
-        <v>4666</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
+        <v>4666</v>
+      </c>
+      <c r="B2339" s="0" t="s">
         <v>4667</v>
-      </c>
-[...1 lines deleted...]
-        <v>4668</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
+        <v>4668</v>
+      </c>
+      <c r="B2340" s="0" t="s">
         <v>4669</v>
-      </c>
-[...1 lines deleted...]
-        <v>4670</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
+        <v>4670</v>
+      </c>
+      <c r="B2341" s="0" t="s">
         <v>4671</v>
-      </c>
-[...1 lines deleted...]
-        <v>4672</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
+        <v>4672</v>
+      </c>
+      <c r="B2342" s="0" t="s">
         <v>4673</v>
-      </c>
-[...1 lines deleted...]
-        <v>4674</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
+        <v>4674</v>
+      </c>
+      <c r="B2343" s="0" t="s">
         <v>4675</v>
-      </c>
-[...1 lines deleted...]
-        <v>4676</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
+        <v>4676</v>
+      </c>
+      <c r="B2344" s="0" t="s">
         <v>4677</v>
-      </c>
-[...1 lines deleted...]
-        <v>4678</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
+        <v>4678</v>
+      </c>
+      <c r="B2345" s="0" t="s">
         <v>4679</v>
-      </c>
-[...1 lines deleted...]
-        <v>4680</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
+        <v>4680</v>
+      </c>
+      <c r="B2346" s="0" t="s">
         <v>4681</v>
-      </c>
-[...1 lines deleted...]
-        <v>4682</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
+        <v>4682</v>
+      </c>
+      <c r="B2347" s="0" t="s">
         <v>4683</v>
-      </c>
-[...1 lines deleted...]
-        <v>4684</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
+        <v>4684</v>
+      </c>
+      <c r="B2348" s="0" t="s">
         <v>4685</v>
-      </c>
-[...1 lines deleted...]
-        <v>4686</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
+        <v>4686</v>
+      </c>
+      <c r="B2349" s="0" t="s">
         <v>4687</v>
-      </c>
-[...1 lines deleted...]
-        <v>4688</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
+        <v>4688</v>
+      </c>
+      <c r="B2350" s="0" t="s">
         <v>4689</v>
-      </c>
-[...1 lines deleted...]
-        <v>4690</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
+        <v>4690</v>
+      </c>
+      <c r="B2351" s="0" t="s">
         <v>4691</v>
-      </c>
-[...1 lines deleted...]
-        <v>4692</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
+        <v>4692</v>
+      </c>
+      <c r="B2352" s="0" t="s">
         <v>4693</v>
-      </c>
-[...1 lines deleted...]
-        <v>4694</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
+        <v>4694</v>
+      </c>
+      <c r="B2353" s="0" t="s">
         <v>4695</v>
-      </c>
-[...1 lines deleted...]
-        <v>4696</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
+        <v>4696</v>
+      </c>
+      <c r="B2354" s="0" t="s">
         <v>4697</v>
-      </c>
-[...1 lines deleted...]
-        <v>4698</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
+        <v>4698</v>
+      </c>
+      <c r="B2355" s="0" t="s">
         <v>4699</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
+        <v>4700</v>
+      </c>
+      <c r="B2356" s="0" t="s">
         <v>4701</v>
-      </c>
-[...1 lines deleted...]
-        <v>4702</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B2357" s="0" t="s">
         <v>4703</v>
-      </c>
-[...1 lines deleted...]
-        <v>4704</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
+        <v>4704</v>
+      </c>
+      <c r="B2358" s="0" t="s">
         <v>4705</v>
-      </c>
-[...1 lines deleted...]
-        <v>4706</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
+        <v>4706</v>
+      </c>
+      <c r="B2359" s="0" t="s">
         <v>4707</v>
-      </c>
-[...1 lines deleted...]
-        <v>4708</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
+        <v>4708</v>
+      </c>
+      <c r="B2360" s="0" t="s">
         <v>4709</v>
-      </c>
-[...1 lines deleted...]
-        <v>4710</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
+        <v>4710</v>
+      </c>
+      <c r="B2361" s="0" t="s">
         <v>4711</v>
-      </c>
-[...1 lines deleted...]
-        <v>4712</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
+        <v>4712</v>
+      </c>
+      <c r="B2362" s="0" t="s">
         <v>4713</v>
-      </c>
-[...1 lines deleted...]
-        <v>4714</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
+        <v>4714</v>
+      </c>
+      <c r="B2363" s="0" t="s">
         <v>4715</v>
-      </c>
-[...1 lines deleted...]
-        <v>4716</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
+        <v>4716</v>
+      </c>
+      <c r="B2364" s="0" t="s">
         <v>4717</v>
-      </c>
-[...1 lines deleted...]
-        <v>4718</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
+        <v>4718</v>
+      </c>
+      <c r="B2365" s="0" t="s">
         <v>4719</v>
-      </c>
-[...1 lines deleted...]
-        <v>4720</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
+        <v>4720</v>
+      </c>
+      <c r="B2366" s="0" t="s">
         <v>4721</v>
-      </c>
-[...1 lines deleted...]
-        <v>4722</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
+        <v>4722</v>
+      </c>
+      <c r="B2367" s="0" t="s">
         <v>4723</v>
-      </c>
-[...1 lines deleted...]
-        <v>4724</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
+        <v>4724</v>
+      </c>
+      <c r="B2368" s="0" t="s">
         <v>4725</v>
-      </c>
-[...1 lines deleted...]
-        <v>4726</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
+        <v>4726</v>
+      </c>
+      <c r="B2369" s="0" t="s">
         <v>4727</v>
-      </c>
-[...1 lines deleted...]
-        <v>4728</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
+        <v>4728</v>
+      </c>
+      <c r="B2370" s="0" t="s">
         <v>4729</v>
-      </c>
-[...1 lines deleted...]
-        <v>4730</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
+        <v>4730</v>
+      </c>
+      <c r="B2371" s="0" t="s">
         <v>4731</v>
-      </c>
-[...1 lines deleted...]
-        <v>4732</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
+        <v>4732</v>
+      </c>
+      <c r="B2372" s="0" t="s">
         <v>4733</v>
-      </c>
-[...1 lines deleted...]
-        <v>4734</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
+        <v>4734</v>
+      </c>
+      <c r="B2373" s="0" t="s">
         <v>4735</v>
-      </c>
-[...1 lines deleted...]
-        <v>4736</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
+        <v>4736</v>
+      </c>
+      <c r="B2374" s="0" t="s">
         <v>4737</v>
-      </c>
-[...1 lines deleted...]
-        <v>4738</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
+        <v>4738</v>
+      </c>
+      <c r="B2375" s="0" t="s">
         <v>4739</v>
-      </c>
-[...1 lines deleted...]
-        <v>4740</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
+        <v>4740</v>
+      </c>
+      <c r="B2376" s="0" t="s">
         <v>4741</v>
-      </c>
-[...1 lines deleted...]
-        <v>4742</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
+        <v>4742</v>
+      </c>
+      <c r="B2377" s="0" t="s">
         <v>4743</v>
-      </c>
-[...1 lines deleted...]
-        <v>4744</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
+        <v>4744</v>
+      </c>
+      <c r="B2378" s="0" t="s">
         <v>4745</v>
-      </c>
-[...1 lines deleted...]
-        <v>4746</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
+        <v>4746</v>
+      </c>
+      <c r="B2379" s="0" t="s">
         <v>4747</v>
-      </c>
-[...1 lines deleted...]
-        <v>4748</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
+        <v>4748</v>
+      </c>
+      <c r="B2380" s="0" t="s">
         <v>4749</v>
-      </c>
-[...1 lines deleted...]
-        <v>4750</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
+        <v>4750</v>
+      </c>
+      <c r="B2381" s="0" t="s">
         <v>4751</v>
-      </c>
-[...1 lines deleted...]
-        <v>4752</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
+        <v>4752</v>
+      </c>
+      <c r="B2382" s="0" t="s">
         <v>4753</v>
-      </c>
-[...1 lines deleted...]
-        <v>4754</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
+        <v>4754</v>
+      </c>
+      <c r="B2383" s="0" t="s">
         <v>4755</v>
-      </c>
-[...1 lines deleted...]
-        <v>4756</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
+        <v>4756</v>
+      </c>
+      <c r="B2384" s="0" t="s">
         <v>4757</v>
-      </c>
-[...1 lines deleted...]
-        <v>4758</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
+        <v>4758</v>
+      </c>
+      <c r="B2385" s="0" t="s">
         <v>4759</v>
-      </c>
-[...1 lines deleted...]
-        <v>4760</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
+        <v>4760</v>
+      </c>
+      <c r="B2386" s="0" t="s">
         <v>4761</v>
-      </c>
-[...1 lines deleted...]
-        <v>4762</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
+        <v>4762</v>
+      </c>
+      <c r="B2387" s="0" t="s">
         <v>4763</v>
-      </c>
-[...1 lines deleted...]
-        <v>4764</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
+        <v>4764</v>
+      </c>
+      <c r="B2388" s="0" t="s">
         <v>4765</v>
-      </c>
-[...1 lines deleted...]
-        <v>4766</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
+        <v>4766</v>
+      </c>
+      <c r="B2389" s="0" t="s">
         <v>4767</v>
-      </c>
-[...1 lines deleted...]
-        <v>4768</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
+        <v>4768</v>
+      </c>
+      <c r="B2390" s="0" t="s">
         <v>4769</v>
-      </c>
-[...1 lines deleted...]
-        <v>4770</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
+        <v>4770</v>
+      </c>
+      <c r="B2391" s="0" t="s">
         <v>4771</v>
-      </c>
-[...1 lines deleted...]
-        <v>4772</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
+        <v>4772</v>
+      </c>
+      <c r="B2392" s="0" t="s">
         <v>4773</v>
-      </c>
-[...1 lines deleted...]
-        <v>4774</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
+        <v>4774</v>
+      </c>
+      <c r="B2393" s="0" t="s">
         <v>4775</v>
-      </c>
-[...1 lines deleted...]
-        <v>4776</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
+        <v>4776</v>
+      </c>
+      <c r="B2394" s="0" t="s">
         <v>4777</v>
-      </c>
-[...1 lines deleted...]
-        <v>4778</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
+        <v>4778</v>
+      </c>
+      <c r="B2395" s="0" t="s">
         <v>4779</v>
-      </c>
-[...1 lines deleted...]
-        <v>4780</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
+        <v>4780</v>
+      </c>
+      <c r="B2396" s="0" t="s">
         <v>4781</v>
-      </c>
-[...1 lines deleted...]
-        <v>4782</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
+        <v>4782</v>
+      </c>
+      <c r="B2397" s="0" t="s">
         <v>4783</v>
-      </c>
-[...1 lines deleted...]
-        <v>4784</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
+        <v>4784</v>
+      </c>
+      <c r="B2398" s="0" t="s">
         <v>4785</v>
-      </c>
-[...1 lines deleted...]
-        <v>4786</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
+        <v>4786</v>
+      </c>
+      <c r="B2399" s="0" t="s">
         <v>4787</v>
-      </c>
-[...1 lines deleted...]
-        <v>4788</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
+        <v>4788</v>
+      </c>
+      <c r="B2400" s="0" t="s">
         <v>4789</v>
-      </c>
-[...1 lines deleted...]
-        <v>4790</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
+        <v>4790</v>
+      </c>
+      <c r="B2401" s="0" t="s">
         <v>4791</v>
-      </c>
-[...1 lines deleted...]
-        <v>4792</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
+        <v>4792</v>
+      </c>
+      <c r="B2402" s="0" t="s">
         <v>4793</v>
-      </c>
-[...1 lines deleted...]
-        <v>4794</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
+        <v>4794</v>
+      </c>
+      <c r="B2403" s="0" t="s">
         <v>4795</v>
-      </c>
-[...1 lines deleted...]
-        <v>4698</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
         <v>4796</v>
       </c>
       <c r="B2404" s="0" t="s">
         <v>4797</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
         <v>4798</v>
       </c>
       <c r="B2405" s="0" t="s">
         <v>4799</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
         <v>4800</v>
       </c>
       <c r="B2406" s="0" t="s">
         <v>4801</v>
       </c>
@@ -36787,795 +37108,795 @@
       <c r="B2454" s="0" t="s">
         <v>4897</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
         <v>4898</v>
       </c>
       <c r="B2455" s="0" t="s">
         <v>4899</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
         <v>4900</v>
       </c>
       <c r="B2456" s="0" t="s">
         <v>4901</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
         <v>4902</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>4903</v>
+        <v>4805</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
+        <v>4903</v>
+      </c>
+      <c r="B2458" s="0" t="s">
         <v>4904</v>
-      </c>
-[...1 lines deleted...]
-        <v>4905</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
+        <v>4905</v>
+      </c>
+      <c r="B2459" s="0" t="s">
         <v>4906</v>
-      </c>
-[...1 lines deleted...]
-        <v>4576</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
         <v>4907</v>
       </c>
       <c r="B2460" s="0" t="s">
         <v>4908</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
         <v>4909</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>4790</v>
+        <v>4910</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>4910</v>
+        <v>4911</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>4911</v>
+        <v>4912</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>4912</v>
+        <v>4913</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>4913</v>
+        <v>4914</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>4914</v>
+        <v>4915</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>4915</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>4916</v>
+        <v>4917</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>4917</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>4918</v>
+        <v>4919</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>4919</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>4920</v>
+        <v>4921</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>4921</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>4922</v>
+        <v>4923</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>4923</v>
+        <v>4924</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>4924</v>
+        <v>4925</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>4925</v>
+        <v>4926</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>4926</v>
+        <v>4927</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>4927</v>
+        <v>4928</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>4928</v>
+        <v>4929</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>4929</v>
+        <v>4930</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>4930</v>
+        <v>4931</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>4931</v>
+        <v>4932</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>4932</v>
+        <v>4933</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>4879</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>4933</v>
+        <v>4935</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>4934</v>
+        <v>4936</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>4935</v>
+        <v>4937</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>4936</v>
+        <v>4938</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>4937</v>
+        <v>4939</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>4938</v>
+        <v>4940</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>4939</v>
+        <v>4941</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>4940</v>
+        <v>4942</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>4941</v>
+        <v>4943</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>4942</v>
+        <v>4944</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>4943</v>
+        <v>4945</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>4944</v>
+        <v>4946</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>4945</v>
+        <v>4947</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>4946</v>
+        <v>4948</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>4947</v>
+        <v>4949</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>4948</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>4949</v>
+        <v>4951</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>4950</v>
+        <v>4952</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>4951</v>
+        <v>4953</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>4952</v>
+        <v>4954</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>4953</v>
+        <v>4955</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>4954</v>
+        <v>4956</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>4955</v>
+        <v>4957</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>4956</v>
+        <v>4958</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>4957</v>
+        <v>4959</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>4958</v>
+        <v>4960</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>4959</v>
+        <v>4961</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>4960</v>
+        <v>4962</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>4961</v>
+        <v>4963</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>4962</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>4963</v>
+        <v>4965</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>4964</v>
+        <v>4966</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>4965</v>
+        <v>4967</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>4966</v>
+        <v>4968</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>4967</v>
+        <v>4969</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>4968</v>
+        <v>4970</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>4969</v>
+        <v>4971</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>4970</v>
+        <v>4972</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>4971</v>
+        <v>4973</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>4972</v>
+        <v>4974</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>4973</v>
+        <v>4975</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>4974</v>
+        <v>4976</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>4975</v>
+        <v>4977</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>4976</v>
+        <v>4978</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>4977</v>
+        <v>4979</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>4678</v>
+        <v>4980</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>4978</v>
+        <v>4981</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>4979</v>
+        <v>4982</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
-        <v>4980</v>
+        <v>4983</v>
       </c>
       <c r="B2498" s="0" t="s">
-        <v>4981</v>
+        <v>4984</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>4982</v>
+        <v>4985</v>
       </c>
       <c r="B2499" s="0" t="s">
-        <v>4983</v>
+        <v>4986</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>4984</v>
+        <v>4987</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>4985</v>
+        <v>4988</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
-        <v>4986</v>
+        <v>4989</v>
       </c>
       <c r="B2501" s="0" t="s">
-        <v>4987</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
-        <v>4988</v>
+        <v>4991</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>4989</v>
+        <v>4992</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>4990</v>
+        <v>4993</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>4991</v>
+        <v>4994</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>4992</v>
+        <v>4995</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>4993</v>
+        <v>4996</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>4994</v>
+        <v>4997</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>4934</v>
+        <v>4998</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>4995</v>
+        <v>4999</v>
       </c>
       <c r="B2506" s="0" t="s">
-        <v>4996</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>4997</v>
+        <v>5001</v>
       </c>
       <c r="B2507" s="0" t="s">
-        <v>4998</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
-        <v>4999</v>
+        <v>5003</v>
       </c>
       <c r="B2508" s="0" t="s">
-        <v>5000</v>
+        <v>5004</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
-        <v>5001</v>
+        <v>5005</v>
       </c>
       <c r="B2509" s="0" t="s">
-        <v>5002</v>
+        <v>5006</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
-        <v>5003</v>
+        <v>5007</v>
       </c>
       <c r="B2510" s="0" t="s">
-        <v>5004</v>
+        <v>5008</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
-        <v>5005</v>
+        <v>5009</v>
       </c>
       <c r="B2511" s="0" t="s">
-        <v>5006</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
-        <v>5007</v>
+        <v>5011</v>
       </c>
       <c r="B2512" s="0" t="s">
-        <v>5008</v>
+        <v>5012</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
-        <v>5009</v>
+        <v>5013</v>
       </c>
       <c r="B2513" s="0" t="s">
-        <v>5010</v>
+        <v>4683</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>5011</v>
+        <v>5014</v>
       </c>
       <c r="B2514" s="0" t="s">
-        <v>5012</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
-        <v>5013</v>
+        <v>5016</v>
       </c>
       <c r="B2515" s="0" t="s">
-        <v>5014</v>
+        <v>4897</v>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" s="0" t="s">
-        <v>5015</v>
+        <v>5017</v>
       </c>
       <c r="B2516" s="0" t="s">
-        <v>5016</v>
+        <v>5018</v>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" s="0" t="s">
-        <v>5017</v>
+        <v>5019</v>
       </c>
       <c r="B2517" s="0" t="s">
-        <v>5018</v>
+        <v>5020</v>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" s="0" t="s">
-        <v>5019</v>
+        <v>5021</v>
       </c>
       <c r="B2518" s="0" t="s">
-        <v>5020</v>
+        <v>5022</v>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" s="0" t="s">
-        <v>5021</v>
+        <v>5023</v>
       </c>
       <c r="B2519" s="0" t="s">
-        <v>5022</v>
+        <v>5024</v>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
-        <v>5023</v>
+        <v>5025</v>
       </c>
       <c r="B2520" s="0" t="s">
-        <v>5024</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
-        <v>5025</v>
+        <v>5027</v>
       </c>
       <c r="B2521" s="0" t="s">
-        <v>5026</v>
+        <v>5028</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>5027</v>
+        <v>5029</v>
       </c>
       <c r="B2522" s="0" t="s">
-        <v>5028</v>
+        <v>5030</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>5029</v>
+        <v>5031</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>5030</v>
+        <v>5032</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>5031</v>
+        <v>5033</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>5032</v>
+        <v>5034</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>5033</v>
+        <v>5035</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>5034</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>5035</v>
+        <v>5037</v>
       </c>
       <c r="B2526" s="0" t="s">
-        <v>5036</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>5037</v>
+        <v>5039</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>5038</v>
+        <v>4986</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>5039</v>
+        <v>5040</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>5040</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>5041</v>
+        <v>5042</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>5042</v>
+        <v>5043</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>5043</v>
+        <v>5044</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>5044</v>
+        <v>5045</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>5045</v>
+        <v>5046</v>
       </c>
       <c r="B2531" s="0" t="s">
-        <v>5046</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>5047</v>
+        <v>5048</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>5048</v>
+        <v>5049</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>5049</v>
+        <v>5050</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>5050</v>
+        <v>5051</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>5051</v>
+        <v>5052</v>
       </c>
       <c r="B2534" s="0" t="s">
-        <v>5052</v>
+        <v>5053</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>5053</v>
+        <v>5054</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>5054</v>
+        <v>5055</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>5055</v>
+        <v>5056</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>5056</v>
+        <v>5057</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>5057</v>
+        <v>5058</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>5058</v>
+        <v>5059</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>5059</v>
+        <v>5060</v>
       </c>
       <c r="B2538" s="0" t="s">
-        <v>5060</v>
+        <v>5061</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>5061</v>
+        <v>5062</v>
       </c>
       <c r="B2539" s="0" t="s">
-        <v>5062</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>5063</v>
+        <v>5064</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>5064</v>
+        <v>5065</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>5065</v>
+        <v>5066</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>5066</v>
+        <v>5067</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>5067</v>
+        <v>5068</v>
       </c>
       <c r="B2542" s="0" t="s">
-        <v>5068</v>
+        <v>5069</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>5069</v>
+        <v>5070</v>
       </c>
       <c r="B2543" s="0" t="s">
-        <v>5070</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>5071</v>
+        <v>5072</v>
       </c>
       <c r="B2544" s="0" t="s">
-        <v>5072</v>
+        <v>5073</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>5073</v>
+        <v>5074</v>
       </c>
       <c r="B2545" s="0" t="s">
-        <v>5074</v>
+        <v>5075</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>5075</v>
+        <v>5076</v>
       </c>
       <c r="B2546" s="0" t="s">
-        <v>5076</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>5077</v>
+        <v>5078</v>
       </c>
       <c r="B2547" s="0" t="s">
-        <v>5078</v>
+        <v>5079</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>5079</v>
+        <v>5080</v>
       </c>
       <c r="B2548" s="0" t="s">
-        <v>5080</v>
+        <v>5081</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>5081</v>
+        <v>5082</v>
       </c>
       <c r="B2549" s="0" t="s">
-        <v>5082</v>
+        <v>5083</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>5083</v>
+        <v>5084</v>
       </c>
       <c r="B2550" s="0" t="s">
-        <v>5084</v>
+        <v>4785</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
         <v>5085</v>
       </c>
       <c r="B2551" s="0" t="s">
         <v>5086</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
         <v>5087</v>
       </c>
       <c r="B2552" s="0" t="s">
         <v>5088</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
         <v>5089</v>
       </c>
       <c r="B2553" s="0" t="s">
         <v>5090</v>
       </c>
@@ -37603,475 +37924,475 @@
       <c r="B2556" s="0" t="s">
         <v>5096</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
         <v>5097</v>
       </c>
       <c r="B2557" s="0" t="s">
         <v>5098</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
         <v>5099</v>
       </c>
       <c r="B2558" s="0" t="s">
         <v>5100</v>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" s="0" t="s">
         <v>5101</v>
       </c>
       <c r="B2559" s="0" t="s">
-        <v>5102</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" s="0" t="s">
+        <v>5102</v>
+      </c>
+      <c r="B2560" s="0" t="s">
         <v>5103</v>
-      </c>
-[...1 lines deleted...]
-        <v>5104</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
+        <v>5104</v>
+      </c>
+      <c r="B2561" s="0" t="s">
         <v>5105</v>
-      </c>
-[...1 lines deleted...]
-        <v>5106</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
+        <v>5106</v>
+      </c>
+      <c r="B2562" s="0" t="s">
         <v>5107</v>
-      </c>
-[...1 lines deleted...]
-        <v>5108</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
+        <v>5108</v>
+      </c>
+      <c r="B2563" s="0" t="s">
         <v>5109</v>
-      </c>
-[...1 lines deleted...]
-        <v>5110</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
+        <v>5110</v>
+      </c>
+      <c r="B2564" s="0" t="s">
         <v>5111</v>
-      </c>
-[...1 lines deleted...]
-        <v>5112</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
+        <v>5112</v>
+      </c>
+      <c r="B2565" s="0" t="s">
         <v>5113</v>
-      </c>
-[...1 lines deleted...]
-        <v>5114</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
+        <v>5114</v>
+      </c>
+      <c r="B2566" s="0" t="s">
         <v>5115</v>
-      </c>
-[...1 lines deleted...]
-        <v>5116</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
+        <v>5116</v>
+      </c>
+      <c r="B2567" s="0" t="s">
         <v>5117</v>
-      </c>
-[...1 lines deleted...]
-        <v>5118</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
+        <v>5118</v>
+      </c>
+      <c r="B2568" s="0" t="s">
         <v>5119</v>
-      </c>
-[...1 lines deleted...]
-        <v>5120</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
+        <v>5120</v>
+      </c>
+      <c r="B2569" s="0" t="s">
         <v>5121</v>
-      </c>
-[...1 lines deleted...]
-        <v>5122</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
+        <v>5122</v>
+      </c>
+      <c r="B2570" s="0" t="s">
         <v>5123</v>
-      </c>
-[...1 lines deleted...]
-        <v>5124</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
+        <v>5124</v>
+      </c>
+      <c r="B2571" s="0" t="s">
         <v>5125</v>
-      </c>
-[...1 lines deleted...]
-        <v>5126</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
+        <v>5126</v>
+      </c>
+      <c r="B2572" s="0" t="s">
         <v>5127</v>
-      </c>
-[...1 lines deleted...]
-        <v>5128</v>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" s="0" t="s">
+        <v>5128</v>
+      </c>
+      <c r="B2573" s="0" t="s">
         <v>5129</v>
-      </c>
-[...1 lines deleted...]
-        <v>5130</v>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" s="0" t="s">
+        <v>5130</v>
+      </c>
+      <c r="B2574" s="0" t="s">
         <v>5131</v>
-      </c>
-[...1 lines deleted...]
-        <v>5132</v>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" s="0" t="s">
+        <v>5132</v>
+      </c>
+      <c r="B2575" s="0" t="s">
         <v>5133</v>
-      </c>
-[...1 lines deleted...]
-        <v>5134</v>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" s="0" t="s">
+        <v>5134</v>
+      </c>
+      <c r="B2576" s="0" t="s">
         <v>5135</v>
-      </c>
-[...1 lines deleted...]
-        <v>5136</v>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" s="0" t="s">
+        <v>5136</v>
+      </c>
+      <c r="B2577" s="0" t="s">
         <v>5137</v>
-      </c>
-[...1 lines deleted...]
-        <v>5138</v>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" s="0" t="s">
+        <v>5138</v>
+      </c>
+      <c r="B2578" s="0" t="s">
         <v>5139</v>
-      </c>
-[...1 lines deleted...]
-        <v>5140</v>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" s="0" t="s">
+        <v>5140</v>
+      </c>
+      <c r="B2579" s="0" t="s">
         <v>5141</v>
-      </c>
-[...1 lines deleted...]
-        <v>5142</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
+        <v>5142</v>
+      </c>
+      <c r="B2580" s="0" t="s">
         <v>5143</v>
-      </c>
-[...1 lines deleted...]
-        <v>5144</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
+        <v>5144</v>
+      </c>
+      <c r="B2581" s="0" t="s">
         <v>5145</v>
-      </c>
-[...1 lines deleted...]
-        <v>5146</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
+        <v>5146</v>
+      </c>
+      <c r="B2582" s="0" t="s">
         <v>5147</v>
-      </c>
-[...1 lines deleted...]
-        <v>5148</v>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" s="0" t="s">
+        <v>5148</v>
+      </c>
+      <c r="B2583" s="0" t="s">
         <v>5149</v>
-      </c>
-[...1 lines deleted...]
-        <v>5150</v>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" s="0" t="s">
+        <v>5150</v>
+      </c>
+      <c r="B2584" s="0" t="s">
         <v>5151</v>
-      </c>
-[...1 lines deleted...]
-        <v>5152</v>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" s="0" t="s">
+        <v>5152</v>
+      </c>
+      <c r="B2585" s="0" t="s">
         <v>5153</v>
-      </c>
-[...1 lines deleted...]
-        <v>5154</v>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" s="0" t="s">
+        <v>5154</v>
+      </c>
+      <c r="B2586" s="0" t="s">
         <v>5155</v>
-      </c>
-[...1 lines deleted...]
-        <v>5156</v>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" s="0" t="s">
+        <v>5156</v>
+      </c>
+      <c r="B2587" s="0" t="s">
         <v>5157</v>
-      </c>
-[...1 lines deleted...]
-        <v>5158</v>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" s="0" t="s">
+        <v>5158</v>
+      </c>
+      <c r="B2588" s="0" t="s">
         <v>5159</v>
-      </c>
-[...1 lines deleted...]
-        <v>5160</v>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" s="0" t="s">
+        <v>5160</v>
+      </c>
+      <c r="B2589" s="0" t="s">
         <v>5161</v>
-      </c>
-[...1 lines deleted...]
-        <v>5162</v>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" s="0" t="s">
+        <v>5162</v>
+      </c>
+      <c r="B2590" s="0" t="s">
         <v>5163</v>
-      </c>
-[...1 lines deleted...]
-        <v>5164</v>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" s="0" t="s">
+        <v>5164</v>
+      </c>
+      <c r="B2591" s="0" t="s">
         <v>5165</v>
-      </c>
-[...1 lines deleted...]
-        <v>5166</v>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" s="0" t="s">
+        <v>5166</v>
+      </c>
+      <c r="B2592" s="0" t="s">
         <v>5167</v>
-      </c>
-[...1 lines deleted...]
-        <v>5168</v>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" s="0" t="s">
+        <v>5168</v>
+      </c>
+      <c r="B2593" s="0" t="s">
         <v>5169</v>
-      </c>
-[...1 lines deleted...]
-        <v>5170</v>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" s="0" t="s">
+        <v>5170</v>
+      </c>
+      <c r="B2594" s="0" t="s">
         <v>5171</v>
-      </c>
-[...1 lines deleted...]
-        <v>5172</v>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" s="0" t="s">
+        <v>5172</v>
+      </c>
+      <c r="B2595" s="0" t="s">
         <v>5173</v>
-      </c>
-[...1 lines deleted...]
-        <v>5174</v>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" s="0" t="s">
+        <v>5174</v>
+      </c>
+      <c r="B2596" s="0" t="s">
         <v>5175</v>
-      </c>
-[...1 lines deleted...]
-        <v>5176</v>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" s="0" t="s">
+        <v>5176</v>
+      </c>
+      <c r="B2597" s="0" t="s">
         <v>5177</v>
-      </c>
-[...1 lines deleted...]
-        <v>5178</v>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" s="0" t="s">
+        <v>5178</v>
+      </c>
+      <c r="B2598" s="0" t="s">
         <v>5179</v>
-      </c>
-[...1 lines deleted...]
-        <v>5180</v>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" s="0" t="s">
+        <v>5180</v>
+      </c>
+      <c r="B2599" s="0" t="s">
         <v>5181</v>
-      </c>
-[...1 lines deleted...]
-        <v>5182</v>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" s="0" t="s">
+        <v>5182</v>
+      </c>
+      <c r="B2600" s="0" t="s">
         <v>5183</v>
-      </c>
-[...1 lines deleted...]
-        <v>5184</v>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" s="0" t="s">
+        <v>5184</v>
+      </c>
+      <c r="B2601" s="0" t="s">
         <v>5185</v>
-      </c>
-[...1 lines deleted...]
-        <v>5186</v>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" s="0" t="s">
+        <v>5186</v>
+      </c>
+      <c r="B2602" s="0" t="s">
         <v>5187</v>
-      </c>
-[...1 lines deleted...]
-        <v>5188</v>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" s="0" t="s">
+        <v>5188</v>
+      </c>
+      <c r="B2603" s="0" t="s">
         <v>5189</v>
-      </c>
-[...1 lines deleted...]
-        <v>5190</v>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" s="0" t="s">
+        <v>5190</v>
+      </c>
+      <c r="B2604" s="0" t="s">
         <v>5191</v>
-      </c>
-[...1 lines deleted...]
-        <v>5192</v>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" s="0" t="s">
+        <v>5192</v>
+      </c>
+      <c r="B2605" s="0" t="s">
         <v>5193</v>
-      </c>
-[...1 lines deleted...]
-        <v>5194</v>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" s="0" t="s">
+        <v>5194</v>
+      </c>
+      <c r="B2606" s="0" t="s">
         <v>5195</v>
-      </c>
-[...1 lines deleted...]
-        <v>5196</v>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" s="0" t="s">
+        <v>5196</v>
+      </c>
+      <c r="B2607" s="0" t="s">
         <v>5197</v>
-      </c>
-[...1 lines deleted...]
-        <v>5198</v>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" s="0" t="s">
+        <v>5198</v>
+      </c>
+      <c r="B2608" s="0" t="s">
         <v>5199</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200</v>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" s="0" t="s">
+        <v>5200</v>
+      </c>
+      <c r="B2609" s="0" t="s">
         <v>5201</v>
-      </c>
-[...1 lines deleted...]
-        <v>5202</v>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" s="0" t="s">
+        <v>5202</v>
+      </c>
+      <c r="B2610" s="0" t="s">
         <v>5203</v>
-      </c>
-[...1 lines deleted...]
-        <v>5204</v>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" s="0" t="s">
+        <v>5204</v>
+      </c>
+      <c r="B2611" s="0" t="s">
         <v>5205</v>
-      </c>
-[...1 lines deleted...]
-        <v>5206</v>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" s="0" t="s">
+        <v>5206</v>
+      </c>
+      <c r="B2612" s="0" t="s">
         <v>5207</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223</v>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" s="0" t="s">
         <v>5208</v>
       </c>
       <c r="B2613" s="0" t="s">
         <v>5209</v>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" s="0" t="s">
         <v>5210</v>
       </c>
       <c r="B2614" s="0" t="s">
         <v>5211</v>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" s="0" t="s">
         <v>5212</v>
       </c>
       <c r="B2615" s="0" t="s">
         <v>5213</v>
       </c>
@@ -38459,827 +38780,827 @@
       <c r="B2663" s="0" t="s">
         <v>5309</v>
       </c>
     </row>
     <row r="2664">
       <c r="A2664" s="0" t="s">
         <v>5310</v>
       </c>
       <c r="B2664" s="0" t="s">
         <v>5311</v>
       </c>
     </row>
     <row r="2665">
       <c r="A2665" s="0" t="s">
         <v>5312</v>
       </c>
       <c r="B2665" s="0" t="s">
         <v>5313</v>
       </c>
     </row>
     <row r="2666">
       <c r="A2666" s="0" t="s">
         <v>5314</v>
       </c>
       <c r="B2666" s="0" t="s">
-        <v>5315</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" s="0" t="s">
+        <v>5315</v>
+      </c>
+      <c r="B2667" s="0" t="s">
         <v>5316</v>
-      </c>
-[...1 lines deleted...]
-        <v>5317</v>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" s="0" t="s">
+        <v>5317</v>
+      </c>
+      <c r="B2668" s="0" t="s">
         <v>5318</v>
-      </c>
-[...1 lines deleted...]
-        <v>5319</v>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" s="0" t="s">
+        <v>5319</v>
+      </c>
+      <c r="B2669" s="0" t="s">
         <v>5320</v>
-      </c>
-[...1 lines deleted...]
-        <v>5321</v>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" s="0" t="s">
+        <v>5321</v>
+      </c>
+      <c r="B2670" s="0" t="s">
         <v>5322</v>
-      </c>
-[...1 lines deleted...]
-        <v>5323</v>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" s="0" t="s">
+        <v>5323</v>
+      </c>
+      <c r="B2671" s="0" t="s">
         <v>5324</v>
-      </c>
-[...1 lines deleted...]
-        <v>5325</v>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" s="0" t="s">
+        <v>5325</v>
+      </c>
+      <c r="B2672" s="0" t="s">
         <v>5326</v>
-      </c>
-[...1 lines deleted...]
-        <v>5327</v>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" s="0" t="s">
+        <v>5327</v>
+      </c>
+      <c r="B2673" s="0" t="s">
         <v>5328</v>
-      </c>
-[...1 lines deleted...]
-        <v>5329</v>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" s="0" t="s">
+        <v>5329</v>
+      </c>
+      <c r="B2674" s="0" t="s">
         <v>5330</v>
-      </c>
-[...1 lines deleted...]
-        <v>5331</v>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" s="0" t="s">
+        <v>5331</v>
+      </c>
+      <c r="B2675" s="0" t="s">
         <v>5332</v>
-      </c>
-[...1 lines deleted...]
-        <v>5333</v>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" s="0" t="s">
+        <v>5333</v>
+      </c>
+      <c r="B2676" s="0" t="s">
         <v>5334</v>
-      </c>
-[...1 lines deleted...]
-        <v>5335</v>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" s="0" t="s">
+        <v>5335</v>
+      </c>
+      <c r="B2677" s="0" t="s">
         <v>5336</v>
-      </c>
-[...1 lines deleted...]
-        <v>5337</v>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" s="0" t="s">
+        <v>5337</v>
+      </c>
+      <c r="B2678" s="0" t="s">
         <v>5338</v>
-      </c>
-[...1 lines deleted...]
-        <v>5339</v>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" s="0" t="s">
+        <v>5339</v>
+      </c>
+      <c r="B2679" s="0" t="s">
         <v>5340</v>
-      </c>
-[...1 lines deleted...]
-        <v>5341</v>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" s="0" t="s">
+        <v>5341</v>
+      </c>
+      <c r="B2680" s="0" t="s">
         <v>5342</v>
-      </c>
-[...1 lines deleted...]
-        <v>5343</v>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" s="0" t="s">
+        <v>5343</v>
+      </c>
+      <c r="B2681" s="0" t="s">
         <v>5344</v>
-      </c>
-[...1 lines deleted...]
-        <v>5345</v>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" s="0" t="s">
+        <v>5345</v>
+      </c>
+      <c r="B2682" s="0" t="s">
         <v>5346</v>
-      </c>
-[...1 lines deleted...]
-        <v>5347</v>
       </c>
     </row>
     <row r="2683">
       <c r="A2683" s="0" t="s">
+        <v>5347</v>
+      </c>
+      <c r="B2683" s="0" t="s">
         <v>5348</v>
-      </c>
-[...1 lines deleted...]
-        <v>5349</v>
       </c>
     </row>
     <row r="2684">
       <c r="A2684" s="0" t="s">
+        <v>5349</v>
+      </c>
+      <c r="B2684" s="0" t="s">
         <v>5350</v>
-      </c>
-[...1 lines deleted...]
-        <v>5351</v>
       </c>
     </row>
     <row r="2685">
       <c r="A2685" s="0" t="s">
+        <v>5351</v>
+      </c>
+      <c r="B2685" s="0" t="s">
         <v>5352</v>
-      </c>
-[...1 lines deleted...]
-        <v>5353</v>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" s="0" t="s">
+        <v>5353</v>
+      </c>
+      <c r="B2686" s="0" t="s">
         <v>5354</v>
-      </c>
-[...1 lines deleted...]
-        <v>5355</v>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" s="0" t="s">
+        <v>5355</v>
+      </c>
+      <c r="B2687" s="0" t="s">
         <v>5356</v>
-      </c>
-[...1 lines deleted...]
-        <v>5357</v>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" s="0" t="s">
+        <v>5357</v>
+      </c>
+      <c r="B2688" s="0" t="s">
         <v>5358</v>
-      </c>
-[...1 lines deleted...]
-        <v>5359</v>
       </c>
     </row>
     <row r="2689">
       <c r="A2689" s="0" t="s">
+        <v>5359</v>
+      </c>
+      <c r="B2689" s="0" t="s">
         <v>5360</v>
-      </c>
-[...1 lines deleted...]
-        <v>5361</v>
       </c>
     </row>
     <row r="2690">
       <c r="A2690" s="0" t="s">
+        <v>5361</v>
+      </c>
+      <c r="B2690" s="0" t="s">
         <v>5362</v>
-      </c>
-[...1 lines deleted...]
-        <v>5363</v>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" s="0" t="s">
+        <v>5363</v>
+      </c>
+      <c r="B2691" s="0" t="s">
         <v>5364</v>
-      </c>
-[...1 lines deleted...]
-        <v>5365</v>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" s="0" t="s">
+        <v>5365</v>
+      </c>
+      <c r="B2692" s="0" t="s">
         <v>5366</v>
-      </c>
-[...1 lines deleted...]
-        <v>5367</v>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" s="0" t="s">
+        <v>5367</v>
+      </c>
+      <c r="B2693" s="0" t="s">
         <v>5368</v>
-      </c>
-[...1 lines deleted...]
-        <v>5369</v>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" s="0" t="s">
+        <v>5369</v>
+      </c>
+      <c r="B2694" s="0" t="s">
         <v>5370</v>
-      </c>
-[...1 lines deleted...]
-        <v>5371</v>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" s="0" t="s">
+        <v>5371</v>
+      </c>
+      <c r="B2695" s="0" t="s">
         <v>5372</v>
-      </c>
-[...1 lines deleted...]
-        <v>5373</v>
       </c>
     </row>
     <row r="2696">
       <c r="A2696" s="0" t="s">
+        <v>5373</v>
+      </c>
+      <c r="B2696" s="0" t="s">
         <v>5374</v>
-      </c>
-[...1 lines deleted...]
-        <v>5375</v>
       </c>
     </row>
     <row r="2697">
       <c r="A2697" s="0" t="s">
+        <v>5375</v>
+      </c>
+      <c r="B2697" s="0" t="s">
         <v>5376</v>
-      </c>
-[...1 lines deleted...]
-        <v>5377</v>
       </c>
     </row>
     <row r="2698">
       <c r="A2698" s="0" t="s">
+        <v>5377</v>
+      </c>
+      <c r="B2698" s="0" t="s">
         <v>5378</v>
-      </c>
-[...1 lines deleted...]
-        <v>5379</v>
       </c>
     </row>
     <row r="2699">
       <c r="A2699" s="0" t="s">
+        <v>5379</v>
+      </c>
+      <c r="B2699" s="0" t="s">
         <v>5380</v>
-      </c>
-[...1 lines deleted...]
-        <v>5381</v>
       </c>
     </row>
     <row r="2700">
       <c r="A2700" s="0" t="s">
+        <v>5381</v>
+      </c>
+      <c r="B2700" s="0" t="s">
         <v>5382</v>
-      </c>
-[...1 lines deleted...]
-        <v>5383</v>
       </c>
     </row>
     <row r="2701">
       <c r="A2701" s="0" t="s">
+        <v>5383</v>
+      </c>
+      <c r="B2701" s="0" t="s">
         <v>5384</v>
-      </c>
-[...1 lines deleted...]
-        <v>5385</v>
       </c>
     </row>
     <row r="2702">
       <c r="A2702" s="0" t="s">
+        <v>5385</v>
+      </c>
+      <c r="B2702" s="0" t="s">
         <v>5386</v>
-      </c>
-[...1 lines deleted...]
-        <v>5387</v>
       </c>
     </row>
     <row r="2703">
       <c r="A2703" s="0" t="s">
+        <v>5387</v>
+      </c>
+      <c r="B2703" s="0" t="s">
         <v>5388</v>
-      </c>
-[...1 lines deleted...]
-        <v>5389</v>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" s="0" t="s">
+        <v>5389</v>
+      </c>
+      <c r="B2704" s="0" t="s">
         <v>5390</v>
-      </c>
-[...1 lines deleted...]
-        <v>5391</v>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" s="0" t="s">
+        <v>5391</v>
+      </c>
+      <c r="B2705" s="0" t="s">
         <v>5392</v>
-      </c>
-[...1 lines deleted...]
-        <v>5393</v>
       </c>
     </row>
     <row r="2706">
       <c r="A2706" s="0" t="s">
+        <v>5393</v>
+      </c>
+      <c r="B2706" s="0" t="s">
         <v>5394</v>
-      </c>
-[...1 lines deleted...]
-        <v>5395</v>
       </c>
     </row>
     <row r="2707">
       <c r="A2707" s="0" t="s">
+        <v>5395</v>
+      </c>
+      <c r="B2707" s="0" t="s">
         <v>5396</v>
-      </c>
-[...1 lines deleted...]
-        <v>5397</v>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" s="0" t="s">
+        <v>5397</v>
+      </c>
+      <c r="B2708" s="0" t="s">
         <v>5398</v>
-      </c>
-[...1 lines deleted...]
-        <v>5399</v>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" s="0" t="s">
+        <v>5399</v>
+      </c>
+      <c r="B2709" s="0" t="s">
         <v>5400</v>
-      </c>
-[...1 lines deleted...]
-        <v>5401</v>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" s="0" t="s">
+        <v>5401</v>
+      </c>
+      <c r="B2710" s="0" t="s">
         <v>5402</v>
-      </c>
-[...1 lines deleted...]
-        <v>5403</v>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" s="0" t="s">
+        <v>5403</v>
+      </c>
+      <c r="B2711" s="0" t="s">
         <v>5404</v>
-      </c>
-[...1 lines deleted...]
-        <v>5405</v>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" s="0" t="s">
+        <v>5405</v>
+      </c>
+      <c r="B2712" s="0" t="s">
         <v>5406</v>
-      </c>
-[...1 lines deleted...]
-        <v>5407</v>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" s="0" t="s">
+        <v>5407</v>
+      </c>
+      <c r="B2713" s="0" t="s">
         <v>5408</v>
-      </c>
-[...1 lines deleted...]
-        <v>5409</v>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" s="0" t="s">
+        <v>5409</v>
+      </c>
+      <c r="B2714" s="0" t="s">
         <v>5410</v>
-      </c>
-[...1 lines deleted...]
-        <v>5411</v>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" s="0" t="s">
+        <v>5411</v>
+      </c>
+      <c r="B2715" s="0" t="s">
         <v>5412</v>
-      </c>
-[...1 lines deleted...]
-        <v>5413</v>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" s="0" t="s">
+        <v>5413</v>
+      </c>
+      <c r="B2716" s="0" t="s">
         <v>5414</v>
-      </c>
-[...1 lines deleted...]
-        <v>5415</v>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" s="0" t="s">
+        <v>5415</v>
+      </c>
+      <c r="B2717" s="0" t="s">
         <v>5416</v>
-      </c>
-[...1 lines deleted...]
-        <v>5417</v>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" s="0" t="s">
+        <v>5417</v>
+      </c>
+      <c r="B2718" s="0" t="s">
         <v>5418</v>
-      </c>
-[...1 lines deleted...]
-        <v>5419</v>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" s="0" t="s">
+        <v>5419</v>
+      </c>
+      <c r="B2719" s="0" t="s">
         <v>5420</v>
-      </c>
-[...1 lines deleted...]
-        <v>5421</v>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" s="0" t="s">
+        <v>5421</v>
+      </c>
+      <c r="B2720" s="0" t="s">
         <v>5422</v>
-      </c>
-[...1 lines deleted...]
-        <v>5423</v>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" s="0" t="s">
+        <v>5423</v>
+      </c>
+      <c r="B2721" s="0" t="s">
         <v>5424</v>
-      </c>
-[...1 lines deleted...]
-        <v>5425</v>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" s="0" t="s">
+        <v>5425</v>
+      </c>
+      <c r="B2722" s="0" t="s">
         <v>5426</v>
-      </c>
-[...1 lines deleted...]
-        <v>5427</v>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" s="0" t="s">
+        <v>5427</v>
+      </c>
+      <c r="B2723" s="0" t="s">
         <v>5428</v>
-      </c>
-[...1 lines deleted...]
-        <v>5429</v>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" s="0" t="s">
+        <v>5429</v>
+      </c>
+      <c r="B2724" s="0" t="s">
         <v>5430</v>
-      </c>
-[...1 lines deleted...]
-        <v>5431</v>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" s="0" t="s">
+        <v>5431</v>
+      </c>
+      <c r="B2725" s="0" t="s">
         <v>5432</v>
-      </c>
-[...1 lines deleted...]
-        <v>5433</v>
       </c>
     </row>
     <row r="2726">
       <c r="A2726" s="0" t="s">
+        <v>5433</v>
+      </c>
+      <c r="B2726" s="0" t="s">
         <v>5434</v>
-      </c>
-[...1 lines deleted...]
-        <v>5435</v>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" s="0" t="s">
+        <v>5435</v>
+      </c>
+      <c r="B2727" s="0" t="s">
         <v>5436</v>
-      </c>
-[...1 lines deleted...]
-        <v>5437</v>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" s="0" t="s">
+        <v>5437</v>
+      </c>
+      <c r="B2728" s="0" t="s">
         <v>5438</v>
-      </c>
-[...1 lines deleted...]
-        <v>5439</v>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" s="0" t="s">
+        <v>5439</v>
+      </c>
+      <c r="B2729" s="0" t="s">
         <v>5440</v>
-      </c>
-[...1 lines deleted...]
-        <v>5441</v>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" s="0" t="s">
+        <v>5441</v>
+      </c>
+      <c r="B2730" s="0" t="s">
         <v>5442</v>
-      </c>
-[...1 lines deleted...]
-        <v>5443</v>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" s="0" t="s">
+        <v>5443</v>
+      </c>
+      <c r="B2731" s="0" t="s">
         <v>5444</v>
-      </c>
-[...1 lines deleted...]
-        <v>5445</v>
       </c>
     </row>
     <row r="2732">
       <c r="A2732" s="0" t="s">
+        <v>5445</v>
+      </c>
+      <c r="B2732" s="0" t="s">
         <v>5446</v>
-      </c>
-[...1 lines deleted...]
-        <v>5447</v>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" s="0" t="s">
+        <v>5447</v>
+      </c>
+      <c r="B2733" s="0" t="s">
         <v>5448</v>
-      </c>
-[...1 lines deleted...]
-        <v>5449</v>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" s="0" t="s">
+        <v>5449</v>
+      </c>
+      <c r="B2734" s="0" t="s">
         <v>5450</v>
-      </c>
-[...1 lines deleted...]
-        <v>5451</v>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" s="0" t="s">
+        <v>5451</v>
+      </c>
+      <c r="B2735" s="0" t="s">
         <v>5452</v>
-      </c>
-[...1 lines deleted...]
-        <v>5453</v>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" s="0" t="s">
+        <v>5453</v>
+      </c>
+      <c r="B2736" s="0" t="s">
         <v>5454</v>
-      </c>
-[...1 lines deleted...]
-        <v>5455</v>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" s="0" t="s">
+        <v>5455</v>
+      </c>
+      <c r="B2737" s="0" t="s">
         <v>5456</v>
-      </c>
-[...1 lines deleted...]
-        <v>5457</v>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" s="0" t="s">
+        <v>5457</v>
+      </c>
+      <c r="B2738" s="0" t="s">
         <v>5458</v>
-      </c>
-[...1 lines deleted...]
-        <v>5459</v>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" s="0" t="s">
+        <v>5459</v>
+      </c>
+      <c r="B2739" s="0" t="s">
         <v>5460</v>
-      </c>
-[...1 lines deleted...]
-        <v>5461</v>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" s="0" t="s">
+        <v>5461</v>
+      </c>
+      <c r="B2740" s="0" t="s">
         <v>5462</v>
-      </c>
-[...1 lines deleted...]
-        <v>5463</v>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" s="0" t="s">
+        <v>5463</v>
+      </c>
+      <c r="B2741" s="0" t="s">
         <v>5464</v>
-      </c>
-[...1 lines deleted...]
-        <v>5465</v>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" s="0" t="s">
+        <v>5465</v>
+      </c>
+      <c r="B2742" s="0" t="s">
         <v>5466</v>
-      </c>
-[...1 lines deleted...]
-        <v>5467</v>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" s="0" t="s">
+        <v>5467</v>
+      </c>
+      <c r="B2743" s="0" t="s">
         <v>5468</v>
-      </c>
-[...1 lines deleted...]
-        <v>5469</v>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" s="0" t="s">
+        <v>5469</v>
+      </c>
+      <c r="B2744" s="0" t="s">
         <v>5470</v>
-      </c>
-[...1 lines deleted...]
-        <v>5471</v>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" s="0" t="s">
+        <v>5471</v>
+      </c>
+      <c r="B2745" s="0" t="s">
         <v>5472</v>
-      </c>
-[...1 lines deleted...]
-        <v>5473</v>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" s="0" t="s">
+        <v>5473</v>
+      </c>
+      <c r="B2746" s="0" t="s">
         <v>5474</v>
-      </c>
-[...1 lines deleted...]
-        <v>5475</v>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" s="0" t="s">
+        <v>5475</v>
+      </c>
+      <c r="B2747" s="0" t="s">
         <v>5476</v>
-      </c>
-[...1 lines deleted...]
-        <v>5477</v>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" s="0" t="s">
+        <v>5477</v>
+      </c>
+      <c r="B2748" s="0" t="s">
         <v>5478</v>
-      </c>
-[...1 lines deleted...]
-        <v>5479</v>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" s="0" t="s">
+        <v>5479</v>
+      </c>
+      <c r="B2749" s="0" t="s">
         <v>5480</v>
-      </c>
-[...1 lines deleted...]
-        <v>5481</v>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" s="0" t="s">
+        <v>5481</v>
+      </c>
+      <c r="B2750" s="0" t="s">
         <v>5482</v>
-      </c>
-[...1 lines deleted...]
-        <v>5483</v>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" s="0" t="s">
+        <v>5483</v>
+      </c>
+      <c r="B2751" s="0" t="s">
         <v>5484</v>
-      </c>
-[...1 lines deleted...]
-        <v>5485</v>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" s="0" t="s">
+        <v>5485</v>
+      </c>
+      <c r="B2752" s="0" t="s">
         <v>5486</v>
-      </c>
-[...1 lines deleted...]
-        <v>5487</v>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" s="0" t="s">
+        <v>5487</v>
+      </c>
+      <c r="B2753" s="0" t="s">
         <v>5488</v>
-      </c>
-[...1 lines deleted...]
-        <v>5489</v>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" s="0" t="s">
+        <v>5489</v>
+      </c>
+      <c r="B2754" s="0" t="s">
         <v>5490</v>
-      </c>
-[...1 lines deleted...]
-        <v>5491</v>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" s="0" t="s">
+        <v>5491</v>
+      </c>
+      <c r="B2755" s="0" t="s">
         <v>5492</v>
-      </c>
-[...1 lines deleted...]
-        <v>5493</v>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" s="0" t="s">
+        <v>5493</v>
+      </c>
+      <c r="B2756" s="0" t="s">
         <v>5494</v>
-      </c>
-[...1 lines deleted...]
-        <v>5495</v>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" s="0" t="s">
+        <v>5495</v>
+      </c>
+      <c r="B2757" s="0" t="s">
         <v>5496</v>
-      </c>
-[...1 lines deleted...]
-        <v>5497</v>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" s="0" t="s">
+        <v>5497</v>
+      </c>
+      <c r="B2758" s="0" t="s">
         <v>5498</v>
-      </c>
-[...1 lines deleted...]
-        <v>5499</v>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" s="0" t="s">
+        <v>5499</v>
+      </c>
+      <c r="B2759" s="0" t="s">
         <v>5500</v>
-      </c>
-[...1 lines deleted...]
-        <v>5501</v>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" s="0" t="s">
+        <v>5501</v>
+      </c>
+      <c r="B2760" s="0" t="s">
         <v>5502</v>
-      </c>
-[...1 lines deleted...]
-        <v>5503</v>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" s="0" t="s">
+        <v>5503</v>
+      </c>
+      <c r="B2761" s="0" t="s">
         <v>5504</v>
-      </c>
-[...1 lines deleted...]
-        <v>5505</v>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" s="0" t="s">
+        <v>5505</v>
+      </c>
+      <c r="B2762" s="0" t="s">
         <v>5506</v>
-      </c>
-[...1 lines deleted...]
-        <v>5507</v>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" s="0" t="s">
+        <v>5507</v>
+      </c>
+      <c r="B2763" s="0" t="s">
         <v>5508</v>
-      </c>
-[...1 lines deleted...]
-        <v>4614</v>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" s="0" t="s">
         <v>5509</v>
       </c>
       <c r="B2764" s="0" t="s">
         <v>5510</v>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" s="0" t="s">
         <v>5511</v>
       </c>
       <c r="B2765" s="0" t="s">
         <v>5512</v>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" s="0" t="s">
         <v>5513</v>
       </c>
       <c r="B2766" s="0" t="s">
         <v>5514</v>
       </c>
@@ -39331,688 +39652,1120 @@
       <c r="B2772" s="0" t="s">
         <v>5526</v>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" s="0" t="s">
         <v>5527</v>
       </c>
       <c r="B2773" s="0" t="s">
         <v>5528</v>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" s="0" t="s">
         <v>5529</v>
       </c>
       <c r="B2774" s="0" t="s">
         <v>5530</v>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" s="0" t="s">
         <v>5531</v>
       </c>
       <c r="B2775" s="0" t="s">
-        <v>4799</v>
+        <v>5532</v>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" s="0" t="s">
-        <v>5532</v>
+        <v>5533</v>
       </c>
       <c r="B2776" s="0" t="s">
-        <v>5533</v>
+        <v>5534</v>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" s="0" t="s">
-        <v>5534</v>
+        <v>5535</v>
       </c>
       <c r="B2777" s="0" t="s">
-        <v>5535</v>
+        <v>5536</v>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" s="0" t="s">
-        <v>5536</v>
+        <v>5537</v>
       </c>
       <c r="B2778" s="0" t="s">
-        <v>5537</v>
+        <v>5538</v>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" s="0" t="s">
-        <v>5538</v>
+        <v>5539</v>
       </c>
       <c r="B2779" s="0" t="s">
-        <v>5539</v>
+        <v>5540</v>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" s="0" t="s">
-        <v>5540</v>
+        <v>5541</v>
       </c>
       <c r="B2780" s="0" t="s">
-        <v>5541</v>
+        <v>5542</v>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" s="0" t="s">
-        <v>5542</v>
+        <v>5543</v>
       </c>
       <c r="B2781" s="0" t="s">
-        <v>5543</v>
+        <v>5544</v>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" s="0" t="s">
-        <v>5544</v>
+        <v>5545</v>
       </c>
       <c r="B2782" s="0" t="s">
-        <v>2264</v>
+        <v>5546</v>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" s="0" t="s">
-        <v>5545</v>
+        <v>5547</v>
       </c>
       <c r="B2783" s="0" t="s">
-        <v>5546</v>
+        <v>5548</v>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" s="0" t="s">
-        <v>5547</v>
+        <v>5549</v>
       </c>
       <c r="B2784" s="0" t="s">
-        <v>5548</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" s="0" t="s">
-        <v>5549</v>
+        <v>5551</v>
       </c>
       <c r="B2785" s="0" t="s">
-        <v>5550</v>
+        <v>5552</v>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" s="0" t="s">
-        <v>5551</v>
+        <v>5553</v>
       </c>
       <c r="B2786" s="0" t="s">
-        <v>5552</v>
+        <v>5554</v>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" s="0" t="s">
-        <v>5553</v>
+        <v>5555</v>
       </c>
       <c r="B2787" s="0" t="s">
-        <v>5554</v>
+        <v>5556</v>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" s="0" t="s">
-        <v>5555</v>
+        <v>5557</v>
       </c>
       <c r="B2788" s="0" t="s">
-        <v>5556</v>
+        <v>5558</v>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" s="0" t="s">
-        <v>5557</v>
+        <v>5559</v>
       </c>
       <c r="B2789" s="0" t="s">
-        <v>5558</v>
+        <v>5560</v>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" s="0" t="s">
-        <v>5559</v>
+        <v>5561</v>
       </c>
       <c r="B2790" s="0" t="s">
-        <v>5560</v>
+        <v>5562</v>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" s="0" t="s">
-        <v>5561</v>
+        <v>5563</v>
       </c>
       <c r="B2791" s="0" t="s">
-        <v>5562</v>
+        <v>5564</v>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" s="0" t="s">
-        <v>5563</v>
+        <v>5565</v>
       </c>
       <c r="B2792" s="0" t="s">
-        <v>5564</v>
+        <v>5566</v>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" s="0" t="s">
-        <v>5565</v>
+        <v>5567</v>
       </c>
       <c r="B2793" s="0" t="s">
-        <v>5566</v>
+        <v>5568</v>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" s="0" t="s">
-        <v>5567</v>
+        <v>5569</v>
       </c>
       <c r="B2794" s="0" t="s">
-        <v>5568</v>
+        <v>5570</v>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" s="0" t="s">
-        <v>5569</v>
+        <v>5571</v>
       </c>
       <c r="B2795" s="0" t="s">
-        <v>5570</v>
+        <v>5572</v>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" s="0" t="s">
-        <v>5571</v>
+        <v>5573</v>
       </c>
       <c r="B2796" s="0" t="s">
-        <v>5572</v>
+        <v>5574</v>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" s="0" t="s">
-        <v>5573</v>
+        <v>5575</v>
       </c>
       <c r="B2797" s="0" t="s">
-        <v>5574</v>
+        <v>5576</v>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" s="0" t="s">
-        <v>5575</v>
+        <v>5577</v>
       </c>
       <c r="B2798" s="0" t="s">
-        <v>5576</v>
+        <v>5578</v>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" s="0" t="s">
-        <v>5577</v>
+        <v>5579</v>
       </c>
       <c r="B2799" s="0" t="s">
-        <v>5578</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" s="0" t="s">
-        <v>5579</v>
+        <v>5581</v>
       </c>
       <c r="B2800" s="0" t="s">
-        <v>5580</v>
+        <v>5582</v>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" s="0" t="s">
-        <v>5581</v>
+        <v>5583</v>
       </c>
       <c r="B2801" s="0" t="s">
-        <v>5582</v>
+        <v>5584</v>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" s="0" t="s">
-        <v>5583</v>
+        <v>5585</v>
       </c>
       <c r="B2802" s="0" t="s">
-        <v>5584</v>
+        <v>5586</v>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" s="0" t="s">
-        <v>5585</v>
+        <v>5587</v>
       </c>
       <c r="B2803" s="0" t="s">
-        <v>5586</v>
+        <v>5588</v>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" s="0" t="s">
-        <v>5587</v>
+        <v>5589</v>
       </c>
       <c r="B2804" s="0" t="s">
-        <v>5588</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" s="0" t="s">
-        <v>5589</v>
+        <v>5591</v>
       </c>
       <c r="B2805" s="0" t="s">
-        <v>5590</v>
+        <v>5592</v>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" s="0" t="s">
-        <v>5591</v>
+        <v>5593</v>
       </c>
       <c r="B2806" s="0" t="s">
-        <v>5592</v>
+        <v>5594</v>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" s="0" t="s">
-        <v>5593</v>
+        <v>5595</v>
       </c>
       <c r="B2807" s="0" t="s">
-        <v>5594</v>
+        <v>5596</v>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" s="0" t="s">
-        <v>5595</v>
+        <v>5597</v>
       </c>
       <c r="B2808" s="0" t="s">
-        <v>5596</v>
+        <v>5598</v>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" s="0" t="s">
-        <v>5597</v>
+        <v>5599</v>
       </c>
       <c r="B2809" s="0" t="s">
-        <v>5598</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" s="0" t="s">
-        <v>5599</v>
+        <v>5601</v>
       </c>
       <c r="B2810" s="0" t="s">
-        <v>5600</v>
+        <v>5602</v>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" s="0" t="s">
-        <v>5601</v>
+        <v>5603</v>
       </c>
       <c r="B2811" s="0" t="s">
-        <v>5602</v>
+        <v>5604</v>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" s="0" t="s">
-        <v>5603</v>
+        <v>5605</v>
       </c>
       <c r="B2812" s="0" t="s">
-        <v>5604</v>
+        <v>5606</v>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" s="0" t="s">
-        <v>5605</v>
+        <v>5607</v>
       </c>
       <c r="B2813" s="0" t="s">
-        <v>5606</v>
+        <v>5608</v>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" s="0" t="s">
-        <v>5607</v>
+        <v>5609</v>
       </c>
       <c r="B2814" s="0" t="s">
-        <v>5608</v>
+        <v>5610</v>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" s="0" t="s">
-        <v>5609</v>
+        <v>5611</v>
       </c>
       <c r="B2815" s="0" t="s">
-        <v>4732</v>
+        <v>5612</v>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" s="0" t="s">
-        <v>5610</v>
+        <v>5613</v>
       </c>
       <c r="B2816" s="0" t="s">
-        <v>5168</v>
+        <v>5614</v>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" s="0" t="s">
-        <v>5611</v>
+        <v>5615</v>
       </c>
       <c r="B2817" s="0" t="s">
-        <v>5612</v>
+        <v>4721</v>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" s="0" t="s">
-        <v>5613</v>
+        <v>5616</v>
       </c>
       <c r="B2818" s="0" t="s">
-        <v>5614</v>
+        <v>5617</v>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" s="0" t="s">
-        <v>5615</v>
+        <v>5618</v>
       </c>
       <c r="B2819" s="0" t="s">
-        <v>5616</v>
+        <v>5619</v>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" s="0" t="s">
-        <v>5617</v>
+        <v>5620</v>
       </c>
       <c r="B2820" s="0" t="s">
-        <v>5618</v>
+        <v>5621</v>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" s="0" t="s">
-        <v>5619</v>
+        <v>5622</v>
       </c>
       <c r="B2821" s="0" t="s">
-        <v>5620</v>
+        <v>5623</v>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" s="0" t="s">
-        <v>5621</v>
+        <v>5624</v>
       </c>
       <c r="B2822" s="0" t="s">
-        <v>5622</v>
+        <v>5625</v>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" s="0" t="s">
-        <v>5623</v>
+        <v>5626</v>
       </c>
       <c r="B2823" s="0" t="s">
-        <v>5624</v>
+        <v>5627</v>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" s="0" t="s">
-        <v>5625</v>
+        <v>5628</v>
       </c>
       <c r="B2824" s="0" t="s">
-        <v>5626</v>
+        <v>5629</v>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" s="0" t="s">
-        <v>5627</v>
+        <v>5630</v>
       </c>
       <c r="B2825" s="0" t="s">
-        <v>5628</v>
+        <v>5631</v>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" s="0" t="s">
-        <v>5629</v>
+        <v>5632</v>
       </c>
       <c r="B2826" s="0" t="s">
-        <v>5630</v>
+        <v>5633</v>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" s="0" t="s">
-        <v>5631</v>
+        <v>5634</v>
       </c>
       <c r="B2827" s="0" t="s">
-        <v>5632</v>
+        <v>5635</v>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" s="0" t="s">
-        <v>5633</v>
+        <v>5636</v>
       </c>
       <c r="B2828" s="0" t="s">
-        <v>5634</v>
+        <v>5637</v>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" s="0" t="s">
-        <v>5635</v>
+        <v>5638</v>
       </c>
       <c r="B2829" s="0" t="s">
-        <v>5636</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" s="0" t="s">
-        <v>5637</v>
+        <v>5639</v>
       </c>
       <c r="B2830" s="0" t="s">
-        <v>5638</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" s="0" t="s">
-        <v>5639</v>
+        <v>5641</v>
       </c>
       <c r="B2831" s="0" t="s">
-        <v>5640</v>
+        <v>5642</v>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" s="0" t="s">
-        <v>5641</v>
+        <v>5643</v>
       </c>
       <c r="B2832" s="0" t="s">
-        <v>5642</v>
+        <v>5644</v>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" s="0" t="s">
-        <v>5643</v>
+        <v>5645</v>
       </c>
       <c r="B2833" s="0" t="s">
-        <v>5644</v>
+        <v>5646</v>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" s="0" t="s">
-        <v>5645</v>
+        <v>5647</v>
       </c>
       <c r="B2834" s="0" t="s">
-        <v>5646</v>
+        <v>5648</v>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" s="0" t="s">
-        <v>5647</v>
+        <v>5649</v>
       </c>
       <c r="B2835" s="0" t="s">
-        <v>5648</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" s="0" t="s">
-        <v>5649</v>
+        <v>5651</v>
       </c>
       <c r="B2836" s="0" t="s">
-        <v>5650</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" s="0" t="s">
-        <v>5651</v>
+        <v>5652</v>
       </c>
       <c r="B2837" s="0" t="s">
-        <v>5652</v>
+        <v>5653</v>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" s="0" t="s">
-        <v>5653</v>
+        <v>5654</v>
       </c>
       <c r="B2838" s="0" t="s">
-        <v>5654</v>
+        <v>5655</v>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" s="0" t="s">
-        <v>5655</v>
+        <v>5656</v>
       </c>
       <c r="B2839" s="0" t="s">
-        <v>5656</v>
+        <v>5657</v>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" s="0" t="s">
-        <v>5657</v>
+        <v>5658</v>
       </c>
       <c r="B2840" s="0" t="s">
-        <v>5658</v>
+        <v>5659</v>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" s="0" t="s">
-        <v>5659</v>
+        <v>5660</v>
       </c>
       <c r="B2841" s="0" t="s">
-        <v>5660</v>
+        <v>5661</v>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" s="0" t="s">
-        <v>5661</v>
+        <v>5662</v>
       </c>
       <c r="B2842" s="0" t="s">
-        <v>5662</v>
+        <v>5663</v>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" s="0" t="s">
-        <v>5663</v>
+        <v>5664</v>
       </c>
       <c r="B2843" s="0" t="s">
-        <v>5664</v>
+        <v>5665</v>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" s="0" t="s">
-        <v>5665</v>
+        <v>5666</v>
       </c>
       <c r="B2844" s="0" t="s">
-        <v>5666</v>
+        <v>5667</v>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" s="0" t="s">
-        <v>5667</v>
+        <v>5668</v>
       </c>
       <c r="B2845" s="0" t="s">
-        <v>5668</v>
+        <v>5669</v>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" s="0" t="s">
-        <v>5669</v>
+        <v>5670</v>
       </c>
       <c r="B2846" s="0" t="s">
-        <v>5670</v>
+        <v>5671</v>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" s="0" t="s">
-        <v>5671</v>
+        <v>5672</v>
       </c>
       <c r="B2847" s="0" t="s">
-        <v>5672</v>
+        <v>5673</v>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" s="0" t="s">
-        <v>5673</v>
+        <v>5674</v>
       </c>
       <c r="B2848" s="0" t="s">
-        <v>5674</v>
+        <v>5675</v>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" s="0" t="s">
-        <v>5675</v>
+        <v>5676</v>
       </c>
       <c r="B2849" s="0" t="s">
-        <v>5676</v>
+        <v>5677</v>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" s="0" t="s">
-        <v>5677</v>
+        <v>5678</v>
       </c>
       <c r="B2850" s="0" t="s">
-        <v>5678</v>
+        <v>5679</v>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" s="0" t="s">
-        <v>5679</v>
+        <v>5680</v>
       </c>
       <c r="B2851" s="0" t="s">
-        <v>5680</v>
+        <v>5681</v>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" s="0" t="s">
-        <v>5681</v>
+        <v>5682</v>
       </c>
       <c r="B2852" s="0" t="s">
-        <v>5682</v>
+        <v>5683</v>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" s="0" t="s">
-        <v>5683</v>
+        <v>5684</v>
       </c>
       <c r="B2853" s="0" t="s">
-        <v>5684</v>
+        <v>5685</v>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" s="0" t="s">
-        <v>5685</v>
+        <v>5686</v>
       </c>
       <c r="B2854" s="0" t="s">
-        <v>5686</v>
+        <v>5687</v>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" s="0" t="s">
-        <v>5687</v>
+        <v>5688</v>
       </c>
       <c r="B2855" s="0" t="s">
-        <v>5688</v>
+        <v>5689</v>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" s="0" t="s">
-        <v>5689</v>
+        <v>5690</v>
       </c>
       <c r="B2856" s="0" t="s">
-        <v>5690</v>
+        <v>5691</v>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" s="0" t="s">
-        <v>5691</v>
+        <v>5692</v>
       </c>
       <c r="B2857" s="0" t="s">
-        <v>5692</v>
+        <v>5693</v>
+      </c>
+    </row>
+    <row r="2858">
+      <c r="A2858" s="0" t="s">
+        <v>5694</v>
+      </c>
+      <c r="B2858" s="0" t="s">
+        <v>5695</v>
+      </c>
+    </row>
+    <row r="2859">
+      <c r="A2859" s="0" t="s">
+        <v>5696</v>
+      </c>
+      <c r="B2859" s="0" t="s">
+        <v>5697</v>
+      </c>
+    </row>
+    <row r="2860">
+      <c r="A2860" s="0" t="s">
+        <v>5698</v>
+      </c>
+      <c r="B2860" s="0" t="s">
+        <v>5699</v>
+      </c>
+    </row>
+    <row r="2861">
+      <c r="A2861" s="0" t="s">
+        <v>5700</v>
+      </c>
+      <c r="B2861" s="0" t="s">
+        <v>5701</v>
+      </c>
+    </row>
+    <row r="2862">
+      <c r="A2862" s="0" t="s">
+        <v>5702</v>
+      </c>
+      <c r="B2862" s="0" t="s">
+        <v>5703</v>
+      </c>
+    </row>
+    <row r="2863">
+      <c r="A2863" s="0" t="s">
+        <v>5704</v>
+      </c>
+      <c r="B2863" s="0" t="s">
+        <v>5705</v>
+      </c>
+    </row>
+    <row r="2864">
+      <c r="A2864" s="0" t="s">
+        <v>5706</v>
+      </c>
+      <c r="B2864" s="0" t="s">
+        <v>5707</v>
+      </c>
+    </row>
+    <row r="2865">
+      <c r="A2865" s="0" t="s">
+        <v>5708</v>
+      </c>
+      <c r="B2865" s="0" t="s">
+        <v>5709</v>
+      </c>
+    </row>
+    <row r="2866">
+      <c r="A2866" s="0" t="s">
+        <v>5710</v>
+      </c>
+      <c r="B2866" s="0" t="s">
+        <v>5711</v>
+      </c>
+    </row>
+    <row r="2867">
+      <c r="A2867" s="0" t="s">
+        <v>5712</v>
+      </c>
+      <c r="B2867" s="0" t="s">
+        <v>5713</v>
+      </c>
+    </row>
+    <row r="2868">
+      <c r="A2868" s="0" t="s">
+        <v>5714</v>
+      </c>
+      <c r="B2868" s="0" t="s">
+        <v>5715</v>
+      </c>
+    </row>
+    <row r="2869">
+      <c r="A2869" s="0" t="s">
+        <v>5716</v>
+      </c>
+      <c r="B2869" s="0" t="s">
+        <v>4839</v>
+      </c>
+    </row>
+    <row r="2870">
+      <c r="A2870" s="0" t="s">
+        <v>5717</v>
+      </c>
+      <c r="B2870" s="0" t="s">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="2871">
+      <c r="A2871" s="0" t="s">
+        <v>5718</v>
+      </c>
+      <c r="B2871" s="0" t="s">
+        <v>5719</v>
+      </c>
+    </row>
+    <row r="2872">
+      <c r="A2872" s="0" t="s">
+        <v>5720</v>
+      </c>
+      <c r="B2872" s="0" t="s">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="2873">
+      <c r="A2873" s="0" t="s">
+        <v>5722</v>
+      </c>
+      <c r="B2873" s="0" t="s">
+        <v>5723</v>
+      </c>
+    </row>
+    <row r="2874">
+      <c r="A2874" s="0" t="s">
+        <v>5724</v>
+      </c>
+      <c r="B2874" s="0" t="s">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="2875">
+      <c r="A2875" s="0" t="s">
+        <v>5726</v>
+      </c>
+      <c r="B2875" s="0" t="s">
+        <v>5727</v>
+      </c>
+    </row>
+    <row r="2876">
+      <c r="A2876" s="0" t="s">
+        <v>5728</v>
+      </c>
+      <c r="B2876" s="0" t="s">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="2877">
+      <c r="A2877" s="0" t="s">
+        <v>5730</v>
+      </c>
+      <c r="B2877" s="0" t="s">
+        <v>5731</v>
+      </c>
+    </row>
+    <row r="2878">
+      <c r="A2878" s="0" t="s">
+        <v>5732</v>
+      </c>
+      <c r="B2878" s="0" t="s">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="2879">
+      <c r="A2879" s="0" t="s">
+        <v>5734</v>
+      </c>
+      <c r="B2879" s="0" t="s">
+        <v>5735</v>
+      </c>
+    </row>
+    <row r="2880">
+      <c r="A2880" s="0" t="s">
+        <v>5736</v>
+      </c>
+      <c r="B2880" s="0" t="s">
+        <v>5737</v>
+      </c>
+    </row>
+    <row r="2881">
+      <c r="A2881" s="0" t="s">
+        <v>5738</v>
+      </c>
+      <c r="B2881" s="0" t="s">
+        <v>5739</v>
+      </c>
+    </row>
+    <row r="2882">
+      <c r="A2882" s="0" t="s">
+        <v>5740</v>
+      </c>
+      <c r="B2882" s="0" t="s">
+        <v>5741</v>
+      </c>
+    </row>
+    <row r="2883">
+      <c r="A2883" s="0" t="s">
+        <v>5742</v>
+      </c>
+      <c r="B2883" s="0" t="s">
+        <v>5743</v>
+      </c>
+    </row>
+    <row r="2884">
+      <c r="A2884" s="0" t="s">
+        <v>5744</v>
+      </c>
+      <c r="B2884" s="0" t="s">
+        <v>5745</v>
+      </c>
+    </row>
+    <row r="2885">
+      <c r="A2885" s="0" t="s">
+        <v>5746</v>
+      </c>
+      <c r="B2885" s="0" t="s">
+        <v>5747</v>
+      </c>
+    </row>
+    <row r="2886">
+      <c r="A2886" s="0" t="s">
+        <v>5748</v>
+      </c>
+      <c r="B2886" s="0" t="s">
+        <v>5749</v>
+      </c>
+    </row>
+    <row r="2887">
+      <c r="A2887" s="0" t="s">
+        <v>5750</v>
+      </c>
+      <c r="B2887" s="0" t="s">
+        <v>5751</v>
+      </c>
+    </row>
+    <row r="2888">
+      <c r="A2888" s="0" t="s">
+        <v>5752</v>
+      </c>
+      <c r="B2888" s="0" t="s">
+        <v>5753</v>
+      </c>
+    </row>
+    <row r="2889">
+      <c r="A2889" s="0" t="s">
+        <v>5754</v>
+      </c>
+      <c r="B2889" s="0" t="s">
+        <v>5755</v>
+      </c>
+    </row>
+    <row r="2890">
+      <c r="A2890" s="0" t="s">
+        <v>5756</v>
+      </c>
+      <c r="B2890" s="0" t="s">
+        <v>5757</v>
+      </c>
+    </row>
+    <row r="2891">
+      <c r="A2891" s="0" t="s">
+        <v>5758</v>
+      </c>
+      <c r="B2891" s="0" t="s">
+        <v>5759</v>
+      </c>
+    </row>
+    <row r="2892">
+      <c r="A2892" s="0" t="s">
+        <v>5760</v>
+      </c>
+      <c r="B2892" s="0" t="s">
+        <v>5761</v>
+      </c>
+    </row>
+    <row r="2893">
+      <c r="A2893" s="0" t="s">
+        <v>5762</v>
+      </c>
+      <c r="B2893" s="0" t="s">
+        <v>5763</v>
+      </c>
+    </row>
+    <row r="2894">
+      <c r="A2894" s="0" t="s">
+        <v>5764</v>
+      </c>
+      <c r="B2894" s="0" t="s">
+        <v>5765</v>
+      </c>
+    </row>
+    <row r="2895">
+      <c r="A2895" s="0" t="s">
+        <v>5766</v>
+      </c>
+      <c r="B2895" s="0" t="s">
+        <v>5767</v>
+      </c>
+    </row>
+    <row r="2896">
+      <c r="A2896" s="0" t="s">
+        <v>5768</v>
+      </c>
+      <c r="B2896" s="0" t="s">
+        <v>5769</v>
+      </c>
+    </row>
+    <row r="2897">
+      <c r="A2897" s="0" t="s">
+        <v>5770</v>
+      </c>
+      <c r="B2897" s="0" t="s">
+        <v>5771</v>
+      </c>
+    </row>
+    <row r="2898">
+      <c r="A2898" s="0" t="s">
+        <v>5772</v>
+      </c>
+      <c r="B2898" s="0" t="s">
+        <v>5773</v>
+      </c>
+    </row>
+    <row r="2899">
+      <c r="A2899" s="0" t="s">
+        <v>5774</v>
+      </c>
+      <c r="B2899" s="0" t="s">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="2900">
+      <c r="A2900" s="0" t="s">
+        <v>5776</v>
+      </c>
+      <c r="B2900" s="0" t="s">
+        <v>5777</v>
+      </c>
+    </row>
+    <row r="2901">
+      <c r="A2901" s="0" t="s">
+        <v>5778</v>
+      </c>
+      <c r="B2901" s="0" t="s">
+        <v>5779</v>
+      </c>
+    </row>
+    <row r="2902">
+      <c r="A2902" s="0" t="s">
+        <v>5780</v>
+      </c>
+      <c r="B2902" s="0" t="s">
+        <v>5781</v>
+      </c>
+    </row>
+    <row r="2903">
+      <c r="A2903" s="0" t="s">
+        <v>5782</v>
+      </c>
+      <c r="B2903" s="0" t="s">
+        <v>5783</v>
+      </c>
+    </row>
+    <row r="2904">
+      <c r="A2904" s="0" t="s">
+        <v>5784</v>
+      </c>
+      <c r="B2904" s="0" t="s">
+        <v>5785</v>
+      </c>
+    </row>
+    <row r="2905">
+      <c r="A2905" s="0" t="s">
+        <v>5786</v>
+      </c>
+      <c r="B2905" s="0" t="s">
+        <v>5787</v>
+      </c>
+    </row>
+    <row r="2906">
+      <c r="A2906" s="0" t="s">
+        <v>5788</v>
+      </c>
+      <c r="B2906" s="0" t="s">
+        <v>5789</v>
+      </c>
+    </row>
+    <row r="2907">
+      <c r="A2907" s="0" t="s">
+        <v>5790</v>
+      </c>
+      <c r="B2907" s="0" t="s">
+        <v>5791</v>
+      </c>
+    </row>
+    <row r="2908">
+      <c r="A2908" s="0" t="s">
+        <v>5792</v>
+      </c>
+      <c r="B2908" s="0" t="s">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="2909">
+      <c r="A2909" s="0" t="s">
+        <v>5794</v>
+      </c>
+      <c r="B2909" s="0" t="s">
+        <v>5795</v>
+      </c>
+    </row>
+    <row r="2910">
+      <c r="A2910" s="0" t="s">
+        <v>5796</v>
+      </c>
+      <c r="B2910" s="0" t="s">
+        <v>5797</v>
+      </c>
+    </row>
+    <row r="2911">
+      <c r="A2911" s="0" t="s">
+        <v>5798</v>
+      </c>
+      <c r="B2911" s="0" t="s">
+        <v>5799</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>