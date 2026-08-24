--- v5 (2026-07-07)
+++ v6 (2026-08-24)
@@ -4,59 +4,329 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5800" uniqueCount="5800">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5890" uniqueCount="5890">
   <si>
     <t>BESTINVER CORTO PLAZO - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,759696</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,756433</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,756692</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,759980</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,758907</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,757996</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,757084</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,758834</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,755769</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,754582</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,752408</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,754785</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,753881</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,752978</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,751842</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,752061</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,750041</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,745366</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,740246</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,739336</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,738426</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,739764</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,736432</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,739395</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,735940</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,730274</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,729375</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,728476</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,724043</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,725960</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,727853</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,727082</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,726312</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,725411</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,724510</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,724589</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,725060</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,723902</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,723939</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,727539</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,726642</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,725744</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,723734</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,718794</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,727085</t>
   </si>
   <si>
     <t>6/7/2026</t>
   </si>
   <si>
     <t>16,729008</t>
   </si>
   <si>
     <t>5/7/2026</t>
   </si>
   <si>
     <t>16,727880</t>
   </si>
   <si>
     <t>4/7/2026</t>
   </si>
   <si>
     <t>16,727001</t>
   </si>
   <si>
     <t>3/7/2026</t>
   </si>
   <si>
     <t>16,726121</t>
   </si>
@@ -17452,51 +17722,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2911"/>
+  <dimension ref="A1:B2956"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -17508,411 +17778,411 @@
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>107</v>
       </c>
@@ -30284,411 +30554,411 @@
       <c r="B1601" s="0" t="s">
         <v>3199</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
         <v>3200</v>
       </c>
       <c r="B1602" s="0" t="s">
         <v>3201</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
         <v>3202</v>
       </c>
       <c r="B1603" s="0" t="s">
         <v>3203</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
         <v>3204</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>2467</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
       <c r="B1610" s="0" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="B1611" s="0" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="B1612" s="0" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="B1613" s="0" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="B1614" s="0" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="B1615" s="0" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
       <c r="B1616" s="0" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="B1617" s="0" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="0" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="B1618" s="0" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="0" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="B1619" s="0" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="B1620" s="0" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="B1621" s="0" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="B1622" s="0" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="B1623" s="0" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="B1638" s="0" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>3294</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
         <v>3295</v>
       </c>
       <c r="B1650" s="0" t="s">
         <v>3296</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
         <v>3297</v>
       </c>
       <c r="B1651" s="0" t="s">
         <v>3298</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="B1652" s="0" t="s">
         <v>3300</v>
       </c>
@@ -32420,411 +32690,411 @@
       <c r="B1868" s="0" t="s">
         <v>3732</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
         <v>3733</v>
       </c>
       <c r="B1869" s="0" t="s">
         <v>3734</v>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="0" t="s">
         <v>3735</v>
       </c>
       <c r="B1870" s="0" t="s">
         <v>3736</v>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="0" t="s">
         <v>3737</v>
       </c>
       <c r="B1871" s="0" t="s">
-        <v>3736</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="0" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="B1872" s="0" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="0" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="B1873" s="0" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="0" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="B1874" s="0" t="s">
-        <v>3743</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="0" t="s">
-        <v>3744</v>
+        <v>3745</v>
       </c>
       <c r="B1875" s="0" t="s">
-        <v>3745</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="0" t="s">
-        <v>3746</v>
+        <v>3747</v>
       </c>
       <c r="B1876" s="0" t="s">
-        <v>3747</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="0" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
       <c r="B1877" s="0" t="s">
-        <v>3749</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="0" t="s">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="B1878" s="0" t="s">
-        <v>3751</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="0" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="B1879" s="0" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="0" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="B1880" s="0" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="0" t="s">
-        <v>3756</v>
+        <v>3757</v>
       </c>
       <c r="B1881" s="0" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="0" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="B1882" s="0" t="s">
-        <v>3759</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="0" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="B1883" s="0" t="s">
-        <v>3761</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="0" t="s">
-        <v>3762</v>
+        <v>3763</v>
       </c>
       <c r="B1884" s="0" t="s">
-        <v>3763</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="0" t="s">
-        <v>3764</v>
+        <v>3765</v>
       </c>
       <c r="B1885" s="0" t="s">
-        <v>3765</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="0" t="s">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="B1886" s="0" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="0" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="B1887" s="0" t="s">
-        <v>3769</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
-        <v>3770</v>
+        <v>3771</v>
       </c>
       <c r="B1888" s="0" t="s">
-        <v>3771</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="B1889" s="0" t="s">
-        <v>3773</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
-        <v>3774</v>
+        <v>3775</v>
       </c>
       <c r="B1890" s="0" t="s">
-        <v>3775</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
-        <v>3776</v>
+        <v>3777</v>
       </c>
       <c r="B1891" s="0" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="0" t="s">
-        <v>3778</v>
+        <v>3779</v>
       </c>
       <c r="B1892" s="0" t="s">
-        <v>3779</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="0" t="s">
-        <v>3780</v>
+        <v>3781</v>
       </c>
       <c r="B1893" s="0" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="0" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
       <c r="B1894" s="0" t="s">
-        <v>3783</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="0" t="s">
-        <v>3784</v>
+        <v>3785</v>
       </c>
       <c r="B1895" s="0" t="s">
-        <v>3785</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="0" t="s">
-        <v>3786</v>
+        <v>3787</v>
       </c>
       <c r="B1896" s="0" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="0" t="s">
-        <v>3788</v>
+        <v>3789</v>
       </c>
       <c r="B1897" s="0" t="s">
-        <v>3789</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="0" t="s">
-        <v>3790</v>
+        <v>3791</v>
       </c>
       <c r="B1898" s="0" t="s">
-        <v>3791</v>
+        <v>3792</v>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="0" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
       <c r="B1899" s="0" t="s">
-        <v>3793</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" s="0" t="s">
-        <v>3794</v>
+        <v>3795</v>
       </c>
       <c r="B1900" s="0" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" s="0" t="s">
-        <v>3796</v>
+        <v>3797</v>
       </c>
       <c r="B1901" s="0" t="s">
-        <v>3797</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" s="0" t="s">
-        <v>3798</v>
+        <v>3799</v>
       </c>
       <c r="B1902" s="0" t="s">
-        <v>3799</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" s="0" t="s">
-        <v>3800</v>
+        <v>3801</v>
       </c>
       <c r="B1903" s="0" t="s">
-        <v>3801</v>
+        <v>3802</v>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" s="0" t="s">
-        <v>3802</v>
+        <v>3803</v>
       </c>
       <c r="B1904" s="0" t="s">
-        <v>3803</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" s="0" t="s">
-        <v>3804</v>
+        <v>3805</v>
       </c>
       <c r="B1905" s="0" t="s">
-        <v>3805</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" s="0" t="s">
-        <v>3806</v>
+        <v>3807</v>
       </c>
       <c r="B1906" s="0" t="s">
-        <v>3807</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" s="0" t="s">
-        <v>3808</v>
+        <v>3809</v>
       </c>
       <c r="B1907" s="0" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" s="0" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="B1908" s="0" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" s="0" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="B1909" s="0" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" s="0" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="B1910" s="0" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" s="0" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="B1911" s="0" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" s="0" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
       <c r="B1912" s="0" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" s="0" t="s">
-        <v>3820</v>
+        <v>3821</v>
       </c>
       <c r="B1913" s="0" t="s">
-        <v>3821</v>
+        <v>3822</v>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="0" t="s">
-        <v>3822</v>
+        <v>3823</v>
       </c>
       <c r="B1914" s="0" t="s">
-        <v>3823</v>
+        <v>3824</v>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="0" t="s">
-        <v>3824</v>
+        <v>3825</v>
       </c>
       <c r="B1915" s="0" t="s">
-        <v>3825</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="0" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1916" s="0" t="s">
         <v>3826</v>
-      </c>
-[...1 lines deleted...]
-        <v>3827</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
         <v>3828</v>
       </c>
       <c r="B1917" s="0" t="s">
         <v>3829</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
         <v>3830</v>
       </c>
       <c r="B1918" s="0" t="s">
         <v>3831</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
         <v>3832</v>
       </c>
       <c r="B1919" s="0" t="s">
         <v>3833</v>
       </c>
@@ -33020,443 +33290,443 @@
       <c r="B1943" s="0" t="s">
         <v>3881</v>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="0" t="s">
         <v>3882</v>
       </c>
       <c r="B1944" s="0" t="s">
         <v>3883</v>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="0" t="s">
         <v>3884</v>
       </c>
       <c r="B1945" s="0" t="s">
         <v>3885</v>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="0" t="s">
         <v>3886</v>
       </c>
       <c r="B1946" s="0" t="s">
-        <v>3853</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
-        <v>3887</v>
+        <v>3888</v>
       </c>
       <c r="B1947" s="0" t="s">
-        <v>3888</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
-        <v>3889</v>
+        <v>3890</v>
       </c>
       <c r="B1948" s="0" t="s">
-        <v>3890</v>
+        <v>3891</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
-        <v>3891</v>
+        <v>3892</v>
       </c>
       <c r="B1949" s="0" t="s">
-        <v>3892</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
-        <v>3893</v>
+        <v>3894</v>
       </c>
       <c r="B1950" s="0" t="s">
-        <v>2313</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
-        <v>3894</v>
+        <v>3896</v>
       </c>
       <c r="B1951" s="0" t="s">
-        <v>3895</v>
+        <v>3897</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
-        <v>3896</v>
+        <v>3898</v>
       </c>
       <c r="B1952" s="0" t="s">
-        <v>3897</v>
+        <v>3899</v>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="0" t="s">
-        <v>3898</v>
+        <v>3900</v>
       </c>
       <c r="B1953" s="0" t="s">
-        <v>3899</v>
+        <v>3901</v>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="0" t="s">
-        <v>3900</v>
+        <v>3902</v>
       </c>
       <c r="B1954" s="0" t="s">
-        <v>3901</v>
+        <v>3903</v>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="0" t="s">
-        <v>3902</v>
+        <v>3904</v>
       </c>
       <c r="B1955" s="0" t="s">
-        <v>3903</v>
+        <v>3905</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
-        <v>3904</v>
+        <v>3906</v>
       </c>
       <c r="B1956" s="0" t="s">
-        <v>3905</v>
+        <v>3907</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
-        <v>3906</v>
+        <v>3908</v>
       </c>
       <c r="B1957" s="0" t="s">
-        <v>3907</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
-        <v>3908</v>
+        <v>3910</v>
       </c>
       <c r="B1958" s="0" t="s">
-        <v>3909</v>
+        <v>3911</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
-        <v>3910</v>
+        <v>3912</v>
       </c>
       <c r="B1959" s="0" t="s">
-        <v>3911</v>
+        <v>3913</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
-        <v>3912</v>
+        <v>3914</v>
       </c>
       <c r="B1960" s="0" t="s">
-        <v>3913</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
-        <v>3914</v>
+        <v>3916</v>
       </c>
       <c r="B1961" s="0" t="s">
-        <v>3915</v>
+        <v>3917</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
-        <v>3916</v>
+        <v>3918</v>
       </c>
       <c r="B1962" s="0" t="s">
-        <v>3917</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
-        <v>3918</v>
+        <v>3920</v>
       </c>
       <c r="B1963" s="0" t="s">
-        <v>3919</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
-        <v>3920</v>
+        <v>3922</v>
       </c>
       <c r="B1964" s="0" t="s">
-        <v>3921</v>
+        <v>3923</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
-        <v>3922</v>
+        <v>3924</v>
       </c>
       <c r="B1965" s="0" t="s">
-        <v>3923</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
-        <v>3924</v>
+        <v>3926</v>
       </c>
       <c r="B1966" s="0" t="s">
-        <v>3925</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
-        <v>3926</v>
+        <v>3928</v>
       </c>
       <c r="B1967" s="0" t="s">
-        <v>3927</v>
+        <v>3929</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
-        <v>3928</v>
+        <v>3930</v>
       </c>
       <c r="B1968" s="0" t="s">
-        <v>3929</v>
+        <v>3931</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
-        <v>3930</v>
+        <v>3932</v>
       </c>
       <c r="B1969" s="0" t="s">
-        <v>3931</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
-        <v>3932</v>
+        <v>3934</v>
       </c>
       <c r="B1970" s="0" t="s">
-        <v>3933</v>
+        <v>3935</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
-        <v>3934</v>
+        <v>3936</v>
       </c>
       <c r="B1971" s="0" t="s">
-        <v>3935</v>
+        <v>3937</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
-        <v>3936</v>
+        <v>3938</v>
       </c>
       <c r="B1972" s="0" t="s">
-        <v>3937</v>
+        <v>3939</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
-        <v>3938</v>
+        <v>3940</v>
       </c>
       <c r="B1973" s="0" t="s">
-        <v>3939</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
-        <v>3940</v>
+        <v>3942</v>
       </c>
       <c r="B1974" s="0" t="s">
-        <v>3941</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
-        <v>3942</v>
+        <v>3944</v>
       </c>
       <c r="B1975" s="0" t="s">
-        <v>3943</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" s="0" t="s">
-        <v>3944</v>
+        <v>3946</v>
       </c>
       <c r="B1976" s="0" t="s">
-        <v>3945</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
-        <v>3946</v>
+        <v>3948</v>
       </c>
       <c r="B1977" s="0" t="s">
-        <v>3947</v>
+        <v>3949</v>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" s="0" t="s">
-        <v>3948</v>
+        <v>3950</v>
       </c>
       <c r="B1978" s="0" t="s">
-        <v>3949</v>
+        <v>3951</v>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" s="0" t="s">
-        <v>3950</v>
+        <v>3952</v>
       </c>
       <c r="B1979" s="0" t="s">
-        <v>3951</v>
+        <v>3953</v>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" s="0" t="s">
-        <v>3952</v>
+        <v>3954</v>
       </c>
       <c r="B1980" s="0" t="s">
-        <v>3953</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" s="0" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
       <c r="B1981" s="0" t="s">
-        <v>3955</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" s="0" t="s">
-        <v>3956</v>
+        <v>3958</v>
       </c>
       <c r="B1982" s="0" t="s">
-        <v>3957</v>
+        <v>3959</v>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" s="0" t="s">
-        <v>3958</v>
+        <v>3960</v>
       </c>
       <c r="B1983" s="0" t="s">
-        <v>3959</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" s="0" t="s">
-        <v>3960</v>
+        <v>3962</v>
       </c>
       <c r="B1984" s="0" t="s">
-        <v>3961</v>
+        <v>3963</v>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" s="0" t="s">
-        <v>3962</v>
+        <v>3964</v>
       </c>
       <c r="B1985" s="0" t="s">
-        <v>3963</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" s="0" t="s">
-        <v>3964</v>
+        <v>3966</v>
       </c>
       <c r="B1986" s="0" t="s">
-        <v>3965</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" s="0" t="s">
-        <v>3966</v>
+        <v>3968</v>
       </c>
       <c r="B1987" s="0" t="s">
-        <v>3967</v>
+        <v>3969</v>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" s="0" t="s">
-        <v>3968</v>
+        <v>3970</v>
       </c>
       <c r="B1988" s="0" t="s">
-        <v>3969</v>
+        <v>3971</v>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" s="0" t="s">
-        <v>3970</v>
+        <v>3972</v>
       </c>
       <c r="B1989" s="0" t="s">
-        <v>3971</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B1990" s="0" t="s">
-        <v>3973</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" s="0" t="s">
-        <v>3974</v>
+        <v>3976</v>
       </c>
       <c r="B1991" s="0" t="s">
-        <v>3975</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" s="0" t="s">
-        <v>3976</v>
+        <v>3977</v>
       </c>
       <c r="B1992" s="0" t="s">
-        <v>3977</v>
+        <v>3978</v>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" s="0" t="s">
-        <v>3978</v>
+        <v>3979</v>
       </c>
       <c r="B1993" s="0" t="s">
-        <v>3979</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" s="0" t="s">
-        <v>3980</v>
+        <v>3981</v>
       </c>
       <c r="B1994" s="0" t="s">
-        <v>3981</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" s="0" t="s">
-        <v>3982</v>
+        <v>3983</v>
       </c>
       <c r="B1995" s="0" t="s">
-        <v>3983</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" s="0" t="s">
         <v>3984</v>
       </c>
       <c r="B1996" s="0" t="s">
         <v>3985</v>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" s="0" t="s">
         <v>3986</v>
       </c>
       <c r="B1997" s="0" t="s">
         <v>3987</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
         <v>3988</v>
       </c>
       <c r="B1998" s="0" t="s">
         <v>3989</v>
       </c>
@@ -34228,1035 +34498,1035 @@
       <c r="B2094" s="0" t="s">
         <v>4181</v>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" s="0" t="s">
         <v>4182</v>
       </c>
       <c r="B2095" s="0" t="s">
         <v>4183</v>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" s="0" t="s">
         <v>4184</v>
       </c>
       <c r="B2096" s="0" t="s">
         <v>4185</v>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" s="0" t="s">
         <v>4186</v>
       </c>
       <c r="B2097" s="0" t="s">
-        <v>4179</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" s="0" t="s">
-        <v>4187</v>
+        <v>4188</v>
       </c>
       <c r="B2098" s="0" t="s">
-        <v>4188</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" s="0" t="s">
-        <v>4189</v>
+        <v>4190</v>
       </c>
       <c r="B2099" s="0" t="s">
-        <v>4190</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" s="0" t="s">
-        <v>4191</v>
+        <v>4192</v>
       </c>
       <c r="B2100" s="0" t="s">
-        <v>4192</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" s="0" t="s">
-        <v>4193</v>
+        <v>4194</v>
       </c>
       <c r="B2101" s="0" t="s">
-        <v>4194</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
-        <v>4195</v>
+        <v>4196</v>
       </c>
       <c r="B2102" s="0" t="s">
-        <v>4196</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
-        <v>4197</v>
+        <v>4198</v>
       </c>
       <c r="B2103" s="0" t="s">
-        <v>4198</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
-        <v>4199</v>
+        <v>4200</v>
       </c>
       <c r="B2104" s="0" t="s">
-        <v>3682</v>
+        <v>4201</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
-        <v>4200</v>
+        <v>4202</v>
       </c>
       <c r="B2105" s="0" t="s">
-        <v>4201</v>
+        <v>4203</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
-        <v>4202</v>
+        <v>4204</v>
       </c>
       <c r="B2106" s="0" t="s">
-        <v>4203</v>
+        <v>4205</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
-        <v>4204</v>
+        <v>4206</v>
       </c>
       <c r="B2107" s="0" t="s">
-        <v>4205</v>
+        <v>4207</v>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
-        <v>4206</v>
+        <v>4208</v>
       </c>
       <c r="B2108" s="0" t="s">
-        <v>4207</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
-        <v>4208</v>
+        <v>4210</v>
       </c>
       <c r="B2109" s="0" t="s">
-        <v>4209</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
-        <v>4210</v>
+        <v>4212</v>
       </c>
       <c r="B2110" s="0" t="s">
-        <v>4211</v>
+        <v>4213</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
-        <v>4212</v>
+        <v>4214</v>
       </c>
       <c r="B2111" s="0" t="s">
-        <v>4213</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
-        <v>4214</v>
+        <v>4216</v>
       </c>
       <c r="B2112" s="0" t="s">
-        <v>4215</v>
+        <v>4217</v>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" s="0" t="s">
-        <v>4216</v>
+        <v>4218</v>
       </c>
       <c r="B2113" s="0" t="s">
-        <v>4217</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" s="0" t="s">
-        <v>4218</v>
+        <v>4220</v>
       </c>
       <c r="B2114" s="0" t="s">
-        <v>4219</v>
+        <v>4221</v>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" s="0" t="s">
-        <v>4220</v>
+        <v>4222</v>
       </c>
       <c r="B2115" s="0" t="s">
-        <v>4221</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" s="0" t="s">
-        <v>4222</v>
+        <v>4224</v>
       </c>
       <c r="B2116" s="0" t="s">
-        <v>4223</v>
+        <v>4225</v>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" s="0" t="s">
-        <v>4224</v>
+        <v>4226</v>
       </c>
       <c r="B2117" s="0" t="s">
-        <v>4225</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="2118">
       <c r="A2118" s="0" t="s">
-        <v>4226</v>
+        <v>4228</v>
       </c>
       <c r="B2118" s="0" t="s">
-        <v>4227</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" s="0" t="s">
-        <v>4228</v>
+        <v>4230</v>
       </c>
       <c r="B2119" s="0" t="s">
-        <v>4229</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" s="0" t="s">
-        <v>4230</v>
+        <v>4232</v>
       </c>
       <c r="B2120" s="0" t="s">
-        <v>4231</v>
+        <v>4233</v>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" s="0" t="s">
-        <v>4232</v>
+        <v>4234</v>
       </c>
       <c r="B2121" s="0" t="s">
-        <v>4233</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" s="0" t="s">
-        <v>4234</v>
+        <v>4236</v>
       </c>
       <c r="B2122" s="0" t="s">
-        <v>4235</v>
+        <v>4237</v>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" s="0" t="s">
-        <v>4236</v>
+        <v>4238</v>
       </c>
       <c r="B2123" s="0" t="s">
-        <v>4237</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" s="0" t="s">
-        <v>4238</v>
+        <v>4240</v>
       </c>
       <c r="B2124" s="0" t="s">
-        <v>4239</v>
+        <v>4241</v>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" s="0" t="s">
-        <v>4240</v>
+        <v>4242</v>
       </c>
       <c r="B2125" s="0" t="s">
-        <v>4241</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" s="0" t="s">
-        <v>4242</v>
+        <v>4244</v>
       </c>
       <c r="B2126" s="0" t="s">
-        <v>4243</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" s="0" t="s">
-        <v>4244</v>
+        <v>4246</v>
       </c>
       <c r="B2127" s="0" t="s">
-        <v>4245</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" s="0" t="s">
-        <v>4246</v>
+        <v>4248</v>
       </c>
       <c r="B2128" s="0" t="s">
-        <v>4247</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" s="0" t="s">
-        <v>4248</v>
+        <v>4250</v>
       </c>
       <c r="B2129" s="0" t="s">
-        <v>3650</v>
+        <v>4251</v>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" s="0" t="s">
-        <v>4249</v>
+        <v>4252</v>
       </c>
       <c r="B2130" s="0" t="s">
-        <v>4250</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" s="0" t="s">
-        <v>4251</v>
+        <v>4254</v>
       </c>
       <c r="B2131" s="0" t="s">
-        <v>4252</v>
+        <v>4255</v>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" s="0" t="s">
-        <v>4253</v>
+        <v>4256</v>
       </c>
       <c r="B2132" s="0" t="s">
-        <v>4254</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" s="0" t="s">
-        <v>4255</v>
+        <v>4258</v>
       </c>
       <c r="B2133" s="0" t="s">
-        <v>4256</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" s="0" t="s">
-        <v>4257</v>
+        <v>4260</v>
       </c>
       <c r="B2134" s="0" t="s">
-        <v>4258</v>
+        <v>4261</v>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" s="0" t="s">
-        <v>4259</v>
+        <v>4262</v>
       </c>
       <c r="B2135" s="0" t="s">
-        <v>4260</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" s="0" t="s">
-        <v>4261</v>
+        <v>4264</v>
       </c>
       <c r="B2136" s="0" t="s">
-        <v>4262</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" s="0" t="s">
-        <v>4263</v>
+        <v>4266</v>
       </c>
       <c r="B2137" s="0" t="s">
-        <v>4264</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" s="0" t="s">
-        <v>4265</v>
+        <v>4268</v>
       </c>
       <c r="B2138" s="0" t="s">
-        <v>4266</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" s="0" t="s">
-        <v>4267</v>
+        <v>4270</v>
       </c>
       <c r="B2139" s="0" t="s">
-        <v>4268</v>
+        <v>4271</v>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" s="0" t="s">
-        <v>4269</v>
+        <v>4272</v>
       </c>
       <c r="B2140" s="0" t="s">
-        <v>4270</v>
+        <v>4273</v>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" s="0" t="s">
-        <v>4271</v>
+        <v>4274</v>
       </c>
       <c r="B2141" s="0" t="s">
-        <v>4272</v>
+        <v>4275</v>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" s="0" t="s">
-        <v>4273</v>
+        <v>4276</v>
       </c>
       <c r="B2142" s="0" t="s">
-        <v>4274</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" s="0" t="s">
-        <v>4275</v>
+        <v>4277</v>
       </c>
       <c r="B2143" s="0" t="s">
-        <v>4276</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" s="0" t="s">
-        <v>4277</v>
+        <v>4279</v>
       </c>
       <c r="B2144" s="0" t="s">
-        <v>4278</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" s="0" t="s">
-        <v>4279</v>
+        <v>4281</v>
       </c>
       <c r="B2145" s="0" t="s">
-        <v>4280</v>
+        <v>4282</v>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" s="0" t="s">
-        <v>4281</v>
+        <v>4283</v>
       </c>
       <c r="B2146" s="0" t="s">
-        <v>4282</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="2147">
       <c r="A2147" s="0" t="s">
-        <v>4283</v>
+        <v>4285</v>
       </c>
       <c r="B2147" s="0" t="s">
-        <v>4284</v>
+        <v>4286</v>
       </c>
     </row>
     <row r="2148">
       <c r="A2148" s="0" t="s">
-        <v>4285</v>
+        <v>4287</v>
       </c>
       <c r="B2148" s="0" t="s">
-        <v>4286</v>
+        <v>4288</v>
       </c>
     </row>
     <row r="2149">
       <c r="A2149" s="0" t="s">
-        <v>4287</v>
+        <v>4289</v>
       </c>
       <c r="B2149" s="0" t="s">
-        <v>4288</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" s="0" t="s">
-        <v>4289</v>
+        <v>4290</v>
       </c>
       <c r="B2150" s="0" t="s">
-        <v>4290</v>
+        <v>4291</v>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" s="0" t="s">
-        <v>4291</v>
+        <v>4292</v>
       </c>
       <c r="B2151" s="0" t="s">
-        <v>4292</v>
+        <v>4293</v>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" s="0" t="s">
-        <v>4293</v>
+        <v>4294</v>
       </c>
       <c r="B2152" s="0" t="s">
-        <v>4294</v>
+        <v>4295</v>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" s="0" t="s">
-        <v>4295</v>
+        <v>4296</v>
       </c>
       <c r="B2153" s="0" t="s">
-        <v>4296</v>
+        <v>4297</v>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" s="0" t="s">
-        <v>4297</v>
+        <v>4298</v>
       </c>
       <c r="B2154" s="0" t="s">
-        <v>4298</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" s="0" t="s">
-        <v>4299</v>
+        <v>4300</v>
       </c>
       <c r="B2155" s="0" t="s">
-        <v>4300</v>
+        <v>4301</v>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" s="0" t="s">
-        <v>4301</v>
+        <v>4302</v>
       </c>
       <c r="B2156" s="0" t="s">
-        <v>4302</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" s="0" t="s">
-        <v>4303</v>
+        <v>4304</v>
       </c>
       <c r="B2157" s="0" t="s">
-        <v>4304</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" s="0" t="s">
-        <v>4305</v>
+        <v>4306</v>
       </c>
       <c r="B2158" s="0" t="s">
-        <v>4306</v>
+        <v>4307</v>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" s="0" t="s">
-        <v>4307</v>
+        <v>4308</v>
       </c>
       <c r="B2159" s="0" t="s">
-        <v>4308</v>
+        <v>4309</v>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" s="0" t="s">
-        <v>4309</v>
+        <v>4310</v>
       </c>
       <c r="B2160" s="0" t="s">
-        <v>4310</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" s="0" t="s">
-        <v>4311</v>
+        <v>4312</v>
       </c>
       <c r="B2161" s="0" t="s">
-        <v>4312</v>
+        <v>4313</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" s="0" t="s">
-        <v>4313</v>
+        <v>4314</v>
       </c>
       <c r="B2162" s="0" t="s">
-        <v>4314</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" s="0" t="s">
-        <v>4315</v>
+        <v>4316</v>
       </c>
       <c r="B2163" s="0" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" s="0" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="B2164" s="0" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" s="0" t="s">
-        <v>4319</v>
+        <v>4320</v>
       </c>
       <c r="B2165" s="0" t="s">
-        <v>4320</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="0" t="s">
-        <v>4321</v>
+        <v>4322</v>
       </c>
       <c r="B2166" s="0" t="s">
-        <v>4322</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="0" t="s">
-        <v>4323</v>
+        <v>4324</v>
       </c>
       <c r="B2167" s="0" t="s">
-        <v>4324</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="0" t="s">
-        <v>4325</v>
+        <v>4326</v>
       </c>
       <c r="B2168" s="0" t="s">
-        <v>4326</v>
+        <v>4327</v>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" s="0" t="s">
-        <v>4327</v>
+        <v>4328</v>
       </c>
       <c r="B2169" s="0" t="s">
-        <v>4328</v>
+        <v>4329</v>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" s="0" t="s">
-        <v>4329</v>
+        <v>4330</v>
       </c>
       <c r="B2170" s="0" t="s">
-        <v>4330</v>
+        <v>4331</v>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
-        <v>4331</v>
+        <v>4332</v>
       </c>
       <c r="B2171" s="0" t="s">
-        <v>4332</v>
+        <v>4333</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
-        <v>4333</v>
+        <v>4334</v>
       </c>
       <c r="B2172" s="0" t="s">
-        <v>4334</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
-        <v>4335</v>
+        <v>4336</v>
       </c>
       <c r="B2173" s="0" t="s">
-        <v>4336</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
-        <v>4337</v>
+        <v>4338</v>
       </c>
       <c r="B2174" s="0" t="s">
-        <v>4338</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
         <v>4339</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>4338</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
-        <v>4340</v>
+        <v>4341</v>
       </c>
       <c r="B2176" s="0" t="s">
-        <v>4341</v>
+        <v>4342</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
-        <v>4342</v>
+        <v>4343</v>
       </c>
       <c r="B2177" s="0" t="s">
-        <v>4343</v>
+        <v>4344</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
-        <v>4344</v>
+        <v>4345</v>
       </c>
       <c r="B2178" s="0" t="s">
-        <v>4345</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
-        <v>4346</v>
+        <v>4347</v>
       </c>
       <c r="B2179" s="0" t="s">
-        <v>4347</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
-        <v>4348</v>
+        <v>4349</v>
       </c>
       <c r="B2180" s="0" t="s">
-        <v>4349</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
-        <v>4350</v>
+        <v>4351</v>
       </c>
       <c r="B2181" s="0" t="s">
-        <v>4351</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
-        <v>4352</v>
+        <v>4353</v>
       </c>
       <c r="B2182" s="0" t="s">
-        <v>4353</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
-        <v>4354</v>
+        <v>4355</v>
       </c>
       <c r="B2183" s="0" t="s">
-        <v>4355</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
-        <v>4356</v>
+        <v>4357</v>
       </c>
       <c r="B2184" s="0" t="s">
-        <v>4357</v>
+        <v>4358</v>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" s="0" t="s">
-        <v>4358</v>
+        <v>4359</v>
       </c>
       <c r="B2185" s="0" t="s">
-        <v>4359</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" s="0" t="s">
-        <v>4360</v>
+        <v>4361</v>
       </c>
       <c r="B2186" s="0" t="s">
-        <v>4361</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" s="0" t="s">
-        <v>4362</v>
+        <v>4363</v>
       </c>
       <c r="B2187" s="0" t="s">
-        <v>4363</v>
+        <v>4364</v>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" s="0" t="s">
-        <v>4364</v>
+        <v>4365</v>
       </c>
       <c r="B2188" s="0" t="s">
-        <v>4365</v>
+        <v>4366</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
-        <v>4366</v>
+        <v>4367</v>
       </c>
       <c r="B2189" s="0" t="s">
-        <v>4367</v>
+        <v>4368</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
-        <v>4368</v>
+        <v>4369</v>
       </c>
       <c r="B2190" s="0" t="s">
-        <v>4369</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
-        <v>4370</v>
+        <v>4371</v>
       </c>
       <c r="B2191" s="0" t="s">
-        <v>4371</v>
+        <v>4372</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
-        <v>4372</v>
+        <v>4373</v>
       </c>
       <c r="B2192" s="0" t="s">
-        <v>4373</v>
+        <v>4374</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
-        <v>4374</v>
+        <v>4375</v>
       </c>
       <c r="B2193" s="0" t="s">
-        <v>4375</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
-        <v>4376</v>
+        <v>4377</v>
       </c>
       <c r="B2194" s="0" t="s">
-        <v>4377</v>
+        <v>4378</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
-        <v>4378</v>
+        <v>4379</v>
       </c>
       <c r="B2195" s="0" t="s">
-        <v>4379</v>
+        <v>4380</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
-        <v>4380</v>
+        <v>4381</v>
       </c>
       <c r="B2196" s="0" t="s">
-        <v>4381</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
-        <v>4382</v>
+        <v>4383</v>
       </c>
       <c r="B2197" s="0" t="s">
-        <v>4383</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
-        <v>4384</v>
+        <v>4385</v>
       </c>
       <c r="B2198" s="0" t="s">
-        <v>4385</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
-        <v>4386</v>
+        <v>4387</v>
       </c>
       <c r="B2199" s="0" t="s">
-        <v>4387</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
-        <v>4388</v>
+        <v>4389</v>
       </c>
       <c r="B2200" s="0" t="s">
-        <v>4389</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
-        <v>4390</v>
+        <v>4391</v>
       </c>
       <c r="B2201" s="0" t="s">
-        <v>4391</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
-        <v>4392</v>
+        <v>4393</v>
       </c>
       <c r="B2202" s="0" t="s">
-        <v>4393</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
-        <v>4394</v>
+        <v>4395</v>
       </c>
       <c r="B2203" s="0" t="s">
-        <v>4395</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
-        <v>4396</v>
+        <v>4397</v>
       </c>
       <c r="B2204" s="0" t="s">
-        <v>4397</v>
+        <v>4398</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
-        <v>4398</v>
+        <v>4399</v>
       </c>
       <c r="B2205" s="0" t="s">
-        <v>4399</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
-        <v>4400</v>
+        <v>4401</v>
       </c>
       <c r="B2206" s="0" t="s">
-        <v>4401</v>
+        <v>4402</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
-        <v>4402</v>
+        <v>4403</v>
       </c>
       <c r="B2207" s="0" t="s">
-        <v>4403</v>
+        <v>4404</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
-        <v>4404</v>
+        <v>4405</v>
       </c>
       <c r="B2208" s="0" t="s">
-        <v>4405</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
-        <v>4406</v>
+        <v>4407</v>
       </c>
       <c r="B2209" s="0" t="s">
-        <v>4407</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
-        <v>4408</v>
+        <v>4409</v>
       </c>
       <c r="B2210" s="0" t="s">
-        <v>4409</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" s="0" t="s">
-        <v>4410</v>
+        <v>4411</v>
       </c>
       <c r="B2211" s="0" t="s">
-        <v>4411</v>
+        <v>4412</v>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" s="0" t="s">
-        <v>4412</v>
+        <v>4413</v>
       </c>
       <c r="B2212" s="0" t="s">
-        <v>4413</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" s="0" t="s">
-        <v>4414</v>
+        <v>4415</v>
       </c>
       <c r="B2213" s="0" t="s">
-        <v>4415</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
-        <v>4416</v>
+        <v>4417</v>
       </c>
       <c r="B2214" s="0" t="s">
-        <v>4417</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
-        <v>4418</v>
+        <v>4419</v>
       </c>
       <c r="B2215" s="0" t="s">
-        <v>4419</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
-        <v>4420</v>
+        <v>4421</v>
       </c>
       <c r="B2216" s="0" t="s">
-        <v>4421</v>
+        <v>4422</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
-        <v>4422</v>
+        <v>4423</v>
       </c>
       <c r="B2217" s="0" t="s">
-        <v>4423</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
-        <v>4424</v>
+        <v>4425</v>
       </c>
       <c r="B2218" s="0" t="s">
-        <v>4425</v>
+        <v>4426</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
-        <v>4426</v>
+        <v>4427</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>4427</v>
+        <v>4428</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
+        <v>4429</v>
+      </c>
+      <c r="B2220" s="0" t="s">
         <v>4428</v>
-      </c>
-[...1 lines deleted...]
-        <v>4429</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
         <v>4430</v>
       </c>
       <c r="B2221" s="0" t="s">
         <v>4431</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
         <v>4432</v>
       </c>
       <c r="B2222" s="0" t="s">
         <v>4433</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
         <v>4434</v>
       </c>
       <c r="B2223" s="0" t="s">
         <v>4435</v>
       </c>
@@ -37108,411 +37378,411 @@
       <c r="B2454" s="0" t="s">
         <v>4897</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
         <v>4898</v>
       </c>
       <c r="B2455" s="0" t="s">
         <v>4899</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
         <v>4900</v>
       </c>
       <c r="B2456" s="0" t="s">
         <v>4901</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
         <v>4902</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>4805</v>
+        <v>4903</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>4903</v>
+        <v>4904</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>4904</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>4905</v>
+        <v>4906</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>4906</v>
+        <v>4907</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>4907</v>
+        <v>4908</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>4908</v>
+        <v>4909</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>4909</v>
+        <v>4910</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>4910</v>
+        <v>4911</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>4911</v>
+        <v>4912</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>4912</v>
+        <v>4913</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>4913</v>
+        <v>4914</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>4914</v>
+        <v>4915</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>4915</v>
+        <v>4916</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>4916</v>
+        <v>4917</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>4917</v>
+        <v>4918</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>4918</v>
+        <v>4919</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>4919</v>
+        <v>4920</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>4920</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>4921</v>
+        <v>4922</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>4922</v>
+        <v>4923</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>4923</v>
+        <v>4924</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>4924</v>
+        <v>4925</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>4925</v>
+        <v>4926</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>4926</v>
+        <v>4927</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>4927</v>
+        <v>4928</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>4928</v>
+        <v>4929</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>4929</v>
+        <v>4930</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>4930</v>
+        <v>4931</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>4931</v>
+        <v>4932</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>4932</v>
+        <v>4933</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>4933</v>
+        <v>4934</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>4934</v>
+        <v>4935</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>4935</v>
+        <v>4936</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>4936</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>4937</v>
+        <v>4938</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>4938</v>
+        <v>4939</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>4939</v>
+        <v>4940</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>4940</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>4941</v>
+        <v>4942</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>4942</v>
+        <v>4943</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>4943</v>
+        <v>4944</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>4944</v>
+        <v>4945</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>4945</v>
+        <v>4946</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>4946</v>
+        <v>4947</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>4947</v>
+        <v>4948</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>4948</v>
+        <v>4949</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>4949</v>
+        <v>4950</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>4950</v>
+        <v>4951</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>4951</v>
+        <v>4952</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>4952</v>
+        <v>4953</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>4953</v>
+        <v>4954</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>4954</v>
+        <v>4955</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>4955</v>
+        <v>4956</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>4956</v>
+        <v>4957</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>4957</v>
+        <v>4958</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>4958</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>4959</v>
+        <v>4960</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>4960</v>
+        <v>4961</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>4961</v>
+        <v>4962</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>4962</v>
+        <v>4963</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>4963</v>
+        <v>4964</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>4964</v>
+        <v>4965</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>4965</v>
+        <v>4966</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>4966</v>
+        <v>4967</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>4967</v>
+        <v>4968</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>4968</v>
+        <v>4969</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>4969</v>
+        <v>4970</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>4970</v>
+        <v>4971</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>4971</v>
+        <v>4972</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>4972</v>
+        <v>4973</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>4973</v>
+        <v>4974</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>4974</v>
+        <v>4975</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>4975</v>
+        <v>4976</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>4976</v>
+        <v>4977</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>4977</v>
+        <v>4978</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>4978</v>
+        <v>4979</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>4979</v>
+        <v>4980</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>4980</v>
+        <v>4981</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>4981</v>
+        <v>4982</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>4982</v>
+        <v>4983</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
-        <v>4983</v>
+        <v>4984</v>
       </c>
       <c r="B2498" s="0" t="s">
-        <v>4984</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>4985</v>
+        <v>4986</v>
       </c>
       <c r="B2499" s="0" t="s">
-        <v>4986</v>
+        <v>4987</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>4987</v>
+        <v>4988</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>4988</v>
+        <v>4989</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
-        <v>4989</v>
+        <v>4990</v>
       </c>
       <c r="B2501" s="0" t="s">
-        <v>4990</v>
+        <v>4991</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
-        <v>4991</v>
+        <v>4992</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>4992</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
         <v>4993</v>
       </c>
       <c r="B2503" s="0" t="s">
         <v>4994</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
         <v>4995</v>
       </c>
       <c r="B2504" s="0" t="s">
         <v>4996</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
         <v>4997</v>
       </c>
       <c r="B2505" s="0" t="s">
         <v>4998</v>
       </c>
@@ -37556,779 +37826,779 @@
       <c r="B2510" s="0" t="s">
         <v>5008</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
         <v>5009</v>
       </c>
       <c r="B2511" s="0" t="s">
         <v>5010</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
         <v>5011</v>
       </c>
       <c r="B2512" s="0" t="s">
         <v>5012</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
         <v>5013</v>
       </c>
       <c r="B2513" s="0" t="s">
-        <v>4683</v>
+        <v>5014</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>5014</v>
+        <v>5015</v>
       </c>
       <c r="B2514" s="0" t="s">
-        <v>5015</v>
+        <v>5016</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
-        <v>5016</v>
+        <v>5017</v>
       </c>
       <c r="B2515" s="0" t="s">
-        <v>4897</v>
+        <v>5018</v>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" s="0" t="s">
-        <v>5017</v>
+        <v>5019</v>
       </c>
       <c r="B2516" s="0" t="s">
-        <v>5018</v>
+        <v>5020</v>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" s="0" t="s">
-        <v>5019</v>
+        <v>5021</v>
       </c>
       <c r="B2517" s="0" t="s">
-        <v>5020</v>
+        <v>5022</v>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" s="0" t="s">
-        <v>5021</v>
+        <v>5023</v>
       </c>
       <c r="B2518" s="0" t="s">
-        <v>5022</v>
+        <v>5024</v>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" s="0" t="s">
-        <v>5023</v>
+        <v>5025</v>
       </c>
       <c r="B2519" s="0" t="s">
-        <v>5024</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
-        <v>5025</v>
+        <v>5027</v>
       </c>
       <c r="B2520" s="0" t="s">
-        <v>5026</v>
+        <v>5028</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
-        <v>5027</v>
+        <v>5029</v>
       </c>
       <c r="B2521" s="0" t="s">
-        <v>5028</v>
+        <v>5030</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>5029</v>
+        <v>5031</v>
       </c>
       <c r="B2522" s="0" t="s">
-        <v>5030</v>
+        <v>5032</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>5031</v>
+        <v>5033</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>5032</v>
+        <v>5034</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>5033</v>
+        <v>5035</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>5034</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>5035</v>
+        <v>5037</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>5036</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>5037</v>
+        <v>5039</v>
       </c>
       <c r="B2526" s="0" t="s">
-        <v>5038</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>5039</v>
+        <v>5041</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>4986</v>
+        <v>5042</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>5040</v>
+        <v>5043</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>5041</v>
+        <v>5044</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>5042</v>
+        <v>5045</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>5043</v>
+        <v>5046</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>5044</v>
+        <v>5047</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>5045</v>
+        <v>5048</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>5046</v>
+        <v>5049</v>
       </c>
       <c r="B2531" s="0" t="s">
-        <v>5047</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>5048</v>
+        <v>5051</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>5049</v>
+        <v>5052</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>5050</v>
+        <v>5053</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>5051</v>
+        <v>5054</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>5052</v>
+        <v>5055</v>
       </c>
       <c r="B2534" s="0" t="s">
-        <v>5053</v>
+        <v>5056</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>5054</v>
+        <v>5057</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>5055</v>
+        <v>5058</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>5056</v>
+        <v>5059</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>5057</v>
+        <v>5060</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>5058</v>
+        <v>5061</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>5059</v>
+        <v>5062</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>5060</v>
+        <v>5063</v>
       </c>
       <c r="B2538" s="0" t="s">
-        <v>5061</v>
+        <v>5064</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>5062</v>
+        <v>5065</v>
       </c>
       <c r="B2539" s="0" t="s">
-        <v>5063</v>
+        <v>5066</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>5064</v>
+        <v>5067</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>5065</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>5066</v>
+        <v>5069</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>5067</v>
+        <v>5070</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>5068</v>
+        <v>5071</v>
       </c>
       <c r="B2542" s="0" t="s">
-        <v>5069</v>
+        <v>5072</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>5070</v>
+        <v>5073</v>
       </c>
       <c r="B2543" s="0" t="s">
-        <v>5071</v>
+        <v>5074</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>5072</v>
+        <v>5075</v>
       </c>
       <c r="B2544" s="0" t="s">
-        <v>5073</v>
+        <v>5076</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>5074</v>
+        <v>5077</v>
       </c>
       <c r="B2545" s="0" t="s">
-        <v>5075</v>
+        <v>5078</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>5076</v>
+        <v>5079</v>
       </c>
       <c r="B2546" s="0" t="s">
-        <v>5077</v>
+        <v>5080</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>5078</v>
+        <v>5081</v>
       </c>
       <c r="B2547" s="0" t="s">
-        <v>5079</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>5080</v>
+        <v>5083</v>
       </c>
       <c r="B2548" s="0" t="s">
-        <v>5081</v>
+        <v>5084</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>5082</v>
+        <v>5085</v>
       </c>
       <c r="B2549" s="0" t="s">
-        <v>5083</v>
+        <v>5086</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>5084</v>
+        <v>5087</v>
       </c>
       <c r="B2550" s="0" t="s">
-        <v>4785</v>
+        <v>5088</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
-        <v>5085</v>
+        <v>5089</v>
       </c>
       <c r="B2551" s="0" t="s">
-        <v>5086</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
-        <v>5087</v>
+        <v>5091</v>
       </c>
       <c r="B2552" s="0" t="s">
-        <v>5088</v>
+        <v>5092</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
-        <v>5089</v>
+        <v>5093</v>
       </c>
       <c r="B2553" s="0" t="s">
-        <v>5090</v>
+        <v>5094</v>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" s="0" t="s">
-        <v>5091</v>
+        <v>5095</v>
       </c>
       <c r="B2554" s="0" t="s">
-        <v>5092</v>
+        <v>5096</v>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" s="0" t="s">
-        <v>5093</v>
+        <v>5097</v>
       </c>
       <c r="B2555" s="0" t="s">
-        <v>5094</v>
+        <v>5098</v>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" s="0" t="s">
-        <v>5095</v>
+        <v>5099</v>
       </c>
       <c r="B2556" s="0" t="s">
-        <v>5096</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
-        <v>5097</v>
+        <v>5101</v>
       </c>
       <c r="B2557" s="0" t="s">
-        <v>5098</v>
+        <v>5102</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
-        <v>5099</v>
+        <v>5103</v>
       </c>
       <c r="B2558" s="0" t="s">
-        <v>5100</v>
+        <v>4773</v>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" s="0" t="s">
-        <v>5101</v>
+        <v>5104</v>
       </c>
       <c r="B2559" s="0" t="s">
-        <v>5041</v>
+        <v>5105</v>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" s="0" t="s">
-        <v>5102</v>
+        <v>5106</v>
       </c>
       <c r="B2560" s="0" t="s">
-        <v>5103</v>
+        <v>4987</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
-        <v>5104</v>
+        <v>5107</v>
       </c>
       <c r="B2561" s="0" t="s">
-        <v>5105</v>
+        <v>5108</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
-        <v>5106</v>
+        <v>5109</v>
       </c>
       <c r="B2562" s="0" t="s">
-        <v>5107</v>
+        <v>5110</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
-        <v>5108</v>
+        <v>5111</v>
       </c>
       <c r="B2563" s="0" t="s">
-        <v>5109</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
-        <v>5110</v>
+        <v>5113</v>
       </c>
       <c r="B2564" s="0" t="s">
-        <v>5111</v>
+        <v>5114</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
-        <v>5112</v>
+        <v>5115</v>
       </c>
       <c r="B2565" s="0" t="s">
-        <v>5113</v>
+        <v>5116</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
-        <v>5114</v>
+        <v>5117</v>
       </c>
       <c r="B2566" s="0" t="s">
-        <v>5115</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
-        <v>5116</v>
+        <v>5119</v>
       </c>
       <c r="B2567" s="0" t="s">
-        <v>5117</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
-        <v>5118</v>
+        <v>5121</v>
       </c>
       <c r="B2568" s="0" t="s">
-        <v>5119</v>
+        <v>5122</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
-        <v>5120</v>
+        <v>5123</v>
       </c>
       <c r="B2569" s="0" t="s">
-        <v>5121</v>
+        <v>5124</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
-        <v>5122</v>
+        <v>5125</v>
       </c>
       <c r="B2570" s="0" t="s">
-        <v>5123</v>
+        <v>5126</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
-        <v>5124</v>
+        <v>5127</v>
       </c>
       <c r="B2571" s="0" t="s">
-        <v>5125</v>
+        <v>5128</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
-        <v>5126</v>
+        <v>5129</v>
       </c>
       <c r="B2572" s="0" t="s">
-        <v>5127</v>
+        <v>5076</v>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" s="0" t="s">
-        <v>5128</v>
+        <v>5130</v>
       </c>
       <c r="B2573" s="0" t="s">
-        <v>5129</v>
+        <v>5131</v>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" s="0" t="s">
-        <v>5130</v>
+        <v>5132</v>
       </c>
       <c r="B2574" s="0" t="s">
-        <v>5131</v>
+        <v>5133</v>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" s="0" t="s">
-        <v>5132</v>
+        <v>5134</v>
       </c>
       <c r="B2575" s="0" t="s">
-        <v>5133</v>
+        <v>5135</v>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" s="0" t="s">
-        <v>5134</v>
+        <v>5136</v>
       </c>
       <c r="B2576" s="0" t="s">
-        <v>5135</v>
+        <v>5137</v>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" s="0" t="s">
-        <v>5136</v>
+        <v>5138</v>
       </c>
       <c r="B2577" s="0" t="s">
-        <v>5137</v>
+        <v>5139</v>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" s="0" t="s">
-        <v>5138</v>
+        <v>5140</v>
       </c>
       <c r="B2578" s="0" t="s">
-        <v>5139</v>
+        <v>5141</v>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" s="0" t="s">
-        <v>5140</v>
+        <v>5142</v>
       </c>
       <c r="B2579" s="0" t="s">
-        <v>5141</v>
+        <v>5143</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
-        <v>5142</v>
+        <v>5144</v>
       </c>
       <c r="B2580" s="0" t="s">
-        <v>5143</v>
+        <v>5145</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
-        <v>5144</v>
+        <v>5146</v>
       </c>
       <c r="B2581" s="0" t="s">
-        <v>5145</v>
+        <v>5147</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
-        <v>5146</v>
+        <v>5148</v>
       </c>
       <c r="B2582" s="0" t="s">
-        <v>5147</v>
+        <v>5149</v>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" s="0" t="s">
-        <v>5148</v>
+        <v>5150</v>
       </c>
       <c r="B2583" s="0" t="s">
-        <v>5149</v>
+        <v>5151</v>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" s="0" t="s">
-        <v>5150</v>
+        <v>5152</v>
       </c>
       <c r="B2584" s="0" t="s">
-        <v>5151</v>
+        <v>5153</v>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" s="0" t="s">
-        <v>5152</v>
+        <v>5154</v>
       </c>
       <c r="B2585" s="0" t="s">
-        <v>5153</v>
+        <v>5155</v>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" s="0" t="s">
-        <v>5154</v>
+        <v>5156</v>
       </c>
       <c r="B2586" s="0" t="s">
-        <v>5155</v>
+        <v>5157</v>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" s="0" t="s">
-        <v>5156</v>
+        <v>5158</v>
       </c>
       <c r="B2587" s="0" t="s">
-        <v>5157</v>
+        <v>5159</v>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" s="0" t="s">
-        <v>5158</v>
+        <v>5160</v>
       </c>
       <c r="B2588" s="0" t="s">
-        <v>5159</v>
+        <v>5161</v>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" s="0" t="s">
-        <v>5160</v>
+        <v>5162</v>
       </c>
       <c r="B2589" s="0" t="s">
-        <v>5161</v>
+        <v>5163</v>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" s="0" t="s">
-        <v>5162</v>
+        <v>5164</v>
       </c>
       <c r="B2590" s="0" t="s">
-        <v>5163</v>
+        <v>5165</v>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" s="0" t="s">
-        <v>5164</v>
+        <v>5166</v>
       </c>
       <c r="B2591" s="0" t="s">
-        <v>5165</v>
+        <v>5167</v>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" s="0" t="s">
-        <v>5166</v>
+        <v>5168</v>
       </c>
       <c r="B2592" s="0" t="s">
-        <v>5167</v>
+        <v>5169</v>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" s="0" t="s">
-        <v>5168</v>
+        <v>5170</v>
       </c>
       <c r="B2593" s="0" t="s">
-        <v>5169</v>
+        <v>5171</v>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" s="0" t="s">
-        <v>5170</v>
+        <v>5172</v>
       </c>
       <c r="B2594" s="0" t="s">
-        <v>5171</v>
+        <v>5173</v>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" s="0" t="s">
-        <v>5172</v>
+        <v>5174</v>
       </c>
       <c r="B2595" s="0" t="s">
-        <v>5173</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" s="0" t="s">
-        <v>5174</v>
+        <v>5175</v>
       </c>
       <c r="B2596" s="0" t="s">
-        <v>5175</v>
+        <v>5176</v>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" s="0" t="s">
-        <v>5176</v>
+        <v>5177</v>
       </c>
       <c r="B2597" s="0" t="s">
-        <v>5177</v>
+        <v>5178</v>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" s="0" t="s">
-        <v>5178</v>
+        <v>5179</v>
       </c>
       <c r="B2598" s="0" t="s">
-        <v>5179</v>
+        <v>5180</v>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" s="0" t="s">
-        <v>5180</v>
+        <v>5181</v>
       </c>
       <c r="B2599" s="0" t="s">
-        <v>5181</v>
+        <v>5182</v>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" s="0" t="s">
-        <v>5182</v>
+        <v>5183</v>
       </c>
       <c r="B2600" s="0" t="s">
-        <v>5183</v>
+        <v>5184</v>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" s="0" t="s">
-        <v>5184</v>
+        <v>5185</v>
       </c>
       <c r="B2601" s="0" t="s">
-        <v>5185</v>
+        <v>5186</v>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" s="0" t="s">
-        <v>5186</v>
+        <v>5187</v>
       </c>
       <c r="B2602" s="0" t="s">
-        <v>5187</v>
+        <v>5188</v>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" s="0" t="s">
-        <v>5188</v>
+        <v>5189</v>
       </c>
       <c r="B2603" s="0" t="s">
-        <v>5189</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" s="0" t="s">
-        <v>5190</v>
+        <v>5191</v>
       </c>
       <c r="B2604" s="0" t="s">
-        <v>5191</v>
+        <v>5131</v>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" s="0" t="s">
         <v>5192</v>
       </c>
       <c r="B2605" s="0" t="s">
         <v>5193</v>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" s="0" t="s">
         <v>5194</v>
       </c>
       <c r="B2606" s="0" t="s">
         <v>5195</v>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" s="0" t="s">
         <v>5196</v>
       </c>
       <c r="B2607" s="0" t="s">
         <v>5197</v>
       </c>
@@ -38780,411 +39050,411 @@
       <c r="B2663" s="0" t="s">
         <v>5309</v>
       </c>
     </row>
     <row r="2664">
       <c r="A2664" s="0" t="s">
         <v>5310</v>
       </c>
       <c r="B2664" s="0" t="s">
         <v>5311</v>
       </c>
     </row>
     <row r="2665">
       <c r="A2665" s="0" t="s">
         <v>5312</v>
       </c>
       <c r="B2665" s="0" t="s">
         <v>5313</v>
       </c>
     </row>
     <row r="2666">
       <c r="A2666" s="0" t="s">
         <v>5314</v>
       </c>
       <c r="B2666" s="0" t="s">
-        <v>3330</v>
+        <v>5315</v>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" s="0" t="s">
-        <v>5315</v>
+        <v>5316</v>
       </c>
       <c r="B2667" s="0" t="s">
-        <v>5316</v>
+        <v>5317</v>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" s="0" t="s">
-        <v>5317</v>
+        <v>5318</v>
       </c>
       <c r="B2668" s="0" t="s">
-        <v>5318</v>
+        <v>5319</v>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" s="0" t="s">
-        <v>5319</v>
+        <v>5320</v>
       </c>
       <c r="B2669" s="0" t="s">
-        <v>5320</v>
+        <v>5321</v>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" s="0" t="s">
-        <v>5321</v>
+        <v>5322</v>
       </c>
       <c r="B2670" s="0" t="s">
-        <v>5322</v>
+        <v>5323</v>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" s="0" t="s">
-        <v>5323</v>
+        <v>5324</v>
       </c>
       <c r="B2671" s="0" t="s">
-        <v>5324</v>
+        <v>5325</v>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" s="0" t="s">
-        <v>5325</v>
+        <v>5326</v>
       </c>
       <c r="B2672" s="0" t="s">
-        <v>5326</v>
+        <v>5327</v>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" s="0" t="s">
-        <v>5327</v>
+        <v>5328</v>
       </c>
       <c r="B2673" s="0" t="s">
-        <v>5328</v>
+        <v>5329</v>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" s="0" t="s">
-        <v>5329</v>
+        <v>5330</v>
       </c>
       <c r="B2674" s="0" t="s">
-        <v>5330</v>
+        <v>5331</v>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" s="0" t="s">
-        <v>5331</v>
+        <v>5332</v>
       </c>
       <c r="B2675" s="0" t="s">
-        <v>5332</v>
+        <v>5333</v>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" s="0" t="s">
-        <v>5333</v>
+        <v>5334</v>
       </c>
       <c r="B2676" s="0" t="s">
-        <v>5334</v>
+        <v>5335</v>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" s="0" t="s">
-        <v>5335</v>
+        <v>5336</v>
       </c>
       <c r="B2677" s="0" t="s">
-        <v>5336</v>
+        <v>5337</v>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" s="0" t="s">
-        <v>5337</v>
+        <v>5338</v>
       </c>
       <c r="B2678" s="0" t="s">
-        <v>5338</v>
+        <v>5339</v>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" s="0" t="s">
-        <v>5339</v>
+        <v>5340</v>
       </c>
       <c r="B2679" s="0" t="s">
-        <v>5340</v>
+        <v>5341</v>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" s="0" t="s">
-        <v>5341</v>
+        <v>5342</v>
       </c>
       <c r="B2680" s="0" t="s">
-        <v>5342</v>
+        <v>5343</v>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" s="0" t="s">
-        <v>5343</v>
+        <v>5344</v>
       </c>
       <c r="B2681" s="0" t="s">
-        <v>5344</v>
+        <v>5345</v>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" s="0" t="s">
-        <v>5345</v>
+        <v>5346</v>
       </c>
       <c r="B2682" s="0" t="s">
-        <v>5346</v>
+        <v>5347</v>
       </c>
     </row>
     <row r="2683">
       <c r="A2683" s="0" t="s">
-        <v>5347</v>
+        <v>5348</v>
       </c>
       <c r="B2683" s="0" t="s">
-        <v>5348</v>
+        <v>5349</v>
       </c>
     </row>
     <row r="2684">
       <c r="A2684" s="0" t="s">
-        <v>5349</v>
+        <v>5350</v>
       </c>
       <c r="B2684" s="0" t="s">
-        <v>5350</v>
+        <v>5351</v>
       </c>
     </row>
     <row r="2685">
       <c r="A2685" s="0" t="s">
-        <v>5351</v>
+        <v>5352</v>
       </c>
       <c r="B2685" s="0" t="s">
-        <v>5352</v>
+        <v>5353</v>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" s="0" t="s">
-        <v>5353</v>
+        <v>5354</v>
       </c>
       <c r="B2686" s="0" t="s">
-        <v>5354</v>
+        <v>5355</v>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" s="0" t="s">
-        <v>5355</v>
+        <v>5356</v>
       </c>
       <c r="B2687" s="0" t="s">
-        <v>5356</v>
+        <v>5357</v>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" s="0" t="s">
-        <v>5357</v>
+        <v>5358</v>
       </c>
       <c r="B2688" s="0" t="s">
-        <v>5358</v>
+        <v>5359</v>
       </c>
     </row>
     <row r="2689">
       <c r="A2689" s="0" t="s">
-        <v>5359</v>
+        <v>5360</v>
       </c>
       <c r="B2689" s="0" t="s">
-        <v>5360</v>
+        <v>5361</v>
       </c>
     </row>
     <row r="2690">
       <c r="A2690" s="0" t="s">
-        <v>5361</v>
+        <v>5362</v>
       </c>
       <c r="B2690" s="0" t="s">
-        <v>5362</v>
+        <v>5363</v>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" s="0" t="s">
-        <v>5363</v>
+        <v>5364</v>
       </c>
       <c r="B2691" s="0" t="s">
-        <v>5364</v>
+        <v>5365</v>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" s="0" t="s">
-        <v>5365</v>
+        <v>5366</v>
       </c>
       <c r="B2692" s="0" t="s">
-        <v>5366</v>
+        <v>5367</v>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" s="0" t="s">
-        <v>5367</v>
+        <v>5368</v>
       </c>
       <c r="B2693" s="0" t="s">
-        <v>5368</v>
+        <v>5369</v>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" s="0" t="s">
-        <v>5369</v>
+        <v>5370</v>
       </c>
       <c r="B2694" s="0" t="s">
-        <v>5370</v>
+        <v>5371</v>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" s="0" t="s">
-        <v>5371</v>
+        <v>5372</v>
       </c>
       <c r="B2695" s="0" t="s">
-        <v>5372</v>
+        <v>5373</v>
       </c>
     </row>
     <row r="2696">
       <c r="A2696" s="0" t="s">
-        <v>5373</v>
+        <v>5374</v>
       </c>
       <c r="B2696" s="0" t="s">
-        <v>5374</v>
+        <v>5375</v>
       </c>
     </row>
     <row r="2697">
       <c r="A2697" s="0" t="s">
-        <v>5375</v>
+        <v>5376</v>
       </c>
       <c r="B2697" s="0" t="s">
-        <v>5376</v>
+        <v>5377</v>
       </c>
     </row>
     <row r="2698">
       <c r="A2698" s="0" t="s">
-        <v>5377</v>
+        <v>5378</v>
       </c>
       <c r="B2698" s="0" t="s">
-        <v>5378</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="2699">
       <c r="A2699" s="0" t="s">
-        <v>5379</v>
+        <v>5380</v>
       </c>
       <c r="B2699" s="0" t="s">
-        <v>5380</v>
+        <v>5381</v>
       </c>
     </row>
     <row r="2700">
       <c r="A2700" s="0" t="s">
-        <v>5381</v>
+        <v>5382</v>
       </c>
       <c r="B2700" s="0" t="s">
-        <v>5382</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="2701">
       <c r="A2701" s="0" t="s">
-        <v>5383</v>
+        <v>5384</v>
       </c>
       <c r="B2701" s="0" t="s">
-        <v>5384</v>
+        <v>5385</v>
       </c>
     </row>
     <row r="2702">
       <c r="A2702" s="0" t="s">
-        <v>5385</v>
+        <v>5386</v>
       </c>
       <c r="B2702" s="0" t="s">
-        <v>5386</v>
+        <v>5387</v>
       </c>
     </row>
     <row r="2703">
       <c r="A2703" s="0" t="s">
-        <v>5387</v>
+        <v>5388</v>
       </c>
       <c r="B2703" s="0" t="s">
-        <v>5388</v>
+        <v>5389</v>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" s="0" t="s">
-        <v>5389</v>
+        <v>5390</v>
       </c>
       <c r="B2704" s="0" t="s">
-        <v>5390</v>
+        <v>5391</v>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" s="0" t="s">
-        <v>5391</v>
+        <v>5392</v>
       </c>
       <c r="B2705" s="0" t="s">
-        <v>5392</v>
+        <v>5393</v>
       </c>
     </row>
     <row r="2706">
       <c r="A2706" s="0" t="s">
-        <v>5393</v>
+        <v>5394</v>
       </c>
       <c r="B2706" s="0" t="s">
-        <v>5394</v>
+        <v>5395</v>
       </c>
     </row>
     <row r="2707">
       <c r="A2707" s="0" t="s">
-        <v>5395</v>
+        <v>5396</v>
       </c>
       <c r="B2707" s="0" t="s">
-        <v>5396</v>
+        <v>5397</v>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" s="0" t="s">
-        <v>5397</v>
+        <v>5398</v>
       </c>
       <c r="B2708" s="0" t="s">
-        <v>5398</v>
+        <v>5399</v>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" s="0" t="s">
-        <v>5399</v>
+        <v>5400</v>
       </c>
       <c r="B2709" s="0" t="s">
-        <v>5400</v>
+        <v>5401</v>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" s="0" t="s">
-        <v>5401</v>
+        <v>5402</v>
       </c>
       <c r="B2710" s="0" t="s">
-        <v>5402</v>
+        <v>5403</v>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" s="0" t="s">
-        <v>5403</v>
+        <v>5404</v>
       </c>
       <c r="B2711" s="0" t="s">
-        <v>5404</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" s="0" t="s">
         <v>5405</v>
       </c>
       <c r="B2712" s="0" t="s">
         <v>5406</v>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" s="0" t="s">
         <v>5407</v>
       </c>
       <c r="B2713" s="0" t="s">
         <v>5408</v>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" s="0" t="s">
         <v>5409</v>
       </c>
       <c r="B2714" s="0" t="s">
         <v>5410</v>
       </c>
@@ -39988,784 +40258,1144 @@
       <c r="B2814" s="0" t="s">
         <v>5610</v>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" s="0" t="s">
         <v>5611</v>
       </c>
       <c r="B2815" s="0" t="s">
         <v>5612</v>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" s="0" t="s">
         <v>5613</v>
       </c>
       <c r="B2816" s="0" t="s">
         <v>5614</v>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" s="0" t="s">
         <v>5615</v>
       </c>
       <c r="B2817" s="0" t="s">
-        <v>4721</v>
+        <v>5616</v>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" s="0" t="s">
-        <v>5616</v>
+        <v>5617</v>
       </c>
       <c r="B2818" s="0" t="s">
-        <v>5617</v>
+        <v>5618</v>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" s="0" t="s">
-        <v>5618</v>
+        <v>5619</v>
       </c>
       <c r="B2819" s="0" t="s">
-        <v>5619</v>
+        <v>5620</v>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" s="0" t="s">
-        <v>5620</v>
+        <v>5621</v>
       </c>
       <c r="B2820" s="0" t="s">
-        <v>5621</v>
+        <v>5622</v>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" s="0" t="s">
-        <v>5622</v>
+        <v>5623</v>
       </c>
       <c r="B2821" s="0" t="s">
-        <v>5623</v>
+        <v>5624</v>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" s="0" t="s">
-        <v>5624</v>
+        <v>5625</v>
       </c>
       <c r="B2822" s="0" t="s">
-        <v>5625</v>
+        <v>5626</v>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" s="0" t="s">
-        <v>5626</v>
+        <v>5627</v>
       </c>
       <c r="B2823" s="0" t="s">
-        <v>5627</v>
+        <v>5628</v>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" s="0" t="s">
-        <v>5628</v>
+        <v>5629</v>
       </c>
       <c r="B2824" s="0" t="s">
-        <v>5629</v>
+        <v>5630</v>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" s="0" t="s">
-        <v>5630</v>
+        <v>5631</v>
       </c>
       <c r="B2825" s="0" t="s">
-        <v>5631</v>
+        <v>5632</v>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" s="0" t="s">
-        <v>5632</v>
+        <v>5633</v>
       </c>
       <c r="B2826" s="0" t="s">
-        <v>5633</v>
+        <v>5634</v>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" s="0" t="s">
-        <v>5634</v>
+        <v>5635</v>
       </c>
       <c r="B2827" s="0" t="s">
-        <v>5635</v>
+        <v>5636</v>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" s="0" t="s">
-        <v>5636</v>
+        <v>5637</v>
       </c>
       <c r="B2828" s="0" t="s">
-        <v>5637</v>
+        <v>5638</v>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" s="0" t="s">
-        <v>5638</v>
+        <v>5639</v>
       </c>
       <c r="B2829" s="0" t="s">
-        <v>4906</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" s="0" t="s">
-        <v>5639</v>
+        <v>5641</v>
       </c>
       <c r="B2830" s="0" t="s">
-        <v>5640</v>
+        <v>5642</v>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" s="0" t="s">
-        <v>5641</v>
+        <v>5643</v>
       </c>
       <c r="B2831" s="0" t="s">
-        <v>5642</v>
+        <v>5644</v>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" s="0" t="s">
-        <v>5643</v>
+        <v>5645</v>
       </c>
       <c r="B2832" s="0" t="s">
-        <v>5644</v>
+        <v>5646</v>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" s="0" t="s">
-        <v>5645</v>
+        <v>5647</v>
       </c>
       <c r="B2833" s="0" t="s">
-        <v>5646</v>
+        <v>5648</v>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" s="0" t="s">
-        <v>5647</v>
+        <v>5649</v>
       </c>
       <c r="B2834" s="0" t="s">
-        <v>5648</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" s="0" t="s">
-        <v>5649</v>
+        <v>5651</v>
       </c>
       <c r="B2835" s="0" t="s">
-        <v>5650</v>
+        <v>5652</v>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" s="0" t="s">
-        <v>5651</v>
+        <v>5653</v>
       </c>
       <c r="B2836" s="0" t="s">
-        <v>2371</v>
+        <v>5654</v>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" s="0" t="s">
-        <v>5652</v>
+        <v>5655</v>
       </c>
       <c r="B2837" s="0" t="s">
-        <v>5653</v>
+        <v>5656</v>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" s="0" t="s">
-        <v>5654</v>
+        <v>5657</v>
       </c>
       <c r="B2838" s="0" t="s">
-        <v>5655</v>
+        <v>5658</v>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" s="0" t="s">
-        <v>5656</v>
+        <v>5659</v>
       </c>
       <c r="B2839" s="0" t="s">
-        <v>5657</v>
+        <v>5660</v>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" s="0" t="s">
-        <v>5658</v>
+        <v>5661</v>
       </c>
       <c r="B2840" s="0" t="s">
-        <v>5659</v>
+        <v>5662</v>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" s="0" t="s">
-        <v>5660</v>
+        <v>5663</v>
       </c>
       <c r="B2841" s="0" t="s">
-        <v>5661</v>
+        <v>5664</v>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" s="0" t="s">
-        <v>5662</v>
+        <v>5665</v>
       </c>
       <c r="B2842" s="0" t="s">
-        <v>5663</v>
+        <v>5666</v>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" s="0" t="s">
-        <v>5664</v>
+        <v>5667</v>
       </c>
       <c r="B2843" s="0" t="s">
-        <v>5665</v>
+        <v>5668</v>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" s="0" t="s">
-        <v>5666</v>
+        <v>5669</v>
       </c>
       <c r="B2844" s="0" t="s">
-        <v>5667</v>
+        <v>5670</v>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" s="0" t="s">
-        <v>5668</v>
+        <v>5671</v>
       </c>
       <c r="B2845" s="0" t="s">
-        <v>5669</v>
+        <v>5672</v>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" s="0" t="s">
-        <v>5670</v>
+        <v>5673</v>
       </c>
       <c r="B2846" s="0" t="s">
-        <v>5671</v>
+        <v>5674</v>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" s="0" t="s">
-        <v>5672</v>
+        <v>5675</v>
       </c>
       <c r="B2847" s="0" t="s">
-        <v>5673</v>
+        <v>5676</v>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" s="0" t="s">
-        <v>5674</v>
+        <v>5677</v>
       </c>
       <c r="B2848" s="0" t="s">
-        <v>5675</v>
+        <v>5678</v>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" s="0" t="s">
-        <v>5676</v>
+        <v>5679</v>
       </c>
       <c r="B2849" s="0" t="s">
-        <v>5677</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" s="0" t="s">
-        <v>5678</v>
+        <v>5681</v>
       </c>
       <c r="B2850" s="0" t="s">
-        <v>5679</v>
+        <v>5682</v>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" s="0" t="s">
-        <v>5680</v>
+        <v>5683</v>
       </c>
       <c r="B2851" s="0" t="s">
-        <v>5681</v>
+        <v>5684</v>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" s="0" t="s">
-        <v>5682</v>
+        <v>5685</v>
       </c>
       <c r="B2852" s="0" t="s">
-        <v>5683</v>
+        <v>5686</v>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" s="0" t="s">
-        <v>5684</v>
+        <v>5687</v>
       </c>
       <c r="B2853" s="0" t="s">
-        <v>5685</v>
+        <v>5688</v>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" s="0" t="s">
-        <v>5686</v>
+        <v>5689</v>
       </c>
       <c r="B2854" s="0" t="s">
-        <v>5687</v>
+        <v>5690</v>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" s="0" t="s">
-        <v>5688</v>
+        <v>5691</v>
       </c>
       <c r="B2855" s="0" t="s">
-        <v>5689</v>
+        <v>5692</v>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" s="0" t="s">
-        <v>5690</v>
+        <v>5693</v>
       </c>
       <c r="B2856" s="0" t="s">
-        <v>5691</v>
+        <v>5694</v>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" s="0" t="s">
-        <v>5692</v>
+        <v>5695</v>
       </c>
       <c r="B2857" s="0" t="s">
-        <v>5693</v>
+        <v>5696</v>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" s="0" t="s">
-        <v>5694</v>
+        <v>5697</v>
       </c>
       <c r="B2858" s="0" t="s">
-        <v>5695</v>
+        <v>5698</v>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" s="0" t="s">
-        <v>5696</v>
+        <v>5699</v>
       </c>
       <c r="B2859" s="0" t="s">
-        <v>5697</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" s="0" t="s">
-        <v>5698</v>
+        <v>5701</v>
       </c>
       <c r="B2860" s="0" t="s">
-        <v>5699</v>
+        <v>5702</v>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" s="0" t="s">
-        <v>5700</v>
+        <v>5703</v>
       </c>
       <c r="B2861" s="0" t="s">
-        <v>5701</v>
+        <v>5704</v>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" s="0" t="s">
-        <v>5702</v>
+        <v>5705</v>
       </c>
       <c r="B2862" s="0" t="s">
-        <v>5703</v>
+        <v>4811</v>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" s="0" t="s">
-        <v>5704</v>
+        <v>5706</v>
       </c>
       <c r="B2863" s="0" t="s">
-        <v>5705</v>
+        <v>5707</v>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" s="0" t="s">
-        <v>5706</v>
+        <v>5708</v>
       </c>
       <c r="B2864" s="0" t="s">
-        <v>5707</v>
+        <v>5709</v>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" s="0" t="s">
-        <v>5708</v>
+        <v>5710</v>
       </c>
       <c r="B2865" s="0" t="s">
-        <v>5709</v>
+        <v>5711</v>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" s="0" t="s">
-        <v>5710</v>
+        <v>5712</v>
       </c>
       <c r="B2866" s="0" t="s">
-        <v>5711</v>
+        <v>5713</v>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" s="0" t="s">
-        <v>5712</v>
+        <v>5714</v>
       </c>
       <c r="B2867" s="0" t="s">
-        <v>5713</v>
+        <v>5715</v>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" s="0" t="s">
-        <v>5714</v>
+        <v>5716</v>
       </c>
       <c r="B2868" s="0" t="s">
-        <v>5715</v>
+        <v>5717</v>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" s="0" t="s">
-        <v>5716</v>
+        <v>5718</v>
       </c>
       <c r="B2869" s="0" t="s">
-        <v>4839</v>
+        <v>5719</v>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" s="0" t="s">
-        <v>5717</v>
+        <v>5720</v>
       </c>
       <c r="B2870" s="0" t="s">
-        <v>5275</v>
+        <v>5721</v>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" s="0" t="s">
-        <v>5718</v>
+        <v>5722</v>
       </c>
       <c r="B2871" s="0" t="s">
-        <v>5719</v>
+        <v>5723</v>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" s="0" t="s">
-        <v>5720</v>
+        <v>5724</v>
       </c>
       <c r="B2872" s="0" t="s">
-        <v>5721</v>
+        <v>5725</v>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" s="0" t="s">
-        <v>5722</v>
+        <v>5726</v>
       </c>
       <c r="B2873" s="0" t="s">
-        <v>5723</v>
+        <v>5727</v>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" s="0" t="s">
-        <v>5724</v>
+        <v>5728</v>
       </c>
       <c r="B2874" s="0" t="s">
-        <v>5725</v>
+        <v>4996</v>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
-        <v>5726</v>
+        <v>5729</v>
       </c>
       <c r="B2875" s="0" t="s">
-        <v>5727</v>
+        <v>5730</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
-        <v>5728</v>
+        <v>5731</v>
       </c>
       <c r="B2876" s="0" t="s">
-        <v>5729</v>
+        <v>5732</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
-        <v>5730</v>
+        <v>5733</v>
       </c>
       <c r="B2877" s="0" t="s">
-        <v>5731</v>
+        <v>5734</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
-        <v>5732</v>
+        <v>5735</v>
       </c>
       <c r="B2878" s="0" t="s">
-        <v>5733</v>
+        <v>5736</v>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
-        <v>5734</v>
+        <v>5737</v>
       </c>
       <c r="B2879" s="0" t="s">
-        <v>5735</v>
+        <v>5738</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
-        <v>5736</v>
+        <v>5739</v>
       </c>
       <c r="B2880" s="0" t="s">
-        <v>5737</v>
+        <v>5740</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>5738</v>
+        <v>5741</v>
       </c>
       <c r="B2881" s="0" t="s">
-        <v>5739</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>5740</v>
+        <v>5742</v>
       </c>
       <c r="B2882" s="0" t="s">
-        <v>5741</v>
+        <v>5743</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
-        <v>5742</v>
+        <v>5744</v>
       </c>
       <c r="B2883" s="0" t="s">
-        <v>5743</v>
+        <v>5745</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
-        <v>5744</v>
+        <v>5746</v>
       </c>
       <c r="B2884" s="0" t="s">
-        <v>5745</v>
+        <v>5747</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>5746</v>
+        <v>5748</v>
       </c>
       <c r="B2885" s="0" t="s">
-        <v>5747</v>
+        <v>5749</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>5748</v>
+        <v>5750</v>
       </c>
       <c r="B2886" s="0" t="s">
-        <v>5749</v>
+        <v>5751</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
-        <v>5750</v>
+        <v>5752</v>
       </c>
       <c r="B2887" s="0" t="s">
-        <v>5751</v>
+        <v>5753</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
-        <v>5752</v>
+        <v>5754</v>
       </c>
       <c r="B2888" s="0" t="s">
-        <v>5753</v>
+        <v>5755</v>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
-        <v>5754</v>
+        <v>5756</v>
       </c>
       <c r="B2889" s="0" t="s">
-        <v>5755</v>
+        <v>5757</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
-        <v>5756</v>
+        <v>5758</v>
       </c>
       <c r="B2890" s="0" t="s">
-        <v>5757</v>
+        <v>5759</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>5758</v>
+        <v>5760</v>
       </c>
       <c r="B2891" s="0" t="s">
-        <v>5759</v>
+        <v>5761</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>5760</v>
+        <v>5762</v>
       </c>
       <c r="B2892" s="0" t="s">
-        <v>5761</v>
+        <v>5763</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
-        <v>5762</v>
+        <v>5764</v>
       </c>
       <c r="B2893" s="0" t="s">
-        <v>5763</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
-        <v>5764</v>
+        <v>5766</v>
       </c>
       <c r="B2894" s="0" t="s">
-        <v>5765</v>
+        <v>5767</v>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" s="0" t="s">
-        <v>5766</v>
+        <v>5768</v>
       </c>
       <c r="B2895" s="0" t="s">
-        <v>5767</v>
+        <v>5769</v>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" s="0" t="s">
-        <v>5768</v>
+        <v>5770</v>
       </c>
       <c r="B2896" s="0" t="s">
-        <v>5769</v>
+        <v>5771</v>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" s="0" t="s">
-        <v>5770</v>
+        <v>5772</v>
       </c>
       <c r="B2897" s="0" t="s">
-        <v>5771</v>
+        <v>5773</v>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" s="0" t="s">
-        <v>5772</v>
+        <v>5774</v>
       </c>
       <c r="B2898" s="0" t="s">
-        <v>5773</v>
+        <v>5775</v>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" s="0" t="s">
-        <v>5774</v>
+        <v>5776</v>
       </c>
       <c r="B2899" s="0" t="s">
-        <v>5775</v>
+        <v>5777</v>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" s="0" t="s">
-        <v>5776</v>
+        <v>5778</v>
       </c>
       <c r="B2900" s="0" t="s">
-        <v>5777</v>
+        <v>5779</v>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" s="0" t="s">
-        <v>5778</v>
+        <v>5780</v>
       </c>
       <c r="B2901" s="0" t="s">
-        <v>5779</v>
+        <v>5781</v>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" s="0" t="s">
-        <v>5780</v>
+        <v>5782</v>
       </c>
       <c r="B2902" s="0" t="s">
-        <v>5781</v>
+        <v>5783</v>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" s="0" t="s">
-        <v>5782</v>
+        <v>5784</v>
       </c>
       <c r="B2903" s="0" t="s">
-        <v>5783</v>
+        <v>5785</v>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" s="0" t="s">
-        <v>5784</v>
+        <v>5786</v>
       </c>
       <c r="B2904" s="0" t="s">
-        <v>5785</v>
+        <v>5787</v>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" s="0" t="s">
-        <v>5786</v>
+        <v>5788</v>
       </c>
       <c r="B2905" s="0" t="s">
-        <v>5787</v>
+        <v>5789</v>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" s="0" t="s">
-        <v>5788</v>
+        <v>5790</v>
       </c>
       <c r="B2906" s="0" t="s">
-        <v>5789</v>
+        <v>5791</v>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" s="0" t="s">
-        <v>5790</v>
+        <v>5792</v>
       </c>
       <c r="B2907" s="0" t="s">
-        <v>5791</v>
+        <v>5793</v>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" s="0" t="s">
-        <v>5792</v>
+        <v>5794</v>
       </c>
       <c r="B2908" s="0" t="s">
-        <v>5793</v>
+        <v>5795</v>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" s="0" t="s">
-        <v>5794</v>
+        <v>5796</v>
       </c>
       <c r="B2909" s="0" t="s">
-        <v>5795</v>
+        <v>5797</v>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" s="0" t="s">
-        <v>5796</v>
+        <v>5798</v>
       </c>
       <c r="B2910" s="0" t="s">
-        <v>5797</v>
+        <v>5799</v>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" s="0" t="s">
-        <v>5798</v>
+        <v>5800</v>
       </c>
       <c r="B2911" s="0" t="s">
-        <v>5799</v>
+        <v>5801</v>
+      </c>
+    </row>
+    <row r="2912">
+      <c r="A2912" s="0" t="s">
+        <v>5802</v>
+      </c>
+      <c r="B2912" s="0" t="s">
+        <v>5803</v>
+      </c>
+    </row>
+    <row r="2913">
+      <c r="A2913" s="0" t="s">
+        <v>5804</v>
+      </c>
+      <c r="B2913" s="0" t="s">
+        <v>5805</v>
+      </c>
+    </row>
+    <row r="2914">
+      <c r="A2914" s="0" t="s">
+        <v>5806</v>
+      </c>
+      <c r="B2914" s="0" t="s">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="2915">
+      <c r="A2915" s="0" t="s">
+        <v>5807</v>
+      </c>
+      <c r="B2915" s="0" t="s">
+        <v>5365</v>
+      </c>
+    </row>
+    <row r="2916">
+      <c r="A2916" s="0" t="s">
+        <v>5808</v>
+      </c>
+      <c r="B2916" s="0" t="s">
+        <v>5809</v>
+      </c>
+    </row>
+    <row r="2917">
+      <c r="A2917" s="0" t="s">
+        <v>5810</v>
+      </c>
+      <c r="B2917" s="0" t="s">
+        <v>5811</v>
+      </c>
+    </row>
+    <row r="2918">
+      <c r="A2918" s="0" t="s">
+        <v>5812</v>
+      </c>
+      <c r="B2918" s="0" t="s">
+        <v>5813</v>
+      </c>
+    </row>
+    <row r="2919">
+      <c r="A2919" s="0" t="s">
+        <v>5814</v>
+      </c>
+      <c r="B2919" s="0" t="s">
+        <v>5815</v>
+      </c>
+    </row>
+    <row r="2920">
+      <c r="A2920" s="0" t="s">
+        <v>5816</v>
+      </c>
+      <c r="B2920" s="0" t="s">
+        <v>5817</v>
+      </c>
+    </row>
+    <row r="2921">
+      <c r="A2921" s="0" t="s">
+        <v>5818</v>
+      </c>
+      <c r="B2921" s="0" t="s">
+        <v>5819</v>
+      </c>
+    </row>
+    <row r="2922">
+      <c r="A2922" s="0" t="s">
+        <v>5820</v>
+      </c>
+      <c r="B2922" s="0" t="s">
+        <v>5821</v>
+      </c>
+    </row>
+    <row r="2923">
+      <c r="A2923" s="0" t="s">
+        <v>5822</v>
+      </c>
+      <c r="B2923" s="0" t="s">
+        <v>5823</v>
+      </c>
+    </row>
+    <row r="2924">
+      <c r="A2924" s="0" t="s">
+        <v>5824</v>
+      </c>
+      <c r="B2924" s="0" t="s">
+        <v>5825</v>
+      </c>
+    </row>
+    <row r="2925">
+      <c r="A2925" s="0" t="s">
+        <v>5826</v>
+      </c>
+      <c r="B2925" s="0" t="s">
+        <v>5827</v>
+      </c>
+    </row>
+    <row r="2926">
+      <c r="A2926" s="0" t="s">
+        <v>5828</v>
+      </c>
+      <c r="B2926" s="0" t="s">
+        <v>5829</v>
+      </c>
+    </row>
+    <row r="2927">
+      <c r="A2927" s="0" t="s">
+        <v>5830</v>
+      </c>
+      <c r="B2927" s="0" t="s">
+        <v>5831</v>
+      </c>
+    </row>
+    <row r="2928">
+      <c r="A2928" s="0" t="s">
+        <v>5832</v>
+      </c>
+      <c r="B2928" s="0" t="s">
+        <v>5833</v>
+      </c>
+    </row>
+    <row r="2929">
+      <c r="A2929" s="0" t="s">
+        <v>5834</v>
+      </c>
+      <c r="B2929" s="0" t="s">
+        <v>5835</v>
+      </c>
+    </row>
+    <row r="2930">
+      <c r="A2930" s="0" t="s">
+        <v>5836</v>
+      </c>
+      <c r="B2930" s="0" t="s">
+        <v>5837</v>
+      </c>
+    </row>
+    <row r="2931">
+      <c r="A2931" s="0" t="s">
+        <v>5838</v>
+      </c>
+      <c r="B2931" s="0" t="s">
+        <v>5839</v>
+      </c>
+    </row>
+    <row r="2932">
+      <c r="A2932" s="0" t="s">
+        <v>5840</v>
+      </c>
+      <c r="B2932" s="0" t="s">
+        <v>5841</v>
+      </c>
+    </row>
+    <row r="2933">
+      <c r="A2933" s="0" t="s">
+        <v>5842</v>
+      </c>
+      <c r="B2933" s="0" t="s">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="2934">
+      <c r="A2934" s="0" t="s">
+        <v>5844</v>
+      </c>
+      <c r="B2934" s="0" t="s">
+        <v>5845</v>
+      </c>
+    </row>
+    <row r="2935">
+      <c r="A2935" s="0" t="s">
+        <v>5846</v>
+      </c>
+      <c r="B2935" s="0" t="s">
+        <v>5847</v>
+      </c>
+    </row>
+    <row r="2936">
+      <c r="A2936" s="0" t="s">
+        <v>5848</v>
+      </c>
+      <c r="B2936" s="0" t="s">
+        <v>5849</v>
+      </c>
+    </row>
+    <row r="2937">
+      <c r="A2937" s="0" t="s">
+        <v>5850</v>
+      </c>
+      <c r="B2937" s="0" t="s">
+        <v>5851</v>
+      </c>
+    </row>
+    <row r="2938">
+      <c r="A2938" s="0" t="s">
+        <v>5852</v>
+      </c>
+      <c r="B2938" s="0" t="s">
+        <v>5853</v>
+      </c>
+    </row>
+    <row r="2939">
+      <c r="A2939" s="0" t="s">
+        <v>5854</v>
+      </c>
+      <c r="B2939" s="0" t="s">
+        <v>5855</v>
+      </c>
+    </row>
+    <row r="2940">
+      <c r="A2940" s="0" t="s">
+        <v>5856</v>
+      </c>
+      <c r="B2940" s="0" t="s">
+        <v>5857</v>
+      </c>
+    </row>
+    <row r="2941">
+      <c r="A2941" s="0" t="s">
+        <v>5858</v>
+      </c>
+      <c r="B2941" s="0" t="s">
+        <v>5859</v>
+      </c>
+    </row>
+    <row r="2942">
+      <c r="A2942" s="0" t="s">
+        <v>5860</v>
+      </c>
+      <c r="B2942" s="0" t="s">
+        <v>5861</v>
+      </c>
+    </row>
+    <row r="2943">
+      <c r="A2943" s="0" t="s">
+        <v>5862</v>
+      </c>
+      <c r="B2943" s="0" t="s">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="2944">
+      <c r="A2944" s="0" t="s">
+        <v>5864</v>
+      </c>
+      <c r="B2944" s="0" t="s">
+        <v>5865</v>
+      </c>
+    </row>
+    <row r="2945">
+      <c r="A2945" s="0" t="s">
+        <v>5866</v>
+      </c>
+      <c r="B2945" s="0" t="s">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="2946">
+      <c r="A2946" s="0" t="s">
+        <v>5868</v>
+      </c>
+      <c r="B2946" s="0" t="s">
+        <v>5869</v>
+      </c>
+    </row>
+    <row r="2947">
+      <c r="A2947" s="0" t="s">
+        <v>5870</v>
+      </c>
+      <c r="B2947" s="0" t="s">
+        <v>5871</v>
+      </c>
+    </row>
+    <row r="2948">
+      <c r="A2948" s="0" t="s">
+        <v>5872</v>
+      </c>
+      <c r="B2948" s="0" t="s">
+        <v>5873</v>
+      </c>
+    </row>
+    <row r="2949">
+      <c r="A2949" s="0" t="s">
+        <v>5874</v>
+      </c>
+      <c r="B2949" s="0" t="s">
+        <v>5875</v>
+      </c>
+    </row>
+    <row r="2950">
+      <c r="A2950" s="0" t="s">
+        <v>5876</v>
+      </c>
+      <c r="B2950" s="0" t="s">
+        <v>5877</v>
+      </c>
+    </row>
+    <row r="2951">
+      <c r="A2951" s="0" t="s">
+        <v>5878</v>
+      </c>
+      <c r="B2951" s="0" t="s">
+        <v>5879</v>
+      </c>
+    </row>
+    <row r="2952">
+      <c r="A2952" s="0" t="s">
+        <v>5880</v>
+      </c>
+      <c r="B2952" s="0" t="s">
+        <v>5881</v>
+      </c>
+    </row>
+    <row r="2953">
+      <c r="A2953" s="0" t="s">
+        <v>5882</v>
+      </c>
+      <c r="B2953" s="0" t="s">
+        <v>5883</v>
+      </c>
+    </row>
+    <row r="2954">
+      <c r="A2954" s="0" t="s">
+        <v>5884</v>
+      </c>
+      <c r="B2954" s="0" t="s">
+        <v>5885</v>
+      </c>
+    </row>
+    <row r="2955">
+      <c r="A2955" s="0" t="s">
+        <v>5886</v>
+      </c>
+      <c r="B2955" s="0" t="s">
+        <v>5887</v>
+      </c>
+    </row>
+    <row r="2956">
+      <c r="A2956" s="0" t="s">
+        <v>5888</v>
+      </c>
+      <c r="B2956" s="0" t="s">
+        <v>5889</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>