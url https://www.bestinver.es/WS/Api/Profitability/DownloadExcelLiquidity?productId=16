--- v6 (2026-08-24)
+++ v7 (2026-10-16)
@@ -4,59 +4,395 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5890" uniqueCount="5890">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6002" uniqueCount="6002">
   <si>
     <t>BESTINVER CORTO PLAZO - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>16,785538</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>16,781465</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>16,778301</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>16,776252</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>16,777124</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>16,776093</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>16,775063</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>16,772926</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>16,775262</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>16,772453</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>16,769367</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>16,769565</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>16,768556</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>16,767545</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>16,771374</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>16,763797</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>16,757066</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>16,753367</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>16,754710</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>16,753708</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>16,752706</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>16,749136</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>16,750755</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>16,759505</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>16,758706</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>16,749331</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>16,748365</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>16,747399</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,753617</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,751676</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,746626</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,741919</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,750614</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,749659</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,748705</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,747556</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,762379</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,767747</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,766085</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,768951</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,768016</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,767083</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,764263</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,759584</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,763244</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,764930</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,765491</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,764569</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,763648</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,766468</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,767096</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,766603</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,761422</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,762689</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,761773</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,760858</t>
   </si>
   <si>
     <t>20/8/2026</t>
   </si>
   <si>
     <t>16,759696</t>
   </si>
   <si>
     <t>19/8/2026</t>
   </si>
   <si>
     <t>16,756433</t>
   </si>
   <si>
     <t>18/8/2026</t>
   </si>
   <si>
     <t>16,756692</t>
   </si>
   <si>
     <t>17/8/2026</t>
   </si>
   <si>
     <t>16,759980</t>
   </si>
@@ -17722,51 +18058,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2956"/>
+  <dimension ref="A1:B3012"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -18138,499 +18474,499 @@
       <c r="B49" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>219</v>
       </c>
@@ -30914,499 +31250,499 @@
       <c r="B1646" s="0" t="s">
         <v>3289</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
         <v>3290</v>
       </c>
       <c r="B1647" s="0" t="s">
         <v>3291</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
         <v>3292</v>
       </c>
       <c r="B1648" s="0" t="s">
         <v>3293</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
         <v>3294</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>2557</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="B1659" s="0" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="B1660" s="0" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="B1661" s="0" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="B1662" s="0" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="B1663" s="0" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="B1664" s="0" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="B1665" s="0" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="B1666" s="0" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="B1667" s="0" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="B1668" s="0" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="B1669" s="0" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="B1670" s="0" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="B1671" s="0" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>3406</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
         <v>3407</v>
       </c>
       <c r="B1706" s="0" t="s">
         <v>3408</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
         <v>3409</v>
       </c>
       <c r="B1707" s="0" t="s">
         <v>3410</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
         <v>3411</v>
       </c>
       <c r="B1708" s="0" t="s">
         <v>3412</v>
       </c>
@@ -33050,499 +33386,499 @@
       <c r="B1913" s="0" t="s">
         <v>3822</v>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="0" t="s">
         <v>3823</v>
       </c>
       <c r="B1914" s="0" t="s">
         <v>3824</v>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="0" t="s">
         <v>3825</v>
       </c>
       <c r="B1915" s="0" t="s">
         <v>3826</v>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="0" t="s">
         <v>3827</v>
       </c>
       <c r="B1916" s="0" t="s">
-        <v>3826</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
-        <v>3828</v>
+        <v>3829</v>
       </c>
       <c r="B1917" s="0" t="s">
-        <v>3829</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
       <c r="B1918" s="0" t="s">
-        <v>3831</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
-        <v>3832</v>
+        <v>3833</v>
       </c>
       <c r="B1919" s="0" t="s">
-        <v>3833</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="0" t="s">
-        <v>3834</v>
+        <v>3835</v>
       </c>
       <c r="B1920" s="0" t="s">
-        <v>3835</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="0" t="s">
-        <v>3836</v>
+        <v>3837</v>
       </c>
       <c r="B1921" s="0" t="s">
-        <v>3837</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="0" t="s">
-        <v>3838</v>
+        <v>3839</v>
       </c>
       <c r="B1922" s="0" t="s">
-        <v>3839</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="0" t="s">
-        <v>3840</v>
+        <v>3841</v>
       </c>
       <c r="B1923" s="0" t="s">
-        <v>3841</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" s="0" t="s">
-        <v>3842</v>
+        <v>3843</v>
       </c>
       <c r="B1924" s="0" t="s">
-        <v>3843</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" s="0" t="s">
-        <v>3844</v>
+        <v>3845</v>
       </c>
       <c r="B1925" s="0" t="s">
-        <v>3845</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" s="0" t="s">
-        <v>3846</v>
+        <v>3847</v>
       </c>
       <c r="B1926" s="0" t="s">
-        <v>3847</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" s="0" t="s">
-        <v>3848</v>
+        <v>3849</v>
       </c>
       <c r="B1927" s="0" t="s">
-        <v>3849</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" s="0" t="s">
-        <v>3850</v>
+        <v>3851</v>
       </c>
       <c r="B1928" s="0" t="s">
-        <v>3851</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" s="0" t="s">
-        <v>3852</v>
+        <v>3853</v>
       </c>
       <c r="B1929" s="0" t="s">
-        <v>3853</v>
+        <v>3854</v>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" s="0" t="s">
-        <v>3854</v>
+        <v>3855</v>
       </c>
       <c r="B1930" s="0" t="s">
-        <v>3855</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" s="0" t="s">
-        <v>3856</v>
+        <v>3857</v>
       </c>
       <c r="B1931" s="0" t="s">
-        <v>3857</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" s="0" t="s">
-        <v>3858</v>
+        <v>3859</v>
       </c>
       <c r="B1932" s="0" t="s">
-        <v>3859</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" s="0" t="s">
-        <v>3860</v>
+        <v>3861</v>
       </c>
       <c r="B1933" s="0" t="s">
-        <v>3861</v>
+        <v>3862</v>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" s="0" t="s">
-        <v>3862</v>
+        <v>3863</v>
       </c>
       <c r="B1934" s="0" t="s">
-        <v>3863</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" s="0" t="s">
-        <v>3864</v>
+        <v>3865</v>
       </c>
       <c r="B1935" s="0" t="s">
-        <v>3865</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" s="0" t="s">
-        <v>3866</v>
+        <v>3867</v>
       </c>
       <c r="B1936" s="0" t="s">
-        <v>3867</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" s="0" t="s">
-        <v>3868</v>
+        <v>3869</v>
       </c>
       <c r="B1937" s="0" t="s">
-        <v>3869</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" s="0" t="s">
-        <v>3870</v>
+        <v>3871</v>
       </c>
       <c r="B1938" s="0" t="s">
-        <v>3871</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" s="0" t="s">
-        <v>3872</v>
+        <v>3873</v>
       </c>
       <c r="B1939" s="0" t="s">
-        <v>3873</v>
+        <v>3874</v>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" s="0" t="s">
-        <v>3874</v>
+        <v>3875</v>
       </c>
       <c r="B1940" s="0" t="s">
-        <v>3875</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" s="0" t="s">
-        <v>3876</v>
+        <v>3877</v>
       </c>
       <c r="B1941" s="0" t="s">
-        <v>3877</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" s="0" t="s">
-        <v>3878</v>
+        <v>3879</v>
       </c>
       <c r="B1942" s="0" t="s">
-        <v>3879</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" s="0" t="s">
-        <v>3880</v>
+        <v>3881</v>
       </c>
       <c r="B1943" s="0" t="s">
-        <v>3881</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="0" t="s">
-        <v>3882</v>
+        <v>3883</v>
       </c>
       <c r="B1944" s="0" t="s">
-        <v>3883</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="0" t="s">
-        <v>3884</v>
+        <v>3885</v>
       </c>
       <c r="B1945" s="0" t="s">
-        <v>3885</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="0" t="s">
-        <v>3886</v>
+        <v>3887</v>
       </c>
       <c r="B1946" s="0" t="s">
-        <v>3887</v>
+        <v>3888</v>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
-        <v>3888</v>
+        <v>3889</v>
       </c>
       <c r="B1947" s="0" t="s">
-        <v>3889</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
-        <v>3890</v>
+        <v>3891</v>
       </c>
       <c r="B1948" s="0" t="s">
-        <v>3891</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
-        <v>3892</v>
+        <v>3893</v>
       </c>
       <c r="B1949" s="0" t="s">
-        <v>3893</v>
+        <v>3894</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
-        <v>3894</v>
+        <v>3895</v>
       </c>
       <c r="B1950" s="0" t="s">
-        <v>3895</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
-        <v>3896</v>
+        <v>3897</v>
       </c>
       <c r="B1951" s="0" t="s">
-        <v>3897</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
-        <v>3898</v>
+        <v>3899</v>
       </c>
       <c r="B1952" s="0" t="s">
-        <v>3899</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="0" t="s">
-        <v>3900</v>
+        <v>3901</v>
       </c>
       <c r="B1953" s="0" t="s">
-        <v>3901</v>
+        <v>3902</v>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="0" t="s">
-        <v>3902</v>
+        <v>3903</v>
       </c>
       <c r="B1954" s="0" t="s">
-        <v>3903</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="0" t="s">
-        <v>3904</v>
+        <v>3905</v>
       </c>
       <c r="B1955" s="0" t="s">
-        <v>3905</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
-        <v>3906</v>
+        <v>3907</v>
       </c>
       <c r="B1956" s="0" t="s">
-        <v>3907</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
-        <v>3908</v>
+        <v>3909</v>
       </c>
       <c r="B1957" s="0" t="s">
-        <v>3909</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
-        <v>3910</v>
+        <v>3911</v>
       </c>
       <c r="B1958" s="0" t="s">
-        <v>3911</v>
+        <v>3912</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
-        <v>3912</v>
+        <v>3913</v>
       </c>
       <c r="B1959" s="0" t="s">
-        <v>3913</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
-        <v>3914</v>
+        <v>3915</v>
       </c>
       <c r="B1960" s="0" t="s">
-        <v>3915</v>
+        <v>3916</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
-        <v>3916</v>
+        <v>3917</v>
       </c>
       <c r="B1961" s="0" t="s">
-        <v>3917</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
-        <v>3918</v>
+        <v>3919</v>
       </c>
       <c r="B1962" s="0" t="s">
-        <v>3919</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
-        <v>3920</v>
+        <v>3921</v>
       </c>
       <c r="B1963" s="0" t="s">
-        <v>3921</v>
+        <v>3922</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
-        <v>3922</v>
+        <v>3923</v>
       </c>
       <c r="B1964" s="0" t="s">
-        <v>3923</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
-        <v>3924</v>
+        <v>3925</v>
       </c>
       <c r="B1965" s="0" t="s">
-        <v>3925</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
-        <v>3926</v>
+        <v>3927</v>
       </c>
       <c r="B1966" s="0" t="s">
-        <v>3927</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
-        <v>3928</v>
+        <v>3929</v>
       </c>
       <c r="B1967" s="0" t="s">
-        <v>3929</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
-        <v>3930</v>
+        <v>3931</v>
       </c>
       <c r="B1968" s="0" t="s">
-        <v>3931</v>
+        <v>3932</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
-        <v>3932</v>
+        <v>3933</v>
       </c>
       <c r="B1969" s="0" t="s">
-        <v>3933</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
-        <v>3934</v>
+        <v>3935</v>
       </c>
       <c r="B1970" s="0" t="s">
-        <v>3935</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
-        <v>3936</v>
+        <v>3937</v>
       </c>
       <c r="B1971" s="0" t="s">
-        <v>3937</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
+        <v>3939</v>
+      </c>
+      <c r="B1972" s="0" t="s">
         <v>3938</v>
-      </c>
-[...1 lines deleted...]
-        <v>3939</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
         <v>3940</v>
       </c>
       <c r="B1973" s="0" t="s">
         <v>3941</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
         <v>3942</v>
       </c>
       <c r="B1974" s="0" t="s">
         <v>3943</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
         <v>3944</v>
       </c>
       <c r="B1975" s="0" t="s">
         <v>3945</v>
       </c>
@@ -33650,531 +33986,531 @@
       <c r="B1988" s="0" t="s">
         <v>3971</v>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" s="0" t="s">
         <v>3972</v>
       </c>
       <c r="B1989" s="0" t="s">
         <v>3973</v>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" s="0" t="s">
         <v>3974</v>
       </c>
       <c r="B1990" s="0" t="s">
         <v>3975</v>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" s="0" t="s">
         <v>3976</v>
       </c>
       <c r="B1991" s="0" t="s">
-        <v>3943</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" s="0" t="s">
-        <v>3977</v>
+        <v>3978</v>
       </c>
       <c r="B1992" s="0" t="s">
-        <v>3978</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" s="0" t="s">
-        <v>3979</v>
+        <v>3980</v>
       </c>
       <c r="B1993" s="0" t="s">
-        <v>3980</v>
+        <v>3981</v>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" s="0" t="s">
-        <v>3981</v>
+        <v>3982</v>
       </c>
       <c r="B1994" s="0" t="s">
-        <v>3982</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" s="0" t="s">
-        <v>3983</v>
+        <v>3984</v>
       </c>
       <c r="B1995" s="0" t="s">
-        <v>2403</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" s="0" t="s">
-        <v>3984</v>
+        <v>3986</v>
       </c>
       <c r="B1996" s="0" t="s">
-        <v>3985</v>
+        <v>3987</v>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" s="0" t="s">
-        <v>3986</v>
+        <v>3988</v>
       </c>
       <c r="B1997" s="0" t="s">
-        <v>3987</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
-        <v>3988</v>
+        <v>3990</v>
       </c>
       <c r="B1998" s="0" t="s">
-        <v>3989</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" s="0" t="s">
-        <v>3990</v>
+        <v>3992</v>
       </c>
       <c r="B1999" s="0" t="s">
-        <v>3991</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" s="0" t="s">
-        <v>3992</v>
+        <v>3994</v>
       </c>
       <c r="B2000" s="0" t="s">
-        <v>3993</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" s="0" t="s">
-        <v>3994</v>
+        <v>3996</v>
       </c>
       <c r="B2001" s="0" t="s">
-        <v>3995</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
-        <v>3996</v>
+        <v>3998</v>
       </c>
       <c r="B2002" s="0" t="s">
-        <v>3997</v>
+        <v>3999</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
-        <v>3998</v>
+        <v>4000</v>
       </c>
       <c r="B2003" s="0" t="s">
-        <v>3999</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
-        <v>4000</v>
+        <v>4002</v>
       </c>
       <c r="B2004" s="0" t="s">
-        <v>4001</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
-        <v>4002</v>
+        <v>4004</v>
       </c>
       <c r="B2005" s="0" t="s">
-        <v>4003</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
-        <v>4004</v>
+        <v>4006</v>
       </c>
       <c r="B2006" s="0" t="s">
-        <v>4005</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" s="0" t="s">
-        <v>4006</v>
+        <v>4008</v>
       </c>
       <c r="B2007" s="0" t="s">
-        <v>4007</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" s="0" t="s">
-        <v>4008</v>
+        <v>4010</v>
       </c>
       <c r="B2008" s="0" t="s">
-        <v>4009</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" s="0" t="s">
-        <v>4010</v>
+        <v>4012</v>
       </c>
       <c r="B2009" s="0" t="s">
-        <v>4011</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" s="0" t="s">
-        <v>4012</v>
+        <v>4014</v>
       </c>
       <c r="B2010" s="0" t="s">
-        <v>4013</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" s="0" t="s">
-        <v>4014</v>
+        <v>4016</v>
       </c>
       <c r="B2011" s="0" t="s">
-        <v>4015</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" s="0" t="s">
-        <v>4016</v>
+        <v>4018</v>
       </c>
       <c r="B2012" s="0" t="s">
-        <v>4017</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" s="0" t="s">
-        <v>4018</v>
+        <v>4020</v>
       </c>
       <c r="B2013" s="0" t="s">
-        <v>4019</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" s="0" t="s">
-        <v>4020</v>
+        <v>4022</v>
       </c>
       <c r="B2014" s="0" t="s">
-        <v>4021</v>
+        <v>4023</v>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" s="0" t="s">
-        <v>4022</v>
+        <v>4024</v>
       </c>
       <c r="B2015" s="0" t="s">
-        <v>4023</v>
+        <v>4025</v>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" s="0" t="s">
-        <v>4024</v>
+        <v>4026</v>
       </c>
       <c r="B2016" s="0" t="s">
-        <v>4025</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" s="0" t="s">
-        <v>4026</v>
+        <v>4028</v>
       </c>
       <c r="B2017" s="0" t="s">
-        <v>4027</v>
+        <v>4029</v>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" s="0" t="s">
-        <v>4028</v>
+        <v>4030</v>
       </c>
       <c r="B2018" s="0" t="s">
-        <v>4029</v>
+        <v>4031</v>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" s="0" t="s">
-        <v>4030</v>
+        <v>4032</v>
       </c>
       <c r="B2019" s="0" t="s">
-        <v>4031</v>
+        <v>4033</v>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" s="0" t="s">
-        <v>4032</v>
+        <v>4034</v>
       </c>
       <c r="B2020" s="0" t="s">
-        <v>4033</v>
+        <v>4035</v>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" s="0" t="s">
-        <v>4034</v>
+        <v>4036</v>
       </c>
       <c r="B2021" s="0" t="s">
-        <v>4035</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" s="0" t="s">
-        <v>4036</v>
+        <v>4038</v>
       </c>
       <c r="B2022" s="0" t="s">
-        <v>4037</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" s="0" t="s">
-        <v>4038</v>
+        <v>4040</v>
       </c>
       <c r="B2023" s="0" t="s">
-        <v>4039</v>
+        <v>4041</v>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" s="0" t="s">
-        <v>4040</v>
+        <v>4042</v>
       </c>
       <c r="B2024" s="0" t="s">
-        <v>4041</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" s="0" t="s">
-        <v>4042</v>
+        <v>4044</v>
       </c>
       <c r="B2025" s="0" t="s">
-        <v>4043</v>
+        <v>4045</v>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" s="0" t="s">
-        <v>4044</v>
+        <v>4046</v>
       </c>
       <c r="B2026" s="0" t="s">
-        <v>4045</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" s="0" t="s">
-        <v>4046</v>
+        <v>4048</v>
       </c>
       <c r="B2027" s="0" t="s">
-        <v>4047</v>
+        <v>4049</v>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" s="0" t="s">
-        <v>4048</v>
+        <v>4050</v>
       </c>
       <c r="B2028" s="0" t="s">
-        <v>4049</v>
+        <v>4051</v>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" s="0" t="s">
-        <v>4050</v>
+        <v>4052</v>
       </c>
       <c r="B2029" s="0" t="s">
-        <v>4051</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" s="0" t="s">
-        <v>4052</v>
+        <v>4054</v>
       </c>
       <c r="B2030" s="0" t="s">
-        <v>4053</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" s="0" t="s">
-        <v>4054</v>
+        <v>4056</v>
       </c>
       <c r="B2031" s="0" t="s">
-        <v>4055</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" s="0" t="s">
-        <v>4056</v>
+        <v>4058</v>
       </c>
       <c r="B2032" s="0" t="s">
-        <v>4057</v>
+        <v>4059</v>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" s="0" t="s">
-        <v>4058</v>
+        <v>4060</v>
       </c>
       <c r="B2033" s="0" t="s">
-        <v>4059</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" s="0" t="s">
-        <v>4060</v>
+        <v>4062</v>
       </c>
       <c r="B2034" s="0" t="s">
-        <v>4061</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" s="0" t="s">
-        <v>4062</v>
+        <v>4064</v>
       </c>
       <c r="B2035" s="0" t="s">
-        <v>4063</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" s="0" t="s">
-        <v>4064</v>
+        <v>4066</v>
       </c>
       <c r="B2036" s="0" t="s">
-        <v>4065</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" s="0" t="s">
-        <v>4066</v>
+        <v>4068</v>
       </c>
       <c r="B2037" s="0" t="s">
-        <v>4067</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" s="0" t="s">
-        <v>4068</v>
+        <v>4070</v>
       </c>
       <c r="B2038" s="0" t="s">
-        <v>4069</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" s="0" t="s">
-        <v>4070</v>
+        <v>4072</v>
       </c>
       <c r="B2039" s="0" t="s">
-        <v>4071</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" s="0" t="s">
-        <v>4072</v>
+        <v>4074</v>
       </c>
       <c r="B2040" s="0" t="s">
-        <v>4073</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" s="0" t="s">
-        <v>4074</v>
+        <v>4076</v>
       </c>
       <c r="B2041" s="0" t="s">
-        <v>4075</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" s="0" t="s">
-        <v>4076</v>
+        <v>4078</v>
       </c>
       <c r="B2042" s="0" t="s">
-        <v>4077</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" s="0" t="s">
-        <v>4078</v>
+        <v>4080</v>
       </c>
       <c r="B2043" s="0" t="s">
-        <v>4079</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" s="0" t="s">
-        <v>4080</v>
+        <v>4082</v>
       </c>
       <c r="B2044" s="0" t="s">
-        <v>4081</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" s="0" t="s">
-        <v>4082</v>
+        <v>4084</v>
       </c>
       <c r="B2045" s="0" t="s">
-        <v>4083</v>
+        <v>4085</v>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" s="0" t="s">
-        <v>4084</v>
+        <v>4086</v>
       </c>
       <c r="B2046" s="0" t="s">
-        <v>4085</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" s="0" t="s">
-        <v>4086</v>
+        <v>4088</v>
       </c>
       <c r="B2047" s="0" t="s">
-        <v>4087</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" s="0" t="s">
-        <v>4088</v>
+        <v>4089</v>
       </c>
       <c r="B2048" s="0" t="s">
-        <v>4089</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" s="0" t="s">
-        <v>4090</v>
+        <v>4091</v>
       </c>
       <c r="B2049" s="0" t="s">
-        <v>4091</v>
+        <v>4092</v>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" s="0" t="s">
-        <v>4092</v>
+        <v>4093</v>
       </c>
       <c r="B2050" s="0" t="s">
-        <v>4093</v>
+        <v>4094</v>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" s="0" t="s">
-        <v>4094</v>
+        <v>4095</v>
       </c>
       <c r="B2051" s="0" t="s">
-        <v>4095</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" s="0" t="s">
         <v>4096</v>
       </c>
       <c r="B2052" s="0" t="s">
         <v>4097</v>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" s="0" t="s">
         <v>4098</v>
       </c>
       <c r="B2053" s="0" t="s">
         <v>4099</v>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" s="0" t="s">
         <v>4100</v>
       </c>
       <c r="B2054" s="0" t="s">
         <v>4101</v>
       </c>
@@ -34858,1123 +35194,1123 @@
       <c r="B2139" s="0" t="s">
         <v>4271</v>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" s="0" t="s">
         <v>4272</v>
       </c>
       <c r="B2140" s="0" t="s">
         <v>4273</v>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" s="0" t="s">
         <v>4274</v>
       </c>
       <c r="B2141" s="0" t="s">
         <v>4275</v>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" s="0" t="s">
         <v>4276</v>
       </c>
       <c r="B2142" s="0" t="s">
-        <v>4269</v>
+        <v>4277</v>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" s="0" t="s">
-        <v>4277</v>
+        <v>4278</v>
       </c>
       <c r="B2143" s="0" t="s">
-        <v>4278</v>
+        <v>4279</v>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" s="0" t="s">
-        <v>4279</v>
+        <v>4280</v>
       </c>
       <c r="B2144" s="0" t="s">
-        <v>4280</v>
+        <v>4281</v>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" s="0" t="s">
-        <v>4281</v>
+        <v>4282</v>
       </c>
       <c r="B2145" s="0" t="s">
-        <v>4282</v>
+        <v>4283</v>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" s="0" t="s">
-        <v>4283</v>
+        <v>4284</v>
       </c>
       <c r="B2146" s="0" t="s">
-        <v>4284</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="2147">
       <c r="A2147" s="0" t="s">
-        <v>4285</v>
+        <v>4286</v>
       </c>
       <c r="B2147" s="0" t="s">
-        <v>4286</v>
+        <v>4287</v>
       </c>
     </row>
     <row r="2148">
       <c r="A2148" s="0" t="s">
-        <v>4287</v>
+        <v>4288</v>
       </c>
       <c r="B2148" s="0" t="s">
-        <v>4288</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="2149">
       <c r="A2149" s="0" t="s">
-        <v>4289</v>
+        <v>4290</v>
       </c>
       <c r="B2149" s="0" t="s">
-        <v>3772</v>
+        <v>4291</v>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" s="0" t="s">
-        <v>4290</v>
+        <v>4292</v>
       </c>
       <c r="B2150" s="0" t="s">
-        <v>4291</v>
+        <v>4293</v>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" s="0" t="s">
-        <v>4292</v>
+        <v>4294</v>
       </c>
       <c r="B2151" s="0" t="s">
-        <v>4293</v>
+        <v>4295</v>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" s="0" t="s">
-        <v>4294</v>
+        <v>4296</v>
       </c>
       <c r="B2152" s="0" t="s">
-        <v>4295</v>
+        <v>4297</v>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" s="0" t="s">
-        <v>4296</v>
+        <v>4298</v>
       </c>
       <c r="B2153" s="0" t="s">
-        <v>4297</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" s="0" t="s">
-        <v>4298</v>
+        <v>4300</v>
       </c>
       <c r="B2154" s="0" t="s">
-        <v>4299</v>
+        <v>4301</v>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" s="0" t="s">
-        <v>4300</v>
+        <v>4302</v>
       </c>
       <c r="B2155" s="0" t="s">
-        <v>4301</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" s="0" t="s">
-        <v>4302</v>
+        <v>4304</v>
       </c>
       <c r="B2156" s="0" t="s">
-        <v>4303</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" s="0" t="s">
-        <v>4304</v>
+        <v>4306</v>
       </c>
       <c r="B2157" s="0" t="s">
-        <v>4305</v>
+        <v>4307</v>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" s="0" t="s">
-        <v>4306</v>
+        <v>4308</v>
       </c>
       <c r="B2158" s="0" t="s">
-        <v>4307</v>
+        <v>4309</v>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" s="0" t="s">
-        <v>4308</v>
+        <v>4310</v>
       </c>
       <c r="B2159" s="0" t="s">
-        <v>4309</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" s="0" t="s">
-        <v>4310</v>
+        <v>4312</v>
       </c>
       <c r="B2160" s="0" t="s">
-        <v>4311</v>
+        <v>4313</v>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" s="0" t="s">
-        <v>4312</v>
+        <v>4314</v>
       </c>
       <c r="B2161" s="0" t="s">
-        <v>4313</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" s="0" t="s">
-        <v>4314</v>
+        <v>4316</v>
       </c>
       <c r="B2162" s="0" t="s">
-        <v>4315</v>
+        <v>4317</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" s="0" t="s">
-        <v>4316</v>
+        <v>4318</v>
       </c>
       <c r="B2163" s="0" t="s">
-        <v>4317</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" s="0" t="s">
-        <v>4318</v>
+        <v>4320</v>
       </c>
       <c r="B2164" s="0" t="s">
-        <v>4319</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" s="0" t="s">
-        <v>4320</v>
+        <v>4322</v>
       </c>
       <c r="B2165" s="0" t="s">
-        <v>4321</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="0" t="s">
-        <v>4322</v>
+        <v>4324</v>
       </c>
       <c r="B2166" s="0" t="s">
-        <v>4323</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="0" t="s">
-        <v>4324</v>
+        <v>4326</v>
       </c>
       <c r="B2167" s="0" t="s">
-        <v>4325</v>
+        <v>4327</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="0" t="s">
-        <v>4326</v>
+        <v>4328</v>
       </c>
       <c r="B2168" s="0" t="s">
-        <v>4327</v>
+        <v>4329</v>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" s="0" t="s">
-        <v>4328</v>
+        <v>4330</v>
       </c>
       <c r="B2169" s="0" t="s">
-        <v>4329</v>
+        <v>4331</v>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" s="0" t="s">
-        <v>4330</v>
+        <v>4332</v>
       </c>
       <c r="B2170" s="0" t="s">
-        <v>4331</v>
+        <v>4333</v>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
-        <v>4332</v>
+        <v>4334</v>
       </c>
       <c r="B2171" s="0" t="s">
-        <v>4333</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
-        <v>4334</v>
+        <v>4336</v>
       </c>
       <c r="B2172" s="0" t="s">
-        <v>4335</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
-        <v>4336</v>
+        <v>4338</v>
       </c>
       <c r="B2173" s="0" t="s">
-        <v>4337</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
-        <v>4338</v>
+        <v>4340</v>
       </c>
       <c r="B2174" s="0" t="s">
-        <v>3740</v>
+        <v>4341</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
-        <v>4339</v>
+        <v>4342</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>4340</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
-        <v>4341</v>
+        <v>4344</v>
       </c>
       <c r="B2176" s="0" t="s">
-        <v>4342</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
-        <v>4343</v>
+        <v>4346</v>
       </c>
       <c r="B2177" s="0" t="s">
-        <v>4344</v>
+        <v>4347</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
-        <v>4345</v>
+        <v>4348</v>
       </c>
       <c r="B2178" s="0" t="s">
-        <v>4346</v>
+        <v>4349</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
-        <v>4347</v>
+        <v>4350</v>
       </c>
       <c r="B2179" s="0" t="s">
-        <v>4348</v>
+        <v>4351</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
-        <v>4349</v>
+        <v>4352</v>
       </c>
       <c r="B2180" s="0" t="s">
-        <v>4350</v>
+        <v>4353</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
-        <v>4351</v>
+        <v>4354</v>
       </c>
       <c r="B2181" s="0" t="s">
-        <v>4352</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
-        <v>4353</v>
+        <v>4356</v>
       </c>
       <c r="B2182" s="0" t="s">
-        <v>4354</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
-        <v>4355</v>
+        <v>4358</v>
       </c>
       <c r="B2183" s="0" t="s">
-        <v>4356</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
-        <v>4357</v>
+        <v>4360</v>
       </c>
       <c r="B2184" s="0" t="s">
-        <v>4358</v>
+        <v>4361</v>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" s="0" t="s">
-        <v>4359</v>
+        <v>4362</v>
       </c>
       <c r="B2185" s="0" t="s">
-        <v>4360</v>
+        <v>4363</v>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" s="0" t="s">
-        <v>4361</v>
+        <v>4364</v>
       </c>
       <c r="B2186" s="0" t="s">
-        <v>4362</v>
+        <v>4365</v>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" s="0" t="s">
-        <v>4363</v>
+        <v>4366</v>
       </c>
       <c r="B2187" s="0" t="s">
-        <v>4364</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" s="0" t="s">
-        <v>4365</v>
+        <v>4368</v>
       </c>
       <c r="B2188" s="0" t="s">
-        <v>4366</v>
+        <v>4369</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
-        <v>4367</v>
+        <v>4370</v>
       </c>
       <c r="B2189" s="0" t="s">
-        <v>4368</v>
+        <v>4371</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
-        <v>4369</v>
+        <v>4372</v>
       </c>
       <c r="B2190" s="0" t="s">
-        <v>4370</v>
+        <v>4373</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
-        <v>4371</v>
+        <v>4374</v>
       </c>
       <c r="B2191" s="0" t="s">
-        <v>4372</v>
+        <v>4375</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
-        <v>4373</v>
+        <v>4376</v>
       </c>
       <c r="B2192" s="0" t="s">
-        <v>4374</v>
+        <v>4377</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
-        <v>4375</v>
+        <v>4378</v>
       </c>
       <c r="B2193" s="0" t="s">
-        <v>4376</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
-        <v>4377</v>
+        <v>4380</v>
       </c>
       <c r="B2194" s="0" t="s">
-        <v>4378</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
-        <v>4379</v>
+        <v>4382</v>
       </c>
       <c r="B2195" s="0" t="s">
-        <v>4380</v>
+        <v>4383</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
-        <v>4381</v>
+        <v>4384</v>
       </c>
       <c r="B2196" s="0" t="s">
-        <v>4382</v>
+        <v>4385</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
-        <v>4383</v>
+        <v>4386</v>
       </c>
       <c r="B2197" s="0" t="s">
-        <v>4384</v>
+        <v>4387</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
-        <v>4385</v>
+        <v>4388</v>
       </c>
       <c r="B2198" s="0" t="s">
-        <v>4386</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
-        <v>4387</v>
+        <v>4389</v>
       </c>
       <c r="B2199" s="0" t="s">
-        <v>4388</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
-        <v>4389</v>
+        <v>4391</v>
       </c>
       <c r="B2200" s="0" t="s">
-        <v>4390</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
-        <v>4391</v>
+        <v>4393</v>
       </c>
       <c r="B2201" s="0" t="s">
-        <v>4392</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
-        <v>4393</v>
+        <v>4395</v>
       </c>
       <c r="B2202" s="0" t="s">
-        <v>4394</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
-        <v>4395</v>
+        <v>4397</v>
       </c>
       <c r="B2203" s="0" t="s">
-        <v>4396</v>
+        <v>4398</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
-        <v>4397</v>
+        <v>4399</v>
       </c>
       <c r="B2204" s="0" t="s">
-        <v>4398</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
-        <v>4399</v>
+        <v>4401</v>
       </c>
       <c r="B2205" s="0" t="s">
-        <v>4400</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
-        <v>4401</v>
+        <v>4402</v>
       </c>
       <c r="B2206" s="0" t="s">
-        <v>4402</v>
+        <v>4403</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
-        <v>4403</v>
+        <v>4404</v>
       </c>
       <c r="B2207" s="0" t="s">
-        <v>4404</v>
+        <v>4405</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
-        <v>4405</v>
+        <v>4406</v>
       </c>
       <c r="B2208" s="0" t="s">
-        <v>4406</v>
+        <v>4407</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
-        <v>4407</v>
+        <v>4408</v>
       </c>
       <c r="B2209" s="0" t="s">
-        <v>4408</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
-        <v>4409</v>
+        <v>4410</v>
       </c>
       <c r="B2210" s="0" t="s">
-        <v>4410</v>
+        <v>4411</v>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" s="0" t="s">
-        <v>4411</v>
+        <v>4412</v>
       </c>
       <c r="B2211" s="0" t="s">
-        <v>4412</v>
+        <v>4413</v>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" s="0" t="s">
-        <v>4413</v>
+        <v>4414</v>
       </c>
       <c r="B2212" s="0" t="s">
-        <v>4414</v>
+        <v>4415</v>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" s="0" t="s">
-        <v>4415</v>
+        <v>4416</v>
       </c>
       <c r="B2213" s="0" t="s">
-        <v>4416</v>
+        <v>4417</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
-        <v>4417</v>
+        <v>4418</v>
       </c>
       <c r="B2214" s="0" t="s">
-        <v>4418</v>
+        <v>4419</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
-        <v>4419</v>
+        <v>4420</v>
       </c>
       <c r="B2215" s="0" t="s">
-        <v>4420</v>
+        <v>4421</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
-        <v>4421</v>
+        <v>4422</v>
       </c>
       <c r="B2216" s="0" t="s">
-        <v>4422</v>
+        <v>4423</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
-        <v>4423</v>
+        <v>4424</v>
       </c>
       <c r="B2217" s="0" t="s">
-        <v>4424</v>
+        <v>4425</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
-        <v>4425</v>
+        <v>4426</v>
       </c>
       <c r="B2218" s="0" t="s">
-        <v>4426</v>
+        <v>4427</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
-        <v>4427</v>
+        <v>4428</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>4428</v>
+        <v>4429</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
-        <v>4429</v>
+        <v>4430</v>
       </c>
       <c r="B2220" s="0" t="s">
-        <v>4428</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
-        <v>4430</v>
+        <v>4432</v>
       </c>
       <c r="B2221" s="0" t="s">
-        <v>4431</v>
+        <v>4433</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
-        <v>4432</v>
+        <v>4434</v>
       </c>
       <c r="B2222" s="0" t="s">
-        <v>4433</v>
+        <v>4435</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
-        <v>4434</v>
+        <v>4436</v>
       </c>
       <c r="B2223" s="0" t="s">
-        <v>4435</v>
+        <v>4437</v>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" s="0" t="s">
-        <v>4436</v>
+        <v>4438</v>
       </c>
       <c r="B2224" s="0" t="s">
-        <v>4437</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" s="0" t="s">
-        <v>4438</v>
+        <v>4440</v>
       </c>
       <c r="B2225" s="0" t="s">
-        <v>4439</v>
+        <v>4441</v>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" s="0" t="s">
-        <v>4440</v>
+        <v>4442</v>
       </c>
       <c r="B2226" s="0" t="s">
-        <v>4441</v>
+        <v>4443</v>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" s="0" t="s">
-        <v>4442</v>
+        <v>4444</v>
       </c>
       <c r="B2227" s="0" t="s">
-        <v>4443</v>
+        <v>4445</v>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" s="0" t="s">
-        <v>4444</v>
+        <v>4446</v>
       </c>
       <c r="B2228" s="0" t="s">
-        <v>4445</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" s="0" t="s">
-        <v>4446</v>
+        <v>4448</v>
       </c>
       <c r="B2229" s="0" t="s">
-        <v>4447</v>
+        <v>4449</v>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" s="0" t="s">
-        <v>4448</v>
+        <v>4450</v>
       </c>
       <c r="B2230" s="0" t="s">
-        <v>4449</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" s="0" t="s">
-        <v>4450</v>
+        <v>4451</v>
       </c>
       <c r="B2231" s="0" t="s">
-        <v>4451</v>
+        <v>4452</v>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" s="0" t="s">
-        <v>4452</v>
+        <v>4453</v>
       </c>
       <c r="B2232" s="0" t="s">
-        <v>4453</v>
+        <v>4454</v>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" s="0" t="s">
-        <v>4454</v>
+        <v>4455</v>
       </c>
       <c r="B2233" s="0" t="s">
-        <v>4455</v>
+        <v>4456</v>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" s="0" t="s">
-        <v>4456</v>
+        <v>4457</v>
       </c>
       <c r="B2234" s="0" t="s">
-        <v>4457</v>
+        <v>4458</v>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" s="0" t="s">
-        <v>4458</v>
+        <v>4459</v>
       </c>
       <c r="B2235" s="0" t="s">
-        <v>4459</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" s="0" t="s">
-        <v>4460</v>
+        <v>4461</v>
       </c>
       <c r="B2236" s="0" t="s">
-        <v>4461</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
-        <v>4462</v>
+        <v>4463</v>
       </c>
       <c r="B2237" s="0" t="s">
-        <v>4463</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
-        <v>4464</v>
+        <v>4465</v>
       </c>
       <c r="B2238" s="0" t="s">
-        <v>4465</v>
+        <v>4466</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
-        <v>4466</v>
+        <v>4467</v>
       </c>
       <c r="B2239" s="0" t="s">
-        <v>4467</v>
+        <v>4468</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
-        <v>4468</v>
+        <v>4469</v>
       </c>
       <c r="B2240" s="0" t="s">
-        <v>4469</v>
+        <v>4470</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
-        <v>4470</v>
+        <v>4471</v>
       </c>
       <c r="B2241" s="0" t="s">
-        <v>4471</v>
+        <v>4472</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
-        <v>4472</v>
+        <v>4473</v>
       </c>
       <c r="B2242" s="0" t="s">
-        <v>4473</v>
+        <v>4474</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
-        <v>4474</v>
+        <v>4475</v>
       </c>
       <c r="B2243" s="0" t="s">
-        <v>4475</v>
+        <v>4476</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
-        <v>4476</v>
+        <v>4477</v>
       </c>
       <c r="B2244" s="0" t="s">
-        <v>4477</v>
+        <v>4478</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
-        <v>4478</v>
+        <v>4479</v>
       </c>
       <c r="B2245" s="0" t="s">
-        <v>4479</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
-        <v>4480</v>
+        <v>4481</v>
       </c>
       <c r="B2246" s="0" t="s">
-        <v>4481</v>
+        <v>4482</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
-        <v>4482</v>
+        <v>4483</v>
       </c>
       <c r="B2247" s="0" t="s">
-        <v>4483</v>
+        <v>4484</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
-        <v>4484</v>
+        <v>4485</v>
       </c>
       <c r="B2248" s="0" t="s">
-        <v>4485</v>
+        <v>4486</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
-        <v>4486</v>
+        <v>4487</v>
       </c>
       <c r="B2249" s="0" t="s">
-        <v>4487</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
-        <v>4488</v>
+        <v>4489</v>
       </c>
       <c r="B2250" s="0" t="s">
-        <v>4489</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
-        <v>4490</v>
+        <v>4491</v>
       </c>
       <c r="B2251" s="0" t="s">
-        <v>4491</v>
+        <v>4492</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
-        <v>4492</v>
+        <v>4493</v>
       </c>
       <c r="B2252" s="0" t="s">
-        <v>4493</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
-        <v>4494</v>
+        <v>4495</v>
       </c>
       <c r="B2253" s="0" t="s">
-        <v>4495</v>
+        <v>4496</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
-        <v>4496</v>
+        <v>4497</v>
       </c>
       <c r="B2254" s="0" t="s">
-        <v>4497</v>
+        <v>4498</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" s="0" t="s">
-        <v>4498</v>
+        <v>4499</v>
       </c>
       <c r="B2255" s="0" t="s">
-        <v>4499</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" s="0" t="s">
-        <v>4500</v>
+        <v>4501</v>
       </c>
       <c r="B2256" s="0" t="s">
-        <v>4501</v>
+        <v>4502</v>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" s="0" t="s">
-        <v>4502</v>
+        <v>4503</v>
       </c>
       <c r="B2257" s="0" t="s">
-        <v>4503</v>
+        <v>4504</v>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" s="0" t="s">
-        <v>4504</v>
+        <v>4505</v>
       </c>
       <c r="B2258" s="0" t="s">
-        <v>4505</v>
+        <v>4506</v>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" s="0" t="s">
-        <v>4506</v>
+        <v>4507</v>
       </c>
       <c r="B2259" s="0" t="s">
-        <v>4507</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" s="0" t="s">
-        <v>4508</v>
+        <v>4509</v>
       </c>
       <c r="B2260" s="0" t="s">
-        <v>4509</v>
+        <v>4510</v>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" s="0" t="s">
-        <v>4510</v>
+        <v>4511</v>
       </c>
       <c r="B2261" s="0" t="s">
-        <v>4511</v>
+        <v>4512</v>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" s="0" t="s">
-        <v>4512</v>
+        <v>4513</v>
       </c>
       <c r="B2262" s="0" t="s">
-        <v>4513</v>
+        <v>4514</v>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" s="0" t="s">
-        <v>4514</v>
+        <v>4515</v>
       </c>
       <c r="B2263" s="0" t="s">
-        <v>4515</v>
+        <v>4516</v>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" s="0" t="s">
-        <v>4516</v>
+        <v>4517</v>
       </c>
       <c r="B2264" s="0" t="s">
-        <v>4517</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
-        <v>4518</v>
+        <v>4519</v>
       </c>
       <c r="B2265" s="0" t="s">
-        <v>4519</v>
+        <v>4520</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
-        <v>4520</v>
+        <v>4521</v>
       </c>
       <c r="B2266" s="0" t="s">
-        <v>4521</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
-        <v>4522</v>
+        <v>4523</v>
       </c>
       <c r="B2267" s="0" t="s">
-        <v>4523</v>
+        <v>4524</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
-        <v>4524</v>
+        <v>4525</v>
       </c>
       <c r="B2268" s="0" t="s">
-        <v>4525</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
-        <v>4526</v>
+        <v>4527</v>
       </c>
       <c r="B2269" s="0" t="s">
-        <v>4527</v>
+        <v>4528</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
-        <v>4528</v>
+        <v>4529</v>
       </c>
       <c r="B2270" s="0" t="s">
-        <v>4529</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
-        <v>4530</v>
+        <v>4531</v>
       </c>
       <c r="B2271" s="0" t="s">
-        <v>4531</v>
+        <v>4532</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
-        <v>4532</v>
+        <v>4533</v>
       </c>
       <c r="B2272" s="0" t="s">
-        <v>4533</v>
+        <v>4534</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
-        <v>4534</v>
+        <v>4535</v>
       </c>
       <c r="B2273" s="0" t="s">
-        <v>4535</v>
+        <v>4536</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
-        <v>4536</v>
+        <v>4537</v>
       </c>
       <c r="B2274" s="0" t="s">
-        <v>4537</v>
+        <v>4538</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
-        <v>4538</v>
+        <v>4539</v>
       </c>
       <c r="B2275" s="0" t="s">
-        <v>4539</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
+        <v>4541</v>
+      </c>
+      <c r="B2276" s="0" t="s">
         <v>4540</v>
-      </c>
-[...1 lines deleted...]
-        <v>4541</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
         <v>4542</v>
       </c>
       <c r="B2277" s="0" t="s">
         <v>4543</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
         <v>4544</v>
       </c>
       <c r="B2278" s="0" t="s">
         <v>4545</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
         <v>4546</v>
       </c>
       <c r="B2279" s="0" t="s">
         <v>4547</v>
       </c>
@@ -37738,1315 +38074,1315 @@
       <c r="B2499" s="0" t="s">
         <v>4987</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
         <v>4988</v>
       </c>
       <c r="B2500" s="0" t="s">
         <v>4989</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
         <v>4990</v>
       </c>
       <c r="B2501" s="0" t="s">
         <v>4991</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
         <v>4992</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>4895</v>
+        <v>4993</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>4993</v>
+        <v>4994</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>4994</v>
+        <v>4995</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>4995</v>
+        <v>4996</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>4996</v>
+        <v>4997</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>4997</v>
+        <v>4998</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>4998</v>
+        <v>4999</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>4999</v>
+        <v>5000</v>
       </c>
       <c r="B2506" s="0" t="s">
-        <v>5000</v>
+        <v>5001</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>5001</v>
+        <v>5002</v>
       </c>
       <c r="B2507" s="0" t="s">
-        <v>5002</v>
+        <v>5003</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
-        <v>5003</v>
+        <v>5004</v>
       </c>
       <c r="B2508" s="0" t="s">
-        <v>5004</v>
+        <v>5005</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
-        <v>5005</v>
+        <v>5006</v>
       </c>
       <c r="B2509" s="0" t="s">
-        <v>5006</v>
+        <v>5007</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
-        <v>5007</v>
+        <v>5008</v>
       </c>
       <c r="B2510" s="0" t="s">
-        <v>5008</v>
+        <v>5009</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
-        <v>5009</v>
+        <v>5010</v>
       </c>
       <c r="B2511" s="0" t="s">
-        <v>5010</v>
+        <v>5011</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
-        <v>5011</v>
+        <v>5012</v>
       </c>
       <c r="B2512" s="0" t="s">
-        <v>5012</v>
+        <v>5013</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
-        <v>5013</v>
+        <v>5014</v>
       </c>
       <c r="B2513" s="0" t="s">
-        <v>5014</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>5015</v>
+        <v>5016</v>
       </c>
       <c r="B2514" s="0" t="s">
-        <v>5016</v>
+        <v>5017</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
-        <v>5017</v>
+        <v>5018</v>
       </c>
       <c r="B2515" s="0" t="s">
-        <v>5018</v>
+        <v>5019</v>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" s="0" t="s">
-        <v>5019</v>
+        <v>5020</v>
       </c>
       <c r="B2516" s="0" t="s">
-        <v>5020</v>
+        <v>5021</v>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" s="0" t="s">
-        <v>5021</v>
+        <v>5022</v>
       </c>
       <c r="B2517" s="0" t="s">
-        <v>5022</v>
+        <v>5023</v>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" s="0" t="s">
-        <v>5023</v>
+        <v>5024</v>
       </c>
       <c r="B2518" s="0" t="s">
-        <v>5024</v>
+        <v>5025</v>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" s="0" t="s">
-        <v>5025</v>
+        <v>5026</v>
       </c>
       <c r="B2519" s="0" t="s">
-        <v>5026</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
-        <v>5027</v>
+        <v>5028</v>
       </c>
       <c r="B2520" s="0" t="s">
-        <v>5028</v>
+        <v>5029</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
-        <v>5029</v>
+        <v>5030</v>
       </c>
       <c r="B2521" s="0" t="s">
-        <v>5030</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>5031</v>
+        <v>5032</v>
       </c>
       <c r="B2522" s="0" t="s">
-        <v>5032</v>
+        <v>5033</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>5033</v>
+        <v>5034</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>5034</v>
+        <v>5035</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>5035</v>
+        <v>5036</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>5036</v>
+        <v>5037</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>5037</v>
+        <v>5038</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>5038</v>
+        <v>5039</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>5039</v>
+        <v>5040</v>
       </c>
       <c r="B2526" s="0" t="s">
-        <v>5040</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>5041</v>
+        <v>5042</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>5042</v>
+        <v>5043</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>5043</v>
+        <v>5044</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>5044</v>
+        <v>5045</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>5045</v>
+        <v>5046</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>5046</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>5047</v>
+        <v>5048</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>5048</v>
+        <v>5049</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>5049</v>
+        <v>5050</v>
       </c>
       <c r="B2531" s="0" t="s">
-        <v>5050</v>
+        <v>5051</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>5051</v>
+        <v>5052</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>5052</v>
+        <v>5053</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>5053</v>
+        <v>5054</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>5054</v>
+        <v>5055</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>5055</v>
+        <v>5056</v>
       </c>
       <c r="B2534" s="0" t="s">
-        <v>5056</v>
+        <v>5057</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>5057</v>
+        <v>5058</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>5058</v>
+        <v>5059</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>5059</v>
+        <v>5060</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>5060</v>
+        <v>5061</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>5061</v>
+        <v>5062</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>5062</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>5063</v>
+        <v>5064</v>
       </c>
       <c r="B2538" s="0" t="s">
-        <v>5064</v>
+        <v>5065</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>5065</v>
+        <v>5066</v>
       </c>
       <c r="B2539" s="0" t="s">
-        <v>5066</v>
+        <v>5067</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>5067</v>
+        <v>5068</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>5068</v>
+        <v>5069</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>5069</v>
+        <v>5070</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>5070</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>5071</v>
+        <v>5072</v>
       </c>
       <c r="B2542" s="0" t="s">
-        <v>5072</v>
+        <v>5073</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>5073</v>
+        <v>5074</v>
       </c>
       <c r="B2543" s="0" t="s">
-        <v>5074</v>
+        <v>5075</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>5075</v>
+        <v>5076</v>
       </c>
       <c r="B2544" s="0" t="s">
-        <v>5076</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>5077</v>
+        <v>5078</v>
       </c>
       <c r="B2545" s="0" t="s">
-        <v>5078</v>
+        <v>5079</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>5079</v>
+        <v>5080</v>
       </c>
       <c r="B2546" s="0" t="s">
-        <v>5080</v>
+        <v>5081</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>5081</v>
+        <v>5082</v>
       </c>
       <c r="B2547" s="0" t="s">
-        <v>5082</v>
+        <v>5083</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>5083</v>
+        <v>5084</v>
       </c>
       <c r="B2548" s="0" t="s">
-        <v>5084</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>5085</v>
+        <v>5086</v>
       </c>
       <c r="B2549" s="0" t="s">
-        <v>5086</v>
+        <v>5087</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>5087</v>
+        <v>5088</v>
       </c>
       <c r="B2550" s="0" t="s">
-        <v>5088</v>
+        <v>5089</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
-        <v>5089</v>
+        <v>5090</v>
       </c>
       <c r="B2551" s="0" t="s">
-        <v>5090</v>
+        <v>5091</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
-        <v>5091</v>
+        <v>5092</v>
       </c>
       <c r="B2552" s="0" t="s">
-        <v>5092</v>
+        <v>5093</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
-        <v>5093</v>
+        <v>5094</v>
       </c>
       <c r="B2553" s="0" t="s">
-        <v>5094</v>
+        <v>5095</v>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" s="0" t="s">
-        <v>5095</v>
+        <v>5096</v>
       </c>
       <c r="B2554" s="0" t="s">
-        <v>5096</v>
+        <v>5097</v>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" s="0" t="s">
-        <v>5097</v>
+        <v>5098</v>
       </c>
       <c r="B2555" s="0" t="s">
-        <v>5098</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" s="0" t="s">
-        <v>5099</v>
+        <v>5100</v>
       </c>
       <c r="B2556" s="0" t="s">
-        <v>5100</v>
+        <v>5101</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
-        <v>5101</v>
+        <v>5102</v>
       </c>
       <c r="B2557" s="0" t="s">
-        <v>5102</v>
+        <v>5103</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
-        <v>5103</v>
+        <v>5104</v>
       </c>
       <c r="B2558" s="0" t="s">
-        <v>4773</v>
+        <v>5007</v>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" s="0" t="s">
-        <v>5104</v>
+        <v>5105</v>
       </c>
       <c r="B2559" s="0" t="s">
-        <v>5105</v>
+        <v>5106</v>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" s="0" t="s">
-        <v>5106</v>
+        <v>5107</v>
       </c>
       <c r="B2560" s="0" t="s">
-        <v>4987</v>
+        <v>5108</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
-        <v>5107</v>
+        <v>5109</v>
       </c>
       <c r="B2561" s="0" t="s">
-        <v>5108</v>
+        <v>5110</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
-        <v>5109</v>
+        <v>5111</v>
       </c>
       <c r="B2562" s="0" t="s">
-        <v>5110</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
-        <v>5111</v>
+        <v>5113</v>
       </c>
       <c r="B2563" s="0" t="s">
-        <v>5112</v>
+        <v>5114</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
-        <v>5113</v>
+        <v>5115</v>
       </c>
       <c r="B2564" s="0" t="s">
-        <v>5114</v>
+        <v>5116</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
-        <v>5115</v>
+        <v>5117</v>
       </c>
       <c r="B2565" s="0" t="s">
-        <v>5116</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
-        <v>5117</v>
+        <v>5119</v>
       </c>
       <c r="B2566" s="0" t="s">
-        <v>5118</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
-        <v>5119</v>
+        <v>5121</v>
       </c>
       <c r="B2567" s="0" t="s">
-        <v>5120</v>
+        <v>5122</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
-        <v>5121</v>
+        <v>5123</v>
       </c>
       <c r="B2568" s="0" t="s">
-        <v>5122</v>
+        <v>5124</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
-        <v>5123</v>
+        <v>5125</v>
       </c>
       <c r="B2569" s="0" t="s">
-        <v>5124</v>
+        <v>5126</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
-        <v>5125</v>
+        <v>5127</v>
       </c>
       <c r="B2570" s="0" t="s">
-        <v>5126</v>
+        <v>5128</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
-        <v>5127</v>
+        <v>5129</v>
       </c>
       <c r="B2571" s="0" t="s">
-        <v>5128</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
-        <v>5129</v>
+        <v>5131</v>
       </c>
       <c r="B2572" s="0" t="s">
-        <v>5076</v>
+        <v>5132</v>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" s="0" t="s">
-        <v>5130</v>
+        <v>5133</v>
       </c>
       <c r="B2573" s="0" t="s">
-        <v>5131</v>
+        <v>5134</v>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" s="0" t="s">
-        <v>5132</v>
+        <v>5135</v>
       </c>
       <c r="B2574" s="0" t="s">
-        <v>5133</v>
+        <v>5136</v>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" s="0" t="s">
-        <v>5134</v>
+        <v>5137</v>
       </c>
       <c r="B2575" s="0" t="s">
-        <v>5135</v>
+        <v>5138</v>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" s="0" t="s">
-        <v>5136</v>
+        <v>5139</v>
       </c>
       <c r="B2576" s="0" t="s">
-        <v>5137</v>
+        <v>5140</v>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" s="0" t="s">
-        <v>5138</v>
+        <v>5141</v>
       </c>
       <c r="B2577" s="0" t="s">
-        <v>5139</v>
+        <v>5142</v>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" s="0" t="s">
-        <v>5140</v>
+        <v>5143</v>
       </c>
       <c r="B2578" s="0" t="s">
-        <v>5141</v>
+        <v>5144</v>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" s="0" t="s">
-        <v>5142</v>
+        <v>5145</v>
       </c>
       <c r="B2579" s="0" t="s">
-        <v>5143</v>
+        <v>5146</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
-        <v>5144</v>
+        <v>5147</v>
       </c>
       <c r="B2580" s="0" t="s">
-        <v>5145</v>
+        <v>5148</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
-        <v>5146</v>
+        <v>5149</v>
       </c>
       <c r="B2581" s="0" t="s">
-        <v>5147</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
-        <v>5148</v>
+        <v>5151</v>
       </c>
       <c r="B2582" s="0" t="s">
-        <v>5149</v>
+        <v>5152</v>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" s="0" t="s">
-        <v>5150</v>
+        <v>5153</v>
       </c>
       <c r="B2583" s="0" t="s">
-        <v>5151</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" s="0" t="s">
-        <v>5152</v>
+        <v>5155</v>
       </c>
       <c r="B2584" s="0" t="s">
-        <v>5153</v>
+        <v>5156</v>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" s="0" t="s">
-        <v>5154</v>
+        <v>5157</v>
       </c>
       <c r="B2585" s="0" t="s">
-        <v>5155</v>
+        <v>5158</v>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" s="0" t="s">
-        <v>5156</v>
+        <v>5159</v>
       </c>
       <c r="B2586" s="0" t="s">
-        <v>5157</v>
+        <v>5160</v>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" s="0" t="s">
-        <v>5158</v>
+        <v>5161</v>
       </c>
       <c r="B2587" s="0" t="s">
-        <v>5159</v>
+        <v>5162</v>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" s="0" t="s">
-        <v>5160</v>
+        <v>5163</v>
       </c>
       <c r="B2588" s="0" t="s">
-        <v>5161</v>
+        <v>5164</v>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" s="0" t="s">
-        <v>5162</v>
+        <v>5165</v>
       </c>
       <c r="B2589" s="0" t="s">
-        <v>5163</v>
+        <v>5166</v>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" s="0" t="s">
-        <v>5164</v>
+        <v>5167</v>
       </c>
       <c r="B2590" s="0" t="s">
-        <v>5165</v>
+        <v>5168</v>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" s="0" t="s">
-        <v>5166</v>
+        <v>5169</v>
       </c>
       <c r="B2591" s="0" t="s">
-        <v>5167</v>
+        <v>5170</v>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" s="0" t="s">
-        <v>5168</v>
+        <v>5171</v>
       </c>
       <c r="B2592" s="0" t="s">
-        <v>5169</v>
+        <v>5172</v>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" s="0" t="s">
-        <v>5170</v>
+        <v>5173</v>
       </c>
       <c r="B2593" s="0" t="s">
-        <v>5171</v>
+        <v>5174</v>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" s="0" t="s">
-        <v>5172</v>
+        <v>5175</v>
       </c>
       <c r="B2594" s="0" t="s">
-        <v>5173</v>
+        <v>5176</v>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" s="0" t="s">
-        <v>5174</v>
+        <v>5177</v>
       </c>
       <c r="B2595" s="0" t="s">
-        <v>4875</v>
+        <v>5178</v>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" s="0" t="s">
-        <v>5175</v>
+        <v>5179</v>
       </c>
       <c r="B2596" s="0" t="s">
-        <v>5176</v>
+        <v>5180</v>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" s="0" t="s">
-        <v>5177</v>
+        <v>5181</v>
       </c>
       <c r="B2597" s="0" t="s">
-        <v>5178</v>
+        <v>5182</v>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" s="0" t="s">
-        <v>5179</v>
+        <v>5183</v>
       </c>
       <c r="B2598" s="0" t="s">
-        <v>5180</v>
+        <v>5184</v>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" s="0" t="s">
-        <v>5181</v>
+        <v>5185</v>
       </c>
       <c r="B2599" s="0" t="s">
-        <v>5182</v>
+        <v>5186</v>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" s="0" t="s">
-        <v>5183</v>
+        <v>5187</v>
       </c>
       <c r="B2600" s="0" t="s">
-        <v>5184</v>
+        <v>5188</v>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" s="0" t="s">
-        <v>5185</v>
+        <v>5189</v>
       </c>
       <c r="B2601" s="0" t="s">
-        <v>5186</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" s="0" t="s">
-        <v>5187</v>
+        <v>5191</v>
       </c>
       <c r="B2602" s="0" t="s">
-        <v>5188</v>
+        <v>5192</v>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" s="0" t="s">
-        <v>5189</v>
+        <v>5193</v>
       </c>
       <c r="B2603" s="0" t="s">
-        <v>5190</v>
+        <v>5194</v>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" s="0" t="s">
-        <v>5191</v>
+        <v>5195</v>
       </c>
       <c r="B2604" s="0" t="s">
-        <v>5131</v>
+        <v>5196</v>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" s="0" t="s">
-        <v>5192</v>
+        <v>5197</v>
       </c>
       <c r="B2605" s="0" t="s">
-        <v>5193</v>
+        <v>5198</v>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" s="0" t="s">
-        <v>5194</v>
+        <v>5199</v>
       </c>
       <c r="B2606" s="0" t="s">
-        <v>5195</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" s="0" t="s">
-        <v>5196</v>
+        <v>5201</v>
       </c>
       <c r="B2607" s="0" t="s">
-        <v>5197</v>
+        <v>5202</v>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" s="0" t="s">
-        <v>5198</v>
+        <v>5203</v>
       </c>
       <c r="B2608" s="0" t="s">
-        <v>5199</v>
+        <v>5204</v>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" s="0" t="s">
-        <v>5200</v>
+        <v>5205</v>
       </c>
       <c r="B2609" s="0" t="s">
-        <v>5201</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" s="0" t="s">
-        <v>5202</v>
+        <v>5207</v>
       </c>
       <c r="B2610" s="0" t="s">
-        <v>5203</v>
+        <v>5208</v>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" s="0" t="s">
-        <v>5204</v>
+        <v>5209</v>
       </c>
       <c r="B2611" s="0" t="s">
-        <v>5205</v>
+        <v>5210</v>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" s="0" t="s">
-        <v>5206</v>
+        <v>5211</v>
       </c>
       <c r="B2612" s="0" t="s">
-        <v>5207</v>
+        <v>5212</v>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" s="0" t="s">
-        <v>5208</v>
+        <v>5213</v>
       </c>
       <c r="B2613" s="0" t="s">
-        <v>5209</v>
+        <v>5214</v>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" s="0" t="s">
-        <v>5210</v>
+        <v>5215</v>
       </c>
       <c r="B2614" s="0" t="s">
-        <v>5211</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" s="0" t="s">
-        <v>5212</v>
+        <v>5216</v>
       </c>
       <c r="B2615" s="0" t="s">
-        <v>5213</v>
+        <v>5217</v>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" s="0" t="s">
-        <v>5214</v>
+        <v>5218</v>
       </c>
       <c r="B2616" s="0" t="s">
-        <v>5215</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" s="0" t="s">
-        <v>5216</v>
+        <v>5219</v>
       </c>
       <c r="B2617" s="0" t="s">
-        <v>5217</v>
+        <v>5220</v>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" s="0" t="s">
-        <v>5218</v>
+        <v>5221</v>
       </c>
       <c r="B2618" s="0" t="s">
-        <v>5219</v>
+        <v>5222</v>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" s="0" t="s">
-        <v>5220</v>
+        <v>5223</v>
       </c>
       <c r="B2619" s="0" t="s">
-        <v>5221</v>
+        <v>5224</v>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" s="0" t="s">
-        <v>5222</v>
+        <v>5225</v>
       </c>
       <c r="B2620" s="0" t="s">
-        <v>5223</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" s="0" t="s">
-        <v>5224</v>
+        <v>5227</v>
       </c>
       <c r="B2621" s="0" t="s">
-        <v>5225</v>
+        <v>5228</v>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" s="0" t="s">
-        <v>5226</v>
+        <v>5229</v>
       </c>
       <c r="B2622" s="0" t="s">
-        <v>5227</v>
+        <v>5230</v>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" s="0" t="s">
-        <v>5228</v>
+        <v>5231</v>
       </c>
       <c r="B2623" s="0" t="s">
-        <v>5229</v>
+        <v>5232</v>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" s="0" t="s">
-        <v>5230</v>
+        <v>5233</v>
       </c>
       <c r="B2624" s="0" t="s">
-        <v>5231</v>
+        <v>5234</v>
       </c>
     </row>
     <row r="2625">
       <c r="A2625" s="0" t="s">
-        <v>5232</v>
+        <v>5235</v>
       </c>
       <c r="B2625" s="0" t="s">
-        <v>5233</v>
+        <v>5236</v>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" s="0" t="s">
-        <v>5234</v>
+        <v>5237</v>
       </c>
       <c r="B2626" s="0" t="s">
-        <v>5235</v>
+        <v>5238</v>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" s="0" t="s">
-        <v>5236</v>
+        <v>5239</v>
       </c>
       <c r="B2627" s="0" t="s">
-        <v>5237</v>
+        <v>5240</v>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" s="0" t="s">
-        <v>5238</v>
+        <v>5241</v>
       </c>
       <c r="B2628" s="0" t="s">
-        <v>5239</v>
+        <v>5188</v>
       </c>
     </row>
     <row r="2629">
       <c r="A2629" s="0" t="s">
-        <v>5240</v>
+        <v>5242</v>
       </c>
       <c r="B2629" s="0" t="s">
-        <v>5241</v>
+        <v>5243</v>
       </c>
     </row>
     <row r="2630">
       <c r="A2630" s="0" t="s">
-        <v>5242</v>
+        <v>5244</v>
       </c>
       <c r="B2630" s="0" t="s">
-        <v>5243</v>
+        <v>5245</v>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" s="0" t="s">
-        <v>5244</v>
+        <v>5246</v>
       </c>
       <c r="B2631" s="0" t="s">
-        <v>5245</v>
+        <v>5247</v>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" s="0" t="s">
-        <v>5246</v>
+        <v>5248</v>
       </c>
       <c r="B2632" s="0" t="s">
-        <v>5247</v>
+        <v>5249</v>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" s="0" t="s">
-        <v>5248</v>
+        <v>5250</v>
       </c>
       <c r="B2633" s="0" t="s">
-        <v>5249</v>
+        <v>5251</v>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" s="0" t="s">
-        <v>5250</v>
+        <v>5252</v>
       </c>
       <c r="B2634" s="0" t="s">
-        <v>5251</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" s="0" t="s">
-        <v>5252</v>
+        <v>5254</v>
       </c>
       <c r="B2635" s="0" t="s">
-        <v>5253</v>
+        <v>5255</v>
       </c>
     </row>
     <row r="2636">
       <c r="A2636" s="0" t="s">
-        <v>5254</v>
+        <v>5256</v>
       </c>
       <c r="B2636" s="0" t="s">
-        <v>5255</v>
+        <v>5257</v>
       </c>
     </row>
     <row r="2637">
       <c r="A2637" s="0" t="s">
-        <v>5256</v>
+        <v>5258</v>
       </c>
       <c r="B2637" s="0" t="s">
-        <v>5257</v>
+        <v>5259</v>
       </c>
     </row>
     <row r="2638">
       <c r="A2638" s="0" t="s">
-        <v>5258</v>
+        <v>5260</v>
       </c>
       <c r="B2638" s="0" t="s">
-        <v>5259</v>
+        <v>5261</v>
       </c>
     </row>
     <row r="2639">
       <c r="A2639" s="0" t="s">
-        <v>5260</v>
+        <v>5262</v>
       </c>
       <c r="B2639" s="0" t="s">
-        <v>5261</v>
+        <v>5263</v>
       </c>
     </row>
     <row r="2640">
       <c r="A2640" s="0" t="s">
-        <v>5262</v>
+        <v>5264</v>
       </c>
       <c r="B2640" s="0" t="s">
-        <v>5263</v>
+        <v>5265</v>
       </c>
     </row>
     <row r="2641">
       <c r="A2641" s="0" t="s">
-        <v>5264</v>
+        <v>5266</v>
       </c>
       <c r="B2641" s="0" t="s">
-        <v>5265</v>
+        <v>5267</v>
       </c>
     </row>
     <row r="2642">
       <c r="A2642" s="0" t="s">
-        <v>5266</v>
+        <v>5268</v>
       </c>
       <c r="B2642" s="0" t="s">
-        <v>5267</v>
+        <v>5269</v>
       </c>
     </row>
     <row r="2643">
       <c r="A2643" s="0" t="s">
-        <v>5268</v>
+        <v>5270</v>
       </c>
       <c r="B2643" s="0" t="s">
-        <v>5269</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="2644">
       <c r="A2644" s="0" t="s">
-        <v>5270</v>
+        <v>5272</v>
       </c>
       <c r="B2644" s="0" t="s">
-        <v>5271</v>
+        <v>5273</v>
       </c>
     </row>
     <row r="2645">
       <c r="A2645" s="0" t="s">
-        <v>5272</v>
+        <v>5274</v>
       </c>
       <c r="B2645" s="0" t="s">
-        <v>5273</v>
+        <v>5275</v>
       </c>
     </row>
     <row r="2646">
       <c r="A2646" s="0" t="s">
-        <v>5274</v>
+        <v>5276</v>
       </c>
       <c r="B2646" s="0" t="s">
-        <v>5275</v>
+        <v>5277</v>
       </c>
     </row>
     <row r="2647">
       <c r="A2647" s="0" t="s">
-        <v>5276</v>
+        <v>5278</v>
       </c>
       <c r="B2647" s="0" t="s">
-        <v>5277</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="2648">
       <c r="A2648" s="0" t="s">
-        <v>5278</v>
+        <v>5280</v>
       </c>
       <c r="B2648" s="0" t="s">
-        <v>5279</v>
+        <v>5281</v>
       </c>
     </row>
     <row r="2649">
       <c r="A2649" s="0" t="s">
-        <v>5280</v>
+        <v>5282</v>
       </c>
       <c r="B2649" s="0" t="s">
-        <v>5281</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="2650">
       <c r="A2650" s="0" t="s">
-        <v>5282</v>
+        <v>5284</v>
       </c>
       <c r="B2650" s="0" t="s">
-        <v>5283</v>
+        <v>5285</v>
       </c>
     </row>
     <row r="2651">
       <c r="A2651" s="0" t="s">
-        <v>5284</v>
+        <v>5286</v>
       </c>
       <c r="B2651" s="0" t="s">
-        <v>5285</v>
+        <v>4987</v>
       </c>
     </row>
     <row r="2652">
       <c r="A2652" s="0" t="s">
-        <v>5286</v>
+        <v>5287</v>
       </c>
       <c r="B2652" s="0" t="s">
-        <v>5287</v>
+        <v>5288</v>
       </c>
     </row>
     <row r="2653">
       <c r="A2653" s="0" t="s">
-        <v>5288</v>
+        <v>5289</v>
       </c>
       <c r="B2653" s="0" t="s">
-        <v>5289</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="2654">
       <c r="A2654" s="0" t="s">
-        <v>5290</v>
+        <v>5291</v>
       </c>
       <c r="B2654" s="0" t="s">
-        <v>5291</v>
+        <v>5292</v>
       </c>
     </row>
     <row r="2655">
       <c r="A2655" s="0" t="s">
-        <v>5292</v>
+        <v>5293</v>
       </c>
       <c r="B2655" s="0" t="s">
-        <v>5293</v>
+        <v>5294</v>
       </c>
     </row>
     <row r="2656">
       <c r="A2656" s="0" t="s">
-        <v>5294</v>
+        <v>5295</v>
       </c>
       <c r="B2656" s="0" t="s">
-        <v>5295</v>
+        <v>5296</v>
       </c>
     </row>
     <row r="2657">
       <c r="A2657" s="0" t="s">
-        <v>5296</v>
+        <v>5297</v>
       </c>
       <c r="B2657" s="0" t="s">
-        <v>5297</v>
+        <v>5298</v>
       </c>
     </row>
     <row r="2658">
       <c r="A2658" s="0" t="s">
-        <v>5298</v>
+        <v>5299</v>
       </c>
       <c r="B2658" s="0" t="s">
-        <v>5299</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="2659">
       <c r="A2659" s="0" t="s">
-        <v>5300</v>
+        <v>5301</v>
       </c>
       <c r="B2659" s="0" t="s">
-        <v>5301</v>
+        <v>5302</v>
       </c>
     </row>
     <row r="2660">
       <c r="A2660" s="0" t="s">
-        <v>5302</v>
+        <v>5303</v>
       </c>
       <c r="B2660" s="0" t="s">
-        <v>5303</v>
+        <v>5243</v>
       </c>
     </row>
     <row r="2661">
       <c r="A2661" s="0" t="s">
         <v>5304</v>
       </c>
       <c r="B2661" s="0" t="s">
         <v>5305</v>
       </c>
     </row>
     <row r="2662">
       <c r="A2662" s="0" t="s">
         <v>5306</v>
       </c>
       <c r="B2662" s="0" t="s">
         <v>5307</v>
       </c>
     </row>
     <row r="2663">
       <c r="A2663" s="0" t="s">
         <v>5308</v>
       </c>
       <c r="B2663" s="0" t="s">
         <v>5309</v>
       </c>
@@ -39410,499 +39746,499 @@
       <c r="B2708" s="0" t="s">
         <v>5399</v>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" s="0" t="s">
         <v>5400</v>
       </c>
       <c r="B2709" s="0" t="s">
         <v>5401</v>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" s="0" t="s">
         <v>5402</v>
       </c>
       <c r="B2710" s="0" t="s">
         <v>5403</v>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" s="0" t="s">
         <v>5404</v>
       </c>
       <c r="B2711" s="0" t="s">
-        <v>3420</v>
+        <v>5405</v>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" s="0" t="s">
-        <v>5405</v>
+        <v>5406</v>
       </c>
       <c r="B2712" s="0" t="s">
-        <v>5406</v>
+        <v>5407</v>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" s="0" t="s">
-        <v>5407</v>
+        <v>5408</v>
       </c>
       <c r="B2713" s="0" t="s">
-        <v>5408</v>
+        <v>5409</v>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" s="0" t="s">
-        <v>5409</v>
+        <v>5410</v>
       </c>
       <c r="B2714" s="0" t="s">
-        <v>5410</v>
+        <v>5411</v>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" s="0" t="s">
-        <v>5411</v>
+        <v>5412</v>
       </c>
       <c r="B2715" s="0" t="s">
-        <v>5412</v>
+        <v>5413</v>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" s="0" t="s">
-        <v>5413</v>
+        <v>5414</v>
       </c>
       <c r="B2716" s="0" t="s">
-        <v>5414</v>
+        <v>5415</v>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" s="0" t="s">
-        <v>5415</v>
+        <v>5416</v>
       </c>
       <c r="B2717" s="0" t="s">
-        <v>5416</v>
+        <v>5417</v>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" s="0" t="s">
-        <v>5417</v>
+        <v>5418</v>
       </c>
       <c r="B2718" s="0" t="s">
-        <v>5418</v>
+        <v>5419</v>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" s="0" t="s">
-        <v>5419</v>
+        <v>5420</v>
       </c>
       <c r="B2719" s="0" t="s">
-        <v>5420</v>
+        <v>5421</v>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" s="0" t="s">
-        <v>5421</v>
+        <v>5422</v>
       </c>
       <c r="B2720" s="0" t="s">
-        <v>5422</v>
+        <v>5423</v>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" s="0" t="s">
-        <v>5423</v>
+        <v>5424</v>
       </c>
       <c r="B2721" s="0" t="s">
-        <v>5424</v>
+        <v>5425</v>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" s="0" t="s">
-        <v>5425</v>
+        <v>5426</v>
       </c>
       <c r="B2722" s="0" t="s">
-        <v>5426</v>
+        <v>5427</v>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" s="0" t="s">
-        <v>5427</v>
+        <v>5428</v>
       </c>
       <c r="B2723" s="0" t="s">
-        <v>5428</v>
+        <v>5429</v>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" s="0" t="s">
-        <v>5429</v>
+        <v>5430</v>
       </c>
       <c r="B2724" s="0" t="s">
-        <v>5430</v>
+        <v>5431</v>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" s="0" t="s">
-        <v>5431</v>
+        <v>5432</v>
       </c>
       <c r="B2725" s="0" t="s">
-        <v>5432</v>
+        <v>5433</v>
       </c>
     </row>
     <row r="2726">
       <c r="A2726" s="0" t="s">
-        <v>5433</v>
+        <v>5434</v>
       </c>
       <c r="B2726" s="0" t="s">
-        <v>5434</v>
+        <v>5435</v>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" s="0" t="s">
-        <v>5435</v>
+        <v>5436</v>
       </c>
       <c r="B2727" s="0" t="s">
-        <v>5436</v>
+        <v>5437</v>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" s="0" t="s">
-        <v>5437</v>
+        <v>5438</v>
       </c>
       <c r="B2728" s="0" t="s">
-        <v>5438</v>
+        <v>5439</v>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" s="0" t="s">
-        <v>5439</v>
+        <v>5440</v>
       </c>
       <c r="B2729" s="0" t="s">
-        <v>5440</v>
+        <v>5441</v>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" s="0" t="s">
-        <v>5441</v>
+        <v>5442</v>
       </c>
       <c r="B2730" s="0" t="s">
-        <v>5442</v>
+        <v>5443</v>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" s="0" t="s">
-        <v>5443</v>
+        <v>5444</v>
       </c>
       <c r="B2731" s="0" t="s">
-        <v>5444</v>
+        <v>5445</v>
       </c>
     </row>
     <row r="2732">
       <c r="A2732" s="0" t="s">
-        <v>5445</v>
+        <v>5446</v>
       </c>
       <c r="B2732" s="0" t="s">
-        <v>5446</v>
+        <v>5447</v>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" s="0" t="s">
-        <v>5447</v>
+        <v>5448</v>
       </c>
       <c r="B2733" s="0" t="s">
-        <v>5448</v>
+        <v>5449</v>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" s="0" t="s">
-        <v>5449</v>
+        <v>5450</v>
       </c>
       <c r="B2734" s="0" t="s">
-        <v>5450</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" s="0" t="s">
-        <v>5451</v>
+        <v>5452</v>
       </c>
       <c r="B2735" s="0" t="s">
-        <v>5452</v>
+        <v>5453</v>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" s="0" t="s">
-        <v>5453</v>
+        <v>5454</v>
       </c>
       <c r="B2736" s="0" t="s">
-        <v>5454</v>
+        <v>5455</v>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" s="0" t="s">
-        <v>5455</v>
+        <v>5456</v>
       </c>
       <c r="B2737" s="0" t="s">
-        <v>5456</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" s="0" t="s">
-        <v>5457</v>
+        <v>5458</v>
       </c>
       <c r="B2738" s="0" t="s">
-        <v>5458</v>
+        <v>5459</v>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" s="0" t="s">
-        <v>5459</v>
+        <v>5460</v>
       </c>
       <c r="B2739" s="0" t="s">
-        <v>5460</v>
+        <v>5461</v>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" s="0" t="s">
-        <v>5461</v>
+        <v>5462</v>
       </c>
       <c r="B2740" s="0" t="s">
-        <v>5462</v>
+        <v>5463</v>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" s="0" t="s">
-        <v>5463</v>
+        <v>5464</v>
       </c>
       <c r="B2741" s="0" t="s">
-        <v>5464</v>
+        <v>5465</v>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" s="0" t="s">
-        <v>5465</v>
+        <v>5466</v>
       </c>
       <c r="B2742" s="0" t="s">
-        <v>5466</v>
+        <v>5467</v>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" s="0" t="s">
-        <v>5467</v>
+        <v>5468</v>
       </c>
       <c r="B2743" s="0" t="s">
-        <v>5468</v>
+        <v>5469</v>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" s="0" t="s">
-        <v>5469</v>
+        <v>5470</v>
       </c>
       <c r="B2744" s="0" t="s">
-        <v>5470</v>
+        <v>5471</v>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" s="0" t="s">
-        <v>5471</v>
+        <v>5472</v>
       </c>
       <c r="B2745" s="0" t="s">
-        <v>5472</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" s="0" t="s">
-        <v>5473</v>
+        <v>5474</v>
       </c>
       <c r="B2746" s="0" t="s">
-        <v>5474</v>
+        <v>5475</v>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" s="0" t="s">
-        <v>5475</v>
+        <v>5476</v>
       </c>
       <c r="B2747" s="0" t="s">
-        <v>5476</v>
+        <v>5477</v>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" s="0" t="s">
-        <v>5477</v>
+        <v>5478</v>
       </c>
       <c r="B2748" s="0" t="s">
-        <v>5478</v>
+        <v>5479</v>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" s="0" t="s">
-        <v>5479</v>
+        <v>5480</v>
       </c>
       <c r="B2749" s="0" t="s">
-        <v>5480</v>
+        <v>5481</v>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" s="0" t="s">
-        <v>5481</v>
+        <v>5482</v>
       </c>
       <c r="B2750" s="0" t="s">
-        <v>5482</v>
+        <v>5483</v>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" s="0" t="s">
-        <v>5483</v>
+        <v>5484</v>
       </c>
       <c r="B2751" s="0" t="s">
-        <v>5484</v>
+        <v>5485</v>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" s="0" t="s">
-        <v>5485</v>
+        <v>5486</v>
       </c>
       <c r="B2752" s="0" t="s">
-        <v>5486</v>
+        <v>5487</v>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" s="0" t="s">
-        <v>5487</v>
+        <v>5488</v>
       </c>
       <c r="B2753" s="0" t="s">
-        <v>5488</v>
+        <v>5489</v>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" s="0" t="s">
-        <v>5489</v>
+        <v>5490</v>
       </c>
       <c r="B2754" s="0" t="s">
-        <v>5490</v>
+        <v>5491</v>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" s="0" t="s">
-        <v>5491</v>
+        <v>5492</v>
       </c>
       <c r="B2755" s="0" t="s">
-        <v>5492</v>
+        <v>5493</v>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" s="0" t="s">
-        <v>5493</v>
+        <v>5494</v>
       </c>
       <c r="B2756" s="0" t="s">
-        <v>5494</v>
+        <v>5495</v>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" s="0" t="s">
-        <v>5495</v>
+        <v>5496</v>
       </c>
       <c r="B2757" s="0" t="s">
-        <v>5496</v>
+        <v>5497</v>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" s="0" t="s">
-        <v>5497</v>
+        <v>5498</v>
       </c>
       <c r="B2758" s="0" t="s">
-        <v>5498</v>
+        <v>5499</v>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" s="0" t="s">
-        <v>5499</v>
+        <v>5500</v>
       </c>
       <c r="B2759" s="0" t="s">
-        <v>5500</v>
+        <v>5501</v>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" s="0" t="s">
-        <v>5501</v>
+        <v>5502</v>
       </c>
       <c r="B2760" s="0" t="s">
-        <v>5502</v>
+        <v>5503</v>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" s="0" t="s">
-        <v>5503</v>
+        <v>5504</v>
       </c>
       <c r="B2761" s="0" t="s">
-        <v>5504</v>
+        <v>5505</v>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" s="0" t="s">
-        <v>5505</v>
+        <v>5506</v>
       </c>
       <c r="B2762" s="0" t="s">
-        <v>5506</v>
+        <v>5507</v>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" s="0" t="s">
-        <v>5507</v>
+        <v>5508</v>
       </c>
       <c r="B2763" s="0" t="s">
-        <v>5508</v>
+        <v>5509</v>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" s="0" t="s">
-        <v>5509</v>
+        <v>5510</v>
       </c>
       <c r="B2764" s="0" t="s">
-        <v>5510</v>
+        <v>5511</v>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" s="0" t="s">
-        <v>5511</v>
+        <v>5512</v>
       </c>
       <c r="B2765" s="0" t="s">
-        <v>5512</v>
+        <v>5513</v>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" s="0" t="s">
-        <v>5513</v>
+        <v>5514</v>
       </c>
       <c r="B2766" s="0" t="s">
-        <v>5514</v>
+        <v>5515</v>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" s="0" t="s">
-        <v>5515</v>
+        <v>5516</v>
       </c>
       <c r="B2767" s="0" t="s">
-        <v>5516</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="2768">
       <c r="A2768" s="0" t="s">
         <v>5517</v>
       </c>
       <c r="B2768" s="0" t="s">
         <v>5518</v>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" s="0" t="s">
         <v>5519</v>
       </c>
       <c r="B2769" s="0" t="s">
         <v>5520</v>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" s="0" t="s">
         <v>5521</v>
       </c>
       <c r="B2770" s="0" t="s">
         <v>5522</v>
       </c>
@@ -40618,784 +40954,1232 @@
       <c r="B2859" s="0" t="s">
         <v>5700</v>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" s="0" t="s">
         <v>5701</v>
       </c>
       <c r="B2860" s="0" t="s">
         <v>5702</v>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" s="0" t="s">
         <v>5703</v>
       </c>
       <c r="B2861" s="0" t="s">
         <v>5704</v>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" s="0" t="s">
         <v>5705</v>
       </c>
       <c r="B2862" s="0" t="s">
-        <v>4811</v>
+        <v>5706</v>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" s="0" t="s">
-        <v>5706</v>
+        <v>5707</v>
       </c>
       <c r="B2863" s="0" t="s">
-        <v>5707</v>
+        <v>5708</v>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" s="0" t="s">
-        <v>5708</v>
+        <v>5709</v>
       </c>
       <c r="B2864" s="0" t="s">
-        <v>5709</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" s="0" t="s">
-        <v>5710</v>
+        <v>5711</v>
       </c>
       <c r="B2865" s="0" t="s">
-        <v>5711</v>
+        <v>5712</v>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" s="0" t="s">
-        <v>5712</v>
+        <v>5713</v>
       </c>
       <c r="B2866" s="0" t="s">
-        <v>5713</v>
+        <v>5714</v>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" s="0" t="s">
-        <v>5714</v>
+        <v>5715</v>
       </c>
       <c r="B2867" s="0" t="s">
-        <v>5715</v>
+        <v>5716</v>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" s="0" t="s">
-        <v>5716</v>
+        <v>5717</v>
       </c>
       <c r="B2868" s="0" t="s">
-        <v>5717</v>
+        <v>5718</v>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" s="0" t="s">
-        <v>5718</v>
+        <v>5719</v>
       </c>
       <c r="B2869" s="0" t="s">
-        <v>5719</v>
+        <v>5720</v>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" s="0" t="s">
-        <v>5720</v>
+        <v>5721</v>
       </c>
       <c r="B2870" s="0" t="s">
-        <v>5721</v>
+        <v>5722</v>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" s="0" t="s">
-        <v>5722</v>
+        <v>5723</v>
       </c>
       <c r="B2871" s="0" t="s">
-        <v>5723</v>
+        <v>5724</v>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" s="0" t="s">
-        <v>5724</v>
+        <v>5725</v>
       </c>
       <c r="B2872" s="0" t="s">
-        <v>5725</v>
+        <v>5726</v>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" s="0" t="s">
-        <v>5726</v>
+        <v>5727</v>
       </c>
       <c r="B2873" s="0" t="s">
-        <v>5727</v>
+        <v>5728</v>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" s="0" t="s">
-        <v>5728</v>
+        <v>5729</v>
       </c>
       <c r="B2874" s="0" t="s">
-        <v>4996</v>
+        <v>5730</v>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
-        <v>5729</v>
+        <v>5731</v>
       </c>
       <c r="B2875" s="0" t="s">
-        <v>5730</v>
+        <v>5732</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
-        <v>5731</v>
+        <v>5733</v>
       </c>
       <c r="B2876" s="0" t="s">
-        <v>5732</v>
+        <v>5734</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
-        <v>5733</v>
+        <v>5735</v>
       </c>
       <c r="B2877" s="0" t="s">
-        <v>5734</v>
+        <v>5736</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
-        <v>5735</v>
+        <v>5737</v>
       </c>
       <c r="B2878" s="0" t="s">
-        <v>5736</v>
+        <v>5738</v>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
-        <v>5737</v>
+        <v>5739</v>
       </c>
       <c r="B2879" s="0" t="s">
-        <v>5738</v>
+        <v>5740</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
-        <v>5739</v>
+        <v>5741</v>
       </c>
       <c r="B2880" s="0" t="s">
-        <v>5740</v>
+        <v>5742</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>5741</v>
+        <v>5743</v>
       </c>
       <c r="B2881" s="0" t="s">
-        <v>2461</v>
+        <v>5744</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>5742</v>
+        <v>5745</v>
       </c>
       <c r="B2882" s="0" t="s">
-        <v>5743</v>
+        <v>5746</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
-        <v>5744</v>
+        <v>5747</v>
       </c>
       <c r="B2883" s="0" t="s">
-        <v>5745</v>
+        <v>5748</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
-        <v>5746</v>
+        <v>5749</v>
       </c>
       <c r="B2884" s="0" t="s">
-        <v>5747</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>5748</v>
+        <v>5751</v>
       </c>
       <c r="B2885" s="0" t="s">
-        <v>5749</v>
+        <v>5752</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>5750</v>
+        <v>5753</v>
       </c>
       <c r="B2886" s="0" t="s">
-        <v>5751</v>
+        <v>5754</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
-        <v>5752</v>
+        <v>5755</v>
       </c>
       <c r="B2887" s="0" t="s">
-        <v>5753</v>
+        <v>5756</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
-        <v>5754</v>
+        <v>5757</v>
       </c>
       <c r="B2888" s="0" t="s">
-        <v>5755</v>
+        <v>5758</v>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
-        <v>5756</v>
+        <v>5759</v>
       </c>
       <c r="B2889" s="0" t="s">
-        <v>5757</v>
+        <v>5760</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
-        <v>5758</v>
+        <v>5761</v>
       </c>
       <c r="B2890" s="0" t="s">
-        <v>5759</v>
+        <v>5762</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>5760</v>
+        <v>5763</v>
       </c>
       <c r="B2891" s="0" t="s">
-        <v>5761</v>
+        <v>5764</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>5762</v>
+        <v>5765</v>
       </c>
       <c r="B2892" s="0" t="s">
-        <v>5763</v>
+        <v>5766</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
-        <v>5764</v>
+        <v>5767</v>
       </c>
       <c r="B2893" s="0" t="s">
-        <v>5765</v>
+        <v>5768</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
-        <v>5766</v>
+        <v>5769</v>
       </c>
       <c r="B2894" s="0" t="s">
-        <v>5767</v>
+        <v>5770</v>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" s="0" t="s">
-        <v>5768</v>
+        <v>5771</v>
       </c>
       <c r="B2895" s="0" t="s">
-        <v>5769</v>
+        <v>5772</v>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" s="0" t="s">
-        <v>5770</v>
+        <v>5773</v>
       </c>
       <c r="B2896" s="0" t="s">
-        <v>5771</v>
+        <v>5774</v>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" s="0" t="s">
-        <v>5772</v>
+        <v>5775</v>
       </c>
       <c r="B2897" s="0" t="s">
-        <v>5773</v>
+        <v>5776</v>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" s="0" t="s">
-        <v>5774</v>
+        <v>5777</v>
       </c>
       <c r="B2898" s="0" t="s">
-        <v>5775</v>
+        <v>5778</v>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" s="0" t="s">
-        <v>5776</v>
+        <v>5779</v>
       </c>
       <c r="B2899" s="0" t="s">
-        <v>5777</v>
+        <v>5780</v>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" s="0" t="s">
-        <v>5778</v>
+        <v>5781</v>
       </c>
       <c r="B2900" s="0" t="s">
-        <v>5779</v>
+        <v>5782</v>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" s="0" t="s">
-        <v>5780</v>
+        <v>5783</v>
       </c>
       <c r="B2901" s="0" t="s">
-        <v>5781</v>
+        <v>5784</v>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" s="0" t="s">
-        <v>5782</v>
+        <v>5785</v>
       </c>
       <c r="B2902" s="0" t="s">
-        <v>5783</v>
+        <v>5786</v>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" s="0" t="s">
-        <v>5784</v>
+        <v>5787</v>
       </c>
       <c r="B2903" s="0" t="s">
-        <v>5785</v>
+        <v>5788</v>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" s="0" t="s">
-        <v>5786</v>
+        <v>5789</v>
       </c>
       <c r="B2904" s="0" t="s">
-        <v>5787</v>
+        <v>5790</v>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" s="0" t="s">
-        <v>5788</v>
+        <v>5791</v>
       </c>
       <c r="B2905" s="0" t="s">
-        <v>5789</v>
+        <v>5792</v>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" s="0" t="s">
-        <v>5790</v>
+        <v>5793</v>
       </c>
       <c r="B2906" s="0" t="s">
-        <v>5791</v>
+        <v>5794</v>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" s="0" t="s">
-        <v>5792</v>
+        <v>5795</v>
       </c>
       <c r="B2907" s="0" t="s">
-        <v>5793</v>
+        <v>5796</v>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" s="0" t="s">
-        <v>5794</v>
+        <v>5797</v>
       </c>
       <c r="B2908" s="0" t="s">
-        <v>5795</v>
+        <v>5798</v>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" s="0" t="s">
-        <v>5796</v>
+        <v>5799</v>
       </c>
       <c r="B2909" s="0" t="s">
-        <v>5797</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" s="0" t="s">
-        <v>5798</v>
+        <v>5801</v>
       </c>
       <c r="B2910" s="0" t="s">
-        <v>5799</v>
+        <v>5802</v>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" s="0" t="s">
-        <v>5800</v>
+        <v>5803</v>
       </c>
       <c r="B2911" s="0" t="s">
-        <v>5801</v>
+        <v>5804</v>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" s="0" t="s">
-        <v>5802</v>
+        <v>5805</v>
       </c>
       <c r="B2912" s="0" t="s">
-        <v>5803</v>
+        <v>5806</v>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" s="0" t="s">
-        <v>5804</v>
+        <v>5807</v>
       </c>
       <c r="B2913" s="0" t="s">
-        <v>5805</v>
+        <v>5808</v>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" s="0" t="s">
-        <v>5806</v>
+        <v>5809</v>
       </c>
       <c r="B2914" s="0" t="s">
-        <v>4929</v>
+        <v>5810</v>
       </c>
     </row>
     <row r="2915">
       <c r="A2915" s="0" t="s">
-        <v>5807</v>
+        <v>5811</v>
       </c>
       <c r="B2915" s="0" t="s">
-        <v>5365</v>
+        <v>5812</v>
       </c>
     </row>
     <row r="2916">
       <c r="A2916" s="0" t="s">
-        <v>5808</v>
+        <v>5813</v>
       </c>
       <c r="B2916" s="0" t="s">
-        <v>5809</v>
+        <v>5814</v>
       </c>
     </row>
     <row r="2917">
       <c r="A2917" s="0" t="s">
-        <v>5810</v>
+        <v>5815</v>
       </c>
       <c r="B2917" s="0" t="s">
-        <v>5811</v>
+        <v>5816</v>
       </c>
     </row>
     <row r="2918">
       <c r="A2918" s="0" t="s">
-        <v>5812</v>
+        <v>5817</v>
       </c>
       <c r="B2918" s="0" t="s">
-        <v>5813</v>
+        <v>4923</v>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" s="0" t="s">
-        <v>5814</v>
+        <v>5818</v>
       </c>
       <c r="B2919" s="0" t="s">
-        <v>5815</v>
+        <v>5819</v>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" s="0" t="s">
-        <v>5816</v>
+        <v>5820</v>
       </c>
       <c r="B2920" s="0" t="s">
-        <v>5817</v>
+        <v>5821</v>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" s="0" t="s">
-        <v>5818</v>
+        <v>5822</v>
       </c>
       <c r="B2921" s="0" t="s">
-        <v>5819</v>
+        <v>5823</v>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" s="0" t="s">
-        <v>5820</v>
+        <v>5824</v>
       </c>
       <c r="B2922" s="0" t="s">
-        <v>5821</v>
+        <v>5825</v>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" s="0" t="s">
-        <v>5822</v>
+        <v>5826</v>
       </c>
       <c r="B2923" s="0" t="s">
-        <v>5823</v>
+        <v>5827</v>
       </c>
     </row>
     <row r="2924">
       <c r="A2924" s="0" t="s">
-        <v>5824</v>
+        <v>5828</v>
       </c>
       <c r="B2924" s="0" t="s">
-        <v>5825</v>
+        <v>5829</v>
       </c>
     </row>
     <row r="2925">
       <c r="A2925" s="0" t="s">
-        <v>5826</v>
+        <v>5830</v>
       </c>
       <c r="B2925" s="0" t="s">
-        <v>5827</v>
+        <v>5831</v>
       </c>
     </row>
     <row r="2926">
       <c r="A2926" s="0" t="s">
-        <v>5828</v>
+        <v>5832</v>
       </c>
       <c r="B2926" s="0" t="s">
-        <v>5829</v>
+        <v>5833</v>
       </c>
     </row>
     <row r="2927">
       <c r="A2927" s="0" t="s">
-        <v>5830</v>
+        <v>5834</v>
       </c>
       <c r="B2927" s="0" t="s">
-        <v>5831</v>
+        <v>5835</v>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" s="0" t="s">
-        <v>5832</v>
+        <v>5836</v>
       </c>
       <c r="B2928" s="0" t="s">
-        <v>5833</v>
+        <v>5837</v>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" s="0" t="s">
-        <v>5834</v>
+        <v>5838</v>
       </c>
       <c r="B2929" s="0" t="s">
-        <v>5835</v>
+        <v>5839</v>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" s="0" t="s">
-        <v>5836</v>
+        <v>5840</v>
       </c>
       <c r="B2930" s="0" t="s">
-        <v>5837</v>
+        <v>5108</v>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" s="0" t="s">
-        <v>5838</v>
+        <v>5841</v>
       </c>
       <c r="B2931" s="0" t="s">
-        <v>5839</v>
+        <v>5842</v>
       </c>
     </row>
     <row r="2932">
       <c r="A2932" s="0" t="s">
-        <v>5840</v>
+        <v>5843</v>
       </c>
       <c r="B2932" s="0" t="s">
-        <v>5841</v>
+        <v>5844</v>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" s="0" t="s">
-        <v>5842</v>
+        <v>5845</v>
       </c>
       <c r="B2933" s="0" t="s">
-        <v>5843</v>
+        <v>5846</v>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" s="0" t="s">
-        <v>5844</v>
+        <v>5847</v>
       </c>
       <c r="B2934" s="0" t="s">
-        <v>5845</v>
+        <v>5848</v>
       </c>
     </row>
     <row r="2935">
       <c r="A2935" s="0" t="s">
-        <v>5846</v>
+        <v>5849</v>
       </c>
       <c r="B2935" s="0" t="s">
-        <v>5847</v>
+        <v>5850</v>
       </c>
     </row>
     <row r="2936">
       <c r="A2936" s="0" t="s">
-        <v>5848</v>
+        <v>5851</v>
       </c>
       <c r="B2936" s="0" t="s">
-        <v>5849</v>
+        <v>5852</v>
       </c>
     </row>
     <row r="2937">
       <c r="A2937" s="0" t="s">
-        <v>5850</v>
+        <v>5853</v>
       </c>
       <c r="B2937" s="0" t="s">
-        <v>5851</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="2938">
       <c r="A2938" s="0" t="s">
-        <v>5852</v>
+        <v>5854</v>
       </c>
       <c r="B2938" s="0" t="s">
-        <v>5853</v>
+        <v>5855</v>
       </c>
     </row>
     <row r="2939">
       <c r="A2939" s="0" t="s">
-        <v>5854</v>
+        <v>5856</v>
       </c>
       <c r="B2939" s="0" t="s">
-        <v>5855</v>
+        <v>5857</v>
       </c>
     </row>
     <row r="2940">
       <c r="A2940" s="0" t="s">
-        <v>5856</v>
+        <v>5858</v>
       </c>
       <c r="B2940" s="0" t="s">
-        <v>5857</v>
+        <v>5859</v>
       </c>
     </row>
     <row r="2941">
       <c r="A2941" s="0" t="s">
-        <v>5858</v>
+        <v>5860</v>
       </c>
       <c r="B2941" s="0" t="s">
-        <v>5859</v>
+        <v>5861</v>
       </c>
     </row>
     <row r="2942">
       <c r="A2942" s="0" t="s">
-        <v>5860</v>
+        <v>5862</v>
       </c>
       <c r="B2942" s="0" t="s">
-        <v>5861</v>
+        <v>5863</v>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" s="0" t="s">
-        <v>5862</v>
+        <v>5864</v>
       </c>
       <c r="B2943" s="0" t="s">
-        <v>5863</v>
+        <v>5865</v>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" s="0" t="s">
-        <v>5864</v>
+        <v>5866</v>
       </c>
       <c r="B2944" s="0" t="s">
-        <v>5865</v>
+        <v>5867</v>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" s="0" t="s">
-        <v>5866</v>
+        <v>5868</v>
       </c>
       <c r="B2945" s="0" t="s">
-        <v>5867</v>
+        <v>5869</v>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" s="0" t="s">
-        <v>5868</v>
+        <v>5870</v>
       </c>
       <c r="B2946" s="0" t="s">
-        <v>5869</v>
+        <v>5871</v>
       </c>
     </row>
     <row r="2947">
       <c r="A2947" s="0" t="s">
-        <v>5870</v>
+        <v>5872</v>
       </c>
       <c r="B2947" s="0" t="s">
-        <v>5871</v>
+        <v>5873</v>
       </c>
     </row>
     <row r="2948">
       <c r="A2948" s="0" t="s">
-        <v>5872</v>
+        <v>5874</v>
       </c>
       <c r="B2948" s="0" t="s">
-        <v>5873</v>
+        <v>5875</v>
       </c>
     </row>
     <row r="2949">
       <c r="A2949" s="0" t="s">
-        <v>5874</v>
+        <v>5876</v>
       </c>
       <c r="B2949" s="0" t="s">
-        <v>5875</v>
+        <v>5877</v>
       </c>
     </row>
     <row r="2950">
       <c r="A2950" s="0" t="s">
-        <v>5876</v>
+        <v>5878</v>
       </c>
       <c r="B2950" s="0" t="s">
-        <v>5877</v>
+        <v>5879</v>
       </c>
     </row>
     <row r="2951">
       <c r="A2951" s="0" t="s">
-        <v>5878</v>
+        <v>5880</v>
       </c>
       <c r="B2951" s="0" t="s">
-        <v>5879</v>
+        <v>5881</v>
       </c>
     </row>
     <row r="2952">
       <c r="A2952" s="0" t="s">
-        <v>5880</v>
+        <v>5882</v>
       </c>
       <c r="B2952" s="0" t="s">
-        <v>5881</v>
+        <v>5883</v>
       </c>
     </row>
     <row r="2953">
       <c r="A2953" s="0" t="s">
-        <v>5882</v>
+        <v>5884</v>
       </c>
       <c r="B2953" s="0" t="s">
-        <v>5883</v>
+        <v>5885</v>
       </c>
     </row>
     <row r="2954">
       <c r="A2954" s="0" t="s">
-        <v>5884</v>
+        <v>5886</v>
       </c>
       <c r="B2954" s="0" t="s">
-        <v>5885</v>
+        <v>5887</v>
       </c>
     </row>
     <row r="2955">
       <c r="A2955" s="0" t="s">
-        <v>5886</v>
+        <v>5888</v>
       </c>
       <c r="B2955" s="0" t="s">
-        <v>5887</v>
+        <v>5889</v>
       </c>
     </row>
     <row r="2956">
       <c r="A2956" s="0" t="s">
-        <v>5888</v>
+        <v>5890</v>
       </c>
       <c r="B2956" s="0" t="s">
-        <v>5889</v>
+        <v>5891</v>
+      </c>
+    </row>
+    <row r="2957">
+      <c r="A2957" s="0" t="s">
+        <v>5892</v>
+      </c>
+      <c r="B2957" s="0" t="s">
+        <v>5893</v>
+      </c>
+    </row>
+    <row r="2958">
+      <c r="A2958" s="0" t="s">
+        <v>5894</v>
+      </c>
+      <c r="B2958" s="0" t="s">
+        <v>5895</v>
+      </c>
+    </row>
+    <row r="2959">
+      <c r="A2959" s="0" t="s">
+        <v>5896</v>
+      </c>
+      <c r="B2959" s="0" t="s">
+        <v>5897</v>
+      </c>
+    </row>
+    <row r="2960">
+      <c r="A2960" s="0" t="s">
+        <v>5898</v>
+      </c>
+      <c r="B2960" s="0" t="s">
+        <v>5899</v>
+      </c>
+    </row>
+    <row r="2961">
+      <c r="A2961" s="0" t="s">
+        <v>5900</v>
+      </c>
+      <c r="B2961" s="0" t="s">
+        <v>5901</v>
+      </c>
+    </row>
+    <row r="2962">
+      <c r="A2962" s="0" t="s">
+        <v>5902</v>
+      </c>
+      <c r="B2962" s="0" t="s">
+        <v>5903</v>
+      </c>
+    </row>
+    <row r="2963">
+      <c r="A2963" s="0" t="s">
+        <v>5904</v>
+      </c>
+      <c r="B2963" s="0" t="s">
+        <v>5905</v>
+      </c>
+    </row>
+    <row r="2964">
+      <c r="A2964" s="0" t="s">
+        <v>5906</v>
+      </c>
+      <c r="B2964" s="0" t="s">
+        <v>5907</v>
+      </c>
+    </row>
+    <row r="2965">
+      <c r="A2965" s="0" t="s">
+        <v>5908</v>
+      </c>
+      <c r="B2965" s="0" t="s">
+        <v>5909</v>
+      </c>
+    </row>
+    <row r="2966">
+      <c r="A2966" s="0" t="s">
+        <v>5910</v>
+      </c>
+      <c r="B2966" s="0" t="s">
+        <v>5911</v>
+      </c>
+    </row>
+    <row r="2967">
+      <c r="A2967" s="0" t="s">
+        <v>5912</v>
+      </c>
+      <c r="B2967" s="0" t="s">
+        <v>5913</v>
+      </c>
+    </row>
+    <row r="2968">
+      <c r="A2968" s="0" t="s">
+        <v>5914</v>
+      </c>
+      <c r="B2968" s="0" t="s">
+        <v>5915</v>
+      </c>
+    </row>
+    <row r="2969">
+      <c r="A2969" s="0" t="s">
+        <v>5916</v>
+      </c>
+      <c r="B2969" s="0" t="s">
+        <v>5917</v>
+      </c>
+    </row>
+    <row r="2970">
+      <c r="A2970" s="0" t="s">
+        <v>5918</v>
+      </c>
+      <c r="B2970" s="0" t="s">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="2971">
+      <c r="A2971" s="0" t="s">
+        <v>5919</v>
+      </c>
+      <c r="B2971" s="0" t="s">
+        <v>5477</v>
+      </c>
+    </row>
+    <row r="2972">
+      <c r="A2972" s="0" t="s">
+        <v>5920</v>
+      </c>
+      <c r="B2972" s="0" t="s">
+        <v>5921</v>
+      </c>
+    </row>
+    <row r="2973">
+      <c r="A2973" s="0" t="s">
+        <v>5922</v>
+      </c>
+      <c r="B2973" s="0" t="s">
+        <v>5923</v>
+      </c>
+    </row>
+    <row r="2974">
+      <c r="A2974" s="0" t="s">
+        <v>5924</v>
+      </c>
+      <c r="B2974" s="0" t="s">
+        <v>5925</v>
+      </c>
+    </row>
+    <row r="2975">
+      <c r="A2975" s="0" t="s">
+        <v>5926</v>
+      </c>
+      <c r="B2975" s="0" t="s">
+        <v>5927</v>
+      </c>
+    </row>
+    <row r="2976">
+      <c r="A2976" s="0" t="s">
+        <v>5928</v>
+      </c>
+      <c r="B2976" s="0" t="s">
+        <v>5929</v>
+      </c>
+    </row>
+    <row r="2977">
+      <c r="A2977" s="0" t="s">
+        <v>5930</v>
+      </c>
+      <c r="B2977" s="0" t="s">
+        <v>5931</v>
+      </c>
+    </row>
+    <row r="2978">
+      <c r="A2978" s="0" t="s">
+        <v>5932</v>
+      </c>
+      <c r="B2978" s="0" t="s">
+        <v>5933</v>
+      </c>
+    </row>
+    <row r="2979">
+      <c r="A2979" s="0" t="s">
+        <v>5934</v>
+      </c>
+      <c r="B2979" s="0" t="s">
+        <v>5935</v>
+      </c>
+    </row>
+    <row r="2980">
+      <c r="A2980" s="0" t="s">
+        <v>5936</v>
+      </c>
+      <c r="B2980" s="0" t="s">
+        <v>5937</v>
+      </c>
+    </row>
+    <row r="2981">
+      <c r="A2981" s="0" t="s">
+        <v>5938</v>
+      </c>
+      <c r="B2981" s="0" t="s">
+        <v>5939</v>
+      </c>
+    </row>
+    <row r="2982">
+      <c r="A2982" s="0" t="s">
+        <v>5940</v>
+      </c>
+      <c r="B2982" s="0" t="s">
+        <v>5941</v>
+      </c>
+    </row>
+    <row r="2983">
+      <c r="A2983" s="0" t="s">
+        <v>5942</v>
+      </c>
+      <c r="B2983" s="0" t="s">
+        <v>5943</v>
+      </c>
+    </row>
+    <row r="2984">
+      <c r="A2984" s="0" t="s">
+        <v>5944</v>
+      </c>
+      <c r="B2984" s="0" t="s">
+        <v>5945</v>
+      </c>
+    </row>
+    <row r="2985">
+      <c r="A2985" s="0" t="s">
+        <v>5946</v>
+      </c>
+      <c r="B2985" s="0" t="s">
+        <v>5947</v>
+      </c>
+    </row>
+    <row r="2986">
+      <c r="A2986" s="0" t="s">
+        <v>5948</v>
+      </c>
+      <c r="B2986" s="0" t="s">
+        <v>5949</v>
+      </c>
+    </row>
+    <row r="2987">
+      <c r="A2987" s="0" t="s">
+        <v>5950</v>
+      </c>
+      <c r="B2987" s="0" t="s">
+        <v>5951</v>
+      </c>
+    </row>
+    <row r="2988">
+      <c r="A2988" s="0" t="s">
+        <v>5952</v>
+      </c>
+      <c r="B2988" s="0" t="s">
+        <v>5953</v>
+      </c>
+    </row>
+    <row r="2989">
+      <c r="A2989" s="0" t="s">
+        <v>5954</v>
+      </c>
+      <c r="B2989" s="0" t="s">
+        <v>5955</v>
+      </c>
+    </row>
+    <row r="2990">
+      <c r="A2990" s="0" t="s">
+        <v>5956</v>
+      </c>
+      <c r="B2990" s="0" t="s">
+        <v>5957</v>
+      </c>
+    </row>
+    <row r="2991">
+      <c r="A2991" s="0" t="s">
+        <v>5958</v>
+      </c>
+      <c r="B2991" s="0" t="s">
+        <v>5959</v>
+      </c>
+    </row>
+    <row r="2992">
+      <c r="A2992" s="0" t="s">
+        <v>5960</v>
+      </c>
+      <c r="B2992" s="0" t="s">
+        <v>5961</v>
+      </c>
+    </row>
+    <row r="2993">
+      <c r="A2993" s="0" t="s">
+        <v>5962</v>
+      </c>
+      <c r="B2993" s="0" t="s">
+        <v>5963</v>
+      </c>
+    </row>
+    <row r="2994">
+      <c r="A2994" s="0" t="s">
+        <v>5964</v>
+      </c>
+      <c r="B2994" s="0" t="s">
+        <v>5965</v>
+      </c>
+    </row>
+    <row r="2995">
+      <c r="A2995" s="0" t="s">
+        <v>5966</v>
+      </c>
+      <c r="B2995" s="0" t="s">
+        <v>5967</v>
+      </c>
+    </row>
+    <row r="2996">
+      <c r="A2996" s="0" t="s">
+        <v>5968</v>
+      </c>
+      <c r="B2996" s="0" t="s">
+        <v>5969</v>
+      </c>
+    </row>
+    <row r="2997">
+      <c r="A2997" s="0" t="s">
+        <v>5970</v>
+      </c>
+      <c r="B2997" s="0" t="s">
+        <v>5971</v>
+      </c>
+    </row>
+    <row r="2998">
+      <c r="A2998" s="0" t="s">
+        <v>5972</v>
+      </c>
+      <c r="B2998" s="0" t="s">
+        <v>5973</v>
+      </c>
+    </row>
+    <row r="2999">
+      <c r="A2999" s="0" t="s">
+        <v>5974</v>
+      </c>
+      <c r="B2999" s="0" t="s">
+        <v>5975</v>
+      </c>
+    </row>
+    <row r="3000">
+      <c r="A3000" s="0" t="s">
+        <v>5976</v>
+      </c>
+      <c r="B3000" s="0" t="s">
+        <v>5977</v>
+      </c>
+    </row>
+    <row r="3001">
+      <c r="A3001" s="0" t="s">
+        <v>5978</v>
+      </c>
+      <c r="B3001" s="0" t="s">
+        <v>5979</v>
+      </c>
+    </row>
+    <row r="3002">
+      <c r="A3002" s="0" t="s">
+        <v>5980</v>
+      </c>
+      <c r="B3002" s="0" t="s">
+        <v>5981</v>
+      </c>
+    </row>
+    <row r="3003">
+      <c r="A3003" s="0" t="s">
+        <v>5982</v>
+      </c>
+      <c r="B3003" s="0" t="s">
+        <v>5983</v>
+      </c>
+    </row>
+    <row r="3004">
+      <c r="A3004" s="0" t="s">
+        <v>5984</v>
+      </c>
+      <c r="B3004" s="0" t="s">
+        <v>5985</v>
+      </c>
+    </row>
+    <row r="3005">
+      <c r="A3005" s="0" t="s">
+        <v>5986</v>
+      </c>
+      <c r="B3005" s="0" t="s">
+        <v>5987</v>
+      </c>
+    </row>
+    <row r="3006">
+      <c r="A3006" s="0" t="s">
+        <v>5988</v>
+      </c>
+      <c r="B3006" s="0" t="s">
+        <v>5989</v>
+      </c>
+    </row>
+    <row r="3007">
+      <c r="A3007" s="0" t="s">
+        <v>5990</v>
+      </c>
+      <c r="B3007" s="0" t="s">
+        <v>5991</v>
+      </c>
+    </row>
+    <row r="3008">
+      <c r="A3008" s="0" t="s">
+        <v>5992</v>
+      </c>
+      <c r="B3008" s="0" t="s">
+        <v>5993</v>
+      </c>
+    </row>
+    <row r="3009">
+      <c r="A3009" s="0" t="s">
+        <v>5994</v>
+      </c>
+      <c r="B3009" s="0" t="s">
+        <v>5995</v>
+      </c>
+    </row>
+    <row r="3010">
+      <c r="A3010" s="0" t="s">
+        <v>5996</v>
+      </c>
+      <c r="B3010" s="0" t="s">
+        <v>5997</v>
+      </c>
+    </row>
+    <row r="3011">
+      <c r="A3011" s="0" t="s">
+        <v>5998</v>
+      </c>
+      <c r="B3011" s="0" t="s">
+        <v>5999</v>
+      </c>
+    </row>
+    <row r="3012">
+      <c r="A3012" s="0" t="s">
+        <v>6000</v>
+      </c>
+      <c r="B3012" s="0" t="s">
+        <v>6001</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>