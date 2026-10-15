--- v6 (2026-08-16)
+++ v7 (2026-10-15)
@@ -4,59 +4,425 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5655" uniqueCount="5655">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5777" uniqueCount="5777">
   <si>
     <t>BESTINVER PLAN PATRIMONIO, F.P.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>18,462989</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>18,446347</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>18,447771</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>18,447179</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>18,446587</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>18,401976</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>18,456296</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>18,462978</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>18,412603</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>18,398485</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>18,397909</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>18,397332</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>18,351779</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>18,338282</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>18,326539</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>18,301923</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>18,318006</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>18,317465</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>18,316924</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>18,297793</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>18,344009</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>18,393981</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>18,345457</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>18,248135</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>18,247580</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>18,247025</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>18,292625</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>18,264487</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>18,228933</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>18,254893</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>18,309235</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>18,308689</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>18,308144</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>18,299350</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>18,375699</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>18,452071</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>18,454140</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>18,476008</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>18,475480</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>18,474953</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>18,455025</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>18,421672</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>18,442837</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>18,476052</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>18,517583</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>18,517051</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>18,516519</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>18,512575</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>18,501359</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>18,504900</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>18,490311</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>18,484034</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>18,483508</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>18,482982</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>18,450892</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>18,460977</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>18,469132</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>18,536541</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>18,582219</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>18,581691</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>18,581163</t>
   </si>
   <si>
     <t>13/8/2026</t>
   </si>
   <si>
     <t>18,627128</t>
   </si>
   <si>
     <t>12/8/2026</t>
   </si>
   <si>
     <t>18,600737</t>
   </si>
   <si>
     <t>11/8/2026</t>
   </si>
   <si>
     <t>18,617795</t>
   </si>
   <si>
     <t>10/8/2026</t>
   </si>
   <si>
     <t>18,614575</t>
   </si>
@@ -17017,51 +17383,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2831"/>
+  <dimension ref="A1:B2892"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -30361,539 +30727,539 @@
       <c r="B1665" s="0" t="s">
         <v>3328</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
         <v>3329</v>
       </c>
       <c r="B1666" s="0" t="s">
         <v>3330</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
         <v>3331</v>
       </c>
       <c r="B1667" s="0" t="s">
         <v>3332</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
         <v>3333</v>
       </c>
       <c r="B1668" s="0" t="s">
-        <v>3332</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="B1669" s="0" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="B1670" s="0" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="B1671" s="0" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="B1707" s="0" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="B1708" s="0" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
       <c r="B1709" s="0" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="B1710" s="0" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="0" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="B1711" s="0" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="0" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="B1712" s="0" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="0" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="B1713" s="0" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="0" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="B1714" s="0" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="0" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="B1715" s="0" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="B1716" s="0" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="B1717" s="0" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="B1718" s="0" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="B1719" s="0" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="B1720" s="0" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="B1721" s="0" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="0" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="B1722" s="0" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="0" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
       <c r="B1723" s="0" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="B1724" s="0" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
       <c r="B1725" s="0" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="B1726" s="0" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="B1727" s="0" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
       <c r="B1728" s="0" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B1729" s="0" t="s">
         <v>3454</v>
-      </c>
-[...1 lines deleted...]
-        <v>3455</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
         <v>3456</v>
       </c>
       <c r="B1730" s="0" t="s">
         <v>3457</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
         <v>3458</v>
       </c>
       <c r="B1731" s="0" t="s">
         <v>3459</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
         <v>3460</v>
       </c>
       <c r="B1732" s="0" t="s">
         <v>3461</v>
       </c>
@@ -31193,539 +31559,539 @@
       <c r="B1769" s="0" t="s">
         <v>3535</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
         <v>3536</v>
       </c>
       <c r="B1770" s="0" t="s">
         <v>3537</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
         <v>3538</v>
       </c>
       <c r="B1771" s="0" t="s">
         <v>3539</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
         <v>3540</v>
       </c>
       <c r="B1772" s="0" t="s">
-        <v>3539</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="B1773" s="0" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="B1774" s="0" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="B1775" s="0" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
       <c r="B1776" s="0" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="B1777" s="0" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="B1778" s="0" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="B1779" s="0" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="B1780" s="0" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="B1781" s="0" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="B1782" s="0" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="B1783" s="0" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="B1784" s="0" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="B1785" s="0" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="B1786" s="0" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="B1787" s="0" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="B1788" s="0" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="B1789" s="0" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="B1790" s="0" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="B1791" s="0" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="B1792" s="0" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="B1793" s="0" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="B1794" s="0" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="B1795" s="0" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="B1796" s="0" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
       <c r="B1797" s="0" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="B1798" s="0" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="B1799" s="0" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
       <c r="B1800" s="0" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="B1801" s="0" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="0" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
       <c r="B1802" s="0" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="0" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
       <c r="B1803" s="0" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="0" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="B1804" s="0" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="0" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="B1805" s="0" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="0" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
       <c r="B1806" s="0" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="0" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
       <c r="B1807" s="0" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="0" t="s">
-        <v>3611</v>
+        <v>3612</v>
       </c>
       <c r="B1808" s="0" t="s">
-        <v>3612</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="0" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
       <c r="B1809" s="0" t="s">
-        <v>3614</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="0" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
       <c r="B1810" s="0" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="B1811" s="0" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
       <c r="B1812" s="0" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="B1813" s="0" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="B1814" s="0" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="B1815" s="0" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="B1816" s="0" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="B1817" s="0" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="0" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
       <c r="B1818" s="0" t="s">
-        <v>3632</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="0" t="s">
-        <v>3633</v>
+        <v>3634</v>
       </c>
       <c r="B1819" s="0" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="0" t="s">
-        <v>3635</v>
+        <v>3636</v>
       </c>
       <c r="B1820" s="0" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="0" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
       <c r="B1821" s="0" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="0" t="s">
-        <v>3639</v>
+        <v>3640</v>
       </c>
       <c r="B1822" s="0" t="s">
-        <v>3640</v>
+        <v>3641</v>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="0" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="B1823" s="0" t="s">
-        <v>3642</v>
+        <v>3643</v>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="0" t="s">
-        <v>3643</v>
+        <v>3644</v>
       </c>
       <c r="B1824" s="0" t="s">
-        <v>3644</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="0" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
       <c r="B1825" s="0" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="0" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="B1826" s="0" t="s">
-        <v>3648</v>
+        <v>3649</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="0" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
       <c r="B1827" s="0" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="0" t="s">
-        <v>3651</v>
+        <v>3652</v>
       </c>
       <c r="B1828" s="0" t="s">
-        <v>3652</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="0" t="s">
-        <v>3653</v>
+        <v>3654</v>
       </c>
       <c r="B1829" s="0" t="s">
-        <v>3654</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="0" t="s">
-        <v>3655</v>
+        <v>3656</v>
       </c>
       <c r="B1830" s="0" t="s">
-        <v>3656</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="0" t="s">
-        <v>3657</v>
+        <v>3658</v>
       </c>
       <c r="B1831" s="0" t="s">
-        <v>3658</v>
+        <v>3659</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="0" t="s">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="B1832" s="0" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="0" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B1833" s="0" t="s">
         <v>3661</v>
-      </c>
-[...1 lines deleted...]
-        <v>3662</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="0" t="s">
         <v>3663</v>
       </c>
       <c r="B1834" s="0" t="s">
         <v>3664</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="0" t="s">
         <v>3665</v>
       </c>
       <c r="B1835" s="0" t="s">
         <v>3666</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="0" t="s">
         <v>3667</v>
       </c>
       <c r="B1836" s="0" t="s">
         <v>3668</v>
       </c>
@@ -32369,547 +32735,547 @@
       <c r="B1916" s="0" t="s">
         <v>3828</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
         <v>3829</v>
       </c>
       <c r="B1917" s="0" t="s">
         <v>3830</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
         <v>3831</v>
       </c>
       <c r="B1918" s="0" t="s">
         <v>3832</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
         <v>3833</v>
       </c>
       <c r="B1919" s="0" t="s">
-        <v>3832</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="0" t="s">
-        <v>3834</v>
+        <v>3835</v>
       </c>
       <c r="B1920" s="0" t="s">
-        <v>3832</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="0" t="s">
-        <v>3835</v>
+        <v>3837</v>
       </c>
       <c r="B1921" s="0" t="s">
-        <v>3836</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="0" t="s">
-        <v>3837</v>
+        <v>3839</v>
       </c>
       <c r="B1922" s="0" t="s">
-        <v>3838</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="0" t="s">
-        <v>3839</v>
+        <v>3841</v>
       </c>
       <c r="B1923" s="0" t="s">
-        <v>3840</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" s="0" t="s">
-        <v>3841</v>
+        <v>3843</v>
       </c>
       <c r="B1924" s="0" t="s">
-        <v>3842</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" s="0" t="s">
-        <v>3843</v>
+        <v>3845</v>
       </c>
       <c r="B1925" s="0" t="s">
-        <v>3844</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" s="0" t="s">
-        <v>3845</v>
+        <v>3847</v>
       </c>
       <c r="B1926" s="0" t="s">
-        <v>3846</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" s="0" t="s">
-        <v>3847</v>
+        <v>3849</v>
       </c>
       <c r="B1927" s="0" t="s">
-        <v>3848</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" s="0" t="s">
-        <v>3849</v>
+        <v>3851</v>
       </c>
       <c r="B1928" s="0" t="s">
-        <v>3850</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" s="0" t="s">
-        <v>3851</v>
+        <v>3853</v>
       </c>
       <c r="B1929" s="0" t="s">
-        <v>3852</v>
+        <v>3854</v>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" s="0" t="s">
-        <v>3853</v>
+        <v>3855</v>
       </c>
       <c r="B1930" s="0" t="s">
-        <v>3854</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" s="0" t="s">
-        <v>3855</v>
+        <v>3857</v>
       </c>
       <c r="B1931" s="0" t="s">
-        <v>3856</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" s="0" t="s">
-        <v>3857</v>
+        <v>3859</v>
       </c>
       <c r="B1932" s="0" t="s">
-        <v>3858</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" s="0" t="s">
-        <v>3859</v>
+        <v>3861</v>
       </c>
       <c r="B1933" s="0" t="s">
-        <v>3860</v>
+        <v>3862</v>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" s="0" t="s">
-        <v>3861</v>
+        <v>3863</v>
       </c>
       <c r="B1934" s="0" t="s">
-        <v>3862</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" s="0" t="s">
-        <v>3863</v>
+        <v>3865</v>
       </c>
       <c r="B1935" s="0" t="s">
-        <v>3864</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" s="0" t="s">
-        <v>3865</v>
+        <v>3867</v>
       </c>
       <c r="B1936" s="0" t="s">
-        <v>3866</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" s="0" t="s">
-        <v>3867</v>
+        <v>3869</v>
       </c>
       <c r="B1937" s="0" t="s">
-        <v>3868</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" s="0" t="s">
-        <v>3869</v>
+        <v>3871</v>
       </c>
       <c r="B1938" s="0" t="s">
-        <v>3870</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" s="0" t="s">
-        <v>3871</v>
+        <v>3873</v>
       </c>
       <c r="B1939" s="0" t="s">
-        <v>3872</v>
+        <v>3874</v>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" s="0" t="s">
-        <v>3873</v>
+        <v>3875</v>
       </c>
       <c r="B1940" s="0" t="s">
-        <v>3874</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" s="0" t="s">
-        <v>3875</v>
+        <v>3877</v>
       </c>
       <c r="B1941" s="0" t="s">
-        <v>3876</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" s="0" t="s">
-        <v>3877</v>
+        <v>3879</v>
       </c>
       <c r="B1942" s="0" t="s">
-        <v>3878</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" s="0" t="s">
-        <v>3879</v>
+        <v>3881</v>
       </c>
       <c r="B1943" s="0" t="s">
-        <v>3880</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="0" t="s">
-        <v>3881</v>
+        <v>3883</v>
       </c>
       <c r="B1944" s="0" t="s">
-        <v>3882</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="0" t="s">
-        <v>3883</v>
+        <v>3885</v>
       </c>
       <c r="B1945" s="0" t="s">
-        <v>3884</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="0" t="s">
-        <v>3885</v>
+        <v>3887</v>
       </c>
       <c r="B1946" s="0" t="s">
-        <v>3886</v>
+        <v>3888</v>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
-        <v>3887</v>
+        <v>3889</v>
       </c>
       <c r="B1947" s="0" t="s">
-        <v>3888</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
-        <v>3889</v>
+        <v>3891</v>
       </c>
       <c r="B1948" s="0" t="s">
-        <v>3890</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
-        <v>3891</v>
+        <v>3893</v>
       </c>
       <c r="B1949" s="0" t="s">
-        <v>3892</v>
+        <v>3894</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
-        <v>3893</v>
+        <v>3895</v>
       </c>
       <c r="B1950" s="0" t="s">
-        <v>3894</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
-        <v>3895</v>
+        <v>3897</v>
       </c>
       <c r="B1951" s="0" t="s">
-        <v>3896</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
-        <v>3897</v>
+        <v>3899</v>
       </c>
       <c r="B1952" s="0" t="s">
-        <v>3898</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="0" t="s">
-        <v>3899</v>
+        <v>3901</v>
       </c>
       <c r="B1953" s="0" t="s">
-        <v>3900</v>
+        <v>3902</v>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="0" t="s">
-        <v>3901</v>
+        <v>3903</v>
       </c>
       <c r="B1954" s="0" t="s">
-        <v>3902</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="0" t="s">
-        <v>3903</v>
+        <v>3905</v>
       </c>
       <c r="B1955" s="0" t="s">
-        <v>3904</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
-        <v>3905</v>
+        <v>3907</v>
       </c>
       <c r="B1956" s="0" t="s">
-        <v>3906</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
-        <v>3907</v>
+        <v>3909</v>
       </c>
       <c r="B1957" s="0" t="s">
-        <v>3908</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
-        <v>3909</v>
+        <v>3911</v>
       </c>
       <c r="B1958" s="0" t="s">
-        <v>3910</v>
+        <v>3912</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
-        <v>3911</v>
+        <v>3913</v>
       </c>
       <c r="B1959" s="0" t="s">
-        <v>3912</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
-        <v>3913</v>
+        <v>3915</v>
       </c>
       <c r="B1960" s="0" t="s">
-        <v>3914</v>
+        <v>3916</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
-        <v>3915</v>
+        <v>3917</v>
       </c>
       <c r="B1961" s="0" t="s">
-        <v>3916</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
-        <v>3917</v>
+        <v>3919</v>
       </c>
       <c r="B1962" s="0" t="s">
-        <v>3918</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
-        <v>3919</v>
+        <v>3921</v>
       </c>
       <c r="B1963" s="0" t="s">
-        <v>3920</v>
+        <v>3922</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
-        <v>3921</v>
+        <v>3923</v>
       </c>
       <c r="B1964" s="0" t="s">
-        <v>3922</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
-        <v>3923</v>
+        <v>3925</v>
       </c>
       <c r="B1965" s="0" t="s">
-        <v>3924</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
-        <v>3925</v>
+        <v>3927</v>
       </c>
       <c r="B1966" s="0" t="s">
-        <v>3926</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
-        <v>3927</v>
+        <v>3929</v>
       </c>
       <c r="B1967" s="0" t="s">
-        <v>3928</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
-        <v>3929</v>
+        <v>3931</v>
       </c>
       <c r="B1968" s="0" t="s">
-        <v>3930</v>
+        <v>3932</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
-        <v>3931</v>
+        <v>3933</v>
       </c>
       <c r="B1969" s="0" t="s">
-        <v>3932</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
-        <v>3933</v>
+        <v>3935</v>
       </c>
       <c r="B1970" s="0" t="s">
-        <v>3934</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
-        <v>3935</v>
+        <v>3937</v>
       </c>
       <c r="B1971" s="0" t="s">
-        <v>3936</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
-        <v>3937</v>
+        <v>3939</v>
       </c>
       <c r="B1972" s="0" t="s">
-        <v>3938</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
-        <v>3939</v>
+        <v>3941</v>
       </c>
       <c r="B1973" s="0" t="s">
-        <v>3940</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
-        <v>3941</v>
+        <v>3943</v>
       </c>
       <c r="B1974" s="0" t="s">
-        <v>3942</v>
+        <v>3944</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
-        <v>3943</v>
+        <v>3945</v>
       </c>
       <c r="B1975" s="0" t="s">
-        <v>3944</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" s="0" t="s">
-        <v>3945</v>
+        <v>3947</v>
       </c>
       <c r="B1976" s="0" t="s">
-        <v>3946</v>
+        <v>3948</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
-        <v>3947</v>
+        <v>3949</v>
       </c>
       <c r="B1977" s="0" t="s">
-        <v>3948</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" s="0" t="s">
-        <v>3949</v>
+        <v>3951</v>
       </c>
       <c r="B1978" s="0" t="s">
-        <v>3950</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" s="0" t="s">
-        <v>3951</v>
+        <v>3953</v>
       </c>
       <c r="B1979" s="0" t="s">
-        <v>3952</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" s="0" t="s">
-        <v>3953</v>
+        <v>3955</v>
       </c>
       <c r="B1980" s="0" t="s">
         <v>3954</v>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" s="0" t="s">
-        <v>3955</v>
+        <v>3956</v>
       </c>
       <c r="B1981" s="0" t="s">
-        <v>3956</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" s="0" t="s">
         <v>3957</v>
       </c>
       <c r="B1982" s="0" t="s">
         <v>3958</v>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" s="0" t="s">
         <v>3959</v>
       </c>
       <c r="B1983" s="0" t="s">
         <v>3960</v>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" s="0" t="s">
         <v>3961</v>
       </c>
       <c r="B1984" s="0" t="s">
         <v>3962</v>
       </c>
@@ -34977,539 +35343,539 @@
       <c r="B2242" s="0" t="s">
         <v>4478</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
         <v>4479</v>
       </c>
       <c r="B2243" s="0" t="s">
         <v>4480</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
         <v>4481</v>
       </c>
       <c r="B2244" s="0" t="s">
         <v>4482</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
         <v>4483</v>
       </c>
       <c r="B2245" s="0" t="s">
-        <v>4410</v>
+        <v>4484</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
-        <v>4484</v>
+        <v>4485</v>
       </c>
       <c r="B2246" s="0" t="s">
-        <v>4485</v>
+        <v>4486</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
-        <v>4486</v>
+        <v>4487</v>
       </c>
       <c r="B2247" s="0" t="s">
-        <v>4487</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
-        <v>4488</v>
+        <v>4489</v>
       </c>
       <c r="B2248" s="0" t="s">
-        <v>4489</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
-        <v>4490</v>
+        <v>4491</v>
       </c>
       <c r="B2249" s="0" t="s">
-        <v>4491</v>
+        <v>4492</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
-        <v>4492</v>
+        <v>4493</v>
       </c>
       <c r="B2250" s="0" t="s">
-        <v>4493</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
-        <v>4494</v>
+        <v>4495</v>
       </c>
       <c r="B2251" s="0" t="s">
-        <v>4495</v>
+        <v>4496</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
-        <v>4496</v>
+        <v>4497</v>
       </c>
       <c r="B2252" s="0" t="s">
-        <v>4497</v>
+        <v>4498</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
-        <v>4498</v>
+        <v>4499</v>
       </c>
       <c r="B2253" s="0" t="s">
-        <v>4499</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
-        <v>4500</v>
+        <v>4501</v>
       </c>
       <c r="B2254" s="0" t="s">
-        <v>4501</v>
+        <v>4502</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" s="0" t="s">
-        <v>4502</v>
+        <v>4503</v>
       </c>
       <c r="B2255" s="0" t="s">
-        <v>4503</v>
+        <v>4504</v>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" s="0" t="s">
-        <v>4504</v>
+        <v>4505</v>
       </c>
       <c r="B2256" s="0" t="s">
-        <v>4505</v>
+        <v>4506</v>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" s="0" t="s">
-        <v>4506</v>
+        <v>4507</v>
       </c>
       <c r="B2257" s="0" t="s">
-        <v>4507</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" s="0" t="s">
-        <v>4508</v>
+        <v>4509</v>
       </c>
       <c r="B2258" s="0" t="s">
-        <v>4509</v>
+        <v>4510</v>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" s="0" t="s">
-        <v>4510</v>
+        <v>4511</v>
       </c>
       <c r="B2259" s="0" t="s">
-        <v>4511</v>
+        <v>4512</v>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" s="0" t="s">
-        <v>4512</v>
+        <v>4513</v>
       </c>
       <c r="B2260" s="0" t="s">
-        <v>4513</v>
+        <v>4514</v>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" s="0" t="s">
-        <v>4514</v>
+        <v>4515</v>
       </c>
       <c r="B2261" s="0" t="s">
-        <v>4515</v>
+        <v>4516</v>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" s="0" t="s">
-        <v>4516</v>
+        <v>4517</v>
       </c>
       <c r="B2262" s="0" t="s">
-        <v>4517</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" s="0" t="s">
-        <v>4518</v>
+        <v>4519</v>
       </c>
       <c r="B2263" s="0" t="s">
-        <v>4519</v>
+        <v>4520</v>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" s="0" t="s">
-        <v>4520</v>
+        <v>4521</v>
       </c>
       <c r="B2264" s="0" t="s">
-        <v>4521</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
-        <v>4522</v>
+        <v>4523</v>
       </c>
       <c r="B2265" s="0" t="s">
-        <v>4523</v>
+        <v>4524</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
-        <v>4524</v>
+        <v>4525</v>
       </c>
       <c r="B2266" s="0" t="s">
-        <v>4525</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
-        <v>4526</v>
+        <v>4527</v>
       </c>
       <c r="B2267" s="0" t="s">
-        <v>4527</v>
+        <v>4528</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
-        <v>4528</v>
+        <v>4529</v>
       </c>
       <c r="B2268" s="0" t="s">
-        <v>4529</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
-        <v>4530</v>
+        <v>4531</v>
       </c>
       <c r="B2269" s="0" t="s">
-        <v>4531</v>
+        <v>4532</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
-        <v>4532</v>
+        <v>4533</v>
       </c>
       <c r="B2270" s="0" t="s">
-        <v>4533</v>
+        <v>4534</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
-        <v>4534</v>
+        <v>4535</v>
       </c>
       <c r="B2271" s="0" t="s">
-        <v>4535</v>
+        <v>4536</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
-        <v>4536</v>
+        <v>4537</v>
       </c>
       <c r="B2272" s="0" t="s">
-        <v>4537</v>
+        <v>4538</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
-        <v>4538</v>
+        <v>4539</v>
       </c>
       <c r="B2273" s="0" t="s">
-        <v>4539</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
-        <v>4540</v>
+        <v>4541</v>
       </c>
       <c r="B2274" s="0" t="s">
-        <v>4541</v>
+        <v>4542</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
-        <v>4542</v>
+        <v>4543</v>
       </c>
       <c r="B2275" s="0" t="s">
-        <v>4543</v>
+        <v>4544</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
-        <v>4544</v>
+        <v>4545</v>
       </c>
       <c r="B2276" s="0" t="s">
-        <v>4545</v>
+        <v>4546</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
-        <v>4546</v>
+        <v>4547</v>
       </c>
       <c r="B2277" s="0" t="s">
-        <v>4547</v>
+        <v>4548</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
-        <v>4548</v>
+        <v>4549</v>
       </c>
       <c r="B2278" s="0" t="s">
-        <v>4549</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
-        <v>4550</v>
+        <v>4551</v>
       </c>
       <c r="B2279" s="0" t="s">
-        <v>4551</v>
+        <v>4552</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
-        <v>4552</v>
+        <v>4553</v>
       </c>
       <c r="B2280" s="0" t="s">
-        <v>4553</v>
+        <v>4554</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
-        <v>4554</v>
+        <v>4555</v>
       </c>
       <c r="B2281" s="0" t="s">
-        <v>4555</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
-        <v>4556</v>
+        <v>4557</v>
       </c>
       <c r="B2282" s="0" t="s">
-        <v>4557</v>
+        <v>4558</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
-        <v>4558</v>
+        <v>4559</v>
       </c>
       <c r="B2283" s="0" t="s">
-        <v>4559</v>
+        <v>4560</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
-        <v>4560</v>
+        <v>4561</v>
       </c>
       <c r="B2284" s="0" t="s">
-        <v>4561</v>
+        <v>4562</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
-        <v>4562</v>
+        <v>4563</v>
       </c>
       <c r="B2285" s="0" t="s">
-        <v>4563</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
-        <v>4564</v>
+        <v>4565</v>
       </c>
       <c r="B2286" s="0" t="s">
-        <v>4565</v>
+        <v>4566</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
-        <v>4566</v>
+        <v>4567</v>
       </c>
       <c r="B2287" s="0" t="s">
-        <v>4567</v>
+        <v>4568</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
-        <v>4568</v>
+        <v>4569</v>
       </c>
       <c r="B2288" s="0" t="s">
-        <v>4569</v>
+        <v>4570</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>4570</v>
+        <v>4571</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>4571</v>
+        <v>4572</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
-        <v>4572</v>
+        <v>4573</v>
       </c>
       <c r="B2290" s="0" t="s">
-        <v>4573</v>
+        <v>4574</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
-        <v>4574</v>
+        <v>4575</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>4575</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>4576</v>
+        <v>4577</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>4577</v>
+        <v>4578</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>4578</v>
+        <v>4579</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>4579</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>4580</v>
+        <v>4581</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>4581</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>4582</v>
+        <v>4583</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>4583</v>
+        <v>4584</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>4584</v>
+        <v>4585</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>4585</v>
+        <v>4586</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>4586</v>
+        <v>4587</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>4587</v>
+        <v>4588</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>4588</v>
+        <v>4589</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>4589</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>4590</v>
+        <v>4591</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>4591</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>4592</v>
+        <v>4593</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>4593</v>
+        <v>4594</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>4594</v>
+        <v>4595</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>4595</v>
+        <v>4596</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>4596</v>
+        <v>4597</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>4597</v>
+        <v>4598</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>4598</v>
+        <v>4599</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>4599</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>4600</v>
+        <v>4601</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>4601</v>
+        <v>4602</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>4602</v>
+        <v>4603</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>4603</v>
+        <v>4604</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>4604</v>
+        <v>4605</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>4605</v>
+        <v>4532</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
         <v>4606</v>
       </c>
       <c r="B2307" s="0" t="s">
         <v>4607</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
         <v>4608</v>
       </c>
       <c r="B2308" s="0" t="s">
         <v>4609</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
         <v>4610</v>
       </c>
       <c r="B2309" s="0" t="s">
         <v>4611</v>
       </c>
@@ -37953,539 +38319,539 @@
       <c r="B2614" s="0" t="s">
         <v>5221</v>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" s="0" t="s">
         <v>5222</v>
       </c>
       <c r="B2615" s="0" t="s">
         <v>5223</v>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" s="0" t="s">
         <v>5224</v>
       </c>
       <c r="B2616" s="0" t="s">
         <v>5225</v>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" s="0" t="s">
         <v>5226</v>
       </c>
       <c r="B2617" s="0" t="s">
-        <v>2742</v>
+        <v>5227</v>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" s="0" t="s">
-        <v>5227</v>
+        <v>5228</v>
       </c>
       <c r="B2618" s="0" t="s">
-        <v>5228</v>
+        <v>5229</v>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" s="0" t="s">
-        <v>5229</v>
+        <v>5230</v>
       </c>
       <c r="B2619" s="0" t="s">
-        <v>5230</v>
+        <v>5231</v>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" s="0" t="s">
-        <v>5231</v>
+        <v>5232</v>
       </c>
       <c r="B2620" s="0" t="s">
-        <v>5232</v>
+        <v>5233</v>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" s="0" t="s">
-        <v>5233</v>
+        <v>5234</v>
       </c>
       <c r="B2621" s="0" t="s">
-        <v>5234</v>
+        <v>5235</v>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" s="0" t="s">
-        <v>5235</v>
+        <v>5236</v>
       </c>
       <c r="B2622" s="0" t="s">
-        <v>5236</v>
+        <v>5237</v>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" s="0" t="s">
-        <v>5237</v>
+        <v>5238</v>
       </c>
       <c r="B2623" s="0" t="s">
-        <v>5238</v>
+        <v>5239</v>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" s="0" t="s">
-        <v>5239</v>
+        <v>5240</v>
       </c>
       <c r="B2624" s="0" t="s">
-        <v>5240</v>
+        <v>5241</v>
       </c>
     </row>
     <row r="2625">
       <c r="A2625" s="0" t="s">
-        <v>5241</v>
+        <v>5242</v>
       </c>
       <c r="B2625" s="0" t="s">
-        <v>5242</v>
+        <v>5243</v>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" s="0" t="s">
-        <v>5243</v>
+        <v>5244</v>
       </c>
       <c r="B2626" s="0" t="s">
-        <v>5244</v>
+        <v>5245</v>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" s="0" t="s">
-        <v>5245</v>
+        <v>5246</v>
       </c>
       <c r="B2627" s="0" t="s">
-        <v>5246</v>
+        <v>5247</v>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" s="0" t="s">
-        <v>5247</v>
+        <v>5248</v>
       </c>
       <c r="B2628" s="0" t="s">
-        <v>5248</v>
+        <v>5249</v>
       </c>
     </row>
     <row r="2629">
       <c r="A2629" s="0" t="s">
-        <v>5249</v>
+        <v>5250</v>
       </c>
       <c r="B2629" s="0" t="s">
-        <v>5250</v>
+        <v>5251</v>
       </c>
     </row>
     <row r="2630">
       <c r="A2630" s="0" t="s">
-        <v>5251</v>
+        <v>5252</v>
       </c>
       <c r="B2630" s="0" t="s">
-        <v>5252</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" s="0" t="s">
-        <v>5253</v>
+        <v>5254</v>
       </c>
       <c r="B2631" s="0" t="s">
-        <v>5254</v>
+        <v>5255</v>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" s="0" t="s">
-        <v>5255</v>
+        <v>5256</v>
       </c>
       <c r="B2632" s="0" t="s">
-        <v>5256</v>
+        <v>5257</v>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" s="0" t="s">
-        <v>5257</v>
+        <v>5258</v>
       </c>
       <c r="B2633" s="0" t="s">
-        <v>5258</v>
+        <v>5259</v>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" s="0" t="s">
-        <v>5259</v>
+        <v>5260</v>
       </c>
       <c r="B2634" s="0" t="s">
-        <v>5260</v>
+        <v>5261</v>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" s="0" t="s">
-        <v>5261</v>
+        <v>5262</v>
       </c>
       <c r="B2635" s="0" t="s">
-        <v>5262</v>
+        <v>5263</v>
       </c>
     </row>
     <row r="2636">
       <c r="A2636" s="0" t="s">
-        <v>5263</v>
+        <v>5264</v>
       </c>
       <c r="B2636" s="0" t="s">
-        <v>5264</v>
+        <v>5265</v>
       </c>
     </row>
     <row r="2637">
       <c r="A2637" s="0" t="s">
-        <v>5265</v>
+        <v>5266</v>
       </c>
       <c r="B2637" s="0" t="s">
-        <v>5266</v>
+        <v>5267</v>
       </c>
     </row>
     <row r="2638">
       <c r="A2638" s="0" t="s">
-        <v>5267</v>
+        <v>5268</v>
       </c>
       <c r="B2638" s="0" t="s">
-        <v>5268</v>
+        <v>5269</v>
       </c>
     </row>
     <row r="2639">
       <c r="A2639" s="0" t="s">
-        <v>5269</v>
+        <v>5270</v>
       </c>
       <c r="B2639" s="0" t="s">
-        <v>5270</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="2640">
       <c r="A2640" s="0" t="s">
-        <v>5271</v>
+        <v>5272</v>
       </c>
       <c r="B2640" s="0" t="s">
-        <v>5272</v>
+        <v>5273</v>
       </c>
     </row>
     <row r="2641">
       <c r="A2641" s="0" t="s">
-        <v>5273</v>
+        <v>5274</v>
       </c>
       <c r="B2641" s="0" t="s">
-        <v>5274</v>
+        <v>5275</v>
       </c>
     </row>
     <row r="2642">
       <c r="A2642" s="0" t="s">
-        <v>5275</v>
+        <v>5276</v>
       </c>
       <c r="B2642" s="0" t="s">
-        <v>5276</v>
+        <v>5277</v>
       </c>
     </row>
     <row r="2643">
       <c r="A2643" s="0" t="s">
-        <v>5277</v>
+        <v>5278</v>
       </c>
       <c r="B2643" s="0" t="s">
-        <v>5278</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="2644">
       <c r="A2644" s="0" t="s">
-        <v>5279</v>
+        <v>5280</v>
       </c>
       <c r="B2644" s="0" t="s">
-        <v>5280</v>
+        <v>5281</v>
       </c>
     </row>
     <row r="2645">
       <c r="A2645" s="0" t="s">
-        <v>5281</v>
+        <v>5282</v>
       </c>
       <c r="B2645" s="0" t="s">
-        <v>5282</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="2646">
       <c r="A2646" s="0" t="s">
-        <v>5283</v>
+        <v>5284</v>
       </c>
       <c r="B2646" s="0" t="s">
-        <v>5284</v>
+        <v>5285</v>
       </c>
     </row>
     <row r="2647">
       <c r="A2647" s="0" t="s">
-        <v>5285</v>
+        <v>5286</v>
       </c>
       <c r="B2647" s="0" t="s">
-        <v>5286</v>
+        <v>5287</v>
       </c>
     </row>
     <row r="2648">
       <c r="A2648" s="0" t="s">
-        <v>5287</v>
+        <v>5288</v>
       </c>
       <c r="B2648" s="0" t="s">
-        <v>5288</v>
+        <v>5289</v>
       </c>
     </row>
     <row r="2649">
       <c r="A2649" s="0" t="s">
-        <v>5289</v>
+        <v>5290</v>
       </c>
       <c r="B2649" s="0" t="s">
-        <v>5290</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="2650">
       <c r="A2650" s="0" t="s">
-        <v>5291</v>
+        <v>5292</v>
       </c>
       <c r="B2650" s="0" t="s">
-        <v>5292</v>
+        <v>5293</v>
       </c>
     </row>
     <row r="2651">
       <c r="A2651" s="0" t="s">
-        <v>5293</v>
+        <v>5294</v>
       </c>
       <c r="B2651" s="0" t="s">
-        <v>5294</v>
+        <v>5295</v>
       </c>
     </row>
     <row r="2652">
       <c r="A2652" s="0" t="s">
-        <v>5295</v>
+        <v>5296</v>
       </c>
       <c r="B2652" s="0" t="s">
-        <v>5296</v>
+        <v>5297</v>
       </c>
     </row>
     <row r="2653">
       <c r="A2653" s="0" t="s">
-        <v>5297</v>
+        <v>5298</v>
       </c>
       <c r="B2653" s="0" t="s">
-        <v>5298</v>
+        <v>5299</v>
       </c>
     </row>
     <row r="2654">
       <c r="A2654" s="0" t="s">
-        <v>5299</v>
+        <v>5300</v>
       </c>
       <c r="B2654" s="0" t="s">
-        <v>5300</v>
+        <v>5301</v>
       </c>
     </row>
     <row r="2655">
       <c r="A2655" s="0" t="s">
-        <v>5301</v>
+        <v>5302</v>
       </c>
       <c r="B2655" s="0" t="s">
-        <v>5302</v>
+        <v>5303</v>
       </c>
     </row>
     <row r="2656">
       <c r="A2656" s="0" t="s">
-        <v>5303</v>
+        <v>5304</v>
       </c>
       <c r="B2656" s="0" t="s">
-        <v>5304</v>
+        <v>5305</v>
       </c>
     </row>
     <row r="2657">
       <c r="A2657" s="0" t="s">
-        <v>5305</v>
+        <v>5306</v>
       </c>
       <c r="B2657" s="0" t="s">
-        <v>5306</v>
+        <v>5307</v>
       </c>
     </row>
     <row r="2658">
       <c r="A2658" s="0" t="s">
-        <v>5307</v>
+        <v>5308</v>
       </c>
       <c r="B2658" s="0" t="s">
-        <v>5308</v>
+        <v>5309</v>
       </c>
     </row>
     <row r="2659">
       <c r="A2659" s="0" t="s">
-        <v>5309</v>
+        <v>5310</v>
       </c>
       <c r="B2659" s="0" t="s">
-        <v>5310</v>
+        <v>5311</v>
       </c>
     </row>
     <row r="2660">
       <c r="A2660" s="0" t="s">
-        <v>5311</v>
+        <v>5312</v>
       </c>
       <c r="B2660" s="0" t="s">
-        <v>5312</v>
+        <v>5313</v>
       </c>
     </row>
     <row r="2661">
       <c r="A2661" s="0" t="s">
-        <v>5313</v>
+        <v>5314</v>
       </c>
       <c r="B2661" s="0" t="s">
-        <v>5314</v>
+        <v>5315</v>
       </c>
     </row>
     <row r="2662">
       <c r="A2662" s="0" t="s">
-        <v>5315</v>
+        <v>5316</v>
       </c>
       <c r="B2662" s="0" t="s">
-        <v>5316</v>
+        <v>5317</v>
       </c>
     </row>
     <row r="2663">
       <c r="A2663" s="0" t="s">
-        <v>5317</v>
+        <v>5318</v>
       </c>
       <c r="B2663" s="0" t="s">
-        <v>5318</v>
+        <v>5319</v>
       </c>
     </row>
     <row r="2664">
       <c r="A2664" s="0" t="s">
-        <v>5319</v>
+        <v>5320</v>
       </c>
       <c r="B2664" s="0" t="s">
-        <v>5320</v>
+        <v>5321</v>
       </c>
     </row>
     <row r="2665">
       <c r="A2665" s="0" t="s">
-        <v>5321</v>
+        <v>5322</v>
       </c>
       <c r="B2665" s="0" t="s">
-        <v>5322</v>
+        <v>5323</v>
       </c>
     </row>
     <row r="2666">
       <c r="A2666" s="0" t="s">
-        <v>5323</v>
+        <v>5324</v>
       </c>
       <c r="B2666" s="0" t="s">
-        <v>5324</v>
+        <v>5325</v>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" s="0" t="s">
-        <v>5325</v>
+        <v>5326</v>
       </c>
       <c r="B2667" s="0" t="s">
-        <v>5326</v>
+        <v>5327</v>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" s="0" t="s">
-        <v>5327</v>
+        <v>5328</v>
       </c>
       <c r="B2668" s="0" t="s">
-        <v>5328</v>
+        <v>5329</v>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" s="0" t="s">
-        <v>5329</v>
+        <v>5330</v>
       </c>
       <c r="B2669" s="0" t="s">
-        <v>5330</v>
+        <v>5331</v>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" s="0" t="s">
-        <v>5331</v>
+        <v>5332</v>
       </c>
       <c r="B2670" s="0" t="s">
-        <v>5332</v>
+        <v>5333</v>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" s="0" t="s">
-        <v>5333</v>
+        <v>5334</v>
       </c>
       <c r="B2671" s="0" t="s">
-        <v>5334</v>
+        <v>5335</v>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" s="0" t="s">
-        <v>5335</v>
+        <v>5336</v>
       </c>
       <c r="B2672" s="0" t="s">
-        <v>5336</v>
+        <v>5337</v>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" s="0" t="s">
-        <v>5337</v>
+        <v>5338</v>
       </c>
       <c r="B2673" s="0" t="s">
-        <v>5338</v>
+        <v>5339</v>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" s="0" t="s">
-        <v>5339</v>
+        <v>5340</v>
       </c>
       <c r="B2674" s="0" t="s">
-        <v>5340</v>
+        <v>5341</v>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" s="0" t="s">
-        <v>5341</v>
+        <v>5342</v>
       </c>
       <c r="B2675" s="0" t="s">
-        <v>5342</v>
+        <v>5343</v>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" s="0" t="s">
-        <v>5343</v>
+        <v>5344</v>
       </c>
       <c r="B2676" s="0" t="s">
-        <v>5344</v>
+        <v>5345</v>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" s="0" t="s">
-        <v>5345</v>
+        <v>5346</v>
       </c>
       <c r="B2677" s="0" t="s">
-        <v>5346</v>
+        <v>5347</v>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" s="0" t="s">
-        <v>5347</v>
+        <v>5348</v>
       </c>
       <c r="B2678" s="0" t="s">
-        <v>5348</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" s="0" t="s">
         <v>5349</v>
       </c>
       <c r="B2679" s="0" t="s">
         <v>5350</v>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" s="0" t="s">
         <v>5351</v>
       </c>
       <c r="B2680" s="0" t="s">
         <v>5352</v>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" s="0" t="s">
         <v>5353</v>
       </c>
       <c r="B2681" s="0" t="s">
         <v>5354</v>
       </c>
@@ -39666,31 +40032,519 @@
         <v>5648</v>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" s="0" t="s">
         <v>5649</v>
       </c>
       <c r="B2829" s="0" t="s">
         <v>5650</v>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" s="0" t="s">
         <v>5651</v>
       </c>
       <c r="B2830" s="0" t="s">
         <v>5652</v>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" s="0" t="s">
         <v>5653</v>
       </c>
       <c r="B2831" s="0" t="s">
         <v>5654</v>
+      </c>
+    </row>
+    <row r="2832">
+      <c r="A2832" s="0" t="s">
+        <v>5655</v>
+      </c>
+      <c r="B2832" s="0" t="s">
+        <v>5656</v>
+      </c>
+    </row>
+    <row r="2833">
+      <c r="A2833" s="0" t="s">
+        <v>5657</v>
+      </c>
+      <c r="B2833" s="0" t="s">
+        <v>5658</v>
+      </c>
+    </row>
+    <row r="2834">
+      <c r="A2834" s="0" t="s">
+        <v>5659</v>
+      </c>
+      <c r="B2834" s="0" t="s">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="2835">
+      <c r="A2835" s="0" t="s">
+        <v>5661</v>
+      </c>
+      <c r="B2835" s="0" t="s">
+        <v>5662</v>
+      </c>
+    </row>
+    <row r="2836">
+      <c r="A2836" s="0" t="s">
+        <v>5663</v>
+      </c>
+      <c r="B2836" s="0" t="s">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="2837">
+      <c r="A2837" s="0" t="s">
+        <v>5665</v>
+      </c>
+      <c r="B2837" s="0" t="s">
+        <v>5666</v>
+      </c>
+    </row>
+    <row r="2838">
+      <c r="A2838" s="0" t="s">
+        <v>5667</v>
+      </c>
+      <c r="B2838" s="0" t="s">
+        <v>5668</v>
+      </c>
+    </row>
+    <row r="2839">
+      <c r="A2839" s="0" t="s">
+        <v>5669</v>
+      </c>
+      <c r="B2839" s="0" t="s">
+        <v>5670</v>
+      </c>
+    </row>
+    <row r="2840">
+      <c r="A2840" s="0" t="s">
+        <v>5671</v>
+      </c>
+      <c r="B2840" s="0" t="s">
+        <v>5672</v>
+      </c>
+    </row>
+    <row r="2841">
+      <c r="A2841" s="0" t="s">
+        <v>5673</v>
+      </c>
+      <c r="B2841" s="0" t="s">
+        <v>5674</v>
+      </c>
+    </row>
+    <row r="2842">
+      <c r="A2842" s="0" t="s">
+        <v>5675</v>
+      </c>
+      <c r="B2842" s="0" t="s">
+        <v>5676</v>
+      </c>
+    </row>
+    <row r="2843">
+      <c r="A2843" s="0" t="s">
+        <v>5677</v>
+      </c>
+      <c r="B2843" s="0" t="s">
+        <v>5678</v>
+      </c>
+    </row>
+    <row r="2844">
+      <c r="A2844" s="0" t="s">
+        <v>5679</v>
+      </c>
+      <c r="B2844" s="0" t="s">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="2845">
+      <c r="A2845" s="0" t="s">
+        <v>5681</v>
+      </c>
+      <c r="B2845" s="0" t="s">
+        <v>5682</v>
+      </c>
+    </row>
+    <row r="2846">
+      <c r="A2846" s="0" t="s">
+        <v>5683</v>
+      </c>
+      <c r="B2846" s="0" t="s">
+        <v>5684</v>
+      </c>
+    </row>
+    <row r="2847">
+      <c r="A2847" s="0" t="s">
+        <v>5685</v>
+      </c>
+      <c r="B2847" s="0" t="s">
+        <v>5686</v>
+      </c>
+    </row>
+    <row r="2848">
+      <c r="A2848" s="0" t="s">
+        <v>5687</v>
+      </c>
+      <c r="B2848" s="0" t="s">
+        <v>5688</v>
+      </c>
+    </row>
+    <row r="2849">
+      <c r="A2849" s="0" t="s">
+        <v>5689</v>
+      </c>
+      <c r="B2849" s="0" t="s">
+        <v>5690</v>
+      </c>
+    </row>
+    <row r="2850">
+      <c r="A2850" s="0" t="s">
+        <v>5691</v>
+      </c>
+      <c r="B2850" s="0" t="s">
+        <v>5692</v>
+      </c>
+    </row>
+    <row r="2851">
+      <c r="A2851" s="0" t="s">
+        <v>5693</v>
+      </c>
+      <c r="B2851" s="0" t="s">
+        <v>5694</v>
+      </c>
+    </row>
+    <row r="2852">
+      <c r="A2852" s="0" t="s">
+        <v>5695</v>
+      </c>
+      <c r="B2852" s="0" t="s">
+        <v>5696</v>
+      </c>
+    </row>
+    <row r="2853">
+      <c r="A2853" s="0" t="s">
+        <v>5697</v>
+      </c>
+      <c r="B2853" s="0" t="s">
+        <v>5698</v>
+      </c>
+    </row>
+    <row r="2854">
+      <c r="A2854" s="0" t="s">
+        <v>5699</v>
+      </c>
+      <c r="B2854" s="0" t="s">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="2855">
+      <c r="A2855" s="0" t="s">
+        <v>5701</v>
+      </c>
+      <c r="B2855" s="0" t="s">
+        <v>5702</v>
+      </c>
+    </row>
+    <row r="2856">
+      <c r="A2856" s="0" t="s">
+        <v>5703</v>
+      </c>
+      <c r="B2856" s="0" t="s">
+        <v>5704</v>
+      </c>
+    </row>
+    <row r="2857">
+      <c r="A2857" s="0" t="s">
+        <v>5705</v>
+      </c>
+      <c r="B2857" s="0" t="s">
+        <v>5706</v>
+      </c>
+    </row>
+    <row r="2858">
+      <c r="A2858" s="0" t="s">
+        <v>5707</v>
+      </c>
+      <c r="B2858" s="0" t="s">
+        <v>5708</v>
+      </c>
+    </row>
+    <row r="2859">
+      <c r="A2859" s="0" t="s">
+        <v>5709</v>
+      </c>
+      <c r="B2859" s="0" t="s">
+        <v>5710</v>
+      </c>
+    </row>
+    <row r="2860">
+      <c r="A2860" s="0" t="s">
+        <v>5711</v>
+      </c>
+      <c r="B2860" s="0" t="s">
+        <v>5712</v>
+      </c>
+    </row>
+    <row r="2861">
+      <c r="A2861" s="0" t="s">
+        <v>5713</v>
+      </c>
+      <c r="B2861" s="0" t="s">
+        <v>5714</v>
+      </c>
+    </row>
+    <row r="2862">
+      <c r="A2862" s="0" t="s">
+        <v>5715</v>
+      </c>
+      <c r="B2862" s="0" t="s">
+        <v>5716</v>
+      </c>
+    </row>
+    <row r="2863">
+      <c r="A2863" s="0" t="s">
+        <v>5717</v>
+      </c>
+      <c r="B2863" s="0" t="s">
+        <v>5718</v>
+      </c>
+    </row>
+    <row r="2864">
+      <c r="A2864" s="0" t="s">
+        <v>5719</v>
+      </c>
+      <c r="B2864" s="0" t="s">
+        <v>5720</v>
+      </c>
+    </row>
+    <row r="2865">
+      <c r="A2865" s="0" t="s">
+        <v>5721</v>
+      </c>
+      <c r="B2865" s="0" t="s">
+        <v>5722</v>
+      </c>
+    </row>
+    <row r="2866">
+      <c r="A2866" s="0" t="s">
+        <v>5723</v>
+      </c>
+      <c r="B2866" s="0" t="s">
+        <v>5724</v>
+      </c>
+    </row>
+    <row r="2867">
+      <c r="A2867" s="0" t="s">
+        <v>5725</v>
+      </c>
+      <c r="B2867" s="0" t="s">
+        <v>5726</v>
+      </c>
+    </row>
+    <row r="2868">
+      <c r="A2868" s="0" t="s">
+        <v>5727</v>
+      </c>
+      <c r="B2868" s="0" t="s">
+        <v>5728</v>
+      </c>
+    </row>
+    <row r="2869">
+      <c r="A2869" s="0" t="s">
+        <v>5729</v>
+      </c>
+      <c r="B2869" s="0" t="s">
+        <v>5730</v>
+      </c>
+    </row>
+    <row r="2870">
+      <c r="A2870" s="0" t="s">
+        <v>5731</v>
+      </c>
+      <c r="B2870" s="0" t="s">
+        <v>5732</v>
+      </c>
+    </row>
+    <row r="2871">
+      <c r="A2871" s="0" t="s">
+        <v>5733</v>
+      </c>
+      <c r="B2871" s="0" t="s">
+        <v>5734</v>
+      </c>
+    </row>
+    <row r="2872">
+      <c r="A2872" s="0" t="s">
+        <v>5735</v>
+      </c>
+      <c r="B2872" s="0" t="s">
+        <v>5736</v>
+      </c>
+    </row>
+    <row r="2873">
+      <c r="A2873" s="0" t="s">
+        <v>5737</v>
+      </c>
+      <c r="B2873" s="0" t="s">
+        <v>5738</v>
+      </c>
+    </row>
+    <row r="2874">
+      <c r="A2874" s="0" t="s">
+        <v>5739</v>
+      </c>
+      <c r="B2874" s="0" t="s">
+        <v>5740</v>
+      </c>
+    </row>
+    <row r="2875">
+      <c r="A2875" s="0" t="s">
+        <v>5741</v>
+      </c>
+      <c r="B2875" s="0" t="s">
+        <v>5742</v>
+      </c>
+    </row>
+    <row r="2876">
+      <c r="A2876" s="0" t="s">
+        <v>5743</v>
+      </c>
+      <c r="B2876" s="0" t="s">
+        <v>5744</v>
+      </c>
+    </row>
+    <row r="2877">
+      <c r="A2877" s="0" t="s">
+        <v>5745</v>
+      </c>
+      <c r="B2877" s="0" t="s">
+        <v>5746</v>
+      </c>
+    </row>
+    <row r="2878">
+      <c r="A2878" s="0" t="s">
+        <v>5747</v>
+      </c>
+      <c r="B2878" s="0" t="s">
+        <v>5748</v>
+      </c>
+    </row>
+    <row r="2879">
+      <c r="A2879" s="0" t="s">
+        <v>5749</v>
+      </c>
+      <c r="B2879" s="0" t="s">
+        <v>5750</v>
+      </c>
+    </row>
+    <row r="2880">
+      <c r="A2880" s="0" t="s">
+        <v>5751</v>
+      </c>
+      <c r="B2880" s="0" t="s">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="2881">
+      <c r="A2881" s="0" t="s">
+        <v>5753</v>
+      </c>
+      <c r="B2881" s="0" t="s">
+        <v>5754</v>
+      </c>
+    </row>
+    <row r="2882">
+      <c r="A2882" s="0" t="s">
+        <v>5755</v>
+      </c>
+      <c r="B2882" s="0" t="s">
+        <v>5756</v>
+      </c>
+    </row>
+    <row r="2883">
+      <c r="A2883" s="0" t="s">
+        <v>5757</v>
+      </c>
+      <c r="B2883" s="0" t="s">
+        <v>5758</v>
+      </c>
+    </row>
+    <row r="2884">
+      <c r="A2884" s="0" t="s">
+        <v>5759</v>
+      </c>
+      <c r="B2884" s="0" t="s">
+        <v>5760</v>
+      </c>
+    </row>
+    <row r="2885">
+      <c r="A2885" s="0" t="s">
+        <v>5761</v>
+      </c>
+      <c r="B2885" s="0" t="s">
+        <v>5762</v>
+      </c>
+    </row>
+    <row r="2886">
+      <c r="A2886" s="0" t="s">
+        <v>5763</v>
+      </c>
+      <c r="B2886" s="0" t="s">
+        <v>5764</v>
+      </c>
+    </row>
+    <row r="2887">
+      <c r="A2887" s="0" t="s">
+        <v>5765</v>
+      </c>
+      <c r="B2887" s="0" t="s">
+        <v>5766</v>
+      </c>
+    </row>
+    <row r="2888">
+      <c r="A2888" s="0" t="s">
+        <v>5767</v>
+      </c>
+      <c r="B2888" s="0" t="s">
+        <v>5768</v>
+      </c>
+    </row>
+    <row r="2889">
+      <c r="A2889" s="0" t="s">
+        <v>5769</v>
+      </c>
+      <c r="B2889" s="0" t="s">
+        <v>5770</v>
+      </c>
+    </row>
+    <row r="2890">
+      <c r="A2890" s="0" t="s">
+        <v>5771</v>
+      </c>
+      <c r="B2890" s="0" t="s">
+        <v>5772</v>
+      </c>
+    </row>
+    <row r="2891">
+      <c r="A2891" s="0" t="s">
+        <v>5773</v>
+      </c>
+      <c r="B2891" s="0" t="s">
+        <v>5774</v>
+      </c>
+    </row>
+    <row r="2892">
+      <c r="A2892" s="0" t="s">
+        <v>5775</v>
+      </c>
+      <c r="B2892" s="0" t="s">
+        <v>5776</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>