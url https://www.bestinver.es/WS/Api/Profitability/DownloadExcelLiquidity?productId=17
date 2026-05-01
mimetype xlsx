--- v3 (2026-03-17)
+++ v4 (2026-05-01)
@@ -4,59 +4,323 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5355" uniqueCount="5355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5443" uniqueCount="5443">
   <si>
     <t>BESTINVER PLAN PATRIMONIO, F.P.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>18,196167</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>18,222947</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>18,277016</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>18,277250</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>18,276755</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>18,276260</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>18,257048</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>18,282670</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>18,262219</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>18,285674</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>19,839973</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>18,332302</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>18,331810</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>18,210802</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>18,188936</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>18,177954</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>18,104085</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>18,118320</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>18,117814</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>18,117308</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>18,103510</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>18,128383</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>17,907538</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>17,964235</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>17,961053</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>17,960539</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>17,960026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>17,959512</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>17,956609</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>17,871353</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>17,806676</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>17,766269</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>17,765761</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>17,765253</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>17,832540</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>17,911822</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>17,840629</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>17,845971</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>17,787562</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>17,787074</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>17,786586</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>17,870298</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>17,998596</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18,056434</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>18,031005</t>
   </si>
   <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>18,024545</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>18,024059</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>18,023573</t>
   </si>
@@ -16117,51 +16381,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2681"/>
+  <dimension ref="A1:B2725"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -28261,403 +28525,403 @@
       <c r="B1515" s="0" t="s">
         <v>3028</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
         <v>3029</v>
       </c>
       <c r="B1516" s="0" t="s">
         <v>3030</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
         <v>3031</v>
       </c>
       <c r="B1517" s="0" t="s">
         <v>3032</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
         <v>3033</v>
       </c>
       <c r="B1518" s="0" t="s">
-        <v>3032</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B1519" s="0" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B1520" s="0" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="B1521" s="0" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="B1522" s="0" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="B1523" s="0" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="B1524" s="0" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="B1525" s="0" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="B1526" s="0" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="B1527" s="0" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="B1529" s="0" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="B1535" s="0" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="B1536" s="0" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="B1537" s="0" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="B1538" s="0" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="B1539" s="0" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="B1541" s="0" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="B1542" s="0" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="B1554" s="0" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="B1557" s="0" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1562" s="0" t="s">
         <v>3120</v>
-      </c>
-[...1 lines deleted...]
-        <v>3121</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
         <v>3122</v>
       </c>
       <c r="B1563" s="0" t="s">
         <v>3123</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
         <v>3124</v>
       </c>
       <c r="B1564" s="0" t="s">
         <v>3125</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="0" t="s">
         <v>3126</v>
       </c>
       <c r="B1565" s="0" t="s">
         <v>3127</v>
       </c>
@@ -29093,403 +29357,403 @@
       <c r="B1619" s="0" t="s">
         <v>3235</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
         <v>3236</v>
       </c>
       <c r="B1620" s="0" t="s">
         <v>3237</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
         <v>3238</v>
       </c>
       <c r="B1621" s="0" t="s">
         <v>3239</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
         <v>3240</v>
       </c>
       <c r="B1622" s="0" t="s">
-        <v>3239</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="B1623" s="0" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="B1638" s="0" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="B1659" s="0" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="B1660" s="0" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="B1661" s="0" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="B1662" s="0" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="B1663" s="0" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="B1664" s="0" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="B1665" s="0" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1666" s="0" t="s">
         <v>3327</v>
-      </c>
-[...1 lines deleted...]
-        <v>3328</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
         <v>3329</v>
       </c>
       <c r="B1667" s="0" t="s">
         <v>3330</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
         <v>3331</v>
       </c>
       <c r="B1668" s="0" t="s">
         <v>3332</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
         <v>3333</v>
       </c>
       <c r="B1669" s="0" t="s">
         <v>3334</v>
       </c>
@@ -30269,411 +30533,411 @@
       <c r="B1766" s="0" t="s">
         <v>3528</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
         <v>3529</v>
       </c>
       <c r="B1767" s="0" t="s">
         <v>3530</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
         <v>3531</v>
       </c>
       <c r="B1768" s="0" t="s">
         <v>3532</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
         <v>3533</v>
       </c>
       <c r="B1769" s="0" t="s">
-        <v>3532</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="B1770" s="0" t="s">
-        <v>3532</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
-        <v>3535</v>
+        <v>3537</v>
       </c>
       <c r="B1771" s="0" t="s">
-        <v>3536</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
-        <v>3537</v>
+        <v>3539</v>
       </c>
       <c r="B1772" s="0" t="s">
-        <v>3538</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
-        <v>3539</v>
+        <v>3541</v>
       </c>
       <c r="B1773" s="0" t="s">
-        <v>3540</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
-        <v>3541</v>
+        <v>3543</v>
       </c>
       <c r="B1774" s="0" t="s">
-        <v>3542</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
-        <v>3543</v>
+        <v>3545</v>
       </c>
       <c r="B1775" s="0" t="s">
-        <v>3544</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
-        <v>3545</v>
+        <v>3547</v>
       </c>
       <c r="B1776" s="0" t="s">
-        <v>3546</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
-        <v>3547</v>
+        <v>3549</v>
       </c>
       <c r="B1777" s="0" t="s">
-        <v>3548</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
-        <v>3549</v>
+        <v>3551</v>
       </c>
       <c r="B1778" s="0" t="s">
-        <v>3550</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
-        <v>3551</v>
+        <v>3553</v>
       </c>
       <c r="B1779" s="0" t="s">
-        <v>3552</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
-        <v>3553</v>
+        <v>3555</v>
       </c>
       <c r="B1780" s="0" t="s">
-        <v>3554</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
-        <v>3555</v>
+        <v>3557</v>
       </c>
       <c r="B1781" s="0" t="s">
-        <v>3556</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
-        <v>3557</v>
+        <v>3559</v>
       </c>
       <c r="B1782" s="0" t="s">
-        <v>3558</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
-        <v>3559</v>
+        <v>3561</v>
       </c>
       <c r="B1783" s="0" t="s">
-        <v>3560</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
-        <v>3561</v>
+        <v>3563</v>
       </c>
       <c r="B1784" s="0" t="s">
-        <v>3562</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
-        <v>3563</v>
+        <v>3565</v>
       </c>
       <c r="B1785" s="0" t="s">
-        <v>3564</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
-        <v>3565</v>
+        <v>3567</v>
       </c>
       <c r="B1786" s="0" t="s">
-        <v>3566</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
-        <v>3567</v>
+        <v>3569</v>
       </c>
       <c r="B1787" s="0" t="s">
-        <v>3568</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
-        <v>3569</v>
+        <v>3571</v>
       </c>
       <c r="B1788" s="0" t="s">
-        <v>3570</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
-        <v>3571</v>
+        <v>3573</v>
       </c>
       <c r="B1789" s="0" t="s">
-        <v>3572</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
-        <v>3573</v>
+        <v>3575</v>
       </c>
       <c r="B1790" s="0" t="s">
-        <v>3574</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
-        <v>3575</v>
+        <v>3577</v>
       </c>
       <c r="B1791" s="0" t="s">
-        <v>3576</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
-        <v>3577</v>
+        <v>3579</v>
       </c>
       <c r="B1792" s="0" t="s">
-        <v>3578</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
-        <v>3579</v>
+        <v>3581</v>
       </c>
       <c r="B1793" s="0" t="s">
-        <v>3580</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
-        <v>3581</v>
+        <v>3583</v>
       </c>
       <c r="B1794" s="0" t="s">
-        <v>3582</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
-        <v>3583</v>
+        <v>3585</v>
       </c>
       <c r="B1795" s="0" t="s">
-        <v>3584</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
-        <v>3585</v>
+        <v>3587</v>
       </c>
       <c r="B1796" s="0" t="s">
-        <v>3586</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
-        <v>3587</v>
+        <v>3589</v>
       </c>
       <c r="B1797" s="0" t="s">
-        <v>3588</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
-        <v>3589</v>
+        <v>3591</v>
       </c>
       <c r="B1798" s="0" t="s">
-        <v>3590</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
-        <v>3591</v>
+        <v>3593</v>
       </c>
       <c r="B1799" s="0" t="s">
-        <v>3592</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
-        <v>3593</v>
+        <v>3595</v>
       </c>
       <c r="B1800" s="0" t="s">
-        <v>3594</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
-        <v>3595</v>
+        <v>3597</v>
       </c>
       <c r="B1801" s="0" t="s">
-        <v>3596</v>
+        <v>3598</v>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="0" t="s">
-        <v>3597</v>
+        <v>3599</v>
       </c>
       <c r="B1802" s="0" t="s">
-        <v>3598</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="0" t="s">
-        <v>3599</v>
+        <v>3601</v>
       </c>
       <c r="B1803" s="0" t="s">
-        <v>3600</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="0" t="s">
-        <v>3601</v>
+        <v>3603</v>
       </c>
       <c r="B1804" s="0" t="s">
-        <v>3602</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="0" t="s">
-        <v>3603</v>
+        <v>3605</v>
       </c>
       <c r="B1805" s="0" t="s">
-        <v>3604</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="0" t="s">
-        <v>3605</v>
+        <v>3607</v>
       </c>
       <c r="B1806" s="0" t="s">
-        <v>3606</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="0" t="s">
-        <v>3607</v>
+        <v>3609</v>
       </c>
       <c r="B1807" s="0" t="s">
-        <v>3608</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="0" t="s">
-        <v>3609</v>
+        <v>3611</v>
       </c>
       <c r="B1808" s="0" t="s">
-        <v>3610</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="0" t="s">
-        <v>3611</v>
+        <v>3613</v>
       </c>
       <c r="B1809" s="0" t="s">
-        <v>3612</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="0" t="s">
-        <v>3613</v>
+        <v>3615</v>
       </c>
       <c r="B1810" s="0" t="s">
-        <v>3614</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
-        <v>3615</v>
+        <v>3617</v>
       </c>
       <c r="B1811" s="0" t="s">
-        <v>3616</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
-        <v>3617</v>
+        <v>3619</v>
       </c>
       <c r="B1812" s="0" t="s">
-        <v>3618</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
-        <v>3619</v>
+        <v>3621</v>
       </c>
       <c r="B1813" s="0" t="s">
         <v>3620</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="B1814" s="0" t="s">
-        <v>3622</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
         <v>3623</v>
       </c>
       <c r="B1815" s="0" t="s">
         <v>3624</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
         <v>3625</v>
       </c>
       <c r="B1816" s="0" t="s">
         <v>3626</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
         <v>3627</v>
       </c>
       <c r="B1817" s="0" t="s">
         <v>3628</v>
       </c>
@@ -32877,403 +33141,403 @@
       <c r="B2092" s="0" t="s">
         <v>4178</v>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" s="0" t="s">
         <v>4179</v>
       </c>
       <c r="B2093" s="0" t="s">
         <v>4180</v>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" s="0" t="s">
         <v>4181</v>
       </c>
       <c r="B2094" s="0" t="s">
         <v>4182</v>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" s="0" t="s">
         <v>4183</v>
       </c>
       <c r="B2095" s="0" t="s">
-        <v>4110</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" s="0" t="s">
-        <v>4184</v>
+        <v>4185</v>
       </c>
       <c r="B2096" s="0" t="s">
-        <v>4185</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" s="0" t="s">
-        <v>4186</v>
+        <v>4187</v>
       </c>
       <c r="B2097" s="0" t="s">
-        <v>4187</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" s="0" t="s">
-        <v>4188</v>
+        <v>4189</v>
       </c>
       <c r="B2098" s="0" t="s">
-        <v>4189</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" s="0" t="s">
-        <v>4190</v>
+        <v>4191</v>
       </c>
       <c r="B2099" s="0" t="s">
-        <v>4191</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" s="0" t="s">
-        <v>4192</v>
+        <v>4193</v>
       </c>
       <c r="B2100" s="0" t="s">
-        <v>4193</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" s="0" t="s">
-        <v>4194</v>
+        <v>4195</v>
       </c>
       <c r="B2101" s="0" t="s">
-        <v>4195</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
-        <v>4196</v>
+        <v>4197</v>
       </c>
       <c r="B2102" s="0" t="s">
-        <v>4197</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
-        <v>4198</v>
+        <v>4199</v>
       </c>
       <c r="B2103" s="0" t="s">
-        <v>4199</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
-        <v>4200</v>
+        <v>4201</v>
       </c>
       <c r="B2104" s="0" t="s">
-        <v>4201</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
-        <v>4202</v>
+        <v>4203</v>
       </c>
       <c r="B2105" s="0" t="s">
-        <v>4203</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
-        <v>4204</v>
+        <v>4205</v>
       </c>
       <c r="B2106" s="0" t="s">
-        <v>4205</v>
+        <v>4206</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
-        <v>4206</v>
+        <v>4207</v>
       </c>
       <c r="B2107" s="0" t="s">
-        <v>4207</v>
+        <v>4208</v>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
-        <v>4208</v>
+        <v>4209</v>
       </c>
       <c r="B2108" s="0" t="s">
-        <v>4209</v>
+        <v>4210</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
-        <v>4210</v>
+        <v>4211</v>
       </c>
       <c r="B2109" s="0" t="s">
-        <v>4211</v>
+        <v>4212</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
-        <v>4212</v>
+        <v>4213</v>
       </c>
       <c r="B2110" s="0" t="s">
-        <v>4213</v>
+        <v>4214</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
-        <v>4214</v>
+        <v>4215</v>
       </c>
       <c r="B2111" s="0" t="s">
-        <v>4215</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
-        <v>4216</v>
+        <v>4217</v>
       </c>
       <c r="B2112" s="0" t="s">
-        <v>4217</v>
+        <v>4218</v>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" s="0" t="s">
-        <v>4218</v>
+        <v>4219</v>
       </c>
       <c r="B2113" s="0" t="s">
-        <v>4219</v>
+        <v>4220</v>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" s="0" t="s">
-        <v>4220</v>
+        <v>4221</v>
       </c>
       <c r="B2114" s="0" t="s">
-        <v>4221</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" s="0" t="s">
-        <v>4222</v>
+        <v>4223</v>
       </c>
       <c r="B2115" s="0" t="s">
-        <v>4223</v>
+        <v>4224</v>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" s="0" t="s">
-        <v>4224</v>
+        <v>4225</v>
       </c>
       <c r="B2116" s="0" t="s">
-        <v>4225</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" s="0" t="s">
-        <v>4226</v>
+        <v>4227</v>
       </c>
       <c r="B2117" s="0" t="s">
-        <v>4227</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="2118">
       <c r="A2118" s="0" t="s">
-        <v>4228</v>
+        <v>4229</v>
       </c>
       <c r="B2118" s="0" t="s">
-        <v>4229</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" s="0" t="s">
-        <v>4230</v>
+        <v>4231</v>
       </c>
       <c r="B2119" s="0" t="s">
-        <v>4231</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" s="0" t="s">
-        <v>4232</v>
+        <v>4233</v>
       </c>
       <c r="B2120" s="0" t="s">
-        <v>4233</v>
+        <v>4234</v>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" s="0" t="s">
-        <v>4234</v>
+        <v>4235</v>
       </c>
       <c r="B2121" s="0" t="s">
-        <v>4235</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" s="0" t="s">
-        <v>4236</v>
+        <v>4237</v>
       </c>
       <c r="B2122" s="0" t="s">
-        <v>4237</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" s="0" t="s">
-        <v>4238</v>
+        <v>4239</v>
       </c>
       <c r="B2123" s="0" t="s">
-        <v>4239</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" s="0" t="s">
-        <v>4240</v>
+        <v>4241</v>
       </c>
       <c r="B2124" s="0" t="s">
-        <v>4241</v>
+        <v>4242</v>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" s="0" t="s">
-        <v>4242</v>
+        <v>4243</v>
       </c>
       <c r="B2125" s="0" t="s">
-        <v>4243</v>
+        <v>4244</v>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" s="0" t="s">
-        <v>4244</v>
+        <v>4245</v>
       </c>
       <c r="B2126" s="0" t="s">
-        <v>4245</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" s="0" t="s">
-        <v>4246</v>
+        <v>4247</v>
       </c>
       <c r="B2127" s="0" t="s">
-        <v>4247</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" s="0" t="s">
-        <v>4248</v>
+        <v>4249</v>
       </c>
       <c r="B2128" s="0" t="s">
-        <v>4249</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" s="0" t="s">
-        <v>4250</v>
+        <v>4251</v>
       </c>
       <c r="B2129" s="0" t="s">
-        <v>4251</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" s="0" t="s">
-        <v>4252</v>
+        <v>4253</v>
       </c>
       <c r="B2130" s="0" t="s">
-        <v>4253</v>
+        <v>4254</v>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" s="0" t="s">
-        <v>4254</v>
+        <v>4255</v>
       </c>
       <c r="B2131" s="0" t="s">
-        <v>4255</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" s="0" t="s">
-        <v>4256</v>
+        <v>4257</v>
       </c>
       <c r="B2132" s="0" t="s">
-        <v>4257</v>
+        <v>4258</v>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" s="0" t="s">
-        <v>4258</v>
+        <v>4259</v>
       </c>
       <c r="B2133" s="0" t="s">
-        <v>4259</v>
+        <v>4260</v>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" s="0" t="s">
-        <v>4260</v>
+        <v>4261</v>
       </c>
       <c r="B2134" s="0" t="s">
-        <v>4261</v>
+        <v>4262</v>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" s="0" t="s">
-        <v>4262</v>
+        <v>4263</v>
       </c>
       <c r="B2135" s="0" t="s">
-        <v>4263</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" s="0" t="s">
-        <v>4264</v>
+        <v>4265</v>
       </c>
       <c r="B2136" s="0" t="s">
-        <v>4265</v>
+        <v>4266</v>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" s="0" t="s">
-        <v>4266</v>
+        <v>4267</v>
       </c>
       <c r="B2137" s="0" t="s">
-        <v>4267</v>
+        <v>4268</v>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" s="0" t="s">
-        <v>4268</v>
+        <v>4269</v>
       </c>
       <c r="B2138" s="0" t="s">
-        <v>4269</v>
+        <v>4270</v>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" s="0" t="s">
-        <v>4270</v>
+        <v>4271</v>
       </c>
       <c r="B2139" s="0" t="s">
-        <v>4271</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" s="0" t="s">
         <v>4272</v>
       </c>
       <c r="B2140" s="0" t="s">
         <v>4273</v>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" s="0" t="s">
         <v>4274</v>
       </c>
       <c r="B2141" s="0" t="s">
         <v>4275</v>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" s="0" t="s">
         <v>4276</v>
       </c>
       <c r="B2142" s="0" t="s">
         <v>4277</v>
       </c>
@@ -35853,403 +36117,403 @@
       <c r="B2464" s="0" t="s">
         <v>4921</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
         <v>4922</v>
       </c>
       <c r="B2465" s="0" t="s">
         <v>4923</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
         <v>4924</v>
       </c>
       <c r="B2466" s="0" t="s">
         <v>4925</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
         <v>4926</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>2442</v>
+        <v>4927</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>4927</v>
+        <v>4928</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>4928</v>
+        <v>4929</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>4929</v>
+        <v>4930</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>4930</v>
+        <v>4931</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>4931</v>
+        <v>4932</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>4932</v>
+        <v>4933</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>4933</v>
+        <v>4934</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>4934</v>
+        <v>4935</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>4935</v>
+        <v>4936</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>4936</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>4937</v>
+        <v>4938</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>4938</v>
+        <v>4939</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>4939</v>
+        <v>4940</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>4940</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>4941</v>
+        <v>4942</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>4942</v>
+        <v>4943</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>4943</v>
+        <v>4944</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>4944</v>
+        <v>4945</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>4945</v>
+        <v>4946</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>4946</v>
+        <v>4947</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>4947</v>
+        <v>4948</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>4948</v>
+        <v>4949</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>4949</v>
+        <v>4950</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>4950</v>
+        <v>4951</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>4951</v>
+        <v>4952</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>4952</v>
+        <v>4953</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>4953</v>
+        <v>4954</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>4954</v>
+        <v>4955</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>4955</v>
+        <v>4956</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>4956</v>
+        <v>4957</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>4957</v>
+        <v>4958</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>4958</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>4959</v>
+        <v>4960</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>4960</v>
+        <v>4961</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>4961</v>
+        <v>4962</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>4962</v>
+        <v>4963</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>4963</v>
+        <v>4964</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>4964</v>
+        <v>4965</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>4965</v>
+        <v>4966</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>4966</v>
+        <v>4967</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>4967</v>
+        <v>4968</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>4968</v>
+        <v>4969</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>4969</v>
+        <v>4970</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>4970</v>
+        <v>4971</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>4971</v>
+        <v>4972</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>4972</v>
+        <v>4973</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>4973</v>
+        <v>4974</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>4974</v>
+        <v>4975</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>4975</v>
+        <v>4976</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>4976</v>
+        <v>4977</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>4977</v>
+        <v>4978</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>4978</v>
+        <v>4979</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>4979</v>
+        <v>4980</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>4980</v>
+        <v>4981</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>4981</v>
+        <v>4982</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>4982</v>
+        <v>4983</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>4983</v>
+        <v>4984</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>4984</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>4985</v>
+        <v>4986</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>4986</v>
+        <v>4987</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
-        <v>4987</v>
+        <v>4988</v>
       </c>
       <c r="B2498" s="0" t="s">
-        <v>4988</v>
+        <v>4989</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>4989</v>
+        <v>4990</v>
       </c>
       <c r="B2499" s="0" t="s">
-        <v>4990</v>
+        <v>4991</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>4991</v>
+        <v>4992</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>4992</v>
+        <v>4993</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
-        <v>4993</v>
+        <v>4994</v>
       </c>
       <c r="B2501" s="0" t="s">
-        <v>4994</v>
+        <v>4995</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
-        <v>4995</v>
+        <v>4996</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>4996</v>
+        <v>4997</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>4997</v>
+        <v>4998</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>4998</v>
+        <v>4999</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>4999</v>
+        <v>5000</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>5000</v>
+        <v>5001</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>5001</v>
+        <v>5002</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>5002</v>
+        <v>5003</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>5003</v>
+        <v>5004</v>
       </c>
       <c r="B2506" s="0" t="s">
-        <v>5004</v>
+        <v>5005</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>5005</v>
+        <v>5006</v>
       </c>
       <c r="B2507" s="0" t="s">
-        <v>5006</v>
+        <v>5007</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
-        <v>5007</v>
+        <v>5008</v>
       </c>
       <c r="B2508" s="0" t="s">
-        <v>5008</v>
+        <v>5009</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
-        <v>5009</v>
+        <v>5010</v>
       </c>
       <c r="B2509" s="0" t="s">
-        <v>5010</v>
+        <v>5011</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
-        <v>5011</v>
+        <v>5012</v>
       </c>
       <c r="B2510" s="0" t="s">
-        <v>5012</v>
+        <v>5013</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
-        <v>5013</v>
+        <v>5014</v>
       </c>
       <c r="B2511" s="0" t="s">
-        <v>5014</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
         <v>5015</v>
       </c>
       <c r="B2512" s="0" t="s">
         <v>5016</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
         <v>5017</v>
       </c>
       <c r="B2513" s="0" t="s">
         <v>5018</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
         <v>5019</v>
       </c>
       <c r="B2514" s="0" t="s">
         <v>5020</v>
       </c>
@@ -37566,31 +37830,383 @@
         <v>5348</v>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" s="0" t="s">
         <v>5349</v>
       </c>
       <c r="B2679" s="0" t="s">
         <v>5350</v>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" s="0" t="s">
         <v>5351</v>
       </c>
       <c r="B2680" s="0" t="s">
         <v>5352</v>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" s="0" t="s">
         <v>5353</v>
       </c>
       <c r="B2681" s="0" t="s">
         <v>5354</v>
+      </c>
+    </row>
+    <row r="2682">
+      <c r="A2682" s="0" t="s">
+        <v>5355</v>
+      </c>
+      <c r="B2682" s="0" t="s">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="2683">
+      <c r="A2683" s="0" t="s">
+        <v>5357</v>
+      </c>
+      <c r="B2683" s="0" t="s">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="2684">
+      <c r="A2684" s="0" t="s">
+        <v>5359</v>
+      </c>
+      <c r="B2684" s="0" t="s">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="2685">
+      <c r="A2685" s="0" t="s">
+        <v>5361</v>
+      </c>
+      <c r="B2685" s="0" t="s">
+        <v>5362</v>
+      </c>
+    </row>
+    <row r="2686">
+      <c r="A2686" s="0" t="s">
+        <v>5363</v>
+      </c>
+      <c r="B2686" s="0" t="s">
+        <v>5364</v>
+      </c>
+    </row>
+    <row r="2687">
+      <c r="A2687" s="0" t="s">
+        <v>5365</v>
+      </c>
+      <c r="B2687" s="0" t="s">
+        <v>5366</v>
+      </c>
+    </row>
+    <row r="2688">
+      <c r="A2688" s="0" t="s">
+        <v>5367</v>
+      </c>
+      <c r="B2688" s="0" t="s">
+        <v>5368</v>
+      </c>
+    </row>
+    <row r="2689">
+      <c r="A2689" s="0" t="s">
+        <v>5369</v>
+      </c>
+      <c r="B2689" s="0" t="s">
+        <v>5370</v>
+      </c>
+    </row>
+    <row r="2690">
+      <c r="A2690" s="0" t="s">
+        <v>5371</v>
+      </c>
+      <c r="B2690" s="0" t="s">
+        <v>5372</v>
+      </c>
+    </row>
+    <row r="2691">
+      <c r="A2691" s="0" t="s">
+        <v>5373</v>
+      </c>
+      <c r="B2691" s="0" t="s">
+        <v>5374</v>
+      </c>
+    </row>
+    <row r="2692">
+      <c r="A2692" s="0" t="s">
+        <v>5375</v>
+      </c>
+      <c r="B2692" s="0" t="s">
+        <v>5376</v>
+      </c>
+    </row>
+    <row r="2693">
+      <c r="A2693" s="0" t="s">
+        <v>5377</v>
+      </c>
+      <c r="B2693" s="0" t="s">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="2694">
+      <c r="A2694" s="0" t="s">
+        <v>5379</v>
+      </c>
+      <c r="B2694" s="0" t="s">
+        <v>5380</v>
+      </c>
+    </row>
+    <row r="2695">
+      <c r="A2695" s="0" t="s">
+        <v>5381</v>
+      </c>
+      <c r="B2695" s="0" t="s">
+        <v>5382</v>
+      </c>
+    </row>
+    <row r="2696">
+      <c r="A2696" s="0" t="s">
+        <v>5383</v>
+      </c>
+      <c r="B2696" s="0" t="s">
+        <v>5384</v>
+      </c>
+    </row>
+    <row r="2697">
+      <c r="A2697" s="0" t="s">
+        <v>5385</v>
+      </c>
+      <c r="B2697" s="0" t="s">
+        <v>5386</v>
+      </c>
+    </row>
+    <row r="2698">
+      <c r="A2698" s="0" t="s">
+        <v>5387</v>
+      </c>
+      <c r="B2698" s="0" t="s">
+        <v>5388</v>
+      </c>
+    </row>
+    <row r="2699">
+      <c r="A2699" s="0" t="s">
+        <v>5389</v>
+      </c>
+      <c r="B2699" s="0" t="s">
+        <v>5390</v>
+      </c>
+    </row>
+    <row r="2700">
+      <c r="A2700" s="0" t="s">
+        <v>5391</v>
+      </c>
+      <c r="B2700" s="0" t="s">
+        <v>5392</v>
+      </c>
+    </row>
+    <row r="2701">
+      <c r="A2701" s="0" t="s">
+        <v>5393</v>
+      </c>
+      <c r="B2701" s="0" t="s">
+        <v>5394</v>
+      </c>
+    </row>
+    <row r="2702">
+      <c r="A2702" s="0" t="s">
+        <v>5395</v>
+      </c>
+      <c r="B2702" s="0" t="s">
+        <v>5396</v>
+      </c>
+    </row>
+    <row r="2703">
+      <c r="A2703" s="0" t="s">
+        <v>5397</v>
+      </c>
+      <c r="B2703" s="0" t="s">
+        <v>5398</v>
+      </c>
+    </row>
+    <row r="2704">
+      <c r="A2704" s="0" t="s">
+        <v>5399</v>
+      </c>
+      <c r="B2704" s="0" t="s">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="2705">
+      <c r="A2705" s="0" t="s">
+        <v>5401</v>
+      </c>
+      <c r="B2705" s="0" t="s">
+        <v>5402</v>
+      </c>
+    </row>
+    <row r="2706">
+      <c r="A2706" s="0" t="s">
+        <v>5403</v>
+      </c>
+      <c r="B2706" s="0" t="s">
+        <v>5404</v>
+      </c>
+    </row>
+    <row r="2707">
+      <c r="A2707" s="0" t="s">
+        <v>5405</v>
+      </c>
+      <c r="B2707" s="0" t="s">
+        <v>5406</v>
+      </c>
+    </row>
+    <row r="2708">
+      <c r="A2708" s="0" t="s">
+        <v>5407</v>
+      </c>
+      <c r="B2708" s="0" t="s">
+        <v>5408</v>
+      </c>
+    </row>
+    <row r="2709">
+      <c r="A2709" s="0" t="s">
+        <v>5409</v>
+      </c>
+      <c r="B2709" s="0" t="s">
+        <v>5410</v>
+      </c>
+    </row>
+    <row r="2710">
+      <c r="A2710" s="0" t="s">
+        <v>5411</v>
+      </c>
+      <c r="B2710" s="0" t="s">
+        <v>5412</v>
+      </c>
+    </row>
+    <row r="2711">
+      <c r="A2711" s="0" t="s">
+        <v>5413</v>
+      </c>
+      <c r="B2711" s="0" t="s">
+        <v>5414</v>
+      </c>
+    </row>
+    <row r="2712">
+      <c r="A2712" s="0" t="s">
+        <v>5415</v>
+      </c>
+      <c r="B2712" s="0" t="s">
+        <v>5416</v>
+      </c>
+    </row>
+    <row r="2713">
+      <c r="A2713" s="0" t="s">
+        <v>5417</v>
+      </c>
+      <c r="B2713" s="0" t="s">
+        <v>5418</v>
+      </c>
+    </row>
+    <row r="2714">
+      <c r="A2714" s="0" t="s">
+        <v>5419</v>
+      </c>
+      <c r="B2714" s="0" t="s">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="2715">
+      <c r="A2715" s="0" t="s">
+        <v>5421</v>
+      </c>
+      <c r="B2715" s="0" t="s">
+        <v>5422</v>
+      </c>
+    </row>
+    <row r="2716">
+      <c r="A2716" s="0" t="s">
+        <v>5423</v>
+      </c>
+      <c r="B2716" s="0" t="s">
+        <v>5424</v>
+      </c>
+    </row>
+    <row r="2717">
+      <c r="A2717" s="0" t="s">
+        <v>5425</v>
+      </c>
+      <c r="B2717" s="0" t="s">
+        <v>5426</v>
+      </c>
+    </row>
+    <row r="2718">
+      <c r="A2718" s="0" t="s">
+        <v>5427</v>
+      </c>
+      <c r="B2718" s="0" t="s">
+        <v>5428</v>
+      </c>
+    </row>
+    <row r="2719">
+      <c r="A2719" s="0" t="s">
+        <v>5429</v>
+      </c>
+      <c r="B2719" s="0" t="s">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="2720">
+      <c r="A2720" s="0" t="s">
+        <v>5431</v>
+      </c>
+      <c r="B2720" s="0" t="s">
+        <v>5432</v>
+      </c>
+    </row>
+    <row r="2721">
+      <c r="A2721" s="0" t="s">
+        <v>5433</v>
+      </c>
+      <c r="B2721" s="0" t="s">
+        <v>5434</v>
+      </c>
+    </row>
+    <row r="2722">
+      <c r="A2722" s="0" t="s">
+        <v>5435</v>
+      </c>
+      <c r="B2722" s="0" t="s">
+        <v>5436</v>
+      </c>
+    </row>
+    <row r="2723">
+      <c r="A2723" s="0" t="s">
+        <v>5437</v>
+      </c>
+      <c r="B2723" s="0" t="s">
+        <v>5438</v>
+      </c>
+    </row>
+    <row r="2724">
+      <c r="A2724" s="0" t="s">
+        <v>5439</v>
+      </c>
+      <c r="B2724" s="0" t="s">
+        <v>5440</v>
+      </c>
+    </row>
+    <row r="2725">
+      <c r="A2725" s="0" t="s">
+        <v>5441</v>
+      </c>
+      <c r="B2725" s="0" t="s">
+        <v>5442</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>