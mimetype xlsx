--- v4 (2026-05-01)
+++ v5 (2026-06-23)
@@ -1,773 +1,1085 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5443" uniqueCount="5443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5547" uniqueCount="5547">
   <si>
     <t>BESTINVER PLAN PATRIMONIO, F.P.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>18,364623</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>18,364464</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>18,399319</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>18,355285</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>18,388529</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>18,400102</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>18,342951</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>18,342427</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>18,341902</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>18,282227</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>18,261003</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>18,318483</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>18,273028</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>18,300563</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>18,300072</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>18,299582</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>18,325986</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>18,276213</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>18,314350</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>18,326039</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>18,365361</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>18,364890</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>18,364385</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>18,351646</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>18,324495</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>18,269376</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>18,297435</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>18,256585</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>18,256079</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>18,255573</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>18,232623</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>18,239571</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>18,173095</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>18,194284</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>18,180257</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>18,180037</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>18,179207</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>18,252857</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>18,194258</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>18,198683</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>18,214197</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>18,266291</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>18,265806</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>18,265321</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>18,297779</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>18,320861</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>18,193304</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>18,172013</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>18,202213</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>18,201719</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>18,201225</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>18,191874</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>18,196167</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>18,222947</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>18,277016</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>18,277250</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>18,276755</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>18,276260</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>18,257048</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>18,282670</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>18,262219</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>18,285674</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>19,839973</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>18,332302</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>18,331810</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>18,210802</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>18,188936</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>18,177954</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>18,104085</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>18,118320</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>18,117814</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>18,117308</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>18,103510</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>18,128383</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>17,907538</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>17,964235</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>17,961053</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>17,960539</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>17,960026</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>17,959512</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>17,956609</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>17,871353</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>17,806676</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>17,766269</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>17,765761</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>17,765253</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>17,832540</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>17,911822</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>17,840629</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>17,845971</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>17,787562</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>17,787074</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>17,786586</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>17,870298</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>17,998596</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>18,056434</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>18,031005</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>18,024545</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>18,024059</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>18,023573</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>18,062232</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>18,104630</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>18,146067</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>18,096538</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>18,120731</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>18,120255</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>18,119779</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>18,209917</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>18,250448</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>18,205045</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>18,325652</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>18,392036</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>18,391500</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>18,391041</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>18,391586</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>18,374506</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>18,388989</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>18,342831</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>18,390548</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>18,391021</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>18,390565</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>18,362610</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>18,385684</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>18,330717</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>18,313447</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>18,334243</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>18,333783</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>18,333323</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>18,324171</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>18,357263</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>18,404201</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>18,334994</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>18,322729</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>18,322288</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>18,321847</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>18,285970</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>18,318804</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>18,275279</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>18,327550</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>18,320249</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>18,319805</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>18,319388</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>18,311433</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>18,308356</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>18,300690</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>18,344812</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>18,342145</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>18,341712</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>18,341278</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>18,353738</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>18,303270</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>18,268809</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>18,330392</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>18,383713</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>18,383281</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>18,382849</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>18,400189</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>18,371514</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>18,379725</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>18,388723</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>18,380228</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>18,379798</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>18,379369</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>18,331750</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>18,325593</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>18,312728</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>18,250869</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>18,184798</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>18,184357</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>18,183915</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>18,176391</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>18,175952</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>18,191411</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>18,176801</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -861,99 +1173,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>18,131302</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>18,130865</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>18,154638</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>18,119925</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>18,111697</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>18,119340</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>18,168285</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>18,167833</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>18,167381</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>18,147294</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>18,138837</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>18,117662</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>18,127301</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>18,141631</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>18,141208</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>18,140784</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1041,99 +1353,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>18,106175</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>18,183723</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>18,158794</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>18,108851</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>18,063560</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>18,063138</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>18,062722</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>18,088744</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>18,157966</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>18,153010</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>18,182893</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>18,195623</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>18,195195</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>18,194767</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>18,194066</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>18,251521</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1188,1776 +1500,1776 @@
   <si>
     <t>18,197804</t>
   </si>
   <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>18,135543</t>
   </si>
   <si>
     <t>18/10/2025</t>
   </si>
   <si>
     <t>18,135124</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>18,134705</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
-    <t>18,146590</t>
+    <t>19,533254</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>18,131660</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>18,075010</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>18,120510</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>18,067180</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>18,066764</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>18,066348</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>18,164253</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>18,210699</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>18,166482</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>18,169874</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>18,160263</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>18,159836</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>18,159409</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>18,125722</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>18,071671</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>18,027286</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>17,990006</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>17,973057</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>17,972649</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>17,972242</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>17,966142</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>18,011537</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>18,048478</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>18,053917</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>18,068244</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>18,067834</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>18,067424</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>18,085502</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>18,025346</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>18,019312</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>18,039248</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>18,020207</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>18,019796</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>18,019384</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>18,044954</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>18,020938</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>18,059463</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>18,069340</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>18,045297</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>18,044869</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>18,044441</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>18,027623</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>18,002552</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>17,971043</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>18,026187</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>18,024479</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>18,024074</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>18,023645</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>18,058127</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>18,057708</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>18,044670</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>18,055851</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>18,073337</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>18,072907</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>18,072476</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>18,021048</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>18,049085</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>18,056950</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>18,037128</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>18,024704</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>18,024256</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>18,023809</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>18,027587</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>18,019275</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>17,977642</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>17,953208</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>17,973445</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>17,973006</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>17,972567</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>17,952177</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>17,911954</t>
   </si>
   <si>
-    <t>05/08/2025</t>
-[...5 lines deleted...]
-    <t>04/08/2025</t>
+    <t>5/8/2025</t>
+  </si>
+  <si>
+    <t>17,950420</t>
+  </si>
+  <si>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>17,938544</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>17,897428</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>17,896981</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>17,896535</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>18,001576</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>18,053969</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>18,064276</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>18,085987</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>18,064500</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>18,064046</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>18,063592</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>18,056127</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>18,048882</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>17,986547</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>17,978767</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>17,967311</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>17,966866</t>
   </si>
   <si>
-    <t>18/07/2025</t>
-[...5 lines deleted...]
-    <t>17/07/2025</t>
+    <t>18/7/2025</t>
+  </si>
+  <si>
+    <t>17,966416</t>
+  </si>
+  <si>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>17,988308</t>
   </si>
   <si>
-    <t>16/07/2025</t>
-[...5 lines deleted...]
-    <t>15/07/2025</t>
+    <t>16/7/2025</t>
+  </si>
+  <si>
+    <t>17,957325</t>
+  </si>
+  <si>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>17,976535</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>17,956861</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>17,979470</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>17,979025</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>17,978581</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>18,035272</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>17,987268</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>17,964583</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>17,966674</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>17,975617</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>17,975169</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>17,974721</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>17,989479</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>17,947342</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>17,937376</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>17,915772</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>17,937133</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>17,936667</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>17,936201</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>17,893638</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>17,873226</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>17,891837</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>17,833574</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>17,838098</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>17,837650</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>17,837202</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>17,857343</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>17,881941</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>17,889942</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>17,908683</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>17,888436</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>17,887963</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>17,887489</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>17,947092</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>17,962878</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>17,994543</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>17,940967</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>17,913081</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>17,912598</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>17,912115</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>17,876035</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>17,910689</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>17,894415</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>17,857054</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>17,899543</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>17,899060</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>17,898616</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>17,911011</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>17,898436</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>17,912119</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>17,845276</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>17,823721</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>17,823234</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>17,822748</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>17,857196</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>17,869241</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>17,897337</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>17,899080</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>17,901572</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>17,901082</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>17,900592</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>17,874847</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>17,862169</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>17,867705</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>17,864966</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>17,759668</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>17,759153</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>17,758638</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>17,753267</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>17,721972</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>17,691017</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>17,715035</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>17,712199</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>17,711677</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>17,711156</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>17,662897</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>17,629251</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>17,600928</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>17,593318</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>17,599875</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>17,599369</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>17,598863</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>17,596431</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>17,535111</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>17,460245</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>17,416190</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>17,454973</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>17,454433</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>17,453893</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>17,453359</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>17,429551</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>17,477549</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>17,436541</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>17,374775</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>17,374246</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>17,373708</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>17,383378</t>
   </si>
   <si>
-    <t>09/04/2025</t>
-[...5 lines deleted...]
-    <t>08/04/2025</t>
+    <t>9/4/2025</t>
+  </si>
+  <si>
+    <t>17,388273</t>
+  </si>
+  <si>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>17,327260</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>17,288265</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>17,395857</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>17,395368</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>17,394879</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>17,554358</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>17,701111</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>17,711980</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>17,671542</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>17,727983</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>17,727497</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>17,727010</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>17,762483</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>17,780518</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>17,806318</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>17,801664</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>17,792479</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>17,791980</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>17,791482</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>17,808078</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>17,806715</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>17,794858</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>17,805259</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>17,772241</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>17,771739</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>17,771237</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>17,725772</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>17,761643</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>17,763553</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>17,849767</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>17,899920</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>17,899421</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>17,898922</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>17,887105</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>17,940039</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>17,984065</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>18,062748</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>18,096591</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>18,096099</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>18,095520</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>18,072278</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>18,094377</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>18,058823</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>18,082411</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>18,078942</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>18,078463</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>18,077984</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>18,067799</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>18,086324</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>18,123811</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>18,106424</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>18,088220</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>18,087723</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>18,087226</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>18,093221</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>18,016630</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>18,016482</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>18,043571</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>17,999080</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>17,998586</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>17,998092</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>18,022245</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>17,998191</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>17,991423</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>17,990713</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>18,012137</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>18,011641</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>18,011144</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>17,988700</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>17,922379</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>17,903716</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>17,883070</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>17,873049</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>17,872539</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>17,872029</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>17,873899</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>17,870111</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>17,850379</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>17,823944</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>17,842512</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>17,842006</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>17,841500</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>17,793698</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>17,751408</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>17,684098</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>17,706791</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>17,737144</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>17,736640</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>17,736135</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>17,798724</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>17,787519</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>17,802345</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>17,794113</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>17,764212</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>17,763691</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>17,763170</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>17,800004</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>17,771180</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>17,770681</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>17,749719</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>17,771395</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3051,99 +3363,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>17,889782</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>17,929221</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>17,951485</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>17,928936</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>17,952117</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>17,932957</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>17,932431</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>17,931910</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>17,905355</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>17,914381</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>17,890752</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>17,876149</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>17,814258</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>17,813716</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>17,813174</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>17,778873</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3231,99 +3543,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>17,707578</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>17,708243</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>17,756457</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>17,696573</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>17,696012</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>17,695450</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>17,684707</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>17,660715</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>17,586917</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>17,581475</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>17,605198</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>17,604662</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>17,604196</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>17,540917</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>17,594354</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>17,658304</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3417,1743 +3729,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>17,622152</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>17,621592</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>17,621033</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>17,602630</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>17,609687</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>17,568143</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>17,567225</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>17,587143</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>17,586584</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>17,586024</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>17,578604</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>17,614149</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>17,607203</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>17,603382</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>17,632934</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>17,632434</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>17,631933</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>17,602724</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>17,561735</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>17,553946</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>17,520433</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>17,479422</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>17,478888</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>17,478354</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>17,536346</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>17,454698</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>17,480813</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>17,445635</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>17,431995</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>17,431475</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>17,430956</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>17,394109</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>17,385223</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>17,366605</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>17,360728</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>17,325360</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>17,324848</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>17,324335</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>17,347653</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>17,367909</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>17,399547</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>17,423477</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>17,438383</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>17,437878</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>17,437406</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>17,413455</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>17,372844</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>17,362788</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>17,362329</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>17,371598</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>17,371112</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>17,370625</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>17,356133</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>17,369874</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>17,335731</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>17,339721</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>17,321291</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>17,320758</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>17,320272</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>17,318418</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>17,269333</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>17,258086</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>17,207166</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>17,213437</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>17,212902</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>17,212368</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>17,181267</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>17,143690</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>17,115033</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>17,091359</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>17,190524</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>17,190000</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>17,189476</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>17,315562</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>17,340088</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>17,279579</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>17,255707</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>17,266745</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>17,266223</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>17,265701</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>17,217141</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>17,262801</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>17,309119</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>17,292859</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>17,274311</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>17,273795</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>17,273279</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>17,321766</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>17,317226</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>17,372827</t>
   </si>
   <si>
-    <t>15/07/2024</t>
-[...17 lines deleted...]
-    <t>12/07/2024</t>
+    <t>15/7/2024</t>
+  </si>
+  <si>
+    <t>18,439961</t>
+  </si>
+  <si>
+    <t>14/7/2024</t>
+  </si>
+  <si>
+    <t>18,439211</t>
+  </si>
+  <si>
+    <t>13/7/2024</t>
+  </si>
+  <si>
+    <t>18,438147</t>
+  </si>
+  <si>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>17,358883</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>17,339946</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>17,311151</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>17,272828</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>17,297715</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>17,292835</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>17,292320</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>17,291805</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>17,267225</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>17,269965</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>17,235081</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>17,224989</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>17,242475</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>17,241963</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>17,241451</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>17,271823</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>17,271572</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>17,292843</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>17,280224</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>17,280796</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>17,280294</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>17,279792</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>17,280031</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>17,251479</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>17,261935</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>17,243448</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>17,251474</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>17,250979</t>
   </si>
   <si>
-    <t>14/06/2024</t>
-[...11 lines deleted...]
-    <t>12/06/2024</t>
+    <t>14/6/2024</t>
+  </si>
+  <si>
+    <t>17,250488</t>
+  </si>
+  <si>
+    <t>13/6/2024</t>
+  </si>
+  <si>
+    <t>17,243529</t>
+  </si>
+  <si>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>17,268466</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>17,192696</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>17,189081</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>17,196453</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>17,195944</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>17,195436</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>17,204470</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>17,203009</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>17,137753</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>17,131698</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>17,114731</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>17,114234</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>17,113738</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>17,092199</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>17,115496</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>17,173052</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>17,191776</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>17,174077</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>17,173583</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>17,173089</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>17,185294</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>17,214980</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>17,210577</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>17,211717</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>17,188166</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>17,187659</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>17,187153</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>17,223123</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>17,227595</t>
   </si>
   <si>
-    <t>14/05/2024</t>
-[...5 lines deleted...]
-    <t>13/05/2024</t>
+    <t>14/5/2024</t>
+  </si>
+  <si>
+    <t>17,168273</t>
+  </si>
+  <si>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>17,179323</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>17,187768</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>17,187294</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>17,186854</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>17,168789</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>17,165501</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>17,164186</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>17,116907</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>17,077788</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>17,077316</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>17,076845</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>17,027423</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>17,013109</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>17,030660</t>
   </si>
   <si>
-    <t>29/04/2024</t>
-[...5 lines deleted...]
-    <t>28/04/2024</t>
+    <t>29/4/2024</t>
+  </si>
+  <si>
+    <t>17,095186</t>
+  </si>
+  <si>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>17,087756</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>17,087285</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>17,086815</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>17,013292</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>17,076754</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>17,075890</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>17,032535</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>17,004180</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>17,003711</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>17,003243</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>17,032558</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>17,051540</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>17,058808</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>17,110388</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>17,145675</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>17,145237</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>17,144799</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>17,139413</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>17,146789</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>17,143624</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>17,132897</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>17,139754</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>17,139277</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>17,138801</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>17,136978</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>17,129805</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>17,133016</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>17,172104</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>17,160446</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>17,159984</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>17,159499</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>17,159014</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>17,149376</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>17,126838</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>17,115141</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>17,148021</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>17,147555</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>17,147089</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>17,130224</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>17,053385</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>17,032561</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>17,012144</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>17,013464</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>17,012987</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>17,012509</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>17,062973</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>17,061861</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>17,056874</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>17,018013</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>17,038924</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>17,038446</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>17,037968</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>17,046805</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>16,983723</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>16,968601</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>17,002459</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>17,009212</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>17,007839</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>17,007389</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>16,975016</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>16,951170</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>16,983329</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>16,985007</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>17,021518</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>17,021075</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>17,020632</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>17,005859</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>16,932872</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>16,932992</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>16,930959</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>16,933772</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>16,933298</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>16,932824</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>16,920160</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>16,898698</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>16,872418</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>16,938984</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>16,900343</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>16,899888</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>16,899434</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>16,893577</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>16,853692</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>16,839895</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>16,816139</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>16,832114</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>16,831661</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>16,831207</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>16,799172</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>16,796061</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>16,801616</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>16,819382</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>16,775988</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>16,775536</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>16,775084</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>16,755871</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>16,708426</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>16,684699</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>16,680502</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>16,653242</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>16,652778</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>16,652314</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>16,628890</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>16,584967</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>16,640956</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>16,657785</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>16,676852</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>16,676404</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>16,675956</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>16,627517</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>16,607141</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>16,600516</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>16,601192</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>16,564437</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>16,563989</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>16,563541</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>16,590283</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>16,611103</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>16,665498</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>16,702393</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>16,701932</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>16,701525</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>16,701065</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5238,108 +5550,108 @@
   <si>
     <t>16,627741</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>16,591636</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>16,501779</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>16,481423</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
-    <t>16,474173</t>
+    <t>16,474190</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>16,470761</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>16,470309</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>16,469859</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>16,447476</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>16,422197</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>16,402527</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>16,363723</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>16,370076</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>16,369623</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>16,369171</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>16,300469</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>16,278541</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>16,235347</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5427,99 +5739,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>16,138360</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>16,128986</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>16,128517</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>16,128047</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>16,154987</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>16,119407</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>16,117119</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>16,099110</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>16,116808</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>16,116345</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>16,115883</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>16,074138</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,999896</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,940718</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>15,912268</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>15,891861</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5613,1737 +5925,1737 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>16,069596</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>16,110669</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>16,115368</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>16,109737</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>16,041988</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>16,032657</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>16,032204</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>16,031751</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>16,020752</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>15,992259</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>15,999309</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>16,044161</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>16,056018</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>16,055609</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>16,055201</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>15,994409</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>16,007242</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>15,995400</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>16,037050</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>16,038308</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>16,037849</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>16,037390</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>16,040153</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>16,102308</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>16,098844</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>16,111387</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>16,146953</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>16,146542</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>16,146131</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>16,175592</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>16,105189</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>16,119531</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>16,134113</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>16,133772</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>16,133368</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>16,132965</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>16,119921</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>16,133674</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>16,172312</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>16,177460</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>16,187596</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>16,187197</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>16,186801</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>16,177333</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>16,148164</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>16,138044</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>16,097376</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>16,073555</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>16,073150</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>16,072744</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>16,086316</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>16,117275</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>16,058250</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>16,028588</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>16,035528</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>16,035126</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>16,034726</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>16,038067</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>16,074675</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>16,074413</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>16,133053</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>16,114251</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>16,113861</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>16,113471</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>16,157650</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>16,140095</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>16,159532</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>16,181522</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>16,162181</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>16,161793</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>16,161405</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>16,160300</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>16,187226</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>16,230779</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>16,256550</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>16,254434</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>16,254061</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>16,253688</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>16,224392</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>16,142925</t>
   </si>
   <si>
-    <t>25/07/2023</t>
-[...5 lines deleted...]
-    <t>24/07/2023</t>
+    <t>25/7/2023</t>
+  </si>
+  <si>
+    <t>16,996757</t>
+  </si>
+  <si>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>16,137084</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>16,120326</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>16,119952</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>16,119579</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>16,101303</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>16,148580</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>16,146461</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>16,106005</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>16,113565</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>16,113183</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>16,112802</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>16,113490</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>16,057225</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>15,982537</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>15,960404</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>15,954345</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>15,953972</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>15,953605</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>15,946839</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>16,046660</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>16,062856</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>16,044800</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>16,042545</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>16,042169</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>16,041792</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>15,998293</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>16,015588</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>15,987389</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>15,978550</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>15,974126</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>15,973740</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>15,973355</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>15,961615</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>15,950928</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>15,993258</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>15,992457</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>16,026252</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>16,025878</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>16,025504</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>16,021030</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>16,052466</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>16,070418</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>16,049398</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>16,013328</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>16,012959</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>16,012590</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>16,008292</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>16,007285</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>16,026672</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>16,010804</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>16,041600</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>16,041234</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>16,040868</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>15,996816</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>15,987677</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>15,999557</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>15,995708</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>15,978900</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>15,978543</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>15,978188</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>15,929985</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>15,911610</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>15,953453</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>15,990058</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>15,997598</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>15,997265</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>15,996933</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>15,976054</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>15,940018</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>15,918868</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>15,938598</t>
   </si>
   <si>
-    <t>14/05/2023</t>
-[...5 lines deleted...]
-    <t>13/05/2023</t>
+    <t>14/5/2023</t>
+  </si>
+  <si>
+    <t>15,925741</t>
+  </si>
+  <si>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>15,926339</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>15,926015</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>15,923239</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>15,885782</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>15,873424</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>15,888924</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>15,868311</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>15,867973</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>15,867636</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>15,848111</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>15,828853</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>15,838916</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>15,846006</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>15,840998</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>15,840732</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>15,840284</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>15,790647</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>15,742439</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>15,781471</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>15,783660</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>15,802823</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>15,802501</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>15,802179</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>15,792212</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>15,774071</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>15,781058</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>15,772411</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>15,758760</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>15,758414</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>15,758067</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>15,753130</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>15,712277</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>15,745359</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>15,777979</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>15,770486</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>15,770164</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>15,769843</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>15,766027</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>15,767883</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>15,767791</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>15,770800</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>15,766597</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>15,766261</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>15,765934</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>15,693522</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>15,654398</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>15,602024</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>15,630937</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>15,640689</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>15,640346</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>15,640003</t>
   </si>
   <si>
-    <t>23/03/2023</t>
-[...5 lines deleted...]
-    <t>22/03/2023</t>
+    <t>23/3/2023</t>
+  </si>
+  <si>
+    <t>15,658272</t>
+  </si>
+  <si>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>15,595813</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>15,607850</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>15,536336</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>15,584316</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>15,583975</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>15,583635</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>15,619031</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>15,591388</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>15,581027</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>15,553278</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>15,562658</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>15,562361</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>15,562065</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>15,575999</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>15,603372</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>15,608165</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>15,622449</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>15,633879</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>15,633546</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>15,633213</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>15,601527</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>15,572624</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>15,605144</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>15,625089</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>15,619277</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>15,618958</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>15,618641</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>15,673844</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>15,652381</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>15,650757</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>15,708878</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>15,713149</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>15,712856</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>15,712563</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>15,724396</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>15,739713</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>15,708692</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>15,723954</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>15,695965</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>15,695678</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>15,695393</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>15,757252</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>15,771125</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>15,807503</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>15,791078</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>15,833898</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>15,833658</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>15,833418</t>
   </si>
   <si>
-    <t>02/02/2023</t>
-[...11 lines deleted...]
-    <t>31/01/2023</t>
+    <t>2/2/2023</t>
+  </si>
+  <si>
+    <t>16,566245</t>
+  </si>
+  <si>
+    <t>1/2/2023</t>
+  </si>
+  <si>
+    <t>15,663740</t>
+  </si>
+  <si>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>15,647068</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>15,632332</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>15,688602</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>15,688349</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>15,688097</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>15,675701</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>15,632195</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>15,629848</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>15,634407</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>15,606038</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>15,605815</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>15,605602</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>15,580975</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>15,640751</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>15,618649</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>15,582853</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>15,573361</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>15,573152</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>15,572943</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>15,532020</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>15,488644</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>15,442239</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>15,449099</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>15,411785</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>15,411602</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>15,411427</t>
   </si>
   <si>
-    <t>05/01/2023</t>
+    <t>5/1/2023</t>
   </si>
   <si>
     <t>15,350588</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>15,363433</t>
   </si>
   <si>
-    <t>03/01/2023</t>
-[...5 lines deleted...]
-    <t>02/01/2023</t>
+    <t>3/1/2023</t>
+  </si>
+  <si>
+    <t>15,277210</t>
+  </si>
+  <si>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>15,204922</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>15,172186</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>15,171994</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>15,171852</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>15,220470</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7410,129 +7722,129 @@
   <si>
     <t>15,272876</t>
   </si>
   <si>
     <t>17/12/2022</t>
   </si>
   <si>
     <t>15,272666</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>15,272456</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>15,337376</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
-    <t>15,477562</t>
+    <t>15,479725</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>15,491162</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>15,418607</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>15,429128</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>15,428923</t>
   </si>
   <si>
-    <t>09/12/2022</t>
-[...5 lines deleted...]
-    <t>08/12/2022</t>
+    <t>9/12/2022</t>
+  </si>
+  <si>
+    <t>15,428717</t>
+  </si>
+  <si>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>15,431661</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>15,435810</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>15,454834</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>15,472581</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>15,496884</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>15,496682</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>15,496480</t>
   </si>
   <si>
-    <t>01/12/2022</t>
-[...2 lines deleted...]
-    <t>15,494392</t>
+    <t>1/12/2022</t>
+  </si>
+  <si>
+    <t>15,503101</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>15,436865</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>15,378435</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>15,375841</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
   <si>
     <t>15,392474</t>
   </si>
@@ -7617,99 +7929,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>15,293511</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>15,293310</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>15,293109</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>15,250533</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>15,065501</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>15,069516</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>15,034423</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>15,001030</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>15,000817</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>15,000611</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>14,958868</t>
   </si>
   <si>
-    <t>02/11/2022</t>
-[...5 lines deleted...]
-    <t>01/11/2022</t>
+    <t>2/11/2022</t>
+  </si>
+  <si>
+    <t>15,024483</t>
+  </si>
+  <si>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>15,066815</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>15,027779</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>15,017721</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>15,017527</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
@@ -7803,1734 +8115,1734 @@
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>14,827495</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>14,830170</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>14,856026</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>14,891364</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>14,940840</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>14,940648</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>14,940457</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>15,046970</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>15,068118</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>15,118360</t>
   </si>
   <si>
-    <t>03/10/2022</t>
-[...5 lines deleted...]
-    <t>02/10/2022</t>
+    <t>3/10/2022</t>
+  </si>
+  <si>
+    <t>14,969200</t>
+  </si>
+  <si>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>14,903653</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>14,903498</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>14,903340</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>29/9/2022</t>
   </si>
   <si>
     <t>14,867417</t>
   </si>
   <si>
-    <t>28/09/2022</t>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>14,962150</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>14,964828</t>
   </si>
   <si>
-    <t>26/09/2022</t>
+    <t>26/9/2022</t>
   </si>
   <si>
     <t>14,993565</t>
   </si>
   <si>
-    <t>25/09/2022</t>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>15,038838</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>15,038701</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>15,038563</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>15,112704</t>
   </si>
   <si>
-    <t>21/09/2022</t>
-[...5 lines deleted...]
-    <t>20/09/2022</t>
+    <t>21/9/2022</t>
+  </si>
+  <si>
+    <t>15,206447</t>
+  </si>
+  <si>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>15,203430</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>15,275869</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>15,274200</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>15,274090</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>15,273981</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>15,349265</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>15,393505</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>15,411450</t>
   </si>
   <si>
-    <t>12/09/2022</t>
-[...5 lines deleted...]
-    <t>11/09/2022</t>
+    <t>12/9/2022</t>
+  </si>
+  <si>
+    <t>15,509268</t>
+  </si>
+  <si>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>15,449222</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>15,449119</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>15,449015</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>15,380754</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>15,373329</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>15,364317</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>15,360807</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>15,418956</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>15,418824</t>
   </si>
   <si>
-    <t>02/09/2022</t>
-[...11 lines deleted...]
-    <t>31/08/2022</t>
+    <t>2/9/2022</t>
+  </si>
+  <si>
+    <t>15,419084</t>
+  </si>
+  <si>
+    <t>1/9/2022</t>
+  </si>
+  <si>
+    <t>15,358025</t>
+  </si>
+  <si>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>15,423740</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>30/8/2022</t>
   </si>
   <si>
     <t>15,484486</t>
   </si>
   <si>
-    <t>29/08/2022</t>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>15,517619</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>15,586779</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>15,586669</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>15,586558</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>15,698687</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>15,646866</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>15,640264</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>15,679118</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>15,777154</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>15,777074</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>15,776994</t>
   </si>
   <si>
-    <t>18/08/2022</t>
+    <t>18/8/2022</t>
   </si>
   <si>
     <t>15,842146</t>
   </si>
   <si>
-    <t>17/08/2022</t>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>15,829321</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>15,907146</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>15,926863</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>15,872492</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>15,872421</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>15,872349</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>15,842985</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>15,831323</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>15,767402</t>
   </si>
   <si>
-    <t>08/08/2022</t>
+    <t>8/8/2022</t>
   </si>
   <si>
     <t>15,828328</t>
   </si>
   <si>
-    <t>07/08/2022</t>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>15,800475</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>15,800347</t>
   </si>
   <si>
-    <t>05/08/2022</t>
+    <t>5/8/2022</t>
   </si>
   <si>
     <t>15,800218</t>
   </si>
   <si>
-    <t>04/08/2022</t>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>15,851252</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>15,819424</t>
   </si>
   <si>
-    <t>02/08/2022</t>
+    <t>2/8/2022</t>
   </si>
   <si>
     <t>15,766986</t>
   </si>
   <si>
-    <t>01/08/2022</t>
-[...5 lines deleted...]
-    <t>31/07/2022</t>
+    <t>1/8/2022</t>
+  </si>
+  <si>
+    <t>15,790008</t>
+  </si>
+  <si>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>15,778755</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>15,778704</t>
   </si>
   <si>
-    <t>29/07/2022</t>
-[...5 lines deleted...]
-    <t>28/07/2022</t>
+    <t>29/7/2022</t>
+  </si>
+  <si>
+    <t>15,784748</t>
+  </si>
+  <si>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>15,744036</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>15,665362</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>15,619464</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>15,633892</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>15,609214</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>15,609088</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>15,608963</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>15,575426</t>
   </si>
   <si>
-    <t>20/07/2022</t>
+    <t>20/7/2022</t>
   </si>
   <si>
     <t>15,538990</t>
   </si>
   <si>
-    <t>19/07/2022</t>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>15,472020</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>15,407738</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>15,389356</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>15,389218</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>15,389079</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>15,346265</t>
   </si>
   <si>
-    <t>13/07/2022</t>
+    <t>13/7/2022</t>
   </si>
   <si>
     <t>15,392586</t>
   </si>
   <si>
-    <t>12/07/2022</t>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>15,434440</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>15,406341</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>15,385883</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>15,385721</t>
   </si>
   <si>
-    <t>08/07/2022</t>
+    <t>8/7/2022</t>
   </si>
   <si>
     <t>15,385559</t>
   </si>
   <si>
-    <t>07/07/2022</t>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>15,349725</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>15,267977</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>15,202245</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>15,170478</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>15,174097</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>15,173941</t>
   </si>
   <si>
-    <t>01/07/2022</t>
-[...5 lines deleted...]
-    <t>30/06/2022</t>
+    <t>1/7/2022</t>
+  </si>
+  <si>
+    <t>15,174445</t>
+  </si>
+  <si>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>15,147305</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>15,215196</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>15,237787</t>
   </si>
   <si>
-    <t>27/06/2022</t>
+    <t>27/6/2022</t>
   </si>
   <si>
     <t>15,308042</t>
   </si>
   <si>
-    <t>26/06/2022</t>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>15,312668</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>15,312519</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>15,312371</t>
   </si>
   <si>
-    <t>23/06/2022</t>
+    <t>23/6/2022</t>
   </si>
   <si>
     <t>15,217515</t>
   </si>
   <si>
-    <t>22/06/2022</t>
+    <t>22/6/2022</t>
   </si>
   <si>
     <t>15,190489</t>
   </si>
   <si>
-    <t>21/06/2022</t>
+    <t>21/6/2022</t>
   </si>
   <si>
     <t>15,192770</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>15,168796</t>
   </si>
   <si>
-    <t>19/06/2022</t>
+    <t>19/6/2022</t>
   </si>
   <si>
     <t>15,173926</t>
   </si>
   <si>
-    <t>18/06/2022</t>
+    <t>18/6/2022</t>
   </si>
   <si>
     <t>15,173775</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>15,173625</t>
   </si>
   <si>
-    <t>16/06/2022</t>
+    <t>16/6/2022</t>
   </si>
   <si>
     <t>15,154137</t>
   </si>
   <si>
-    <t>15/06/2022</t>
+    <t>15/6/2022</t>
   </si>
   <si>
     <t>15,304255</t>
   </si>
   <si>
-    <t>14/06/2022</t>
+    <t>14/6/2022</t>
   </si>
   <si>
     <t>15,229942</t>
   </si>
   <si>
-    <t>13/06/2022</t>
-[...5 lines deleted...]
-    <t>12/06/2022</t>
+    <t>13/6/2022</t>
+  </si>
+  <si>
+    <t>15,336985</t>
+  </si>
+  <si>
+    <t>12/6/2022</t>
   </si>
   <si>
     <t>15,533874</t>
   </si>
   <si>
-    <t>11/06/2022</t>
+    <t>11/6/2022</t>
   </si>
   <si>
     <t>15,533767</t>
   </si>
   <si>
-    <t>10/06/2022</t>
+    <t>10/6/2022</t>
   </si>
   <si>
     <t>15,533660</t>
   </si>
   <si>
-    <t>09/06/2022</t>
+    <t>9/6/2022</t>
   </si>
   <si>
     <t>15,662429</t>
   </si>
   <si>
-    <t>08/06/2022</t>
+    <t>8/6/2022</t>
   </si>
   <si>
     <t>15,770811</t>
   </si>
   <si>
-    <t>07/06/2022</t>
+    <t>7/6/2022</t>
   </si>
   <si>
     <t>15,777657</t>
   </si>
   <si>
-    <t>06/06/2022</t>
+    <t>6/6/2022</t>
   </si>
   <si>
     <t>15,784397</t>
   </si>
   <si>
-    <t>05/06/2022</t>
+    <t>5/6/2022</t>
   </si>
   <si>
     <t>15,756215</t>
   </si>
   <si>
-    <t>04/06/2022</t>
+    <t>4/6/2022</t>
   </si>
   <si>
     <t>15,756110</t>
   </si>
   <si>
-    <t>03/06/2022</t>
+    <t>3/6/2022</t>
   </si>
   <si>
     <t>15,756006</t>
   </si>
   <si>
-    <t>02/06/2022</t>
+    <t>2/6/2022</t>
   </si>
   <si>
     <t>15,798932</t>
   </si>
   <si>
-    <t>01/06/2022</t>
-[...5 lines deleted...]
-    <t>31/05/2022</t>
+    <t>1/6/2022</t>
+  </si>
+  <si>
+    <t>15,753702</t>
+  </si>
+  <si>
+    <t>31/5/2022</t>
   </si>
   <si>
     <t>15,791604</t>
   </si>
   <si>
-    <t>30/05/2022</t>
+    <t>30/5/2022</t>
   </si>
   <si>
     <t>15,812971</t>
   </si>
   <si>
-    <t>29/05/2022</t>
+    <t>29/5/2022</t>
   </si>
   <si>
     <t>15,771110</t>
   </si>
   <si>
-    <t>28/05/2022</t>
+    <t>28/5/2022</t>
   </si>
   <si>
     <t>15,771010</t>
   </si>
   <si>
-    <t>27/05/2022</t>
+    <t>27/5/2022</t>
   </si>
   <si>
     <t>15,770911</t>
   </si>
   <si>
-    <t>26/05/2022</t>
+    <t>26/5/2022</t>
   </si>
   <si>
     <t>15,677588</t>
   </si>
   <si>
-    <t>25/05/2022</t>
+    <t>25/5/2022</t>
   </si>
   <si>
     <t>15,625079</t>
   </si>
   <si>
-    <t>24/05/2022</t>
+    <t>24/5/2022</t>
   </si>
   <si>
     <t>15,598543</t>
   </si>
   <si>
-    <t>23/05/2022</t>
+    <t>23/5/2022</t>
   </si>
   <si>
     <t>15,666493</t>
   </si>
   <si>
-    <t>22/05/2022</t>
+    <t>22/5/2022</t>
   </si>
   <si>
     <t>15,668047</t>
   </si>
   <si>
-    <t>21/05/2022</t>
+    <t>21/5/2022</t>
   </si>
   <si>
     <t>15,667958</t>
   </si>
   <si>
-    <t>20/05/2022</t>
+    <t>20/5/2022</t>
   </si>
   <si>
     <t>15,667868</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>19/5/2022</t>
   </si>
   <si>
     <t>15,621969</t>
   </si>
   <si>
-    <t>18/05/2022</t>
+    <t>18/5/2022</t>
   </si>
   <si>
     <t>15,687436</t>
   </si>
   <si>
-    <t>17/05/2022</t>
+    <t>17/5/2022</t>
   </si>
   <si>
     <t>15,772298</t>
   </si>
   <si>
-    <t>16/05/2022</t>
+    <t>16/5/2022</t>
   </si>
   <si>
     <t>15,704412</t>
   </si>
   <si>
-    <t>15/05/2022</t>
+    <t>15/5/2022</t>
   </si>
   <si>
     <t>15,719457</t>
   </si>
   <si>
-    <t>14/05/2022</t>
+    <t>14/5/2022</t>
   </si>
   <si>
     <t>15,719366</t>
   </si>
   <si>
-    <t>13/05/2022</t>
+    <t>13/5/2022</t>
   </si>
   <si>
     <t>15,719275</t>
   </si>
   <si>
-    <t>12/05/2022</t>
+    <t>12/5/2022</t>
   </si>
   <si>
     <t>15,607460</t>
   </si>
   <si>
-    <t>11/05/2022</t>
+    <t>11/5/2022</t>
   </si>
   <si>
     <t>15,622869</t>
   </si>
   <si>
-    <t>10/05/2022</t>
+    <t>10/5/2022</t>
   </si>
   <si>
     <t>15,593711</t>
   </si>
   <si>
-    <t>09/05/2022</t>
+    <t>9/5/2022</t>
   </si>
   <si>
     <t>15,565956</t>
   </si>
   <si>
-    <t>08/05/2022</t>
+    <t>8/5/2022</t>
   </si>
   <si>
     <t>15,711178</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>7/5/2022</t>
   </si>
   <si>
     <t>15,711087</t>
   </si>
   <si>
-    <t>06/05/2022</t>
+    <t>6/5/2022</t>
   </si>
   <si>
     <t>15,710996</t>
   </si>
   <si>
-    <t>05/05/2022</t>
+    <t>5/5/2022</t>
   </si>
   <si>
     <t>15,842223</t>
   </si>
   <si>
-    <t>04/05/2022</t>
+    <t>4/5/2022</t>
   </si>
   <si>
     <t>15,902485</t>
   </si>
   <si>
-    <t>03/05/2022</t>
-[...5 lines deleted...]
-    <t>02/05/2022</t>
+    <t>3/5/2022</t>
+  </si>
+  <si>
+    <t>15,938306</t>
+  </si>
+  <si>
+    <t>2/5/2022</t>
   </si>
   <si>
     <t>15,955582</t>
   </si>
   <si>
-    <t>01/05/2022</t>
+    <t>1/5/2022</t>
   </si>
   <si>
     <t>15,965204</t>
   </si>
   <si>
-    <t>30/04/2022</t>
+    <t>30/4/2022</t>
   </si>
   <si>
     <t>15,965108</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>29/4/2022</t>
   </si>
   <si>
     <t>15,965012</t>
   </si>
   <si>
-    <t>28/04/2022</t>
+    <t>28/4/2022</t>
   </si>
   <si>
     <t>15,952223</t>
   </si>
   <si>
-    <t>27/04/2022</t>
+    <t>27/4/2022</t>
   </si>
   <si>
     <t>15,870751</t>
   </si>
   <si>
-    <t>26/04/2022</t>
+    <t>26/4/2022</t>
   </si>
   <si>
     <t>15,842429</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>25/4/2022</t>
   </si>
   <si>
     <t>15,911267</t>
   </si>
   <si>
-    <t>24/04/2022</t>
+    <t>24/4/2022</t>
   </si>
   <si>
     <t>15,952539</t>
   </si>
   <si>
-    <t>23/04/2022</t>
+    <t>23/4/2022</t>
   </si>
   <si>
     <t>15,952463</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>22/4/2022</t>
   </si>
   <si>
     <t>15,952409</t>
   </si>
   <si>
-    <t>21/04/2022</t>
+    <t>21/4/2022</t>
   </si>
   <si>
     <t>16,043626</t>
   </si>
   <si>
-    <t>20/04/2022</t>
+    <t>20/4/2022</t>
   </si>
   <si>
     <t>16,079021</t>
   </si>
   <si>
-    <t>19/04/2022</t>
+    <t>19/4/2022</t>
   </si>
   <si>
     <t>16,076288</t>
   </si>
   <si>
-    <t>18/04/2022</t>
+    <t>18/4/2022</t>
   </si>
   <si>
     <t>16,091834</t>
   </si>
   <si>
-    <t>17/04/2022</t>
+    <t>17/4/2022</t>
   </si>
   <si>
     <t>16,084629</t>
   </si>
   <si>
-    <t>16/04/2022</t>
+    <t>16/4/2022</t>
   </si>
   <si>
     <t>16,084561</t>
   </si>
   <si>
-    <t>15/04/2022</t>
+    <t>15/4/2022</t>
   </si>
   <si>
     <t>16,084493</t>
   </si>
   <si>
-    <t>14/04/2022</t>
+    <t>14/4/2022</t>
   </si>
   <si>
     <t>16,085985</t>
   </si>
   <si>
-    <t>13/04/2022</t>
+    <t>13/4/2022</t>
   </si>
   <si>
     <t>16,093117</t>
   </si>
   <si>
-    <t>12/04/2022</t>
+    <t>12/4/2022</t>
   </si>
   <si>
     <t>16,062249</t>
   </si>
   <si>
-    <t>11/04/2022</t>
+    <t>11/4/2022</t>
   </si>
   <si>
     <t>16,070843</t>
   </si>
   <si>
-    <t>10/04/2022</t>
+    <t>10/4/2022</t>
   </si>
   <si>
     <t>16,167684</t>
   </si>
   <si>
-    <t>09/04/2022</t>
+    <t>9/4/2022</t>
   </si>
   <si>
     <t>16,167612</t>
   </si>
   <si>
-    <t>08/04/2022</t>
+    <t>8/4/2022</t>
   </si>
   <si>
     <t>16,167540</t>
   </si>
   <si>
-    <t>07/04/2022</t>
+    <t>7/4/2022</t>
   </si>
   <si>
     <t>16,190137</t>
   </si>
   <si>
-    <t>06/04/2022</t>
+    <t>6/4/2022</t>
   </si>
   <si>
     <t>16,216887</t>
   </si>
   <si>
-    <t>05/04/2022</t>
+    <t>5/4/2022</t>
   </si>
   <si>
     <t>16,322275</t>
   </si>
   <si>
-    <t>04/04/2022</t>
+    <t>4/4/2022</t>
   </si>
   <si>
     <t>16,340697</t>
   </si>
   <si>
-    <t>03/04/2022</t>
+    <t>3/4/2022</t>
   </si>
   <si>
     <t>16,249582</t>
   </si>
   <si>
-    <t>02/04/2022</t>
+    <t>2/4/2022</t>
   </si>
   <si>
     <t>16,249516</t>
   </si>
   <si>
-    <t>01/04/2022</t>
-[...5 lines deleted...]
-    <t>31/03/2022</t>
+    <t>1/4/2022</t>
+  </si>
+  <si>
+    <t>16,249769</t>
+  </si>
+  <si>
+    <t>31/3/2022</t>
   </si>
   <si>
     <t>16,236519</t>
   </si>
   <si>
-    <t>30/03/2022</t>
+    <t>30/3/2022</t>
   </si>
   <si>
     <t>16,266959</t>
   </si>
   <si>
-    <t>29/03/2022</t>
+    <t>29/3/2022</t>
   </si>
   <si>
     <t>16,319633</t>
   </si>
   <si>
-    <t>28/03/2022</t>
+    <t>28/3/2022</t>
   </si>
   <si>
     <t>16,204057</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>27/3/2022</t>
   </si>
   <si>
     <t>16,164898</t>
   </si>
   <si>
-    <t>26/03/2022</t>
+    <t>26/3/2022</t>
   </si>
   <si>
     <t>16,164848</t>
   </si>
   <si>
-    <t>25/03/2022</t>
+    <t>25/3/2022</t>
   </si>
   <si>
     <t>16,164799</t>
   </si>
   <si>
-    <t>24/03/2022</t>
+    <t>24/3/2022</t>
   </si>
   <si>
     <t>16,202603</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>23/3/2022</t>
   </si>
   <si>
     <t>16,210003</t>
   </si>
   <si>
-    <t>22/03/2022</t>
+    <t>22/3/2022</t>
   </si>
   <si>
     <t>16,244280</t>
   </si>
   <si>
-    <t>21/03/2022</t>
+    <t>21/3/2022</t>
   </si>
   <si>
     <t>16,209778</t>
   </si>
   <si>
-    <t>20/03/2022</t>
+    <t>20/3/2022</t>
   </si>
   <si>
     <t>16,242365</t>
   </si>
   <si>
-    <t>19/03/2022</t>
+    <t>19/3/2022</t>
   </si>
   <si>
     <t>16,242317</t>
   </si>
   <si>
-    <t>18/03/2022</t>
+    <t>18/3/2022</t>
   </si>
   <si>
     <t>16,242270</t>
   </si>
   <si>
-    <t>17/03/2022</t>
+    <t>17/3/2022</t>
   </si>
   <si>
     <t>16,171227</t>
   </si>
   <si>
-    <t>16/03/2022</t>
+    <t>16/3/2022</t>
   </si>
   <si>
     <t>16,104116</t>
   </si>
   <si>
-    <t>15/03/2022</t>
+    <t>15/3/2022</t>
   </si>
   <si>
     <t>15,887174</t>
   </si>
   <si>
-    <t>14/03/2022</t>
+    <t>14/3/2022</t>
   </si>
   <si>
     <t>15,894656</t>
   </si>
   <si>
-    <t>13/03/2022</t>
+    <t>13/3/2022</t>
   </si>
   <si>
     <t>15,928420</t>
   </si>
   <si>
-    <t>12/03/2022</t>
+    <t>12/3/2022</t>
   </si>
   <si>
     <t>15,928368</t>
   </si>
   <si>
-    <t>11/03/2022</t>
+    <t>11/3/2022</t>
   </si>
   <si>
     <t>15,928378</t>
   </si>
   <si>
-    <t>10/03/2022</t>
+    <t>10/3/2022</t>
   </si>
   <si>
     <t>15,945697</t>
   </si>
   <si>
-    <t>09/03/2022</t>
-[...5 lines deleted...]
-    <t>08/03/2022</t>
+    <t>9/3/2022</t>
+  </si>
+  <si>
+    <t>15,987096</t>
+  </si>
+  <si>
+    <t>8/3/2022</t>
   </si>
   <si>
     <t>15,837985</t>
   </si>
   <si>
-    <t>07/03/2022</t>
-[...5 lines deleted...]
-    <t>06/03/2022</t>
+    <t>7/3/2022</t>
+  </si>
+  <si>
+    <t>15,902883</t>
+  </si>
+  <si>
+    <t>6/3/2022</t>
   </si>
   <si>
     <t>16,047702</t>
   </si>
   <si>
-    <t>05/03/2022</t>
+    <t>5/3/2022</t>
   </si>
   <si>
     <t>16,047645</t>
   </si>
   <si>
-    <t>04/03/2022</t>
+    <t>4/3/2022</t>
   </si>
   <si>
     <t>16,047587</t>
   </si>
   <si>
-    <t>03/03/2022</t>
+    <t>3/3/2022</t>
   </si>
   <si>
     <t>16,157705</t>
   </si>
   <si>
-    <t>02/03/2022</t>
+    <t>2/3/2022</t>
   </si>
   <si>
     <t>16,213553</t>
   </si>
   <si>
-    <t>01/03/2022</t>
-[...5 lines deleted...]
-    <t>28/02/2022</t>
+    <t>1/3/2022</t>
+  </si>
+  <si>
+    <t>16,199144</t>
+  </si>
+  <si>
+    <t>28/2/2022</t>
   </si>
   <si>
     <t>16,211145</t>
   </si>
   <si>
-    <t>27/02/2022</t>
+    <t>27/2/2022</t>
   </si>
   <si>
     <t>16,189003</t>
   </si>
   <si>
-    <t>26/02/2022</t>
+    <t>26/2/2022</t>
   </si>
   <si>
     <t>16,188962</t>
   </si>
   <si>
-    <t>25/02/2022</t>
+    <t>25/2/2022</t>
   </si>
   <si>
     <t>16,188920</t>
   </si>
   <si>
-    <t>24/02/2022</t>
+    <t>24/2/2022</t>
   </si>
   <si>
     <t>16,118909</t>
   </si>
   <si>
-    <t>23/02/2022</t>
+    <t>23/2/2022</t>
   </si>
   <si>
     <t>16,181544</t>
   </si>
   <si>
-    <t>22/02/2022</t>
+    <t>22/2/2022</t>
   </si>
   <si>
     <t>16,196051</t>
   </si>
   <si>
-    <t>21/02/2022</t>
+    <t>21/2/2022</t>
   </si>
   <si>
     <t>16,239793</t>
   </si>
   <si>
-    <t>20/02/2022</t>
+    <t>20/2/2022</t>
   </si>
   <si>
     <t>16,288526</t>
   </si>
   <si>
-    <t>19/02/2022</t>
+    <t>19/2/2022</t>
   </si>
   <si>
     <t>16,288496</t>
   </si>
   <si>
-    <t>18/02/2022</t>
+    <t>18/2/2022</t>
   </si>
   <si>
     <t>16,288466</t>
   </si>
   <si>
-    <t>17/02/2022</t>
+    <t>17/2/2022</t>
   </si>
   <si>
     <t>16,350117</t>
   </si>
   <si>
-    <t>16/02/2022</t>
+    <t>16/2/2022</t>
   </si>
   <si>
     <t>16,385180</t>
   </si>
   <si>
-    <t>15/02/2022</t>
+    <t>15/2/2022</t>
   </si>
   <si>
     <t>16,366731</t>
   </si>
   <si>
-    <t>14/02/2022</t>
+    <t>14/2/2022</t>
   </si>
   <si>
     <t>16,270881</t>
   </si>
   <si>
-    <t>13/02/2022</t>
+    <t>13/2/2022</t>
   </si>
   <si>
     <t>16,342702</t>
   </si>
   <si>
-    <t>12/02/2022</t>
+    <t>12/2/2022</t>
   </si>
   <si>
     <t>16,342676</t>
   </si>
   <si>
-    <t>11/02/2022</t>
+    <t>11/2/2022</t>
   </si>
   <si>
     <t>16,342650</t>
   </si>
   <si>
-    <t>10/02/2022</t>
+    <t>10/2/2022</t>
   </si>
   <si>
     <t>16,427228</t>
   </si>
   <si>
-    <t>09/02/2022</t>
+    <t>9/2/2022</t>
   </si>
   <si>
     <t>16,505413</t>
   </si>
   <si>
-    <t>08/02/2022</t>
+    <t>8/2/2022</t>
   </si>
   <si>
     <t>16,402680</t>
   </si>
   <si>
-    <t>07/02/2022</t>
-[...5 lines deleted...]
-    <t>06/02/2022</t>
+    <t>7/2/2022</t>
+  </si>
+  <si>
+    <t>16,405729</t>
+  </si>
+  <si>
+    <t>6/2/2022</t>
   </si>
   <si>
     <t>16,442773</t>
   </si>
   <si>
-    <t>05/02/2022</t>
+    <t>5/2/2022</t>
   </si>
   <si>
     <t>16,442781</t>
   </si>
   <si>
-    <t>04/02/2022</t>
+    <t>4/2/2022</t>
   </si>
   <si>
     <t>16,442790</t>
   </si>
   <si>
-    <t>03/02/2022</t>
+    <t>3/2/2022</t>
   </si>
   <si>
     <t>16,507310</t>
   </si>
   <si>
-    <t>02/02/2022</t>
+    <t>2/2/2022</t>
   </si>
   <si>
     <t>16,688788</t>
   </si>
   <si>
-    <t>01/02/2022</t>
-[...5 lines deleted...]
-    <t>31/01/2022</t>
+    <t>1/2/2022</t>
+  </si>
+  <si>
+    <t>16,672915</t>
+  </si>
+  <si>
+    <t>31/1/2022</t>
   </si>
   <si>
     <t>16,642100</t>
   </si>
   <si>
-    <t>30/01/2022</t>
+    <t>30/1/2022</t>
   </si>
   <si>
     <t>16,583150</t>
   </si>
   <si>
-    <t>29/01/2022</t>
+    <t>29/1/2022</t>
   </si>
   <si>
     <t>16,583157</t>
   </si>
   <si>
-    <t>28/01/2022</t>
+    <t>28/1/2022</t>
   </si>
   <si>
     <t>16,583164</t>
   </si>
   <si>
-    <t>27/01/2022</t>
+    <t>27/1/2022</t>
   </si>
   <si>
     <t>16,579023</t>
   </si>
   <si>
-    <t>26/01/2022</t>
+    <t>26/1/2022</t>
   </si>
   <si>
     <t>16,612630</t>
   </si>
   <si>
-    <t>25/01/2022</t>
+    <t>25/1/2022</t>
   </si>
   <si>
     <t>16,569750</t>
   </si>
   <si>
-    <t>24/01/2022</t>
+    <t>24/1/2022</t>
   </si>
   <si>
     <t>16,615648</t>
   </si>
   <si>
-    <t>23/01/2022</t>
+    <t>23/1/2022</t>
   </si>
   <si>
     <t>16,707077</t>
   </si>
   <si>
-    <t>22/01/2022</t>
+    <t>22/1/2022</t>
   </si>
   <si>
     <t>16,707076</t>
   </si>
   <si>
-    <t>21/01/2022</t>
-[...2 lines deleted...]
-    <t>20/01/2022</t>
+    <t>21/1/2022</t>
+  </si>
+  <si>
+    <t>20/1/2022</t>
   </si>
   <si>
     <t>16,779722</t>
   </si>
   <si>
-    <t>19/01/2022</t>
+    <t>19/1/2022</t>
   </si>
   <si>
     <t>16,754819</t>
   </si>
   <si>
-    <t>18/01/2022</t>
+    <t>18/1/2022</t>
   </si>
   <si>
     <t>16,758679</t>
   </si>
   <si>
-    <t>17/01/2022</t>
+    <t>17/1/2022</t>
   </si>
   <si>
     <t>16,841718</t>
   </si>
   <si>
-    <t>16/01/2022</t>
+    <t>16/1/2022</t>
   </si>
   <si>
     <t>16,838323</t>
   </si>
   <si>
-    <t>15/01/2022</t>
+    <t>15/1/2022</t>
   </si>
   <si>
     <t>16,838315</t>
   </si>
   <si>
-    <t>14/01/2022</t>
+    <t>14/1/2022</t>
   </si>
   <si>
     <t>16,838307</t>
   </si>
   <si>
-    <t>13/01/2022</t>
+    <t>13/1/2022</t>
   </si>
   <si>
     <t>16,860310</t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>12/1/2022</t>
   </si>
   <si>
     <t>16,902738</t>
   </si>
   <si>
-    <t>11/01/2022</t>
-[...5 lines deleted...]
-    <t>10/01/2022</t>
+    <t>11/1/2022</t>
+  </si>
+  <si>
+    <t>16,873824</t>
+  </si>
+  <si>
+    <t>10/1/2022</t>
   </si>
   <si>
     <t>16,841346</t>
   </si>
   <si>
-    <t>09/01/2022</t>
+    <t>9/1/2022</t>
   </si>
   <si>
     <t>16,894631</t>
   </si>
   <si>
-    <t>08/01/2022</t>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>16,894625</t>
   </si>
   <si>
-    <t>07/01/2022</t>
+    <t>7/1/2022</t>
   </si>
   <si>
     <t>16,894619</t>
   </si>
   <si>
-    <t>06/01/2022</t>
+    <t>6/1/2022</t>
   </si>
   <si>
     <t>16,952196</t>
   </si>
   <si>
-    <t>05/01/2022</t>
+    <t>5/1/2022</t>
   </si>
   <si>
     <t>16,985015</t>
   </si>
   <si>
-    <t>04/01/2022</t>
+    <t>4/1/2022</t>
   </si>
   <si>
     <t>17,043197</t>
   </si>
   <si>
-    <t>03/01/2022</t>
-[...5 lines deleted...]
-    <t>02/01/2022</t>
+    <t>3/1/2022</t>
+  </si>
+  <si>
+    <t>17,058664</t>
+  </si>
+  <si>
+    <t>2/1/2022</t>
   </si>
   <si>
     <t>17,036217</t>
   </si>
   <si>
-    <t>01/01/2022</t>
+    <t>1/1/2022</t>
   </si>
   <si>
     <t>17,036210</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>17,036203</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>17,040889</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>17,035289</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
@@ -9549,51 +9861,51 @@
   <si>
     <t>17,012267</t>
   </si>
   <si>
     <t>25/12/2021</t>
   </si>
   <si>
     <t>17,012249</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>17,012230</t>
   </si>
   <si>
     <t>23/12/2021</t>
   </si>
   <si>
     <t>17,012418</t>
   </si>
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
-    <t>16,989940</t>
+    <t>16,990923</t>
   </si>
   <si>
     <t>21/12/2021</t>
   </si>
   <si>
     <t>16,956246</t>
   </si>
   <si>
     <t>20/12/2021</t>
   </si>
   <si>
     <t>16,876491</t>
   </si>
   <si>
     <t>19/12/2021</t>
   </si>
   <si>
     <t>16,938232</t>
   </si>
   <si>
     <t>18/12/2021</t>
   </si>
   <si>
     <t>16,938203</t>
   </si>
@@ -9603,375 +9915,375 @@
   <si>
     <t>16,938175</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
     <t>16,951621</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>16,968681</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>16,947996</t>
   </si>
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
-    <t>16,998664</t>
+    <t>17,007586</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>17,024547</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>17,024538</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>17,024529</t>
   </si>
   <si>
-    <t>09/12/2021</t>
+    <t>9/12/2021</t>
   </si>
   <si>
     <t>17,048044</t>
   </si>
   <si>
-    <t>08/12/2021</t>
+    <t>8/12/2021</t>
   </si>
   <si>
     <t>17,055976</t>
   </si>
   <si>
-    <t>07/12/2021</t>
+    <t>7/12/2021</t>
   </si>
   <si>
     <t>17,074098</t>
   </si>
   <si>
-    <t>06/12/2021</t>
+    <t>6/12/2021</t>
   </si>
   <si>
     <t>16,946061</t>
   </si>
   <si>
-    <t>05/12/2021</t>
+    <t>5/12/2021</t>
   </si>
   <si>
     <t>16,907298</t>
   </si>
   <si>
-    <t>04/12/2021</t>
+    <t>4/12/2021</t>
   </si>
   <si>
     <t>16,907288</t>
   </si>
   <si>
-    <t>03/12/2021</t>
+    <t>3/12/2021</t>
   </si>
   <si>
     <t>16,907277</t>
   </si>
   <si>
-    <t>02/12/2021</t>
+    <t>2/12/2021</t>
   </si>
   <si>
     <t>16,956972</t>
   </si>
   <si>
-    <t>01/12/2021</t>
-[...2 lines deleted...]
-    <t>16,951959</t>
+    <t>1/12/2021</t>
+  </si>
+  <si>
+    <t>16,952544</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
-    <t>16,941549</t>
+    <t>16,943814</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>17,011363</t>
   </si>
   <si>
     <t>28/11/2021</t>
   </si>
   <si>
     <t>16,977418</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
   <si>
     <t>16,977448</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>16,977478</t>
   </si>
   <si>
     <t>25/11/2021</t>
   </si>
   <si>
     <t>17,131846</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
-    <t>17,132175</t>
+    <t>17,134917</t>
   </si>
   <si>
     <t>23/11/2021</t>
   </si>
   <si>
     <t>17,138118</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>17,225164</t>
   </si>
   <si>
     <t>21/11/2021</t>
   </si>
   <si>
     <t>17,252361</t>
   </si>
   <si>
     <t>20/11/2021</t>
   </si>
   <si>
     <t>17,252415</t>
   </si>
   <si>
     <t>19/11/2021</t>
   </si>
   <si>
     <t>17,252470</t>
   </si>
   <si>
     <t>18/11/2021</t>
   </si>
   <si>
-    <t>17,206435</t>
+    <t>17,215651</t>
   </si>
   <si>
     <t>17/11/2021</t>
   </si>
   <si>
     <t>17,240949</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
-    <t>17,257949</t>
+    <t>17,258799</t>
   </si>
   <si>
     <t>15/11/2021</t>
   </si>
   <si>
     <t>17,236924</t>
   </si>
   <si>
     <t>14/11/2021</t>
   </si>
   <si>
     <t>17,211341</t>
   </si>
   <si>
     <t>13/11/2021</t>
   </si>
   <si>
     <t>17,211357</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>17,211359</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>17,166920</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>17,158125</t>
   </si>
   <si>
-    <t>09/11/2021</t>
+    <t>9/11/2021</t>
   </si>
   <si>
     <t>17,167617</t>
   </si>
   <si>
-    <t>08/11/2021</t>
+    <t>8/11/2021</t>
   </si>
   <si>
     <t>17,173778</t>
   </si>
   <si>
-    <t>07/11/2021</t>
+    <t>7/11/2021</t>
   </si>
   <si>
     <t>17,174604</t>
   </si>
   <si>
-    <t>06/11/2021</t>
+    <t>6/11/2021</t>
   </si>
   <si>
     <t>17,174611</t>
   </si>
   <si>
-    <t>05/11/2021</t>
+    <t>5/11/2021</t>
   </si>
   <si>
     <t>17,174618</t>
   </si>
   <si>
-    <t>04/11/2021</t>
+    <t>4/11/2021</t>
   </si>
   <si>
     <t>17,182153</t>
   </si>
   <si>
-    <t>03/11/2021</t>
+    <t>3/11/2021</t>
   </si>
   <si>
     <t>17,126404</t>
   </si>
   <si>
-    <t>02/11/2021</t>
-[...5 lines deleted...]
-    <t>01/11/2021</t>
+    <t>2/11/2021</t>
+  </si>
+  <si>
+    <t>17,092424</t>
+  </si>
+  <si>
+    <t>1/11/2021</t>
   </si>
   <si>
     <t>17,034691</t>
   </si>
   <si>
     <t>31/10/2021</t>
   </si>
   <si>
     <t>16,995247</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>16,995288</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>16,995299</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
   <si>
     <t>17,004013</t>
   </si>
   <si>
     <t>27/10/2021</t>
   </si>
   <si>
     <t>16,998682</t>
   </si>
   <si>
     <t>26/10/2021</t>
   </si>
   <si>
-    <t>17,045302</t>
+    <t>17,045995</t>
   </si>
   <si>
     <t>25/10/2021</t>
   </si>
   <si>
     <t>17,044473</t>
   </si>
   <si>
     <t>24/10/2021</t>
   </si>
   <si>
     <t>17,046150</t>
   </si>
   <si>
     <t>23/10/2021</t>
   </si>
   <si>
     <t>17,046162</t>
   </si>
   <si>
     <t>22/10/2021</t>
   </si>
   <si>
     <t>17,046174</t>
   </si>
   <si>
     <t>21/10/2021</t>
   </si>
   <si>
     <t>17,049828</t>
   </si>
   <si>
     <t>20/10/2021</t>
   </si>
   <si>
-    <t>17,034286</t>
+    <t>17,034696</t>
   </si>
   <si>
     <t>19/10/2021</t>
   </si>
   <si>
     <t>17,027018</t>
   </si>
   <si>
     <t>18/10/2021</t>
   </si>
   <si>
     <t>17,009555</t>
   </si>
   <si>
     <t>17/10/2021</t>
   </si>
   <si>
     <t>17,025851</t>
   </si>
   <si>
     <t>16/10/2021</t>
   </si>
   <si>
     <t>17,025865</t>
   </si>
@@ -9990,1728 +10302,1728 @@
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>16,929155</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>16,897794</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>16,908721</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>16,928828</t>
   </si>
   <si>
-    <t>09/10/2021</t>
-[...2 lines deleted...]
-    <t>08/10/2021</t>
+    <t>9/10/2021</t>
+  </si>
+  <si>
+    <t>8/10/2021</t>
   </si>
   <si>
     <t>16,928827</t>
   </si>
   <si>
-    <t>07/10/2021</t>
+    <t>7/10/2021</t>
   </si>
   <si>
     <t>16,936300</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>6/10/2021</t>
   </si>
   <si>
     <t>16,846403</t>
   </si>
   <si>
-    <t>05/10/2021</t>
+    <t>5/10/2021</t>
   </si>
   <si>
     <t>16,878826</t>
   </si>
   <si>
-    <t>04/10/2021</t>
+    <t>4/10/2021</t>
   </si>
   <si>
     <t>16,848117</t>
   </si>
   <si>
-    <t>03/10/2021</t>
+    <t>3/10/2021</t>
   </si>
   <si>
     <t>16,895799</t>
   </si>
   <si>
-    <t>02/10/2021</t>
+    <t>2/10/2021</t>
   </si>
   <si>
     <t>16,895819</t>
   </si>
   <si>
-    <t>01/10/2021</t>
-[...5 lines deleted...]
-    <t>30/09/2021</t>
+    <t>1/10/2021</t>
+  </si>
+  <si>
+    <t>16,895962</t>
+  </si>
+  <si>
+    <t>30/9/2021</t>
   </si>
   <si>
     <t>16,902150</t>
   </si>
   <si>
-    <t>29/09/2021</t>
+    <t>29/9/2021</t>
   </si>
   <si>
     <t>16,895137</t>
   </si>
   <si>
-    <t>28/09/2021</t>
+    <t>28/9/2021</t>
   </si>
   <si>
     <t>16,886186</t>
   </si>
   <si>
-    <t>27/09/2021</t>
+    <t>27/9/2021</t>
   </si>
   <si>
     <t>16,977501</t>
   </si>
   <si>
-    <t>26/09/2021</t>
+    <t>26/9/2021</t>
   </si>
   <si>
     <t>17,008817</t>
   </si>
   <si>
-    <t>25/09/2021</t>
+    <t>25/9/2021</t>
   </si>
   <si>
     <t>17,008866</t>
   </si>
   <si>
-    <t>24/09/2021</t>
+    <t>24/9/2021</t>
   </si>
   <si>
     <t>17,008915</t>
   </si>
   <si>
-    <t>23/09/2021</t>
-[...5 lines deleted...]
-    <t>22/09/2021</t>
+    <t>23/9/2021</t>
+  </si>
+  <si>
+    <t>17,060022</t>
+  </si>
+  <si>
+    <t>22/9/2021</t>
   </si>
   <si>
     <t>17,018193</t>
   </si>
   <si>
-    <t>21/09/2021</t>
+    <t>21/9/2021</t>
   </si>
   <si>
     <t>16,989884</t>
   </si>
   <si>
-    <t>20/09/2021</t>
+    <t>20/9/2021</t>
   </si>
   <si>
     <t>16,966136</t>
   </si>
   <si>
-    <t>19/09/2021</t>
+    <t>19/9/2021</t>
   </si>
   <si>
     <t>17,046183</t>
   </si>
   <si>
-    <t>18/09/2021</t>
+    <t>18/9/2021</t>
   </si>
   <si>
     <t>17,046215</t>
   </si>
   <si>
-    <t>17/09/2021</t>
+    <t>17/9/2021</t>
   </si>
   <si>
     <t>17,046248</t>
   </si>
   <si>
-    <t>16/09/2021</t>
+    <t>16/9/2021</t>
   </si>
   <si>
     <t>17,059390</t>
   </si>
   <si>
-    <t>15/09/2021</t>
+    <t>15/9/2021</t>
   </si>
   <si>
     <t>17,051846</t>
   </si>
   <si>
-    <t>14/09/2021</t>
+    <t>14/9/2021</t>
   </si>
   <si>
     <t>17,077756</t>
   </si>
   <si>
-    <t>13/09/2021</t>
+    <t>13/9/2021</t>
   </si>
   <si>
     <t>17,070988</t>
   </si>
   <si>
-    <t>12/09/2021</t>
+    <t>12/9/2021</t>
   </si>
   <si>
     <t>17,093170</t>
   </si>
   <si>
-    <t>11/09/2021</t>
+    <t>11/9/2021</t>
   </si>
   <si>
     <t>17,093183</t>
   </si>
   <si>
-    <t>10/09/2021</t>
+    <t>10/9/2021</t>
   </si>
   <si>
     <t>17,093196</t>
   </si>
   <si>
-    <t>09/09/2021</t>
+    <t>9/9/2021</t>
   </si>
   <si>
     <t>17,087965</t>
   </si>
   <si>
-    <t>08/09/2021</t>
+    <t>8/9/2021</t>
   </si>
   <si>
     <t>17,103813</t>
   </si>
   <si>
-    <t>07/09/2021</t>
+    <t>7/9/2021</t>
   </si>
   <si>
     <t>17,137445</t>
   </si>
   <si>
-    <t>06/09/2021</t>
+    <t>6/9/2021</t>
   </si>
   <si>
     <t>17,128131</t>
   </si>
   <si>
-    <t>05/09/2021</t>
+    <t>5/9/2021</t>
   </si>
   <si>
     <t>17,109546</t>
   </si>
   <si>
-    <t>04/09/2021</t>
+    <t>4/9/2021</t>
   </si>
   <si>
     <t>17,109569</t>
   </si>
   <si>
-    <t>03/09/2021</t>
+    <t>3/9/2021</t>
   </si>
   <si>
     <t>17,109592</t>
   </si>
   <si>
-    <t>02/09/2021</t>
+    <t>2/9/2021</t>
   </si>
   <si>
     <t>17,125225</t>
   </si>
   <si>
-    <t>01/09/2021</t>
-[...5 lines deleted...]
-    <t>31/08/2021</t>
+    <t>1/9/2021</t>
+  </si>
+  <si>
+    <t>17,115207</t>
+  </si>
+  <si>
+    <t>31/8/2021</t>
   </si>
   <si>
     <t>17,081701</t>
   </si>
   <si>
-    <t>30/08/2021</t>
+    <t>30/8/2021</t>
   </si>
   <si>
     <t>17,060232</t>
   </si>
   <si>
-    <t>29/08/2021</t>
+    <t>29/8/2021</t>
   </si>
   <si>
     <t>17,065829</t>
   </si>
   <si>
-    <t>28/08/2021</t>
+    <t>28/8/2021</t>
   </si>
   <si>
     <t>17,065845</t>
   </si>
   <si>
-    <t>27/08/2021</t>
+    <t>27/8/2021</t>
   </si>
   <si>
     <t>17,065861</t>
   </si>
   <si>
-    <t>26/08/2021</t>
-[...5 lines deleted...]
-    <t>25/08/2021</t>
+    <t>26/8/2021</t>
+  </si>
+  <si>
+    <t>17,061719</t>
+  </si>
+  <si>
+    <t>25/8/2021</t>
   </si>
   <si>
     <t>17,095641</t>
   </si>
   <si>
-    <t>24/08/2021</t>
+    <t>24/8/2021</t>
   </si>
   <si>
     <t>17,091087</t>
   </si>
   <si>
-    <t>23/08/2021</t>
+    <t>23/8/2021</t>
   </si>
   <si>
     <t>17,044601</t>
   </si>
   <si>
-    <t>22/08/2021</t>
+    <t>22/8/2021</t>
   </si>
   <si>
     <t>17,002771</t>
   </si>
   <si>
-    <t>21/08/2021</t>
+    <t>21/8/2021</t>
   </si>
   <si>
     <t>17,002787</t>
   </si>
   <si>
-    <t>20/08/2021</t>
+    <t>20/8/2021</t>
   </si>
   <si>
     <t>17,002804</t>
   </si>
   <si>
-    <t>19/08/2021</t>
+    <t>19/8/2021</t>
   </si>
   <si>
     <t>17,015208</t>
   </si>
   <si>
-    <t>18/08/2021</t>
+    <t>18/8/2021</t>
   </si>
   <si>
     <t>17,075971</t>
   </si>
   <si>
-    <t>17/08/2021</t>
+    <t>17/8/2021</t>
   </si>
   <si>
     <t>17,070068</t>
   </si>
   <si>
-    <t>16/08/2021</t>
+    <t>16/8/2021</t>
   </si>
   <si>
     <t>17,083055</t>
   </si>
   <si>
-    <t>15/08/2021</t>
+    <t>15/8/2021</t>
   </si>
   <si>
     <t>17,102700</t>
   </si>
   <si>
-    <t>14/08/2021</t>
+    <t>14/8/2021</t>
   </si>
   <si>
     <t>17,102721</t>
   </si>
   <si>
-    <t>13/08/2021</t>
+    <t>13/8/2021</t>
   </si>
   <si>
     <t>17,102743</t>
   </si>
   <si>
-    <t>12/08/2021</t>
+    <t>12/8/2021</t>
   </si>
   <si>
     <t>17,118741</t>
   </si>
   <si>
-    <t>11/08/2021</t>
+    <t>11/8/2021</t>
   </si>
   <si>
     <t>17,129732</t>
   </si>
   <si>
-    <t>10/08/2021</t>
+    <t>10/8/2021</t>
   </si>
   <si>
     <t>17,133646</t>
   </si>
   <si>
-    <t>09/08/2021</t>
+    <t>9/8/2021</t>
   </si>
   <si>
     <t>17,118791</t>
   </si>
   <si>
-    <t>08/08/2021</t>
+    <t>8/8/2021</t>
   </si>
   <si>
     <t>17,111114</t>
   </si>
   <si>
-    <t>07/08/2021</t>
+    <t>7/8/2021</t>
   </si>
   <si>
     <t>17,111140</t>
   </si>
   <si>
-    <t>06/08/2021</t>
+    <t>6/8/2021</t>
   </si>
   <si>
     <t>17,111166</t>
   </si>
   <si>
-    <t>05/08/2021</t>
+    <t>5/8/2021</t>
   </si>
   <si>
     <t>17,124497</t>
   </si>
   <si>
-    <t>04/08/2021</t>
+    <t>4/8/2021</t>
   </si>
   <si>
     <t>17,109401</t>
   </si>
   <si>
-    <t>03/08/2021</t>
+    <t>3/8/2021</t>
   </si>
   <si>
     <t>17,064809</t>
   </si>
   <si>
-    <t>02/08/2021</t>
-[...5 lines deleted...]
-    <t>01/08/2021</t>
+    <t>2/8/2021</t>
+  </si>
+  <si>
+    <t>17,068265</t>
+  </si>
+  <si>
+    <t>1/8/2021</t>
   </si>
   <si>
     <t>17,057027</t>
   </si>
   <si>
-    <t>31/07/2021</t>
+    <t>31/7/2021</t>
   </si>
   <si>
     <t>17,057043</t>
   </si>
   <si>
-    <t>30/07/2021</t>
+    <t>30/7/2021</t>
   </si>
   <si>
     <t>17,057100</t>
   </si>
   <si>
-    <t>29/07/2021</t>
+    <t>29/7/2021</t>
   </si>
   <si>
     <t>17,075323</t>
   </si>
   <si>
-    <t>28/07/2021</t>
-[...5 lines deleted...]
-    <t>27/07/2021</t>
+    <t>28/7/2021</t>
+  </si>
+  <si>
+    <t>17,056492</t>
+  </si>
+  <si>
+    <t>27/7/2021</t>
   </si>
   <si>
     <t>16,999764</t>
   </si>
   <si>
-    <t>26/07/2021</t>
+    <t>26/7/2021</t>
   </si>
   <si>
     <t>17,065359</t>
   </si>
   <si>
-    <t>25/07/2021</t>
+    <t>25/7/2021</t>
   </si>
   <si>
     <t>17,095918</t>
   </si>
   <si>
-    <t>24/07/2021</t>
+    <t>24/7/2021</t>
   </si>
   <si>
     <t>17,095927</t>
   </si>
   <si>
-    <t>23/07/2021</t>
+    <t>23/7/2021</t>
   </si>
   <si>
     <t>17,095935</t>
   </si>
   <si>
-    <t>22/07/2021</t>
+    <t>22/7/2021</t>
   </si>
   <si>
     <t>17,057642</t>
   </si>
   <si>
-    <t>21/07/2021</t>
+    <t>21/7/2021</t>
   </si>
   <si>
     <t>17,012323</t>
   </si>
   <si>
-    <t>20/07/2021</t>
+    <t>20/7/2021</t>
   </si>
   <si>
     <t>16,978179</t>
   </si>
   <si>
-    <t>19/07/2021</t>
+    <t>19/7/2021</t>
   </si>
   <si>
     <t>16,952844</t>
   </si>
   <si>
-    <t>18/07/2021</t>
+    <t>18/7/2021</t>
   </si>
   <si>
     <t>17,005448</t>
   </si>
   <si>
-    <t>17/07/2021</t>
+    <t>17/7/2021</t>
   </si>
   <si>
     <t>17,005475</t>
   </si>
   <si>
-    <t>16/07/2021</t>
+    <t>16/7/2021</t>
   </si>
   <si>
     <t>17,005503</t>
   </si>
   <si>
-    <t>15/07/2021</t>
+    <t>15/7/2021</t>
   </si>
   <si>
     <t>17,018437</t>
   </si>
   <si>
-    <t>14/07/2021</t>
+    <t>14/7/2021</t>
   </si>
   <si>
     <t>17,034134</t>
   </si>
   <si>
-    <t>13/07/2021</t>
+    <t>13/7/2021</t>
   </si>
   <si>
     <t>17,049905</t>
   </si>
   <si>
-    <t>12/07/2021</t>
+    <t>12/7/2021</t>
   </si>
   <si>
     <t>17,021323</t>
   </si>
   <si>
-    <t>11/07/2021</t>
+    <t>11/7/2021</t>
   </si>
   <si>
     <t>16,991218</t>
   </si>
   <si>
-    <t>10/07/2021</t>
+    <t>10/7/2021</t>
   </si>
   <si>
     <t>16,991242</t>
   </si>
   <si>
-    <t>09/07/2021</t>
+    <t>9/7/2021</t>
   </si>
   <si>
     <t>16,991266</t>
   </si>
   <si>
-    <t>08/07/2021</t>
+    <t>8/7/2021</t>
   </si>
   <si>
     <t>16,958932</t>
   </si>
   <si>
-    <t>07/07/2021</t>
+    <t>7/7/2021</t>
   </si>
   <si>
     <t>17,021831</t>
   </si>
   <si>
-    <t>06/07/2021</t>
+    <t>6/7/2021</t>
   </si>
   <si>
     <t>16,999960</t>
   </si>
   <si>
-    <t>05/07/2021</t>
+    <t>5/7/2021</t>
   </si>
   <si>
     <t>16,982905</t>
   </si>
   <si>
-    <t>04/07/2021</t>
+    <t>4/7/2021</t>
   </si>
   <si>
     <t>16,987456</t>
   </si>
   <si>
-    <t>03/07/2021</t>
+    <t>3/7/2021</t>
   </si>
   <si>
     <t>16,987482</t>
   </si>
   <si>
-    <t>02/07/2021</t>
+    <t>2/7/2021</t>
   </si>
   <si>
     <t>16,987508</t>
   </si>
   <si>
-    <t>01/07/2021</t>
-[...5 lines deleted...]
-    <t>30/06/2021</t>
+    <t>1/7/2021</t>
+  </si>
+  <si>
+    <t>16,977413</t>
+  </si>
+  <si>
+    <t>30/6/2021</t>
   </si>
   <si>
     <t>16,960227</t>
   </si>
   <si>
-    <t>29/06/2021</t>
+    <t>29/6/2021</t>
   </si>
   <si>
     <t>16,975169</t>
   </si>
   <si>
-    <t>28/06/2021</t>
+    <t>28/6/2021</t>
   </si>
   <si>
     <t>16,945943</t>
   </si>
   <si>
-    <t>27/06/2021</t>
+    <t>27/6/2021</t>
   </si>
   <si>
     <t>16,939415</t>
   </si>
   <si>
-    <t>26/06/2021</t>
+    <t>26/6/2021</t>
   </si>
   <si>
     <t>16,939419</t>
   </si>
   <si>
-    <t>25/06/2021</t>
+    <t>25/6/2021</t>
   </si>
   <si>
     <t>16,939423</t>
   </si>
   <si>
-    <t>24/06/2021</t>
+    <t>24/6/2021</t>
   </si>
   <si>
     <t>16,906640</t>
   </si>
   <si>
-    <t>23/06/2021</t>
+    <t>23/6/2021</t>
   </si>
   <si>
     <t>16,878816</t>
   </si>
   <si>
-    <t>22/06/2021</t>
+    <t>22/6/2021</t>
   </si>
   <si>
     <t>16,888323</t>
   </si>
   <si>
-    <t>21/06/2021</t>
+    <t>21/6/2021</t>
   </si>
   <si>
     <t>16,880445</t>
   </si>
   <si>
-    <t>20/06/2021</t>
+    <t>20/6/2021</t>
   </si>
   <si>
     <t>16,881457</t>
   </si>
   <si>
-    <t>19/06/2021</t>
+    <t>19/6/2021</t>
   </si>
   <si>
     <t>16,881447</t>
   </si>
   <si>
-    <t>18/06/2021</t>
+    <t>18/6/2021</t>
   </si>
   <si>
     <t>16,881436</t>
   </si>
   <si>
-    <t>17/06/2021</t>
+    <t>17/6/2021</t>
   </si>
   <si>
     <t>16,913142</t>
   </si>
   <si>
-    <t>16/06/2021</t>
+    <t>16/6/2021</t>
   </si>
   <si>
     <t>16,910178</t>
   </si>
   <si>
-    <t>15/06/2021</t>
+    <t>15/6/2021</t>
   </si>
   <si>
     <t>16,900340</t>
   </si>
   <si>
-    <t>14/06/2021</t>
+    <t>14/6/2021</t>
   </si>
   <si>
     <t>16,899718</t>
   </si>
   <si>
-    <t>13/06/2021</t>
+    <t>13/6/2021</t>
   </si>
   <si>
     <t>16,894715</t>
   </si>
   <si>
-    <t>12/06/2021</t>
+    <t>12/6/2021</t>
   </si>
   <si>
     <t>16,894697</t>
   </si>
   <si>
-    <t>11/06/2021</t>
+    <t>11/6/2021</t>
   </si>
   <si>
     <t>16,894679</t>
   </si>
   <si>
-    <t>10/06/2021</t>
+    <t>10/6/2021</t>
   </si>
   <si>
     <t>16,864260</t>
   </si>
   <si>
-    <t>09/06/2021</t>
+    <t>9/6/2021</t>
   </si>
   <si>
     <t>16,856827</t>
   </si>
   <si>
-    <t>08/06/2021</t>
+    <t>8/6/2021</t>
   </si>
   <si>
     <t>16,840168</t>
   </si>
   <si>
-    <t>07/06/2021</t>
+    <t>7/6/2021</t>
   </si>
   <si>
     <t>16,837139</t>
   </si>
   <si>
-    <t>06/06/2021</t>
+    <t>6/6/2021</t>
   </si>
   <si>
     <t>16,837165</t>
   </si>
   <si>
-    <t>05/06/2021</t>
+    <t>5/6/2021</t>
   </si>
   <si>
     <t>16,837148</t>
   </si>
   <si>
-    <t>04/06/2021</t>
+    <t>4/6/2021</t>
   </si>
   <si>
     <t>16,837130</t>
   </si>
   <si>
-    <t>03/06/2021</t>
-[...5 lines deleted...]
-    <t>02/06/2021</t>
+    <t>3/6/2021</t>
+  </si>
+  <si>
+    <t>16,810691</t>
+  </si>
+  <si>
+    <t>2/6/2021</t>
   </si>
   <si>
     <t>16,818246</t>
   </si>
   <si>
-    <t>01/06/2021</t>
+    <t>1/6/2021</t>
   </si>
   <si>
     <t>16,816183</t>
   </si>
   <si>
-    <t>31/05/2021</t>
+    <t>31/5/2021</t>
   </si>
   <si>
     <t>16,790268</t>
   </si>
   <si>
-    <t>30/05/2021</t>
+    <t>30/5/2021</t>
   </si>
   <si>
     <t>16,787487</t>
   </si>
   <si>
-    <t>29/05/2021</t>
+    <t>29/5/2021</t>
   </si>
   <si>
     <t>16,787470</t>
   </si>
   <si>
-    <t>28/05/2021</t>
-[...5 lines deleted...]
-    <t>27/05/2021</t>
+    <t>28/5/2021</t>
+  </si>
+  <si>
+    <t>16,801737</t>
+  </si>
+  <si>
+    <t>27/5/2021</t>
   </si>
   <si>
     <t>16,771557</t>
   </si>
   <si>
-    <t>26/05/2021</t>
+    <t>26/5/2021</t>
   </si>
   <si>
     <t>16,766466</t>
   </si>
   <si>
-    <t>25/05/2021</t>
+    <t>25/5/2021</t>
   </si>
   <si>
     <t>16,760359</t>
   </si>
   <si>
-    <t>24/05/2021</t>
+    <t>24/5/2021</t>
   </si>
   <si>
     <t>16,736602</t>
   </si>
   <si>
-    <t>23/05/2021</t>
+    <t>23/5/2021</t>
   </si>
   <si>
     <t>16,713171</t>
   </si>
   <si>
-    <t>22/05/2021</t>
+    <t>22/5/2021</t>
   </si>
   <si>
     <t>16,713177</t>
   </si>
   <si>
-    <t>21/05/2021</t>
+    <t>21/5/2021</t>
   </si>
   <si>
     <t>16,713182</t>
   </si>
   <si>
-    <t>20/05/2021</t>
+    <t>20/5/2021</t>
   </si>
   <si>
     <t>16,691401</t>
   </si>
   <si>
-    <t>19/05/2021</t>
+    <t>19/5/2021</t>
   </si>
   <si>
     <t>16,643667</t>
   </si>
   <si>
-    <t>18/05/2021</t>
+    <t>18/5/2021</t>
   </si>
   <si>
     <t>16,672810</t>
   </si>
   <si>
-    <t>17/05/2021</t>
+    <t>17/5/2021</t>
   </si>
   <si>
     <t>16,662896</t>
   </si>
   <si>
-    <t>16/05/2021</t>
+    <t>16/5/2021</t>
   </si>
   <si>
     <t>16,655603</t>
   </si>
   <si>
-    <t>15/05/2021</t>
-[...5 lines deleted...]
-    <t>13/05/2021</t>
+    <t>15/5/2021</t>
+  </si>
+  <si>
+    <t>14/5/2021</t>
+  </si>
+  <si>
+    <t>13/5/2021</t>
   </si>
   <si>
     <t>16,610893</t>
   </si>
   <si>
-    <t>12/05/2021</t>
+    <t>12/5/2021</t>
   </si>
   <si>
     <t>16,627986</t>
   </si>
   <si>
-    <t>11/05/2021</t>
+    <t>11/5/2021</t>
   </si>
   <si>
     <t>16,668185</t>
   </si>
   <si>
-    <t>10/05/2021</t>
+    <t>10/5/2021</t>
   </si>
   <si>
     <t>16,706855</t>
   </si>
   <si>
-    <t>09/05/2021</t>
+    <t>9/5/2021</t>
   </si>
   <si>
     <t>16,745558</t>
   </si>
   <si>
-    <t>08/05/2021</t>
+    <t>8/5/2021</t>
   </si>
   <si>
     <t>16,745568</t>
   </si>
   <si>
-    <t>07/05/2021</t>
+    <t>7/5/2021</t>
   </si>
   <si>
     <t>16,745578</t>
   </si>
   <si>
-    <t>06/05/2021</t>
+    <t>6/5/2021</t>
   </si>
   <si>
     <t>16,713468</t>
   </si>
   <si>
-    <t>05/05/2021</t>
+    <t>5/5/2021</t>
   </si>
   <si>
     <t>16,741926</t>
   </si>
   <si>
-    <t>04/05/2021</t>
+    <t>4/5/2021</t>
   </si>
   <si>
     <t>16,707244</t>
   </si>
   <si>
-    <t>03/05/2021</t>
+    <t>3/5/2021</t>
   </si>
   <si>
     <t>16,750561</t>
   </si>
   <si>
-    <t>02/05/2021</t>
+    <t>2/5/2021</t>
   </si>
   <si>
     <t>16,734298</t>
   </si>
   <si>
-    <t>01/05/2021</t>
+    <t>1/5/2021</t>
   </si>
   <si>
     <t>16,734341</t>
   </si>
   <si>
-    <t>30/04/2021</t>
-[...5 lines deleted...]
-    <t>29/04/2021</t>
+    <t>30/4/2021</t>
+  </si>
+  <si>
+    <t>16,735643</t>
+  </si>
+  <si>
+    <t>29/4/2021</t>
   </si>
   <si>
     <t>16,753654</t>
   </si>
   <si>
-    <t>28/04/2021</t>
+    <t>28/4/2021</t>
   </si>
   <si>
     <t>16,742611</t>
   </si>
   <si>
-    <t>27/04/2021</t>
+    <t>27/4/2021</t>
   </si>
   <si>
     <t>16,748450</t>
   </si>
   <si>
-    <t>26/04/2021</t>
+    <t>26/4/2021</t>
   </si>
   <si>
     <t>16,759044</t>
   </si>
   <si>
-    <t>25/04/2021</t>
+    <t>25/4/2021</t>
   </si>
   <si>
     <t>16,748798</t>
   </si>
   <si>
-    <t>24/04/2021</t>
+    <t>24/4/2021</t>
   </si>
   <si>
     <t>16,748880</t>
   </si>
   <si>
-    <t>23/04/2021</t>
+    <t>23/4/2021</t>
   </si>
   <si>
     <t>16,748961</t>
   </si>
   <si>
-    <t>22/04/2021</t>
+    <t>22/4/2021</t>
   </si>
   <si>
     <t>16,730950</t>
   </si>
   <si>
-    <t>21/04/2021</t>
+    <t>21/4/2021</t>
   </si>
   <si>
     <t>16,722782</t>
   </si>
   <si>
-    <t>20/04/2021</t>
+    <t>20/4/2021</t>
   </si>
   <si>
     <t>16,709328</t>
   </si>
   <si>
-    <t>19/04/2021</t>
+    <t>19/4/2021</t>
   </si>
   <si>
     <t>16,770771</t>
   </si>
   <si>
-    <t>18/04/2021</t>
+    <t>18/4/2021</t>
   </si>
   <si>
     <t>16,804057</t>
   </si>
   <si>
-    <t>17/04/2021</t>
+    <t>17/4/2021</t>
   </si>
   <si>
     <t>16,804106</t>
   </si>
   <si>
-    <t>16/04/2021</t>
+    <t>16/4/2021</t>
   </si>
   <si>
     <t>16,804154</t>
   </si>
   <si>
-    <t>15/04/2021</t>
+    <t>15/4/2021</t>
   </si>
   <si>
     <t>16,772620</t>
   </si>
   <si>
-    <t>14/04/2021</t>
+    <t>14/4/2021</t>
   </si>
   <si>
     <t>16,728982</t>
   </si>
   <si>
-    <t>13/04/2021</t>
+    <t>13/4/2021</t>
   </si>
   <si>
     <t>16,735735</t>
   </si>
   <si>
-    <t>12/04/2021</t>
+    <t>12/4/2021</t>
   </si>
   <si>
     <t>16,730225</t>
   </si>
   <si>
-    <t>11/04/2021</t>
+    <t>11/4/2021</t>
   </si>
   <si>
     <t>16,739777</t>
   </si>
   <si>
-    <t>10/04/2021</t>
+    <t>10/4/2021</t>
   </si>
   <si>
     <t>16,739831</t>
   </si>
   <si>
-    <t>09/04/2021</t>
-[...5 lines deleted...]
-    <t>08/04/2021</t>
+    <t>9/4/2021</t>
+  </si>
+  <si>
+    <t>16,739886</t>
+  </si>
+  <si>
+    <t>8/4/2021</t>
   </si>
   <si>
     <t>16,723136</t>
   </si>
   <si>
-    <t>07/04/2021</t>
+    <t>7/4/2021</t>
   </si>
   <si>
     <t>16,685701</t>
   </si>
   <si>
-    <t>06/04/2021</t>
+    <t>6/4/2021</t>
   </si>
   <si>
     <t>16,697006</t>
   </si>
   <si>
-    <t>05/04/2021</t>
+    <t>5/4/2021</t>
   </si>
   <si>
     <t>16,685615</t>
   </si>
   <si>
-    <t>04/04/2021</t>
+    <t>4/4/2021</t>
   </si>
   <si>
     <t>16,670423</t>
   </si>
   <si>
-    <t>03/04/2021</t>
+    <t>3/4/2021</t>
   </si>
   <si>
     <t>16,670459</t>
   </si>
   <si>
-    <t>02/04/2021</t>
+    <t>2/4/2021</t>
   </si>
   <si>
     <t>16,670495</t>
   </si>
   <si>
-    <t>01/04/2021</t>
+    <t>1/4/2021</t>
   </si>
   <si>
     <t>16,669032</t>
   </si>
   <si>
-    <t>31/03/2021</t>
+    <t>31/3/2021</t>
   </si>
   <si>
     <t>16,597972</t>
   </si>
   <si>
-    <t>30/03/2021</t>
+    <t>30/3/2021</t>
   </si>
   <si>
     <t>16,576443</t>
   </si>
   <si>
-    <t>29/03/2021</t>
+    <t>29/3/2021</t>
   </si>
   <si>
     <t>16,580379</t>
   </si>
   <si>
-    <t>28/03/2021</t>
+    <t>28/3/2021</t>
   </si>
   <si>
     <t>16,575777</t>
   </si>
   <si>
-    <t>27/03/2021</t>
+    <t>27/3/2021</t>
   </si>
   <si>
     <t>16,575789</t>
   </si>
   <si>
-    <t>26/03/2021</t>
+    <t>26/3/2021</t>
   </si>
   <si>
     <t>16,575801</t>
   </si>
   <si>
-    <t>25/03/2021</t>
+    <t>25/3/2021</t>
   </si>
   <si>
     <t>16,535100</t>
   </si>
   <si>
-    <t>24/03/2021</t>
+    <t>24/3/2021</t>
   </si>
   <si>
     <t>16,522450</t>
   </si>
   <si>
-    <t>23/03/2021</t>
+    <t>23/3/2021</t>
   </si>
   <si>
     <t>16,557170</t>
   </si>
   <si>
-    <t>22/03/2021</t>
+    <t>22/3/2021</t>
   </si>
   <si>
     <t>16,569828</t>
   </si>
   <si>
-    <t>21/03/2021</t>
+    <t>21/3/2021</t>
   </si>
   <si>
     <t>16,540683</t>
   </si>
   <si>
-    <t>20/03/2021</t>
+    <t>20/3/2021</t>
   </si>
   <si>
     <t>16,540664</t>
   </si>
   <si>
-    <t>19/03/2021</t>
+    <t>19/3/2021</t>
   </si>
   <si>
     <t>16,540645</t>
   </si>
   <si>
-    <t>18/03/2021</t>
+    <t>18/3/2021</t>
   </si>
   <si>
     <t>16,550772</t>
   </si>
   <si>
-    <t>17/03/2021</t>
+    <t>17/3/2021</t>
   </si>
   <si>
     <t>16,563981</t>
   </si>
   <si>
-    <t>16/03/2021</t>
+    <t>16/3/2021</t>
   </si>
   <si>
     <t>16,586998</t>
   </si>
   <si>
-    <t>15/03/2021</t>
+    <t>15/3/2021</t>
   </si>
   <si>
     <t>16,555988</t>
   </si>
   <si>
-    <t>14/03/2021</t>
+    <t>14/3/2021</t>
   </si>
   <si>
     <t>16,538214</t>
   </si>
   <si>
-    <t>13/03/2021</t>
+    <t>13/3/2021</t>
   </si>
   <si>
     <t>16,538207</t>
   </si>
   <si>
-    <t>12/03/2021</t>
+    <t>12/3/2021</t>
   </si>
   <si>
     <t>16,538201</t>
   </si>
   <si>
-    <t>11/03/2021</t>
+    <t>11/3/2021</t>
   </si>
   <si>
     <t>16,550339</t>
   </si>
   <si>
-    <t>10/03/2021</t>
+    <t>10/3/2021</t>
   </si>
   <si>
     <t>16,482783</t>
   </si>
   <si>
-    <t>09/03/2021</t>
+    <t>9/3/2021</t>
   </si>
   <si>
     <t>16,468492</t>
   </si>
   <si>
-    <t>08/03/2021</t>
+    <t>8/3/2021</t>
   </si>
   <si>
     <t>16,408941</t>
   </si>
   <si>
-    <t>07/03/2021</t>
+    <t>7/3/2021</t>
   </si>
   <si>
     <t>16,411238</t>
   </si>
   <si>
-    <t>06/03/2021</t>
+    <t>6/3/2021</t>
   </si>
   <si>
     <t>16,411215</t>
   </si>
   <si>
-    <t>05/03/2021</t>
+    <t>5/3/2021</t>
   </si>
   <si>
     <t>16,411193</t>
   </si>
   <si>
-    <t>04/03/2021</t>
+    <t>4/3/2021</t>
   </si>
   <si>
     <t>16,428298</t>
   </si>
   <si>
-    <t>03/03/2021</t>
-[...5 lines deleted...]
-    <t>02/03/2021</t>
+    <t>3/3/2021</t>
+  </si>
+  <si>
+    <t>16,475001</t>
+  </si>
+  <si>
+    <t>2/3/2021</t>
   </si>
   <si>
     <t>16,494403</t>
   </si>
   <si>
-    <t>01/03/2021</t>
+    <t>1/3/2021</t>
   </si>
   <si>
     <t>16,517463</t>
   </si>
   <si>
-    <t>28/02/2021</t>
+    <t>28/2/2021</t>
   </si>
   <si>
     <t>16,418598</t>
   </si>
   <si>
-    <t>27/02/2021</t>
+    <t>27/2/2021</t>
   </si>
   <si>
     <t>16,418600</t>
   </si>
   <si>
-    <t>26/02/2021</t>
+    <t>26/2/2021</t>
   </si>
   <si>
     <t>16,418453</t>
   </si>
   <si>
-    <t>25/02/2021</t>
+    <t>25/2/2021</t>
   </si>
   <si>
     <t>16,459745</t>
   </si>
   <si>
-    <t>24/02/2021</t>
+    <t>24/2/2021</t>
   </si>
   <si>
     <t>16,523014</t>
   </si>
   <si>
-    <t>23/02/2021</t>
+    <t>23/2/2021</t>
   </si>
   <si>
     <t>16,533263</t>
   </si>
   <si>
-    <t>22/02/2021</t>
+    <t>22/2/2021</t>
   </si>
   <si>
     <t>16,580188</t>
   </si>
   <si>
-    <t>21/02/2021</t>
+    <t>21/2/2021</t>
   </si>
   <si>
     <t>16,646834</t>
   </si>
   <si>
-    <t>20/02/2021</t>
+    <t>20/2/2021</t>
   </si>
   <si>
     <t>16,646851</t>
   </si>
   <si>
-    <t>19/02/2021</t>
+    <t>19/2/2021</t>
   </si>
   <si>
     <t>16,646869</t>
   </si>
   <si>
-    <t>18/02/2021</t>
+    <t>18/2/2021</t>
   </si>
   <si>
     <t>16,633708</t>
   </si>
   <si>
-    <t>17/02/2021</t>
+    <t>17/2/2021</t>
   </si>
   <si>
     <t>16,656932</t>
   </si>
   <si>
-    <t>16/02/2021</t>
+    <t>16/2/2021</t>
   </si>
   <si>
     <t>16,689640</t>
   </si>
   <si>
-    <t>15/02/2021</t>
+    <t>15/2/2021</t>
   </si>
   <si>
     <t>16,683970</t>
   </si>
   <si>
-    <t>14/02/2021</t>
+    <t>14/2/2021</t>
   </si>
   <si>
     <t>16,675389</t>
   </si>
   <si>
-    <t>13/02/2021</t>
+    <t>13/2/2021</t>
   </si>
   <si>
     <t>16,675434</t>
   </si>
   <si>
-    <t>12/02/2021</t>
+    <t>12/2/2021</t>
   </si>
   <si>
     <t>16,675479</t>
   </si>
   <si>
-    <t>11/02/2021</t>
+    <t>11/2/2021</t>
   </si>
   <si>
     <t>16,650800</t>
   </si>
   <si>
-    <t>10/02/2021</t>
+    <t>10/2/2021</t>
   </si>
   <si>
     <t>16,623574</t>
   </si>
   <si>
-    <t>09/02/2021</t>
+    <t>9/2/2021</t>
   </si>
   <si>
     <t>16,630355</t>
   </si>
   <si>
-    <t>08/02/2021</t>
+    <t>8/2/2021</t>
   </si>
   <si>
     <t>16,625320</t>
   </si>
   <si>
-    <t>07/02/2021</t>
+    <t>7/2/2021</t>
   </si>
   <si>
     <t>16,617891</t>
   </si>
   <si>
-    <t>06/02/2021</t>
+    <t>6/2/2021</t>
   </si>
   <si>
     <t>16,617933</t>
   </si>
   <si>
-    <t>05/02/2021</t>
+    <t>5/2/2021</t>
   </si>
   <si>
     <t>16,617974</t>
   </si>
   <si>
-    <t>04/02/2021</t>
+    <t>4/2/2021</t>
   </si>
   <si>
     <t>16,615525</t>
   </si>
   <si>
-    <t>03/02/2021</t>
+    <t>3/2/2021</t>
   </si>
   <si>
     <t>16,598942</t>
   </si>
   <si>
-    <t>02/02/2021</t>
+    <t>2/2/2021</t>
   </si>
   <si>
     <t>16,576663</t>
   </si>
   <si>
-    <t>01/02/2021</t>
+    <t>1/2/2021</t>
   </si>
   <si>
     <t>16,511243</t>
   </si>
   <si>
-    <t>31/01/2021</t>
+    <t>31/1/2021</t>
   </si>
   <si>
     <t>16,436958</t>
   </si>
   <si>
-    <t>30/01/2021</t>
+    <t>30/1/2021</t>
   </si>
   <si>
     <t>16,437028</t>
   </si>
   <si>
-    <t>29/01/2021</t>
+    <t>29/1/2021</t>
   </si>
   <si>
     <t>16,437071</t>
   </si>
   <si>
-    <t>28/01/2021</t>
+    <t>28/1/2021</t>
   </si>
   <si>
     <t>16,498800</t>
   </si>
   <si>
-    <t>27/01/2021</t>
+    <t>27/1/2021</t>
   </si>
   <si>
     <t>16,485443</t>
   </si>
   <si>
-    <t>26/01/2021</t>
-[...5 lines deleted...]
-    <t>25/01/2021</t>
+    <t>26/1/2021</t>
+  </si>
+  <si>
+    <t>16,537682</t>
+  </si>
+  <si>
+    <t>25/1/2021</t>
   </si>
   <si>
     <t>16,560326</t>
   </si>
   <si>
-    <t>24/01/2021</t>
+    <t>24/1/2021</t>
   </si>
   <si>
     <t>16,554573</t>
   </si>
   <si>
-    <t>23/01/2021</t>
+    <t>23/1/2021</t>
   </si>
   <si>
     <t>16,554611</t>
   </si>
   <si>
-    <t>22/01/2021</t>
+    <t>22/1/2021</t>
   </si>
   <si>
     <t>16,554650</t>
   </si>
   <si>
-    <t>21/01/2021</t>
+    <t>21/1/2021</t>
   </si>
   <si>
     <t>16,569028</t>
   </si>
   <si>
-    <t>20/01/2021</t>
+    <t>20/1/2021</t>
   </si>
   <si>
     <t>16,561994</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>19/1/2021</t>
   </si>
   <si>
     <t>16,498921</t>
   </si>
   <si>
-    <t>18/01/2021</t>
+    <t>18/1/2021</t>
   </si>
   <si>
     <t>16,471255</t>
   </si>
   <si>
-    <t>17/01/2021</t>
+    <t>17/1/2021</t>
   </si>
   <si>
     <t>16,462426</t>
   </si>
   <si>
-    <t>16/01/2021</t>
+    <t>16/1/2021</t>
   </si>
   <si>
     <t>16,462447</t>
   </si>
   <si>
-    <t>15/01/2021</t>
+    <t>15/1/2021</t>
   </si>
   <si>
     <t>16,462469</t>
   </si>
   <si>
-    <t>14/01/2021</t>
+    <t>14/1/2021</t>
   </si>
   <si>
     <t>16,506235</t>
   </si>
   <si>
-    <t>13/01/2021</t>
+    <t>13/1/2021</t>
   </si>
   <si>
     <t>16,477582</t>
   </si>
   <si>
-    <t>12/01/2021</t>
+    <t>12/1/2021</t>
   </si>
   <si>
     <t>16,472016</t>
   </si>
   <si>
-    <t>11/01/2021</t>
+    <t>11/1/2021</t>
   </si>
   <si>
     <t>16,482583</t>
   </si>
   <si>
-    <t>10/01/2021</t>
+    <t>10/1/2021</t>
   </si>
   <si>
     <t>16,485892</t>
   </si>
   <si>
-    <t>09/01/2021</t>
+    <t>9/1/2021</t>
   </si>
   <si>
     <t>16,485936</t>
   </si>
   <si>
-    <t>08/01/2021</t>
+    <t>8/1/2021</t>
   </si>
   <si>
     <t>16,485980</t>
   </si>
   <si>
-    <t>07/01/2021</t>
+    <t>7/1/2021</t>
   </si>
   <si>
     <t>16,431261</t>
   </si>
   <si>
-    <t>06/01/2021</t>
+    <t>6/1/2021</t>
   </si>
   <si>
     <t>16,413841</t>
   </si>
   <si>
-    <t>05/01/2021</t>
+    <t>5/1/2021</t>
   </si>
   <si>
     <t>16,405757</t>
   </si>
   <si>
-    <t>04/01/2021</t>
+    <t>4/1/2021</t>
   </si>
   <si>
     <t>16,381837</t>
   </si>
   <si>
-    <t>03/01/2021</t>
+    <t>3/1/2021</t>
   </si>
   <si>
     <t>16,355737</t>
   </si>
   <si>
-    <t>02/01/2021</t>
+    <t>2/1/2021</t>
   </si>
   <si>
     <t>16,355791</t>
   </si>
   <si>
-    <t>01/01/2021</t>
+    <t>1/1/2021</t>
   </si>
   <si>
     <t>16,355845</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>16,355894</t>
   </si>
   <si>
     <t>30/12/2020</t>
   </si>
   <si>
     <t>16,353913</t>
   </si>
   <si>
     <t>29/12/2020</t>
   </si>
   <si>
     <t>16,340318</t>
   </si>
   <si>
     <t>28/12/2020</t>
   </si>
@@ -11736,213 +12048,213 @@
   <si>
     <t>16,271938</t>
   </si>
   <si>
     <t>24/12/2020</t>
   </si>
   <si>
     <t>16,271960</t>
   </si>
   <si>
     <t>23/12/2020</t>
   </si>
   <si>
     <t>16,276685</t>
   </si>
   <si>
     <t>22/12/2020</t>
   </si>
   <si>
     <t>16,279559</t>
   </si>
   <si>
     <t>21/12/2020</t>
   </si>
   <si>
-    <t>16,257882</t>
+    <t>16,261232</t>
   </si>
   <si>
     <t>20/12/2020</t>
   </si>
   <si>
     <t>16,313856</t>
   </si>
   <si>
     <t>19/12/2020</t>
   </si>
   <si>
     <t>16,313877</t>
   </si>
   <si>
     <t>18/12/2020</t>
   </si>
   <si>
     <t>16,313898</t>
   </si>
   <si>
     <t>17/12/2020</t>
   </si>
   <si>
-    <t>16,317352</t>
+    <t>16,320512</t>
   </si>
   <si>
     <t>16/12/2020</t>
   </si>
   <si>
     <t>16,298272</t>
   </si>
   <si>
     <t>15/12/2020</t>
   </si>
   <si>
     <t>16,268091</t>
   </si>
   <si>
     <t>14/12/2020</t>
   </si>
   <si>
     <t>16,285719</t>
   </si>
   <si>
     <t>13/12/2020</t>
   </si>
   <si>
     <t>16,282413</t>
   </si>
   <si>
     <t>12/12/2020</t>
   </si>
   <si>
     <t>16,282429</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
-    <t>16,282445</t>
+    <t>16,304255</t>
   </si>
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
     <t>16,284713</t>
   </si>
   <si>
-    <t>09/12/2020</t>
+    <t>9/12/2020</t>
   </si>
   <si>
     <t>16,273535</t>
   </si>
   <si>
-    <t>08/12/2020</t>
+    <t>8/12/2020</t>
   </si>
   <si>
     <t>16,252777</t>
   </si>
   <si>
-    <t>07/12/2020</t>
+    <t>7/12/2020</t>
   </si>
   <si>
     <t>16,226181</t>
   </si>
   <si>
-    <t>06/12/2020</t>
+    <t>6/12/2020</t>
   </si>
   <si>
     <t>16,227854</t>
   </si>
   <si>
-    <t>05/12/2020</t>
+    <t>5/12/2020</t>
   </si>
   <si>
     <t>16,227881</t>
   </si>
   <si>
-    <t>04/12/2020</t>
+    <t>4/12/2020</t>
   </si>
   <si>
     <t>16,227908</t>
   </si>
   <si>
-    <t>03/12/2020</t>
+    <t>3/12/2020</t>
   </si>
   <si>
     <t>16,178624</t>
   </si>
   <si>
-    <t>02/12/2020</t>
+    <t>2/12/2020</t>
   </si>
   <si>
     <t>16,181215</t>
   </si>
   <si>
-    <t>01/12/2020</t>
-[...2 lines deleted...]
-    <t>16,190254</t>
+    <t>1/12/2020</t>
+  </si>
+  <si>
+    <t>16,213738</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
     <t>16,176465</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>16,211661</t>
   </si>
   <si>
     <t>28/11/2020</t>
   </si>
   <si>
     <t>16,211674</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
   <si>
     <t>16,211683</t>
   </si>
   <si>
     <t>26/11/2020</t>
   </si>
   <si>
     <t>16,197245</t>
   </si>
   <si>
     <t>25/11/2020</t>
   </si>
   <si>
     <t>16,179970</t>
   </si>
   <si>
     <t>24/11/2020</t>
   </si>
   <si>
-    <t>16,190672</t>
+    <t>16,191421</t>
   </si>
   <si>
     <t>23/11/2020</t>
   </si>
   <si>
     <t>16,181583</t>
   </si>
   <si>
     <t>22/11/2020</t>
   </si>
   <si>
     <t>16,190444</t>
   </si>
   <si>
     <t>21/11/2020</t>
   </si>
   <si>
     <t>16,190447</t>
   </si>
   <si>
     <t>20/11/2020</t>
   </si>
   <si>
     <t>16,190450</t>
   </si>
@@ -11985,99 +12297,99 @@
   <si>
     <t>13/11/2020</t>
   </si>
   <si>
     <t>16,104572</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>16,099969</t>
   </si>
   <si>
     <t>11/11/2020</t>
   </si>
   <si>
     <t>16,109133</t>
   </si>
   <si>
     <t>10/11/2020</t>
   </si>
   <si>
     <t>16,100881</t>
   </si>
   <si>
-    <t>09/11/2020</t>
+    <t>9/11/2020</t>
   </si>
   <si>
     <t>16,129651</t>
   </si>
   <si>
-    <t>08/11/2020</t>
+    <t>8/11/2020</t>
   </si>
   <si>
     <t>15,987522</t>
   </si>
   <si>
-    <t>07/11/2020</t>
+    <t>7/11/2020</t>
   </si>
   <si>
     <t>15,987491</t>
   </si>
   <si>
-    <t>06/11/2020</t>
+    <t>6/11/2020</t>
   </si>
   <si>
     <t>15,987460</t>
   </si>
   <si>
-    <t>05/11/2020</t>
+    <t>5/11/2020</t>
   </si>
   <si>
     <t>15,990006</t>
   </si>
   <si>
-    <t>04/11/2020</t>
+    <t>4/11/2020</t>
   </si>
   <si>
     <t>15,908401</t>
   </si>
   <si>
-    <t>03/11/2020</t>
+    <t>3/11/2020</t>
   </si>
   <si>
     <t>15,814854</t>
   </si>
   <si>
-    <t>02/11/2020</t>
+    <t>2/11/2020</t>
   </si>
   <si>
     <t>15,759833</t>
   </si>
   <si>
-    <t>01/11/2020</t>
+    <t>1/11/2020</t>
   </si>
   <si>
     <t>15,714681</t>
   </si>
   <si>
     <t>31/10/2020</t>
   </si>
   <si>
     <t>15,714635</t>
   </si>
   <si>
     <t>30/10/2020</t>
   </si>
   <si>
     <t>15,714628</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>15,749898</t>
   </si>
   <si>
     <t>28/10/2020</t>
   </si>
@@ -12171,1740 +12483,1740 @@
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>15,961737</t>
   </si>
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>15,963759</t>
   </si>
   <si>
     <t>11/10/2020</t>
   </si>
   <si>
     <t>15,930386</t>
   </si>
   <si>
     <t>10/10/2020</t>
   </si>
   <si>
     <t>15,930404</t>
   </si>
   <si>
-    <t>09/10/2020</t>
+    <t>9/10/2020</t>
   </si>
   <si>
     <t>15,930423</t>
   </si>
   <si>
-    <t>08/10/2020</t>
-[...5 lines deleted...]
-    <t>07/10/2020</t>
+    <t>8/10/2020</t>
+  </si>
+  <si>
+    <t>15,900286</t>
+  </si>
+  <si>
+    <t>7/10/2020</t>
   </si>
   <si>
     <t>15,884447</t>
   </si>
   <si>
-    <t>06/10/2020</t>
+    <t>6/10/2020</t>
   </si>
   <si>
     <t>15,865018</t>
   </si>
   <si>
-    <t>05/10/2020</t>
+    <t>5/10/2020</t>
   </si>
   <si>
     <t>15,870326</t>
   </si>
   <si>
-    <t>04/10/2020</t>
+    <t>4/10/2020</t>
   </si>
   <si>
     <t>15,842667</t>
   </si>
   <si>
-    <t>03/10/2020</t>
+    <t>3/10/2020</t>
   </si>
   <si>
     <t>15,842660</t>
   </si>
   <si>
-    <t>02/10/2020</t>
+    <t>2/10/2020</t>
   </si>
   <si>
     <t>15,842653</t>
   </si>
   <si>
-    <t>01/10/2020</t>
+    <t>1/10/2020</t>
   </si>
   <si>
     <t>15,831784</t>
   </si>
   <si>
-    <t>30/09/2020</t>
+    <t>30/9/2020</t>
   </si>
   <si>
     <t>15,811809</t>
   </si>
   <si>
-    <t>29/09/2020</t>
+    <t>29/9/2020</t>
   </si>
   <si>
     <t>15,804452</t>
   </si>
   <si>
-    <t>28/09/2020</t>
+    <t>28/9/2020</t>
   </si>
   <si>
     <t>15,806998</t>
   </si>
   <si>
-    <t>27/09/2020</t>
+    <t>27/9/2020</t>
   </si>
   <si>
     <t>15,747007</t>
   </si>
   <si>
-    <t>26/09/2020</t>
+    <t>26/9/2020</t>
   </si>
   <si>
     <t>15,747015</t>
   </si>
   <si>
-    <t>25/09/2020</t>
+    <t>25/9/2020</t>
   </si>
   <si>
     <t>15,747024</t>
   </si>
   <si>
-    <t>24/09/2020</t>
+    <t>24/9/2020</t>
   </si>
   <si>
     <t>15,729805</t>
   </si>
   <si>
-    <t>23/09/2020</t>
+    <t>23/9/2020</t>
   </si>
   <si>
     <t>15,782261</t>
   </si>
   <si>
-    <t>22/09/2020</t>
+    <t>22/9/2020</t>
   </si>
   <si>
     <t>15,748885</t>
   </si>
   <si>
-    <t>21/09/2020</t>
+    <t>21/9/2020</t>
   </si>
   <si>
     <t>15,730634</t>
   </si>
   <si>
-    <t>20/09/2020</t>
+    <t>20/9/2020</t>
   </si>
   <si>
     <t>15,817041</t>
   </si>
   <si>
-    <t>19/09/2020</t>
+    <t>19/9/2020</t>
   </si>
   <si>
     <t>15,817012</t>
   </si>
   <si>
-    <t>18/09/2020</t>
+    <t>18/9/2020</t>
   </si>
   <si>
     <t>15,816984</t>
   </si>
   <si>
-    <t>17/09/2020</t>
+    <t>17/9/2020</t>
   </si>
   <si>
     <t>15,828981</t>
   </si>
   <si>
-    <t>16/09/2020</t>
+    <t>16/9/2020</t>
   </si>
   <si>
     <t>15,844331</t>
   </si>
   <si>
-    <t>15/09/2020</t>
+    <t>15/9/2020</t>
   </si>
   <si>
     <t>15,821161</t>
   </si>
   <si>
-    <t>14/09/2020</t>
+    <t>14/9/2020</t>
   </si>
   <si>
     <t>15,804135</t>
   </si>
   <si>
-    <t>13/09/2020</t>
+    <t>13/9/2020</t>
   </si>
   <si>
     <t>15,775438</t>
   </si>
   <si>
-    <t>12/09/2020</t>
+    <t>12/9/2020</t>
   </si>
   <si>
     <t>15,775383</t>
   </si>
   <si>
-    <t>11/09/2020</t>
+    <t>11/9/2020</t>
   </si>
   <si>
     <t>15,775327</t>
   </si>
   <si>
-    <t>10/09/2020</t>
+    <t>10/9/2020</t>
   </si>
   <si>
     <t>15,778346</t>
   </si>
   <si>
-    <t>09/09/2020</t>
+    <t>9/9/2020</t>
   </si>
   <si>
     <t>15,817923</t>
   </si>
   <si>
-    <t>08/09/2020</t>
+    <t>8/9/2020</t>
   </si>
   <si>
     <t>15,777072</t>
   </si>
   <si>
-    <t>07/09/2020</t>
+    <t>7/9/2020</t>
   </si>
   <si>
     <t>15,802698</t>
   </si>
   <si>
-    <t>06/09/2020</t>
+    <t>6/9/2020</t>
   </si>
   <si>
     <t>15,745790</t>
   </si>
   <si>
-    <t>05/09/2020</t>
+    <t>5/9/2020</t>
   </si>
   <si>
     <t>15,745772</t>
   </si>
   <si>
-    <t>04/09/2020</t>
+    <t>4/9/2020</t>
   </si>
   <si>
     <t>15,745753</t>
   </si>
   <si>
-    <t>03/09/2020</t>
+    <t>3/9/2020</t>
   </si>
   <si>
     <t>15,782334</t>
   </si>
   <si>
-    <t>02/09/2020</t>
+    <t>2/9/2020</t>
   </si>
   <si>
     <t>15,864035</t>
   </si>
   <si>
-    <t>01/09/2020</t>
+    <t>1/9/2020</t>
   </si>
   <si>
     <t>15,778802</t>
   </si>
   <si>
-    <t>31/08/2020</t>
+    <t>31/8/2020</t>
   </si>
   <si>
     <t>15,759355</t>
   </si>
   <si>
-    <t>30/08/2020</t>
+    <t>30/8/2020</t>
   </si>
   <si>
     <t>15,786781</t>
   </si>
   <si>
-    <t>29/08/2020</t>
+    <t>29/8/2020</t>
   </si>
   <si>
     <t>15,786756</t>
   </si>
   <si>
-    <t>28/08/2020</t>
+    <t>28/8/2020</t>
   </si>
   <si>
     <t>15,786731</t>
   </si>
   <si>
-    <t>27/08/2020</t>
+    <t>27/8/2020</t>
   </si>
   <si>
     <t>15,800032</t>
   </si>
   <si>
-    <t>26/08/2020</t>
+    <t>26/8/2020</t>
   </si>
   <si>
     <t>15,817749</t>
   </si>
   <si>
-    <t>25/08/2020</t>
+    <t>25/8/2020</t>
   </si>
   <si>
     <t>15,777995</t>
   </si>
   <si>
-    <t>24/08/2020</t>
+    <t>24/8/2020</t>
   </si>
   <si>
     <t>15,787594</t>
   </si>
   <si>
-    <t>23/08/2020</t>
+    <t>23/8/2020</t>
   </si>
   <si>
     <t>15,730195</t>
   </si>
   <si>
-    <t>22/08/2020</t>
+    <t>22/8/2020</t>
   </si>
   <si>
     <t>15,730190</t>
   </si>
   <si>
-    <t>21/08/2020</t>
+    <t>21/8/2020</t>
   </si>
   <si>
     <t>15,730184</t>
   </si>
   <si>
-    <t>20/08/2020</t>
+    <t>20/8/2020</t>
   </si>
   <si>
     <t>15,726258</t>
   </si>
   <si>
-    <t>19/08/2020</t>
+    <t>19/8/2020</t>
   </si>
   <si>
     <t>15,752522</t>
   </si>
   <si>
-    <t>18/08/2020</t>
+    <t>18/8/2020</t>
   </si>
   <si>
     <t>15,748848</t>
   </si>
   <si>
-    <t>17/08/2020</t>
+    <t>17/8/2020</t>
   </si>
   <si>
     <t>15,764546</t>
   </si>
   <si>
-    <t>16/08/2020</t>
+    <t>16/8/2020</t>
   </si>
   <si>
     <t>15,727234</t>
   </si>
   <si>
-    <t>15/08/2020</t>
+    <t>15/8/2020</t>
   </si>
   <si>
     <t>15,727228</t>
   </si>
   <si>
-    <t>14/08/2020</t>
-[...5 lines deleted...]
-    <t>13/08/2020</t>
+    <t>14/8/2020</t>
+  </si>
+  <si>
+    <t>15,727316</t>
+  </si>
+  <si>
+    <t>13/8/2020</t>
   </si>
   <si>
     <t>15,772474</t>
   </si>
   <si>
-    <t>12/08/2020</t>
+    <t>12/8/2020</t>
   </si>
   <si>
     <t>15,782924</t>
   </si>
   <si>
-    <t>11/08/2020</t>
+    <t>11/8/2020</t>
   </si>
   <si>
     <t>15,738174</t>
   </si>
   <si>
-    <t>10/08/2020</t>
+    <t>10/8/2020</t>
   </si>
   <si>
     <t>15,681656</t>
   </si>
   <si>
-    <t>09/08/2020</t>
+    <t>9/8/2020</t>
   </si>
   <si>
     <t>15,673119</t>
   </si>
   <si>
-    <t>08/08/2020</t>
+    <t>8/8/2020</t>
   </si>
   <si>
     <t>15,673111</t>
   </si>
   <si>
-    <t>07/08/2020</t>
+    <t>7/8/2020</t>
   </si>
   <si>
     <t>15,673103</t>
   </si>
   <si>
-    <t>06/08/2020</t>
+    <t>6/8/2020</t>
   </si>
   <si>
     <t>15,656863</t>
   </si>
   <si>
-    <t>05/08/2020</t>
+    <t>5/8/2020</t>
   </si>
   <si>
     <t>15,675033</t>
   </si>
   <si>
-    <t>04/08/2020</t>
+    <t>4/8/2020</t>
   </si>
   <si>
     <t>15,941289</t>
   </si>
   <si>
-    <t>03/08/2020</t>
+    <t>3/8/2020</t>
   </si>
   <si>
     <t>15,666622</t>
   </si>
   <si>
-    <t>02/08/2020</t>
+    <t>2/8/2020</t>
   </si>
   <si>
     <t>15,609942</t>
   </si>
   <si>
-    <t>01/08/2020</t>
+    <t>1/8/2020</t>
   </si>
   <si>
     <t>15,609932</t>
   </si>
   <si>
-    <t>31/07/2020</t>
+    <t>31/7/2020</t>
   </si>
   <si>
     <t>15,609922</t>
   </si>
   <si>
-    <t>30/07/2020</t>
+    <t>30/7/2020</t>
   </si>
   <si>
     <t>15,632762</t>
   </si>
   <si>
-    <t>29/07/2020</t>
+    <t>29/7/2020</t>
   </si>
   <si>
     <t>15,681844</t>
   </si>
   <si>
-    <t>28/07/2020</t>
+    <t>28/7/2020</t>
   </si>
   <si>
     <t>15,665452</t>
   </si>
   <si>
-    <t>27/07/2020</t>
+    <t>27/7/2020</t>
   </si>
   <si>
     <t>15,649176</t>
   </si>
   <si>
-    <t>26/07/2020</t>
+    <t>26/7/2020</t>
   </si>
   <si>
     <t>15,644794</t>
   </si>
   <si>
-    <t>25/07/2020</t>
+    <t>25/7/2020</t>
   </si>
   <si>
     <t>15,644790</t>
   </si>
   <si>
-    <t>24/07/2020</t>
+    <t>24/7/2020</t>
   </si>
   <si>
     <t>15,644786</t>
   </si>
   <si>
-    <t>23/07/2020</t>
+    <t>23/7/2020</t>
   </si>
   <si>
     <t>15,743800</t>
   </si>
   <si>
-    <t>22/07/2020</t>
+    <t>22/7/2020</t>
   </si>
   <si>
     <t>15,737758</t>
   </si>
   <si>
-    <t>21/07/2020</t>
+    <t>21/7/2020</t>
   </si>
   <si>
     <t>15,772342</t>
   </si>
   <si>
-    <t>20/07/2020</t>
+    <t>20/7/2020</t>
   </si>
   <si>
     <t>15,720496</t>
   </si>
   <si>
-    <t>19/07/2020</t>
+    <t>19/7/2020</t>
   </si>
   <si>
     <t>15,689448</t>
   </si>
   <si>
-    <t>18/07/2020</t>
+    <t>18/7/2020</t>
   </si>
   <si>
     <t>15,689407</t>
   </si>
   <si>
-    <t>17/07/2020</t>
+    <t>17/7/2020</t>
   </si>
   <si>
     <t>15,689366</t>
   </si>
   <si>
-    <t>16/07/2020</t>
+    <t>16/7/2020</t>
   </si>
   <si>
     <t>15,671705</t>
   </si>
   <si>
-    <t>15/07/2020</t>
+    <t>15/7/2020</t>
   </si>
   <si>
     <t>15,701474</t>
   </si>
   <si>
-    <t>14/07/2020</t>
+    <t>14/7/2020</t>
   </si>
   <si>
     <t>15,611941</t>
   </si>
   <si>
-    <t>13/07/2020</t>
+    <t>13/7/2020</t>
   </si>
   <si>
     <t>15,663925</t>
   </si>
   <si>
-    <t>12/07/2020</t>
+    <t>12/7/2020</t>
   </si>
   <si>
     <t>15,655937</t>
   </si>
   <si>
-    <t>11/07/2020</t>
+    <t>11/7/2020</t>
   </si>
   <si>
     <t>15,655895</t>
   </si>
   <si>
-    <t>10/07/2020</t>
+    <t>10/7/2020</t>
   </si>
   <si>
     <t>15,655852</t>
   </si>
   <si>
-    <t>09/07/2020</t>
+    <t>9/7/2020</t>
   </si>
   <si>
     <t>15,651918</t>
   </si>
   <si>
-    <t>08/07/2020</t>
+    <t>8/7/2020</t>
   </si>
   <si>
     <t>15,654771</t>
   </si>
   <si>
-    <t>07/07/2020</t>
+    <t>7/7/2020</t>
   </si>
   <si>
     <t>15,650155</t>
   </si>
   <si>
-    <t>06/07/2020</t>
+    <t>6/7/2020</t>
   </si>
   <si>
     <t>15,678329</t>
   </si>
   <si>
-    <t>05/07/2020</t>
+    <t>5/7/2020</t>
   </si>
   <si>
     <t>15,626973</t>
   </si>
   <si>
-    <t>04/07/2020</t>
+    <t>4/7/2020</t>
   </si>
   <si>
     <t>15,626914</t>
   </si>
   <si>
-    <t>03/07/2020</t>
+    <t>3/7/2020</t>
   </si>
   <si>
     <t>15,626854</t>
   </si>
   <si>
-    <t>02/07/2020</t>
+    <t>2/7/2020</t>
   </si>
   <si>
     <t>15,631187</t>
   </si>
   <si>
-    <t>01/07/2020</t>
+    <t>1/7/2020</t>
   </si>
   <si>
     <t>15,563336</t>
   </si>
   <si>
-    <t>30/06/2020</t>
+    <t>30/6/2020</t>
   </si>
   <si>
     <t>15,529301</t>
   </si>
   <si>
-    <t>29/06/2020</t>
+    <t>29/6/2020</t>
   </si>
   <si>
     <t>15,510952</t>
   </si>
   <si>
-    <t>28/06/2020</t>
+    <t>28/6/2020</t>
   </si>
   <si>
     <t>15,509480</t>
   </si>
   <si>
-    <t>27/06/2020</t>
+    <t>27/6/2020</t>
   </si>
   <si>
     <t>15,509420</t>
   </si>
   <si>
-    <t>26/06/2020</t>
+    <t>26/6/2020</t>
   </si>
   <si>
     <t>15,509361</t>
   </si>
   <si>
-    <t>25/06/2020</t>
+    <t>25/6/2020</t>
   </si>
   <si>
     <t>15,551520</t>
   </si>
   <si>
-    <t>24/06/2020</t>
+    <t>24/6/2020</t>
   </si>
   <si>
     <t>15,531745</t>
   </si>
   <si>
-    <t>23/06/2020</t>
-[...2 lines deleted...]
-    <t>22/06/2020</t>
+    <t>23/6/2020</t>
+  </si>
+  <si>
+    <t>22/6/2020</t>
   </si>
   <si>
     <t>15,582758</t>
   </si>
   <si>
-    <t>21/06/2020</t>
+    <t>21/6/2020</t>
   </si>
   <si>
     <t>15,604291</t>
   </si>
   <si>
-    <t>20/06/2020</t>
+    <t>20/6/2020</t>
   </si>
   <si>
     <t>15,604272</t>
   </si>
   <si>
-    <t>19/06/2020</t>
+    <t>19/6/2020</t>
   </si>
   <si>
     <t>15,604253</t>
   </si>
   <si>
-    <t>18/06/2020</t>
+    <t>18/6/2020</t>
   </si>
   <si>
     <t>15,595421</t>
   </si>
   <si>
-    <t>17/06/2020</t>
+    <t>17/6/2020</t>
   </si>
   <si>
     <t>15,612536</t>
   </si>
   <si>
-    <t>16/06/2020</t>
+    <t>16/6/2020</t>
   </si>
   <si>
     <t>15,578686</t>
   </si>
   <si>
-    <t>15/06/2020</t>
+    <t>15/6/2020</t>
   </si>
   <si>
     <t>15,439702</t>
   </si>
   <si>
-    <t>14/06/2020</t>
+    <t>14/6/2020</t>
   </si>
   <si>
     <t>15,456524</t>
   </si>
   <si>
-    <t>13/06/2020</t>
+    <t>13/6/2020</t>
   </si>
   <si>
     <t>15,456479</t>
   </si>
   <si>
-    <t>12/06/2020</t>
+    <t>12/6/2020</t>
   </si>
   <si>
     <t>15,456433</t>
   </si>
   <si>
-    <t>11/06/2020</t>
+    <t>11/6/2020</t>
   </si>
   <si>
     <t>15,445545</t>
   </si>
   <si>
-    <t>10/06/2020</t>
+    <t>10/6/2020</t>
   </si>
   <si>
     <t>15,581565</t>
   </si>
   <si>
-    <t>09/06/2020</t>
+    <t>9/6/2020</t>
   </si>
   <si>
     <t>15,609862</t>
   </si>
   <si>
-    <t>08/06/2020</t>
+    <t>8/6/2020</t>
   </si>
   <si>
     <t>15,651880</t>
   </si>
   <si>
-    <t>07/06/2020</t>
+    <t>7/6/2020</t>
   </si>
   <si>
     <t>15,665350</t>
   </si>
   <si>
-    <t>06/06/2020</t>
+    <t>6/6/2020</t>
   </si>
   <si>
     <t>15,665293</t>
   </si>
   <si>
-    <t>05/06/2020</t>
+    <t>5/6/2020</t>
   </si>
   <si>
     <t>15,665237</t>
   </si>
   <si>
-    <t>04/06/2020</t>
+    <t>4/6/2020</t>
   </si>
   <si>
     <t>15,555926</t>
   </si>
   <si>
-    <t>03/06/2020</t>
+    <t>3/6/2020</t>
   </si>
   <si>
     <t>15,565847</t>
   </si>
   <si>
-    <t>02/06/2020</t>
+    <t>2/6/2020</t>
   </si>
   <si>
     <t>15,478471</t>
   </si>
   <si>
-    <t>01/06/2020</t>
+    <t>1/6/2020</t>
   </si>
   <si>
     <t>15,438654</t>
   </si>
   <si>
-    <t>31/05/2020</t>
+    <t>31/5/2020</t>
   </si>
   <si>
     <t>15,402008</t>
   </si>
   <si>
-    <t>30/05/2020</t>
+    <t>30/5/2020</t>
   </si>
   <si>
     <t>15,401976</t>
   </si>
   <si>
-    <t>29/05/2020</t>
+    <t>29/5/2020</t>
   </si>
   <si>
     <t>15,401910</t>
   </si>
   <si>
-    <t>28/05/2020</t>
+    <t>28/5/2020</t>
   </si>
   <si>
     <t>15,437451</t>
   </si>
   <si>
-    <t>27/05/2020</t>
+    <t>27/5/2020</t>
   </si>
   <si>
     <t>15,350125</t>
   </si>
   <si>
-    <t>26/05/2020</t>
+    <t>26/5/2020</t>
   </si>
   <si>
     <t>15,329593</t>
   </si>
   <si>
-    <t>25/05/2020</t>
+    <t>25/5/2020</t>
   </si>
   <si>
     <t>15,302748</t>
   </si>
   <si>
-    <t>24/05/2020</t>
+    <t>24/5/2020</t>
   </si>
   <si>
     <t>15,264575</t>
   </si>
   <si>
-    <t>23/05/2020</t>
+    <t>23/5/2020</t>
   </si>
   <si>
     <t>15,264512</t>
   </si>
   <si>
-    <t>22/05/2020</t>
+    <t>22/5/2020</t>
   </si>
   <si>
     <t>15,264449</t>
   </si>
   <si>
-    <t>21/05/2020</t>
+    <t>21/5/2020</t>
   </si>
   <si>
     <t>15,278568</t>
   </si>
   <si>
-    <t>20/05/2020</t>
+    <t>20/5/2020</t>
   </si>
   <si>
     <t>15,262906</t>
   </si>
   <si>
-    <t>19/05/2020</t>
+    <t>19/5/2020</t>
   </si>
   <si>
     <t>15,217951</t>
   </si>
   <si>
-    <t>18/05/2020</t>
+    <t>18/5/2020</t>
   </si>
   <si>
     <t>15,208011</t>
   </si>
   <si>
-    <t>17/05/2020</t>
+    <t>17/5/2020</t>
   </si>
   <si>
     <t>15,084087</t>
   </si>
   <si>
-    <t>16/05/2020</t>
+    <t>16/5/2020</t>
   </si>
   <si>
     <t>15,084013</t>
   </si>
   <si>
-    <t>15/05/2020</t>
+    <t>15/5/2020</t>
   </si>
   <si>
     <t>15,083938</t>
   </si>
   <si>
-    <t>14/05/2020</t>
+    <t>14/5/2020</t>
   </si>
   <si>
     <t>15,058038</t>
   </si>
   <si>
-    <t>13/05/2020</t>
+    <t>13/5/2020</t>
   </si>
   <si>
     <t>15,141008</t>
   </si>
   <si>
-    <t>12/05/2020</t>
+    <t>12/5/2020</t>
   </si>
   <si>
     <t>15,194541</t>
   </si>
   <si>
-    <t>11/05/2020</t>
+    <t>11/5/2020</t>
   </si>
   <si>
     <t>15,241571</t>
   </si>
   <si>
-    <t>10/05/2020</t>
+    <t>10/5/2020</t>
   </si>
   <si>
     <t>15,254327</t>
   </si>
   <si>
-    <t>09/05/2020</t>
+    <t>9/5/2020</t>
   </si>
   <si>
     <t>15,254243</t>
   </si>
   <si>
-    <t>08/05/2020</t>
+    <t>8/5/2020</t>
   </si>
   <si>
     <t>15,254159</t>
   </si>
   <si>
-    <t>07/05/2020</t>
+    <t>7/5/2020</t>
   </si>
   <si>
     <t>15,220908</t>
   </si>
   <si>
-    <t>06/05/2020</t>
+    <t>6/5/2020</t>
   </si>
   <si>
     <t>15,173719</t>
   </si>
   <si>
-    <t>05/05/2020</t>
+    <t>5/5/2020</t>
   </si>
   <si>
     <t>15,190342</t>
   </si>
   <si>
-    <t>04/05/2020</t>
+    <t>4/5/2020</t>
   </si>
   <si>
     <t>15,087082</t>
   </si>
   <si>
-    <t>03/05/2020</t>
+    <t>3/5/2020</t>
   </si>
   <si>
     <t>15,180916</t>
   </si>
   <si>
-    <t>02/05/2020</t>
+    <t>2/5/2020</t>
   </si>
   <si>
     <t>15,180819</t>
   </si>
   <si>
-    <t>01/05/2020</t>
+    <t>1/5/2020</t>
   </si>
   <si>
     <t>15,180723</t>
   </si>
   <si>
-    <t>30/04/2020</t>
+    <t>30/4/2020</t>
   </si>
   <si>
     <t>15,227588</t>
   </si>
   <si>
-    <t>29/04/2020</t>
+    <t>29/4/2020</t>
   </si>
   <si>
     <t>15,314572</t>
   </si>
   <si>
-    <t>28/04/2020</t>
+    <t>28/4/2020</t>
   </si>
   <si>
     <t>15,259565</t>
   </si>
   <si>
-    <t>27/04/2020</t>
+    <t>27/4/2020</t>
   </si>
   <si>
     <t>15,196978</t>
   </si>
   <si>
-    <t>26/04/2020</t>
+    <t>26/4/2020</t>
   </si>
   <si>
     <t>15,125186</t>
   </si>
   <si>
-    <t>25/04/2020</t>
+    <t>25/4/2020</t>
   </si>
   <si>
     <t>15,125088</t>
   </si>
   <si>
-    <t>24/04/2020</t>
+    <t>24/4/2020</t>
   </si>
   <si>
     <t>15,124990</t>
   </si>
   <si>
-    <t>23/04/2020</t>
+    <t>23/4/2020</t>
   </si>
   <si>
     <t>15,158958</t>
   </si>
   <si>
-    <t>22/04/2020</t>
+    <t>22/4/2020</t>
   </si>
   <si>
     <t>15,097321</t>
   </si>
   <si>
-    <t>21/04/2020</t>
+    <t>21/4/2020</t>
   </si>
   <si>
     <t>15,011132</t>
   </si>
   <si>
-    <t>20/04/2020</t>
+    <t>20/4/2020</t>
   </si>
   <si>
     <t>15,167129</t>
   </si>
   <si>
-    <t>19/04/2020</t>
+    <t>19/4/2020</t>
   </si>
   <si>
     <t>15,164687</t>
   </si>
   <si>
-    <t>18/04/2020</t>
+    <t>18/4/2020</t>
   </si>
   <si>
     <t>15,164591</t>
   </si>
   <si>
-    <t>17/04/2020</t>
+    <t>17/4/2020</t>
   </si>
   <si>
     <t>15,164494</t>
   </si>
   <si>
-    <t>16/04/2020</t>
+    <t>16/4/2020</t>
   </si>
   <si>
     <t>15,074256</t>
   </si>
   <si>
-    <t>15/04/2020</t>
+    <t>15/4/2020</t>
   </si>
   <si>
     <t>15,041613</t>
   </si>
   <si>
-    <t>14/04/2020</t>
+    <t>14/4/2020</t>
   </si>
   <si>
     <t>15,146167</t>
   </si>
   <si>
-    <t>13/04/2020</t>
+    <t>13/4/2020</t>
   </si>
   <si>
     <t>15,073995</t>
   </si>
   <si>
-    <t>12/04/2020</t>
+    <t>12/4/2020</t>
   </si>
   <si>
     <t>15,066117</t>
   </si>
   <si>
-    <t>11/04/2020</t>
+    <t>11/4/2020</t>
   </si>
   <si>
     <t>15,066060</t>
   </si>
   <si>
-    <t>10/04/2020</t>
+    <t>10/4/2020</t>
   </si>
   <si>
     <t>15,066003</t>
   </si>
   <si>
-    <t>09/04/2020</t>
+    <t>9/4/2020</t>
   </si>
   <si>
     <t>15,065941</t>
   </si>
   <si>
-    <t>08/04/2020</t>
+    <t>8/4/2020</t>
   </si>
   <si>
     <t>14,978539</t>
   </si>
   <si>
-    <t>07/04/2020</t>
+    <t>7/4/2020</t>
   </si>
   <si>
     <t>14,960061</t>
   </si>
   <si>
-    <t>06/04/2020</t>
+    <t>6/4/2020</t>
   </si>
   <si>
     <t>14,896393</t>
   </si>
   <si>
-    <t>05/04/2020</t>
+    <t>5/4/2020</t>
   </si>
   <si>
     <t>14,800532</t>
   </si>
   <si>
-    <t>04/04/2020</t>
+    <t>4/4/2020</t>
   </si>
   <si>
     <t>14,800471</t>
   </si>
   <si>
-    <t>03/04/2020</t>
+    <t>3/4/2020</t>
   </si>
   <si>
     <t>14,800409</t>
   </si>
   <si>
-    <t>02/04/2020</t>
+    <t>2/4/2020</t>
   </si>
   <si>
     <t>14,829567</t>
   </si>
   <si>
-    <t>01/04/2020</t>
-[...5 lines deleted...]
-    <t>31/03/2020</t>
+    <t>1/4/2020</t>
+  </si>
+  <si>
+    <t>14,798940</t>
+  </si>
+  <si>
+    <t>31/3/2020</t>
   </si>
   <si>
     <t>14,883958</t>
   </si>
   <si>
-    <t>30/03/2020</t>
+    <t>30/3/2020</t>
   </si>
   <si>
     <t>14,778391</t>
   </si>
   <si>
-    <t>29/03/2020</t>
+    <t>29/3/2020</t>
   </si>
   <si>
     <t>14,702876</t>
   </si>
   <si>
-    <t>28/03/2020</t>
+    <t>28/3/2020</t>
   </si>
   <si>
     <t>14,702753</t>
   </si>
   <si>
-    <t>27/03/2020</t>
+    <t>27/3/2020</t>
   </si>
   <si>
     <t>14,702630</t>
   </si>
   <si>
-    <t>26/03/2020</t>
+    <t>26/3/2020</t>
   </si>
   <si>
     <t>14,802755</t>
   </si>
   <si>
-    <t>25/03/2020</t>
+    <t>25/3/2020</t>
   </si>
   <si>
     <t>14,659252</t>
   </si>
   <si>
-    <t>24/03/2020</t>
+    <t>24/3/2020</t>
   </si>
   <si>
     <t>14,536007</t>
   </si>
   <si>
-    <t>23/03/2020</t>
+    <t>23/3/2020</t>
   </si>
   <si>
     <t>14,294058</t>
   </si>
   <si>
-    <t>22/03/2020</t>
+    <t>22/3/2020</t>
   </si>
   <si>
     <t>14,421814</t>
   </si>
   <si>
-    <t>21/03/2020</t>
+    <t>21/3/2020</t>
   </si>
   <si>
     <t>14,421682</t>
   </si>
   <si>
-    <t>20/03/2020</t>
+    <t>20/3/2020</t>
   </si>
   <si>
     <t>14,421550</t>
   </si>
   <si>
-    <t>19/03/2020</t>
+    <t>19/3/2020</t>
   </si>
   <si>
     <t>14,380087</t>
   </si>
   <si>
-    <t>18/03/2020</t>
+    <t>18/3/2020</t>
   </si>
   <si>
     <t>14,275497</t>
   </si>
   <si>
-    <t>17/03/2020</t>
+    <t>17/3/2020</t>
   </si>
   <si>
     <t>14,518795</t>
   </si>
   <si>
-    <t>16/03/2020</t>
+    <t>16/3/2020</t>
   </si>
   <si>
     <t>14,482393</t>
   </si>
   <si>
-    <t>15/03/2020</t>
+    <t>15/3/2020</t>
   </si>
   <si>
     <t>14,678993</t>
   </si>
   <si>
-    <t>14/03/2020</t>
+    <t>14/3/2020</t>
   </si>
   <si>
     <t>14,678919</t>
   </si>
   <si>
-    <t>13/03/2020</t>
+    <t>13/3/2020</t>
   </si>
   <si>
     <t>14,678844</t>
   </si>
   <si>
-    <t>12/03/2020</t>
+    <t>12/3/2020</t>
   </si>
   <si>
     <t>14,658751</t>
   </si>
   <si>
-    <t>11/03/2020</t>
+    <t>11/3/2020</t>
   </si>
   <si>
     <t>15,052621</t>
   </si>
   <si>
-    <t>10/03/2020</t>
+    <t>10/3/2020</t>
   </si>
   <si>
     <t>15,099917</t>
   </si>
   <si>
-    <t>09/03/2020</t>
-[...5 lines deleted...]
-    <t>08/03/2020</t>
+    <t>9/3/2020</t>
+  </si>
+  <si>
+    <t>15,100706</t>
+  </si>
+  <si>
+    <t>8/3/2020</t>
   </si>
   <si>
     <t>15,381361</t>
   </si>
   <si>
-    <t>07/03/2020</t>
+    <t>7/3/2020</t>
   </si>
   <si>
     <t>15,381306</t>
   </si>
   <si>
-    <t>06/03/2020</t>
+    <t>6/3/2020</t>
   </si>
   <si>
     <t>15,381265</t>
   </si>
   <si>
-    <t>05/03/2020</t>
+    <t>5/3/2020</t>
   </si>
   <si>
     <t>15,503102</t>
   </si>
   <si>
-    <t>04/03/2020</t>
+    <t>4/3/2020</t>
   </si>
   <si>
     <t>15,541113</t>
   </si>
   <si>
-    <t>03/03/2020</t>
+    <t>3/3/2020</t>
   </si>
   <si>
     <t>15,487133</t>
   </si>
   <si>
-    <t>02/03/2020</t>
-[...5 lines deleted...]
-    <t>01/03/2020</t>
+    <t>2/3/2020</t>
+  </si>
+  <si>
+    <t>15,451497</t>
+  </si>
+  <si>
+    <t>1/3/2020</t>
   </si>
   <si>
     <t>15,423911</t>
   </si>
   <si>
-    <t>29/02/2020</t>
+    <t>29/2/2020</t>
   </si>
   <si>
     <t>15,423843</t>
   </si>
   <si>
-    <t>28/02/2020</t>
+    <t>28/2/2020</t>
   </si>
   <si>
     <t>15,423816</t>
   </si>
   <si>
-    <t>27/02/2020</t>
+    <t>27/2/2020</t>
   </si>
   <si>
     <t>15,559837</t>
   </si>
   <si>
-    <t>26/02/2020</t>
+    <t>26/2/2020</t>
   </si>
   <si>
     <t>15,671835</t>
   </si>
   <si>
-    <t>25/02/2020</t>
+    <t>25/2/2020</t>
   </si>
   <si>
     <t>15,663269</t>
   </si>
   <si>
-    <t>24/02/2020</t>
+    <t>24/2/2020</t>
   </si>
   <si>
     <t>15,714925</t>
   </si>
   <si>
-    <t>23/02/2020</t>
+    <t>23/2/2020</t>
   </si>
   <si>
     <t>15,836192</t>
   </si>
   <si>
-    <t>22/02/2020</t>
+    <t>22/2/2020</t>
   </si>
   <si>
     <t>15,836191</t>
   </si>
   <si>
-    <t>21/02/2020</t>
+    <t>21/2/2020</t>
   </si>
   <si>
     <t>15,836190</t>
   </si>
   <si>
-    <t>20/02/2020</t>
+    <t>20/2/2020</t>
   </si>
   <si>
     <t>15,861428</t>
   </si>
   <si>
-    <t>19/02/2020</t>
+    <t>19/2/2020</t>
   </si>
   <si>
     <t>15,889210</t>
   </si>
   <si>
-    <t>18/02/2020</t>
+    <t>18/2/2020</t>
   </si>
   <si>
     <t>15,856596</t>
   </si>
   <si>
-    <t>17/02/2020</t>
+    <t>17/2/2020</t>
   </si>
   <si>
     <t>15,862792</t>
   </si>
   <si>
-    <t>16/02/2020</t>
+    <t>16/2/2020</t>
   </si>
   <si>
     <t>15,857825</t>
   </si>
   <si>
-    <t>15/02/2020</t>
+    <t>15/2/2020</t>
   </si>
   <si>
     <t>15,857829</t>
   </si>
   <si>
-    <t>14/02/2020</t>
+    <t>14/2/2020</t>
   </si>
   <si>
     <t>15,857832</t>
   </si>
   <si>
-    <t>13/02/2020</t>
+    <t>13/2/2020</t>
   </si>
   <si>
     <t>15,874703</t>
   </si>
   <si>
-    <t>12/02/2020</t>
+    <t>12/2/2020</t>
   </si>
   <si>
     <t>15,867086</t>
   </si>
   <si>
-    <t>11/02/2020</t>
+    <t>11/2/2020</t>
   </si>
   <si>
     <t>15,847421</t>
   </si>
   <si>
-    <t>10/02/2020</t>
+    <t>10/2/2020</t>
   </si>
   <si>
     <t>15,819043</t>
   </si>
   <si>
-    <t>09/02/2020</t>
+    <t>9/2/2020</t>
   </si>
   <si>
     <t>15,820848</t>
   </si>
   <si>
-    <t>08/02/2020</t>
+    <t>8/2/2020</t>
   </si>
   <si>
     <t>15,820886</t>
   </si>
   <si>
-    <t>07/02/2020</t>
+    <t>7/2/2020</t>
   </si>
   <si>
     <t>15,820923</t>
   </si>
   <si>
-    <t>06/02/2020</t>
+    <t>6/2/2020</t>
   </si>
   <si>
     <t>15,828667</t>
   </si>
   <si>
-    <t>05/02/2020</t>
+    <t>5/2/2020</t>
   </si>
   <si>
     <t>15,831411</t>
   </si>
   <si>
-    <t>04/02/2020</t>
+    <t>4/2/2020</t>
   </si>
   <si>
     <t>15,803343</t>
   </si>
   <si>
-    <t>03/02/2020</t>
-[...5 lines deleted...]
-    <t>02/02/2020</t>
+    <t>3/2/2020</t>
+  </si>
+  <si>
+    <t>15,750521</t>
+  </si>
+  <si>
+    <t>2/2/2020</t>
   </si>
   <si>
     <t>15,746390</t>
   </si>
   <si>
-    <t>01/02/2020</t>
+    <t>1/2/2020</t>
   </si>
   <si>
     <t>15,746449</t>
   </si>
   <si>
-    <t>31/01/2020</t>
+    <t>31/1/2020</t>
   </si>
   <si>
     <t>15,746507</t>
   </si>
   <si>
-    <t>30/01/2020</t>
+    <t>30/1/2020</t>
   </si>
   <si>
     <t>15,773031</t>
   </si>
   <si>
-    <t>29/01/2020</t>
+    <t>29/1/2020</t>
   </si>
   <si>
     <t>15,795356</t>
   </si>
   <si>
-    <t>28/01/2020</t>
+    <t>28/1/2020</t>
   </si>
   <si>
     <t>15,786584</t>
   </si>
   <si>
-    <t>27/01/2020</t>
+    <t>27/1/2020</t>
   </si>
   <si>
     <t>15,783605</t>
   </si>
   <si>
-    <t>26/01/2020</t>
+    <t>26/1/2020</t>
   </si>
   <si>
     <t>15,839062</t>
   </si>
   <si>
-    <t>25/01/2020</t>
+    <t>25/1/2020</t>
   </si>
   <si>
     <t>15,839134</t>
   </si>
   <si>
-    <t>24/01/2020</t>
+    <t>24/1/2020</t>
   </si>
   <si>
     <t>15,839207</t>
   </si>
   <si>
-    <t>23/01/2020</t>
+    <t>23/1/2020</t>
   </si>
   <si>
     <t>15,817855</t>
   </si>
   <si>
-    <t>22/01/2020</t>
+    <t>22/1/2020</t>
   </si>
   <si>
     <t>15,840044</t>
   </si>
   <si>
-    <t>21/01/2020</t>
+    <t>21/1/2020</t>
   </si>
   <si>
     <t>15,854095</t>
   </si>
   <si>
-    <t>20/01/2020</t>
+    <t>20/1/2020</t>
   </si>
   <si>
     <t>15,861126</t>
   </si>
   <si>
-    <t>19/01/2020</t>
+    <t>19/1/2020</t>
   </si>
   <si>
     <t>15,867980</t>
   </si>
   <si>
-    <t>18/01/2020</t>
+    <t>18/1/2020</t>
   </si>
   <si>
     <t>15,868037</t>
   </si>
   <si>
-    <t>17/01/2020</t>
+    <t>17/1/2020</t>
   </si>
   <si>
     <t>15,868095</t>
   </si>
   <si>
-    <t>16/01/2020</t>
+    <t>16/1/2020</t>
   </si>
   <si>
     <t>15,831718</t>
   </si>
   <si>
-    <t>15/01/2020</t>
+    <t>15/1/2020</t>
   </si>
   <si>
     <t>15,832580</t>
   </si>
   <si>
-    <t>14/01/2020</t>
+    <t>14/1/2020</t>
   </si>
   <si>
     <t>15,824598</t>
   </si>
   <si>
-    <t>13/01/2020</t>
+    <t>13/1/2020</t>
   </si>
   <si>
     <t>15,809450</t>
   </si>
   <si>
-    <t>12/01/2020</t>
+    <t>12/1/2020</t>
   </si>
   <si>
     <t>15,807322</t>
   </si>
   <si>
-    <t>11/01/2020</t>
+    <t>11/1/2020</t>
   </si>
   <si>
     <t>15,807405</t>
   </si>
   <si>
-    <t>10/01/2020</t>
+    <t>10/1/2020</t>
   </si>
   <si>
     <t>15,807489</t>
   </si>
   <si>
-    <t>09/01/2020</t>
+    <t>9/1/2020</t>
   </si>
   <si>
     <t>15,796578</t>
   </si>
   <si>
-    <t>08/01/2020</t>
+    <t>8/1/2020</t>
   </si>
   <si>
     <t>15,785654</t>
   </si>
   <si>
-    <t>07/01/2020</t>
+    <t>7/1/2020</t>
   </si>
   <si>
     <t>15,786089</t>
   </si>
   <si>
-    <t>06/01/2020</t>
+    <t>6/1/2020</t>
   </si>
   <si>
     <t>15,789423</t>
   </si>
   <si>
-    <t>05/01/2020</t>
+    <t>5/1/2020</t>
   </si>
   <si>
     <t>15,796510</t>
   </si>
   <si>
-    <t>04/01/2020</t>
+    <t>4/1/2020</t>
   </si>
   <si>
     <t>15,796600</t>
   </si>
   <si>
-    <t>03/01/2020</t>
+    <t>3/1/2020</t>
   </si>
   <si>
     <t>15,796691</t>
   </si>
   <si>
-    <t>02/01/2020</t>
-[...5 lines deleted...]
-    <t>01/01/2020</t>
+    <t>2/1/2020</t>
+  </si>
+  <si>
+    <t>15,800266</t>
+  </si>
+  <si>
+    <t>1/1/2020</t>
   </si>
   <si>
     <t>15,767274</t>
   </si>
   <si>
     <t>31/12/2019</t>
   </si>
   <si>
     <t>15,767357</t>
   </si>
   <si>
     <t>30/12/2019</t>
   </si>
   <si>
     <t>15,777810</t>
   </si>
   <si>
     <t>29/12/2019</t>
   </si>
   <si>
     <t>15,814682</t>
   </si>
   <si>
     <t>28/12/2019</t>
   </si>
@@ -13998,99 +14310,99 @@
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>15,717748</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>15,689196</t>
   </si>
   <si>
     <t>11/12/2019</t>
   </si>
   <si>
     <t>15,687801</t>
   </si>
   <si>
     <t>10/12/2019</t>
   </si>
   <si>
     <t>15,678223</t>
   </si>
   <si>
-    <t>09/12/2019</t>
+    <t>9/12/2019</t>
   </si>
   <si>
     <t>15,682577</t>
   </si>
   <si>
-    <t>08/12/2019</t>
+    <t>8/12/2019</t>
   </si>
   <si>
     <t>15,687950</t>
   </si>
   <si>
-    <t>07/12/2019</t>
+    <t>7/12/2019</t>
   </si>
   <si>
     <t>15,688010</t>
   </si>
   <si>
-    <t>06/12/2019</t>
+    <t>6/12/2019</t>
   </si>
   <si>
     <t>15,688069</t>
   </si>
   <si>
-    <t>05/12/2019</t>
+    <t>5/12/2019</t>
   </si>
   <si>
     <t>15,648304</t>
   </si>
   <si>
-    <t>04/12/2019</t>
+    <t>4/12/2019</t>
   </si>
   <si>
     <t>15,647438</t>
   </si>
   <si>
-    <t>03/12/2019</t>
-[...11 lines deleted...]
-    <t>01/12/2019</t>
+    <t>3/12/2019</t>
+  </si>
+  <si>
+    <t>15,616693</t>
+  </si>
+  <si>
+    <t>2/12/2019</t>
+  </si>
+  <si>
+    <t>15,655357</t>
+  </si>
+  <si>
+    <t>1/12/2019</t>
   </si>
   <si>
     <t>15,697929</t>
   </si>
   <si>
     <t>30/11/2019</t>
   </si>
   <si>
     <t>15,698000</t>
   </si>
   <si>
     <t>29/11/2019</t>
   </si>
   <si>
     <t>15,698162</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>15,715110</t>
   </si>
   <si>
     <t>27/11/2019</t>
   </si>
@@ -14178,99 +14490,99 @@
   <si>
     <t>13/11/2019</t>
   </si>
   <si>
     <t>15,683897</t>
   </si>
   <si>
     <t>12/11/2019</t>
   </si>
   <si>
     <t>15,690990</t>
   </si>
   <si>
     <t>11/11/2019</t>
   </si>
   <si>
     <t>15,678070</t>
   </si>
   <si>
     <t>10/11/2019</t>
   </si>
   <si>
     <t>15,688673</t>
   </si>
   <si>
-    <t>09/11/2019</t>
+    <t>9/11/2019</t>
   </si>
   <si>
     <t>15,688778</t>
   </si>
   <si>
-    <t>08/11/2019</t>
+    <t>8/11/2019</t>
   </si>
   <si>
     <t>15,688884</t>
   </si>
   <si>
-    <t>07/11/2019</t>
+    <t>7/11/2019</t>
   </si>
   <si>
     <t>15,699246</t>
   </si>
   <si>
-    <t>06/11/2019</t>
+    <t>6/11/2019</t>
   </si>
   <si>
     <t>15,693747</t>
   </si>
   <si>
-    <t>05/11/2019</t>
+    <t>5/11/2019</t>
   </si>
   <si>
     <t>15,685487</t>
   </si>
   <si>
-    <t>04/11/2019</t>
-[...5 lines deleted...]
-    <t>03/11/2019</t>
+    <t>4/11/2019</t>
+  </si>
+  <si>
+    <t>15,681555</t>
+  </si>
+  <si>
+    <t>3/11/2019</t>
   </si>
   <si>
     <t>15,648640</t>
   </si>
   <si>
-    <t>02/11/2019</t>
+    <t>2/11/2019</t>
   </si>
   <si>
     <t>15,648735</t>
   </si>
   <si>
-    <t>01/11/2019</t>
+    <t>1/11/2019</t>
   </si>
   <si>
     <t>15,648830</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>15,640447</t>
   </si>
   <si>
     <t>30/10/2019</t>
   </si>
   <si>
     <t>15,655967</t>
   </si>
   <si>
     <t>29/10/2019</t>
   </si>
   <si>
     <t>15,633047</t>
   </si>
   <si>
     <t>28/10/2019</t>
   </si>
@@ -14364,1761 +14676,1761 @@
   <si>
     <t>13/10/2019</t>
   </si>
   <si>
     <t>15,564532</t>
   </si>
   <si>
     <t>12/10/2019</t>
   </si>
   <si>
     <t>15,564672</t>
   </si>
   <si>
     <t>11/10/2019</t>
   </si>
   <si>
     <t>15,564811</t>
   </si>
   <si>
     <t>10/10/2019</t>
   </si>
   <si>
     <t>15,505978</t>
   </si>
   <si>
-    <t>09/10/2019</t>
+    <t>9/10/2019</t>
   </si>
   <si>
     <t>15,506116</t>
   </si>
   <si>
-    <t>08/10/2019</t>
+    <t>8/10/2019</t>
   </si>
   <si>
     <t>15,493284</t>
   </si>
   <si>
-    <t>07/10/2019</t>
+    <t>7/10/2019</t>
   </si>
   <si>
     <t>15,526759</t>
   </si>
   <si>
-    <t>06/10/2019</t>
+    <t>6/10/2019</t>
   </si>
   <si>
     <t>15,503584</t>
   </si>
   <si>
-    <t>05/10/2019</t>
+    <t>5/10/2019</t>
   </si>
   <si>
     <t>15,503708</t>
   </si>
   <si>
-    <t>04/10/2019</t>
+    <t>4/10/2019</t>
   </si>
   <si>
     <t>15,503833</t>
   </si>
   <si>
-    <t>03/10/2019</t>
+    <t>3/10/2019</t>
   </si>
   <si>
     <t>15,478380</t>
   </si>
   <si>
-    <t>02/10/2019</t>
+    <t>2/10/2019</t>
   </si>
   <si>
     <t>15,483462</t>
   </si>
   <si>
-    <t>01/10/2019</t>
-[...5 lines deleted...]
-    <t>30/09/2019</t>
+    <t>1/10/2019</t>
+  </si>
+  <si>
+    <t>15,568890</t>
+  </si>
+  <si>
+    <t>30/9/2019</t>
   </si>
   <si>
     <t>15,606430</t>
   </si>
   <si>
-    <t>29/09/2019</t>
+    <t>29/9/2019</t>
   </si>
   <si>
     <t>15,594129</t>
   </si>
   <si>
-    <t>28/09/2019</t>
+    <t>28/9/2019</t>
   </si>
   <si>
     <t>15,594235</t>
   </si>
   <si>
-    <t>27/09/2019</t>
+    <t>27/9/2019</t>
   </si>
   <si>
     <t>15,594345</t>
   </si>
   <si>
-    <t>26/09/2019</t>
+    <t>26/9/2019</t>
   </si>
   <si>
     <t>15,585413</t>
   </si>
   <si>
-    <t>25/09/2019</t>
+    <t>25/9/2019</t>
   </si>
   <si>
     <t>15,559446</t>
   </si>
   <si>
-    <t>24/09/2019</t>
+    <t>24/9/2019</t>
   </si>
   <si>
     <t>15,589533</t>
   </si>
   <si>
-    <t>23/09/2019</t>
+    <t>23/9/2019</t>
   </si>
   <si>
     <t>15,586334</t>
   </si>
   <si>
-    <t>22/09/2019</t>
+    <t>22/9/2019</t>
   </si>
   <si>
     <t>15,598862</t>
   </si>
   <si>
-    <t>21/09/2019</t>
+    <t>21/9/2019</t>
   </si>
   <si>
     <t>15,598968</t>
   </si>
   <si>
-    <t>20/09/2019</t>
+    <t>20/9/2019</t>
   </si>
   <si>
     <t>15,599074</t>
   </si>
   <si>
-    <t>19/09/2019</t>
+    <t>19/9/2019</t>
   </si>
   <si>
     <t>15,592460</t>
   </si>
   <si>
-    <t>18/09/2019</t>
+    <t>18/9/2019</t>
   </si>
   <si>
     <t>15,572522</t>
   </si>
   <si>
-    <t>17/09/2019</t>
+    <t>17/9/2019</t>
   </si>
   <si>
     <t>15,574731</t>
   </si>
   <si>
-    <t>16/09/2019</t>
+    <t>16/9/2019</t>
   </si>
   <si>
     <t>15,562158</t>
   </si>
   <si>
-    <t>15/09/2019</t>
+    <t>15/9/2019</t>
   </si>
   <si>
     <t>15,565309</t>
   </si>
   <si>
-    <t>14/09/2019</t>
+    <t>14/9/2019</t>
   </si>
   <si>
     <t>15,565410</t>
   </si>
   <si>
-    <t>13/09/2019</t>
+    <t>13/9/2019</t>
   </si>
   <si>
     <t>15,565510</t>
   </si>
   <si>
-    <t>12/09/2019</t>
+    <t>12/9/2019</t>
   </si>
   <si>
     <t>15,560994</t>
   </si>
   <si>
-    <t>11/09/2019</t>
+    <t>11/9/2019</t>
   </si>
   <si>
     <t>15,554755</t>
   </si>
   <si>
-    <t>10/09/2019</t>
+    <t>10/9/2019</t>
   </si>
   <si>
     <t>15,683870</t>
   </si>
   <si>
-    <t>09/09/2019</t>
+    <t>9/9/2019</t>
   </si>
   <si>
     <t>15,562463</t>
   </si>
   <si>
-    <t>08/09/2019</t>
+    <t>8/9/2019</t>
   </si>
   <si>
     <t>15,590582</t>
   </si>
   <si>
-    <t>07/09/2019</t>
+    <t>7/9/2019</t>
   </si>
   <si>
     <t>15,590682</t>
   </si>
   <si>
-    <t>06/09/2019</t>
+    <t>6/9/2019</t>
   </si>
   <si>
     <t>15,590760</t>
   </si>
   <si>
-    <t>05/09/2019</t>
+    <t>5/9/2019</t>
   </si>
   <si>
     <t>15,576233</t>
   </si>
   <si>
-    <t>04/09/2019</t>
+    <t>4/9/2019</t>
   </si>
   <si>
     <t>15,573894</t>
   </si>
   <si>
-    <t>03/09/2019</t>
+    <t>3/9/2019</t>
   </si>
   <si>
     <t>15,545020</t>
   </si>
   <si>
-    <t>02/09/2019</t>
-[...5 lines deleted...]
-    <t>01/09/2019</t>
+    <t>2/9/2019</t>
+  </si>
+  <si>
+    <t>15,565631</t>
+  </si>
+  <si>
+    <t>1/9/2019</t>
   </si>
   <si>
     <t>15,541579</t>
   </si>
   <si>
-    <t>31/08/2019</t>
+    <t>31/8/2019</t>
   </si>
   <si>
     <t>15,541662</t>
   </si>
   <si>
-    <t>30/08/2019</t>
+    <t>30/8/2019</t>
   </si>
   <si>
     <t>15,541751</t>
   </si>
   <si>
-    <t>29/08/2019</t>
+    <t>29/8/2019</t>
   </si>
   <si>
     <t>15,518392</t>
   </si>
   <si>
-    <t>28/08/2019</t>
+    <t>28/8/2019</t>
   </si>
   <si>
     <t>15,465757</t>
   </si>
   <si>
-    <t>27/08/2019</t>
+    <t>27/8/2019</t>
   </si>
   <si>
     <t>15,456960</t>
   </si>
   <si>
-    <t>26/08/2019</t>
+    <t>26/8/2019</t>
   </si>
   <si>
     <t>15,443367</t>
   </si>
   <si>
-    <t>25/08/2019</t>
+    <t>25/8/2019</t>
   </si>
   <si>
     <t>15,443388</t>
   </si>
   <si>
-    <t>24/08/2019</t>
+    <t>24/8/2019</t>
   </si>
   <si>
     <t>15,443462</t>
   </si>
   <si>
-    <t>23/08/2019</t>
+    <t>23/8/2019</t>
   </si>
   <si>
     <t>15,443537</t>
   </si>
   <si>
-    <t>22/08/2019</t>
+    <t>22/8/2019</t>
   </si>
   <si>
     <t>15,462729</t>
   </si>
   <si>
-    <t>21/08/2019</t>
+    <t>21/8/2019</t>
   </si>
   <si>
     <t>15,477591</t>
   </si>
   <si>
-    <t>20/08/2019</t>
+    <t>20/8/2019</t>
   </si>
   <si>
     <t>15,424932</t>
   </si>
   <si>
-    <t>19/08/2019</t>
+    <t>19/8/2019</t>
   </si>
   <si>
     <t>15,439135</t>
   </si>
   <si>
-    <t>18/08/2019</t>
+    <t>18/8/2019</t>
   </si>
   <si>
     <t>15,404183</t>
   </si>
   <si>
-    <t>17/08/2019</t>
+    <t>17/8/2019</t>
   </si>
   <si>
     <t>15,404242</t>
   </si>
   <si>
-    <t>16/08/2019</t>
+    <t>16/8/2019</t>
   </si>
   <si>
     <t>15,404302</t>
   </si>
   <si>
-    <t>15/08/2019</t>
+    <t>15/8/2019</t>
   </si>
   <si>
     <t>15,374801</t>
   </si>
   <si>
-    <t>14/08/2019</t>
+    <t>14/8/2019</t>
   </si>
   <si>
     <t>15,385085</t>
   </si>
   <si>
-    <t>13/08/2019</t>
+    <t>13/8/2019</t>
   </si>
   <si>
     <t>15,440339</t>
   </si>
   <si>
-    <t>12/08/2019</t>
+    <t>12/8/2019</t>
   </si>
   <si>
     <t>15,416227</t>
   </si>
   <si>
-    <t>11/08/2019</t>
+    <t>11/8/2019</t>
   </si>
   <si>
     <t>15,416874</t>
   </si>
   <si>
-    <t>10/08/2019</t>
+    <t>10/8/2019</t>
   </si>
   <si>
     <t>15,416937</t>
   </si>
   <si>
-    <t>09/08/2019</t>
+    <t>9/8/2019</t>
   </si>
   <si>
     <t>15,417001</t>
   </si>
   <si>
-    <t>08/08/2019</t>
+    <t>8/8/2019</t>
   </si>
   <si>
     <t>15,438528</t>
   </si>
   <si>
-    <t>07/08/2019</t>
+    <t>7/8/2019</t>
   </si>
   <si>
     <t>15,383956</t>
   </si>
   <si>
-    <t>06/08/2019</t>
+    <t>6/8/2019</t>
   </si>
   <si>
     <t>15,360992</t>
   </si>
   <si>
-    <t>05/08/2019</t>
+    <t>5/8/2019</t>
   </si>
   <si>
     <t>15,378179</t>
   </si>
   <si>
-    <t>04/08/2019</t>
+    <t>4/8/2019</t>
   </si>
   <si>
     <t>15,450959</t>
   </si>
   <si>
-    <t>03/08/2019</t>
+    <t>3/8/2019</t>
   </si>
   <si>
     <t>15,451024</t>
   </si>
   <si>
-    <t>02/08/2019</t>
+    <t>2/8/2019</t>
   </si>
   <si>
     <t>15,451090</t>
   </si>
   <si>
-    <t>01/08/2019</t>
-[...5 lines deleted...]
-    <t>31/07/2019</t>
+    <t>1/8/2019</t>
+  </si>
+  <si>
+    <t>15,539811</t>
+  </si>
+  <si>
+    <t>31/7/2019</t>
   </si>
   <si>
     <t>15,520288</t>
   </si>
   <si>
-    <t>30/07/2019</t>
+    <t>30/7/2019</t>
   </si>
   <si>
     <t>15,509546</t>
   </si>
   <si>
-    <t>29/07/2019</t>
+    <t>29/7/2019</t>
   </si>
   <si>
     <t>15,554883</t>
   </si>
   <si>
-    <t>28/07/2019</t>
+    <t>28/7/2019</t>
   </si>
   <si>
     <t>15,554978</t>
   </si>
   <si>
-    <t>27/07/2019</t>
+    <t>27/7/2019</t>
   </si>
   <si>
     <t>15,555044</t>
   </si>
   <si>
-    <t>26/07/2019</t>
+    <t>26/7/2019</t>
   </si>
   <si>
     <t>15,555110</t>
   </si>
   <si>
-    <t>25/07/2019</t>
+    <t>25/7/2019</t>
   </si>
   <si>
     <t>15,532651</t>
   </si>
   <si>
-    <t>24/07/2019</t>
+    <t>24/7/2019</t>
   </si>
   <si>
     <t>15,509510</t>
   </si>
   <si>
-    <t>23/07/2019</t>
+    <t>23/7/2019</t>
   </si>
   <si>
     <t>15,484419</t>
   </si>
   <si>
-    <t>22/07/2019</t>
+    <t>22/7/2019</t>
   </si>
   <si>
     <t>15,442481</t>
   </si>
   <si>
-    <t>21/07/2019</t>
+    <t>21/7/2019</t>
   </si>
   <si>
     <t>15,443882</t>
   </si>
   <si>
-    <t>20/07/2019</t>
+    <t>20/7/2019</t>
   </si>
   <si>
     <t>15,443952</t>
   </si>
   <si>
-    <t>19/07/2019</t>
+    <t>19/7/2019</t>
   </si>
   <si>
     <t>15,444022</t>
   </si>
   <si>
-    <t>18/07/2019</t>
+    <t>18/7/2019</t>
   </si>
   <si>
     <t>15,428806</t>
   </si>
   <si>
-    <t>17/07/2019</t>
+    <t>17/7/2019</t>
   </si>
   <si>
     <t>15,446761</t>
   </si>
   <si>
-    <t>16/07/2019</t>
+    <t>16/7/2019</t>
   </si>
   <si>
     <t>15,446889</t>
   </si>
   <si>
-    <t>15/07/2019</t>
+    <t>15/7/2019</t>
   </si>
   <si>
     <t>15,434675</t>
   </si>
   <si>
-    <t>14/07/2019</t>
+    <t>14/7/2019</t>
   </si>
   <si>
     <t>15,407147</t>
   </si>
   <si>
-    <t>13/07/2019</t>
+    <t>13/7/2019</t>
   </si>
   <si>
     <t>15,407203</t>
   </si>
   <si>
-    <t>12/07/2019</t>
+    <t>12/7/2019</t>
   </si>
   <si>
     <t>15,407331</t>
   </si>
   <si>
-    <t>11/07/2019</t>
+    <t>11/7/2019</t>
   </si>
   <si>
     <t>15,403302</t>
   </si>
   <si>
-    <t>10/07/2019</t>
+    <t>10/7/2019</t>
   </si>
   <si>
     <t>15,411764</t>
   </si>
   <si>
-    <t>09/07/2019</t>
+    <t>9/7/2019</t>
   </si>
   <si>
     <t>15,420506</t>
   </si>
   <si>
-    <t>08/07/2019</t>
+    <t>8/7/2019</t>
   </si>
   <si>
     <t>15,435544</t>
   </si>
   <si>
-    <t>07/07/2019</t>
+    <t>7/7/2019</t>
   </si>
   <si>
     <t>15,441755</t>
   </si>
   <si>
-    <t>06/07/2019</t>
+    <t>6/7/2019</t>
   </si>
   <si>
     <t>15,441822</t>
   </si>
   <si>
-    <t>05/07/2019</t>
+    <t>5/7/2019</t>
   </si>
   <si>
     <t>15,441889</t>
   </si>
   <si>
-    <t>04/07/2019</t>
+    <t>4/7/2019</t>
   </si>
   <si>
     <t>15,470645</t>
   </si>
   <si>
-    <t>03/07/2019</t>
+    <t>3/7/2019</t>
   </si>
   <si>
     <t>15,465577</t>
   </si>
   <si>
-    <t>02/07/2019</t>
-[...5 lines deleted...]
-    <t>01/07/2019</t>
+    <t>2/7/2019</t>
+  </si>
+  <si>
+    <t>15,440738</t>
+  </si>
+  <si>
+    <t>1/7/2019</t>
   </si>
   <si>
     <t>15,434177</t>
   </si>
   <si>
-    <t>30/06/2019</t>
+    <t>30/6/2019</t>
   </si>
   <si>
     <t>15,400233</t>
   </si>
   <si>
-    <t>29/06/2019</t>
+    <t>29/6/2019</t>
   </si>
   <si>
     <t>15,400294</t>
   </si>
   <si>
-    <t>28/06/2019</t>
+    <t>28/6/2019</t>
   </si>
   <si>
     <t>15,400355</t>
   </si>
   <si>
-    <t>27/06/2019</t>
+    <t>27/6/2019</t>
   </si>
   <si>
     <t>15,376148</t>
   </si>
   <si>
-    <t>26/06/2019</t>
+    <t>26/6/2019</t>
   </si>
   <si>
     <t>15,372410</t>
   </si>
   <si>
-    <t>25/06/2019</t>
+    <t>25/6/2019</t>
   </si>
   <si>
     <t>15,384310</t>
   </si>
   <si>
-    <t>24/06/2019</t>
+    <t>24/6/2019</t>
   </si>
   <si>
     <t>15,383176</t>
   </si>
   <si>
-    <t>23/06/2019</t>
+    <t>23/6/2019</t>
   </si>
   <si>
     <t>15,383190</t>
   </si>
   <si>
-    <t>22/06/2019</t>
+    <t>22/6/2019</t>
   </si>
   <si>
     <t>15,383267</t>
   </si>
   <si>
-    <t>21/06/2019</t>
+    <t>21/6/2019</t>
   </si>
   <si>
     <t>15,383334</t>
   </si>
   <si>
-    <t>20/06/2019</t>
+    <t>20/6/2019</t>
   </si>
   <si>
     <t>15,402590</t>
   </si>
   <si>
-    <t>19/06/2019</t>
+    <t>19/6/2019</t>
   </si>
   <si>
     <t>15,365955</t>
   </si>
   <si>
-    <t>18/06/2019</t>
+    <t>18/6/2019</t>
   </si>
   <si>
     <t>15,362277</t>
   </si>
   <si>
-    <t>17/06/2019</t>
-[...2 lines deleted...]
-    <t>16/06/2019</t>
+    <t>17/6/2019</t>
+  </si>
+  <si>
+    <t>16/6/2019</t>
   </si>
   <si>
     <t>15,298914</t>
   </si>
   <si>
-    <t>15/06/2019</t>
+    <t>15/6/2019</t>
   </si>
   <si>
     <t>15,298982</t>
   </si>
   <si>
-    <t>14/06/2019</t>
+    <t>14/6/2019</t>
   </si>
   <si>
     <t>15,299050</t>
   </si>
   <si>
-    <t>13/06/2019</t>
-[...5 lines deleted...]
-    <t>12/06/2019</t>
+    <t>13/6/2019</t>
+  </si>
+  <si>
+    <t>15,309342</t>
+  </si>
+  <si>
+    <t>12/6/2019</t>
   </si>
   <si>
     <t>15,310476</t>
   </si>
   <si>
-    <t>11/06/2019</t>
+    <t>11/6/2019</t>
   </si>
   <si>
     <t>15,315320</t>
   </si>
   <si>
-    <t>10/06/2019</t>
+    <t>10/6/2019</t>
   </si>
   <si>
     <t>15,296458</t>
   </si>
   <si>
-    <t>09/06/2019</t>
+    <t>9/6/2019</t>
   </si>
   <si>
     <t>15,287546</t>
   </si>
   <si>
-    <t>08/06/2019</t>
+    <t>8/6/2019</t>
   </si>
   <si>
     <t>15,287603</t>
   </si>
   <si>
-    <t>07/06/2019</t>
+    <t>7/6/2019</t>
   </si>
   <si>
     <t>15,287661</t>
   </si>
   <si>
-    <t>06/06/2019</t>
+    <t>6/6/2019</t>
   </si>
   <si>
     <t>15,255004</t>
   </si>
   <si>
-    <t>05/06/2019</t>
+    <t>5/6/2019</t>
   </si>
   <si>
     <t>15,248361</t>
   </si>
   <si>
-    <t>04/06/2019</t>
+    <t>4/6/2019</t>
   </si>
   <si>
     <t>15,216823</t>
   </si>
   <si>
-    <t>03/06/2019</t>
-[...5 lines deleted...]
-    <t>02/06/2019</t>
+    <t>3/6/2019</t>
+  </si>
+  <si>
+    <t>15,205007</t>
+  </si>
+  <si>
+    <t>2/6/2019</t>
   </si>
   <si>
     <t>15,194198</t>
   </si>
   <si>
-    <t>01/06/2019</t>
+    <t>1/6/2019</t>
   </si>
   <si>
     <t>15,194255</t>
   </si>
   <si>
-    <t>31/05/2019</t>
+    <t>31/5/2019</t>
   </si>
   <si>
     <t>15,194376</t>
   </si>
   <si>
-    <t>30/05/2019</t>
+    <t>30/5/2019</t>
   </si>
   <si>
     <t>15,219895</t>
   </si>
   <si>
-    <t>29/05/2019</t>
+    <t>29/5/2019</t>
   </si>
   <si>
     <t>15,195503</t>
   </si>
   <si>
-    <t>28/05/2019</t>
+    <t>28/5/2019</t>
   </si>
   <si>
     <t>15,238673</t>
   </si>
   <si>
-    <t>27/05/2019</t>
+    <t>27/5/2019</t>
   </si>
   <si>
     <t>15,257583</t>
   </si>
   <si>
-    <t>26/05/2019</t>
+    <t>26/5/2019</t>
   </si>
   <si>
     <t>15,251597</t>
   </si>
   <si>
-    <t>25/05/2019</t>
+    <t>25/5/2019</t>
   </si>
   <si>
     <t>15,251687</t>
   </si>
   <si>
-    <t>24/05/2019</t>
+    <t>24/5/2019</t>
   </si>
   <si>
     <t>15,251778</t>
   </si>
   <si>
-    <t>23/05/2019</t>
+    <t>23/5/2019</t>
   </si>
   <si>
     <t>15,237165</t>
   </si>
   <si>
-    <t>22/05/2019</t>
+    <t>22/5/2019</t>
   </si>
   <si>
     <t>15,282347</t>
   </si>
   <si>
-    <t>21/05/2019</t>
+    <t>21/5/2019</t>
   </si>
   <si>
     <t>15,275352</t>
   </si>
   <si>
-    <t>20/05/2019</t>
+    <t>20/5/2019</t>
   </si>
   <si>
     <t>15,262128</t>
   </si>
   <si>
-    <t>19/05/2019</t>
+    <t>19/5/2019</t>
   </si>
   <si>
     <t>15,274019</t>
   </si>
   <si>
-    <t>18/05/2019</t>
+    <t>18/5/2019</t>
   </si>
   <si>
     <t>15,274136</t>
   </si>
   <si>
-    <t>17/05/2019</t>
+    <t>17/5/2019</t>
   </si>
   <si>
     <t>15,274254</t>
   </si>
   <si>
-    <t>16/05/2019</t>
+    <t>16/5/2019</t>
   </si>
   <si>
     <t>15,289409</t>
   </si>
   <si>
-    <t>15/05/2019</t>
+    <t>15/5/2019</t>
   </si>
   <si>
     <t>15,238899</t>
   </si>
   <si>
-    <t>14/05/2019</t>
+    <t>14/5/2019</t>
   </si>
   <si>
     <t>15,222458</t>
   </si>
   <si>
-    <t>13/05/2019</t>
-[...5 lines deleted...]
-    <t>12/05/2019</t>
+    <t>13/5/2019</t>
+  </si>
+  <si>
+    <t>15,201915</t>
+  </si>
+  <si>
+    <t>12/5/2019</t>
   </si>
   <si>
     <t>15,238046</t>
   </si>
   <si>
-    <t>11/05/2019</t>
+    <t>11/5/2019</t>
   </si>
   <si>
     <t>15,238150</t>
   </si>
   <si>
-    <t>10/05/2019</t>
+    <t>10/5/2019</t>
   </si>
   <si>
     <t>15,238254</t>
   </si>
   <si>
-    <t>09/05/2019</t>
+    <t>9/5/2019</t>
   </si>
   <si>
     <t>15,237566</t>
   </si>
   <si>
-    <t>08/05/2019</t>
+    <t>8/5/2019</t>
   </si>
   <si>
     <t>15,290403</t>
   </si>
   <si>
-    <t>07/05/2019</t>
+    <t>7/5/2019</t>
   </si>
   <si>
     <t>15,291713</t>
   </si>
   <si>
-    <t>06/05/2019</t>
+    <t>6/5/2019</t>
   </si>
   <si>
     <t>15,353167</t>
   </si>
   <si>
-    <t>05/05/2019</t>
+    <t>5/5/2019</t>
   </si>
   <si>
     <t>15,382356</t>
   </si>
   <si>
-    <t>04/05/2019</t>
+    <t>4/5/2019</t>
   </si>
   <si>
     <t>15,382433</t>
   </si>
   <si>
-    <t>03/05/2019</t>
+    <t>3/5/2019</t>
   </si>
   <si>
     <t>15,382512</t>
   </si>
   <si>
-    <t>02/05/2019</t>
+    <t>2/5/2019</t>
   </si>
   <si>
     <t>15,367346</t>
   </si>
   <si>
-    <t>01/05/2019</t>
+    <t>1/5/2019</t>
   </si>
   <si>
     <t>15,377146</t>
   </si>
   <si>
-    <t>30/04/2019</t>
+    <t>30/4/2019</t>
   </si>
   <si>
     <t>15,384006</t>
   </si>
   <si>
-    <t>29/04/2019</t>
+    <t>29/4/2019</t>
   </si>
   <si>
     <t>15,371781</t>
   </si>
   <si>
-    <t>28/04/2019</t>
+    <t>28/4/2019</t>
   </si>
   <si>
     <t>15,371898</t>
   </si>
   <si>
-    <t>27/04/2019</t>
+    <t>27/4/2019</t>
   </si>
   <si>
     <t>15,372142</t>
   </si>
   <si>
-    <t>26/04/2019</t>
+    <t>26/4/2019</t>
   </si>
   <si>
     <t>15,372385</t>
   </si>
   <si>
-    <t>25/04/2019</t>
+    <t>25/4/2019</t>
   </si>
   <si>
     <t>15,360173</t>
   </si>
   <si>
-    <t>24/04/2019</t>
+    <t>24/4/2019</t>
   </si>
   <si>
     <t>15,351702</t>
   </si>
   <si>
-    <t>23/04/2019</t>
+    <t>23/4/2019</t>
   </si>
   <si>
     <t>15,338764</t>
   </si>
   <si>
-    <t>22/04/2019</t>
+    <t>22/4/2019</t>
   </si>
   <si>
     <t>15,299705</t>
   </si>
   <si>
-    <t>21/04/2019</t>
+    <t>21/4/2019</t>
   </si>
   <si>
     <t>15,305023</t>
   </si>
   <si>
-    <t>20/04/2019</t>
+    <t>20/4/2019</t>
   </si>
   <si>
     <t>15,305185</t>
   </si>
   <si>
-    <t>19/04/2019</t>
+    <t>19/4/2019</t>
   </si>
   <si>
     <t>15,305348</t>
   </si>
   <si>
-    <t>18/04/2019</t>
+    <t>18/4/2019</t>
   </si>
   <si>
     <t>15,305488</t>
   </si>
   <si>
-    <t>17/04/2019</t>
+    <t>17/4/2019</t>
   </si>
   <si>
     <t>15,299777</t>
   </si>
   <si>
-    <t>16/04/2019</t>
+    <t>16/4/2019</t>
   </si>
   <si>
     <t>15,292154</t>
   </si>
   <si>
-    <t>15/04/2019</t>
+    <t>15/4/2019</t>
   </si>
   <si>
     <t>15,284123</t>
   </si>
   <si>
-    <t>14/04/2019</t>
+    <t>14/4/2019</t>
   </si>
   <si>
     <t>15,277076</t>
   </si>
   <si>
-    <t>13/04/2019</t>
+    <t>13/4/2019</t>
   </si>
   <si>
     <t>15,277259</t>
   </si>
   <si>
-    <t>12/04/2019</t>
+    <t>12/4/2019</t>
   </si>
   <si>
     <t>15,277442</t>
   </si>
   <si>
-    <t>11/04/2019</t>
+    <t>11/4/2019</t>
   </si>
   <si>
     <t>15,269695</t>
   </si>
   <si>
-    <t>10/04/2019</t>
+    <t>10/4/2019</t>
   </si>
   <si>
     <t>15,274379</t>
   </si>
   <si>
-    <t>09/04/2019</t>
+    <t>9/4/2019</t>
   </si>
   <si>
     <t>15,253445</t>
   </si>
   <si>
-    <t>08/04/2019</t>
+    <t>8/4/2019</t>
   </si>
   <si>
     <t>15,271290</t>
   </si>
   <si>
-    <t>07/04/2019</t>
+    <t>7/4/2019</t>
   </si>
   <si>
     <t>15,274815</t>
   </si>
   <si>
-    <t>06/04/2019</t>
+    <t>6/4/2019</t>
   </si>
   <si>
     <t>15,274936</t>
   </si>
   <si>
-    <t>05/04/2019</t>
+    <t>5/4/2019</t>
   </si>
   <si>
     <t>15,275276</t>
   </si>
   <si>
-    <t>04/04/2019</t>
+    <t>4/4/2019</t>
   </si>
   <si>
     <t>15,265979</t>
   </si>
   <si>
-    <t>03/04/2019</t>
+    <t>3/4/2019</t>
   </si>
   <si>
     <t>15,275157</t>
   </si>
   <si>
-    <t>02/04/2019</t>
+    <t>2/4/2019</t>
   </si>
   <si>
     <t>15,244886</t>
   </si>
   <si>
-    <t>01/04/2019</t>
+    <t>1/4/2019</t>
   </si>
   <si>
     <t>15,220002</t>
   </si>
   <si>
-    <t>31/03/2019</t>
+    <t>31/3/2019</t>
   </si>
   <si>
     <t>15,179941</t>
   </si>
   <si>
-    <t>30/03/2019</t>
+    <t>30/3/2019</t>
   </si>
   <si>
     <t>15,180177</t>
   </si>
   <si>
-    <t>29/03/2019</t>
+    <t>29/3/2019</t>
   </si>
   <si>
     <t>15,180412</t>
   </si>
   <si>
-    <t>28/03/2019</t>
+    <t>28/3/2019</t>
   </si>
   <si>
     <t>15,156454</t>
   </si>
   <si>
-    <t>27/03/2019</t>
+    <t>27/3/2019</t>
   </si>
   <si>
     <t>15,153130</t>
   </si>
   <si>
-    <t>26/03/2019</t>
+    <t>26/3/2019</t>
   </si>
   <si>
     <t>15,158067</t>
   </si>
   <si>
-    <t>25/03/2019</t>
+    <t>25/3/2019</t>
   </si>
   <si>
     <t>15,130324</t>
   </si>
   <si>
-    <t>24/03/2019</t>
+    <t>24/3/2019</t>
   </si>
   <si>
     <t>15,148149</t>
   </si>
   <si>
-    <t>23/03/2019</t>
+    <t>23/3/2019</t>
   </si>
   <si>
     <t>15,148474</t>
   </si>
   <si>
-    <t>22/03/2019</t>
+    <t>22/3/2019</t>
   </si>
   <si>
     <t>15,148800</t>
   </si>
   <si>
-    <t>21/03/2019</t>
+    <t>21/3/2019</t>
   </si>
   <si>
     <t>15,192600</t>
   </si>
   <si>
-    <t>20/03/2019</t>
+    <t>20/3/2019</t>
   </si>
   <si>
     <t>15,200378</t>
   </si>
   <si>
-    <t>19/03/2019</t>
+    <t>19/3/2019</t>
   </si>
   <si>
     <t>15,245557</t>
   </si>
   <si>
-    <t>18/03/2019</t>
+    <t>18/3/2019</t>
   </si>
   <si>
     <t>15,225532</t>
   </si>
   <si>
-    <t>17/03/2019</t>
+    <t>17/3/2019</t>
   </si>
   <si>
     <t>15,223386</t>
   </si>
   <si>
-    <t>16/03/2019</t>
+    <t>16/3/2019</t>
   </si>
   <si>
     <t>15,223841</t>
   </si>
   <si>
-    <t>15/03/2019</t>
+    <t>15/3/2019</t>
   </si>
   <si>
     <t>15,224295</t>
   </si>
   <si>
-    <t>14/03/2019</t>
+    <t>14/3/2019</t>
   </si>
   <si>
     <t>15,222480</t>
   </si>
   <si>
-    <t>13/03/2019</t>
+    <t>13/3/2019</t>
   </si>
   <si>
     <t>15,214540</t>
   </si>
   <si>
-    <t>12/03/2019</t>
+    <t>12/3/2019</t>
   </si>
   <si>
     <t>15,197747</t>
   </si>
   <si>
-    <t>11/03/2019</t>
+    <t>11/3/2019</t>
   </si>
   <si>
     <t>15,207666</t>
   </si>
   <si>
-    <t>10/03/2019</t>
+    <t>10/3/2019</t>
   </si>
   <si>
     <t>15,203233</t>
   </si>
   <si>
-    <t>09/03/2019</t>
+    <t>9/3/2019</t>
   </si>
   <si>
     <t>15,203800</t>
   </si>
   <si>
-    <t>08/03/2019</t>
+    <t>8/3/2019</t>
   </si>
   <si>
     <t>15,204368</t>
   </si>
   <si>
-    <t>07/03/2019</t>
+    <t>7/3/2019</t>
   </si>
   <si>
     <t>15,240235</t>
   </si>
   <si>
-    <t>06/03/2019</t>
+    <t>6/3/2019</t>
   </si>
   <si>
     <t>15,248034</t>
   </si>
   <si>
-    <t>05/03/2019</t>
+    <t>5/3/2019</t>
   </si>
   <si>
     <t>15,248841</t>
   </si>
   <si>
-    <t>04/03/2019</t>
-[...5 lines deleted...]
-    <t>03/03/2019</t>
+    <t>4/3/2019</t>
+  </si>
+  <si>
+    <t>15,237979</t>
+  </si>
+  <si>
+    <t>3/3/2019</t>
   </si>
   <si>
     <t>15,219699</t>
   </si>
   <si>
-    <t>02/03/2019</t>
+    <t>2/3/2019</t>
   </si>
   <si>
     <t>15,220263</t>
   </si>
   <si>
-    <t>01/03/2019</t>
+    <t>1/3/2019</t>
   </si>
   <si>
     <t>15,220828</t>
   </si>
   <si>
-    <t>28/02/2019</t>
+    <t>28/2/2019</t>
   </si>
   <si>
     <t>15,222222</t>
   </si>
   <si>
-    <t>27/02/2019</t>
+    <t>27/2/2019</t>
   </si>
   <si>
     <t>15,214238</t>
   </si>
   <si>
-    <t>26/02/2019</t>
+    <t>26/2/2019</t>
   </si>
   <si>
     <t>15,221681</t>
   </si>
   <si>
-    <t>25/02/2019</t>
+    <t>25/2/2019</t>
   </si>
   <si>
     <t>15,199581</t>
   </si>
   <si>
-    <t>24/02/2019</t>
+    <t>24/2/2019</t>
   </si>
   <si>
     <t>15,199622</t>
   </si>
   <si>
-    <t>23/02/2019</t>
+    <t>23/2/2019</t>
   </si>
   <si>
     <t>15,200187</t>
   </si>
   <si>
-    <t>22/02/2019</t>
+    <t>22/2/2019</t>
   </si>
   <si>
     <t>15,200751</t>
   </si>
   <si>
-    <t>21/02/2019</t>
+    <t>21/2/2019</t>
   </si>
   <si>
     <t>15,193595</t>
   </si>
   <si>
-    <t>20/02/2019</t>
+    <t>20/2/2019</t>
   </si>
   <si>
     <t>15,184609</t>
   </si>
   <si>
-    <t>19/02/2019</t>
+    <t>19/2/2019</t>
   </si>
   <si>
     <t>15,149197</t>
   </si>
   <si>
-    <t>18/02/2019</t>
+    <t>18/2/2019</t>
   </si>
   <si>
     <t>15,150846</t>
   </si>
   <si>
-    <t>17/02/2019</t>
+    <t>17/2/2019</t>
   </si>
   <si>
     <t>15,160312</t>
   </si>
   <si>
-    <t>16/02/2019</t>
+    <t>16/2/2019</t>
   </si>
   <si>
     <t>15,160872</t>
   </si>
   <si>
-    <t>15/02/2019</t>
+    <t>15/2/2019</t>
   </si>
   <si>
     <t>15,161432</t>
   </si>
   <si>
-    <t>14/02/2019</t>
+    <t>14/2/2019</t>
   </si>
   <si>
     <t>15,119431</t>
   </si>
   <si>
-    <t>13/02/2019</t>
+    <t>13/2/2019</t>
   </si>
   <si>
     <t>15,104735</t>
   </si>
   <si>
-    <t>12/02/2019</t>
+    <t>12/2/2019</t>
   </si>
   <si>
     <t>15,101151</t>
   </si>
   <si>
-    <t>11/02/2019</t>
+    <t>11/2/2019</t>
   </si>
   <si>
     <t>15,090043</t>
   </si>
   <si>
-    <t>10/02/2019</t>
+    <t>10/2/2019</t>
   </si>
   <si>
     <t>15,071723</t>
   </si>
   <si>
-    <t>09/02/2019</t>
+    <t>9/2/2019</t>
   </si>
   <si>
     <t>15,072289</t>
   </si>
   <si>
-    <t>08/02/2019</t>
+    <t>8/2/2019</t>
   </si>
   <si>
     <t>15,072855</t>
   </si>
   <si>
-    <t>07/02/2019</t>
+    <t>7/2/2019</t>
   </si>
   <si>
     <t>15,086417</t>
   </si>
   <si>
-    <t>06/02/2019</t>
+    <t>6/2/2019</t>
   </si>
   <si>
     <t>15,131364</t>
   </si>
   <si>
-    <t>05/02/2019</t>
+    <t>5/2/2019</t>
   </si>
   <si>
     <t>15,129868</t>
   </si>
   <si>
-    <t>04/02/2019</t>
+    <t>4/2/2019</t>
   </si>
   <si>
     <t>15,081348</t>
   </si>
   <si>
-    <t>03/02/2019</t>
+    <t>3/2/2019</t>
   </si>
   <si>
     <t>15,074884</t>
   </si>
   <si>
-    <t>02/02/2019</t>
+    <t>2/2/2019</t>
   </si>
   <si>
     <t>15,075448</t>
   </si>
   <si>
-    <t>01/02/2019</t>
+    <t>1/2/2019</t>
   </si>
   <si>
     <t>15,076011</t>
   </si>
   <si>
-    <t>31/01/2019</t>
+    <t>31/1/2019</t>
   </si>
   <si>
     <t>15,068022</t>
   </si>
   <si>
-    <t>30/01/2019</t>
+    <t>30/1/2019</t>
   </si>
   <si>
     <t>15,057680</t>
   </si>
   <si>
-    <t>29/01/2019</t>
+    <t>29/1/2019</t>
   </si>
   <si>
     <t>15,048786</t>
   </si>
   <si>
-    <t>28/01/2019</t>
+    <t>28/1/2019</t>
   </si>
   <si>
     <t>15,031557</t>
   </si>
   <si>
-    <t>27/01/2019</t>
+    <t>27/1/2019</t>
   </si>
   <si>
     <t>15,061647</t>
   </si>
   <si>
-    <t>26/01/2019</t>
+    <t>26/1/2019</t>
   </si>
   <si>
     <t>15,061996</t>
   </si>
   <si>
-    <t>25/01/2019</t>
+    <t>25/1/2019</t>
   </si>
   <si>
     <t>15,062345</t>
   </si>
   <si>
-    <t>24/01/2019</t>
+    <t>24/1/2019</t>
   </si>
   <si>
     <t>15,049103</t>
   </si>
   <si>
-    <t>23/01/2019</t>
-[...5 lines deleted...]
-    <t>22/01/2019</t>
+    <t>23/1/2019</t>
+  </si>
+  <si>
+    <t>15,050003</t>
+  </si>
+  <si>
+    <t>22/1/2019</t>
   </si>
   <si>
     <t>15,048384</t>
   </si>
   <si>
-    <t>21/01/2019</t>
+    <t>21/1/2019</t>
   </si>
   <si>
     <t>15,058107</t>
   </si>
   <si>
-    <t>20/01/2019</t>
+    <t>20/1/2019</t>
   </si>
   <si>
     <t>15,050612</t>
   </si>
   <si>
-    <t>19/01/2019</t>
+    <t>19/1/2019</t>
   </si>
   <si>
     <t>15,051195</t>
   </si>
   <si>
-    <t>18/01/2019</t>
+    <t>18/1/2019</t>
   </si>
   <si>
     <t>15,051778</t>
   </si>
   <si>
-    <t>17/01/2019</t>
+    <t>17/1/2019</t>
   </si>
   <si>
     <t>14,999901</t>
   </si>
   <si>
-    <t>16/01/2019</t>
+    <t>16/1/2019</t>
   </si>
   <si>
     <t>14,995175</t>
   </si>
   <si>
-    <t>15/01/2019</t>
+    <t>15/1/2019</t>
   </si>
   <si>
     <t>14,986786</t>
   </si>
   <si>
-    <t>14/01/2019</t>
+    <t>14/1/2019</t>
   </si>
   <si>
     <t>14,962499</t>
   </si>
   <si>
-    <t>13/01/2019</t>
+    <t>13/1/2019</t>
   </si>
   <si>
     <t>14,983170</t>
   </si>
   <si>
-    <t>12/01/2019</t>
+    <t>12/1/2019</t>
   </si>
   <si>
     <t>14,983652</t>
   </si>
   <si>
-    <t>11/01/2019</t>
+    <t>11/1/2019</t>
   </si>
   <si>
     <t>14,984134</t>
   </si>
   <si>
-    <t>10/01/2019</t>
+    <t>10/1/2019</t>
   </si>
   <si>
     <t>14,988515</t>
   </si>
   <si>
-    <t>09/01/2019</t>
+    <t>9/1/2019</t>
   </si>
   <si>
     <t>14,980773</t>
   </si>
   <si>
-    <t>08/01/2019</t>
+    <t>8/1/2019</t>
   </si>
   <si>
     <t>14,971817</t>
   </si>
   <si>
-    <t>07/01/2019</t>
+    <t>7/1/2019</t>
   </si>
   <si>
     <t>14,974005</t>
   </si>
   <si>
-    <t>06/01/2019</t>
+    <t>6/1/2019</t>
   </si>
   <si>
     <t>14,974976</t>
   </si>
   <si>
-    <t>05/01/2019</t>
+    <t>5/1/2019</t>
   </si>
   <si>
     <t>14,975559</t>
   </si>
   <si>
-    <t>04/01/2019</t>
+    <t>4/1/2019</t>
   </si>
   <si>
     <t>14,976143</t>
   </si>
   <si>
-    <t>03/01/2019</t>
+    <t>3/1/2019</t>
   </si>
   <si>
     <t>14,934631</t>
   </si>
   <si>
-    <t>02/01/2019</t>
+    <t>2/1/2019</t>
   </si>
   <si>
     <t>14,949685</t>
   </si>
   <si>
-    <t>01/01/2019</t>
+    <t>1/1/2019</t>
   </si>
   <si>
     <t>14,954889</t>
   </si>
   <si>
     <t>31/12/2018</t>
   </si>
   <si>
     <t>14,955479</t>
   </si>
   <si>
     <t>30/12/2018</t>
   </si>
   <si>
     <t>14,947401</t>
   </si>
   <si>
     <t>29/12/2018</t>
   </si>
   <si>
     <t>14,948001</t>
   </si>
   <si>
     <t>28/12/2018</t>
   </si>
   <si>
-    <t>14,948602</t>
+    <t>14,948631</t>
   </si>
   <si>
     <t>27/12/2018</t>
   </si>
   <si>
     <t>14,917061</t>
   </si>
   <si>
     <t>26/12/2018</t>
   </si>
   <si>
     <t>14,945962</t>
   </si>
   <si>
     <t>25/12/2018</t>
   </si>
   <si>
     <t>14,944383</t>
   </si>
   <si>
     <t>24/12/2018</t>
   </si>
   <si>
     <t>14,944974</t>
   </si>
@@ -16185,99 +16497,99 @@
   <si>
     <t>13/12/2018</t>
   </si>
   <si>
     <t>15,025014</t>
   </si>
   <si>
     <t>12/12/2018</t>
   </si>
   <si>
     <t>15,025577</t>
   </si>
   <si>
     <t>11/12/2018</t>
   </si>
   <si>
     <t>15,026141</t>
   </si>
   <si>
     <t>10/12/2018</t>
   </si>
   <si>
     <t>15,026580</t>
   </si>
   <si>
-    <t>09/12/2018</t>
+    <t>9/12/2018</t>
   </si>
   <si>
     <t>15,027017</t>
   </si>
   <si>
-    <t>08/12/2018</t>
+    <t>8/12/2018</t>
   </si>
   <si>
     <t>15,025817</t>
   </si>
   <si>
-    <t>07/12/2018</t>
+    <t>7/12/2018</t>
   </si>
   <si>
     <t>15,027893</t>
   </si>
   <si>
-    <t>06/12/2018</t>
+    <t>6/12/2018</t>
   </si>
   <si>
     <t>15,028330</t>
   </si>
   <si>
-    <t>05/12/2018</t>
+    <t>5/12/2018</t>
   </si>
   <si>
     <t>15,028768</t>
   </si>
   <si>
-    <t>04/12/2018</t>
+    <t>4/12/2018</t>
   </si>
   <si>
     <t>15,029205</t>
   </si>
   <si>
-    <t>03/12/2018</t>
+    <t>3/12/2018</t>
   </si>
   <si>
     <t>15,030201</t>
   </si>
   <si>
-    <t>02/12/2018</t>
+    <t>2/12/2018</t>
   </si>
   <si>
     <t>15,030637</t>
   </si>
   <si>
-    <t>01/12/2018</t>
+    <t>1/12/2018</t>
   </si>
   <si>
     <t>15,031074</t>
   </si>
   <si>
     <t>30/11/2018</t>
   </si>
   <si>
     <t>15,031511</t>
   </si>
   <si>
     <t>29/11/2018</t>
   </si>
   <si>
     <t>15,031946</t>
   </si>
   <si>
     <t>28/11/2018</t>
   </si>
   <si>
     <t>15,032394</t>
   </si>
   <si>
     <t>27/11/2018</t>
   </si>
@@ -16332,100 +16644,100 @@
   <si>
     <t>14,998277</t>
   </si>
   <si>
     <t>18/11/2018</t>
   </si>
   <si>
     <t>14,998706</t>
   </si>
   <si>
     <t>17/11/2018</t>
   </si>
   <si>
     <t>14,999135</t>
   </si>
   <si>
     <t>16/11/2018</t>
   </si>
   <si>
     <t>14,999563</t>
   </si>
   <si>
     <t>15/11/2018</t>
   </si>
   <si>
-    <t>15,000000</t>
+    <t>15,000029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2725"/>
+  <dimension ref="A1:B2777"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -28877,467 +29189,467 @@
       <c r="B1559" s="0" t="s">
         <v>3116</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
         <v>3117</v>
       </c>
       <c r="B1560" s="0" t="s">
         <v>3118</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
         <v>3119</v>
       </c>
       <c r="B1561" s="0" t="s">
         <v>3120</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
         <v>3121</v>
       </c>
       <c r="B1562" s="0" t="s">
-        <v>3120</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
       <c r="B1563" s="0" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="B1564" s="0" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="0" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="B1565" s="0" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="0" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="B1566" s="0" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="0" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="B1567" s="0" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="0" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="B1568" s="0" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="0" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="B1569" s="0" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="0" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="B1570" s="0" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="0" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="B1571" s="0" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="0" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="B1572" s="0" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="0" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="B1573" s="0" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="0" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="B1574" s="0" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="B1575" s="0" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="B1579" s="0" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="B1581" s="0" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
       <c r="B1583" s="0" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="B1585" s="0" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="B1586" s="0" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="B1587" s="0" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="B1588" s="0" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="B1589" s="0" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="B1590" s="0" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="B1591" s="0" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
       <c r="B1593" s="0" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="B1594" s="0" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="B1596" s="0" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="B1597" s="0" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="B1598" s="0" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
       <c r="B1599" s="0" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="B1601" s="0" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="B1602" s="0" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="B1603" s="0" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="B1610" s="0" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
       <c r="B1611" s="0" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="B1612" s="0" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="B1613" s="0" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B1614" s="0" t="s">
         <v>3224</v>
-      </c>
-[...1 lines deleted...]
-        <v>3225</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
         <v>3226</v>
       </c>
       <c r="B1615" s="0" t="s">
         <v>3227</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
         <v>3228</v>
       </c>
       <c r="B1616" s="0" t="s">
         <v>3229</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
         <v>3230</v>
       </c>
       <c r="B1617" s="0" t="s">
         <v>3231</v>
       </c>
@@ -29709,467 +30021,467 @@
       <c r="B1663" s="0" t="s">
         <v>3323</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
         <v>3324</v>
       </c>
       <c r="B1664" s="0" t="s">
         <v>3325</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
         <v>3326</v>
       </c>
       <c r="B1665" s="0" t="s">
         <v>3327</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
         <v>3328</v>
       </c>
       <c r="B1666" s="0" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="B1667" s="0" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="B1668" s="0" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="B1669" s="0" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="B1670" s="0" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="B1671" s="0" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="B1707" s="0" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="B1708" s="0" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="B1709" s="0" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="B1710" s="0" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="0" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="B1711" s="0" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="0" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="B1712" s="0" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="0" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="B1713" s="0" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="0" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="B1714" s="0" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="0" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="B1715" s="0" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="B1716" s="0" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="B1717" s="0" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B1718" s="0" t="s">
         <v>3431</v>
-      </c>
-[...1 lines deleted...]
-        <v>3432</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
         <v>3433</v>
       </c>
       <c r="B1719" s="0" t="s">
         <v>3434</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
         <v>3435</v>
       </c>
       <c r="B1720" s="0" t="s">
         <v>3436</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
         <v>3437</v>
       </c>
       <c r="B1721" s="0" t="s">
         <v>3438</v>
       </c>
@@ -30885,475 +31197,475 @@
       <c r="B1810" s="0" t="s">
         <v>3616</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
         <v>3617</v>
       </c>
       <c r="B1811" s="0" t="s">
         <v>3618</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
         <v>3619</v>
       </c>
       <c r="B1812" s="0" t="s">
         <v>3620</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
         <v>3621</v>
       </c>
       <c r="B1813" s="0" t="s">
-        <v>3620</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="B1814" s="0" t="s">
-        <v>3620</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
-        <v>3623</v>
+        <v>3625</v>
       </c>
       <c r="B1815" s="0" t="s">
-        <v>3624</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
-        <v>3625</v>
+        <v>3627</v>
       </c>
       <c r="B1816" s="0" t="s">
-        <v>3626</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
-        <v>3627</v>
+        <v>3629</v>
       </c>
       <c r="B1817" s="0" t="s">
-        <v>3628</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="0" t="s">
-        <v>3629</v>
+        <v>3631</v>
       </c>
       <c r="B1818" s="0" t="s">
-        <v>3630</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="0" t="s">
-        <v>3631</v>
+        <v>3633</v>
       </c>
       <c r="B1819" s="0" t="s">
-        <v>3632</v>
+        <v>3634</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="0" t="s">
-        <v>3633</v>
+        <v>3635</v>
       </c>
       <c r="B1820" s="0" t="s">
-        <v>3634</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="0" t="s">
-        <v>3635</v>
+        <v>3637</v>
       </c>
       <c r="B1821" s="0" t="s">
-        <v>3636</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="0" t="s">
-        <v>3637</v>
+        <v>3639</v>
       </c>
       <c r="B1822" s="0" t="s">
-        <v>3638</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="0" t="s">
-        <v>3639</v>
+        <v>3641</v>
       </c>
       <c r="B1823" s="0" t="s">
-        <v>3640</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="0" t="s">
-        <v>3641</v>
+        <v>3643</v>
       </c>
       <c r="B1824" s="0" t="s">
-        <v>3642</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="0" t="s">
-        <v>3643</v>
+        <v>3645</v>
       </c>
       <c r="B1825" s="0" t="s">
-        <v>3644</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="0" t="s">
-        <v>3645</v>
+        <v>3647</v>
       </c>
       <c r="B1826" s="0" t="s">
-        <v>3646</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="0" t="s">
-        <v>3647</v>
+        <v>3649</v>
       </c>
       <c r="B1827" s="0" t="s">
-        <v>3648</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="0" t="s">
-        <v>3649</v>
+        <v>3651</v>
       </c>
       <c r="B1828" s="0" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="0" t="s">
-        <v>3651</v>
+        <v>3653</v>
       </c>
       <c r="B1829" s="0" t="s">
-        <v>3652</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="0" t="s">
-        <v>3653</v>
+        <v>3655</v>
       </c>
       <c r="B1830" s="0" t="s">
-        <v>3654</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="0" t="s">
-        <v>3655</v>
+        <v>3657</v>
       </c>
       <c r="B1831" s="0" t="s">
-        <v>3656</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="0" t="s">
-        <v>3657</v>
+        <v>3659</v>
       </c>
       <c r="B1832" s="0" t="s">
-        <v>3658</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="0" t="s">
-        <v>3659</v>
+        <v>3661</v>
       </c>
       <c r="B1833" s="0" t="s">
-        <v>3660</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="0" t="s">
-        <v>3661</v>
+        <v>3663</v>
       </c>
       <c r="B1834" s="0" t="s">
-        <v>3662</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="0" t="s">
-        <v>3663</v>
+        <v>3665</v>
       </c>
       <c r="B1835" s="0" t="s">
-        <v>3664</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="0" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
       <c r="B1836" s="0" t="s">
-        <v>3666</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="0" t="s">
-        <v>3667</v>
+        <v>3669</v>
       </c>
       <c r="B1837" s="0" t="s">
-        <v>3668</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="0" t="s">
-        <v>3669</v>
+        <v>3671</v>
       </c>
       <c r="B1838" s="0" t="s">
-        <v>3670</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="0" t="s">
-        <v>3671</v>
+        <v>3673</v>
       </c>
       <c r="B1839" s="0" t="s">
-        <v>3672</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" s="0" t="s">
-        <v>3673</v>
+        <v>3675</v>
       </c>
       <c r="B1840" s="0" t="s">
-        <v>3674</v>
+        <v>3676</v>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" s="0" t="s">
-        <v>3675</v>
+        <v>3677</v>
       </c>
       <c r="B1841" s="0" t="s">
-        <v>3676</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="0" t="s">
-        <v>3677</v>
+        <v>3679</v>
       </c>
       <c r="B1842" s="0" t="s">
-        <v>3678</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="0" t="s">
-        <v>3679</v>
+        <v>3681</v>
       </c>
       <c r="B1843" s="0" t="s">
-        <v>3680</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="0" t="s">
-        <v>3681</v>
+        <v>3683</v>
       </c>
       <c r="B1844" s="0" t="s">
-        <v>3682</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="0" t="s">
-        <v>3683</v>
+        <v>3685</v>
       </c>
       <c r="B1845" s="0" t="s">
-        <v>3684</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="0" t="s">
-        <v>3685</v>
+        <v>3687</v>
       </c>
       <c r="B1846" s="0" t="s">
-        <v>3686</v>
+        <v>3688</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="0" t="s">
-        <v>3687</v>
+        <v>3689</v>
       </c>
       <c r="B1847" s="0" t="s">
-        <v>3688</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="0" t="s">
-        <v>3689</v>
+        <v>3691</v>
       </c>
       <c r="B1848" s="0" t="s">
-        <v>3690</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="0" t="s">
-        <v>3691</v>
+        <v>3693</v>
       </c>
       <c r="B1849" s="0" t="s">
-        <v>3692</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="0" t="s">
-        <v>3693</v>
+        <v>3695</v>
       </c>
       <c r="B1850" s="0" t="s">
-        <v>3694</v>
+        <v>3696</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="0" t="s">
-        <v>3695</v>
+        <v>3697</v>
       </c>
       <c r="B1851" s="0" t="s">
-        <v>3696</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="0" t="s">
-        <v>3697</v>
+        <v>3699</v>
       </c>
       <c r="B1852" s="0" t="s">
-        <v>3698</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="0" t="s">
-        <v>3699</v>
+        <v>3701</v>
       </c>
       <c r="B1853" s="0" t="s">
-        <v>3700</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="0" t="s">
-        <v>3701</v>
+        <v>3703</v>
       </c>
       <c r="B1854" s="0" t="s">
-        <v>3702</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" s="0" t="s">
-        <v>3703</v>
+        <v>3705</v>
       </c>
       <c r="B1855" s="0" t="s">
-        <v>3704</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" s="0" t="s">
-        <v>3705</v>
+        <v>3707</v>
       </c>
       <c r="B1856" s="0" t="s">
-        <v>3706</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" s="0" t="s">
-        <v>3707</v>
+        <v>3709</v>
       </c>
       <c r="B1857" s="0" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" s="0" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="B1858" s="0" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="0" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
       <c r="B1859" s="0" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="0" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
       <c r="B1860" s="0" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="0" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
       <c r="B1861" s="0" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="0" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
       <c r="B1862" s="0" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="B1863" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="B1864" s="0" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="0" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
       <c r="B1865" s="0" t="s">
         <v>3724</v>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="0" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="B1866" s="0" t="s">
-        <v>3726</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" s="0" t="s">
         <v>3727</v>
       </c>
       <c r="B1867" s="0" t="s">
         <v>3728</v>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" s="0" t="s">
         <v>3729</v>
       </c>
       <c r="B1868" s="0" t="s">
         <v>3730</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
         <v>3731</v>
       </c>
       <c r="B1869" s="0" t="s">
         <v>3732</v>
       </c>
@@ -33493,467 +33805,467 @@
       <c r="B2136" s="0" t="s">
         <v>4266</v>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" s="0" t="s">
         <v>4267</v>
       </c>
       <c r="B2137" s="0" t="s">
         <v>4268</v>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" s="0" t="s">
         <v>4269</v>
       </c>
       <c r="B2138" s="0" t="s">
         <v>4270</v>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" s="0" t="s">
         <v>4271</v>
       </c>
       <c r="B2139" s="0" t="s">
-        <v>4198</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" s="0" t="s">
-        <v>4272</v>
+        <v>4273</v>
       </c>
       <c r="B2140" s="0" t="s">
-        <v>4273</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" s="0" t="s">
-        <v>4274</v>
+        <v>4275</v>
       </c>
       <c r="B2141" s="0" t="s">
-        <v>4275</v>
+        <v>4276</v>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" s="0" t="s">
-        <v>4276</v>
+        <v>4277</v>
       </c>
       <c r="B2142" s="0" t="s">
-        <v>4277</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" s="0" t="s">
-        <v>4278</v>
+        <v>4279</v>
       </c>
       <c r="B2143" s="0" t="s">
-        <v>4279</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" s="0" t="s">
-        <v>4280</v>
+        <v>4281</v>
       </c>
       <c r="B2144" s="0" t="s">
-        <v>4281</v>
+        <v>4282</v>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" s="0" t="s">
-        <v>4282</v>
+        <v>4283</v>
       </c>
       <c r="B2145" s="0" t="s">
-        <v>4283</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" s="0" t="s">
-        <v>4284</v>
+        <v>4285</v>
       </c>
       <c r="B2146" s="0" t="s">
-        <v>4285</v>
+        <v>4286</v>
       </c>
     </row>
     <row r="2147">
       <c r="A2147" s="0" t="s">
-        <v>4286</v>
+        <v>4287</v>
       </c>
       <c r="B2147" s="0" t="s">
-        <v>4287</v>
+        <v>4288</v>
       </c>
     </row>
     <row r="2148">
       <c r="A2148" s="0" t="s">
-        <v>4288</v>
+        <v>4289</v>
       </c>
       <c r="B2148" s="0" t="s">
-        <v>4289</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="2149">
       <c r="A2149" s="0" t="s">
-        <v>4290</v>
+        <v>4291</v>
       </c>
       <c r="B2149" s="0" t="s">
-        <v>4291</v>
+        <v>4292</v>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" s="0" t="s">
-        <v>4292</v>
+        <v>4293</v>
       </c>
       <c r="B2150" s="0" t="s">
-        <v>4293</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" s="0" t="s">
-        <v>4294</v>
+        <v>4295</v>
       </c>
       <c r="B2151" s="0" t="s">
-        <v>4295</v>
+        <v>4296</v>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" s="0" t="s">
-        <v>4296</v>
+        <v>4297</v>
       </c>
       <c r="B2152" s="0" t="s">
-        <v>4297</v>
+        <v>4298</v>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" s="0" t="s">
-        <v>4298</v>
+        <v>4299</v>
       </c>
       <c r="B2153" s="0" t="s">
-        <v>4299</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" s="0" t="s">
-        <v>4300</v>
+        <v>4301</v>
       </c>
       <c r="B2154" s="0" t="s">
-        <v>4301</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" s="0" t="s">
-        <v>4302</v>
+        <v>4303</v>
       </c>
       <c r="B2155" s="0" t="s">
-        <v>4303</v>
+        <v>4304</v>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" s="0" t="s">
-        <v>4304</v>
+        <v>4305</v>
       </c>
       <c r="B2156" s="0" t="s">
-        <v>4305</v>
+        <v>4306</v>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" s="0" t="s">
-        <v>4306</v>
+        <v>4307</v>
       </c>
       <c r="B2157" s="0" t="s">
-        <v>4307</v>
+        <v>4308</v>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" s="0" t="s">
-        <v>4308</v>
+        <v>4309</v>
       </c>
       <c r="B2158" s="0" t="s">
-        <v>4309</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" s="0" t="s">
-        <v>4310</v>
+        <v>4311</v>
       </c>
       <c r="B2159" s="0" t="s">
-        <v>4311</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" s="0" t="s">
-        <v>4312</v>
+        <v>4313</v>
       </c>
       <c r="B2160" s="0" t="s">
-        <v>4313</v>
+        <v>4314</v>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" s="0" t="s">
-        <v>4314</v>
+        <v>4315</v>
       </c>
       <c r="B2161" s="0" t="s">
-        <v>4315</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" s="0" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="B2162" s="0" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" s="0" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="B2163" s="0" t="s">
-        <v>4319</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" s="0" t="s">
-        <v>4320</v>
+        <v>4321</v>
       </c>
       <c r="B2164" s="0" t="s">
-        <v>4321</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" s="0" t="s">
-        <v>4322</v>
+        <v>4323</v>
       </c>
       <c r="B2165" s="0" t="s">
-        <v>4323</v>
+        <v>4324</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="0" t="s">
-        <v>4324</v>
+        <v>4325</v>
       </c>
       <c r="B2166" s="0" t="s">
-        <v>4325</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="0" t="s">
-        <v>4326</v>
+        <v>4327</v>
       </c>
       <c r="B2167" s="0" t="s">
-        <v>4327</v>
+        <v>4328</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="0" t="s">
-        <v>4328</v>
+        <v>4329</v>
       </c>
       <c r="B2168" s="0" t="s">
-        <v>4329</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" s="0" t="s">
-        <v>4330</v>
+        <v>4331</v>
       </c>
       <c r="B2169" s="0" t="s">
-        <v>4331</v>
+        <v>4332</v>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" s="0" t="s">
-        <v>4332</v>
+        <v>4333</v>
       </c>
       <c r="B2170" s="0" t="s">
-        <v>4333</v>
+        <v>4334</v>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
-        <v>4334</v>
+        <v>4335</v>
       </c>
       <c r="B2171" s="0" t="s">
-        <v>4335</v>
+        <v>4336</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
-        <v>4336</v>
+        <v>4337</v>
       </c>
       <c r="B2172" s="0" t="s">
-        <v>4337</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
-        <v>4338</v>
+        <v>4339</v>
       </c>
       <c r="B2173" s="0" t="s">
-        <v>4339</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
-        <v>4340</v>
+        <v>4341</v>
       </c>
       <c r="B2174" s="0" t="s">
-        <v>4341</v>
+        <v>4342</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
-        <v>4342</v>
+        <v>4343</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>4343</v>
+        <v>4344</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
-        <v>4344</v>
+        <v>4345</v>
       </c>
       <c r="B2176" s="0" t="s">
-        <v>4345</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
-        <v>4346</v>
+        <v>4347</v>
       </c>
       <c r="B2177" s="0" t="s">
-        <v>4347</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
-        <v>4348</v>
+        <v>4349</v>
       </c>
       <c r="B2178" s="0" t="s">
-        <v>4349</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
-        <v>4350</v>
+        <v>4351</v>
       </c>
       <c r="B2179" s="0" t="s">
-        <v>4351</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
-        <v>4352</v>
+        <v>4353</v>
       </c>
       <c r="B2180" s="0" t="s">
-        <v>4353</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
-        <v>4354</v>
+        <v>4355</v>
       </c>
       <c r="B2181" s="0" t="s">
-        <v>4355</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
-        <v>4356</v>
+        <v>4357</v>
       </c>
       <c r="B2182" s="0" t="s">
-        <v>4357</v>
+        <v>4358</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
-        <v>4358</v>
+        <v>4359</v>
       </c>
       <c r="B2183" s="0" t="s">
-        <v>4359</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
-        <v>4360</v>
+        <v>4361</v>
       </c>
       <c r="B2184" s="0" t="s">
-        <v>4361</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" s="0" t="s">
-        <v>4362</v>
+        <v>4363</v>
       </c>
       <c r="B2185" s="0" t="s">
-        <v>4363</v>
+        <v>4364</v>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" s="0" t="s">
-        <v>4364</v>
+        <v>4365</v>
       </c>
       <c r="B2186" s="0" t="s">
-        <v>4365</v>
+        <v>4366</v>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" s="0" t="s">
-        <v>4366</v>
+        <v>4367</v>
       </c>
       <c r="B2187" s="0" t="s">
-        <v>4367</v>
+        <v>4368</v>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" s="0" t="s">
-        <v>4368</v>
+        <v>4369</v>
       </c>
       <c r="B2188" s="0" t="s">
-        <v>4369</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
-        <v>4370</v>
+        <v>4371</v>
       </c>
       <c r="B2189" s="0" t="s">
-        <v>4371</v>
+        <v>4372</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
-        <v>4372</v>
+        <v>4373</v>
       </c>
       <c r="B2190" s="0" t="s">
-        <v>4373</v>
+        <v>4374</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
-        <v>4374</v>
+        <v>4375</v>
       </c>
       <c r="B2191" s="0" t="s">
-        <v>4375</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
         <v>4376</v>
       </c>
       <c r="B2192" s="0" t="s">
         <v>4377</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
         <v>4378</v>
       </c>
       <c r="B2193" s="0" t="s">
         <v>4379</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
         <v>4380</v>
       </c>
       <c r="B2194" s="0" t="s">
         <v>4381</v>
       </c>
@@ -36469,467 +36781,467 @@
       <c r="B2508" s="0" t="s">
         <v>5009</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
         <v>5010</v>
       </c>
       <c r="B2509" s="0" t="s">
         <v>5011</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
         <v>5012</v>
       </c>
       <c r="B2510" s="0" t="s">
         <v>5013</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
         <v>5014</v>
       </c>
       <c r="B2511" s="0" t="s">
-        <v>2530</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
-        <v>5015</v>
+        <v>5016</v>
       </c>
       <c r="B2512" s="0" t="s">
-        <v>5016</v>
+        <v>5017</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
-        <v>5017</v>
+        <v>5018</v>
       </c>
       <c r="B2513" s="0" t="s">
-        <v>5018</v>
+        <v>5019</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>5019</v>
+        <v>5020</v>
       </c>
       <c r="B2514" s="0" t="s">
-        <v>5020</v>
+        <v>5021</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
-        <v>5021</v>
+        <v>5022</v>
       </c>
       <c r="B2515" s="0" t="s">
-        <v>5022</v>
+        <v>5023</v>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" s="0" t="s">
-        <v>5023</v>
+        <v>5024</v>
       </c>
       <c r="B2516" s="0" t="s">
-        <v>5024</v>
+        <v>5025</v>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" s="0" t="s">
-        <v>5025</v>
+        <v>5026</v>
       </c>
       <c r="B2517" s="0" t="s">
-        <v>5026</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" s="0" t="s">
-        <v>5027</v>
+        <v>5028</v>
       </c>
       <c r="B2518" s="0" t="s">
-        <v>5028</v>
+        <v>5029</v>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" s="0" t="s">
-        <v>5029</v>
+        <v>5030</v>
       </c>
       <c r="B2519" s="0" t="s">
-        <v>5030</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
-        <v>5031</v>
+        <v>5032</v>
       </c>
       <c r="B2520" s="0" t="s">
-        <v>5032</v>
+        <v>5033</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
-        <v>5033</v>
+        <v>5034</v>
       </c>
       <c r="B2521" s="0" t="s">
-        <v>5034</v>
+        <v>5035</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>5035</v>
+        <v>5036</v>
       </c>
       <c r="B2522" s="0" t="s">
-        <v>5036</v>
+        <v>5037</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>5037</v>
+        <v>5038</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>5038</v>
+        <v>5039</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>5039</v>
+        <v>5040</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>5040</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>5041</v>
+        <v>5042</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>5042</v>
+        <v>5043</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>5043</v>
+        <v>5044</v>
       </c>
       <c r="B2526" s="0" t="s">
-        <v>5044</v>
+        <v>5045</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>5045</v>
+        <v>5046</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>5046</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>5047</v>
+        <v>5048</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>5048</v>
+        <v>5049</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>5049</v>
+        <v>5050</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>5050</v>
+        <v>5051</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>5051</v>
+        <v>5052</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>5052</v>
+        <v>5053</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>5053</v>
+        <v>5054</v>
       </c>
       <c r="B2531" s="0" t="s">
-        <v>5054</v>
+        <v>5055</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>5055</v>
+        <v>5056</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>5056</v>
+        <v>5057</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>5057</v>
+        <v>5058</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>5058</v>
+        <v>5059</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>5059</v>
+        <v>5060</v>
       </c>
       <c r="B2534" s="0" t="s">
-        <v>5060</v>
+        <v>5061</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>5061</v>
+        <v>5062</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>5062</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>5063</v>
+        <v>5064</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>5064</v>
+        <v>5065</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>5065</v>
+        <v>5066</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>5066</v>
+        <v>5067</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>5067</v>
+        <v>5068</v>
       </c>
       <c r="B2538" s="0" t="s">
-        <v>5068</v>
+        <v>5069</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>5069</v>
+        <v>5070</v>
       </c>
       <c r="B2539" s="0" t="s">
-        <v>5070</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>5071</v>
+        <v>5072</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>5072</v>
+        <v>5073</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>5073</v>
+        <v>5074</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>5074</v>
+        <v>5075</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>5075</v>
+        <v>5076</v>
       </c>
       <c r="B2542" s="0" t="s">
-        <v>5076</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>5077</v>
+        <v>5078</v>
       </c>
       <c r="B2543" s="0" t="s">
-        <v>5078</v>
+        <v>5079</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>5079</v>
+        <v>5080</v>
       </c>
       <c r="B2544" s="0" t="s">
-        <v>5080</v>
+        <v>5081</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>5081</v>
+        <v>5082</v>
       </c>
       <c r="B2545" s="0" t="s">
-        <v>5082</v>
+        <v>5083</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>5083</v>
+        <v>5084</v>
       </c>
       <c r="B2546" s="0" t="s">
-        <v>5084</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>5085</v>
+        <v>5086</v>
       </c>
       <c r="B2547" s="0" t="s">
-        <v>5086</v>
+        <v>5087</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>5087</v>
+        <v>5088</v>
       </c>
       <c r="B2548" s="0" t="s">
-        <v>5088</v>
+        <v>5089</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>5089</v>
+        <v>5090</v>
       </c>
       <c r="B2549" s="0" t="s">
-        <v>5090</v>
+        <v>5091</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>5091</v>
+        <v>5092</v>
       </c>
       <c r="B2550" s="0" t="s">
-        <v>5092</v>
+        <v>5093</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
-        <v>5093</v>
+        <v>5094</v>
       </c>
       <c r="B2551" s="0" t="s">
-        <v>5094</v>
+        <v>5095</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
-        <v>5095</v>
+        <v>5096</v>
       </c>
       <c r="B2552" s="0" t="s">
-        <v>5096</v>
+        <v>5097</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
-        <v>5097</v>
+        <v>5098</v>
       </c>
       <c r="B2553" s="0" t="s">
-        <v>5098</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" s="0" t="s">
-        <v>5099</v>
+        <v>5100</v>
       </c>
       <c r="B2554" s="0" t="s">
-        <v>5100</v>
+        <v>5101</v>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" s="0" t="s">
-        <v>5101</v>
+        <v>5102</v>
       </c>
       <c r="B2555" s="0" t="s">
-        <v>5102</v>
+        <v>5103</v>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" s="0" t="s">
-        <v>5103</v>
+        <v>5104</v>
       </c>
       <c r="B2556" s="0" t="s">
-        <v>5104</v>
+        <v>5105</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
-        <v>5105</v>
+        <v>5106</v>
       </c>
       <c r="B2557" s="0" t="s">
-        <v>5106</v>
+        <v>5107</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
-        <v>5107</v>
+        <v>5108</v>
       </c>
       <c r="B2558" s="0" t="s">
-        <v>5108</v>
+        <v>5109</v>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" s="0" t="s">
-        <v>5109</v>
+        <v>5110</v>
       </c>
       <c r="B2559" s="0" t="s">
-        <v>5110</v>
+        <v>5111</v>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" s="0" t="s">
-        <v>5111</v>
+        <v>5112</v>
       </c>
       <c r="B2560" s="0" t="s">
-        <v>5112</v>
+        <v>5113</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
-        <v>5113</v>
+        <v>5114</v>
       </c>
       <c r="B2561" s="0" t="s">
-        <v>5114</v>
+        <v>5115</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
-        <v>5115</v>
+        <v>5116</v>
       </c>
       <c r="B2562" s="0" t="s">
-        <v>5116</v>
+        <v>5117</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
-        <v>5117</v>
+        <v>5118</v>
       </c>
       <c r="B2563" s="0" t="s">
-        <v>5118</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
         <v>5119</v>
       </c>
       <c r="B2564" s="0" t="s">
         <v>5120</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
         <v>5121</v>
       </c>
       <c r="B2565" s="0" t="s">
         <v>5122</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
         <v>5123</v>
       </c>
       <c r="B2566" s="0" t="s">
         <v>5124</v>
       </c>
@@ -38182,31 +38494,447 @@
         <v>5436</v>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" s="0" t="s">
         <v>5437</v>
       </c>
       <c r="B2723" s="0" t="s">
         <v>5438</v>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" s="0" t="s">
         <v>5439</v>
       </c>
       <c r="B2724" s="0" t="s">
         <v>5440</v>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" s="0" t="s">
         <v>5441</v>
       </c>
       <c r="B2725" s="0" t="s">
         <v>5442</v>
+      </c>
+    </row>
+    <row r="2726">
+      <c r="A2726" s="0" t="s">
+        <v>5443</v>
+      </c>
+      <c r="B2726" s="0" t="s">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="2727">
+      <c r="A2727" s="0" t="s">
+        <v>5445</v>
+      </c>
+      <c r="B2727" s="0" t="s">
+        <v>5446</v>
+      </c>
+    </row>
+    <row r="2728">
+      <c r="A2728" s="0" t="s">
+        <v>5447</v>
+      </c>
+      <c r="B2728" s="0" t="s">
+        <v>5448</v>
+      </c>
+    </row>
+    <row r="2729">
+      <c r="A2729" s="0" t="s">
+        <v>5449</v>
+      </c>
+      <c r="B2729" s="0" t="s">
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="2730">
+      <c r="A2730" s="0" t="s">
+        <v>5451</v>
+      </c>
+      <c r="B2730" s="0" t="s">
+        <v>5452</v>
+      </c>
+    </row>
+    <row r="2731">
+      <c r="A2731" s="0" t="s">
+        <v>5453</v>
+      </c>
+      <c r="B2731" s="0" t="s">
+        <v>5454</v>
+      </c>
+    </row>
+    <row r="2732">
+      <c r="A2732" s="0" t="s">
+        <v>5455</v>
+      </c>
+      <c r="B2732" s="0" t="s">
+        <v>5456</v>
+      </c>
+    </row>
+    <row r="2733">
+      <c r="A2733" s="0" t="s">
+        <v>5457</v>
+      </c>
+      <c r="B2733" s="0" t="s">
+        <v>5458</v>
+      </c>
+    </row>
+    <row r="2734">
+      <c r="A2734" s="0" t="s">
+        <v>5459</v>
+      </c>
+      <c r="B2734" s="0" t="s">
+        <v>5460</v>
+      </c>
+    </row>
+    <row r="2735">
+      <c r="A2735" s="0" t="s">
+        <v>5461</v>
+      </c>
+      <c r="B2735" s="0" t="s">
+        <v>5462</v>
+      </c>
+    </row>
+    <row r="2736">
+      <c r="A2736" s="0" t="s">
+        <v>5463</v>
+      </c>
+      <c r="B2736" s="0" t="s">
+        <v>5464</v>
+      </c>
+    </row>
+    <row r="2737">
+      <c r="A2737" s="0" t="s">
+        <v>5465</v>
+      </c>
+      <c r="B2737" s="0" t="s">
+        <v>5466</v>
+      </c>
+    </row>
+    <row r="2738">
+      <c r="A2738" s="0" t="s">
+        <v>5467</v>
+      </c>
+      <c r="B2738" s="0" t="s">
+        <v>5468</v>
+      </c>
+    </row>
+    <row r="2739">
+      <c r="A2739" s="0" t="s">
+        <v>5469</v>
+      </c>
+      <c r="B2739" s="0" t="s">
+        <v>5470</v>
+      </c>
+    </row>
+    <row r="2740">
+      <c r="A2740" s="0" t="s">
+        <v>5471</v>
+      </c>
+      <c r="B2740" s="0" t="s">
+        <v>5472</v>
+      </c>
+    </row>
+    <row r="2741">
+      <c r="A2741" s="0" t="s">
+        <v>5473</v>
+      </c>
+      <c r="B2741" s="0" t="s">
+        <v>5474</v>
+      </c>
+    </row>
+    <row r="2742">
+      <c r="A2742" s="0" t="s">
+        <v>5475</v>
+      </c>
+      <c r="B2742" s="0" t="s">
+        <v>5476</v>
+      </c>
+    </row>
+    <row r="2743">
+      <c r="A2743" s="0" t="s">
+        <v>5477</v>
+      </c>
+      <c r="B2743" s="0" t="s">
+        <v>5478</v>
+      </c>
+    </row>
+    <row r="2744">
+      <c r="A2744" s="0" t="s">
+        <v>5479</v>
+      </c>
+      <c r="B2744" s="0" t="s">
+        <v>5480</v>
+      </c>
+    </row>
+    <row r="2745">
+      <c r="A2745" s="0" t="s">
+        <v>5481</v>
+      </c>
+      <c r="B2745" s="0" t="s">
+        <v>5482</v>
+      </c>
+    </row>
+    <row r="2746">
+      <c r="A2746" s="0" t="s">
+        <v>5483</v>
+      </c>
+      <c r="B2746" s="0" t="s">
+        <v>5484</v>
+      </c>
+    </row>
+    <row r="2747">
+      <c r="A2747" s="0" t="s">
+        <v>5485</v>
+      </c>
+      <c r="B2747" s="0" t="s">
+        <v>5486</v>
+      </c>
+    </row>
+    <row r="2748">
+      <c r="A2748" s="0" t="s">
+        <v>5487</v>
+      </c>
+      <c r="B2748" s="0" t="s">
+        <v>5488</v>
+      </c>
+    </row>
+    <row r="2749">
+      <c r="A2749" s="0" t="s">
+        <v>5489</v>
+      </c>
+      <c r="B2749" s="0" t="s">
+        <v>5490</v>
+      </c>
+    </row>
+    <row r="2750">
+      <c r="A2750" s="0" t="s">
+        <v>5491</v>
+      </c>
+      <c r="B2750" s="0" t="s">
+        <v>5492</v>
+      </c>
+    </row>
+    <row r="2751">
+      <c r="A2751" s="0" t="s">
+        <v>5493</v>
+      </c>
+      <c r="B2751" s="0" t="s">
+        <v>5494</v>
+      </c>
+    </row>
+    <row r="2752">
+      <c r="A2752" s="0" t="s">
+        <v>5495</v>
+      </c>
+      <c r="B2752" s="0" t="s">
+        <v>5496</v>
+      </c>
+    </row>
+    <row r="2753">
+      <c r="A2753" s="0" t="s">
+        <v>5497</v>
+      </c>
+      <c r="B2753" s="0" t="s">
+        <v>5498</v>
+      </c>
+    </row>
+    <row r="2754">
+      <c r="A2754" s="0" t="s">
+        <v>5499</v>
+      </c>
+      <c r="B2754" s="0" t="s">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="2755">
+      <c r="A2755" s="0" t="s">
+        <v>5501</v>
+      </c>
+      <c r="B2755" s="0" t="s">
+        <v>5502</v>
+      </c>
+    </row>
+    <row r="2756">
+      <c r="A2756" s="0" t="s">
+        <v>5503</v>
+      </c>
+      <c r="B2756" s="0" t="s">
+        <v>5504</v>
+      </c>
+    </row>
+    <row r="2757">
+      <c r="A2757" s="0" t="s">
+        <v>5505</v>
+      </c>
+      <c r="B2757" s="0" t="s">
+        <v>5506</v>
+      </c>
+    </row>
+    <row r="2758">
+      <c r="A2758" s="0" t="s">
+        <v>5507</v>
+      </c>
+      <c r="B2758" s="0" t="s">
+        <v>5508</v>
+      </c>
+    </row>
+    <row r="2759">
+      <c r="A2759" s="0" t="s">
+        <v>5509</v>
+      </c>
+      <c r="B2759" s="0" t="s">
+        <v>5510</v>
+      </c>
+    </row>
+    <row r="2760">
+      <c r="A2760" s="0" t="s">
+        <v>5511</v>
+      </c>
+      <c r="B2760" s="0" t="s">
+        <v>5512</v>
+      </c>
+    </row>
+    <row r="2761">
+      <c r="A2761" s="0" t="s">
+        <v>5513</v>
+      </c>
+      <c r="B2761" s="0" t="s">
+        <v>5514</v>
+      </c>
+    </row>
+    <row r="2762">
+      <c r="A2762" s="0" t="s">
+        <v>5515</v>
+      </c>
+      <c r="B2762" s="0" t="s">
+        <v>5516</v>
+      </c>
+    </row>
+    <row r="2763">
+      <c r="A2763" s="0" t="s">
+        <v>5517</v>
+      </c>
+      <c r="B2763" s="0" t="s">
+        <v>5518</v>
+      </c>
+    </row>
+    <row r="2764">
+      <c r="A2764" s="0" t="s">
+        <v>5519</v>
+      </c>
+      <c r="B2764" s="0" t="s">
+        <v>5520</v>
+      </c>
+    </row>
+    <row r="2765">
+      <c r="A2765" s="0" t="s">
+        <v>5521</v>
+      </c>
+      <c r="B2765" s="0" t="s">
+        <v>5522</v>
+      </c>
+    </row>
+    <row r="2766">
+      <c r="A2766" s="0" t="s">
+        <v>5523</v>
+      </c>
+      <c r="B2766" s="0" t="s">
+        <v>5524</v>
+      </c>
+    </row>
+    <row r="2767">
+      <c r="A2767" s="0" t="s">
+        <v>5525</v>
+      </c>
+      <c r="B2767" s="0" t="s">
+        <v>5526</v>
+      </c>
+    </row>
+    <row r="2768">
+      <c r="A2768" s="0" t="s">
+        <v>5527</v>
+      </c>
+      <c r="B2768" s="0" t="s">
+        <v>5528</v>
+      </c>
+    </row>
+    <row r="2769">
+      <c r="A2769" s="0" t="s">
+        <v>5529</v>
+      </c>
+      <c r="B2769" s="0" t="s">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="2770">
+      <c r="A2770" s="0" t="s">
+        <v>5531</v>
+      </c>
+      <c r="B2770" s="0" t="s">
+        <v>5532</v>
+      </c>
+    </row>
+    <row r="2771">
+      <c r="A2771" s="0" t="s">
+        <v>5533</v>
+      </c>
+      <c r="B2771" s="0" t="s">
+        <v>5534</v>
+      </c>
+    </row>
+    <row r="2772">
+      <c r="A2772" s="0" t="s">
+        <v>5535</v>
+      </c>
+      <c r="B2772" s="0" t="s">
+        <v>5536</v>
+      </c>
+    </row>
+    <row r="2773">
+      <c r="A2773" s="0" t="s">
+        <v>5537</v>
+      </c>
+      <c r="B2773" s="0" t="s">
+        <v>5538</v>
+      </c>
+    </row>
+    <row r="2774">
+      <c r="A2774" s="0" t="s">
+        <v>5539</v>
+      </c>
+      <c r="B2774" s="0" t="s">
+        <v>5540</v>
+      </c>
+    </row>
+    <row r="2775">
+      <c r="A2775" s="0" t="s">
+        <v>5541</v>
+      </c>
+      <c r="B2775" s="0" t="s">
+        <v>5542</v>
+      </c>
+    </row>
+    <row r="2776">
+      <c r="A2776" s="0" t="s">
+        <v>5543</v>
+      </c>
+      <c r="B2776" s="0" t="s">
+        <v>5544</v>
+      </c>
+    </row>
+    <row r="2777">
+      <c r="A2777" s="0" t="s">
+        <v>5545</v>
+      </c>
+      <c r="B2777" s="0" t="s">
+        <v>5546</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>