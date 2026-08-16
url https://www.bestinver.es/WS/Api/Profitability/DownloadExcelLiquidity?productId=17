--- v5 (2026-06-23)
+++ v6 (2026-08-16)
@@ -4,65 +4,389 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5547" uniqueCount="5547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5655" uniqueCount="5655">
   <si>
     <t>BESTINVER PLAN PATRIMONIO, F.P.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>18,627128</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>18,600737</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>18,617795</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>18,614575</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>18,637488</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>18,636971</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>18,636455</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>18,618910</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>18,635168</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>18,607376</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>18,543594</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>18,442083</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>18,441560</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>18,441037</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>18,433975</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>18,409001</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>18,473744</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>18,406690</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>18,367904</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>18,367391</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>18,366878</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>18,337897</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>18,411193</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>18,421570</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>18,425097</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>18,445492</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>18,444977</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>18,444462</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>18,498192</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>18,489502</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>18,472275</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>18,490063</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>18,513177</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>18,512670</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>18,512163</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>18,481351</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>18,447021</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>18,552999</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>18,555302</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>18,561609</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>18,561109</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>18,560609</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>18,556688</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>18,508503</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>18,450296</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>18,433548</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>18,444261</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>18,443741</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>18,443222</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>18,430258</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>18,438490</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>18,360507</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>18,358038</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>18,365506</t>
+  </si>
+  <si>
     <t>20/6/2026</t>
   </si>
   <si>
-    <t>18,364623</t>
+    <t>18,364985</t>
   </si>
   <si>
     <t>19/6/2026</t>
   </si>
   <si>
     <t>18,364464</t>
   </si>
   <si>
     <t>18/6/2026</t>
   </si>
   <si>
     <t>18,399319</t>
   </si>
   <si>
     <t>17/6/2026</t>
   </si>
   <si>
     <t>18,355285</t>
   </si>
   <si>
     <t>16/6/2026</t>
   </si>
   <si>
     <t>18,388529</t>
   </si>
@@ -16693,51 +17017,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2777"/>
+  <dimension ref="A1:B2831"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -29605,483 +29929,483 @@
       <c r="B1611" s="0" t="s">
         <v>3220</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
         <v>3221</v>
       </c>
       <c r="B1612" s="0" t="s">
         <v>3222</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
         <v>3223</v>
       </c>
       <c r="B1613" s="0" t="s">
         <v>3224</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
         <v>3225</v>
       </c>
       <c r="B1614" s="0" t="s">
-        <v>3224</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="B1615" s="0" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="B1616" s="0" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="B1617" s="0" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="0" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="B1618" s="0" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="0" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="B1619" s="0" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="B1620" s="0" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="B1621" s="0" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="B1622" s="0" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="B1623" s="0" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
       <c r="B1638" s="0" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="B1659" s="0" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="B1660" s="0" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="B1661" s="0" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="B1662" s="0" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
       <c r="B1663" s="0" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="B1664" s="0" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="B1665" s="0" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="B1666" s="0" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="B1667" s="0" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B1668" s="0" t="s">
         <v>3332</v>
-      </c>
-[...1 lines deleted...]
-        <v>3333</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
         <v>3334</v>
       </c>
       <c r="B1669" s="0" t="s">
         <v>3335</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
         <v>3336</v>
       </c>
       <c r="B1670" s="0" t="s">
         <v>3337</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
         <v>3338</v>
       </c>
       <c r="B1671" s="0" t="s">
         <v>3339</v>
       </c>
@@ -30437,483 +30761,483 @@
       <c r="B1715" s="0" t="s">
         <v>3427</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
         <v>3428</v>
       </c>
       <c r="B1716" s="0" t="s">
         <v>3429</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
         <v>3430</v>
       </c>
       <c r="B1717" s="0" t="s">
         <v>3431</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
         <v>3432</v>
       </c>
       <c r="B1718" s="0" t="s">
-        <v>3431</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="B1719" s="0" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="B1720" s="0" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="B1721" s="0" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="0" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="B1722" s="0" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="0" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="B1723" s="0" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
       <c r="B1724" s="0" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="B1725" s="0" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="B1726" s="0" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="B1727" s="0" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="B1728" s="0" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="B1729" s="0" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="B1730" s="0" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="B1731" s="0" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="B1732" s="0" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="0" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="B1733" s="0" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="0" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="B1734" s="0" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="0" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="B1735" s="0" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="0" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="B1736" s="0" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="0" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="B1737" s="0" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="B1738" s="0" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="B1739" s="0" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="B1740" s="0" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="B1741" s="0" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="B1742" s="0" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="B1743" s="0" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="B1744" s="0" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="B1745" s="0" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="B1746" s="0" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="B1747" s="0" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="B1748" s="0" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="B1749" s="0" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="B1750" s="0" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="B1751" s="0" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="B1752" s="0" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="B1753" s="0" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="B1754" s="0" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="B1755" s="0" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="B1756" s="0" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="B1757" s="0" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="B1758" s="0" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="B1759" s="0" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="B1760" s="0" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="B1761" s="0" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="B1762" s="0" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
       <c r="B1763" s="0" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="B1764" s="0" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="B1765" s="0" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="B1766" s="0" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="B1767" s="0" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="B1768" s="0" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="B1769" s="0" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="B1770" s="0" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="B1771" s="0" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B1772" s="0" t="s">
         <v>3539</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
         <v>3541</v>
       </c>
       <c r="B1773" s="0" t="s">
         <v>3542</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
         <v>3543</v>
       </c>
       <c r="B1774" s="0" t="s">
         <v>3544</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
         <v>3545</v>
       </c>
       <c r="B1775" s="0" t="s">
         <v>3546</v>
       </c>
@@ -31613,491 +31937,491 @@
       <c r="B1862" s="0" t="s">
         <v>3720</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
         <v>3721</v>
       </c>
       <c r="B1863" s="0" t="s">
         <v>3722</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
         <v>3723</v>
       </c>
       <c r="B1864" s="0" t="s">
         <v>3724</v>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="0" t="s">
         <v>3725</v>
       </c>
       <c r="B1865" s="0" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="0" t="s">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="B1866" s="0" t="s">
-        <v>3724</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" s="0" t="s">
-        <v>3727</v>
+        <v>3729</v>
       </c>
       <c r="B1867" s="0" t="s">
-        <v>3728</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" s="0" t="s">
-        <v>3729</v>
+        <v>3731</v>
       </c>
       <c r="B1868" s="0" t="s">
-        <v>3730</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
-        <v>3731</v>
+        <v>3733</v>
       </c>
       <c r="B1869" s="0" t="s">
-        <v>3732</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="0" t="s">
-        <v>3733</v>
+        <v>3735</v>
       </c>
       <c r="B1870" s="0" t="s">
-        <v>3734</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="0" t="s">
-        <v>3735</v>
+        <v>3737</v>
       </c>
       <c r="B1871" s="0" t="s">
-        <v>3736</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="0" t="s">
-        <v>3737</v>
+        <v>3739</v>
       </c>
       <c r="B1872" s="0" t="s">
-        <v>3738</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="0" t="s">
-        <v>3739</v>
+        <v>3741</v>
       </c>
       <c r="B1873" s="0" t="s">
-        <v>3740</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="0" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
       <c r="B1874" s="0" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="0" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
       <c r="B1875" s="0" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="0" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="B1876" s="0" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="0" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
       <c r="B1877" s="0" t="s">
-        <v>3748</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="0" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
       <c r="B1878" s="0" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="0" t="s">
-        <v>3751</v>
+        <v>3753</v>
       </c>
       <c r="B1879" s="0" t="s">
-        <v>3752</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="0" t="s">
-        <v>3753</v>
+        <v>3755</v>
       </c>
       <c r="B1880" s="0" t="s">
-        <v>3754</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="0" t="s">
-        <v>3755</v>
+        <v>3757</v>
       </c>
       <c r="B1881" s="0" t="s">
-        <v>3756</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="0" t="s">
-        <v>3757</v>
+        <v>3759</v>
       </c>
       <c r="B1882" s="0" t="s">
-        <v>3758</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="0" t="s">
-        <v>3759</v>
+        <v>3761</v>
       </c>
       <c r="B1883" s="0" t="s">
-        <v>3760</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="0" t="s">
-        <v>3761</v>
+        <v>3763</v>
       </c>
       <c r="B1884" s="0" t="s">
-        <v>3762</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="0" t="s">
-        <v>3763</v>
+        <v>3765</v>
       </c>
       <c r="B1885" s="0" t="s">
-        <v>3764</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="0" t="s">
-        <v>3765</v>
+        <v>3767</v>
       </c>
       <c r="B1886" s="0" t="s">
-        <v>3766</v>
+        <v>3768</v>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="0" t="s">
-        <v>3767</v>
+        <v>3769</v>
       </c>
       <c r="B1887" s="0" t="s">
-        <v>3768</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
-        <v>3769</v>
+        <v>3771</v>
       </c>
       <c r="B1888" s="0" t="s">
-        <v>3770</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
-        <v>3771</v>
+        <v>3773</v>
       </c>
       <c r="B1889" s="0" t="s">
-        <v>3772</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
-        <v>3773</v>
+        <v>3775</v>
       </c>
       <c r="B1890" s="0" t="s">
-        <v>3774</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
-        <v>3775</v>
+        <v>3777</v>
       </c>
       <c r="B1891" s="0" t="s">
-        <v>3776</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="0" t="s">
-        <v>3777</v>
+        <v>3779</v>
       </c>
       <c r="B1892" s="0" t="s">
-        <v>3778</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="0" t="s">
-        <v>3779</v>
+        <v>3781</v>
       </c>
       <c r="B1893" s="0" t="s">
-        <v>3780</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="0" t="s">
-        <v>3781</v>
+        <v>3783</v>
       </c>
       <c r="B1894" s="0" t="s">
-        <v>3782</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="0" t="s">
-        <v>3783</v>
+        <v>3785</v>
       </c>
       <c r="B1895" s="0" t="s">
-        <v>3784</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="0" t="s">
-        <v>3785</v>
+        <v>3787</v>
       </c>
       <c r="B1896" s="0" t="s">
-        <v>3786</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="0" t="s">
-        <v>3787</v>
+        <v>3789</v>
       </c>
       <c r="B1897" s="0" t="s">
-        <v>3788</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="0" t="s">
-        <v>3789</v>
+        <v>3791</v>
       </c>
       <c r="B1898" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="0" t="s">
-        <v>3791</v>
+        <v>3793</v>
       </c>
       <c r="B1899" s="0" t="s">
-        <v>3792</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" s="0" t="s">
-        <v>3793</v>
+        <v>3795</v>
       </c>
       <c r="B1900" s="0" t="s">
-        <v>3794</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" s="0" t="s">
-        <v>3795</v>
+        <v>3797</v>
       </c>
       <c r="B1901" s="0" t="s">
-        <v>3796</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" s="0" t="s">
-        <v>3797</v>
+        <v>3799</v>
       </c>
       <c r="B1902" s="0" t="s">
-        <v>3798</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" s="0" t="s">
-        <v>3799</v>
+        <v>3801</v>
       </c>
       <c r="B1903" s="0" t="s">
-        <v>3800</v>
+        <v>3802</v>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" s="0" t="s">
-        <v>3801</v>
+        <v>3803</v>
       </c>
       <c r="B1904" s="0" t="s">
-        <v>3802</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" s="0" t="s">
-        <v>3803</v>
+        <v>3805</v>
       </c>
       <c r="B1905" s="0" t="s">
-        <v>3804</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" s="0" t="s">
-        <v>3805</v>
+        <v>3807</v>
       </c>
       <c r="B1906" s="0" t="s">
-        <v>3806</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" s="0" t="s">
-        <v>3807</v>
+        <v>3809</v>
       </c>
       <c r="B1907" s="0" t="s">
-        <v>3808</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" s="0" t="s">
-        <v>3809</v>
+        <v>3811</v>
       </c>
       <c r="B1908" s="0" t="s">
-        <v>3810</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" s="0" t="s">
-        <v>3811</v>
+        <v>3813</v>
       </c>
       <c r="B1909" s="0" t="s">
-        <v>3812</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" s="0" t="s">
-        <v>3813</v>
+        <v>3815</v>
       </c>
       <c r="B1910" s="0" t="s">
-        <v>3814</v>
+        <v>3816</v>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" s="0" t="s">
-        <v>3815</v>
+        <v>3817</v>
       </c>
       <c r="B1911" s="0" t="s">
-        <v>3816</v>
+        <v>3818</v>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" s="0" t="s">
-        <v>3817</v>
+        <v>3819</v>
       </c>
       <c r="B1912" s="0" t="s">
-        <v>3818</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" s="0" t="s">
-        <v>3819</v>
+        <v>3821</v>
       </c>
       <c r="B1913" s="0" t="s">
-        <v>3820</v>
+        <v>3822</v>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="0" t="s">
-        <v>3821</v>
+        <v>3823</v>
       </c>
       <c r="B1914" s="0" t="s">
-        <v>3822</v>
+        <v>3824</v>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="0" t="s">
-        <v>3823</v>
+        <v>3825</v>
       </c>
       <c r="B1915" s="0" t="s">
-        <v>3824</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="0" t="s">
-        <v>3825</v>
+        <v>3827</v>
       </c>
       <c r="B1916" s="0" t="s">
-        <v>3826</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
-        <v>3827</v>
+        <v>3829</v>
       </c>
       <c r="B1917" s="0" t="s">
-        <v>3828</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
-        <v>3829</v>
+        <v>3831</v>
       </c>
       <c r="B1918" s="0" t="s">
-        <v>3830</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
-        <v>3831</v>
+        <v>3833</v>
       </c>
       <c r="B1919" s="0" t="s">
         <v>3832</v>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="0" t="s">
-        <v>3833</v>
+        <v>3834</v>
       </c>
       <c r="B1920" s="0" t="s">
-        <v>3834</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="0" t="s">
         <v>3835</v>
       </c>
       <c r="B1921" s="0" t="s">
         <v>3836</v>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="0" t="s">
         <v>3837</v>
       </c>
       <c r="B1922" s="0" t="s">
         <v>3838</v>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="0" t="s">
         <v>3839</v>
       </c>
       <c r="B1923" s="0" t="s">
         <v>3840</v>
       </c>
@@ -34221,483 +34545,483 @@
       <c r="B2188" s="0" t="s">
         <v>4370</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
         <v>4371</v>
       </c>
       <c r="B2189" s="0" t="s">
         <v>4372</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
         <v>4373</v>
       </c>
       <c r="B2190" s="0" t="s">
         <v>4374</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
         <v>4375</v>
       </c>
       <c r="B2191" s="0" t="s">
-        <v>4302</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
-        <v>4376</v>
+        <v>4377</v>
       </c>
       <c r="B2192" s="0" t="s">
-        <v>4377</v>
+        <v>4378</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
-        <v>4378</v>
+        <v>4379</v>
       </c>
       <c r="B2193" s="0" t="s">
-        <v>4379</v>
+        <v>4380</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
-        <v>4380</v>
+        <v>4381</v>
       </c>
       <c r="B2194" s="0" t="s">
-        <v>4381</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
-        <v>4382</v>
+        <v>4383</v>
       </c>
       <c r="B2195" s="0" t="s">
-        <v>4383</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
-        <v>4384</v>
+        <v>4385</v>
       </c>
       <c r="B2196" s="0" t="s">
-        <v>4385</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
-        <v>4386</v>
+        <v>4387</v>
       </c>
       <c r="B2197" s="0" t="s">
-        <v>4387</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
-        <v>4388</v>
+        <v>4389</v>
       </c>
       <c r="B2198" s="0" t="s">
-        <v>4389</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
-        <v>4390</v>
+        <v>4391</v>
       </c>
       <c r="B2199" s="0" t="s">
-        <v>4391</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
-        <v>4392</v>
+        <v>4393</v>
       </c>
       <c r="B2200" s="0" t="s">
-        <v>4393</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
-        <v>4394</v>
+        <v>4395</v>
       </c>
       <c r="B2201" s="0" t="s">
-        <v>4395</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
-        <v>4396</v>
+        <v>4397</v>
       </c>
       <c r="B2202" s="0" t="s">
-        <v>4397</v>
+        <v>4398</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
-        <v>4398</v>
+        <v>4399</v>
       </c>
       <c r="B2203" s="0" t="s">
-        <v>4399</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
-        <v>4400</v>
+        <v>4401</v>
       </c>
       <c r="B2204" s="0" t="s">
-        <v>4401</v>
+        <v>4402</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
-        <v>4402</v>
+        <v>4403</v>
       </c>
       <c r="B2205" s="0" t="s">
-        <v>4403</v>
+        <v>4404</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
-        <v>4404</v>
+        <v>4405</v>
       </c>
       <c r="B2206" s="0" t="s">
-        <v>4405</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
-        <v>4406</v>
+        <v>4407</v>
       </c>
       <c r="B2207" s="0" t="s">
-        <v>4407</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
-        <v>4408</v>
+        <v>4409</v>
       </c>
       <c r="B2208" s="0" t="s">
-        <v>4409</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
-        <v>4410</v>
+        <v>4411</v>
       </c>
       <c r="B2209" s="0" t="s">
-        <v>4411</v>
+        <v>4412</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
-        <v>4412</v>
+        <v>4413</v>
       </c>
       <c r="B2210" s="0" t="s">
-        <v>4413</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" s="0" t="s">
-        <v>4414</v>
+        <v>4415</v>
       </c>
       <c r="B2211" s="0" t="s">
-        <v>4415</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" s="0" t="s">
-        <v>4416</v>
+        <v>4417</v>
       </c>
       <c r="B2212" s="0" t="s">
-        <v>4417</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" s="0" t="s">
-        <v>4418</v>
+        <v>4419</v>
       </c>
       <c r="B2213" s="0" t="s">
-        <v>4419</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
-        <v>4420</v>
+        <v>4421</v>
       </c>
       <c r="B2214" s="0" t="s">
-        <v>4421</v>
+        <v>4422</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
-        <v>4422</v>
+        <v>4423</v>
       </c>
       <c r="B2215" s="0" t="s">
-        <v>4423</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
-        <v>4424</v>
+        <v>4425</v>
       </c>
       <c r="B2216" s="0" t="s">
-        <v>4425</v>
+        <v>4426</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
-        <v>4426</v>
+        <v>4427</v>
       </c>
       <c r="B2217" s="0" t="s">
-        <v>4427</v>
+        <v>4428</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
-        <v>4428</v>
+        <v>4429</v>
       </c>
       <c r="B2218" s="0" t="s">
-        <v>4429</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
-        <v>4430</v>
+        <v>4431</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>4431</v>
+        <v>4432</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
-        <v>4432</v>
+        <v>4433</v>
       </c>
       <c r="B2220" s="0" t="s">
-        <v>4433</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
-        <v>4434</v>
+        <v>4435</v>
       </c>
       <c r="B2221" s="0" t="s">
-        <v>4435</v>
+        <v>4436</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
-        <v>4436</v>
+        <v>4437</v>
       </c>
       <c r="B2222" s="0" t="s">
-        <v>4437</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
-        <v>4438</v>
+        <v>4439</v>
       </c>
       <c r="B2223" s="0" t="s">
-        <v>4439</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" s="0" t="s">
-        <v>4440</v>
+        <v>4441</v>
       </c>
       <c r="B2224" s="0" t="s">
-        <v>4441</v>
+        <v>4442</v>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" s="0" t="s">
-        <v>4442</v>
+        <v>4443</v>
       </c>
       <c r="B2225" s="0" t="s">
-        <v>4443</v>
+        <v>4444</v>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" s="0" t="s">
-        <v>4444</v>
+        <v>4445</v>
       </c>
       <c r="B2226" s="0" t="s">
-        <v>4445</v>
+        <v>4446</v>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" s="0" t="s">
-        <v>4446</v>
+        <v>4447</v>
       </c>
       <c r="B2227" s="0" t="s">
-        <v>4447</v>
+        <v>4448</v>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" s="0" t="s">
-        <v>4448</v>
+        <v>4449</v>
       </c>
       <c r="B2228" s="0" t="s">
-        <v>4449</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" s="0" t="s">
-        <v>4450</v>
+        <v>4451</v>
       </c>
       <c r="B2229" s="0" t="s">
-        <v>4451</v>
+        <v>4452</v>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" s="0" t="s">
-        <v>4452</v>
+        <v>4453</v>
       </c>
       <c r="B2230" s="0" t="s">
-        <v>4453</v>
+        <v>4454</v>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" s="0" t="s">
-        <v>4454</v>
+        <v>4455</v>
       </c>
       <c r="B2231" s="0" t="s">
-        <v>4455</v>
+        <v>4456</v>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" s="0" t="s">
-        <v>4456</v>
+        <v>4457</v>
       </c>
       <c r="B2232" s="0" t="s">
-        <v>4457</v>
+        <v>4458</v>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" s="0" t="s">
-        <v>4458</v>
+        <v>4459</v>
       </c>
       <c r="B2233" s="0" t="s">
-        <v>4459</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" s="0" t="s">
-        <v>4460</v>
+        <v>4461</v>
       </c>
       <c r="B2234" s="0" t="s">
-        <v>4461</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" s="0" t="s">
-        <v>4462</v>
+        <v>4463</v>
       </c>
       <c r="B2235" s="0" t="s">
-        <v>4463</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" s="0" t="s">
-        <v>4464</v>
+        <v>4465</v>
       </c>
       <c r="B2236" s="0" t="s">
-        <v>4465</v>
+        <v>4466</v>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
-        <v>4466</v>
+        <v>4467</v>
       </c>
       <c r="B2237" s="0" t="s">
-        <v>4467</v>
+        <v>4468</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
-        <v>4468</v>
+        <v>4469</v>
       </c>
       <c r="B2238" s="0" t="s">
-        <v>4469</v>
+        <v>4470</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
-        <v>4470</v>
+        <v>4471</v>
       </c>
       <c r="B2239" s="0" t="s">
-        <v>4471</v>
+        <v>4472</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
-        <v>4472</v>
+        <v>4473</v>
       </c>
       <c r="B2240" s="0" t="s">
-        <v>4473</v>
+        <v>4474</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
-        <v>4474</v>
+        <v>4475</v>
       </c>
       <c r="B2241" s="0" t="s">
-        <v>4475</v>
+        <v>4476</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
-        <v>4476</v>
+        <v>4477</v>
       </c>
       <c r="B2242" s="0" t="s">
-        <v>4477</v>
+        <v>4478</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
-        <v>4478</v>
+        <v>4479</v>
       </c>
       <c r="B2243" s="0" t="s">
-        <v>4479</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
-        <v>4480</v>
+        <v>4481</v>
       </c>
       <c r="B2244" s="0" t="s">
-        <v>4481</v>
+        <v>4482</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
-        <v>4482</v>
+        <v>4483</v>
       </c>
       <c r="B2245" s="0" t="s">
-        <v>4483</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
         <v>4484</v>
       </c>
       <c r="B2246" s="0" t="s">
         <v>4485</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
         <v>4486</v>
       </c>
       <c r="B2247" s="0" t="s">
         <v>4487</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
         <v>4488</v>
       </c>
       <c r="B2248" s="0" t="s">
         <v>4489</v>
       </c>
@@ -37197,483 +37521,483 @@
       <c r="B2560" s="0" t="s">
         <v>5113</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
         <v>5114</v>
       </c>
       <c r="B2561" s="0" t="s">
         <v>5115</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
         <v>5116</v>
       </c>
       <c r="B2562" s="0" t="s">
         <v>5117</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
         <v>5118</v>
       </c>
       <c r="B2563" s="0" t="s">
-        <v>2634</v>
+        <v>5119</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
-        <v>5119</v>
+        <v>5120</v>
       </c>
       <c r="B2564" s="0" t="s">
-        <v>5120</v>
+        <v>5121</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
-        <v>5121</v>
+        <v>5122</v>
       </c>
       <c r="B2565" s="0" t="s">
-        <v>5122</v>
+        <v>5123</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
-        <v>5123</v>
+        <v>5124</v>
       </c>
       <c r="B2566" s="0" t="s">
-        <v>5124</v>
+        <v>5125</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
-        <v>5125</v>
+        <v>5126</v>
       </c>
       <c r="B2567" s="0" t="s">
-        <v>5126</v>
+        <v>5127</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
-        <v>5127</v>
+        <v>5128</v>
       </c>
       <c r="B2568" s="0" t="s">
-        <v>5128</v>
+        <v>5129</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
-        <v>5129</v>
+        <v>5130</v>
       </c>
       <c r="B2569" s="0" t="s">
-        <v>5130</v>
+        <v>5131</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
-        <v>5131</v>
+        <v>5132</v>
       </c>
       <c r="B2570" s="0" t="s">
-        <v>5132</v>
+        <v>5133</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
-        <v>5133</v>
+        <v>5134</v>
       </c>
       <c r="B2571" s="0" t="s">
-        <v>5134</v>
+        <v>5135</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
-        <v>5135</v>
+        <v>5136</v>
       </c>
       <c r="B2572" s="0" t="s">
-        <v>5136</v>
+        <v>5137</v>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" s="0" t="s">
-        <v>5137</v>
+        <v>5138</v>
       </c>
       <c r="B2573" s="0" t="s">
-        <v>5138</v>
+        <v>5139</v>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" s="0" t="s">
-        <v>5139</v>
+        <v>5140</v>
       </c>
       <c r="B2574" s="0" t="s">
-        <v>5140</v>
+        <v>5141</v>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" s="0" t="s">
-        <v>5141</v>
+        <v>5142</v>
       </c>
       <c r="B2575" s="0" t="s">
-        <v>5142</v>
+        <v>5143</v>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" s="0" t="s">
-        <v>5143</v>
+        <v>5144</v>
       </c>
       <c r="B2576" s="0" t="s">
-        <v>5144</v>
+        <v>5145</v>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" s="0" t="s">
-        <v>5145</v>
+        <v>5146</v>
       </c>
       <c r="B2577" s="0" t="s">
-        <v>5146</v>
+        <v>5147</v>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" s="0" t="s">
-        <v>5147</v>
+        <v>5148</v>
       </c>
       <c r="B2578" s="0" t="s">
-        <v>5148</v>
+        <v>5149</v>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" s="0" t="s">
-        <v>5149</v>
+        <v>5150</v>
       </c>
       <c r="B2579" s="0" t="s">
-        <v>5150</v>
+        <v>5151</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
-        <v>5151</v>
+        <v>5152</v>
       </c>
       <c r="B2580" s="0" t="s">
-        <v>5152</v>
+        <v>5153</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
-        <v>5153</v>
+        <v>5154</v>
       </c>
       <c r="B2581" s="0" t="s">
-        <v>5154</v>
+        <v>5155</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
-        <v>5155</v>
+        <v>5156</v>
       </c>
       <c r="B2582" s="0" t="s">
-        <v>5156</v>
+        <v>5157</v>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" s="0" t="s">
-        <v>5157</v>
+        <v>5158</v>
       </c>
       <c r="B2583" s="0" t="s">
-        <v>5158</v>
+        <v>5159</v>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" s="0" t="s">
-        <v>5159</v>
+        <v>5160</v>
       </c>
       <c r="B2584" s="0" t="s">
-        <v>5160</v>
+        <v>5161</v>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" s="0" t="s">
-        <v>5161</v>
+        <v>5162</v>
       </c>
       <c r="B2585" s="0" t="s">
-        <v>5162</v>
+        <v>5163</v>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" s="0" t="s">
-        <v>5163</v>
+        <v>5164</v>
       </c>
       <c r="B2586" s="0" t="s">
-        <v>5164</v>
+        <v>5165</v>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" s="0" t="s">
-        <v>5165</v>
+        <v>5166</v>
       </c>
       <c r="B2587" s="0" t="s">
-        <v>5166</v>
+        <v>5167</v>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" s="0" t="s">
-        <v>5167</v>
+        <v>5168</v>
       </c>
       <c r="B2588" s="0" t="s">
-        <v>5168</v>
+        <v>5169</v>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" s="0" t="s">
-        <v>5169</v>
+        <v>5170</v>
       </c>
       <c r="B2589" s="0" t="s">
-        <v>5170</v>
+        <v>5171</v>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" s="0" t="s">
-        <v>5171</v>
+        <v>5172</v>
       </c>
       <c r="B2590" s="0" t="s">
-        <v>5172</v>
+        <v>5173</v>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" s="0" t="s">
-        <v>5173</v>
+        <v>5174</v>
       </c>
       <c r="B2591" s="0" t="s">
-        <v>5174</v>
+        <v>5175</v>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" s="0" t="s">
-        <v>5175</v>
+        <v>5176</v>
       </c>
       <c r="B2592" s="0" t="s">
-        <v>5176</v>
+        <v>5177</v>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" s="0" t="s">
-        <v>5177</v>
+        <v>5178</v>
       </c>
       <c r="B2593" s="0" t="s">
-        <v>5178</v>
+        <v>5179</v>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" s="0" t="s">
-        <v>5179</v>
+        <v>5180</v>
       </c>
       <c r="B2594" s="0" t="s">
-        <v>5180</v>
+        <v>5181</v>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" s="0" t="s">
-        <v>5181</v>
+        <v>5182</v>
       </c>
       <c r="B2595" s="0" t="s">
-        <v>5182</v>
+        <v>5183</v>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" s="0" t="s">
-        <v>5183</v>
+        <v>5184</v>
       </c>
       <c r="B2596" s="0" t="s">
-        <v>5184</v>
+        <v>5185</v>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" s="0" t="s">
-        <v>5185</v>
+        <v>5186</v>
       </c>
       <c r="B2597" s="0" t="s">
-        <v>5186</v>
+        <v>5187</v>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" s="0" t="s">
-        <v>5187</v>
+        <v>5188</v>
       </c>
       <c r="B2598" s="0" t="s">
-        <v>5188</v>
+        <v>5189</v>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" s="0" t="s">
-        <v>5189</v>
+        <v>5190</v>
       </c>
       <c r="B2599" s="0" t="s">
-        <v>5190</v>
+        <v>5191</v>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" s="0" t="s">
-        <v>5191</v>
+        <v>5192</v>
       </c>
       <c r="B2600" s="0" t="s">
-        <v>5192</v>
+        <v>5193</v>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" s="0" t="s">
-        <v>5193</v>
+        <v>5194</v>
       </c>
       <c r="B2601" s="0" t="s">
-        <v>5194</v>
+        <v>5195</v>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" s="0" t="s">
-        <v>5195</v>
+        <v>5196</v>
       </c>
       <c r="B2602" s="0" t="s">
-        <v>5196</v>
+        <v>5197</v>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" s="0" t="s">
-        <v>5197</v>
+        <v>5198</v>
       </c>
       <c r="B2603" s="0" t="s">
-        <v>5198</v>
+        <v>5199</v>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" s="0" t="s">
-        <v>5199</v>
+        <v>5200</v>
       </c>
       <c r="B2604" s="0" t="s">
-        <v>5200</v>
+        <v>5201</v>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" s="0" t="s">
-        <v>5201</v>
+        <v>5202</v>
       </c>
       <c r="B2605" s="0" t="s">
-        <v>5202</v>
+        <v>5203</v>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" s="0" t="s">
-        <v>5203</v>
+        <v>5204</v>
       </c>
       <c r="B2606" s="0" t="s">
-        <v>5204</v>
+        <v>5205</v>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" s="0" t="s">
-        <v>5205</v>
+        <v>5206</v>
       </c>
       <c r="B2607" s="0" t="s">
-        <v>5206</v>
+        <v>5207</v>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" s="0" t="s">
-        <v>5207</v>
+        <v>5208</v>
       </c>
       <c r="B2608" s="0" t="s">
-        <v>5208</v>
+        <v>5209</v>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" s="0" t="s">
-        <v>5209</v>
+        <v>5210</v>
       </c>
       <c r="B2609" s="0" t="s">
-        <v>5210</v>
+        <v>5211</v>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" s="0" t="s">
-        <v>5211</v>
+        <v>5212</v>
       </c>
       <c r="B2610" s="0" t="s">
-        <v>5212</v>
+        <v>5213</v>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" s="0" t="s">
-        <v>5213</v>
+        <v>5214</v>
       </c>
       <c r="B2611" s="0" t="s">
-        <v>5214</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" s="0" t="s">
-        <v>5215</v>
+        <v>5216</v>
       </c>
       <c r="B2612" s="0" t="s">
-        <v>5216</v>
+        <v>5217</v>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" s="0" t="s">
-        <v>5217</v>
+        <v>5218</v>
       </c>
       <c r="B2613" s="0" t="s">
-        <v>5218</v>
+        <v>5219</v>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" s="0" t="s">
-        <v>5219</v>
+        <v>5220</v>
       </c>
       <c r="B2614" s="0" t="s">
-        <v>5220</v>
+        <v>5221</v>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" s="0" t="s">
-        <v>5221</v>
+        <v>5222</v>
       </c>
       <c r="B2615" s="0" t="s">
-        <v>5222</v>
+        <v>5223</v>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" s="0" t="s">
-        <v>5223</v>
+        <v>5224</v>
       </c>
       <c r="B2616" s="0" t="s">
-        <v>5224</v>
+        <v>5225</v>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" s="0" t="s">
-        <v>5225</v>
+        <v>5226</v>
       </c>
       <c r="B2617" s="0" t="s">
-        <v>5226</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" s="0" t="s">
         <v>5227</v>
       </c>
       <c r="B2618" s="0" t="s">
         <v>5228</v>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" s="0" t="s">
         <v>5229</v>
       </c>
       <c r="B2619" s="0" t="s">
         <v>5230</v>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" s="0" t="s">
         <v>5231</v>
       </c>
       <c r="B2620" s="0" t="s">
         <v>5232</v>
       </c>
@@ -38910,31 +39234,463 @@
         <v>5540</v>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" s="0" t="s">
         <v>5541</v>
       </c>
       <c r="B2775" s="0" t="s">
         <v>5542</v>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" s="0" t="s">
         <v>5543</v>
       </c>
       <c r="B2776" s="0" t="s">
         <v>5544</v>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" s="0" t="s">
         <v>5545</v>
       </c>
       <c r="B2777" s="0" t="s">
         <v>5546</v>
+      </c>
+    </row>
+    <row r="2778">
+      <c r="A2778" s="0" t="s">
+        <v>5547</v>
+      </c>
+      <c r="B2778" s="0" t="s">
+        <v>5548</v>
+      </c>
+    </row>
+    <row r="2779">
+      <c r="A2779" s="0" t="s">
+        <v>5549</v>
+      </c>
+      <c r="B2779" s="0" t="s">
+        <v>5550</v>
+      </c>
+    </row>
+    <row r="2780">
+      <c r="A2780" s="0" t="s">
+        <v>5551</v>
+      </c>
+      <c r="B2780" s="0" t="s">
+        <v>5552</v>
+      </c>
+    </row>
+    <row r="2781">
+      <c r="A2781" s="0" t="s">
+        <v>5553</v>
+      </c>
+      <c r="B2781" s="0" t="s">
+        <v>5554</v>
+      </c>
+    </row>
+    <row r="2782">
+      <c r="A2782" s="0" t="s">
+        <v>5555</v>
+      </c>
+      <c r="B2782" s="0" t="s">
+        <v>5556</v>
+      </c>
+    </row>
+    <row r="2783">
+      <c r="A2783" s="0" t="s">
+        <v>5557</v>
+      </c>
+      <c r="B2783" s="0" t="s">
+        <v>5558</v>
+      </c>
+    </row>
+    <row r="2784">
+      <c r="A2784" s="0" t="s">
+        <v>5559</v>
+      </c>
+      <c r="B2784" s="0" t="s">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="2785">
+      <c r="A2785" s="0" t="s">
+        <v>5561</v>
+      </c>
+      <c r="B2785" s="0" t="s">
+        <v>5562</v>
+      </c>
+    </row>
+    <row r="2786">
+      <c r="A2786" s="0" t="s">
+        <v>5563</v>
+      </c>
+      <c r="B2786" s="0" t="s">
+        <v>5564</v>
+      </c>
+    </row>
+    <row r="2787">
+      <c r="A2787" s="0" t="s">
+        <v>5565</v>
+      </c>
+      <c r="B2787" s="0" t="s">
+        <v>5566</v>
+      </c>
+    </row>
+    <row r="2788">
+      <c r="A2788" s="0" t="s">
+        <v>5567</v>
+      </c>
+      <c r="B2788" s="0" t="s">
+        <v>5568</v>
+      </c>
+    </row>
+    <row r="2789">
+      <c r="A2789" s="0" t="s">
+        <v>5569</v>
+      </c>
+      <c r="B2789" s="0" t="s">
+        <v>5570</v>
+      </c>
+    </row>
+    <row r="2790">
+      <c r="A2790" s="0" t="s">
+        <v>5571</v>
+      </c>
+      <c r="B2790" s="0" t="s">
+        <v>5572</v>
+      </c>
+    </row>
+    <row r="2791">
+      <c r="A2791" s="0" t="s">
+        <v>5573</v>
+      </c>
+      <c r="B2791" s="0" t="s">
+        <v>5574</v>
+      </c>
+    </row>
+    <row r="2792">
+      <c r="A2792" s="0" t="s">
+        <v>5575</v>
+      </c>
+      <c r="B2792" s="0" t="s">
+        <v>5576</v>
+      </c>
+    </row>
+    <row r="2793">
+      <c r="A2793" s="0" t="s">
+        <v>5577</v>
+      </c>
+      <c r="B2793" s="0" t="s">
+        <v>5578</v>
+      </c>
+    </row>
+    <row r="2794">
+      <c r="A2794" s="0" t="s">
+        <v>5579</v>
+      </c>
+      <c r="B2794" s="0" t="s">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="2795">
+      <c r="A2795" s="0" t="s">
+        <v>5581</v>
+      </c>
+      <c r="B2795" s="0" t="s">
+        <v>5582</v>
+      </c>
+    </row>
+    <row r="2796">
+      <c r="A2796" s="0" t="s">
+        <v>5583</v>
+      </c>
+      <c r="B2796" s="0" t="s">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="2797">
+      <c r="A2797" s="0" t="s">
+        <v>5585</v>
+      </c>
+      <c r="B2797" s="0" t="s">
+        <v>5586</v>
+      </c>
+    </row>
+    <row r="2798">
+      <c r="A2798" s="0" t="s">
+        <v>5587</v>
+      </c>
+      <c r="B2798" s="0" t="s">
+        <v>5588</v>
+      </c>
+    </row>
+    <row r="2799">
+      <c r="A2799" s="0" t="s">
+        <v>5589</v>
+      </c>
+      <c r="B2799" s="0" t="s">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="2800">
+      <c r="A2800" s="0" t="s">
+        <v>5591</v>
+      </c>
+      <c r="B2800" s="0" t="s">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="2801">
+      <c r="A2801" s="0" t="s">
+        <v>5593</v>
+      </c>
+      <c r="B2801" s="0" t="s">
+        <v>5594</v>
+      </c>
+    </row>
+    <row r="2802">
+      <c r="A2802" s="0" t="s">
+        <v>5595</v>
+      </c>
+      <c r="B2802" s="0" t="s">
+        <v>5596</v>
+      </c>
+    </row>
+    <row r="2803">
+      <c r="A2803" s="0" t="s">
+        <v>5597</v>
+      </c>
+      <c r="B2803" s="0" t="s">
+        <v>5598</v>
+      </c>
+    </row>
+    <row r="2804">
+      <c r="A2804" s="0" t="s">
+        <v>5599</v>
+      </c>
+      <c r="B2804" s="0" t="s">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="2805">
+      <c r="A2805" s="0" t="s">
+        <v>5601</v>
+      </c>
+      <c r="B2805" s="0" t="s">
+        <v>5602</v>
+      </c>
+    </row>
+    <row r="2806">
+      <c r="A2806" s="0" t="s">
+        <v>5603</v>
+      </c>
+      <c r="B2806" s="0" t="s">
+        <v>5604</v>
+      </c>
+    </row>
+    <row r="2807">
+      <c r="A2807" s="0" t="s">
+        <v>5605</v>
+      </c>
+      <c r="B2807" s="0" t="s">
+        <v>5606</v>
+      </c>
+    </row>
+    <row r="2808">
+      <c r="A2808" s="0" t="s">
+        <v>5607</v>
+      </c>
+      <c r="B2808" s="0" t="s">
+        <v>5608</v>
+      </c>
+    </row>
+    <row r="2809">
+      <c r="A2809" s="0" t="s">
+        <v>5609</v>
+      </c>
+      <c r="B2809" s="0" t="s">
+        <v>5610</v>
+      </c>
+    </row>
+    <row r="2810">
+      <c r="A2810" s="0" t="s">
+        <v>5611</v>
+      </c>
+      <c r="B2810" s="0" t="s">
+        <v>5612</v>
+      </c>
+    </row>
+    <row r="2811">
+      <c r="A2811" s="0" t="s">
+        <v>5613</v>
+      </c>
+      <c r="B2811" s="0" t="s">
+        <v>5614</v>
+      </c>
+    </row>
+    <row r="2812">
+      <c r="A2812" s="0" t="s">
+        <v>5615</v>
+      </c>
+      <c r="B2812" s="0" t="s">
+        <v>5616</v>
+      </c>
+    </row>
+    <row r="2813">
+      <c r="A2813" s="0" t="s">
+        <v>5617</v>
+      </c>
+      <c r="B2813" s="0" t="s">
+        <v>5618</v>
+      </c>
+    </row>
+    <row r="2814">
+      <c r="A2814" s="0" t="s">
+        <v>5619</v>
+      </c>
+      <c r="B2814" s="0" t="s">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="2815">
+      <c r="A2815" s="0" t="s">
+        <v>5621</v>
+      </c>
+      <c r="B2815" s="0" t="s">
+        <v>5622</v>
+      </c>
+    </row>
+    <row r="2816">
+      <c r="A2816" s="0" t="s">
+        <v>5623</v>
+      </c>
+      <c r="B2816" s="0" t="s">
+        <v>5624</v>
+      </c>
+    </row>
+    <row r="2817">
+      <c r="A2817" s="0" t="s">
+        <v>5625</v>
+      </c>
+      <c r="B2817" s="0" t="s">
+        <v>5626</v>
+      </c>
+    </row>
+    <row r="2818">
+      <c r="A2818" s="0" t="s">
+        <v>5627</v>
+      </c>
+      <c r="B2818" s="0" t="s">
+        <v>5628</v>
+      </c>
+    </row>
+    <row r="2819">
+      <c r="A2819" s="0" t="s">
+        <v>5629</v>
+      </c>
+      <c r="B2819" s="0" t="s">
+        <v>5630</v>
+      </c>
+    </row>
+    <row r="2820">
+      <c r="A2820" s="0" t="s">
+        <v>5631</v>
+      </c>
+      <c r="B2820" s="0" t="s">
+        <v>5632</v>
+      </c>
+    </row>
+    <row r="2821">
+      <c r="A2821" s="0" t="s">
+        <v>5633</v>
+      </c>
+      <c r="B2821" s="0" t="s">
+        <v>5634</v>
+      </c>
+    </row>
+    <row r="2822">
+      <c r="A2822" s="0" t="s">
+        <v>5635</v>
+      </c>
+      <c r="B2822" s="0" t="s">
+        <v>5636</v>
+      </c>
+    </row>
+    <row r="2823">
+      <c r="A2823" s="0" t="s">
+        <v>5637</v>
+      </c>
+      <c r="B2823" s="0" t="s">
+        <v>5638</v>
+      </c>
+    </row>
+    <row r="2824">
+      <c r="A2824" s="0" t="s">
+        <v>5639</v>
+      </c>
+      <c r="B2824" s="0" t="s">
+        <v>5640</v>
+      </c>
+    </row>
+    <row r="2825">
+      <c r="A2825" s="0" t="s">
+        <v>5641</v>
+      </c>
+      <c r="B2825" s="0" t="s">
+        <v>5642</v>
+      </c>
+    </row>
+    <row r="2826">
+      <c r="A2826" s="0" t="s">
+        <v>5643</v>
+      </c>
+      <c r="B2826" s="0" t="s">
+        <v>5644</v>
+      </c>
+    </row>
+    <row r="2827">
+      <c r="A2827" s="0" t="s">
+        <v>5645</v>
+      </c>
+      <c r="B2827" s="0" t="s">
+        <v>5646</v>
+      </c>
+    </row>
+    <row r="2828">
+      <c r="A2828" s="0" t="s">
+        <v>5647</v>
+      </c>
+      <c r="B2828" s="0" t="s">
+        <v>5648</v>
+      </c>
+    </row>
+    <row r="2829">
+      <c r="A2829" s="0" t="s">
+        <v>5649</v>
+      </c>
+      <c r="B2829" s="0" t="s">
+        <v>5650</v>
+      </c>
+    </row>
+    <row r="2830">
+      <c r="A2830" s="0" t="s">
+        <v>5651</v>
+      </c>
+      <c r="B2830" s="0" t="s">
+        <v>5652</v>
+      </c>
+    </row>
+    <row r="2831">
+      <c r="A2831" s="0" t="s">
+        <v>5653</v>
+      </c>
+      <c r="B2831" s="0" t="s">
+        <v>5654</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>