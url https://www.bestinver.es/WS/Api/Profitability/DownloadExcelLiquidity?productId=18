--- v5 (2026-08-13)
+++ v6 (2026-10-13)
@@ -4,59 +4,413 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5432" uniqueCount="5432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5550" uniqueCount="5550">
   <si>
     <t>BESTINVER LATAM, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>16,939820</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>16,940028</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>16,919603</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>16,734083</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>14,656629</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>14,656801</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>14,656973</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>14,414418</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>14,269250</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>14,019686</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>13,870088</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>14,040325</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>14,040514</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>14,040703</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>14,075157</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>14,244061</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>14,449407</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>14,322277</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>14,025253</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>14,025422</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>14,025590</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>14,025759</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>13,892835</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>13,893002</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>13,966829</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>14,013391</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>14,013573</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>14,013755</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>14,187133</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>13,880589</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>14,160857</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>14,162358</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>14,162534</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>14,162710</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>14,162886</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>14,185572</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>14,172508</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>13,726506</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>13,553231</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>13,415706</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>13,415873</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>13,416041</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>13,483730</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>13,531560</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>13,593955</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>13,303154</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>13,257029</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>13,257194</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>13,257359</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>12,887203</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>13,030201</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>12,862395</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>12,997254</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>12,997414</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>12,997573</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>12,997732</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>13,077722</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>12,979171</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>13,135679</t>
   </si>
   <si>
     <t>10/8/2026</t>
   </si>
   <si>
     <t>13,409121</t>
   </si>
   <si>
     <t>9/8/2026</t>
   </si>
   <si>
     <t>13,829585</t>
   </si>
   <si>
     <t>8/8/2026</t>
   </si>
   <si>
     <t>13,829752</t>
   </si>
   <si>
     <t>7/8/2026</t>
   </si>
   <si>
     <t>13,829920</t>
   </si>
@@ -16348,51 +16702,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2717"/>
+  <dimension ref="A1:B2776"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -29484,523 +29838,523 @@
       <c r="B1639" s="0" t="s">
         <v>3276</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
         <v>3277</v>
       </c>
       <c r="B1640" s="0" t="s">
         <v>3278</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
         <v>3279</v>
       </c>
       <c r="B1641" s="0" t="s">
         <v>3280</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
         <v>3281</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>3144</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="B1659" s="0" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="B1660" s="0" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="B1661" s="0" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="B1662" s="0" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
       <c r="B1663" s="0" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="B1664" s="0" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="B1665" s="0" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="B1666" s="0" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="B1667" s="0" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="B1668" s="0" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="B1669" s="0" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="B1670" s="0" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="B1671" s="0" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>3399</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
         <v>3400</v>
       </c>
       <c r="B1702" s="0" t="s">
         <v>3401</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
         <v>3402</v>
       </c>
       <c r="B1703" s="0" t="s">
         <v>3403</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
         <v>3404</v>
       </c>
       <c r="B1704" s="0" t="s">
         <v>3405</v>
       </c>
@@ -38085,31 +38439,503 @@
         <v>5425</v>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" s="0" t="s">
         <v>5426</v>
       </c>
       <c r="B2715" s="0" t="s">
         <v>5427</v>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" s="0" t="s">
         <v>5428</v>
       </c>
       <c r="B2716" s="0" t="s">
         <v>5429</v>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" s="0" t="s">
         <v>5430</v>
       </c>
       <c r="B2717" s="0" t="s">
         <v>5431</v>
+      </c>
+    </row>
+    <row r="2718">
+      <c r="A2718" s="0" t="s">
+        <v>5432</v>
+      </c>
+      <c r="B2718" s="0" t="s">
+        <v>5433</v>
+      </c>
+    </row>
+    <row r="2719">
+      <c r="A2719" s="0" t="s">
+        <v>5434</v>
+      </c>
+      <c r="B2719" s="0" t="s">
+        <v>5435</v>
+      </c>
+    </row>
+    <row r="2720">
+      <c r="A2720" s="0" t="s">
+        <v>5436</v>
+      </c>
+      <c r="B2720" s="0" t="s">
+        <v>5437</v>
+      </c>
+    </row>
+    <row r="2721">
+      <c r="A2721" s="0" t="s">
+        <v>5438</v>
+      </c>
+      <c r="B2721" s="0" t="s">
+        <v>5439</v>
+      </c>
+    </row>
+    <row r="2722">
+      <c r="A2722" s="0" t="s">
+        <v>5440</v>
+      </c>
+      <c r="B2722" s="0" t="s">
+        <v>5441</v>
+      </c>
+    </row>
+    <row r="2723">
+      <c r="A2723" s="0" t="s">
+        <v>5442</v>
+      </c>
+      <c r="B2723" s="0" t="s">
+        <v>5443</v>
+      </c>
+    </row>
+    <row r="2724">
+      <c r="A2724" s="0" t="s">
+        <v>5444</v>
+      </c>
+      <c r="B2724" s="0" t="s">
+        <v>5445</v>
+      </c>
+    </row>
+    <row r="2725">
+      <c r="A2725" s="0" t="s">
+        <v>5446</v>
+      </c>
+      <c r="B2725" s="0" t="s">
+        <v>5447</v>
+      </c>
+    </row>
+    <row r="2726">
+      <c r="A2726" s="0" t="s">
+        <v>5448</v>
+      </c>
+      <c r="B2726" s="0" t="s">
+        <v>5449</v>
+      </c>
+    </row>
+    <row r="2727">
+      <c r="A2727" s="0" t="s">
+        <v>5450</v>
+      </c>
+      <c r="B2727" s="0" t="s">
+        <v>5451</v>
+      </c>
+    </row>
+    <row r="2728">
+      <c r="A2728" s="0" t="s">
+        <v>5452</v>
+      </c>
+      <c r="B2728" s="0" t="s">
+        <v>5453</v>
+      </c>
+    </row>
+    <row r="2729">
+      <c r="A2729" s="0" t="s">
+        <v>5454</v>
+      </c>
+      <c r="B2729" s="0" t="s">
+        <v>5455</v>
+      </c>
+    </row>
+    <row r="2730">
+      <c r="A2730" s="0" t="s">
+        <v>5456</v>
+      </c>
+      <c r="B2730" s="0" t="s">
+        <v>5457</v>
+      </c>
+    </row>
+    <row r="2731">
+      <c r="A2731" s="0" t="s">
+        <v>5458</v>
+      </c>
+      <c r="B2731" s="0" t="s">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="2732">
+      <c r="A2732" s="0" t="s">
+        <v>5460</v>
+      </c>
+      <c r="B2732" s="0" t="s">
+        <v>5461</v>
+      </c>
+    </row>
+    <row r="2733">
+      <c r="A2733" s="0" t="s">
+        <v>5462</v>
+      </c>
+      <c r="B2733" s="0" t="s">
+        <v>5463</v>
+      </c>
+    </row>
+    <row r="2734">
+      <c r="A2734" s="0" t="s">
+        <v>5464</v>
+      </c>
+      <c r="B2734" s="0" t="s">
+        <v>5465</v>
+      </c>
+    </row>
+    <row r="2735">
+      <c r="A2735" s="0" t="s">
+        <v>5466</v>
+      </c>
+      <c r="B2735" s="0" t="s">
+        <v>5467</v>
+      </c>
+    </row>
+    <row r="2736">
+      <c r="A2736" s="0" t="s">
+        <v>5468</v>
+      </c>
+      <c r="B2736" s="0" t="s">
+        <v>5469</v>
+      </c>
+    </row>
+    <row r="2737">
+      <c r="A2737" s="0" t="s">
+        <v>5470</v>
+      </c>
+      <c r="B2737" s="0" t="s">
+        <v>5471</v>
+      </c>
+    </row>
+    <row r="2738">
+      <c r="A2738" s="0" t="s">
+        <v>5472</v>
+      </c>
+      <c r="B2738" s="0" t="s">
+        <v>5473</v>
+      </c>
+    </row>
+    <row r="2739">
+      <c r="A2739" s="0" t="s">
+        <v>5474</v>
+      </c>
+      <c r="B2739" s="0" t="s">
+        <v>5475</v>
+      </c>
+    </row>
+    <row r="2740">
+      <c r="A2740" s="0" t="s">
+        <v>5476</v>
+      </c>
+      <c r="B2740" s="0" t="s">
+        <v>5477</v>
+      </c>
+    </row>
+    <row r="2741">
+      <c r="A2741" s="0" t="s">
+        <v>5478</v>
+      </c>
+      <c r="B2741" s="0" t="s">
+        <v>5479</v>
+      </c>
+    </row>
+    <row r="2742">
+      <c r="A2742" s="0" t="s">
+        <v>5480</v>
+      </c>
+      <c r="B2742" s="0" t="s">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="2743">
+      <c r="A2743" s="0" t="s">
+        <v>5482</v>
+      </c>
+      <c r="B2743" s="0" t="s">
+        <v>5483</v>
+      </c>
+    </row>
+    <row r="2744">
+      <c r="A2744" s="0" t="s">
+        <v>5484</v>
+      </c>
+      <c r="B2744" s="0" t="s">
+        <v>5485</v>
+      </c>
+    </row>
+    <row r="2745">
+      <c r="A2745" s="0" t="s">
+        <v>5486</v>
+      </c>
+      <c r="B2745" s="0" t="s">
+        <v>5487</v>
+      </c>
+    </row>
+    <row r="2746">
+      <c r="A2746" s="0" t="s">
+        <v>5488</v>
+      </c>
+      <c r="B2746" s="0" t="s">
+        <v>5489</v>
+      </c>
+    </row>
+    <row r="2747">
+      <c r="A2747" s="0" t="s">
+        <v>5490</v>
+      </c>
+      <c r="B2747" s="0" t="s">
+        <v>5491</v>
+      </c>
+    </row>
+    <row r="2748">
+      <c r="A2748" s="0" t="s">
+        <v>5492</v>
+      </c>
+      <c r="B2748" s="0" t="s">
+        <v>5493</v>
+      </c>
+    </row>
+    <row r="2749">
+      <c r="A2749" s="0" t="s">
+        <v>5494</v>
+      </c>
+      <c r="B2749" s="0" t="s">
+        <v>5495</v>
+      </c>
+    </row>
+    <row r="2750">
+      <c r="A2750" s="0" t="s">
+        <v>5496</v>
+      </c>
+      <c r="B2750" s="0" t="s">
+        <v>5497</v>
+      </c>
+    </row>
+    <row r="2751">
+      <c r="A2751" s="0" t="s">
+        <v>5498</v>
+      </c>
+      <c r="B2751" s="0" t="s">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="2752">
+      <c r="A2752" s="0" t="s">
+        <v>5500</v>
+      </c>
+      <c r="B2752" s="0" t="s">
+        <v>5501</v>
+      </c>
+    </row>
+    <row r="2753">
+      <c r="A2753" s="0" t="s">
+        <v>5502</v>
+      </c>
+      <c r="B2753" s="0" t="s">
+        <v>5503</v>
+      </c>
+    </row>
+    <row r="2754">
+      <c r="A2754" s="0" t="s">
+        <v>5504</v>
+      </c>
+      <c r="B2754" s="0" t="s">
+        <v>5505</v>
+      </c>
+    </row>
+    <row r="2755">
+      <c r="A2755" s="0" t="s">
+        <v>5506</v>
+      </c>
+      <c r="B2755" s="0" t="s">
+        <v>5507</v>
+      </c>
+    </row>
+    <row r="2756">
+      <c r="A2756" s="0" t="s">
+        <v>5508</v>
+      </c>
+      <c r="B2756" s="0" t="s">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="2757">
+      <c r="A2757" s="0" t="s">
+        <v>5510</v>
+      </c>
+      <c r="B2757" s="0" t="s">
+        <v>5511</v>
+      </c>
+    </row>
+    <row r="2758">
+      <c r="A2758" s="0" t="s">
+        <v>5512</v>
+      </c>
+      <c r="B2758" s="0" t="s">
+        <v>5513</v>
+      </c>
+    </row>
+    <row r="2759">
+      <c r="A2759" s="0" t="s">
+        <v>5514</v>
+      </c>
+      <c r="B2759" s="0" t="s">
+        <v>5515</v>
+      </c>
+    </row>
+    <row r="2760">
+      <c r="A2760" s="0" t="s">
+        <v>5516</v>
+      </c>
+      <c r="B2760" s="0" t="s">
+        <v>5517</v>
+      </c>
+    </row>
+    <row r="2761">
+      <c r="A2761" s="0" t="s">
+        <v>5518</v>
+      </c>
+      <c r="B2761" s="0" t="s">
+        <v>5519</v>
+      </c>
+    </row>
+    <row r="2762">
+      <c r="A2762" s="0" t="s">
+        <v>5520</v>
+      </c>
+      <c r="B2762" s="0" t="s">
+        <v>5521</v>
+      </c>
+    </row>
+    <row r="2763">
+      <c r="A2763" s="0" t="s">
+        <v>5522</v>
+      </c>
+      <c r="B2763" s="0" t="s">
+        <v>5523</v>
+      </c>
+    </row>
+    <row r="2764">
+      <c r="A2764" s="0" t="s">
+        <v>5524</v>
+      </c>
+      <c r="B2764" s="0" t="s">
+        <v>5525</v>
+      </c>
+    </row>
+    <row r="2765">
+      <c r="A2765" s="0" t="s">
+        <v>5526</v>
+      </c>
+      <c r="B2765" s="0" t="s">
+        <v>5527</v>
+      </c>
+    </row>
+    <row r="2766">
+      <c r="A2766" s="0" t="s">
+        <v>5528</v>
+      </c>
+      <c r="B2766" s="0" t="s">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="2767">
+      <c r="A2767" s="0" t="s">
+        <v>5530</v>
+      </c>
+      <c r="B2767" s="0" t="s">
+        <v>5531</v>
+      </c>
+    </row>
+    <row r="2768">
+      <c r="A2768" s="0" t="s">
+        <v>5532</v>
+      </c>
+      <c r="B2768" s="0" t="s">
+        <v>5533</v>
+      </c>
+    </row>
+    <row r="2769">
+      <c r="A2769" s="0" t="s">
+        <v>5534</v>
+      </c>
+      <c r="B2769" s="0" t="s">
+        <v>5535</v>
+      </c>
+    </row>
+    <row r="2770">
+      <c r="A2770" s="0" t="s">
+        <v>5536</v>
+      </c>
+      <c r="B2770" s="0" t="s">
+        <v>5537</v>
+      </c>
+    </row>
+    <row r="2771">
+      <c r="A2771" s="0" t="s">
+        <v>5538</v>
+      </c>
+      <c r="B2771" s="0" t="s">
+        <v>5539</v>
+      </c>
+    </row>
+    <row r="2772">
+      <c r="A2772" s="0" t="s">
+        <v>5540</v>
+      </c>
+      <c r="B2772" s="0" t="s">
+        <v>5541</v>
+      </c>
+    </row>
+    <row r="2773">
+      <c r="A2773" s="0" t="s">
+        <v>5542</v>
+      </c>
+      <c r="B2773" s="0" t="s">
+        <v>5543</v>
+      </c>
+    </row>
+    <row r="2774">
+      <c r="A2774" s="0" t="s">
+        <v>5544</v>
+      </c>
+      <c r="B2774" s="0" t="s">
+        <v>5545</v>
+      </c>
+    </row>
+    <row r="2775">
+      <c r="A2775" s="0" t="s">
+        <v>5546</v>
+      </c>
+      <c r="B2775" s="0" t="s">
+        <v>5547</v>
+      </c>
+    </row>
+    <row r="2776">
+      <c r="A2776" s="0" t="s">
+        <v>5548</v>
+      </c>
+      <c r="B2776" s="0" t="s">
+        <v>5549</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>