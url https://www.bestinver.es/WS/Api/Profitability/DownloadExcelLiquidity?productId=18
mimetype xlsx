--- v2 (2026-03-24)
+++ v3 (2026-05-13)
@@ -4,59 +4,335 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5162" uniqueCount="5162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5254" uniqueCount="5254">
   <si>
     <t>BESTINVER LATAM, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>13,879221</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>14,347179</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>14,534055</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>14,681437</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>14,225237</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>14,225419</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>14,290131</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>14,290313</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>14,074643</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>14,364578</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>14,618879</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>14,799409</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>14,799598</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>14,799788</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>14,819104</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,080295</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,163039</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,163235</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,120133</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,120324</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,120515</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>14,996919</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,135033</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,136571</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,049801</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>14,886513</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>14,875814</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>14,681236</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>14,226232</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>14,464643</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>14,464828</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>14,465013</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>14,465198</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>14,465384</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>14,465623</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>14,378160</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>13,891253</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>13,794005</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>13,794181</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>13,794357</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>14,079975</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>14,347731</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>13,971127</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>13,458580</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>13,458731</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>13,458882</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>13,459033</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>13,847593</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>13,800903</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>14,024328</t>
   </si>
@@ -15538,51 +15814,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2582"/>
+  <dimension ref="A1:B2628"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -27594,419 +27870,419 @@
       <c r="B1504" s="0" t="s">
         <v>3006</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
         <v>3007</v>
       </c>
       <c r="B1505" s="0" t="s">
         <v>3008</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
         <v>3009</v>
       </c>
       <c r="B1506" s="0" t="s">
         <v>3010</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
         <v>3011</v>
       </c>
       <c r="B1507" s="0" t="s">
-        <v>2874</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="B1509" s="0" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="B1510" s="0" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="B1514" s="0" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="B1515" s="0" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B1516" s="0" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B1517" s="0" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="B1518" s="0" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B1519" s="0" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B1520" s="0" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="B1521" s="0" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="B1522" s="0" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="B1523" s="0" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="B1524" s="0" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="B1525" s="0" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="B1526" s="0" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="B1527" s="0" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="B1529" s="0" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="B1535" s="0" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="B1536" s="0" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="B1537" s="0" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="B1538" s="0" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="B1539" s="0" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="B1541" s="0" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="B1542" s="0" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>3103</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
         <v>3104</v>
       </c>
       <c r="B1554" s="0" t="s">
         <v>3105</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
         <v>3106</v>
       </c>
       <c r="B1555" s="0" t="s">
         <v>3107</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
         <v>3108</v>
       </c>
       <c r="B1556" s="0" t="s">
         <v>3109</v>
       </c>
@@ -36195,31 +36471,399 @@
         <v>5155</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
         <v>5156</v>
       </c>
       <c r="B2580" s="0" t="s">
         <v>5157</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
         <v>5158</v>
       </c>
       <c r="B2581" s="0" t="s">
         <v>5159</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
         <v>5160</v>
       </c>
       <c r="B2582" s="0" t="s">
         <v>5161</v>
+      </c>
+    </row>
+    <row r="2583">
+      <c r="A2583" s="0" t="s">
+        <v>5162</v>
+      </c>
+      <c r="B2583" s="0" t="s">
+        <v>5163</v>
+      </c>
+    </row>
+    <row r="2584">
+      <c r="A2584" s="0" t="s">
+        <v>5164</v>
+      </c>
+      <c r="B2584" s="0" t="s">
+        <v>5165</v>
+      </c>
+    </row>
+    <row r="2585">
+      <c r="A2585" s="0" t="s">
+        <v>5166</v>
+      </c>
+      <c r="B2585" s="0" t="s">
+        <v>5167</v>
+      </c>
+    </row>
+    <row r="2586">
+      <c r="A2586" s="0" t="s">
+        <v>5168</v>
+      </c>
+      <c r="B2586" s="0" t="s">
+        <v>5169</v>
+      </c>
+    </row>
+    <row r="2587">
+      <c r="A2587" s="0" t="s">
+        <v>5170</v>
+      </c>
+      <c r="B2587" s="0" t="s">
+        <v>5171</v>
+      </c>
+    </row>
+    <row r="2588">
+      <c r="A2588" s="0" t="s">
+        <v>5172</v>
+      </c>
+      <c r="B2588" s="0" t="s">
+        <v>5173</v>
+      </c>
+    </row>
+    <row r="2589">
+      <c r="A2589" s="0" t="s">
+        <v>5174</v>
+      </c>
+      <c r="B2589" s="0" t="s">
+        <v>5175</v>
+      </c>
+    </row>
+    <row r="2590">
+      <c r="A2590" s="0" t="s">
+        <v>5176</v>
+      </c>
+      <c r="B2590" s="0" t="s">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="2591">
+      <c r="A2591" s="0" t="s">
+        <v>5178</v>
+      </c>
+      <c r="B2591" s="0" t="s">
+        <v>5179</v>
+      </c>
+    </row>
+    <row r="2592">
+      <c r="A2592" s="0" t="s">
+        <v>5180</v>
+      </c>
+      <c r="B2592" s="0" t="s">
+        <v>5181</v>
+      </c>
+    </row>
+    <row r="2593">
+      <c r="A2593" s="0" t="s">
+        <v>5182</v>
+      </c>
+      <c r="B2593" s="0" t="s">
+        <v>5183</v>
+      </c>
+    </row>
+    <row r="2594">
+      <c r="A2594" s="0" t="s">
+        <v>5184</v>
+      </c>
+      <c r="B2594" s="0" t="s">
+        <v>5185</v>
+      </c>
+    </row>
+    <row r="2595">
+      <c r="A2595" s="0" t="s">
+        <v>5186</v>
+      </c>
+      <c r="B2595" s="0" t="s">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="2596">
+      <c r="A2596" s="0" t="s">
+        <v>5188</v>
+      </c>
+      <c r="B2596" s="0" t="s">
+        <v>5189</v>
+      </c>
+    </row>
+    <row r="2597">
+      <c r="A2597" s="0" t="s">
+        <v>5190</v>
+      </c>
+      <c r="B2597" s="0" t="s">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="2598">
+      <c r="A2598" s="0" t="s">
+        <v>5192</v>
+      </c>
+      <c r="B2598" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2599">
+      <c r="A2599" s="0" t="s">
+        <v>5194</v>
+      </c>
+      <c r="B2599" s="0" t="s">
+        <v>5195</v>
+      </c>
+    </row>
+    <row r="2600">
+      <c r="A2600" s="0" t="s">
+        <v>5196</v>
+      </c>
+      <c r="B2600" s="0" t="s">
+        <v>5197</v>
+      </c>
+    </row>
+    <row r="2601">
+      <c r="A2601" s="0" t="s">
+        <v>5198</v>
+      </c>
+      <c r="B2601" s="0" t="s">
+        <v>5199</v>
+      </c>
+    </row>
+    <row r="2602">
+      <c r="A2602" s="0" t="s">
+        <v>5200</v>
+      </c>
+      <c r="B2602" s="0" t="s">
+        <v>5201</v>
+      </c>
+    </row>
+    <row r="2603">
+      <c r="A2603" s="0" t="s">
+        <v>5202</v>
+      </c>
+      <c r="B2603" s="0" t="s">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="2604">
+      <c r="A2604" s="0" t="s">
+        <v>5204</v>
+      </c>
+      <c r="B2604" s="0" t="s">
+        <v>5205</v>
+      </c>
+    </row>
+    <row r="2605">
+      <c r="A2605" s="0" t="s">
+        <v>5206</v>
+      </c>
+      <c r="B2605" s="0" t="s">
+        <v>5207</v>
+      </c>
+    </row>
+    <row r="2606">
+      <c r="A2606" s="0" t="s">
+        <v>5208</v>
+      </c>
+      <c r="B2606" s="0" t="s">
+        <v>5209</v>
+      </c>
+    </row>
+    <row r="2607">
+      <c r="A2607" s="0" t="s">
+        <v>5210</v>
+      </c>
+      <c r="B2607" s="0" t="s">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="2608">
+      <c r="A2608" s="0" t="s">
+        <v>5212</v>
+      </c>
+      <c r="B2608" s="0" t="s">
+        <v>5213</v>
+      </c>
+    </row>
+    <row r="2609">
+      <c r="A2609" s="0" t="s">
+        <v>5214</v>
+      </c>
+      <c r="B2609" s="0" t="s">
+        <v>5215</v>
+      </c>
+    </row>
+    <row r="2610">
+      <c r="A2610" s="0" t="s">
+        <v>5216</v>
+      </c>
+      <c r="B2610" s="0" t="s">
+        <v>5217</v>
+      </c>
+    </row>
+    <row r="2611">
+      <c r="A2611" s="0" t="s">
+        <v>5218</v>
+      </c>
+      <c r="B2611" s="0" t="s">
+        <v>5219</v>
+      </c>
+    </row>
+    <row r="2612">
+      <c r="A2612" s="0" t="s">
+        <v>5220</v>
+      </c>
+      <c r="B2612" s="0" t="s">
+        <v>5221</v>
+      </c>
+    </row>
+    <row r="2613">
+      <c r="A2613" s="0" t="s">
+        <v>5222</v>
+      </c>
+      <c r="B2613" s="0" t="s">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="2614">
+      <c r="A2614" s="0" t="s">
+        <v>5224</v>
+      </c>
+      <c r="B2614" s="0" t="s">
+        <v>5225</v>
+      </c>
+    </row>
+    <row r="2615">
+      <c r="A2615" s="0" t="s">
+        <v>5226</v>
+      </c>
+      <c r="B2615" s="0" t="s">
+        <v>5227</v>
+      </c>
+    </row>
+    <row r="2616">
+      <c r="A2616" s="0" t="s">
+        <v>5228</v>
+      </c>
+      <c r="B2616" s="0" t="s">
+        <v>5229</v>
+      </c>
+    </row>
+    <row r="2617">
+      <c r="A2617" s="0" t="s">
+        <v>5230</v>
+      </c>
+      <c r="B2617" s="0" t="s">
+        <v>5231</v>
+      </c>
+    </row>
+    <row r="2618">
+      <c r="A2618" s="0" t="s">
+        <v>5232</v>
+      </c>
+      <c r="B2618" s="0" t="s">
+        <v>5233</v>
+      </c>
+    </row>
+    <row r="2619">
+      <c r="A2619" s="0" t="s">
+        <v>5234</v>
+      </c>
+      <c r="B2619" s="0" t="s">
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="2620">
+      <c r="A2620" s="0" t="s">
+        <v>5236</v>
+      </c>
+      <c r="B2620" s="0" t="s">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="2621">
+      <c r="A2621" s="0" t="s">
+        <v>5238</v>
+      </c>
+      <c r="B2621" s="0" t="s">
+        <v>5239</v>
+      </c>
+    </row>
+    <row r="2622">
+      <c r="A2622" s="0" t="s">
+        <v>5240</v>
+      </c>
+      <c r="B2622" s="0" t="s">
+        <v>5241</v>
+      </c>
+    </row>
+    <row r="2623">
+      <c r="A2623" s="0" t="s">
+        <v>5242</v>
+      </c>
+      <c r="B2623" s="0" t="s">
+        <v>5243</v>
+      </c>
+    </row>
+    <row r="2624">
+      <c r="A2624" s="0" t="s">
+        <v>5244</v>
+      </c>
+      <c r="B2624" s="0" t="s">
+        <v>5245</v>
+      </c>
+    </row>
+    <row r="2625">
+      <c r="A2625" s="0" t="s">
+        <v>5246</v>
+      </c>
+      <c r="B2625" s="0" t="s">
+        <v>5247</v>
+      </c>
+    </row>
+    <row r="2626">
+      <c r="A2626" s="0" t="s">
+        <v>5248</v>
+      </c>
+      <c r="B2626" s="0" t="s">
+        <v>5249</v>
+      </c>
+    </row>
+    <row r="2627">
+      <c r="A2627" s="0" t="s">
+        <v>5250</v>
+      </c>
+      <c r="B2627" s="0" t="s">
+        <v>5251</v>
+      </c>
+    </row>
+    <row r="2628">
+      <c r="A2628" s="0" t="s">
+        <v>5252</v>
+      </c>
+      <c r="B2628" s="0" t="s">
+        <v>5253</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>