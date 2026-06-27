--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -1,797 +1,1049 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5254" uniqueCount="5254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5338" uniqueCount="5338">
   <si>
     <t>BESTINVER LATAM, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>13,318084</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>13,225404</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>13,225576</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>13,011637</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>13,011806</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>13,011975</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>13,012144</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>13,165576</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>13,249221</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>13,325816</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>13,325988</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>13,326160</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>13,326331</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>13,289659</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>12,862825</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>13,076173</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>12,984647</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>12,984813</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>12,984979</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>12,985145</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>13,195788</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>13,195957</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>13,580247</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>13,641582</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>13,500839</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>13,501018</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>13,501197</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>13,545525</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>13,584339</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>13,680229</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>13,554840</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>13,555017</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>13,555194</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>13,555371</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>13,767985</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>13,768164</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>13,265584</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>13,384616</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>13,385133</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>13,490504</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>13,490678</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>13,914569</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>13,879221</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>14,347179</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>14,534055</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>14,681437</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>14,225237</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>14,225419</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>14,290131</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>14,290313</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>14,074643</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>14,364578</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>14,618879</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>14,799409</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>14,799598</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>14,799788</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>14,819104</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>15,080295</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>15,163039</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>15,163235</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>15,120133</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>15,120324</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>15,120515</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>14,996919</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>15,135033</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>15,136571</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>15,049801</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>14,886513</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>14,875814</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>14,681236</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>14,226232</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>14,464643</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>14,464828</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>14,465013</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>14,465198</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>14,465384</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>14,465623</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>14,378160</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>13,891253</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>13,794005</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>13,794181</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>13,794357</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>14,079975</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>14,347731</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>13,971127</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>13,458580</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>13,458731</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>13,458882</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>13,459033</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>13,847593</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>13,800903</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>14,024328</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>13,700647</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>13,700823</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>13,700999</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>13,701175</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>13,948040</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>14,609607</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>14,574368</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>14,241391</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>14,070582</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>14,070770</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>14,070958</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>14,326073</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>14,718747</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>14,272442</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>14,895409</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>14,926618</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>14,926803</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>14,926988</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>15,017367</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>14,943149</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>15,125589</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>14,867025</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>15,235737</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>15,030013</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>14,753859</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>14,620377</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>14,620549</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>14,620721</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>14,620893</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>14,621065</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>14,769131</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>14,956731</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>14,842000</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>14,925100</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>14,801575</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>14,801756</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>14,801938</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>14,606342</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>14,689662</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,152215</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>14,823624</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>14,823865</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>14,824033</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>14,824200</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>14,924405</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,212818</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,093049</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>14,842398</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>14,868498</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>14,868688</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>14,868877</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>14,683331</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>14,408894</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>13,898346</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>14,013150</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>14,013323</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>14,013496</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>14,013669</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>14,128465</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>14,105884</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>14,061913</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>14,233829</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>14,234010</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>14,234198</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>14,234382</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>14,157938</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>14,043161</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>14,232212</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>13,970954</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>13,592373</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>13,592533</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>13,592694</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>13,592921</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>13,593082</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>13,593256</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>13,373922</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -873,99 +1125,99 @@
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>14,125498</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>13,931460</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>13,931631</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>13,756189</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>13,900273</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>13,900448</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>13,900628</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>13,900807</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>13,900986</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>14,931155</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>14,659627</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>14,703215</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>14,406391</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>14,514146</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>14,310912</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>14,311092</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
@@ -1041,87 +1293,87 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>14,072688</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>14,450318</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>14,095657</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>14,095841</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>13,873186</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>13,873367</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>13,873548</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>13,809119</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>13,919276</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>13,588145</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>13,567700</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>13,568260</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>13,568437</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>13,509497</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1215,1659 +1467,1659 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>12,660963</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>12,661126</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>12,661289</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>12,661452</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>13,000885</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>12,958715</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>12,958879</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>13,168005</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>13,196605</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>13,196771</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>13,196937</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>13,148439</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>13,355409</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>13,536734</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>13,619845</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>13,549097</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>13,549260</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>13,549424</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>13,517068</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>13,708362</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>13,743847</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>13,578177</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>13,737691</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>13,737870</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>13,738049</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>13,738228</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>13,738407</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>13,500606</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>13,500782</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>13,410188</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>13,410362</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>13,410537</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>13,471191</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>13,285762</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>13,224047</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>13,268231</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>13,485959</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>13,279814</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>13,143659</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>13,142455</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>13,236379</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>13,236567</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>13,236741</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>13,236915</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>13,303291</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>13,088260</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>12,894217</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>12,946711</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>12,916669</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>12,916832</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>12,916995</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>12,597600</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>12,624713</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>12,615501</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>12,895583</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>12,895753</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>12,895923</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>12,896093</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>12,896263</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>12,866020</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>13,053574</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>12,789994</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>12,928531</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>12,928701</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>12,928872</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>12,576096</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>12,576260</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>12,576459</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>12,553458</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>12,400925</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>12,401077</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>12,401228</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>12,396080</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>12,424202</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>12,267430</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>12,267592</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>12,267755</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>12,267917</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>12,268080</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>12,262731</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>12,201053</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>12,276996</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>12,398875</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>12,399037</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>12,399200</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>12,681443</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>12,603618</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>12,603783</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>12,335593</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>12,358951</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>12,359113</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>12,359276</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>12,606719</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>12,779047</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>12,926743</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>12,973850</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>13,111738</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>13,111916</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>13,112093</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>13,112270</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>12,869298</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>13,162501</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>13,100680</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>13,100853</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>13,101025</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>13,101198</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>13,137195</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>13,036794</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>13,243623</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>13,411442</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>13,411617</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>13,411792</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>13,411967</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>13,412143</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>13,412318</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>13,335575</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>13,338533</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>13,061133</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>13,061309</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>13,061485</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>13,211473</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>13,355445</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>13,331991</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>13,320077</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>13,320254</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>13,320430</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>13,320606</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>13,360635</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>13,436919</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>13,471642</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>13,213408</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>13,213543</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>13,213707</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>13,213870</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>13,391929</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>13,392095</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>13,452969</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>13,068127</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>13,068300</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>13,068472</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>13,068644</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>13,227516</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>13,384979</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>13,385153</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>13,382574</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>13,329207</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>13,329379</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>13,329552</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>13,321495</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>13,231138</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>13,297700</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>12,899161</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>12,867493</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>12,867668</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>12,867843</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>12,275213</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>12,338984</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>12,472402</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>12,527472</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>12,527636</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>12,527800</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>12,481019</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>12,481182</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>12,405575</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>12,411225</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>12,415817</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>12,288363</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>11,927609</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>11,521217</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>11,103961</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>11,104546</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>11,104692</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>11,237550</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>11,203126</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>10,994700</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>10,994846</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>10,994992</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>10,910878</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>10,988456</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>10,784387</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>10,903190</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>11,113494</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>11,113639</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>11,113784</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>11,785657</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>11,799634</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>11,809464</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>11,639596</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>11,742308</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>11,913817</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>11,818627</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>11,831219</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>11,701465</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>11,701611</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>11,701757</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>11,701903</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>11,768831</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>11,897093</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>11,613749</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>11,484943</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>11,485091</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>11,485237</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>11,485383</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>11,135598</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>10,983397</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>10,900678</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>11,035836</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>11,191111</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>11,191254</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>11,191397</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>11,022734</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>11,019821</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>11,360740</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>11,360886</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>11,361195</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>11,361337</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>11,361479</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>11,532023</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>11,550015</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>11,821735</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>11,830112</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>12,191115</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>12,309343</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>12,281052</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>12,426038</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>12,369456</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>12,369606</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>12,369755</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>12,369905</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>12,121309</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>12,102310</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>12,282215</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>12,225255</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>12,173034</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>12,173143</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>12,173253</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>12,313344</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>12,116629</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>12,233462</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>12,191317</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>12,191439</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>12,191591</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>12,191743</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>12,212412</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>11,885641</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>11,824264</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>11,688004</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>11,542319</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>11,542460</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>11,542601</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>11,574098</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>11,597447</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>11,357164</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>11,290975</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>11,291122</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>11,291267</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>11,291412</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>11,375780</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>11,501332</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>11,149236</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>11,088836</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>11,053097</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>11,053240</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>11,053382</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>11,095964</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>11,096080</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>11,258047</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>10,839994</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>10,840113</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>10,840232</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>10,840350</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>10,948362</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>10,821756</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>10,821864</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>10,822067</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>10,834193</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2937,99 +3189,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>11,269159</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11,706821</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>11,706991</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>11,413238</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>11,292790</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>11,292893</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>11,293014</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>11,293135</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>11,511120</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>11,366853</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>11,381875</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>11,475301</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>11,566796</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>11,566925</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>11,567055</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>12,085759</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3117,99 +3369,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>12,431210</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>12,484384</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>12,334407</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>12,334558</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>12,334710</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>12,334861</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>12,474336</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>12,826193</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>12,491471</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>12,258480</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>12,258661</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>12,258811</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>12,258960</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>12,259109</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>12,259262</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>12,366810</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3303,1659 +3555,1659 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>12,273954</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>12,274108</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>12,274262</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>12,344828</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>12,344976</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>12,387875</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>12,388041</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>12,532767</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>12,532921</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>12,533075</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>12,249258</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>12,549874</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>12,393031</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>12,393087</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>12,492386</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>12,492545</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>12,492704</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>12,458424</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>12,369769</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>12,536335</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>12,359235</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>12,815091</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>12,815251</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>12,815412</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>12,815877</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>12,815882</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>12,816005</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>12,834052</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>12,834180</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>12,834338</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>12,834497</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>12,597199</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>12,580853</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>12,496871</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>12,566088</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>12,505543</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>12,505698</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>12,505853</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>12,726605</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>12,679752</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>12,576027</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>12,742422</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>12,742496</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>12,742656</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>12,742816</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>12,742970</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>13,003638</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>13,081270</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>13,091144</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>13,173120</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>12,928626</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>13,228341</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>13,242383</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>13,045781</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>13,045845</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>13,046003</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>13,046161</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>12,949532</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>12,949593</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>12,985835</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>12,968099</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>12,954495</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>12,954655</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>12,954816</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>12,635041</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>11,749657</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>11,749716</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>11,749523</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>12,017791</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>12,017940</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>12,018088</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>12,212878</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>12,355685</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>12,273662</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>12,388564</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>12,388617</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>12,388786</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>12,388954</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>12,266485</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>12,316977</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>12,595438</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>12,664630</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>12,556667</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>12,556824</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>12,556982</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>12,514224</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>12,845508</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>12,950953</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>12,951087</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>13,056398</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>13,056560</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>13,056723</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>13,134407</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>13,108425</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>13,011331</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>12,747320</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>12,664047</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>12,664203</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>12,664359</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>12,325956</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>12,325989</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>12,092205</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>12,447389</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>12,447722</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>12,447874</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>12,448026</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>12,652953</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>12,538492</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>12,623124</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>12,664842</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>12,444717</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>12,444865</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>12,445013</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>12,300363</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>12,300422</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>12,300789</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>12,400204</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>12,605959</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>12,606110</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>12,606260</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>12,504338</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>12,541483</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>12,832691</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>13,091835</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>13,092174</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>13,092331</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>13,092487</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>13,092618</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>12,876354</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>12,961929</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>13,224523</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>13,224773</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>13,224935</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>13,225097</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>13,381976</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>13,382180</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>13,444240</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>13,646499</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>13,646735</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>13,646896</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>13,647056</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>13,714625</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>13,732646</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>13,903193</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>13,903399</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>13,903526</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>13,903694</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>13,903861</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>13,864182</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>13,867098</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>13,765874</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>13,615190</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>13,615728</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>14,019219</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>14,019713</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>14,128956</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>14,034501</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>14,003469</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>13,693653</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>13,370148</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>13,648464</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>13,594243</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>13,150908</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>13,213885</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>13,349889</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>13,369229</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>13,189015</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>13,189171</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>13,189326</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>13,006103</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>13,043460</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>12,978580</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>13,325227</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>13,704740</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>13,704907</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>13,705074</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>14,041533</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>14,008523</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>14,236872</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>14,053090</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>13,948612</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>13,948791</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>13,948969</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>13,964614</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>13,939621</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>14,171215</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>14,363146</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>14,363420</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>14,363605</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>14,363789</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>14,363973</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>14,364200</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>14,271887</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>14,337956</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>14,338151</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>14,338327</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>14,338504</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>14,381830</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>14,327814</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>13,989251</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>14,018580</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>14,018812</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>14,018985</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>14,019157</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>14,189532</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>14,114750</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>14,062928</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>13,841236</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>13,860940</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>13,861109</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>13,861278</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>13,936391</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>13,863222</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>13,777569</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>13,808234</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>13,969409</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>13,969582</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>13,969754</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>13,853443</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>13,837225</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>13,894354</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>13,573946</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>13,643067</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>13,910579</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>13,722335</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>13,782572</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>13,628843</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>13,629294</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>13,668510</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>13,668747</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>13,635676</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>13,635733</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>13,635893</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>13,636229</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>13,580750</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>13,783647</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>13,696573</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>13,656510</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>13,656654</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>13,656816</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>13,656979</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>13,774279</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>13,614002</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>13,558800</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>13,816060</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>13,792793</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>13,792957</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>13,793122</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>13,783628</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>13,634964</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>13,675132</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>13,518100</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>13,667190</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>13,667297</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>13,667404</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>13,693913</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>13,687331</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>13,793492</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>13,934933</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>13,967590</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>13,968282</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>13,968974</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>13,810920</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>13,833451</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>13,901905</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>13,942680</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>13,632783</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>13,633446</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>13,634108</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>13,328229</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>13,604051</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>13,665876</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>13,972525</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>13,973203</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>13,973909</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>13,974616</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5049,99 +5301,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>13,773934</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>13,449264</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>13,495660</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>13,596200</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>13,596864</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>13,597529</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>13,540575</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>13,491920</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>13,459695</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>13,336956</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>13,578338</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>13,579018</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>13,579698</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>13,278784</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>13,188530</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>13,266680</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5229,99 +5481,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>12,857470</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>12,920045</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>12,920695</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>12,921344</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>12,804157</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>12,866662</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>12,894893</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>12,568021</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>12,760159</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>12,760794</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>12,761428</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>12,237362</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>12,093494</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>11,767371</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>11,656694</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>11,852606</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5415,1737 +5667,1737 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>12,191675</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>12,466328</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>12,494411</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>12,468267</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>12,140170</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>12,135960</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>12,136553</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>12,137146</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>12,177786</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>12,351289</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>12,196356</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>12,643197</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>12,788908</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>12,789544</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>12,790179</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>12,610034</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>12,456684</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>12,481718</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>12,694020</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>12,714302</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>12,714919</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>12,715537</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>12,801793</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>13,246189</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>13,244498</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>13,419337</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>13,484089</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>13,484757</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>13,485425</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>13,707226</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>13,675318</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>13,567276</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>13,463389</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>13,337357</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>13,338018</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>13,338679</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>13,417875</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>13,435118</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>13,620251</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>13,753434</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>13,719393</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>13,720068</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>13,720742</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>13,416034</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>13,634661</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>13,689770</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>13,507718</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>13,588878</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>13,589549</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>13,590220</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>13,694308</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>13,882468</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>13,470746</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>13,104124</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>13,158852</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>13,159457</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>13,160063</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>12,936874</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>13,178209</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>13,149012</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>13,264502</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>13,497097</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>13,497784</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>13,498470</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>13,651840</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>13,487612</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>13,557654</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>13,540321</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>13,579974</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>13,580667</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>13,581361</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>13,621964</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>13,775837</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>13,987303</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>14,047665</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>13,849640</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>13,850341</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>13,851043</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>13,747895</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>13,789863</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>13,707231</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>13,713245</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>13,531189</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>13,531871</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>13,532554</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>13,299759</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>13,217753</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>13,248536</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>13,121671</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>12,989037</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>12,989695</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>12,990353</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>13,230788</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>13,268671</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>13,345878</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>13,351180</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>13,571286</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>13,571963</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>13,572640</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>13,341804</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>13,815333</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>13,736340</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>13,712568</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>13,577874</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>13,578561</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>13,579248</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>13,416096</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>13,183087</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>13,188621</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>13,433168</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>13,745769</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>13,746463</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>13,747157</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>13,654872</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>13,781262</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>13,842099</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>13,838129</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>13,686356</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>13,687051</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>13,687746</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>13,847184</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>13,783402</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>13,505124</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>13,686611</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>13,663204</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>13,663887</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>13,664571</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>13,460703</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>13,522104</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>13,542572</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>13,123989</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>13,036370</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>13,037022</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>13,037674</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>12,890151</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>12,537174</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>12,565112</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>12,721046</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>12,725016</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>12,725661</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>12,726306</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>12,721550</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>12,485302</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>12,511479</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>12,595254</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>12,471083</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>12,471723</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>12,472363</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>12,473315</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>12,279482</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>12,030213</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>12,211903</t>
   </si>
   <si>
-    <t>14/05/2023</t>
+    <t>14/5/2023</t>
   </si>
   <si>
     <t>12,099489</t>
   </si>
   <si>
-    <t>13/05/2023</t>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>12,100113</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>12,100738</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>11,964303</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>11,856348</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>11,582148</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>11,471942</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>11,381090</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>11,381677</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>11,382265</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>11,041527</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>10,962104</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>10,908773</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>11,195663</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>11,080050</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>11,080628</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>11,081191</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>10,911562</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>10,738340</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>10,789823</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>10,896890</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>10,901807</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>10,902370</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>10,902932</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>10,965148</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>10,892289</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>11,197471</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>11,385223</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>11,329869</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>11,330453</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>11,331036</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>11,316699</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>11,287469</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>11,230620</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>10,757677</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>10,699650</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>10,700204</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>10,700757</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>10,701311</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>10,713580</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>10,871089</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>10,982001</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>11,230181</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>11,230759</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>11,231336</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>11,244171</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>11,152184</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>11,080004</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>10,860948</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>10,786711</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>10,787268</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>10,787825</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>10,585916</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>10,876526</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>11,013072</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>10,971070</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>11,242369</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>11,242951</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>11,243533</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>11,508882</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>11,305810</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>11,271757</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>11,189485</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>11,286472</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>11,287048</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>11,287625</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>11,533112</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>11,798888</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>11,413063</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>11,328961</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>11,206003</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>11,206584</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>11,207165</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>11,195978</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>11,129128</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>11,385173</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>11,351671</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>11,463903</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>11,464477</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>11,465051</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>11,639162</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>11,514685</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>11,608328</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>11,660294</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>11,667434</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>11,668031</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>11,668628</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>11,765466</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>11,716492</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>11,463649</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>11,548273</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>11,438697</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>11,439278</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>11,439858</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>11,416868</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>11,683976</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>11,754926</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>11,760369</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>11,863366</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>11,863975</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>11,864583</t>
   </si>
   <si>
-    <t>02/02/2023</t>
+    <t>2/2/2023</t>
   </si>
   <si>
     <t>12,235740</t>
   </si>
   <si>
-    <t>01/02/2023</t>
+    <t>1/2/2023</t>
   </si>
   <si>
     <t>12,030872</t>
   </si>
   <si>
-    <t>31/01/2023</t>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>12,107194</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>11,911770</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>12,071609</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>12,072241</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>12,072873</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>12,080322</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>11,951317</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>11,837947</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>11,666130</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>11,564141</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>11,564750</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>11,565360</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>11,566811</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>11,705198</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>11,759913</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>11,675479</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>11,731804</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>11,732406</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>11,733008</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>11,816787</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>11,816721</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>11,602912</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>11,248871</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>11,318812</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>11,319403</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>11,319995</t>
   </si>
   <si>
-    <t>05/01/2023</t>
+    <t>5/1/2023</t>
   </si>
   <si>
     <t>11,138214</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>10,859802</t>
   </si>
   <si>
-    <t>03/01/2023</t>
+    <t>3/1/2023</t>
   </si>
   <si>
     <t>10,847823</t>
   </si>
   <si>
-    <t>02/01/2023</t>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>11,152777</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>11,364154</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>11,364746</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>11,365291</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>11,430052</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7239,99 +7491,99 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>11,010744</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>11,115652</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>11,353169</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>11,353754</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>11,354339</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>11,467403</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>11,647228</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>11,698304</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>11,713272</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>12,185033</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>12,185659</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>12,186284</t>
   </si>
   <si>
-    <t>01/12/2022</t>
+    <t>1/12/2022</t>
   </si>
   <si>
     <t>11,983276</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>12,111357</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>11,726305</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>11,541581</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
@@ -7419,99 +7671,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>12,546653</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>12,547291</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>12,547928</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>12,780783</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>13,537947</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>13,553816</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>13,658367</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>14,157435</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>14,158152</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>14,158886</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>14,398490</t>
   </si>
   <si>
-    <t>02/11/2022</t>
+    <t>2/11/2022</t>
   </si>
   <si>
     <t>14,101427</t>
   </si>
   <si>
-    <t>01/11/2022</t>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>14,319371</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>14,078199</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>13,417075</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>13,417768</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
@@ -7605,1737 +7857,1737 @@
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>13,735003</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>13,803523</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>13,862567</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>14,237582</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>14,301990</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>14,302721</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>14,303451</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>14,651854</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>14,373677</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>14,247385</t>
   </si>
   <si>
-    <t>03/10/2022</t>
+    <t>3/10/2022</t>
   </si>
   <si>
     <t>14,164343</t>
   </si>
   <si>
-    <t>02/10/2022</t>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>13,194389</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>13,195078</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>13,195786</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>29/9/2022</t>
   </si>
   <si>
     <t>12,950438</t>
   </si>
   <si>
-    <t>28/09/2022</t>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>13,475525</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>13,335257</t>
   </si>
   <si>
-    <t>26/09/2022</t>
+    <t>26/9/2022</t>
   </si>
   <si>
     <t>13,254606</t>
   </si>
   <si>
-    <t>25/09/2022</t>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>13,805789</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>13,806492</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>13,807194</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>13,954247</t>
   </si>
   <si>
-    <t>21/09/2022</t>
+    <t>21/9/2022</t>
   </si>
   <si>
     <t>13,975600</t>
   </si>
   <si>
-    <t>20/09/2022</t>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>13,855839</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>13,874883</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>13,494078</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>13,494785</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>13,495512</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>13,771526</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>13,974350</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>13,927997</t>
   </si>
   <si>
-    <t>12/09/2022</t>
+    <t>12/9/2022</t>
   </si>
   <si>
     <t>14,229653</t>
   </si>
   <si>
-    <t>11/09/2022</t>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>14,103146</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>14,103881</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>14,104616</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>13,746642</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>13,550005</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>13,556887</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>13,958091</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>13,832641</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>13,833372</t>
   </si>
   <si>
-    <t>02/09/2022</t>
+    <t>2/9/2022</t>
   </si>
   <si>
     <t>13,834103</t>
   </si>
   <si>
-    <t>01/09/2022</t>
+    <t>1/9/2022</t>
   </si>
   <si>
     <t>13,788227</t>
   </si>
   <si>
-    <t>31/08/2022</t>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>13,689741</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>30/8/2022</t>
   </si>
   <si>
     <t>13,952634</t>
   </si>
   <si>
-    <t>29/08/2022</t>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>14,180519</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>14,232636</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>14,233377</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>14,234119</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>14,420160</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>14,293961</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>14,065732</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>13,768106</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>13,765542</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>13,766255</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>13,766968</t>
   </si>
   <si>
-    <t>18/08/2022</t>
+    <t>18/8/2022</t>
   </si>
   <si>
     <t>14,186944</t>
   </si>
   <si>
-    <t>17/08/2022</t>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>14,156726</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>14,328567</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>14,587566</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>14,229726</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>14,230468</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>14,231209</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>13,577215</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>14,021839</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>13,568581</t>
   </si>
   <si>
-    <t>08/08/2022</t>
+    <t>8/8/2022</t>
   </si>
   <si>
     <t>13,890887</t>
   </si>
   <si>
-    <t>07/08/2022</t>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>13,565716</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>13,566419</t>
   </si>
   <si>
-    <t>05/08/2022</t>
+    <t>5/8/2022</t>
   </si>
   <si>
     <t>13,567122</t>
   </si>
   <si>
-    <t>04/08/2022</t>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>13,477801</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>12,939097</t>
   </si>
   <si>
-    <t>02/08/2022</t>
+    <t>2/8/2022</t>
   </si>
   <si>
     <t>12,413355</t>
   </si>
   <si>
-    <t>01/08/2022</t>
+    <t>1/8/2022</t>
   </si>
   <si>
     <t>12,251260</t>
   </si>
   <si>
-    <t>31/07/2022</t>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>12,199797</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>12,200447</t>
   </si>
   <si>
-    <t>29/07/2022</t>
+    <t>29/7/2022</t>
   </si>
   <si>
     <t>12,201097</t>
   </si>
   <si>
-    <t>28/07/2022</t>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>12,272745</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>11,916713</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>11,355255</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>11,390333</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>11,380715</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>11,381319</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>11,381924</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>11,499457</t>
   </si>
   <si>
-    <t>20/07/2022</t>
+    <t>20/7/2022</t>
   </si>
   <si>
     <t>11,508128</t>
   </si>
   <si>
-    <t>19/07/2022</t>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>11,222286</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>11,057872</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>11,083500</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>11,084090</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>11,084680</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>11,010697</t>
   </si>
   <si>
-    <t>13/07/2022</t>
+    <t>13/7/2022</t>
   </si>
   <si>
     <t>11,237373</t>
   </si>
   <si>
-    <t>12/07/2022</t>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>11,186570</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>11,240506</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>11,564473</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>11,565088</t>
   </si>
   <si>
-    <t>08/07/2022</t>
+    <t>8/7/2022</t>
   </si>
   <si>
     <t>11,565703</t>
   </si>
   <si>
-    <t>07/07/2022</t>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>11,616403</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>11,262870</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>11,095337</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>10,906191</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>10,887046</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>10,887626</t>
   </si>
   <si>
-    <t>01/07/2022</t>
+    <t>1/7/2022</t>
   </si>
   <si>
     <t>10,888206</t>
   </si>
   <si>
-    <t>30/06/2022</t>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>10,882359</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>10,996349</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>10,994705</t>
   </si>
   <si>
-    <t>27/06/2022</t>
+    <t>27/6/2022</t>
   </si>
   <si>
     <t>11,245670</t>
   </si>
   <si>
-    <t>26/06/2022</t>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>11,346976</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>11,347579</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>11,348182</t>
   </si>
   <si>
-    <t>23/06/2022</t>
+    <t>23/6/2022</t>
   </si>
   <si>
     <t>11,302826</t>
   </si>
   <si>
-    <t>22/06/2022</t>
+    <t>22/6/2022</t>
   </si>
   <si>
     <t>11,171405</t>
   </si>
   <si>
-    <t>21/06/2022</t>
+    <t>21/6/2022</t>
   </si>
   <si>
     <t>11,206129</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>11,166844</t>
   </si>
   <si>
-    <t>19/06/2022</t>
+    <t>19/6/2022</t>
   </si>
   <si>
     <t>11,321895</t>
   </si>
   <si>
-    <t>18/06/2022</t>
+    <t>18/6/2022</t>
   </si>
   <si>
     <t>11,322497</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>11,323099</t>
   </si>
   <si>
-    <t>16/06/2022</t>
+    <t>16/6/2022</t>
   </si>
   <si>
     <t>11,279947</t>
   </si>
   <si>
-    <t>15/06/2022</t>
+    <t>15/6/2022</t>
   </si>
   <si>
     <t>11,701097</t>
   </si>
   <si>
-    <t>14/06/2022</t>
+    <t>14/6/2022</t>
   </si>
   <si>
     <t>11,296329</t>
   </si>
   <si>
-    <t>13/06/2022</t>
+    <t>13/6/2022</t>
   </si>
   <si>
     <t>11,534126</t>
   </si>
   <si>
-    <t>12/06/2022</t>
+    <t>12/6/2022</t>
   </si>
   <si>
     <t>12,254220</t>
   </si>
   <si>
-    <t>11/06/2022</t>
+    <t>11/6/2022</t>
   </si>
   <si>
     <t>12,254867</t>
   </si>
   <si>
-    <t>10/06/2022</t>
+    <t>10/6/2022</t>
   </si>
   <si>
     <t>12,255514</t>
   </si>
   <si>
-    <t>09/06/2022</t>
+    <t>9/6/2022</t>
   </si>
   <si>
     <t>12,719929</t>
   </si>
   <si>
-    <t>08/06/2022</t>
+    <t>8/6/2022</t>
   </si>
   <si>
     <t>13,033026</t>
   </si>
   <si>
-    <t>07/06/2022</t>
+    <t>7/6/2022</t>
   </si>
   <si>
     <t>13,124197</t>
   </si>
   <si>
-    <t>06/06/2022</t>
+    <t>6/6/2022</t>
   </si>
   <si>
     <t>13,321842</t>
   </si>
   <si>
-    <t>05/06/2022</t>
+    <t>5/6/2022</t>
   </si>
   <si>
     <t>13,486133</t>
   </si>
   <si>
-    <t>04/06/2022</t>
+    <t>4/6/2022</t>
   </si>
   <si>
     <t>13,486834</t>
   </si>
   <si>
-    <t>03/06/2022</t>
+    <t>3/6/2022</t>
   </si>
   <si>
     <t>13,487535</t>
   </si>
   <si>
-    <t>02/06/2022</t>
+    <t>2/6/2022</t>
   </si>
   <si>
     <t>13,680577</t>
   </si>
   <si>
-    <t>01/06/2022</t>
+    <t>1/6/2022</t>
   </si>
   <si>
     <t>13,347880</t>
   </si>
   <si>
-    <t>31/05/2022</t>
+    <t>31/5/2022</t>
   </si>
   <si>
     <t>13,555844</t>
   </si>
   <si>
-    <t>30/05/2022</t>
+    <t>30/5/2022</t>
   </si>
   <si>
     <t>13,619417</t>
   </si>
   <si>
-    <t>29/05/2022</t>
+    <t>29/5/2022</t>
   </si>
   <si>
     <t>13,833797</t>
   </si>
   <si>
-    <t>28/05/2022</t>
+    <t>28/5/2022</t>
   </si>
   <si>
     <t>13,834520</t>
   </si>
   <si>
-    <t>27/05/2022</t>
+    <t>27/5/2022</t>
   </si>
   <si>
     <t>13,835243</t>
   </si>
   <si>
-    <t>26/05/2022</t>
+    <t>26/5/2022</t>
   </si>
   <si>
     <t>13,552649</t>
   </si>
   <si>
-    <t>25/05/2022</t>
+    <t>25/5/2022</t>
   </si>
   <si>
     <t>13,144486</t>
   </si>
   <si>
-    <t>24/05/2022</t>
+    <t>24/5/2022</t>
   </si>
   <si>
     <t>12,882791</t>
   </si>
   <si>
-    <t>23/05/2022</t>
+    <t>23/5/2022</t>
   </si>
   <si>
     <t>13,183276</t>
   </si>
   <si>
-    <t>22/05/2022</t>
+    <t>22/5/2022</t>
   </si>
   <si>
     <t>13,170482</t>
   </si>
   <si>
-    <t>21/05/2022</t>
+    <t>21/5/2022</t>
   </si>
   <si>
     <t>13,171175</t>
   </si>
   <si>
-    <t>20/05/2022</t>
+    <t>20/5/2022</t>
   </si>
   <si>
     <t>13,171868</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>19/5/2022</t>
   </si>
   <si>
     <t>13,093977</t>
   </si>
   <si>
-    <t>18/05/2022</t>
+    <t>18/5/2022</t>
   </si>
   <si>
     <t>12,871083</t>
   </si>
   <si>
-    <t>17/05/2022</t>
+    <t>17/5/2022</t>
   </si>
   <si>
     <t>13,002666</t>
   </si>
   <si>
-    <t>16/05/2022</t>
+    <t>16/5/2022</t>
   </si>
   <si>
     <t>12,717753</t>
   </si>
   <si>
-    <t>15/05/2022</t>
+    <t>15/5/2022</t>
   </si>
   <si>
     <t>12,827325</t>
   </si>
   <si>
-    <t>14/05/2022</t>
+    <t>14/5/2022</t>
   </si>
   <si>
     <t>12,828003</t>
   </si>
   <si>
-    <t>13/05/2022</t>
+    <t>13/5/2022</t>
   </si>
   <si>
     <t>12,828680</t>
   </si>
   <si>
-    <t>12/05/2022</t>
+    <t>12/5/2022</t>
   </si>
   <si>
     <t>12,237207</t>
   </si>
   <si>
-    <t>11/05/2022</t>
+    <t>11/5/2022</t>
   </si>
   <si>
     <t>11,946236</t>
   </si>
   <si>
-    <t>10/05/2022</t>
+    <t>10/5/2022</t>
   </si>
   <si>
     <t>12,155060</t>
   </si>
   <si>
-    <t>09/05/2022</t>
+    <t>9/5/2022</t>
   </si>
   <si>
     <t>12,001794</t>
   </si>
   <si>
-    <t>08/05/2022</t>
+    <t>8/5/2022</t>
   </si>
   <si>
     <t>12,820754</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>7/5/2022</t>
   </si>
   <si>
     <t>12,821433</t>
   </si>
   <si>
-    <t>06/05/2022</t>
+    <t>6/5/2022</t>
   </si>
   <si>
     <t>12,822112</t>
   </si>
   <si>
-    <t>05/05/2022</t>
+    <t>5/5/2022</t>
   </si>
   <si>
     <t>13,181511</t>
   </si>
   <si>
-    <t>04/05/2022</t>
+    <t>4/5/2022</t>
   </si>
   <si>
     <t>13,773973</t>
   </si>
   <si>
-    <t>03/05/2022</t>
+    <t>3/5/2022</t>
   </si>
   <si>
     <t>13,584368</t>
   </si>
   <si>
-    <t>02/05/2022</t>
+    <t>2/5/2022</t>
   </si>
   <si>
     <t>13,548064</t>
   </si>
   <si>
-    <t>01/05/2022</t>
+    <t>1/5/2022</t>
   </si>
   <si>
     <t>13,837306</t>
   </si>
   <si>
-    <t>30/04/2022</t>
+    <t>30/4/2022</t>
   </si>
   <si>
     <t>13,838037</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>29/4/2022</t>
   </si>
   <si>
     <t>13,838767</t>
   </si>
   <si>
-    <t>28/04/2022</t>
+    <t>28/4/2022</t>
   </si>
   <si>
     <t>14,126628</t>
   </si>
   <si>
-    <t>27/04/2022</t>
+    <t>27/4/2022</t>
   </si>
   <si>
     <t>13,849715</t>
   </si>
   <si>
-    <t>26/04/2022</t>
+    <t>26/4/2022</t>
   </si>
   <si>
     <t>13,810369</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>25/4/2022</t>
   </si>
   <si>
     <t>14,218981</t>
   </si>
   <si>
-    <t>24/04/2022</t>
+    <t>24/4/2022</t>
   </si>
   <si>
     <t>14,232251</t>
   </si>
   <si>
-    <t>23/04/2022</t>
+    <t>23/4/2022</t>
   </si>
   <si>
     <t>14,233006</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>22/4/2022</t>
   </si>
   <si>
     <t>14,233761</t>
   </si>
   <si>
-    <t>21/04/2022</t>
+    <t>21/4/2022</t>
   </si>
   <si>
     <t>14,833598</t>
   </si>
   <si>
-    <t>20/04/2022</t>
+    <t>20/4/2022</t>
   </si>
   <si>
     <t>15,035535</t>
   </si>
   <si>
-    <t>19/04/2022</t>
+    <t>19/4/2022</t>
   </si>
   <si>
     <t>15,212331</t>
   </si>
   <si>
-    <t>18/04/2022</t>
+    <t>18/4/2022</t>
   </si>
   <si>
     <t>14,892216</t>
   </si>
   <si>
-    <t>17/04/2022</t>
+    <t>17/4/2022</t>
   </si>
   <si>
     <t>14,782373</t>
   </si>
   <si>
-    <t>16/04/2022</t>
+    <t>16/4/2022</t>
   </si>
   <si>
     <t>14,783152</t>
   </si>
   <si>
-    <t>15/04/2022</t>
+    <t>15/4/2022</t>
   </si>
   <si>
     <t>14,783931</t>
   </si>
   <si>
-    <t>14/04/2022</t>
+    <t>14/4/2022</t>
   </si>
   <si>
     <t>14,784710</t>
   </si>
   <si>
-    <t>13/04/2022</t>
+    <t>13/4/2022</t>
   </si>
   <si>
     <t>15,065156</t>
   </si>
   <si>
-    <t>12/04/2022</t>
+    <t>12/4/2022</t>
   </si>
   <si>
     <t>15,037601</t>
   </si>
   <si>
-    <t>11/04/2022</t>
+    <t>11/4/2022</t>
   </si>
   <si>
     <t>14,991079</t>
   </si>
   <si>
-    <t>10/04/2022</t>
+    <t>10/4/2022</t>
   </si>
   <si>
     <t>15,164601</t>
   </si>
   <si>
-    <t>09/04/2022</t>
+    <t>9/4/2022</t>
   </si>
   <si>
     <t>15,165399</t>
   </si>
   <si>
-    <t>08/04/2022</t>
+    <t>8/4/2022</t>
   </si>
   <si>
     <t>15,166197</t>
   </si>
   <si>
-    <t>07/04/2022</t>
+    <t>7/4/2022</t>
   </si>
   <si>
     <t>15,329008</t>
   </si>
   <si>
-    <t>06/04/2022</t>
+    <t>6/4/2022</t>
   </si>
   <si>
     <t>15,461734</t>
   </si>
   <si>
-    <t>05/04/2022</t>
+    <t>5/4/2022</t>
   </si>
   <si>
     <t>15,904603</t>
   </si>
   <si>
-    <t>04/04/2022</t>
+    <t>4/4/2022</t>
   </si>
   <si>
     <t>16,278808</t>
   </si>
   <si>
-    <t>03/04/2022</t>
+    <t>3/4/2022</t>
   </si>
   <si>
     <t>15,909662</t>
   </si>
   <si>
-    <t>02/04/2022</t>
+    <t>2/4/2022</t>
   </si>
   <si>
     <t>15,910491</t>
   </si>
   <si>
-    <t>01/04/2022</t>
+    <t>1/4/2022</t>
   </si>
   <si>
     <t>15,911221</t>
   </si>
   <si>
-    <t>31/03/2022</t>
+    <t>31/3/2022</t>
   </si>
   <si>
     <t>15,454852</t>
   </si>
   <si>
-    <t>30/03/2022</t>
+    <t>30/3/2022</t>
   </si>
   <si>
     <t>15,275487</t>
   </si>
   <si>
-    <t>29/03/2022</t>
+    <t>29/3/2022</t>
   </si>
   <si>
     <t>15,647843</t>
   </si>
   <si>
-    <t>28/03/2022</t>
+    <t>28/3/2022</t>
   </si>
   <si>
     <t>15,382888</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>27/3/2022</t>
   </si>
   <si>
     <t>15,396283</t>
   </si>
   <si>
-    <t>26/03/2022</t>
+    <t>26/3/2022</t>
   </si>
   <si>
     <t>15,397089</t>
   </si>
   <si>
-    <t>25/03/2022</t>
+    <t>25/3/2022</t>
   </si>
   <si>
     <t>15,397896</t>
   </si>
   <si>
-    <t>24/03/2022</t>
+    <t>24/3/2022</t>
   </si>
   <si>
     <t>15,186520</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>23/3/2022</t>
   </si>
   <si>
     <t>14,960389</t>
   </si>
   <si>
-    <t>22/03/2022</t>
+    <t>22/3/2022</t>
   </si>
   <si>
     <t>14,657711</t>
   </si>
   <si>
-    <t>21/03/2022</t>
+    <t>21/3/2022</t>
   </si>
   <si>
     <t>14,335733</t>
   </si>
   <si>
-    <t>20/03/2022</t>
+    <t>20/3/2022</t>
   </si>
   <si>
     <t>14,297054</t>
   </si>
   <si>
-    <t>19/03/2022</t>
+    <t>19/3/2022</t>
   </si>
   <si>
     <t>14,297798</t>
   </si>
   <si>
-    <t>18/03/2022</t>
+    <t>18/3/2022</t>
   </si>
   <si>
     <t>14,298543</t>
   </si>
   <si>
-    <t>17/03/2022</t>
+    <t>17/3/2022</t>
   </si>
   <si>
     <t>13,659941</t>
   </si>
   <si>
-    <t>16/03/2022</t>
+    <t>16/3/2022</t>
   </si>
   <si>
     <t>13,469345</t>
   </si>
   <si>
-    <t>15/03/2022</t>
+    <t>15/3/2022</t>
   </si>
   <si>
     <t>12,982159</t>
   </si>
   <si>
-    <t>14/03/2022</t>
+    <t>14/3/2022</t>
   </si>
   <si>
     <t>12,806384</t>
   </si>
   <si>
-    <t>13/03/2022</t>
+    <t>13/3/2022</t>
   </si>
   <si>
     <t>13,270579</t>
   </si>
   <si>
-    <t>12/03/2022</t>
+    <t>12/3/2022</t>
   </si>
   <si>
     <t>13,271275</t>
   </si>
   <si>
-    <t>11/03/2022</t>
+    <t>11/3/2022</t>
   </si>
   <si>
     <t>13,271971</t>
   </si>
   <si>
-    <t>10/03/2022</t>
+    <t>10/3/2022</t>
   </si>
   <si>
     <t>13,599008</t>
   </si>
   <si>
-    <t>09/03/2022</t>
+    <t>9/3/2022</t>
   </si>
   <si>
     <t>13,780408</t>
   </si>
   <si>
-    <t>08/03/2022</t>
+    <t>8/3/2022</t>
   </si>
   <si>
     <t>13,214351</t>
   </si>
   <si>
-    <t>07/03/2022</t>
+    <t>7/3/2022</t>
   </si>
   <si>
     <t>13,130395</t>
   </si>
   <si>
-    <t>06/03/2022</t>
+    <t>6/3/2022</t>
   </si>
   <si>
     <t>13,714791</t>
   </si>
   <si>
-    <t>05/03/2022</t>
+    <t>5/3/2022</t>
   </si>
   <si>
     <t>13,715499</t>
   </si>
   <si>
-    <t>04/03/2022</t>
+    <t>4/3/2022</t>
   </si>
   <si>
     <t>13,716208</t>
   </si>
   <si>
-    <t>03/03/2022</t>
+    <t>3/3/2022</t>
   </si>
   <si>
     <t>14,045036</t>
   </si>
   <si>
-    <t>02/03/2022</t>
+    <t>2/3/2022</t>
   </si>
   <si>
     <t>13,959350</t>
   </si>
   <si>
-    <t>01/03/2022</t>
+    <t>1/3/2022</t>
   </si>
   <si>
     <t>13,945451</t>
   </si>
   <si>
-    <t>28/02/2022</t>
+    <t>28/2/2022</t>
   </si>
   <si>
     <t>13,886799</t>
   </si>
   <si>
-    <t>27/02/2022</t>
+    <t>27/2/2022</t>
   </si>
   <si>
     <t>13,778167</t>
   </si>
   <si>
-    <t>26/02/2022</t>
+    <t>26/2/2022</t>
   </si>
   <si>
     <t>13,778883</t>
   </si>
   <si>
-    <t>25/02/2022</t>
+    <t>25/2/2022</t>
   </si>
   <si>
     <t>13,779599</t>
   </si>
   <si>
-    <t>24/02/2022</t>
+    <t>24/2/2022</t>
   </si>
   <si>
     <t>13,758254</t>
   </si>
   <si>
-    <t>23/02/2022</t>
+    <t>23/2/2022</t>
   </si>
   <si>
     <t>13,622329</t>
   </si>
   <si>
-    <t>22/02/2022</t>
+    <t>22/2/2022</t>
   </si>
   <si>
     <t>13,651608</t>
   </si>
   <si>
-    <t>21/02/2022</t>
+    <t>21/2/2022</t>
   </si>
   <si>
     <t>13,455693</t>
   </si>
   <si>
-    <t>20/02/2022</t>
+    <t>20/2/2022</t>
   </si>
   <si>
     <t>13,661436</t>
   </si>
   <si>
-    <t>19/02/2022</t>
+    <t>19/2/2022</t>
   </si>
   <si>
     <t>13,662144</t>
   </si>
   <si>
-    <t>18/02/2022</t>
+    <t>18/2/2022</t>
   </si>
   <si>
     <t>13,662852</t>
   </si>
   <si>
-    <t>17/02/2022</t>
+    <t>17/2/2022</t>
   </si>
   <si>
     <t>13,796571</t>
   </si>
   <si>
-    <t>16/02/2022</t>
+    <t>16/2/2022</t>
   </si>
   <si>
     <t>14,046173</t>
   </si>
   <si>
-    <t>15/02/2022</t>
+    <t>15/2/2022</t>
   </si>
   <si>
     <t>13,996118</t>
   </si>
   <si>
-    <t>14/02/2022</t>
+    <t>14/2/2022</t>
   </si>
   <si>
     <t>13,542173</t>
   </si>
   <si>
-    <t>13/02/2022</t>
+    <t>13/2/2022</t>
   </si>
   <si>
     <t>13,381974</t>
   </si>
   <si>
-    <t>12/02/2022</t>
+    <t>12/2/2022</t>
   </si>
   <si>
     <t>13,382675</t>
   </si>
   <si>
-    <t>11/02/2022</t>
+    <t>11/2/2022</t>
   </si>
   <si>
     <t>13,383376</t>
   </si>
   <si>
-    <t>10/02/2022</t>
+    <t>10/2/2022</t>
   </si>
   <si>
     <t>13,445668</t>
   </si>
   <si>
-    <t>09/02/2022</t>
+    <t>9/2/2022</t>
   </si>
   <si>
     <t>13,520382</t>
   </si>
   <si>
-    <t>08/02/2022</t>
+    <t>8/2/2022</t>
   </si>
   <si>
     <t>13,218263</t>
   </si>
   <si>
-    <t>07/02/2022</t>
+    <t>7/2/2022</t>
   </si>
   <si>
     <t>13,148797</t>
   </si>
   <si>
-    <t>06/02/2022</t>
+    <t>6/2/2022</t>
   </si>
   <si>
     <t>13,087811</t>
   </si>
   <si>
-    <t>05/02/2022</t>
+    <t>5/2/2022</t>
   </si>
   <si>
     <t>13,088493</t>
   </si>
   <si>
-    <t>04/02/2022</t>
+    <t>4/2/2022</t>
   </si>
   <si>
     <t>13,089176</t>
   </si>
   <si>
-    <t>03/02/2022</t>
+    <t>3/2/2022</t>
   </si>
   <si>
     <t>13,055429</t>
   </si>
   <si>
-    <t>02/02/2022</t>
+    <t>2/2/2022</t>
   </si>
   <si>
     <t>13,575382</t>
   </si>
   <si>
-    <t>01/02/2022</t>
+    <t>1/2/2022</t>
   </si>
   <si>
     <t>13,931241</t>
   </si>
   <si>
-    <t>31/01/2022</t>
+    <t>31/1/2022</t>
   </si>
   <si>
     <t>13,867695</t>
   </si>
   <si>
-    <t>30/01/2022</t>
+    <t>30/1/2022</t>
   </si>
   <si>
     <t>13,292097</t>
   </si>
   <si>
-    <t>29/01/2022</t>
+    <t>29/1/2022</t>
   </si>
   <si>
     <t>13,292792</t>
   </si>
   <si>
-    <t>28/01/2022</t>
+    <t>28/1/2022</t>
   </si>
   <si>
     <t>13,293488</t>
   </si>
   <si>
-    <t>27/01/2022</t>
+    <t>27/1/2022</t>
   </si>
   <si>
     <t>13,259630</t>
   </si>
   <si>
-    <t>26/01/2022</t>
+    <t>26/1/2022</t>
   </si>
   <si>
     <t>13,009244</t>
   </si>
   <si>
-    <t>25/01/2022</t>
+    <t>25/1/2022</t>
   </si>
   <si>
     <t>12,799906</t>
   </si>
   <si>
-    <t>24/01/2022</t>
+    <t>24/1/2022</t>
   </si>
   <si>
     <t>12,466960</t>
   </si>
   <si>
-    <t>23/01/2022</t>
+    <t>23/1/2022</t>
   </si>
   <si>
     <t>12,608587</t>
   </si>
   <si>
-    <t>22/01/2022</t>
+    <t>22/1/2022</t>
   </si>
   <si>
     <t>12,609248</t>
   </si>
   <si>
-    <t>21/01/2022</t>
+    <t>21/1/2022</t>
   </si>
   <si>
     <t>12,609910</t>
   </si>
   <si>
-    <t>20/01/2022</t>
+    <t>20/1/2022</t>
   </si>
   <si>
     <t>12,695297</t>
   </si>
   <si>
-    <t>19/01/2022</t>
+    <t>19/1/2022</t>
   </si>
   <si>
     <t>12,329810</t>
   </si>
   <si>
-    <t>18/01/2022</t>
+    <t>18/1/2022</t>
   </si>
   <si>
     <t>11,995301</t>
   </si>
   <si>
-    <t>17/01/2022</t>
+    <t>17/1/2022</t>
   </si>
   <si>
     <t>12,240019</t>
   </si>
   <si>
-    <t>16/01/2022</t>
+    <t>16/1/2022</t>
   </si>
   <si>
     <t>12,202929</t>
   </si>
   <si>
-    <t>15/01/2022</t>
+    <t>15/1/2022</t>
   </si>
   <si>
     <t>12,203564</t>
   </si>
   <si>
-    <t>14/01/2022</t>
+    <t>14/1/2022</t>
   </si>
   <si>
     <t>12,204199</t>
   </si>
   <si>
-    <t>13/01/2022</t>
+    <t>13/1/2022</t>
   </si>
   <si>
     <t>12,184663</t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>12/1/2022</t>
   </si>
   <si>
     <t>12,381994</t>
   </si>
   <si>
-    <t>11/01/2022</t>
+    <t>11/1/2022</t>
   </si>
   <si>
     <t>12,151377</t>
   </si>
   <si>
-    <t>10/01/2022</t>
+    <t>10/1/2022</t>
   </si>
   <si>
     <t>11,798053</t>
   </si>
   <si>
-    <t>09/01/2022</t>
+    <t>9/1/2022</t>
   </si>
   <si>
     <t>11,931700</t>
   </si>
   <si>
-    <t>08/01/2022</t>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>11,932332</t>
   </si>
   <si>
-    <t>07/01/2022</t>
+    <t>7/1/2022</t>
   </si>
   <si>
     <t>11,932964</t>
   </si>
   <si>
-    <t>06/01/2022</t>
+    <t>6/1/2022</t>
   </si>
   <si>
     <t>11,978390</t>
   </si>
   <si>
-    <t>05/01/2022</t>
+    <t>5/1/2022</t>
   </si>
   <si>
     <t>11,980867</t>
   </si>
   <si>
-    <t>04/01/2022</t>
+    <t>4/1/2022</t>
   </si>
   <si>
     <t>12,550736</t>
   </si>
   <si>
-    <t>03/01/2022</t>
+    <t>3/1/2022</t>
   </si>
   <si>
     <t>12,864049</t>
   </si>
   <si>
-    <t>02/01/2022</t>
+    <t>2/1/2022</t>
   </si>
   <si>
     <t>13,092830</t>
   </si>
   <si>
-    <t>01/01/2022</t>
+    <t>1/1/2022</t>
   </si>
   <si>
     <t>13,093520</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>13,094210</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>13,217444</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>12,808011</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
@@ -9426,99 +9678,99 @@
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>13,391909</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>13,573039</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>13,573760</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>13,574480</t>
   </si>
   <si>
-    <t>09/12/2021</t>
+    <t>9/12/2021</t>
   </si>
   <si>
     <t>13,393245</t>
   </si>
   <si>
-    <t>08/12/2021</t>
+    <t>8/12/2021</t>
   </si>
   <si>
     <t>13,627833</t>
   </si>
   <si>
-    <t>07/12/2021</t>
+    <t>7/12/2021</t>
   </si>
   <si>
     <t>13,349982</t>
   </si>
   <si>
-    <t>06/12/2021</t>
+    <t>6/12/2021</t>
   </si>
   <si>
     <t>13,080930</t>
   </si>
   <si>
-    <t>05/12/2021</t>
+    <t>5/12/2021</t>
   </si>
   <si>
     <t>12,898422</t>
   </si>
   <si>
-    <t>04/12/2021</t>
+    <t>4/12/2021</t>
   </si>
   <si>
     <t>12,899104</t>
   </si>
   <si>
-    <t>03/12/2021</t>
+    <t>3/12/2021</t>
   </si>
   <si>
     <t>12,899786</t>
   </si>
   <si>
-    <t>02/12/2021</t>
+    <t>2/12/2021</t>
   </si>
   <si>
     <t>12,732248</t>
   </si>
   <si>
-    <t>01/12/2021</t>
+    <t>1/12/2021</t>
   </si>
   <si>
     <t>12,436935</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>12,902907</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>13,225962</t>
   </si>
   <si>
     <t>28/11/2021</t>
   </si>
   <si>
     <t>13,210429</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
@@ -9606,99 +9858,99 @@
   <si>
     <t>13/11/2021</t>
   </si>
   <si>
     <t>14,705694</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>14,706467</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>15,018374</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>14,723088</t>
   </si>
   <si>
-    <t>09/11/2021</t>
+    <t>9/11/2021</t>
   </si>
   <si>
     <t>14,592298</t>
   </si>
   <si>
-    <t>08/11/2021</t>
+    <t>8/11/2021</t>
   </si>
   <si>
     <t>14,289987</t>
   </si>
   <si>
-    <t>07/11/2021</t>
+    <t>7/11/2021</t>
   </si>
   <si>
     <t>14,422125</t>
   </si>
   <si>
-    <t>06/11/2021</t>
+    <t>6/11/2021</t>
   </si>
   <si>
     <t>14,422882</t>
   </si>
   <si>
-    <t>05/11/2021</t>
+    <t>5/11/2021</t>
   </si>
   <si>
     <t>14,423640</t>
   </si>
   <si>
-    <t>04/11/2021</t>
+    <t>4/11/2021</t>
   </si>
   <si>
     <t>13,944090</t>
   </si>
   <si>
-    <t>03/11/2021</t>
+    <t>3/11/2021</t>
   </si>
   <si>
     <t>13,965922</t>
   </si>
   <si>
-    <t>02/11/2021</t>
+    <t>2/11/2021</t>
   </si>
   <si>
     <t>13,531990</t>
   </si>
   <si>
-    <t>01/11/2021</t>
+    <t>1/11/2021</t>
   </si>
   <si>
     <t>13,604362</t>
   </si>
   <si>
     <t>31/10/2021</t>
   </si>
   <si>
     <t>13,439592</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>13,440302</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>13,441013</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
@@ -9792,1737 +10044,1737 @@
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>14,904466</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>14,868431</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>14,795409</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>14,951036</t>
   </si>
   <si>
-    <t>09/10/2021</t>
+    <t>9/10/2021</t>
   </si>
   <si>
     <t>14,951826</t>
   </si>
   <si>
-    <t>08/10/2021</t>
+    <t>8/10/2021</t>
   </si>
   <si>
     <t>14,952616</t>
   </si>
   <si>
-    <t>07/10/2021</t>
+    <t>7/10/2021</t>
   </si>
   <si>
     <t>14,929576</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>6/10/2021</t>
   </si>
   <si>
     <t>14,903718</t>
   </si>
   <si>
-    <t>05/10/2021</t>
+    <t>5/10/2021</t>
   </si>
   <si>
     <t>15,105442</t>
   </si>
   <si>
-    <t>04/10/2021</t>
+    <t>4/10/2021</t>
   </si>
   <si>
     <t>15,224396</t>
   </si>
   <si>
-    <t>03/10/2021</t>
+    <t>3/10/2021</t>
   </si>
   <si>
     <t>15,832474</t>
   </si>
   <si>
-    <t>02/10/2021</t>
+    <t>2/10/2021</t>
   </si>
   <si>
     <t>15,833311</t>
   </si>
   <si>
-    <t>01/10/2021</t>
+    <t>1/10/2021</t>
   </si>
   <si>
     <t>15,834149</t>
   </si>
   <si>
-    <t>30/09/2021</t>
+    <t>30/9/2021</t>
   </si>
   <si>
     <t>15,496967</t>
   </si>
   <si>
-    <t>29/09/2021</t>
+    <t>29/9/2021</t>
   </si>
   <si>
     <t>15,516620</t>
   </si>
   <si>
-    <t>28/09/2021</t>
+    <t>28/9/2021</t>
   </si>
   <si>
     <t>15,514515</t>
   </si>
   <si>
-    <t>27/09/2021</t>
+    <t>27/9/2021</t>
   </si>
   <si>
     <t>16,053323</t>
   </si>
   <si>
-    <t>26/09/2021</t>
+    <t>26/9/2021</t>
   </si>
   <si>
     <t>16,192599</t>
   </si>
   <si>
-    <t>25/09/2021</t>
+    <t>25/9/2021</t>
   </si>
   <si>
     <t>16,193452</t>
   </si>
   <si>
-    <t>24/09/2021</t>
+    <t>24/9/2021</t>
   </si>
   <si>
     <t>16,194305</t>
   </si>
   <si>
-    <t>23/09/2021</t>
+    <t>23/9/2021</t>
   </si>
   <si>
     <t>16,422353</t>
   </si>
   <si>
-    <t>22/09/2021</t>
+    <t>22/9/2021</t>
   </si>
   <si>
     <t>16,298456</t>
   </si>
   <si>
-    <t>21/09/2021</t>
+    <t>21/9/2021</t>
   </si>
   <si>
     <t>16,136072</t>
   </si>
   <si>
-    <t>20/09/2021</t>
+    <t>20/9/2021</t>
   </si>
   <si>
     <t>15,800581</t>
   </si>
   <si>
-    <t>19/09/2021</t>
+    <t>19/9/2021</t>
   </si>
   <si>
     <t>16,350197</t>
   </si>
   <si>
-    <t>18/09/2021</t>
+    <t>18/9/2021</t>
   </si>
   <si>
     <t>16,351068</t>
   </si>
   <si>
-    <t>17/09/2021</t>
+    <t>17/9/2021</t>
   </si>
   <si>
     <t>16,351940</t>
   </si>
   <si>
-    <t>16/09/2021</t>
+    <t>16/9/2021</t>
   </si>
   <si>
     <t>16,464431</t>
   </si>
   <si>
-    <t>15/09/2021</t>
+    <t>15/9/2021</t>
   </si>
   <si>
     <t>16,504097</t>
   </si>
   <si>
-    <t>14/09/2021</t>
+    <t>14/9/2021</t>
   </si>
   <si>
     <t>16,503673</t>
   </si>
   <si>
-    <t>13/09/2021</t>
+    <t>13/9/2021</t>
   </si>
   <si>
     <t>16,528269</t>
   </si>
   <si>
-    <t>12/09/2021</t>
+    <t>12/9/2021</t>
   </si>
   <si>
     <t>16,279077</t>
   </si>
   <si>
-    <t>11/09/2021</t>
+    <t>11/9/2021</t>
   </si>
   <si>
     <t>16,279949</t>
   </si>
   <si>
-    <t>10/09/2021</t>
+    <t>10/9/2021</t>
   </si>
   <si>
     <t>16,280821</t>
   </si>
   <si>
-    <t>09/09/2021</t>
+    <t>9/9/2021</t>
   </si>
   <si>
     <t>16,262437</t>
   </si>
   <si>
-    <t>08/09/2021</t>
+    <t>8/9/2021</t>
   </si>
   <si>
     <t>16,024214</t>
   </si>
   <si>
-    <t>07/09/2021</t>
+    <t>7/9/2021</t>
   </si>
   <si>
     <t>16,831804</t>
   </si>
   <si>
-    <t>06/09/2021</t>
+    <t>6/9/2021</t>
   </si>
   <si>
     <t>16,793476</t>
   </si>
   <si>
-    <t>05/09/2021</t>
+    <t>5/9/2021</t>
   </si>
   <si>
     <t>16,629183</t>
   </si>
   <si>
-    <t>04/09/2021</t>
+    <t>4/9/2021</t>
   </si>
   <si>
     <t>16,630047</t>
   </si>
   <si>
-    <t>03/09/2021</t>
+    <t>3/9/2021</t>
   </si>
   <si>
     <t>16,630911</t>
   </si>
   <si>
-    <t>02/09/2021</t>
+    <t>2/9/2021</t>
   </si>
   <si>
     <t>16,577028</t>
   </si>
   <si>
-    <t>01/09/2021</t>
+    <t>1/9/2021</t>
   </si>
   <si>
     <t>16,807507</t>
   </si>
   <si>
-    <t>31/08/2021</t>
+    <t>31/8/2021</t>
   </si>
   <si>
     <t>16,976392</t>
   </si>
   <si>
-    <t>30/08/2021</t>
+    <t>30/8/2021</t>
   </si>
   <si>
     <t>17,044674</t>
   </si>
   <si>
-    <t>29/08/2021</t>
+    <t>29/8/2021</t>
   </si>
   <si>
     <t>17,058726</t>
   </si>
   <si>
-    <t>28/08/2021</t>
+    <t>28/8/2021</t>
   </si>
   <si>
     <t>17,059612</t>
   </si>
   <si>
-    <t>27/08/2021</t>
+    <t>27/8/2021</t>
   </si>
   <si>
     <t>17,060498</t>
   </si>
   <si>
-    <t>26/08/2021</t>
+    <t>26/8/2021</t>
   </si>
   <si>
     <t>16,770852</t>
   </si>
   <si>
-    <t>25/08/2021</t>
+    <t>25/8/2021</t>
   </si>
   <si>
     <t>17,072151</t>
   </si>
   <si>
-    <t>24/08/2021</t>
+    <t>24/8/2021</t>
   </si>
   <si>
     <t>16,912234</t>
   </si>
   <si>
-    <t>23/08/2021</t>
+    <t>23/8/2021</t>
   </si>
   <si>
     <t>16,382406</t>
   </si>
   <si>
-    <t>22/08/2021</t>
+    <t>22/8/2021</t>
   </si>
   <si>
     <t>16,357968</t>
   </si>
   <si>
-    <t>21/08/2021</t>
+    <t>21/8/2021</t>
   </si>
   <si>
     <t>16,358821</t>
   </si>
   <si>
-    <t>20/08/2021</t>
+    <t>20/8/2021</t>
   </si>
   <si>
     <t>16,359674</t>
   </si>
   <si>
-    <t>19/08/2021</t>
+    <t>19/8/2021</t>
   </si>
   <si>
     <t>16,162832</t>
   </si>
   <si>
-    <t>18/08/2021</t>
+    <t>18/8/2021</t>
   </si>
   <si>
     <t>15,950908</t>
   </si>
   <si>
-    <t>17/08/2021</t>
+    <t>17/8/2021</t>
   </si>
   <si>
     <t>16,007602</t>
   </si>
   <si>
-    <t>16/08/2021</t>
+    <t>16/8/2021</t>
   </si>
   <si>
     <t>16,343824</t>
   </si>
   <si>
-    <t>15/08/2021</t>
+    <t>15/8/2021</t>
   </si>
   <si>
     <t>16,789040</t>
   </si>
   <si>
-    <t>14/08/2021</t>
+    <t>14/8/2021</t>
   </si>
   <si>
     <t>16,789908</t>
   </si>
   <si>
-    <t>13/08/2021</t>
+    <t>13/8/2021</t>
   </si>
   <si>
     <t>16,790777</t>
   </si>
   <si>
-    <t>12/08/2021</t>
+    <t>12/8/2021</t>
   </si>
   <si>
     <t>16,959834</t>
   </si>
   <si>
-    <t>11/08/2021</t>
+    <t>11/8/2021</t>
   </si>
   <si>
     <t>17,167884</t>
   </si>
   <si>
-    <t>10/08/2021</t>
+    <t>10/8/2021</t>
   </si>
   <si>
     <t>17,214160</t>
   </si>
   <si>
-    <t>09/08/2021</t>
+    <t>9/8/2021</t>
   </si>
   <si>
     <t>17,029876</t>
   </si>
   <si>
-    <t>08/08/2021</t>
+    <t>8/8/2021</t>
   </si>
   <si>
     <t>17,050065</t>
   </si>
   <si>
-    <t>07/08/2021</t>
+    <t>7/8/2021</t>
   </si>
   <si>
     <t>17,050961</t>
   </si>
   <si>
-    <t>06/08/2021</t>
+    <t>6/8/2021</t>
   </si>
   <si>
     <t>17,051856</t>
   </si>
   <si>
-    <t>05/08/2021</t>
+    <t>5/8/2021</t>
   </si>
   <si>
     <t>16,992741</t>
   </si>
   <si>
-    <t>04/08/2021</t>
+    <t>4/8/2021</t>
   </si>
   <si>
     <t>16,971544</t>
   </si>
   <si>
-    <t>03/08/2021</t>
+    <t>3/8/2021</t>
   </si>
   <si>
     <t>17,126916</t>
   </si>
   <si>
-    <t>02/08/2021</t>
+    <t>2/8/2021</t>
   </si>
   <si>
     <t>17,364671</t>
   </si>
   <si>
-    <t>01/08/2021</t>
+    <t>1/8/2021</t>
   </si>
   <si>
     <t>17,106326</t>
   </si>
   <si>
-    <t>31/07/2021</t>
+    <t>31/7/2021</t>
   </si>
   <si>
     <t>17,107223</t>
   </si>
   <si>
-    <t>30/07/2021</t>
+    <t>30/7/2021</t>
   </si>
   <si>
     <t>17,108121</t>
   </si>
   <si>
-    <t>29/07/2021</t>
+    <t>29/7/2021</t>
   </si>
   <si>
     <t>17,700848</t>
   </si>
   <si>
-    <t>28/07/2021</t>
+    <t>28/7/2021</t>
   </si>
   <si>
     <t>17,505778</t>
   </si>
   <si>
-    <t>27/07/2021</t>
+    <t>27/7/2021</t>
   </si>
   <si>
     <t>17,323141</t>
   </si>
   <si>
-    <t>26/07/2021</t>
+    <t>26/7/2021</t>
   </si>
   <si>
     <t>17,654605</t>
   </si>
   <si>
-    <t>25/07/2021</t>
+    <t>25/7/2021</t>
   </si>
   <si>
     <t>17,734804</t>
   </si>
   <si>
-    <t>24/07/2021</t>
+    <t>24/7/2021</t>
   </si>
   <si>
     <t>17,735723</t>
   </si>
   <si>
-    <t>23/07/2021</t>
+    <t>23/7/2021</t>
   </si>
   <si>
     <t>17,736641</t>
   </si>
   <si>
-    <t>22/07/2021</t>
+    <t>22/7/2021</t>
   </si>
   <si>
     <t>17,841984</t>
   </si>
   <si>
-    <t>21/07/2021</t>
+    <t>21/7/2021</t>
   </si>
   <si>
     <t>17,713493</t>
   </si>
   <si>
-    <t>20/07/2021</t>
+    <t>20/7/2021</t>
   </si>
   <si>
     <t>17,655798</t>
   </si>
   <si>
-    <t>19/07/2021</t>
+    <t>19/7/2021</t>
   </si>
   <si>
     <t>17,532735</t>
   </si>
   <si>
-    <t>18/07/2021</t>
+    <t>18/7/2021</t>
   </si>
   <si>
     <t>18,010269</t>
   </si>
   <si>
-    <t>17/07/2021</t>
+    <t>17/7/2021</t>
   </si>
   <si>
     <t>18,011211</t>
   </si>
   <si>
-    <t>16/07/2021</t>
+    <t>16/7/2021</t>
   </si>
   <si>
     <t>18,012153</t>
   </si>
   <si>
-    <t>15/07/2021</t>
+    <t>15/7/2021</t>
   </si>
   <si>
     <t>17,999248</t>
   </si>
   <si>
-    <t>14/07/2021</t>
+    <t>14/7/2021</t>
   </si>
   <si>
     <t>18,090518</t>
   </si>
   <si>
-    <t>13/07/2021</t>
+    <t>13/7/2021</t>
   </si>
   <si>
     <t>18,005841</t>
   </si>
   <si>
-    <t>12/07/2021</t>
+    <t>12/7/2021</t>
   </si>
   <si>
     <t>17,806627</t>
   </si>
   <si>
-    <t>11/07/2021</t>
+    <t>11/7/2021</t>
   </si>
   <si>
     <t>17,469362</t>
   </si>
   <si>
-    <t>10/07/2021</t>
+    <t>10/7/2021</t>
   </si>
   <si>
     <t>17,470276</t>
   </si>
   <si>
-    <t>09/07/2021</t>
+    <t>9/7/2021</t>
   </si>
   <si>
     <t>17,471191</t>
   </si>
   <si>
-    <t>08/07/2021</t>
+    <t>8/7/2021</t>
   </si>
   <si>
     <t>17,471278</t>
   </si>
   <si>
-    <t>07/07/2021</t>
+    <t>7/7/2021</t>
   </si>
   <si>
     <t>17,751352</t>
   </si>
   <si>
-    <t>06/07/2021</t>
+    <t>6/7/2021</t>
   </si>
   <si>
     <t>17,766318</t>
   </si>
   <si>
-    <t>05/07/2021</t>
+    <t>5/7/2021</t>
   </si>
   <si>
     <t>18,301631</t>
   </si>
   <si>
-    <t>04/07/2021</t>
+    <t>4/7/2021</t>
   </si>
   <si>
     <t>18,332218</t>
   </si>
   <si>
-    <t>03/07/2021</t>
+    <t>3/7/2021</t>
   </si>
   <si>
     <t>18,333177</t>
   </si>
   <si>
-    <t>02/07/2021</t>
+    <t>2/7/2021</t>
   </si>
   <si>
     <t>18,334135</t>
   </si>
   <si>
-    <t>01/07/2021</t>
+    <t>1/7/2021</t>
   </si>
   <si>
     <t>18,116678</t>
   </si>
   <si>
-    <t>30/06/2021</t>
+    <t>30/6/2021</t>
   </si>
   <si>
     <t>18,381348</t>
   </si>
   <si>
-    <t>29/06/2021</t>
+    <t>29/6/2021</t>
   </si>
   <si>
     <t>18,512585</t>
   </si>
   <si>
-    <t>28/06/2021</t>
+    <t>28/6/2021</t>
   </si>
   <si>
     <t>18,548661</t>
   </si>
   <si>
-    <t>27/06/2021</t>
+    <t>27/6/2021</t>
   </si>
   <si>
     <t>18,539612</t>
   </si>
   <si>
-    <t>26/06/2021</t>
+    <t>26/6/2021</t>
   </si>
   <si>
     <t>18,540580</t>
   </si>
   <si>
-    <t>25/06/2021</t>
+    <t>25/6/2021</t>
   </si>
   <si>
     <t>18,541549</t>
   </si>
   <si>
-    <t>24/06/2021</t>
+    <t>24/6/2021</t>
   </si>
   <si>
     <t>18,895890</t>
   </si>
   <si>
-    <t>23/06/2021</t>
+    <t>23/6/2021</t>
   </si>
   <si>
     <t>18,710040</t>
   </si>
   <si>
-    <t>22/06/2021</t>
+    <t>22/6/2021</t>
   </si>
   <si>
     <t>18,643897</t>
   </si>
   <si>
-    <t>21/06/2021</t>
+    <t>21/6/2021</t>
   </si>
   <si>
     <t>18,591720</t>
   </si>
   <si>
-    <t>20/06/2021</t>
+    <t>20/6/2021</t>
   </si>
   <si>
     <t>18,351428</t>
   </si>
   <si>
-    <t>19/06/2021</t>
+    <t>19/6/2021</t>
   </si>
   <si>
     <t>18,352384</t>
   </si>
   <si>
-    <t>18/06/2021</t>
+    <t>18/6/2021</t>
   </si>
   <si>
     <t>18,353340</t>
   </si>
   <si>
-    <t>17/06/2021</t>
+    <t>17/6/2021</t>
   </si>
   <si>
     <t>18,406736</t>
   </si>
   <si>
-    <t>16/06/2021</t>
+    <t>16/6/2021</t>
   </si>
   <si>
     <t>18,189857</t>
   </si>
   <si>
-    <t>15/06/2021</t>
+    <t>15/6/2021</t>
   </si>
   <si>
     <t>18,026868</t>
   </si>
   <si>
-    <t>14/06/2021</t>
+    <t>14/6/2021</t>
   </si>
   <si>
     <t>18,111246</t>
   </si>
   <si>
-    <t>13/06/2021</t>
+    <t>13/6/2021</t>
   </si>
   <si>
     <t>17,809303</t>
   </si>
   <si>
-    <t>12/06/2021</t>
+    <t>12/6/2021</t>
   </si>
   <si>
     <t>17,810227</t>
   </si>
   <si>
-    <t>11/06/2021</t>
+    <t>11/6/2021</t>
   </si>
   <si>
     <t>17,811152</t>
   </si>
   <si>
-    <t>10/06/2021</t>
+    <t>10/6/2021</t>
   </si>
   <si>
     <t>18,020797</t>
   </si>
   <si>
-    <t>09/06/2021</t>
+    <t>9/6/2021</t>
   </si>
   <si>
     <t>17,841527</t>
   </si>
   <si>
-    <t>08/06/2021</t>
+    <t>8/6/2021</t>
   </si>
   <si>
     <t>18,033328</t>
   </si>
   <si>
-    <t>07/06/2021</t>
+    <t>7/6/2021</t>
   </si>
   <si>
     <t>18,039244</t>
   </si>
   <si>
-    <t>06/06/2021</t>
+    <t>6/6/2021</t>
   </si>
   <si>
     <t>17,968692</t>
   </si>
   <si>
-    <t>05/06/2021</t>
+    <t>5/6/2021</t>
   </si>
   <si>
     <t>17,969624</t>
   </si>
   <si>
-    <t>04/06/2021</t>
+    <t>4/6/2021</t>
   </si>
   <si>
     <t>17,970555</t>
   </si>
   <si>
-    <t>03/06/2021</t>
+    <t>3/6/2021</t>
   </si>
   <si>
     <t>17,841610</t>
   </si>
   <si>
-    <t>02/06/2021</t>
+    <t>2/6/2021</t>
   </si>
   <si>
     <t>17,752258</t>
   </si>
   <si>
-    <t>01/06/2021</t>
+    <t>1/6/2021</t>
   </si>
   <si>
     <t>17,394507</t>
   </si>
   <si>
-    <t>31/05/2021</t>
+    <t>31/5/2021</t>
   </si>
   <si>
     <t>17,093536</t>
   </si>
   <si>
-    <t>30/05/2021</t>
+    <t>30/5/2021</t>
   </si>
   <si>
     <t>17,083017</t>
   </si>
   <si>
-    <t>29/05/2021</t>
+    <t>29/5/2021</t>
   </si>
   <si>
     <t>17,083911</t>
   </si>
   <si>
-    <t>28/05/2021</t>
+    <t>28/5/2021</t>
   </si>
   <si>
     <t>17,084805</t>
   </si>
   <si>
-    <t>27/05/2021</t>
+    <t>27/5/2021</t>
   </si>
   <si>
     <t>16,801197</t>
   </si>
   <si>
-    <t>26/05/2021</t>
+    <t>26/5/2021</t>
   </si>
   <si>
     <t>16,632874</t>
   </si>
   <si>
-    <t>25/05/2021</t>
+    <t>25/5/2021</t>
   </si>
   <si>
     <t>16,428657</t>
   </si>
   <si>
-    <t>24/05/2021</t>
+    <t>24/5/2021</t>
   </si>
   <si>
     <t>16,451313</t>
   </si>
   <si>
-    <t>23/05/2021</t>
+    <t>23/5/2021</t>
   </si>
   <si>
     <t>16,234793</t>
   </si>
   <si>
-    <t>22/05/2021</t>
+    <t>22/5/2021</t>
   </si>
   <si>
     <t>16,235646</t>
   </si>
   <si>
-    <t>21/05/2021</t>
+    <t>21/5/2021</t>
   </si>
   <si>
     <t>16,236499</t>
   </si>
   <si>
-    <t>20/05/2021</t>
+    <t>20/5/2021</t>
   </si>
   <si>
     <t>16,404587</t>
   </si>
   <si>
-    <t>19/05/2021</t>
+    <t>19/5/2021</t>
   </si>
   <si>
     <t>16,256795</t>
   </si>
   <si>
-    <t>18/05/2021</t>
+    <t>18/5/2021</t>
   </si>
   <si>
     <t>16,437040</t>
   </si>
   <si>
-    <t>17/05/2021</t>
+    <t>17/5/2021</t>
   </si>
   <si>
     <t>16,351887</t>
   </si>
   <si>
-    <t>16/05/2021</t>
+    <t>16/5/2021</t>
   </si>
   <si>
     <t>16,495235</t>
   </si>
   <si>
-    <t>15/05/2021</t>
+    <t>15/5/2021</t>
   </si>
   <si>
     <t>16,496090</t>
   </si>
   <si>
-    <t>14/05/2021</t>
+    <t>14/5/2021</t>
   </si>
   <si>
     <t>16,496946</t>
   </si>
   <si>
-    <t>13/05/2021</t>
+    <t>13/5/2021</t>
   </si>
   <si>
     <t>16,361260</t>
   </si>
   <si>
-    <t>12/05/2021</t>
+    <t>12/5/2021</t>
   </si>
   <si>
     <t>16,339454</t>
   </si>
   <si>
-    <t>11/05/2021</t>
+    <t>11/5/2021</t>
   </si>
   <si>
     <t>16,784798</t>
   </si>
   <si>
-    <t>10/05/2021</t>
+    <t>10/5/2021</t>
   </si>
   <si>
     <t>16,842389</t>
   </si>
   <si>
-    <t>09/05/2021</t>
+    <t>9/5/2021</t>
   </si>
   <si>
     <t>16,919065</t>
   </si>
   <si>
-    <t>08/05/2021</t>
+    <t>8/5/2021</t>
   </si>
   <si>
     <t>16,919947</t>
   </si>
   <si>
-    <t>07/05/2021</t>
+    <t>7/5/2021</t>
   </si>
   <si>
     <t>16,920830</t>
   </si>
   <si>
-    <t>06/05/2021</t>
+    <t>6/5/2021</t>
   </si>
   <si>
     <t>16,583359</t>
   </si>
   <si>
-    <t>05/05/2021</t>
+    <t>5/5/2021</t>
   </si>
   <si>
     <t>16,494694</t>
   </si>
   <si>
-    <t>04/05/2021</t>
+    <t>4/5/2021</t>
   </si>
   <si>
     <t>16,246363</t>
   </si>
   <si>
-    <t>03/05/2021</t>
+    <t>3/5/2021</t>
   </si>
   <si>
     <t>16,333026</t>
   </si>
   <si>
-    <t>02/05/2021</t>
+    <t>2/5/2021</t>
   </si>
   <si>
     <t>16,251189</t>
   </si>
   <si>
-    <t>01/05/2021</t>
+    <t>1/5/2021</t>
   </si>
   <si>
     <t>16,252042</t>
   </si>
   <si>
-    <t>30/04/2021</t>
+    <t>30/4/2021</t>
   </si>
   <si>
     <t>16,252895</t>
   </si>
   <si>
-    <t>29/04/2021</t>
+    <t>29/4/2021</t>
   </si>
   <si>
     <t>16,333077</t>
   </si>
   <si>
-    <t>28/04/2021</t>
+    <t>28/4/2021</t>
   </si>
   <si>
     <t>16,272944</t>
   </si>
   <si>
-    <t>27/04/2021</t>
+    <t>27/4/2021</t>
   </si>
   <si>
     <t>16,222702</t>
   </si>
   <si>
-    <t>26/04/2021</t>
+    <t>26/4/2021</t>
   </si>
   <si>
     <t>16,373303</t>
   </si>
   <si>
-    <t>25/04/2021</t>
+    <t>25/4/2021</t>
   </si>
   <si>
     <t>16,215368</t>
   </si>
   <si>
-    <t>24/04/2021</t>
+    <t>24/4/2021</t>
   </si>
   <si>
     <t>16,216225</t>
   </si>
   <si>
-    <t>23/04/2021</t>
+    <t>23/4/2021</t>
   </si>
   <si>
     <t>16,217081</t>
   </si>
   <si>
-    <t>22/04/2021</t>
+    <t>22/4/2021</t>
   </si>
   <si>
     <t>16,196148</t>
   </si>
   <si>
-    <t>21/04/2021</t>
+    <t>21/4/2021</t>
   </si>
   <si>
     <t>16,171859</t>
   </si>
   <si>
-    <t>20/04/2021</t>
+    <t>20/4/2021</t>
   </si>
   <si>
     <t>16,193146</t>
   </si>
   <si>
-    <t>19/04/2021</t>
+    <t>19/4/2021</t>
   </si>
   <si>
     <t>16,244248</t>
   </si>
   <si>
-    <t>18/04/2021</t>
+    <t>18/4/2021</t>
   </si>
   <si>
     <t>16,348080</t>
   </si>
   <si>
-    <t>17/04/2021</t>
+    <t>17/4/2021</t>
   </si>
   <si>
     <t>16,348939</t>
   </si>
   <si>
-    <t>16/04/2021</t>
+    <t>16/4/2021</t>
   </si>
   <si>
     <t>16,349798</t>
   </si>
   <si>
-    <t>15/04/2021</t>
+    <t>15/4/2021</t>
   </si>
   <si>
     <t>16,250047</t>
   </si>
   <si>
-    <t>14/04/2021</t>
+    <t>14/4/2021</t>
   </si>
   <si>
     <t>15,990143</t>
   </si>
   <si>
-    <t>13/04/2021</t>
+    <t>13/4/2021</t>
   </si>
   <si>
     <t>16,058039</t>
   </si>
   <si>
-    <t>12/04/2021</t>
+    <t>12/4/2021</t>
   </si>
   <si>
     <t>16,020246</t>
   </si>
   <si>
-    <t>11/04/2021</t>
+    <t>11/4/2021</t>
   </si>
   <si>
     <t>16,113169</t>
   </si>
   <si>
-    <t>10/04/2021</t>
+    <t>10/4/2021</t>
   </si>
   <si>
     <t>16,114016</t>
   </si>
   <si>
-    <t>09/04/2021</t>
+    <t>9/4/2021</t>
   </si>
   <si>
     <t>16,114863</t>
   </si>
   <si>
-    <t>08/04/2021</t>
+    <t>8/4/2021</t>
   </si>
   <si>
     <t>16,354154</t>
   </si>
   <si>
-    <t>07/04/2021</t>
+    <t>7/4/2021</t>
   </si>
   <si>
     <t>15,895678</t>
   </si>
   <si>
-    <t>06/04/2021</t>
+    <t>6/4/2021</t>
   </si>
   <si>
     <t>15,946913</t>
   </si>
   <si>
-    <t>05/04/2021</t>
+    <t>5/4/2021</t>
   </si>
   <si>
     <t>15,739679</t>
   </si>
   <si>
-    <t>04/04/2021</t>
+    <t>4/4/2021</t>
   </si>
   <si>
     <t>15,530903</t>
   </si>
   <si>
-    <t>03/04/2021</t>
+    <t>3/4/2021</t>
   </si>
   <si>
     <t>15,531720</t>
   </si>
   <si>
-    <t>02/04/2021</t>
+    <t>2/4/2021</t>
   </si>
   <si>
     <t>15,532537</t>
   </si>
   <si>
-    <t>01/04/2021</t>
+    <t>1/4/2021</t>
   </si>
   <si>
     <t>15,533354</t>
   </si>
   <si>
-    <t>31/03/2021</t>
+    <t>31/3/2021</t>
   </si>
   <si>
     <t>15,461320</t>
   </si>
   <si>
-    <t>30/03/2021</t>
+    <t>30/3/2021</t>
   </si>
   <si>
     <t>15,410227</t>
   </si>
   <si>
-    <t>29/03/2021</t>
+    <t>29/3/2021</t>
   </si>
   <si>
     <t>14,999479</t>
   </si>
   <si>
-    <t>28/03/2021</t>
+    <t>28/3/2021</t>
   </si>
   <si>
     <t>15,103832</t>
   </si>
   <si>
-    <t>27/03/2021</t>
+    <t>27/3/2021</t>
   </si>
   <si>
     <t>15,104627</t>
   </si>
   <si>
-    <t>26/03/2021</t>
+    <t>26/3/2021</t>
   </si>
   <si>
     <t>15,105423</t>
   </si>
   <si>
-    <t>25/03/2021</t>
+    <t>25/3/2021</t>
   </si>
   <si>
     <t>15,282843</t>
   </si>
   <si>
-    <t>24/03/2021</t>
+    <t>24/3/2021</t>
   </si>
   <si>
     <t>15,166904</t>
   </si>
   <si>
-    <t>23/03/2021</t>
+    <t>23/3/2021</t>
   </si>
   <si>
     <t>15,522470</t>
   </si>
   <si>
-    <t>22/03/2021</t>
+    <t>22/3/2021</t>
   </si>
   <si>
     <t>15,560290</t>
   </si>
   <si>
-    <t>21/03/2021</t>
+    <t>21/3/2021</t>
   </si>
   <si>
     <t>15,824914</t>
   </si>
   <si>
-    <t>20/03/2021</t>
+    <t>20/3/2021</t>
   </si>
   <si>
     <t>15,825744</t>
   </si>
   <si>
-    <t>19/03/2021</t>
+    <t>19/3/2021</t>
   </si>
   <si>
     <t>15,826574</t>
   </si>
   <si>
-    <t>18/03/2021</t>
+    <t>18/3/2021</t>
   </si>
   <si>
     <t>15,401840</t>
   </si>
   <si>
-    <t>17/03/2021</t>
+    <t>17/3/2021</t>
   </si>
   <si>
     <t>15,665119</t>
   </si>
   <si>
-    <t>16/03/2021</t>
+    <t>16/3/2021</t>
   </si>
   <si>
     <t>15,648410</t>
   </si>
   <si>
-    <t>15/03/2021</t>
+    <t>15/3/2021</t>
   </si>
   <si>
     <t>15,635484</t>
   </si>
   <si>
-    <t>14/03/2021</t>
+    <t>14/3/2021</t>
   </si>
   <si>
     <t>15,522371</t>
   </si>
   <si>
-    <t>13/03/2021</t>
+    <t>13/3/2021</t>
   </si>
   <si>
     <t>15,523185</t>
   </si>
   <si>
-    <t>12/03/2021</t>
+    <t>12/3/2021</t>
   </si>
   <si>
     <t>15,523999</t>
   </si>
   <si>
-    <t>11/03/2021</t>
+    <t>11/3/2021</t>
   </si>
   <si>
     <t>15,682008</t>
   </si>
   <si>
-    <t>10/03/2021</t>
+    <t>10/3/2021</t>
   </si>
   <si>
     <t>15,067929</t>
   </si>
   <si>
-    <t>09/03/2021</t>
+    <t>9/3/2021</t>
   </si>
   <si>
     <t>14,768765</t>
   </si>
   <si>
-    <t>08/03/2021</t>
+    <t>8/3/2021</t>
   </si>
   <si>
     <t>14,931858</t>
   </si>
   <si>
-    <t>07/03/2021</t>
+    <t>7/3/2021</t>
   </si>
   <si>
     <t>15,555113</t>
   </si>
   <si>
-    <t>06/03/2021</t>
+    <t>6/3/2021</t>
   </si>
   <si>
     <t>15,555934</t>
   </si>
   <si>
-    <t>05/03/2021</t>
+    <t>5/3/2021</t>
   </si>
   <si>
     <t>15,556755</t>
   </si>
   <si>
-    <t>04/03/2021</t>
+    <t>4/3/2021</t>
   </si>
   <si>
     <t>15,493322</t>
   </si>
   <si>
-    <t>03/03/2021</t>
+    <t>3/3/2021</t>
   </si>
   <si>
     <t>15,154652</t>
   </si>
   <si>
-    <t>02/03/2021</t>
+    <t>2/3/2021</t>
   </si>
   <si>
     <t>15,358754</t>
   </si>
   <si>
-    <t>01/03/2021</t>
+    <t>1/3/2021</t>
   </si>
   <si>
     <t>15,642989</t>
   </si>
   <si>
-    <t>28/02/2021</t>
+    <t>28/2/2021</t>
   </si>
   <si>
     <t>15,515635</t>
   </si>
   <si>
-    <t>27/02/2021</t>
+    <t>27/2/2021</t>
   </si>
   <si>
     <t>15,516457</t>
   </si>
   <si>
-    <t>26/02/2021</t>
+    <t>26/2/2021</t>
   </si>
   <si>
     <t>15,517279</t>
   </si>
   <si>
-    <t>25/02/2021</t>
+    <t>25/2/2021</t>
   </si>
   <si>
     <t>15,684848</t>
   </si>
   <si>
-    <t>24/02/2021</t>
+    <t>24/2/2021</t>
   </si>
   <si>
     <t>16,320478</t>
   </si>
   <si>
-    <t>23/02/2021</t>
+    <t>23/2/2021</t>
   </si>
   <si>
     <t>16,201980</t>
   </si>
   <si>
-    <t>22/02/2021</t>
+    <t>22/2/2021</t>
   </si>
   <si>
     <t>16,055202</t>
   </si>
   <si>
-    <t>21/02/2021</t>
+    <t>21/2/2021</t>
   </si>
   <si>
     <t>16,592257</t>
   </si>
   <si>
-    <t>20/02/2021</t>
+    <t>20/2/2021</t>
   </si>
   <si>
     <t>16,593127</t>
   </si>
   <si>
-    <t>19/02/2021</t>
+    <t>19/2/2021</t>
   </si>
   <si>
     <t>16,593996</t>
   </si>
   <si>
-    <t>18/02/2021</t>
+    <t>18/2/2021</t>
   </si>
   <si>
     <t>16,349274</t>
   </si>
   <si>
-    <t>17/02/2021</t>
+    <t>17/2/2021</t>
   </si>
   <si>
     <t>16,616424</t>
   </si>
   <si>
-    <t>16/02/2021</t>
+    <t>16/2/2021</t>
   </si>
   <si>
     <t>16,621786</t>
   </si>
   <si>
-    <t>15/02/2021</t>
+    <t>15/2/2021</t>
   </si>
   <si>
     <t>16,548608</t>
   </si>
   <si>
-    <t>14/02/2021</t>
+    <t>14/2/2021</t>
   </si>
   <si>
     <t>16,566539</t>
   </si>
   <si>
-    <t>13/02/2021</t>
+    <t>13/2/2021</t>
   </si>
   <si>
     <t>16,567402</t>
   </si>
   <si>
-    <t>12/02/2021</t>
+    <t>12/2/2021</t>
   </si>
   <si>
     <t>16,568265</t>
   </si>
   <si>
-    <t>11/02/2021</t>
+    <t>11/2/2021</t>
   </si>
   <si>
     <t>16,488870</t>
   </si>
   <si>
-    <t>10/02/2021</t>
+    <t>10/2/2021</t>
   </si>
   <si>
     <t>16,346987</t>
   </si>
   <si>
-    <t>09/02/2021</t>
+    <t>9/2/2021</t>
   </si>
   <si>
     <t>16,543656</t>
   </si>
   <si>
-    <t>08/02/2021</t>
+    <t>8/2/2021</t>
   </si>
   <si>
     <t>16,711374</t>
   </si>
   <si>
-    <t>07/02/2021</t>
+    <t>7/2/2021</t>
   </si>
   <si>
     <t>16,593814</t>
   </si>
   <si>
-    <t>06/02/2021</t>
+    <t>6/2/2021</t>
   </si>
   <si>
     <t>16,594686</t>
   </si>
   <si>
-    <t>05/02/2021</t>
+    <t>5/2/2021</t>
   </si>
   <si>
     <t>16,595558</t>
   </si>
   <si>
-    <t>04/02/2021</t>
+    <t>4/2/2021</t>
   </si>
   <si>
     <t>16,393316</t>
   </si>
   <si>
-    <t>03/02/2021</t>
+    <t>3/2/2021</t>
   </si>
   <si>
     <t>16,293960</t>
   </si>
   <si>
-    <t>02/02/2021</t>
+    <t>2/2/2021</t>
   </si>
   <si>
     <t>16,217224</t>
   </si>
   <si>
-    <t>01/02/2021</t>
+    <t>1/2/2021</t>
   </si>
   <si>
     <t>15,644894</t>
   </si>
   <si>
-    <t>31/01/2021</t>
+    <t>31/1/2021</t>
   </si>
   <si>
     <t>15,276585</t>
   </si>
   <si>
-    <t>30/01/2021</t>
+    <t>30/1/2021</t>
   </si>
   <si>
     <t>15,277399</t>
   </si>
   <si>
-    <t>29/01/2021</t>
+    <t>29/1/2021</t>
   </si>
   <si>
     <t>15,278214</t>
   </si>
   <si>
-    <t>28/01/2021</t>
+    <t>28/1/2021</t>
   </si>
   <si>
     <t>15,782416</t>
   </si>
   <si>
-    <t>27/01/2021</t>
+    <t>27/1/2021</t>
   </si>
   <si>
     <t>15,536971</t>
   </si>
   <si>
-    <t>26/01/2021</t>
+    <t>26/1/2021</t>
   </si>
   <si>
     <t>15,898625</t>
   </si>
   <si>
-    <t>25/01/2021</t>
+    <t>25/1/2021</t>
   </si>
   <si>
     <t>15,812586</t>
   </si>
   <si>
-    <t>24/01/2021</t>
+    <t>24/1/2021</t>
   </si>
   <si>
     <t>15,869438</t>
   </si>
   <si>
-    <t>23/01/2021</t>
+    <t>23/1/2021</t>
   </si>
   <si>
     <t>15,870281</t>
   </si>
   <si>
-    <t>22/01/2021</t>
+    <t>22/1/2021</t>
   </si>
   <si>
     <t>15,871123</t>
   </si>
   <si>
-    <t>21/01/2021</t>
+    <t>21/1/2021</t>
   </si>
   <si>
     <t>16,181261</t>
   </si>
   <si>
-    <t>20/01/2021</t>
+    <t>20/1/2021</t>
   </si>
   <si>
     <t>16,454436</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>19/1/2021</t>
   </si>
   <si>
     <t>16,331529</t>
   </si>
   <si>
-    <t>18/01/2021</t>
+    <t>18/1/2021</t>
   </si>
   <si>
     <t>16,544832</t>
   </si>
   <si>
-    <t>17/01/2021</t>
+    <t>17/1/2021</t>
   </si>
   <si>
     <t>16,501846</t>
   </si>
   <si>
-    <t>16/01/2021</t>
+    <t>16/1/2021</t>
   </si>
   <si>
     <t>16,502709</t>
   </si>
   <si>
-    <t>15/01/2021</t>
+    <t>15/1/2021</t>
   </si>
   <si>
     <t>16,503571</t>
   </si>
   <si>
-    <t>14/01/2021</t>
+    <t>14/1/2021</t>
   </si>
   <si>
     <t>16,700986</t>
   </si>
   <si>
-    <t>13/01/2021</t>
+    <t>13/1/2021</t>
   </si>
   <si>
     <t>16,203608</t>
   </si>
   <si>
-    <t>12/01/2021</t>
+    <t>12/1/2021</t>
   </si>
   <si>
     <t>15,991722</t>
   </si>
   <si>
-    <t>11/01/2021</t>
+    <t>11/1/2021</t>
   </si>
   <si>
     <t>15,551874</t>
   </si>
   <si>
-    <t>10/01/2021</t>
+    <t>10/1/2021</t>
   </si>
   <si>
     <t>15,734907</t>
   </si>
   <si>
-    <t>09/01/2021</t>
+    <t>9/1/2021</t>
   </si>
   <si>
     <t>15,735745</t>
   </si>
   <si>
-    <t>08/01/2021</t>
+    <t>8/1/2021</t>
   </si>
   <si>
     <t>15,736582</t>
   </si>
   <si>
-    <t>07/01/2021</t>
+    <t>7/1/2021</t>
   </si>
   <si>
     <t>15,403579</t>
   </si>
   <si>
-    <t>06/01/2021</t>
+    <t>6/1/2021</t>
   </si>
   <si>
     <t>15,417082</t>
   </si>
   <si>
-    <t>05/01/2021</t>
+    <t>5/1/2021</t>
   </si>
   <si>
     <t>15,540478</t>
   </si>
   <si>
-    <t>04/01/2021</t>
+    <t>4/1/2021</t>
   </si>
   <si>
     <t>15,528625</t>
   </si>
   <si>
-    <t>03/01/2021</t>
+    <t>3/1/2021</t>
   </si>
   <si>
     <t>15,729141</t>
   </si>
   <si>
-    <t>02/01/2021</t>
+    <t>2/1/2021</t>
   </si>
   <si>
     <t>15,729981</t>
   </si>
   <si>
-    <t>01/01/2021</t>
+    <t>1/1/2021</t>
   </si>
   <si>
     <t>15,730821</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>15,731661</t>
   </si>
   <si>
     <t>30/12/2020</t>
   </si>
   <si>
     <t>15,694499</t>
   </si>
   <si>
     <t>29/12/2020</t>
   </si>
   <si>
     <t>15,592369</t>
   </si>
   <si>
     <t>28/12/2020</t>
   </si>
@@ -11616,99 +11868,99 @@
   <si>
     <t>13/12/2020</t>
   </si>
   <si>
     <t>15,537998</t>
   </si>
   <si>
     <t>12/12/2020</t>
   </si>
   <si>
     <t>15,538823</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>15,539647</t>
   </si>
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
     <t>15,534963</t>
   </si>
   <si>
-    <t>09/12/2020</t>
+    <t>9/12/2020</t>
   </si>
   <si>
     <t>15,324208</t>
   </si>
   <si>
-    <t>08/12/2020</t>
+    <t>8/12/2020</t>
   </si>
   <si>
     <t>15,440207</t>
   </si>
   <si>
-    <t>07/12/2020</t>
+    <t>7/12/2020</t>
   </si>
   <si>
     <t>15,337783</t>
   </si>
   <si>
-    <t>06/12/2020</t>
+    <t>6/12/2020</t>
   </si>
   <si>
     <t>15,239780</t>
   </si>
   <si>
-    <t>05/12/2020</t>
+    <t>5/12/2020</t>
   </si>
   <si>
     <t>15,240591</t>
   </si>
   <si>
-    <t>04/12/2020</t>
+    <t>4/12/2020</t>
   </si>
   <si>
     <t>15,241402</t>
   </si>
   <si>
-    <t>03/12/2020</t>
+    <t>3/12/2020</t>
   </si>
   <si>
     <t>15,142723</t>
   </si>
   <si>
-    <t>02/12/2020</t>
+    <t>2/12/2020</t>
   </si>
   <si>
     <t>14,899568</t>
   </si>
   <si>
-    <t>01/12/2020</t>
+    <t>1/12/2020</t>
   </si>
   <si>
     <t>14,920026</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
     <t>14,967295</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>15,074413</t>
   </si>
   <si>
     <t>28/11/2020</t>
   </si>
   <si>
     <t>15,075217</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
@@ -11796,99 +12048,99 @@
   <si>
     <t>13/11/2020</t>
   </si>
   <si>
     <t>14,425887</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>14,228280</t>
   </si>
   <si>
     <t>11/11/2020</t>
   </si>
   <si>
     <t>14,536764</t>
   </si>
   <si>
     <t>10/11/2020</t>
   </si>
   <si>
     <t>14,457157</t>
   </si>
   <si>
-    <t>09/11/2020</t>
+    <t>9/11/2020</t>
   </si>
   <si>
     <t>14,577945</t>
   </si>
   <si>
-    <t>08/11/2020</t>
+    <t>8/11/2020</t>
   </si>
   <si>
     <t>14,175449</t>
   </si>
   <si>
-    <t>07/11/2020</t>
+    <t>7/11/2020</t>
   </si>
   <si>
     <t>14,176201</t>
   </si>
   <si>
-    <t>06/11/2020</t>
+    <t>6/11/2020</t>
   </si>
   <si>
     <t>14,176953</t>
   </si>
   <si>
-    <t>05/11/2020</t>
+    <t>5/11/2020</t>
   </si>
   <si>
     <t>13,971403</t>
   </si>
   <si>
-    <t>04/11/2020</t>
+    <t>4/11/2020</t>
   </si>
   <si>
     <t>13,525042</t>
   </si>
   <si>
-    <t>03/11/2020</t>
+    <t>3/11/2020</t>
   </si>
   <si>
     <t>13,191403</t>
   </si>
   <si>
-    <t>02/11/2020</t>
+    <t>2/11/2020</t>
   </si>
   <si>
     <t>13,079345</t>
   </si>
   <si>
-    <t>01/11/2020</t>
+    <t>1/11/2020</t>
   </si>
   <si>
     <t>13,056360</t>
   </si>
   <si>
     <t>31/10/2020</t>
   </si>
   <si>
     <t>13,057054</t>
   </si>
   <si>
     <t>30/10/2020</t>
   </si>
   <si>
     <t>13,057749</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>13,219553</t>
   </si>
   <si>
     <t>28/10/2020</t>
   </si>
@@ -11982,1743 +12234,1743 @@
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>13,629335</t>
   </si>
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>13,639767</t>
   </si>
   <si>
     <t>11/10/2020</t>
   </si>
   <si>
     <t>13,628168</t>
   </si>
   <si>
     <t>10/10/2020</t>
   </si>
   <si>
     <t>13,628893</t>
   </si>
   <si>
-    <t>09/10/2020</t>
+    <t>9/10/2020</t>
   </si>
   <si>
     <t>13,629618</t>
   </si>
   <si>
-    <t>08/10/2020</t>
+    <t>8/10/2020</t>
   </si>
   <si>
     <t>13,561089</t>
   </si>
   <si>
-    <t>07/10/2020</t>
+    <t>7/10/2020</t>
   </si>
   <si>
     <t>13,440650</t>
   </si>
   <si>
-    <t>06/10/2020</t>
+    <t>6/10/2020</t>
   </si>
   <si>
     <t>13,435386</t>
   </si>
   <si>
-    <t>05/10/2020</t>
+    <t>5/10/2020</t>
   </si>
   <si>
     <t>13,430256</t>
   </si>
   <si>
-    <t>04/10/2020</t>
+    <t>4/10/2020</t>
   </si>
   <si>
     <t>13,373006</t>
   </si>
   <si>
-    <t>03/10/2020</t>
+    <t>3/10/2020</t>
   </si>
   <si>
     <t>13,373719</t>
   </si>
   <si>
-    <t>02/10/2020</t>
+    <t>2/10/2020</t>
   </si>
   <si>
     <t>13,374431</t>
   </si>
   <si>
-    <t>01/10/2020</t>
+    <t>1/10/2020</t>
   </si>
   <si>
     <t>13,477704</t>
   </si>
   <si>
-    <t>30/09/2020</t>
+    <t>30/9/2020</t>
   </si>
   <si>
     <t>13,300395</t>
   </si>
   <si>
-    <t>29/09/2020</t>
+    <t>29/9/2020</t>
   </si>
   <si>
     <t>13,094130</t>
   </si>
   <si>
-    <t>28/09/2020</t>
+    <t>28/9/2020</t>
   </si>
   <si>
     <t>13,272141</t>
   </si>
   <si>
-    <t>27/09/2020</t>
+    <t>27/9/2020</t>
   </si>
   <si>
     <t>13,496015</t>
   </si>
   <si>
-    <t>26/09/2020</t>
+    <t>26/9/2020</t>
   </si>
   <si>
     <t>13,496736</t>
   </si>
   <si>
-    <t>25/09/2020</t>
+    <t>25/9/2020</t>
   </si>
   <si>
     <t>13,497456</t>
   </si>
   <si>
-    <t>24/09/2020</t>
+    <t>24/9/2020</t>
   </si>
   <si>
     <t>13,457085</t>
   </si>
   <si>
-    <t>23/09/2020</t>
+    <t>23/9/2020</t>
   </si>
   <si>
     <t>13,324435</t>
   </si>
   <si>
-    <t>22/09/2020</t>
+    <t>22/9/2020</t>
   </si>
   <si>
     <t>13,596940</t>
   </si>
   <si>
-    <t>21/09/2020</t>
+    <t>21/9/2020</t>
   </si>
   <si>
     <t>13,590695</t>
   </si>
   <si>
-    <t>20/09/2020</t>
+    <t>20/9/2020</t>
   </si>
   <si>
     <t>13,761322</t>
   </si>
   <si>
-    <t>19/09/2020</t>
+    <t>19/9/2020</t>
   </si>
   <si>
     <t>13,762058</t>
   </si>
   <si>
-    <t>18/09/2020</t>
+    <t>18/9/2020</t>
   </si>
   <si>
     <t>13,762794</t>
   </si>
   <si>
-    <t>17/09/2020</t>
+    <t>17/9/2020</t>
   </si>
   <si>
     <t>14,048138</t>
   </si>
   <si>
-    <t>16/09/2020</t>
+    <t>16/9/2020</t>
   </si>
   <si>
     <t>14,112736</t>
   </si>
   <si>
-    <t>15/09/2020</t>
+    <t>15/9/2020</t>
   </si>
   <si>
     <t>14,073282</t>
   </si>
   <si>
-    <t>14/09/2020</t>
+    <t>14/9/2020</t>
   </si>
   <si>
     <t>14,061725</t>
   </si>
   <si>
-    <t>13/09/2020</t>
+    <t>13/9/2020</t>
   </si>
   <si>
     <t>13,772103</t>
   </si>
   <si>
-    <t>12/09/2020</t>
+    <t>12/9/2020</t>
   </si>
   <si>
     <t>13,772840</t>
   </si>
   <si>
-    <t>11/09/2020</t>
+    <t>11/9/2020</t>
   </si>
   <si>
     <t>13,773577</t>
   </si>
   <si>
-    <t>10/09/2020</t>
+    <t>10/9/2020</t>
   </si>
   <si>
     <t>13,881099</t>
   </si>
   <si>
-    <t>09/09/2020</t>
+    <t>9/9/2020</t>
   </si>
   <si>
     <t>14,125565</t>
   </si>
   <si>
-    <t>08/09/2020</t>
+    <t>8/9/2020</t>
   </si>
   <si>
     <t>14,069373</t>
   </si>
   <si>
-    <t>07/09/2020</t>
+    <t>7/9/2020</t>
   </si>
   <si>
     <t>14,258489</t>
   </si>
   <si>
-    <t>06/09/2020</t>
+    <t>6/9/2020</t>
   </si>
   <si>
     <t>14,225615</t>
   </si>
   <si>
-    <t>05/09/2020</t>
+    <t>5/9/2020</t>
   </si>
   <si>
     <t>14,226378</t>
   </si>
   <si>
-    <t>04/09/2020</t>
+    <t>4/9/2020</t>
   </si>
   <si>
     <t>14,227140</t>
   </si>
   <si>
-    <t>03/09/2020</t>
+    <t>3/9/2020</t>
   </si>
   <si>
     <t>14,235339</t>
   </si>
   <si>
-    <t>02/09/2020</t>
+    <t>2/9/2020</t>
   </si>
   <si>
     <t>14,394777</t>
   </si>
   <si>
-    <t>01/09/2020</t>
+    <t>1/9/2020</t>
   </si>
   <si>
     <t>14,209039</t>
   </si>
   <si>
-    <t>31/08/2020</t>
+    <t>31/8/2020</t>
   </si>
   <si>
     <t>13,817311</t>
   </si>
   <si>
-    <t>30/08/2020</t>
+    <t>30/8/2020</t>
   </si>
   <si>
     <t>13,982376</t>
   </si>
   <si>
-    <t>29/08/2020</t>
+    <t>29/8/2020</t>
   </si>
   <si>
     <t>13,983124</t>
   </si>
   <si>
-    <t>28/08/2020</t>
+    <t>28/8/2020</t>
   </si>
   <si>
     <t>13,983873</t>
   </si>
   <si>
-    <t>27/08/2020</t>
+    <t>27/8/2020</t>
   </si>
   <si>
     <t>13,746354</t>
   </si>
   <si>
-    <t>26/08/2020</t>
+    <t>26/8/2020</t>
   </si>
   <si>
     <t>13,735806</t>
   </si>
   <si>
-    <t>25/08/2020</t>
+    <t>25/8/2020</t>
   </si>
   <si>
     <t>13,850391</t>
   </si>
   <si>
-    <t>24/08/2020</t>
+    <t>24/8/2020</t>
   </si>
   <si>
     <t>13,785045</t>
   </si>
   <si>
-    <t>23/08/2020</t>
+    <t>23/8/2020</t>
   </si>
   <si>
     <t>13,701331</t>
   </si>
   <si>
-    <t>22/08/2020</t>
+    <t>22/8/2020</t>
   </si>
   <si>
     <t>13,702065</t>
   </si>
   <si>
-    <t>21/08/2020</t>
+    <t>21/8/2020</t>
   </si>
   <si>
     <t>13,702800</t>
   </si>
   <si>
-    <t>20/08/2020</t>
+    <t>20/8/2020</t>
   </si>
   <si>
     <t>13,561312</t>
   </si>
   <si>
-    <t>19/08/2020</t>
+    <t>19/8/2020</t>
   </si>
   <si>
     <t>13,609891</t>
   </si>
   <si>
-    <t>18/08/2020</t>
+    <t>18/8/2020</t>
   </si>
   <si>
     <t>13,592051</t>
   </si>
   <si>
-    <t>17/08/2020</t>
+    <t>17/8/2020</t>
   </si>
   <si>
     <t>13,417524</t>
   </si>
   <si>
-    <t>16/08/2020</t>
+    <t>16/8/2020</t>
   </si>
   <si>
     <t>13,777685</t>
   </si>
   <si>
-    <t>15/08/2020</t>
+    <t>15/8/2020</t>
   </si>
   <si>
     <t>13,778424</t>
   </si>
   <si>
-    <t>14/08/2020</t>
+    <t>14/8/2020</t>
   </si>
   <si>
     <t>13,779164</t>
   </si>
   <si>
-    <t>13/08/2020</t>
+    <t>13/8/2020</t>
   </si>
   <si>
     <t>13,812026</t>
   </si>
   <si>
-    <t>12/08/2020</t>
+    <t>12/8/2020</t>
   </si>
   <si>
     <t>13,663632</t>
   </si>
   <si>
-    <t>11/08/2020</t>
+    <t>11/8/2020</t>
   </si>
   <si>
     <t>13,829699</t>
   </si>
   <si>
-    <t>10/08/2020</t>
+    <t>10/8/2020</t>
   </si>
   <si>
     <t>13,681519</t>
   </si>
   <si>
-    <t>09/08/2020</t>
+    <t>9/8/2020</t>
   </si>
   <si>
     <t>13,722991</t>
   </si>
   <si>
-    <t>08/08/2020</t>
+    <t>8/8/2020</t>
   </si>
   <si>
     <t>13,723724</t>
   </si>
   <si>
-    <t>07/08/2020</t>
+    <t>7/8/2020</t>
   </si>
   <si>
     <t>13,724456</t>
   </si>
   <si>
-    <t>06/08/2020</t>
+    <t>6/8/2020</t>
   </si>
   <si>
     <t>13,711771</t>
   </si>
   <si>
-    <t>05/08/2020</t>
+    <t>5/8/2020</t>
   </si>
   <si>
     <t>13,640338</t>
   </si>
   <si>
-    <t>04/08/2020</t>
+    <t>4/8/2020</t>
   </si>
   <si>
     <t>13,501788</t>
   </si>
   <si>
-    <t>03/08/2020</t>
+    <t>3/8/2020</t>
   </si>
   <si>
     <t>13,622401</t>
   </si>
   <si>
-    <t>02/08/2020</t>
+    <t>2/8/2020</t>
   </si>
   <si>
     <t>13,793134</t>
   </si>
   <si>
-    <t>01/08/2020</t>
+    <t>1/8/2020</t>
   </si>
   <si>
     <t>13,793870</t>
   </si>
   <si>
-    <t>31/07/2020</t>
+    <t>31/7/2020</t>
   </si>
   <si>
     <t>13,794606</t>
   </si>
   <si>
-    <t>30/07/2020</t>
+    <t>30/7/2020</t>
   </si>
   <si>
     <t>14,002219</t>
   </si>
   <si>
-    <t>29/07/2020</t>
+    <t>29/7/2020</t>
   </si>
   <si>
     <t>14,120173</t>
   </si>
   <si>
-    <t>28/07/2020</t>
+    <t>28/7/2020</t>
   </si>
   <si>
     <t>14,112719</t>
   </si>
   <si>
-    <t>27/07/2020</t>
+    <t>27/7/2020</t>
   </si>
   <si>
     <t>13,966937</t>
   </si>
   <si>
-    <t>26/07/2020</t>
+    <t>26/7/2020</t>
   </si>
   <si>
     <t>13,965905</t>
   </si>
   <si>
-    <t>25/07/2020</t>
+    <t>25/7/2020</t>
   </si>
   <si>
     <t>13,966646</t>
   </si>
   <si>
-    <t>24/07/2020</t>
+    <t>24/7/2020</t>
   </si>
   <si>
     <t>13,967386</t>
   </si>
   <si>
-    <t>23/07/2020</t>
+    <t>23/7/2020</t>
   </si>
   <si>
     <t>14,124681</t>
   </si>
   <si>
-    <t>22/07/2020</t>
+    <t>22/7/2020</t>
   </si>
   <si>
     <t>14,390830</t>
   </si>
   <si>
-    <t>21/07/2020</t>
+    <t>21/7/2020</t>
   </si>
   <si>
     <t>14,205523</t>
   </si>
   <si>
-    <t>20/07/2020</t>
+    <t>20/7/2020</t>
   </si>
   <si>
     <t>13,949362</t>
   </si>
   <si>
-    <t>19/07/2020</t>
+    <t>19/7/2020</t>
   </si>
   <si>
     <t>13,695454</t>
   </si>
   <si>
-    <t>18/07/2020</t>
+    <t>18/7/2020</t>
   </si>
   <si>
     <t>13,696178</t>
   </si>
   <si>
-    <t>17/07/2020</t>
+    <t>17/7/2020</t>
   </si>
   <si>
     <t>13,696903</t>
   </si>
   <si>
-    <t>16/07/2020</t>
+    <t>16/7/2020</t>
   </si>
   <si>
     <t>13,565280</t>
   </si>
   <si>
-    <t>15/07/2020</t>
+    <t>15/7/2020</t>
   </si>
   <si>
     <t>13,589325</t>
   </si>
   <si>
-    <t>14/07/2020</t>
+    <t>14/7/2020</t>
   </si>
   <si>
     <t>13,459154</t>
   </si>
   <si>
-    <t>13/07/2020</t>
+    <t>13/7/2020</t>
   </si>
   <si>
     <t>13,494829</t>
   </si>
   <si>
-    <t>12/07/2020</t>
+    <t>12/7/2020</t>
   </si>
   <si>
     <t>13,771895</t>
   </si>
   <si>
-    <t>11/07/2020</t>
+    <t>11/7/2020</t>
   </si>
   <si>
     <t>13,772623</t>
   </si>
   <si>
-    <t>10/07/2020</t>
+    <t>10/7/2020</t>
   </si>
   <si>
     <t>13,773351</t>
   </si>
   <si>
-    <t>09/07/2020</t>
+    <t>9/7/2020</t>
   </si>
   <si>
     <t>13,664456</t>
   </si>
   <si>
-    <t>08/07/2020</t>
+    <t>8/7/2020</t>
   </si>
   <si>
     <t>13,703027</t>
   </si>
   <si>
-    <t>07/07/2020</t>
+    <t>7/7/2020</t>
   </si>
   <si>
     <t>13,610007</t>
   </si>
   <si>
-    <t>06/07/2020</t>
+    <t>6/7/2020</t>
   </si>
   <si>
     <t>13,723914</t>
   </si>
   <si>
-    <t>05/07/2020</t>
+    <t>5/7/2020</t>
   </si>
   <si>
     <t>13,631530</t>
   </si>
   <si>
-    <t>04/07/2020</t>
+    <t>4/7/2020</t>
   </si>
   <si>
     <t>13,632251</t>
   </si>
   <si>
-    <t>03/07/2020</t>
+    <t>3/7/2020</t>
   </si>
   <si>
     <t>13,632973</t>
   </si>
   <si>
-    <t>02/07/2020</t>
+    <t>2/7/2020</t>
   </si>
   <si>
     <t>13,547736</t>
   </si>
   <si>
-    <t>01/07/2020</t>
+    <t>1/7/2020</t>
   </si>
   <si>
     <t>13,431884</t>
   </si>
   <si>
-    <t>30/06/2020</t>
+    <t>30/6/2020</t>
   </si>
   <si>
     <t>13,066762</t>
   </si>
   <si>
-    <t>29/06/2020</t>
+    <t>29/6/2020</t>
   </si>
   <si>
     <t>13,071222</t>
   </si>
   <si>
-    <t>28/06/2020</t>
+    <t>28/6/2020</t>
   </si>
   <si>
     <t>12,805483</t>
   </si>
   <si>
-    <t>27/06/2020</t>
+    <t>27/6/2020</t>
   </si>
   <si>
     <t>12,806162</t>
   </si>
   <si>
-    <t>26/06/2020</t>
+    <t>26/6/2020</t>
   </si>
   <si>
     <t>12,806841</t>
   </si>
   <si>
-    <t>25/06/2020</t>
+    <t>25/6/2020</t>
   </si>
   <si>
     <t>13,151926</t>
   </si>
   <si>
-    <t>24/06/2020</t>
+    <t>24/6/2020</t>
   </si>
   <si>
     <t>12,957700</t>
   </si>
   <si>
-    <t>23/06/2020</t>
+    <t>23/6/2020</t>
   </si>
   <si>
     <t>13,367293</t>
   </si>
   <si>
-    <t>22/06/2020</t>
+    <t>22/6/2020</t>
   </si>
   <si>
     <t>13,226370</t>
   </si>
   <si>
-    <t>21/06/2020</t>
+    <t>21/6/2020</t>
   </si>
   <si>
     <t>13,244975</t>
   </si>
   <si>
-    <t>20/06/2020</t>
+    <t>20/6/2020</t>
   </si>
   <si>
     <t>13,245675</t>
   </si>
   <si>
-    <t>19/06/2020</t>
+    <t>19/6/2020</t>
   </si>
   <si>
     <t>13,246375</t>
   </si>
   <si>
-    <t>18/06/2020</t>
+    <t>18/6/2020</t>
   </si>
   <si>
     <t>13,109189</t>
   </si>
   <si>
-    <t>17/06/2020</t>
+    <t>17/6/2020</t>
   </si>
   <si>
     <t>13,221785</t>
   </si>
   <si>
-    <t>16/06/2020</t>
+    <t>16/6/2020</t>
   </si>
   <si>
     <t>13,194251</t>
   </si>
   <si>
-    <t>15/06/2020</t>
+    <t>15/6/2020</t>
   </si>
   <si>
     <t>12,995968</t>
   </si>
   <si>
-    <t>14/06/2020</t>
+    <t>14/6/2020</t>
   </si>
   <si>
     <t>13,203117</t>
   </si>
   <si>
-    <t>13/06/2020</t>
+    <t>13/6/2020</t>
   </si>
   <si>
     <t>13,203814</t>
   </si>
   <si>
-    <t>12/06/2020</t>
+    <t>12/6/2020</t>
   </si>
   <si>
     <t>13,204512</t>
   </si>
   <si>
-    <t>11/06/2020</t>
+    <t>11/6/2020</t>
   </si>
   <si>
     <t>13,074229</t>
   </si>
   <si>
-    <t>10/06/2020</t>
+    <t>10/6/2020</t>
   </si>
   <si>
     <t>13,598567</t>
   </si>
   <si>
-    <t>09/06/2020</t>
+    <t>9/6/2020</t>
   </si>
   <si>
     <t>13,902052</t>
   </si>
   <si>
-    <t>08/06/2020</t>
+    <t>8/6/2020</t>
   </si>
   <si>
     <t>14,186940</t>
   </si>
   <si>
-    <t>07/06/2020</t>
+    <t>7/6/2020</t>
   </si>
   <si>
     <t>13,637722</t>
   </si>
   <si>
-    <t>06/06/2020</t>
+    <t>6/6/2020</t>
   </si>
   <si>
     <t>13,638440</t>
   </si>
   <si>
-    <t>05/06/2020</t>
+    <t>5/6/2020</t>
   </si>
   <si>
     <t>13,639159</t>
   </si>
   <si>
-    <t>04/06/2020</t>
+    <t>4/6/2020</t>
   </si>
   <si>
     <t>13,100493</t>
   </si>
   <si>
-    <t>03/06/2020</t>
+    <t>3/6/2020</t>
   </si>
   <si>
     <t>13,206734</t>
   </si>
   <si>
-    <t>02/06/2020</t>
+    <t>2/6/2020</t>
   </si>
   <si>
     <t>12,637887</t>
   </si>
   <si>
-    <t>01/06/2020</t>
+    <t>1/6/2020</t>
   </si>
   <si>
     <t>12,177307</t>
   </si>
   <si>
-    <t>31/05/2020</t>
+    <t>31/5/2020</t>
   </si>
   <si>
     <t>11,889108</t>
   </si>
   <si>
-    <t>30/05/2020</t>
+    <t>30/5/2020</t>
   </si>
   <si>
     <t>11,889737</t>
   </si>
   <si>
-    <t>29/05/2020</t>
+    <t>29/5/2020</t>
   </si>
   <si>
     <t>11,890367</t>
   </si>
   <si>
-    <t>28/05/2020</t>
+    <t>28/5/2020</t>
   </si>
   <si>
     <t>11,996185</t>
   </si>
   <si>
-    <t>27/05/2020</t>
+    <t>27/5/2020</t>
   </si>
   <si>
     <t>12,142084</t>
   </si>
   <si>
-    <t>26/05/2020</t>
+    <t>26/5/2020</t>
   </si>
   <si>
     <t>11,852156</t>
   </si>
   <si>
-    <t>25/05/2020</t>
+    <t>25/5/2020</t>
   </si>
   <si>
     <t>11,707930</t>
   </si>
   <si>
-    <t>24/05/2020</t>
+    <t>24/5/2020</t>
   </si>
   <si>
     <t>11,305991</t>
   </si>
   <si>
-    <t>23/05/2020</t>
+    <t>23/5/2020</t>
   </si>
   <si>
     <t>11,306592</t>
   </si>
   <si>
-    <t>22/05/2020</t>
+    <t>22/5/2020</t>
   </si>
   <si>
     <t>11,307193</t>
   </si>
   <si>
-    <t>21/05/2020</t>
+    <t>21/5/2020</t>
   </si>
   <si>
     <t>11,280197</t>
   </si>
   <si>
-    <t>20/05/2020</t>
+    <t>20/5/2020</t>
   </si>
   <si>
     <t>11,059837</t>
   </si>
   <si>
-    <t>19/05/2020</t>
+    <t>19/5/2020</t>
   </si>
   <si>
     <t>10,998820</t>
   </si>
   <si>
-    <t>18/05/2020</t>
+    <t>18/5/2020</t>
   </si>
   <si>
     <t>11,048897</t>
   </si>
   <si>
-    <t>17/05/2020</t>
+    <t>17/5/2020</t>
   </si>
   <si>
     <t>10,607258</t>
   </si>
   <si>
-    <t>16/05/2020</t>
+    <t>16/5/2020</t>
   </si>
   <si>
     <t>10,607820</t>
   </si>
   <si>
-    <t>15/05/2020</t>
+    <t>15/5/2020</t>
   </si>
   <si>
     <t>10,608383</t>
   </si>
   <si>
-    <t>14/05/2020</t>
+    <t>14/5/2020</t>
   </si>
   <si>
     <t>10,474137</t>
   </si>
   <si>
-    <t>13/05/2020</t>
+    <t>13/5/2020</t>
   </si>
   <si>
     <t>10,419662</t>
   </si>
   <si>
-    <t>12/05/2020</t>
+    <t>12/5/2020</t>
   </si>
   <si>
     <t>10,778115</t>
   </si>
   <si>
-    <t>11/05/2020</t>
+    <t>11/5/2020</t>
   </si>
   <si>
     <t>11,042817</t>
   </si>
   <si>
-    <t>10/05/2020</t>
+    <t>10/5/2020</t>
   </si>
   <si>
     <t>11,214426</t>
   </si>
   <si>
-    <t>09/05/2020</t>
+    <t>9/5/2020</t>
   </si>
   <si>
     <t>11,215019</t>
   </si>
   <si>
-    <t>08/05/2020</t>
+    <t>8/5/2020</t>
   </si>
   <si>
     <t>11,215612</t>
   </si>
   <si>
-    <t>07/05/2020</t>
+    <t>7/5/2020</t>
   </si>
   <si>
     <t>11,089783</t>
   </si>
   <si>
-    <t>06/05/2020</t>
+    <t>6/5/2020</t>
   </si>
   <si>
     <t>11,254265</t>
   </si>
   <si>
-    <t>05/05/2020</t>
+    <t>5/5/2020</t>
   </si>
   <si>
     <t>11,275210</t>
   </si>
   <si>
-    <t>04/05/2020</t>
+    <t>4/5/2020</t>
   </si>
   <si>
     <t>11,158684</t>
   </si>
   <si>
-    <t>03/05/2020</t>
+    <t>3/5/2020</t>
   </si>
   <si>
     <t>11,227211</t>
   </si>
   <si>
-    <t>02/05/2020</t>
+    <t>2/5/2020</t>
   </si>
   <si>
     <t>11,227804</t>
   </si>
   <si>
-    <t>01/05/2020</t>
+    <t>1/5/2020</t>
   </si>
   <si>
     <t>11,228397</t>
   </si>
   <si>
-    <t>30/04/2020</t>
+    <t>30/4/2020</t>
   </si>
   <si>
     <t>11,437758</t>
   </si>
   <si>
-    <t>29/04/2020</t>
+    <t>29/4/2020</t>
   </si>
   <si>
     <t>11,746480</t>
   </si>
   <si>
-    <t>28/04/2020</t>
+    <t>28/4/2020</t>
   </si>
   <si>
     <t>11,345752</t>
   </si>
   <si>
-    <t>27/04/2020</t>
+    <t>27/4/2020</t>
   </si>
   <si>
     <t>10,766070</t>
   </si>
   <si>
-    <t>26/04/2020</t>
+    <t>26/4/2020</t>
   </si>
   <si>
     <t>10,459277</t>
   </si>
   <si>
-    <t>25/04/2020</t>
+    <t>25/4/2020</t>
   </si>
   <si>
     <t>10,459831</t>
   </si>
   <si>
-    <t>24/04/2020</t>
+    <t>24/4/2020</t>
   </si>
   <si>
     <t>10,460385</t>
   </si>
   <si>
-    <t>23/04/2020</t>
+    <t>23/4/2020</t>
   </si>
   <si>
     <t>11,085518</t>
   </si>
   <si>
-    <t>22/04/2020</t>
+    <t>22/4/2020</t>
   </si>
   <si>
     <t>11,217694</t>
   </si>
   <si>
-    <t>21/04/2020</t>
+    <t>21/4/2020</t>
   </si>
   <si>
     <t>10,945229</t>
   </si>
   <si>
-    <t>20/04/2020</t>
+    <t>20/4/2020</t>
   </si>
   <si>
     <t>11,180980</t>
   </si>
   <si>
-    <t>19/04/2020</t>
+    <t>19/4/2020</t>
   </si>
   <si>
     <t>11,284563</t>
   </si>
   <si>
-    <t>18/04/2020</t>
+    <t>18/4/2020</t>
   </si>
   <si>
     <t>11,285158</t>
   </si>
   <si>
-    <t>17/04/2020</t>
+    <t>17/4/2020</t>
   </si>
   <si>
     <t>11,285753</t>
   </si>
   <si>
-    <t>16/04/2020</t>
+    <t>16/4/2020</t>
   </si>
   <si>
     <t>11,143826</t>
   </si>
   <si>
-    <t>15/04/2020</t>
+    <t>15/4/2020</t>
   </si>
   <si>
     <t>11,054354</t>
   </si>
   <si>
-    <t>14/04/2020</t>
+    <t>14/4/2020</t>
   </si>
   <si>
     <t>11,127097</t>
   </si>
   <si>
-    <t>13/04/2020</t>
+    <t>13/4/2020</t>
   </si>
   <si>
     <t>10,942294</t>
   </si>
   <si>
-    <t>12/04/2020</t>
+    <t>12/4/2020</t>
   </si>
   <si>
     <t>11,057514</t>
   </si>
   <si>
-    <t>11/04/2020</t>
+    <t>11/4/2020</t>
   </si>
   <si>
     <t>11,058100</t>
   </si>
   <si>
-    <t>10/04/2020</t>
+    <t>10/4/2020</t>
   </si>
   <si>
     <t>11,058686</t>
   </si>
   <si>
-    <t>09/04/2020</t>
+    <t>9/4/2020</t>
   </si>
   <si>
     <t>11,059272</t>
   </si>
   <si>
-    <t>08/04/2020</t>
+    <t>8/4/2020</t>
   </si>
   <si>
     <t>10,890978</t>
   </si>
   <si>
-    <t>07/04/2020</t>
+    <t>7/4/2020</t>
   </si>
   <si>
     <t>10,431179</t>
   </si>
   <si>
-    <t>06/04/2020</t>
+    <t>6/4/2020</t>
   </si>
   <si>
     <t>10,205583</t>
   </si>
   <si>
-    <t>05/04/2020</t>
+    <t>5/4/2020</t>
   </si>
   <si>
     <t>9,616131</t>
   </si>
   <si>
-    <t>04/04/2020</t>
+    <t>4/4/2020</t>
   </si>
   <si>
     <t>9,616647</t>
   </si>
   <si>
-    <t>03/04/2020</t>
+    <t>3/4/2020</t>
   </si>
   <si>
     <t>9,617164</t>
   </si>
   <si>
-    <t>02/04/2020</t>
+    <t>2/4/2020</t>
   </si>
   <si>
     <t>9,865469</t>
   </si>
   <si>
-    <t>01/04/2020</t>
+    <t>1/4/2020</t>
   </si>
   <si>
     <t>9,735010</t>
   </si>
   <si>
-    <t>31/03/2020</t>
+    <t>31/3/2020</t>
   </si>
   <si>
     <t>10,258892</t>
   </si>
   <si>
-    <t>30/03/2020</t>
+    <t>30/3/2020</t>
   </si>
   <si>
     <t>10,318371</t>
   </si>
   <si>
-    <t>29/03/2020</t>
+    <t>29/3/2020</t>
   </si>
   <si>
     <t>10,398135</t>
   </si>
   <si>
-    <t>28/03/2020</t>
+    <t>28/3/2020</t>
   </si>
   <si>
     <t>10,398690</t>
   </si>
   <si>
-    <t>27/03/2020</t>
+    <t>27/3/2020</t>
   </si>
   <si>
     <t>10,399245</t>
   </si>
   <si>
-    <t>26/03/2020</t>
+    <t>26/3/2020</t>
   </si>
   <si>
     <t>11,034751</t>
   </si>
   <si>
-    <t>25/03/2020</t>
+    <t>25/3/2020</t>
   </si>
   <si>
     <t>10,589797</t>
   </si>
   <si>
-    <t>24/03/2020</t>
+    <t>24/3/2020</t>
   </si>
   <si>
     <t>9,836299</t>
   </si>
   <si>
-    <t>23/03/2020</t>
+    <t>23/3/2020</t>
   </si>
   <si>
     <t>9,215577</t>
   </si>
   <si>
-    <t>22/03/2020</t>
+    <t>22/3/2020</t>
   </si>
   <si>
     <t>9,852548</t>
   </si>
   <si>
-    <t>21/03/2020</t>
+    <t>21/3/2020</t>
   </si>
   <si>
     <t>9,853074</t>
   </si>
   <si>
-    <t>20/03/2020</t>
+    <t>20/3/2020</t>
   </si>
   <si>
     <t>9,853601</t>
   </si>
   <si>
-    <t>19/03/2020</t>
+    <t>19/3/2020</t>
   </si>
   <si>
     <t>9,781405</t>
   </si>
   <si>
-    <t>18/03/2020</t>
+    <t>18/3/2020</t>
   </si>
   <si>
     <t>9,342306</t>
   </si>
   <si>
-    <t>17/03/2020</t>
+    <t>17/3/2020</t>
   </si>
   <si>
     <t>10,708949</t>
   </si>
   <si>
-    <t>16/03/2020</t>
+    <t>16/3/2020</t>
   </si>
   <si>
     <t>10,602082</t>
   </si>
   <si>
-    <t>15/03/2020</t>
+    <t>15/3/2020</t>
   </si>
   <si>
     <t>12,172114</t>
   </si>
   <si>
-    <t>14/03/2020</t>
+    <t>14/3/2020</t>
   </si>
   <si>
     <t>12,172754</t>
   </si>
   <si>
-    <t>13/03/2020</t>
+    <t>13/3/2020</t>
   </si>
   <si>
     <t>12,173395</t>
   </si>
   <si>
-    <t>12/03/2020</t>
+    <t>12/3/2020</t>
   </si>
   <si>
     <t>11,278251</t>
   </si>
   <si>
-    <t>11/03/2020</t>
+    <t>11/3/2020</t>
   </si>
   <si>
     <t>12,770949</t>
   </si>
   <si>
-    <t>10/03/2020</t>
+    <t>10/3/2020</t>
   </si>
   <si>
     <t>13,481556</t>
   </si>
   <si>
-    <t>09/03/2020</t>
+    <t>9/3/2020</t>
   </si>
   <si>
     <t>12,668238</t>
   </si>
   <si>
-    <t>08/03/2020</t>
+    <t>8/3/2020</t>
   </si>
   <si>
     <t>14,275851</t>
   </si>
   <si>
-    <t>07/03/2020</t>
+    <t>7/3/2020</t>
   </si>
   <si>
     <t>14,276615</t>
   </si>
   <si>
-    <t>06/03/2020</t>
+    <t>6/3/2020</t>
   </si>
   <si>
     <t>14,277379</t>
   </si>
   <si>
-    <t>05/03/2020</t>
+    <t>5/3/2020</t>
   </si>
   <si>
     <t>14,907176</t>
   </si>
   <si>
-    <t>04/03/2020</t>
+    <t>4/3/2020</t>
   </si>
   <si>
     <t>15,761614</t>
   </si>
   <si>
-    <t>03/03/2020</t>
+    <t>3/3/2020</t>
   </si>
   <si>
     <t>15,635895</t>
   </si>
   <si>
-    <t>02/03/2020</t>
+    <t>2/3/2020</t>
   </si>
   <si>
     <t>15,678877</t>
   </si>
   <si>
-    <t>01/03/2020</t>
+    <t>1/3/2020</t>
   </si>
   <si>
     <t>15,512991</t>
   </si>
   <si>
-    <t>29/02/2020</t>
+    <t>29/2/2020</t>
   </si>
   <si>
     <t>15,513818</t>
   </si>
   <si>
-    <t>28/02/2020</t>
+    <t>28/2/2020</t>
   </si>
   <si>
     <t>15,514646</t>
   </si>
   <si>
-    <t>27/02/2020</t>
+    <t>27/2/2020</t>
   </si>
   <si>
     <t>15,690247</t>
   </si>
   <si>
-    <t>26/02/2020</t>
+    <t>26/2/2020</t>
   </si>
   <si>
     <t>16,333758</t>
   </si>
   <si>
-    <t>25/02/2020</t>
+    <t>25/2/2020</t>
   </si>
   <si>
     <t>16,892857</t>
   </si>
   <si>
-    <t>24/02/2020</t>
+    <t>24/2/2020</t>
   </si>
   <si>
     <t>17,049434</t>
   </si>
   <si>
-    <t>23/02/2020</t>
+    <t>23/2/2020</t>
   </si>
   <si>
     <t>17,380006</t>
   </si>
   <si>
-    <t>22/02/2020</t>
+    <t>22/2/2020</t>
   </si>
   <si>
     <t>17,380924</t>
   </si>
   <si>
-    <t>21/02/2020</t>
+    <t>21/2/2020</t>
   </si>
   <si>
     <t>17,381843</t>
   </si>
   <si>
-    <t>20/02/2020</t>
+    <t>20/2/2020</t>
   </si>
   <si>
     <t>17,455599</t>
   </si>
   <si>
-    <t>19/02/2020</t>
+    <t>19/2/2020</t>
   </si>
   <si>
     <t>17,497206</t>
   </si>
   <si>
-    <t>18/02/2020</t>
+    <t>18/2/2020</t>
   </si>
   <si>
     <t>17,342424</t>
   </si>
   <si>
-    <t>17/02/2020</t>
+    <t>17/2/2020</t>
   </si>
   <si>
     <t>17,446930</t>
   </si>
   <si>
-    <t>16/02/2020</t>
+    <t>16/2/2020</t>
   </si>
   <si>
     <t>17,399150</t>
   </si>
   <si>
-    <t>15/02/2020</t>
+    <t>15/2/2020</t>
   </si>
   <si>
     <t>17,400078</t>
   </si>
   <si>
-    <t>14/02/2020</t>
+    <t>14/2/2020</t>
   </si>
   <si>
     <t>17,401006</t>
   </si>
   <si>
-    <t>13/02/2020</t>
+    <t>13/2/2020</t>
   </si>
   <si>
     <t>17,277916</t>
   </si>
   <si>
-    <t>12/02/2020</t>
+    <t>12/2/2020</t>
   </si>
   <si>
     <t>17,239390</t>
   </si>
   <si>
-    <t>11/02/2020</t>
+    <t>11/2/2020</t>
   </si>
   <si>
     <t>17,005258</t>
   </si>
   <si>
-    <t>10/02/2020</t>
+    <t>10/2/2020</t>
   </si>
   <si>
     <t>16,816904</t>
   </si>
   <si>
-    <t>09/02/2020</t>
+    <t>9/2/2020</t>
   </si>
   <si>
     <t>17,003205</t>
   </si>
   <si>
-    <t>08/02/2020</t>
+    <t>8/2/2020</t>
   </si>
   <si>
     <t>17,004113</t>
   </si>
   <si>
-    <t>07/02/2020</t>
+    <t>7/2/2020</t>
   </si>
   <si>
     <t>17,005022</t>
   </si>
   <si>
-    <t>06/02/2020</t>
+    <t>6/2/2020</t>
   </si>
   <si>
     <t>17,262160</t>
   </si>
   <si>
-    <t>05/02/2020</t>
+    <t>5/2/2020</t>
   </si>
   <si>
     <t>17,340498</t>
   </si>
   <si>
-    <t>04/02/2020</t>
+    <t>4/2/2020</t>
   </si>
   <si>
     <t>17,205333</t>
   </si>
   <si>
-    <t>03/02/2020</t>
+    <t>3/2/2020</t>
   </si>
   <si>
     <t>16,956122</t>
   </si>
   <si>
-    <t>02/02/2020</t>
+    <t>2/2/2020</t>
   </si>
   <si>
     <t>16,715572</t>
   </si>
   <si>
-    <t>01/02/2020</t>
+    <t>1/2/2020</t>
   </si>
   <si>
     <t>16,716493</t>
   </si>
   <si>
-    <t>31/01/2020</t>
+    <t>31/1/2020</t>
   </si>
   <si>
     <t>16,717414</t>
   </si>
   <si>
-    <t>30/01/2020</t>
+    <t>30/1/2020</t>
   </si>
   <si>
     <t>16,980424</t>
   </si>
   <si>
-    <t>29/01/2020</t>
+    <t>29/1/2020</t>
   </si>
   <si>
     <t>17,155848</t>
   </si>
   <si>
-    <t>28/01/2020</t>
+    <t>28/1/2020</t>
   </si>
   <si>
     <t>17,188390</t>
   </si>
   <si>
-    <t>27/01/2020</t>
+    <t>27/1/2020</t>
   </si>
   <si>
     <t>16,930096</t>
   </si>
   <si>
-    <t>26/01/2020</t>
+    <t>26/1/2020</t>
   </si>
   <si>
     <t>17,385217</t>
   </si>
   <si>
-    <t>25/01/2020</t>
+    <t>25/1/2020</t>
   </si>
   <si>
     <t>17,386141</t>
   </si>
   <si>
-    <t>24/01/2020</t>
+    <t>24/1/2020</t>
   </si>
   <si>
     <t>17,387066</t>
   </si>
   <si>
-    <t>23/01/2020</t>
+    <t>23/1/2020</t>
   </si>
   <si>
     <t>17,483273</t>
   </si>
   <si>
-    <t>22/01/2020</t>
+    <t>22/1/2020</t>
   </si>
   <si>
     <t>17,357837</t>
   </si>
   <si>
-    <t>21/01/2020</t>
+    <t>21/1/2020</t>
   </si>
   <si>
     <t>17,273583</t>
   </si>
   <si>
-    <t>20/01/2020</t>
+    <t>20/1/2020</t>
   </si>
   <si>
     <t>17,431639</t>
   </si>
   <si>
-    <t>19/01/2020</t>
+    <t>19/1/2020</t>
   </si>
   <si>
     <t>17,373265</t>
   </si>
   <si>
-    <t>18/01/2020</t>
+    <t>18/1/2020</t>
   </si>
   <si>
     <t>17,374191</t>
   </si>
   <si>
-    <t>17/01/2020</t>
+    <t>17/1/2020</t>
   </si>
   <si>
     <t>17,375117</t>
   </si>
   <si>
-    <t>16/01/2020</t>
+    <t>16/1/2020</t>
   </si>
   <si>
     <t>17,217692</t>
   </si>
   <si>
-    <t>15/01/2020</t>
+    <t>15/1/2020</t>
   </si>
   <si>
     <t>17,183824</t>
   </si>
   <si>
-    <t>14/01/2020</t>
+    <t>14/1/2020</t>
   </si>
   <si>
     <t>17,322366</t>
   </si>
   <si>
-    <t>13/01/2020</t>
+    <t>13/1/2020</t>
   </si>
   <si>
     <t>17,259247</t>
   </si>
   <si>
-    <t>12/01/2020</t>
+    <t>12/1/2020</t>
   </si>
   <si>
     <t>17,257559</t>
   </si>
   <si>
-    <t>11/01/2020</t>
+    <t>11/1/2020</t>
   </si>
   <si>
     <t>17,258476</t>
   </si>
   <si>
-    <t>10/01/2020</t>
+    <t>10/1/2020</t>
   </si>
   <si>
     <t>17,259394</t>
   </si>
   <si>
-    <t>09/01/2020</t>
+    <t>9/1/2020</t>
   </si>
   <si>
     <t>17,239314</t>
   </si>
   <si>
-    <t>08/01/2020</t>
+    <t>8/1/2020</t>
   </si>
   <si>
     <t>17,275819</t>
   </si>
   <si>
-    <t>07/01/2020</t>
+    <t>7/1/2020</t>
   </si>
   <si>
     <t>17,186875</t>
   </si>
   <si>
-    <t>06/01/2020</t>
+    <t>6/1/2020</t>
   </si>
   <si>
     <t>17,085717</t>
   </si>
   <si>
-    <t>05/01/2020</t>
+    <t>5/1/2020</t>
   </si>
   <si>
     <t>17,208988</t>
   </si>
   <si>
-    <t>04/01/2020</t>
+    <t>4/1/2020</t>
   </si>
   <si>
     <t>17,209900</t>
   </si>
   <si>
-    <t>03/01/2020</t>
+    <t>3/1/2020</t>
   </si>
   <si>
     <t>17,210813</t>
   </si>
   <si>
-    <t>02/01/2020</t>
+    <t>2/1/2020</t>
   </si>
   <si>
     <t>17,201476</t>
   </si>
   <si>
-    <t>01/01/2020</t>
+    <t>1/1/2020</t>
   </si>
   <si>
     <t>16,898695</t>
   </si>
   <si>
     <t>31/12/2019</t>
   </si>
   <si>
     <t>16,899598</t>
   </si>
   <si>
     <t>30/12/2019</t>
   </si>
   <si>
     <t>16,947351</t>
   </si>
   <si>
     <t>29/12/2019</t>
   </si>
   <si>
     <t>16,994622</t>
   </si>
   <si>
     <t>28/12/2019</t>
   </si>
@@ -13812,99 +14064,99 @@
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>16,544671</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>16,337689</t>
   </si>
   <si>
     <t>11/12/2019</t>
   </si>
   <si>
     <t>16,123035</t>
   </si>
   <si>
     <t>10/12/2019</t>
   </si>
   <si>
     <t>16,022715</t>
   </si>
   <si>
-    <t>09/12/2019</t>
+    <t>9/12/2019</t>
   </si>
   <si>
     <t>16,011631</t>
   </si>
   <si>
-    <t>08/12/2019</t>
+    <t>8/12/2019</t>
   </si>
   <si>
     <t>15,904944</t>
   </si>
   <si>
-    <t>07/12/2019</t>
+    <t>7/12/2019</t>
   </si>
   <si>
     <t>15,905775</t>
   </si>
   <si>
-    <t>06/12/2019</t>
+    <t>6/12/2019</t>
   </si>
   <si>
     <t>15,906605</t>
   </si>
   <si>
-    <t>05/12/2019</t>
+    <t>5/12/2019</t>
   </si>
   <si>
     <t>15,569886</t>
   </si>
   <si>
-    <t>04/12/2019</t>
+    <t>4/12/2019</t>
   </si>
   <si>
     <t>15,506511</t>
   </si>
   <si>
-    <t>03/12/2019</t>
+    <t>3/12/2019</t>
   </si>
   <si>
     <t>15,361242</t>
   </si>
   <si>
-    <t>02/12/2019</t>
+    <t>2/12/2019</t>
   </si>
   <si>
     <t>15,374169</t>
   </si>
   <si>
-    <t>01/12/2019</t>
+    <t>1/12/2019</t>
   </si>
   <si>
     <t>15,431555</t>
   </si>
   <si>
     <t>30/11/2019</t>
   </si>
   <si>
     <t>15,432359</t>
   </si>
   <si>
     <t>29/11/2019</t>
   </si>
   <si>
     <t>15,433163</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>15,422519</t>
   </si>
   <si>
     <t>27/11/2019</t>
   </si>
@@ -13992,99 +14244,99 @@
   <si>
     <t>13/11/2019</t>
   </si>
   <si>
     <t>15,105881</t>
   </si>
   <si>
     <t>12/11/2019</t>
   </si>
   <si>
     <t>15,225830</t>
   </si>
   <si>
     <t>11/11/2019</t>
   </si>
   <si>
     <t>15,362114</t>
   </si>
   <si>
     <t>10/11/2019</t>
   </si>
   <si>
     <t>15,420225</t>
   </si>
   <si>
-    <t>09/11/2019</t>
+    <t>9/11/2019</t>
   </si>
   <si>
     <t>15,421029</t>
   </si>
   <si>
-    <t>08/11/2019</t>
+    <t>8/11/2019</t>
   </si>
   <si>
     <t>15,421833</t>
   </si>
   <si>
-    <t>07/11/2019</t>
+    <t>7/11/2019</t>
   </si>
   <si>
     <t>15,657816</t>
   </si>
   <si>
-    <t>06/11/2019</t>
+    <t>6/11/2019</t>
   </si>
   <si>
     <t>15,621819</t>
   </si>
   <si>
-    <t>05/11/2019</t>
+    <t>5/11/2019</t>
   </si>
   <si>
     <t>15,755325</t>
   </si>
   <si>
-    <t>04/11/2019</t>
+    <t>4/11/2019</t>
   </si>
   <si>
     <t>15,745100</t>
   </si>
   <si>
-    <t>03/11/2019</t>
+    <t>3/11/2019</t>
   </si>
   <si>
     <t>15,737958</t>
   </si>
   <si>
-    <t>02/11/2019</t>
+    <t>2/11/2019</t>
   </si>
   <si>
     <t>15,738775</t>
   </si>
   <si>
-    <t>01/11/2019</t>
+    <t>1/11/2019</t>
   </si>
   <si>
     <t>15,739591</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>15,497126</t>
   </si>
   <si>
     <t>30/10/2019</t>
   </si>
   <si>
     <t>15,602388</t>
   </si>
   <si>
     <t>29/10/2019</t>
   </si>
   <si>
     <t>15,639211</t>
   </si>
   <si>
     <t>28/10/2019</t>
   </si>
@@ -14178,1635 +14430,1635 @@
   <si>
     <t>13/10/2019</t>
   </si>
   <si>
     <t>15,424709</t>
   </si>
   <si>
     <t>12/10/2019</t>
   </si>
   <si>
     <t>15,425512</t>
   </si>
   <si>
     <t>11/10/2019</t>
   </si>
   <si>
     <t>15,426315</t>
   </si>
   <si>
     <t>10/10/2019</t>
   </si>
   <si>
     <t>15,215263</t>
   </si>
   <si>
-    <t>09/10/2019</t>
+    <t>9/10/2019</t>
   </si>
   <si>
     <t>15,259954</t>
   </si>
   <si>
-    <t>08/10/2019</t>
+    <t>8/10/2019</t>
   </si>
   <si>
     <t>15,239988</t>
   </si>
   <si>
-    <t>07/10/2019</t>
+    <t>7/10/2019</t>
   </si>
   <si>
     <t>15,338312</t>
   </si>
   <si>
-    <t>06/10/2019</t>
+    <t>6/10/2019</t>
   </si>
   <si>
     <t>15,536507</t>
   </si>
   <si>
-    <t>05/10/2019</t>
+    <t>5/10/2019</t>
   </si>
   <si>
     <t>15,537314</t>
   </si>
   <si>
-    <t>04/10/2019</t>
+    <t>4/10/2019</t>
   </si>
   <si>
     <t>15,538122</t>
   </si>
   <si>
-    <t>03/10/2019</t>
+    <t>3/10/2019</t>
   </si>
   <si>
     <t>15,393527</t>
   </si>
   <si>
-    <t>02/10/2019</t>
+    <t>2/10/2019</t>
   </si>
   <si>
     <t>15,155922</t>
   </si>
   <si>
-    <t>01/10/2019</t>
+    <t>1/10/2019</t>
   </si>
   <si>
     <t>15,370999</t>
   </si>
   <si>
-    <t>30/09/2019</t>
+    <t>30/9/2019</t>
   </si>
   <si>
     <t>15,497106</t>
   </si>
   <si>
-    <t>29/09/2019</t>
+    <t>29/9/2019</t>
   </si>
   <si>
     <t>15,413549</t>
   </si>
   <si>
-    <t>28/09/2019</t>
+    <t>28/9/2019</t>
   </si>
   <si>
     <t>15,414351</t>
   </si>
   <si>
-    <t>27/09/2019</t>
+    <t>27/9/2019</t>
   </si>
   <si>
     <t>15,415154</t>
   </si>
   <si>
-    <t>26/09/2019</t>
+    <t>26/9/2019</t>
   </si>
   <si>
     <t>15,522647</t>
   </si>
   <si>
-    <t>25/09/2019</t>
+    <t>25/9/2019</t>
   </si>
   <si>
     <t>15,432772</t>
   </si>
   <si>
-    <t>24/09/2019</t>
+    <t>24/9/2019</t>
   </si>
   <si>
     <t>15,421755</t>
   </si>
   <si>
-    <t>23/09/2019</t>
+    <t>23/9/2019</t>
   </si>
   <si>
     <t>15,530609</t>
   </si>
   <si>
-    <t>22/09/2019</t>
+    <t>22/9/2019</t>
   </si>
   <si>
     <t>15,556774</t>
   </si>
   <si>
-    <t>21/09/2019</t>
+    <t>21/9/2019</t>
   </si>
   <si>
     <t>15,557584</t>
   </si>
   <si>
-    <t>20/09/2019</t>
+    <t>20/9/2019</t>
   </si>
   <si>
     <t>15,558394</t>
   </si>
   <si>
-    <t>19/09/2019</t>
+    <t>19/9/2019</t>
   </si>
   <si>
     <t>15,560596</t>
   </si>
   <si>
-    <t>18/09/2019</t>
+    <t>18/9/2019</t>
   </si>
   <si>
     <t>15,610287</t>
   </si>
   <si>
-    <t>17/09/2019</t>
+    <t>17/9/2019</t>
   </si>
   <si>
     <t>15,614416</t>
   </si>
   <si>
-    <t>16/09/2019</t>
+    <t>16/9/2019</t>
   </si>
   <si>
     <t>15,598356</t>
   </si>
   <si>
-    <t>15/09/2019</t>
+    <t>15/9/2019</t>
   </si>
   <si>
     <t>15,545855</t>
   </si>
   <si>
-    <t>14/09/2019</t>
+    <t>14/9/2019</t>
   </si>
   <si>
     <t>15,546667</t>
   </si>
   <si>
-    <t>13/09/2019</t>
+    <t>13/9/2019</t>
   </si>
   <si>
     <t>15,547480</t>
   </si>
   <si>
-    <t>12/09/2019</t>
+    <t>12/9/2019</t>
   </si>
   <si>
     <t>15,665803</t>
   </si>
   <si>
-    <t>11/09/2019</t>
+    <t>11/9/2019</t>
   </si>
   <si>
     <t>15,706080</t>
   </si>
   <si>
-    <t>10/09/2019</t>
+    <t>10/9/2019</t>
   </si>
   <si>
     <t>15,376613</t>
   </si>
   <si>
-    <t>09/09/2019</t>
+    <t>9/9/2019</t>
   </si>
   <si>
     <t>15,352571</t>
   </si>
   <si>
-    <t>08/09/2019</t>
+    <t>8/9/2019</t>
   </si>
   <si>
     <t>15,606902</t>
   </si>
   <si>
-    <t>07/09/2019</t>
+    <t>7/9/2019</t>
   </si>
   <si>
     <t>15,607717</t>
   </si>
   <si>
-    <t>06/09/2019</t>
+    <t>6/9/2019</t>
   </si>
   <si>
     <t>15,608533</t>
   </si>
   <si>
-    <t>05/09/2019</t>
+    <t>5/9/2019</t>
   </si>
   <si>
     <t>15,579441</t>
   </si>
   <si>
-    <t>04/09/2019</t>
+    <t>4/9/2019</t>
   </si>
   <si>
     <t>15,516050</t>
   </si>
   <si>
-    <t>03/09/2019</t>
+    <t>3/9/2019</t>
   </si>
   <si>
     <t>15,364389</t>
   </si>
   <si>
-    <t>02/09/2019</t>
+    <t>2/9/2019</t>
   </si>
   <si>
     <t>15,505103</t>
   </si>
   <si>
-    <t>01/09/2019</t>
+    <t>1/9/2019</t>
   </si>
   <si>
     <t>15,510299</t>
   </si>
   <si>
-    <t>31/08/2019</t>
+    <t>31/8/2019</t>
   </si>
   <si>
     <t>15,511108</t>
   </si>
   <si>
-    <t>30/08/2019</t>
+    <t>30/8/2019</t>
   </si>
   <si>
     <t>15,511916</t>
   </si>
   <si>
-    <t>29/08/2019</t>
+    <t>29/8/2019</t>
   </si>
   <si>
     <t>15,193748</t>
   </si>
   <si>
-    <t>28/08/2019</t>
+    <t>28/8/2019</t>
   </si>
   <si>
     <t>14,971507</t>
   </si>
   <si>
-    <t>27/08/2019</t>
+    <t>27/8/2019</t>
   </si>
   <si>
     <t>14,905428</t>
   </si>
   <si>
-    <t>26/08/2019</t>
+    <t>26/8/2019</t>
   </si>
   <si>
     <t>14,852353</t>
   </si>
   <si>
-    <t>25/08/2019</t>
+    <t>25/8/2019</t>
   </si>
   <si>
     <t>15,011395</t>
   </si>
   <si>
-    <t>24/08/2019</t>
+    <t>24/8/2019</t>
   </si>
   <si>
     <t>15,012187</t>
   </si>
   <si>
-    <t>23/08/2019</t>
+    <t>23/8/2019</t>
   </si>
   <si>
     <t>15,012971</t>
   </si>
   <si>
-    <t>22/08/2019</t>
+    <t>22/8/2019</t>
   </si>
   <si>
     <t>15,378375</t>
   </si>
   <si>
-    <t>21/08/2019</t>
+    <t>21/8/2019</t>
   </si>
   <si>
     <t>15,542210</t>
   </si>
   <si>
-    <t>20/08/2019</t>
+    <t>20/8/2019</t>
   </si>
   <si>
     <t>15,417900</t>
   </si>
   <si>
-    <t>19/08/2019</t>
+    <t>19/8/2019</t>
   </si>
   <si>
     <t>15,368073</t>
   </si>
   <si>
-    <t>18/08/2019</t>
+    <t>18/8/2019</t>
   </si>
   <si>
     <t>15,549414</t>
   </si>
   <si>
-    <t>17/08/2019</t>
+    <t>17/8/2019</t>
   </si>
   <si>
     <t>15,550224</t>
   </si>
   <si>
-    <t>16/08/2019</t>
+    <t>16/8/2019</t>
   </si>
   <si>
     <t>15,551035</t>
   </si>
   <si>
-    <t>15/08/2019</t>
+    <t>15/8/2019</t>
   </si>
   <si>
     <t>15,368716</t>
   </si>
   <si>
-    <t>14/08/2019</t>
+    <t>14/8/2019</t>
   </si>
   <si>
     <t>15,399958</t>
   </si>
   <si>
-    <t>13/08/2019</t>
+    <t>13/8/2019</t>
   </si>
   <si>
     <t>15,866706</t>
   </si>
   <si>
-    <t>12/08/2019</t>
+    <t>12/8/2019</t>
   </si>
   <si>
     <t>15,713579</t>
   </si>
   <si>
-    <t>11/08/2019</t>
+    <t>11/8/2019</t>
   </si>
   <si>
     <t>16,066238</t>
   </si>
   <si>
-    <t>10/08/2019</t>
+    <t>10/8/2019</t>
   </si>
   <si>
     <t>16,067072</t>
   </si>
   <si>
-    <t>09/08/2019</t>
+    <t>9/8/2019</t>
   </si>
   <si>
     <t>16,067907</t>
   </si>
   <si>
-    <t>08/08/2019</t>
+    <t>8/8/2019</t>
   </si>
   <si>
     <t>16,145120</t>
   </si>
   <si>
-    <t>07/08/2019</t>
+    <t>7/8/2019</t>
   </si>
   <si>
     <t>15,712686</t>
   </si>
   <si>
-    <t>06/08/2019</t>
+    <t>6/8/2019</t>
   </si>
   <si>
     <t>15,602351</t>
   </si>
   <si>
-    <t>05/08/2019</t>
+    <t>5/8/2019</t>
   </si>
   <si>
     <t>15,372849</t>
   </si>
   <si>
-    <t>04/08/2019</t>
+    <t>4/8/2019</t>
   </si>
   <si>
     <t>15,983239</t>
   </si>
   <si>
-    <t>03/08/2019</t>
+    <t>3/8/2019</t>
   </si>
   <si>
     <t>15,984067</t>
   </si>
   <si>
-    <t>02/08/2019</t>
+    <t>2/8/2019</t>
   </si>
   <si>
     <t>15,984895</t>
   </si>
   <si>
-    <t>01/08/2019</t>
+    <t>1/8/2019</t>
   </si>
   <si>
     <t>16,197906</t>
   </si>
   <si>
-    <t>31/07/2019</t>
+    <t>31/7/2019</t>
   </si>
   <si>
     <t>16,267693</t>
   </si>
   <si>
-    <t>30/07/2019</t>
+    <t>30/7/2019</t>
   </si>
   <si>
     <t>16,233681</t>
   </si>
   <si>
-    <t>29/07/2019</t>
+    <t>29/7/2019</t>
   </si>
   <si>
     <t>16,269318</t>
   </si>
   <si>
-    <t>28/07/2019</t>
+    <t>28/7/2019</t>
   </si>
   <si>
     <t>16,219890</t>
   </si>
   <si>
-    <t>27/07/2019</t>
+    <t>27/7/2019</t>
   </si>
   <si>
     <t>16,220731</t>
   </si>
   <si>
-    <t>26/07/2019</t>
+    <t>26/7/2019</t>
   </si>
   <si>
     <t>16,221573</t>
   </si>
   <si>
-    <t>25/07/2019</t>
+    <t>25/7/2019</t>
   </si>
   <si>
     <t>16,118627</t>
   </si>
   <si>
-    <t>24/07/2019</t>
+    <t>24/7/2019</t>
   </si>
   <si>
     <t>16,267770</t>
   </si>
   <si>
-    <t>23/07/2019</t>
+    <t>23/7/2019</t>
   </si>
   <si>
     <t>16,172645</t>
   </si>
   <si>
-    <t>22/07/2019</t>
+    <t>22/7/2019</t>
   </si>
   <si>
     <t>16,166140</t>
   </si>
   <si>
-    <t>21/07/2019</t>
+    <t>21/7/2019</t>
   </si>
   <si>
     <t>16,258738</t>
   </si>
   <si>
-    <t>20/07/2019</t>
+    <t>20/7/2019</t>
   </si>
   <si>
     <t>16,259580</t>
   </si>
   <si>
-    <t>19/07/2019</t>
+    <t>19/7/2019</t>
   </si>
   <si>
     <t>16,260422</t>
   </si>
   <si>
-    <t>18/07/2019</t>
+    <t>18/7/2019</t>
   </si>
   <si>
     <t>16,353343</t>
   </si>
   <si>
-    <t>17/07/2019</t>
+    <t>17/7/2019</t>
   </si>
   <si>
     <t>16,287779</t>
   </si>
   <si>
-    <t>16/07/2019</t>
+    <t>16/7/2019</t>
   </si>
   <si>
     <t>16,334769</t>
   </si>
   <si>
-    <t>15/07/2019</t>
+    <t>15/7/2019</t>
   </si>
   <si>
     <t>16,280113</t>
   </si>
   <si>
-    <t>14/07/2019</t>
+    <t>14/7/2019</t>
   </si>
   <si>
     <t>16,301828</t>
   </si>
   <si>
-    <t>13/07/2019</t>
+    <t>13/7/2019</t>
   </si>
   <si>
     <t>16,302680</t>
   </si>
   <si>
-    <t>12/07/2019</t>
+    <t>12/7/2019</t>
   </si>
   <si>
     <t>16,303531</t>
   </si>
   <si>
-    <t>11/07/2019</t>
+    <t>11/7/2019</t>
   </si>
   <si>
     <t>16,276825</t>
   </si>
   <si>
-    <t>10/07/2019</t>
+    <t>10/7/2019</t>
   </si>
   <si>
     <t>16,306046</t>
   </si>
   <si>
-    <t>09/07/2019</t>
+    <t>9/7/2019</t>
   </si>
   <si>
     <t>16,179909</t>
   </si>
   <si>
-    <t>08/07/2019</t>
+    <t>8/7/2019</t>
   </si>
   <si>
     <t>16,213056</t>
   </si>
   <si>
-    <t>07/07/2019</t>
+    <t>7/7/2019</t>
   </si>
   <si>
     <t>16,051900</t>
   </si>
   <si>
-    <t>06/07/2019</t>
+    <t>6/7/2019</t>
   </si>
   <si>
     <t>16,052736</t>
   </si>
   <si>
-    <t>05/07/2019</t>
+    <t>5/7/2019</t>
   </si>
   <si>
     <t>16,053572</t>
   </si>
   <si>
-    <t>04/07/2019</t>
+    <t>4/7/2019</t>
   </si>
   <si>
     <t>15,812940</t>
   </si>
   <si>
-    <t>03/07/2019</t>
+    <t>3/7/2019</t>
   </si>
   <si>
     <t>15,571623</t>
   </si>
   <si>
-    <t>02/07/2019</t>
+    <t>2/7/2019</t>
   </si>
   <si>
     <t>15,480439</t>
   </si>
   <si>
-    <t>01/07/2019</t>
+    <t>1/7/2019</t>
   </si>
   <si>
     <t>15,508234</t>
   </si>
   <si>
-    <t>30/06/2019</t>
+    <t>30/6/2019</t>
   </si>
   <si>
     <t>15,407519</t>
   </si>
   <si>
-    <t>29/06/2019</t>
+    <t>29/6/2019</t>
   </si>
   <si>
     <t>15,408306</t>
   </si>
   <si>
-    <t>28/06/2019</t>
+    <t>28/6/2019</t>
   </si>
   <si>
     <t>15,409093</t>
   </si>
   <si>
-    <t>27/06/2019</t>
+    <t>27/6/2019</t>
   </si>
   <si>
     <t>15,311688</t>
   </si>
   <si>
-    <t>26/06/2019</t>
+    <t>26/6/2019</t>
   </si>
   <si>
     <t>15,226563</t>
   </si>
   <si>
-    <t>25/06/2019</t>
+    <t>25/6/2019</t>
   </si>
   <si>
     <t>15,211038</t>
   </si>
   <si>
-    <t>24/06/2019</t>
+    <t>24/6/2019</t>
   </si>
   <si>
     <t>15,384939</t>
   </si>
   <si>
-    <t>23/06/2019</t>
+    <t>23/6/2019</t>
   </si>
   <si>
     <t>15,440809</t>
   </si>
   <si>
-    <t>22/06/2019</t>
+    <t>22/6/2019</t>
   </si>
   <si>
     <t>15,441597</t>
   </si>
   <si>
-    <t>21/06/2019</t>
+    <t>21/6/2019</t>
   </si>
   <si>
     <t>15,442386</t>
   </si>
   <si>
-    <t>20/06/2019</t>
+    <t>20/6/2019</t>
   </si>
   <si>
     <t>15,382251</t>
   </si>
   <si>
-    <t>19/06/2019</t>
+    <t>19/6/2019</t>
   </si>
   <si>
     <t>15,327809</t>
   </si>
   <si>
-    <t>18/06/2019</t>
+    <t>18/6/2019</t>
   </si>
   <si>
     <t>15,257112</t>
   </si>
   <si>
-    <t>17/06/2019</t>
+    <t>17/6/2019</t>
   </si>
   <si>
     <t>15,029276</t>
   </si>
   <si>
-    <t>16/06/2019</t>
+    <t>16/6/2019</t>
   </si>
   <si>
     <t>15,028406</t>
   </si>
   <si>
-    <t>15/06/2019</t>
+    <t>15/6/2019</t>
   </si>
   <si>
     <t>15,029172</t>
   </si>
   <si>
-    <t>14/06/2019</t>
+    <t>14/6/2019</t>
   </si>
   <si>
     <t>15,029937</t>
   </si>
   <si>
-    <t>13/06/2019</t>
+    <t>13/6/2019</t>
   </si>
   <si>
     <t>15,146218</t>
   </si>
   <si>
-    <t>12/06/2019</t>
+    <t>12/6/2019</t>
   </si>
   <si>
     <t>14,996650</t>
   </si>
   <si>
-    <t>11/06/2019</t>
+    <t>11/6/2019</t>
   </si>
   <si>
     <t>14,954546</t>
   </si>
   <si>
-    <t>10/06/2019</t>
+    <t>10/6/2019</t>
   </si>
   <si>
     <t>14,876812</t>
   </si>
   <si>
-    <t>09/06/2019</t>
+    <t>9/6/2019</t>
   </si>
   <si>
     <t>14,877708</t>
   </si>
   <si>
-    <t>08/06/2019</t>
+    <t>8/6/2019</t>
   </si>
   <si>
     <t>14,878464</t>
   </si>
   <si>
-    <t>07/06/2019</t>
+    <t>7/6/2019</t>
   </si>
   <si>
     <t>14,879221</t>
   </si>
   <si>
-    <t>06/06/2019</t>
+    <t>6/6/2019</t>
   </si>
   <si>
     <t>14,766892</t>
   </si>
   <si>
-    <t>05/06/2019</t>
+    <t>5/6/2019</t>
   </si>
   <si>
     <t>14,731097</t>
   </si>
   <si>
-    <t>04/06/2019</t>
+    <t>4/6/2019</t>
   </si>
   <si>
     <t>14,810222</t>
   </si>
   <si>
-    <t>03/06/2019</t>
+    <t>3/6/2019</t>
   </si>
   <si>
     <t>14,568231</t>
   </si>
   <si>
-    <t>02/06/2019</t>
+    <t>2/6/2019</t>
   </si>
   <si>
     <t>14,569721</t>
   </si>
   <si>
-    <t>01/06/2019</t>
+    <t>1/6/2019</t>
   </si>
   <si>
     <t>14,570461</t>
   </si>
   <si>
-    <t>31/05/2019</t>
+    <t>31/5/2019</t>
   </si>
   <si>
     <t>14,571199</t>
   </si>
   <si>
-    <t>30/05/2019</t>
+    <t>30/5/2019</t>
   </si>
   <si>
     <t>14,575233</t>
   </si>
   <si>
-    <t>29/05/2019</t>
+    <t>29/5/2019</t>
   </si>
   <si>
     <t>14,461996</t>
   </si>
   <si>
-    <t>28/05/2019</t>
+    <t>28/5/2019</t>
   </si>
   <si>
     <t>14,276148</t>
   </si>
   <si>
-    <t>27/05/2019</t>
+    <t>27/5/2019</t>
   </si>
   <si>
     <t>14,076608</t>
   </si>
   <si>
-    <t>26/05/2019</t>
+    <t>26/5/2019</t>
   </si>
   <si>
     <t>14,004243</t>
   </si>
   <si>
-    <t>25/05/2019</t>
+    <t>25/5/2019</t>
   </si>
   <si>
     <t>14,004963</t>
   </si>
   <si>
-    <t>24/05/2019</t>
+    <t>24/5/2019</t>
   </si>
   <si>
     <t>14,005684</t>
   </si>
   <si>
-    <t>23/05/2019</t>
+    <t>23/5/2019</t>
   </si>
   <si>
     <t>13,983440</t>
   </si>
   <si>
-    <t>22/05/2019</t>
+    <t>22/5/2019</t>
   </si>
   <si>
     <t>14,115381</t>
   </si>
   <si>
-    <t>21/05/2019</t>
+    <t>21/5/2019</t>
   </si>
   <si>
     <t>14,105549</t>
   </si>
   <si>
-    <t>20/05/2019</t>
+    <t>20/5/2019</t>
   </si>
   <si>
     <t>13,875133</t>
   </si>
   <si>
-    <t>19/05/2019</t>
+    <t>19/5/2019</t>
   </si>
   <si>
     <t>13,725126</t>
   </si>
   <si>
-    <t>18/05/2019</t>
+    <t>18/5/2019</t>
   </si>
   <si>
     <t>13,725841</t>
   </si>
   <si>
-    <t>17/05/2019</t>
+    <t>17/5/2019</t>
   </si>
   <si>
     <t>13,726556</t>
   </si>
   <si>
-    <t>16/05/2019</t>
+    <t>16/5/2019</t>
   </si>
   <si>
     <t>13,945717</t>
   </si>
   <si>
-    <t>15/05/2019</t>
+    <t>15/5/2019</t>
   </si>
   <si>
     <t>14,122024</t>
   </si>
   <si>
-    <t>14/05/2019</t>
+    <t>14/5/2019</t>
   </si>
   <si>
     <t>14,308219</t>
   </si>
   <si>
-    <t>13/05/2019</t>
+    <t>13/5/2019</t>
   </si>
   <si>
     <t>14,181882</t>
   </si>
   <si>
-    <t>12/05/2019</t>
+    <t>12/5/2019</t>
   </si>
   <si>
     <t>14,434812</t>
   </si>
   <si>
-    <t>11/05/2019</t>
+    <t>11/5/2019</t>
   </si>
   <si>
     <t>14,435564</t>
   </si>
   <si>
-    <t>10/05/2019</t>
+    <t>10/5/2019</t>
   </si>
   <si>
     <t>14,436316</t>
   </si>
   <si>
-    <t>09/05/2019</t>
+    <t>9/5/2019</t>
   </si>
   <si>
     <t>14,483664</t>
   </si>
   <si>
-    <t>08/05/2019</t>
+    <t>8/5/2019</t>
   </si>
   <si>
     <t>14,493142</t>
   </si>
   <si>
-    <t>07/05/2019</t>
+    <t>7/5/2019</t>
   </si>
   <si>
     <t>14,320539</t>
   </si>
   <si>
-    <t>06/05/2019</t>
+    <t>6/5/2019</t>
   </si>
   <si>
     <t>14,405254</t>
   </si>
   <si>
-    <t>05/05/2019</t>
+    <t>5/5/2019</t>
   </si>
   <si>
     <t>14,521189</t>
   </si>
   <si>
-    <t>04/05/2019</t>
+    <t>4/5/2019</t>
   </si>
   <si>
     <t>14,521938</t>
   </si>
   <si>
-    <t>03/05/2019</t>
+    <t>3/5/2019</t>
   </si>
   <si>
     <t>14,522687</t>
   </si>
   <si>
-    <t>02/05/2019</t>
+    <t>2/5/2019</t>
   </si>
   <si>
     <t>14,387859</t>
   </si>
   <si>
-    <t>01/05/2019</t>
+    <t>1/5/2019</t>
   </si>
   <si>
     <t>14,410070</t>
   </si>
   <si>
-    <t>30/04/2019</t>
+    <t>30/4/2019</t>
   </si>
   <si>
     <t>14,443452</t>
   </si>
   <si>
-    <t>29/04/2019</t>
+    <t>29/4/2019</t>
   </si>
   <si>
     <t>14,490768</t>
   </si>
   <si>
-    <t>28/04/2019</t>
+    <t>28/4/2019</t>
   </si>
   <si>
     <t>14,490765</t>
   </si>
   <si>
-    <t>27/04/2019</t>
+    <t>27/4/2019</t>
   </si>
   <si>
     <t>14,491527</t>
   </si>
   <si>
-    <t>26/04/2019</t>
+    <t>26/4/2019</t>
   </si>
   <si>
     <t>14,492288</t>
   </si>
   <si>
-    <t>25/04/2019</t>
+    <t>25/4/2019</t>
   </si>
   <si>
     <t>14,347010</t>
   </si>
   <si>
-    <t>24/04/2019</t>
+    <t>24/4/2019</t>
   </si>
   <si>
     <t>14,204634</t>
   </si>
   <si>
-    <t>23/04/2019</t>
+    <t>23/4/2019</t>
   </si>
   <si>
     <t>14,360427</t>
   </si>
   <si>
-    <t>22/04/2019</t>
+    <t>22/4/2019</t>
   </si>
   <si>
     <t>14,269191</t>
   </si>
   <si>
-    <t>21/04/2019</t>
+    <t>21/4/2019</t>
   </si>
   <si>
     <t>14,298690</t>
   </si>
   <si>
-    <t>20/04/2019</t>
+    <t>20/4/2019</t>
   </si>
   <si>
     <t>14,299432</t>
   </si>
   <si>
-    <t>19/04/2019</t>
+    <t>19/4/2019</t>
   </si>
   <si>
     <t>14,300175</t>
   </si>
   <si>
-    <t>18/04/2019</t>
+    <t>18/4/2019</t>
   </si>
   <si>
     <t>14,300917</t>
   </si>
   <si>
-    <t>17/04/2019</t>
+    <t>17/4/2019</t>
   </si>
   <si>
     <t>14,194068</t>
   </si>
   <si>
-    <t>16/04/2019</t>
+    <t>16/4/2019</t>
   </si>
   <si>
     <t>14,291785</t>
   </si>
   <si>
-    <t>15/04/2019</t>
+    <t>15/4/2019</t>
   </si>
   <si>
     <t>14,234396</t>
   </si>
   <si>
-    <t>14/04/2019</t>
+    <t>14/4/2019</t>
   </si>
   <si>
     <t>14,185985</t>
   </si>
   <si>
-    <t>13/04/2019</t>
+    <t>13/4/2019</t>
   </si>
   <si>
     <t>14,186719</t>
   </si>
   <si>
-    <t>12/04/2019</t>
+    <t>12/4/2019</t>
   </si>
   <si>
     <t>14,187453</t>
   </si>
   <si>
-    <t>11/04/2019</t>
+    <t>11/4/2019</t>
   </si>
   <si>
     <t>14,386031</t>
   </si>
   <si>
-    <t>10/04/2019</t>
+    <t>10/4/2019</t>
   </si>
   <si>
     <t>14,487483</t>
   </si>
   <si>
-    <t>09/04/2019</t>
+    <t>9/4/2019</t>
   </si>
   <si>
     <t>14,426720</t>
   </si>
   <si>
-    <t>08/04/2019</t>
+    <t>8/4/2019</t>
   </si>
   <si>
     <t>14,583159</t>
   </si>
   <si>
-    <t>07/04/2019</t>
+    <t>7/4/2019</t>
   </si>
   <si>
     <t>14,591105</t>
   </si>
   <si>
-    <t>06/04/2019</t>
+    <t>6/4/2019</t>
   </si>
   <si>
     <t>14,591882</t>
   </si>
   <si>
-    <t>05/04/2019</t>
+    <t>5/4/2019</t>
   </si>
   <si>
     <t>14,595587</t>
   </si>
   <si>
-    <t>04/04/2019</t>
+    <t>4/4/2019</t>
   </si>
   <si>
     <t>14,549065</t>
   </si>
   <si>
-    <t>03/04/2019</t>
+    <t>3/4/2019</t>
   </si>
   <si>
     <t>14,402665</t>
   </si>
   <si>
-    <t>02/04/2019</t>
+    <t>2/4/2019</t>
   </si>
   <si>
     <t>14,524563</t>
   </si>
   <si>
-    <t>01/04/2019</t>
+    <t>1/4/2019</t>
   </si>
   <si>
     <t>14,495062</t>
   </si>
   <si>
-    <t>31/03/2019</t>
+    <t>31/3/2019</t>
   </si>
   <si>
     <t>14,372599</t>
   </si>
   <si>
-    <t>30/03/2019</t>
+    <t>30/3/2019</t>
   </si>
   <si>
     <t>14,373353</t>
   </si>
   <si>
-    <t>29/03/2019</t>
+    <t>29/3/2019</t>
   </si>
   <si>
     <t>14,374107</t>
   </si>
   <si>
-    <t>28/03/2019</t>
+    <t>28/3/2019</t>
   </si>
   <si>
     <t>14,182960</t>
   </si>
   <si>
-    <t>27/03/2019</t>
+    <t>27/3/2019</t>
   </si>
   <si>
     <t>13,994787</t>
   </si>
   <si>
-    <t>26/03/2019</t>
+    <t>26/3/2019</t>
   </si>
   <si>
     <t>14,388397</t>
   </si>
   <si>
-    <t>25/03/2019</t>
+    <t>25/3/2019</t>
   </si>
   <si>
     <t>14,299444</t>
   </si>
   <si>
-    <t>24/03/2019</t>
+    <t>24/3/2019</t>
   </si>
   <si>
     <t>14,247729</t>
   </si>
   <si>
-    <t>23/03/2019</t>
+    <t>23/3/2019</t>
   </si>
   <si>
     <t>14,248480</t>
   </si>
   <si>
-    <t>22/03/2019</t>
+    <t>22/3/2019</t>
   </si>
   <si>
     <t>14,249231</t>
   </si>
   <si>
-    <t>21/03/2019</t>
+    <t>21/3/2019</t>
   </si>
   <si>
     <t>14,507726</t>
   </si>
   <si>
-    <t>20/03/2019</t>
+    <t>20/3/2019</t>
   </si>
   <si>
     <t>14,627562</t>
   </si>
   <si>
-    <t>19/03/2019</t>
+    <t>19/3/2019</t>
   </si>
   <si>
     <t>14,606585</t>
   </si>
   <si>
-    <t>18/03/2019</t>
+    <t>18/3/2019</t>
   </si>
   <si>
     <t>14,468132</t>
   </si>
   <si>
-    <t>17/03/2019</t>
+    <t>17/3/2019</t>
   </si>
   <si>
     <t>14,421477</t>
   </si>
   <si>
-    <t>16/03/2019</t>
+    <t>16/3/2019</t>
   </si>
   <si>
     <t>14,422229</t>
   </si>
   <si>
-    <t>15/03/2019</t>
+    <t>15/3/2019</t>
   </si>
   <si>
     <t>14,422981</t>
   </si>
   <si>
-    <t>14/03/2019</t>
+    <t>14/3/2019</t>
   </si>
   <si>
     <t>14,306198</t>
   </si>
   <si>
-    <t>13/03/2019</t>
+    <t>13/3/2019</t>
   </si>
   <si>
     <t>14,363806</t>
   </si>
   <si>
-    <t>12/03/2019</t>
+    <t>12/3/2019</t>
   </si>
   <si>
     <t>14,389893</t>
   </si>
   <si>
-    <t>11/03/2019</t>
+    <t>11/3/2019</t>
   </si>
   <si>
     <t>14,347757</t>
   </si>
   <si>
-    <t>10/03/2019</t>
+    <t>10/3/2019</t>
   </si>
   <si>
     <t>14,107009</t>
   </si>
   <si>
-    <t>09/03/2019</t>
+    <t>9/3/2019</t>
   </si>
   <si>
     <t>14,107743</t>
   </si>
   <si>
-    <t>08/03/2019</t>
+    <t>8/3/2019</t>
   </si>
   <si>
     <t>14,108476</t>
   </si>
   <si>
-    <t>07/03/2019</t>
+    <t>7/3/2019</t>
   </si>
   <si>
     <t>13,955656</t>
   </si>
   <si>
-    <t>06/03/2019</t>
+    <t>6/3/2019</t>
   </si>
   <si>
     <t>14,077272</t>
   </si>
   <si>
-    <t>05/03/2019</t>
+    <t>5/3/2019</t>
   </si>
   <si>
     <t>14,218947</t>
   </si>
   <si>
-    <t>04/03/2019</t>
+    <t>4/3/2019</t>
   </si>
   <si>
     <t>14,198785</t>
   </si>
   <si>
-    <t>03/03/2019</t>
+    <t>3/3/2019</t>
   </si>
   <si>
     <t>14,248106</t>
   </si>
   <si>
-    <t>02/03/2019</t>
+    <t>2/3/2019</t>
   </si>
   <si>
     <t>14,248905</t>
   </si>
   <si>
-    <t>01/03/2019</t>
+    <t>1/3/2019</t>
   </si>
   <si>
     <t>14,249650</t>
   </si>
   <si>
-    <t>28/02/2019</t>
+    <t>28/2/2019</t>
   </si>
   <si>
     <t>14,304150</t>
   </si>
   <si>
-    <t>27/02/2019</t>
+    <t>27/2/2019</t>
   </si>
   <si>
     <t>14,653419</t>
   </si>
   <si>
-    <t>26/02/2019</t>
+    <t>26/2/2019</t>
   </si>
   <si>
     <t>14,669292</t>
   </si>
   <si>
-    <t>25/02/2019</t>
+    <t>25/2/2019</t>
   </si>
   <si>
     <t>14,841298</t>
   </si>
   <si>
-    <t>24/02/2019</t>
+    <t>24/2/2019</t>
   </si>
   <si>
     <t>14,743083</t>
   </si>
   <si>
-    <t>23/02/2019</t>
+    <t>23/2/2019</t>
   </si>
   <si>
     <t>14,743873</t>
   </si>
   <si>
-    <t>22/02/2019</t>
+    <t>22/2/2019</t>
   </si>
   <si>
     <t>14,744664</t>
   </si>
   <si>
-    <t>21/02/2019</t>
+    <t>21/2/2019</t>
   </si>
   <si>
     <t>14,701323</t>
   </si>
   <si>
-    <t>20/02/2019</t>
+    <t>20/2/2019</t>
   </si>
   <si>
     <t>14,774276</t>
   </si>
   <si>
-    <t>19/02/2019</t>
+    <t>19/2/2019</t>
   </si>
   <si>
     <t>14,935989</t>
   </si>
   <si>
-    <t>18/02/2019</t>
+    <t>18/2/2019</t>
   </si>
   <si>
     <t>14,972630</t>
   </si>
   <si>
-    <t>17/02/2019</t>
+    <t>17/2/2019</t>
   </si>
   <si>
     <t>14,973512</t>
   </si>
   <si>
-    <t>16/02/2019</t>
+    <t>16/2/2019</t>
   </si>
   <si>
     <t>14,974395</t>
   </si>
   <si>
-    <t>15/02/2019</t>
+    <t>15/2/2019</t>
   </si>
   <si>
     <t>14,975277</t>
   </si>
   <si>
-    <t>14/02/2019</t>
+    <t>14/2/2019</t>
   </si>
   <si>
     <t>14,976159</t>
   </si>
   <si>
-    <t>13/02/2019</t>
+    <t>13/2/2019</t>
   </si>
   <si>
     <t>14,977041</t>
   </si>
   <si>
-    <t>12/02/2019</t>
+    <t>12/2/2019</t>
   </si>
   <si>
     <t>14,977924</t>
   </si>
   <si>
-    <t>11/02/2019</t>
+    <t>11/2/2019</t>
   </si>
   <si>
     <t>14,978806</t>
   </si>
   <si>
-    <t>10/02/2019</t>
+    <t>10/2/2019</t>
   </si>
   <si>
     <t>14,979689</t>
   </si>
   <si>
-    <t>09/02/2019</t>
+    <t>9/2/2019</t>
   </si>
   <si>
     <t>14,980571</t>
   </si>
   <si>
-    <t>08/02/2019</t>
+    <t>8/2/2019</t>
   </si>
   <si>
     <t>14,981454</t>
   </si>
   <si>
-    <t>07/02/2019</t>
+    <t>7/2/2019</t>
   </si>
   <si>
     <t>14,982336</t>
   </si>
   <si>
-    <t>06/02/2019</t>
+    <t>6/2/2019</t>
   </si>
   <si>
     <t>14,983219</t>
   </si>
   <si>
-    <t>05/02/2019</t>
+    <t>5/2/2019</t>
   </si>
   <si>
     <t>14,984101</t>
   </si>
   <si>
-    <t>04/02/2019</t>
+    <t>4/2/2019</t>
   </si>
   <si>
     <t>14,984984</t>
   </si>
   <si>
-    <t>03/02/2019</t>
+    <t>3/2/2019</t>
   </si>
   <si>
     <t>14,985867</t>
   </si>
   <si>
-    <t>02/02/2019</t>
+    <t>2/2/2019</t>
   </si>
   <si>
     <t>14,986750</t>
   </si>
   <si>
-    <t>01/02/2019</t>
+    <t>1/2/2019</t>
   </si>
   <si>
     <t>14,987633</t>
   </si>
   <si>
-    <t>31/01/2019</t>
+    <t>31/1/2019</t>
   </si>
   <si>
     <t>14,988516</t>
   </si>
   <si>
-    <t>30/01/2019</t>
+    <t>30/1/2019</t>
   </si>
   <si>
     <t>14,989399</t>
   </si>
   <si>
-    <t>29/01/2019</t>
+    <t>29/1/2019</t>
   </si>
   <si>
     <t>14,990282</t>
   </si>
   <si>
-    <t>28/01/2019</t>
+    <t>28/1/2019</t>
   </si>
   <si>
     <t>14,991165</t>
   </si>
   <si>
-    <t>27/01/2019</t>
+    <t>27/1/2019</t>
   </si>
   <si>
     <t>14,992048</t>
   </si>
   <si>
-    <t>26/01/2019</t>
+    <t>26/1/2019</t>
   </si>
   <si>
     <t>14,992931</t>
   </si>
   <si>
-    <t>25/01/2019</t>
+    <t>25/1/2019</t>
   </si>
   <si>
     <t>14,993815</t>
   </si>
   <si>
-    <t>24/01/2019</t>
+    <t>24/1/2019</t>
   </si>
   <si>
     <t>14,994699</t>
   </si>
   <si>
-    <t>23/01/2019</t>
+    <t>23/1/2019</t>
   </si>
   <si>
     <t>14,995583</t>
   </si>
   <si>
-    <t>22/01/2019</t>
+    <t>22/1/2019</t>
   </si>
   <si>
     <t>14,996466</t>
   </si>
   <si>
-    <t>21/01/2019</t>
+    <t>21/1/2019</t>
   </si>
   <si>
     <t>14,997350</t>
   </si>
   <si>
-    <t>20/01/2019</t>
+    <t>20/1/2019</t>
   </si>
   <si>
     <t>14,998233</t>
   </si>
   <si>
-    <t>19/01/2019</t>
+    <t>19/1/2019</t>
   </si>
   <si>
     <t>14,999117</t>
   </si>
   <si>
-    <t>18/01/2019</t>
+    <t>18/1/2019</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -15814,51 +16066,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2628"/>
+  <dimension ref="A1:B2670"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -28238,387 +28490,387 @@
       <c r="B1550" s="0" t="s">
         <v>3098</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
         <v>3099</v>
       </c>
       <c r="B1551" s="0" t="s">
         <v>3100</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
         <v>3101</v>
       </c>
       <c r="B1552" s="0" t="s">
         <v>3102</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
         <v>3103</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>2966</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="B1554" s="0" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="B1557" s="0" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="B1562" s="0" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
       <c r="B1563" s="0" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="B1564" s="0" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="0" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="B1565" s="0" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="0" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="B1566" s="0" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="0" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="B1567" s="0" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="0" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="B1568" s="0" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="0" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="B1569" s="0" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="0" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="B1570" s="0" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="0" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="B1571" s="0" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="0" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="B1572" s="0" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="0" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="B1573" s="0" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="0" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="B1574" s="0" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="B1575" s="0" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="B1579" s="0" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="B1581" s="0" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
       <c r="B1583" s="0" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="B1585" s="0" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="B1586" s="0" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="B1587" s="0" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="B1588" s="0" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="B1589" s="0" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="B1590" s="0" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="B1591" s="0" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
       <c r="B1593" s="0" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="B1594" s="0" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>3187</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
         <v>3188</v>
       </c>
       <c r="B1596" s="0" t="s">
         <v>3189</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
         <v>3190</v>
       </c>
       <c r="B1597" s="0" t="s">
         <v>3191</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
         <v>3192</v>
       </c>
       <c r="B1598" s="0" t="s">
         <v>3193</v>
       </c>
@@ -36839,31 +37091,367 @@
         <v>5247</v>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" s="0" t="s">
         <v>5248</v>
       </c>
       <c r="B2626" s="0" t="s">
         <v>5249</v>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" s="0" t="s">
         <v>5250</v>
       </c>
       <c r="B2627" s="0" t="s">
         <v>5251</v>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" s="0" t="s">
         <v>5252</v>
       </c>
       <c r="B2628" s="0" t="s">
         <v>5253</v>
+      </c>
+    </row>
+    <row r="2629">
+      <c r="A2629" s="0" t="s">
+        <v>5254</v>
+      </c>
+      <c r="B2629" s="0" t="s">
+        <v>5255</v>
+      </c>
+    </row>
+    <row r="2630">
+      <c r="A2630" s="0" t="s">
+        <v>5256</v>
+      </c>
+      <c r="B2630" s="0" t="s">
+        <v>5257</v>
+      </c>
+    </row>
+    <row r="2631">
+      <c r="A2631" s="0" t="s">
+        <v>5258</v>
+      </c>
+      <c r="B2631" s="0" t="s">
+        <v>5259</v>
+      </c>
+    </row>
+    <row r="2632">
+      <c r="A2632" s="0" t="s">
+        <v>5260</v>
+      </c>
+      <c r="B2632" s="0" t="s">
+        <v>5261</v>
+      </c>
+    </row>
+    <row r="2633">
+      <c r="A2633" s="0" t="s">
+        <v>5262</v>
+      </c>
+      <c r="B2633" s="0" t="s">
+        <v>5263</v>
+      </c>
+    </row>
+    <row r="2634">
+      <c r="A2634" s="0" t="s">
+        <v>5264</v>
+      </c>
+      <c r="B2634" s="0" t="s">
+        <v>5265</v>
+      </c>
+    </row>
+    <row r="2635">
+      <c r="A2635" s="0" t="s">
+        <v>5266</v>
+      </c>
+      <c r="B2635" s="0" t="s">
+        <v>5267</v>
+      </c>
+    </row>
+    <row r="2636">
+      <c r="A2636" s="0" t="s">
+        <v>5268</v>
+      </c>
+      <c r="B2636" s="0" t="s">
+        <v>5269</v>
+      </c>
+    </row>
+    <row r="2637">
+      <c r="A2637" s="0" t="s">
+        <v>5270</v>
+      </c>
+      <c r="B2637" s="0" t="s">
+        <v>5271</v>
+      </c>
+    </row>
+    <row r="2638">
+      <c r="A2638" s="0" t="s">
+        <v>5272</v>
+      </c>
+      <c r="B2638" s="0" t="s">
+        <v>5273</v>
+      </c>
+    </row>
+    <row r="2639">
+      <c r="A2639" s="0" t="s">
+        <v>5274</v>
+      </c>
+      <c r="B2639" s="0" t="s">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="2640">
+      <c r="A2640" s="0" t="s">
+        <v>5276</v>
+      </c>
+      <c r="B2640" s="0" t="s">
+        <v>5277</v>
+      </c>
+    </row>
+    <row r="2641">
+      <c r="A2641" s="0" t="s">
+        <v>5278</v>
+      </c>
+      <c r="B2641" s="0" t="s">
+        <v>5279</v>
+      </c>
+    </row>
+    <row r="2642">
+      <c r="A2642" s="0" t="s">
+        <v>5280</v>
+      </c>
+      <c r="B2642" s="0" t="s">
+        <v>5281</v>
+      </c>
+    </row>
+    <row r="2643">
+      <c r="A2643" s="0" t="s">
+        <v>5282</v>
+      </c>
+      <c r="B2643" s="0" t="s">
+        <v>5283</v>
+      </c>
+    </row>
+    <row r="2644">
+      <c r="A2644" s="0" t="s">
+        <v>5284</v>
+      </c>
+      <c r="B2644" s="0" t="s">
+        <v>5285</v>
+      </c>
+    </row>
+    <row r="2645">
+      <c r="A2645" s="0" t="s">
+        <v>5286</v>
+      </c>
+      <c r="B2645" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2646">
+      <c r="A2646" s="0" t="s">
+        <v>5288</v>
+      </c>
+      <c r="B2646" s="0" t="s">
+        <v>5289</v>
+      </c>
+    </row>
+    <row r="2647">
+      <c r="A2647" s="0" t="s">
+        <v>5290</v>
+      </c>
+      <c r="B2647" s="0" t="s">
+        <v>5291</v>
+      </c>
+    </row>
+    <row r="2648">
+      <c r="A2648" s="0" t="s">
+        <v>5292</v>
+      </c>
+      <c r="B2648" s="0" t="s">
+        <v>5293</v>
+      </c>
+    </row>
+    <row r="2649">
+      <c r="A2649" s="0" t="s">
+        <v>5294</v>
+      </c>
+      <c r="B2649" s="0" t="s">
+        <v>5295</v>
+      </c>
+    </row>
+    <row r="2650">
+      <c r="A2650" s="0" t="s">
+        <v>5296</v>
+      </c>
+      <c r="B2650" s="0" t="s">
+        <v>5297</v>
+      </c>
+    </row>
+    <row r="2651">
+      <c r="A2651" s="0" t="s">
+        <v>5298</v>
+      </c>
+      <c r="B2651" s="0" t="s">
+        <v>5299</v>
+      </c>
+    </row>
+    <row r="2652">
+      <c r="A2652" s="0" t="s">
+        <v>5300</v>
+      </c>
+      <c r="B2652" s="0" t="s">
+        <v>5301</v>
+      </c>
+    </row>
+    <row r="2653">
+      <c r="A2653" s="0" t="s">
+        <v>5302</v>
+      </c>
+      <c r="B2653" s="0" t="s">
+        <v>5303</v>
+      </c>
+    </row>
+    <row r="2654">
+      <c r="A2654" s="0" t="s">
+        <v>5304</v>
+      </c>
+      <c r="B2654" s="0" t="s">
+        <v>5305</v>
+      </c>
+    </row>
+    <row r="2655">
+      <c r="A2655" s="0" t="s">
+        <v>5306</v>
+      </c>
+      <c r="B2655" s="0" t="s">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="2656">
+      <c r="A2656" s="0" t="s">
+        <v>5308</v>
+      </c>
+      <c r="B2656" s="0" t="s">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="2657">
+      <c r="A2657" s="0" t="s">
+        <v>5310</v>
+      </c>
+      <c r="B2657" s="0" t="s">
+        <v>5311</v>
+      </c>
+    </row>
+    <row r="2658">
+      <c r="A2658" s="0" t="s">
+        <v>5312</v>
+      </c>
+      <c r="B2658" s="0" t="s">
+        <v>5313</v>
+      </c>
+    </row>
+    <row r="2659">
+      <c r="A2659" s="0" t="s">
+        <v>5314</v>
+      </c>
+      <c r="B2659" s="0" t="s">
+        <v>5315</v>
+      </c>
+    </row>
+    <row r="2660">
+      <c r="A2660" s="0" t="s">
+        <v>5316</v>
+      </c>
+      <c r="B2660" s="0" t="s">
+        <v>5317</v>
+      </c>
+    </row>
+    <row r="2661">
+      <c r="A2661" s="0" t="s">
+        <v>5318</v>
+      </c>
+      <c r="B2661" s="0" t="s">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="2662">
+      <c r="A2662" s="0" t="s">
+        <v>5320</v>
+      </c>
+      <c r="B2662" s="0" t="s">
+        <v>5321</v>
+      </c>
+    </row>
+    <row r="2663">
+      <c r="A2663" s="0" t="s">
+        <v>5322</v>
+      </c>
+      <c r="B2663" s="0" t="s">
+        <v>5323</v>
+      </c>
+    </row>
+    <row r="2664">
+      <c r="A2664" s="0" t="s">
+        <v>5324</v>
+      </c>
+      <c r="B2664" s="0" t="s">
+        <v>5325</v>
+      </c>
+    </row>
+    <row r="2665">
+      <c r="A2665" s="0" t="s">
+        <v>5326</v>
+      </c>
+      <c r="B2665" s="0" t="s">
+        <v>5327</v>
+      </c>
+    </row>
+    <row r="2666">
+      <c r="A2666" s="0" t="s">
+        <v>5328</v>
+      </c>
+      <c r="B2666" s="0" t="s">
+        <v>5329</v>
+      </c>
+    </row>
+    <row r="2667">
+      <c r="A2667" s="0" t="s">
+        <v>5330</v>
+      </c>
+      <c r="B2667" s="0" t="s">
+        <v>5331</v>
+      </c>
+    </row>
+    <row r="2668">
+      <c r="A2668" s="0" t="s">
+        <v>5332</v>
+      </c>
+      <c r="B2668" s="0" t="s">
+        <v>5333</v>
+      </c>
+    </row>
+    <row r="2669">
+      <c r="A2669" s="0" t="s">
+        <v>5334</v>
+      </c>
+      <c r="B2669" s="0" t="s">
+        <v>5335</v>
+      </c>
+    </row>
+    <row r="2670">
+      <c r="A2670" s="0" t="s">
+        <v>5336</v>
+      </c>
+      <c r="B2670" s="0" t="s">
+        <v>5337</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>