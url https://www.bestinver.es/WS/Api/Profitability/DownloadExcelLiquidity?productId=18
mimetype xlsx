--- v4 (2026-06-27)
+++ v5 (2026-08-13)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5338" uniqueCount="5338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5432" uniqueCount="5432">
   <si>
     <t>BESTINVER LATAM, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>13,409121</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>13,829585</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>13,829752</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>13,829920</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>13,830087</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>13,830254</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>13,877545</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>13,867302</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>13,728028</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>13,728204</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>13,728380</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>13,715481</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>13,613515</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>13,613689</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>13,613868</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>13,411100</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>13,411267</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>13,411435</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>13,761756</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>13,761954</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>13,631519</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>13,681714</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>13,681923</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>13,682131</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>13,682340</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>13,948426</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>13,948625</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>14,002527</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>13,866288</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>14,062732</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>14,062919</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>14,063106</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>13,664361</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>13,387540</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>13,581553</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>13,718007</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>13,638353</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>13,638535</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>13,638717</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>13,638898</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>13,582727</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>13,480891</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>13,634489</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>13,634669</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>13,634848</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>13,635026</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>13,379905</t>
   </si>
   <si>
     <t>24/6/2026</t>
   </si>
   <si>
     <t>13,318084</t>
   </si>
   <si>
     <t>23/6/2026</t>
   </si>
   <si>
     <t>13,225404</t>
   </si>
   <si>
     <t>22/6/2026</t>
   </si>
   <si>
     <t>13,225576</t>
   </si>
   <si>
     <t>21/6/2026</t>
   </si>
   <si>
     <t>13,011637</t>
   </si>
@@ -16066,51 +16348,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2670"/>
+  <dimension ref="A1:B2717"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -28826,427 +29108,427 @@
       <c r="B1592" s="0" t="s">
         <v>3182</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
         <v>3183</v>
       </c>
       <c r="B1593" s="0" t="s">
         <v>3184</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
         <v>3185</v>
       </c>
       <c r="B1594" s="0" t="s">
         <v>3186</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
         <v>3187</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>3050</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="B1596" s="0" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="B1597" s="0" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="B1598" s="0" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
       <c r="B1599" s="0" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="B1601" s="0" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="B1602" s="0" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="B1603" s="0" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="B1604" s="0" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="B1610" s="0" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
       <c r="B1611" s="0" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="B1612" s="0" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="B1613" s="0" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
       <c r="B1614" s="0" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="B1615" s="0" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="B1616" s="0" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="B1617" s="0" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="0" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="B1618" s="0" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="0" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="B1619" s="0" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="B1620" s="0" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="B1621" s="0" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="B1622" s="0" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="B1623" s="0" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
       <c r="B1638" s="0" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>3281</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
         <v>3282</v>
       </c>
       <c r="B1643" s="0" t="s">
         <v>3283</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
         <v>3284</v>
       </c>
       <c r="B1644" s="0" t="s">
         <v>3285</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
         <v>3286</v>
       </c>
       <c r="B1645" s="0" t="s">
         <v>3287</v>
       </c>
@@ -37427,31 +37709,407 @@
         <v>5331</v>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" s="0" t="s">
         <v>5332</v>
       </c>
       <c r="B2668" s="0" t="s">
         <v>5333</v>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" s="0" t="s">
         <v>5334</v>
       </c>
       <c r="B2669" s="0" t="s">
         <v>5335</v>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" s="0" t="s">
         <v>5336</v>
       </c>
       <c r="B2670" s="0" t="s">
         <v>5337</v>
+      </c>
+    </row>
+    <row r="2671">
+      <c r="A2671" s="0" t="s">
+        <v>5338</v>
+      </c>
+      <c r="B2671" s="0" t="s">
+        <v>5339</v>
+      </c>
+    </row>
+    <row r="2672">
+      <c r="A2672" s="0" t="s">
+        <v>5340</v>
+      </c>
+      <c r="B2672" s="0" t="s">
+        <v>5341</v>
+      </c>
+    </row>
+    <row r="2673">
+      <c r="A2673" s="0" t="s">
+        <v>5342</v>
+      </c>
+      <c r="B2673" s="0" t="s">
+        <v>5343</v>
+      </c>
+    </row>
+    <row r="2674">
+      <c r="A2674" s="0" t="s">
+        <v>5344</v>
+      </c>
+      <c r="B2674" s="0" t="s">
+        <v>5345</v>
+      </c>
+    </row>
+    <row r="2675">
+      <c r="A2675" s="0" t="s">
+        <v>5346</v>
+      </c>
+      <c r="B2675" s="0" t="s">
+        <v>5347</v>
+      </c>
+    </row>
+    <row r="2676">
+      <c r="A2676" s="0" t="s">
+        <v>5348</v>
+      </c>
+      <c r="B2676" s="0" t="s">
+        <v>5349</v>
+      </c>
+    </row>
+    <row r="2677">
+      <c r="A2677" s="0" t="s">
+        <v>5350</v>
+      </c>
+      <c r="B2677" s="0" t="s">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="2678">
+      <c r="A2678" s="0" t="s">
+        <v>5352</v>
+      </c>
+      <c r="B2678" s="0" t="s">
+        <v>5353</v>
+      </c>
+    </row>
+    <row r="2679">
+      <c r="A2679" s="0" t="s">
+        <v>5354</v>
+      </c>
+      <c r="B2679" s="0" t="s">
+        <v>5355</v>
+      </c>
+    </row>
+    <row r="2680">
+      <c r="A2680" s="0" t="s">
+        <v>5356</v>
+      </c>
+      <c r="B2680" s="0" t="s">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="2681">
+      <c r="A2681" s="0" t="s">
+        <v>5358</v>
+      </c>
+      <c r="B2681" s="0" t="s">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="2682">
+      <c r="A2682" s="0" t="s">
+        <v>5360</v>
+      </c>
+      <c r="B2682" s="0" t="s">
+        <v>5361</v>
+      </c>
+    </row>
+    <row r="2683">
+      <c r="A2683" s="0" t="s">
+        <v>5362</v>
+      </c>
+      <c r="B2683" s="0" t="s">
+        <v>5363</v>
+      </c>
+    </row>
+    <row r="2684">
+      <c r="A2684" s="0" t="s">
+        <v>5364</v>
+      </c>
+      <c r="B2684" s="0" t="s">
+        <v>5365</v>
+      </c>
+    </row>
+    <row r="2685">
+      <c r="A2685" s="0" t="s">
+        <v>5366</v>
+      </c>
+      <c r="B2685" s="0" t="s">
+        <v>5367</v>
+      </c>
+    </row>
+    <row r="2686">
+      <c r="A2686" s="0" t="s">
+        <v>5368</v>
+      </c>
+      <c r="B2686" s="0" t="s">
+        <v>5369</v>
+      </c>
+    </row>
+    <row r="2687">
+      <c r="A2687" s="0" t="s">
+        <v>5370</v>
+      </c>
+      <c r="B2687" s="0" t="s">
+        <v>5371</v>
+      </c>
+    </row>
+    <row r="2688">
+      <c r="A2688" s="0" t="s">
+        <v>5372</v>
+      </c>
+      <c r="B2688" s="0" t="s">
+        <v>5373</v>
+      </c>
+    </row>
+    <row r="2689">
+      <c r="A2689" s="0" t="s">
+        <v>5374</v>
+      </c>
+      <c r="B2689" s="0" t="s">
+        <v>5375</v>
+      </c>
+    </row>
+    <row r="2690">
+      <c r="A2690" s="0" t="s">
+        <v>5376</v>
+      </c>
+      <c r="B2690" s="0" t="s">
+        <v>5377</v>
+      </c>
+    </row>
+    <row r="2691">
+      <c r="A2691" s="0" t="s">
+        <v>5378</v>
+      </c>
+      <c r="B2691" s="0" t="s">
+        <v>5379</v>
+      </c>
+    </row>
+    <row r="2692">
+      <c r="A2692" s="0" t="s">
+        <v>5380</v>
+      </c>
+      <c r="B2692" s="0" t="s">
+        <v>5381</v>
+      </c>
+    </row>
+    <row r="2693">
+      <c r="A2693" s="0" t="s">
+        <v>5382</v>
+      </c>
+      <c r="B2693" s="0" t="s">
+        <v>5383</v>
+      </c>
+    </row>
+    <row r="2694">
+      <c r="A2694" s="0" t="s">
+        <v>5384</v>
+      </c>
+      <c r="B2694" s="0" t="s">
+        <v>5385</v>
+      </c>
+    </row>
+    <row r="2695">
+      <c r="A2695" s="0" t="s">
+        <v>5386</v>
+      </c>
+      <c r="B2695" s="0" t="s">
+        <v>5387</v>
+      </c>
+    </row>
+    <row r="2696">
+      <c r="A2696" s="0" t="s">
+        <v>5388</v>
+      </c>
+      <c r="B2696" s="0" t="s">
+        <v>5389</v>
+      </c>
+    </row>
+    <row r="2697">
+      <c r="A2697" s="0" t="s">
+        <v>5390</v>
+      </c>
+      <c r="B2697" s="0" t="s">
+        <v>5391</v>
+      </c>
+    </row>
+    <row r="2698">
+      <c r="A2698" s="0" t="s">
+        <v>5392</v>
+      </c>
+      <c r="B2698" s="0" t="s">
+        <v>5393</v>
+      </c>
+    </row>
+    <row r="2699">
+      <c r="A2699" s="0" t="s">
+        <v>5394</v>
+      </c>
+      <c r="B2699" s="0" t="s">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="2700">
+      <c r="A2700" s="0" t="s">
+        <v>5396</v>
+      </c>
+      <c r="B2700" s="0" t="s">
+        <v>5397</v>
+      </c>
+    </row>
+    <row r="2701">
+      <c r="A2701" s="0" t="s">
+        <v>5398</v>
+      </c>
+      <c r="B2701" s="0" t="s">
+        <v>5399</v>
+      </c>
+    </row>
+    <row r="2702">
+      <c r="A2702" s="0" t="s">
+        <v>5400</v>
+      </c>
+      <c r="B2702" s="0" t="s">
+        <v>5401</v>
+      </c>
+    </row>
+    <row r="2703">
+      <c r="A2703" s="0" t="s">
+        <v>5402</v>
+      </c>
+      <c r="B2703" s="0" t="s">
+        <v>5403</v>
+      </c>
+    </row>
+    <row r="2704">
+      <c r="A2704" s="0" t="s">
+        <v>5404</v>
+      </c>
+      <c r="B2704" s="0" t="s">
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="2705">
+      <c r="A2705" s="0" t="s">
+        <v>5406</v>
+      </c>
+      <c r="B2705" s="0" t="s">
+        <v>5407</v>
+      </c>
+    </row>
+    <row r="2706">
+      <c r="A2706" s="0" t="s">
+        <v>5408</v>
+      </c>
+      <c r="B2706" s="0" t="s">
+        <v>5409</v>
+      </c>
+    </row>
+    <row r="2707">
+      <c r="A2707" s="0" t="s">
+        <v>5410</v>
+      </c>
+      <c r="B2707" s="0" t="s">
+        <v>5411</v>
+      </c>
+    </row>
+    <row r="2708">
+      <c r="A2708" s="0" t="s">
+        <v>5412</v>
+      </c>
+      <c r="B2708" s="0" t="s">
+        <v>5413</v>
+      </c>
+    </row>
+    <row r="2709">
+      <c r="A2709" s="0" t="s">
+        <v>5414</v>
+      </c>
+      <c r="B2709" s="0" t="s">
+        <v>5415</v>
+      </c>
+    </row>
+    <row r="2710">
+      <c r="A2710" s="0" t="s">
+        <v>5416</v>
+      </c>
+      <c r="B2710" s="0" t="s">
+        <v>5417</v>
+      </c>
+    </row>
+    <row r="2711">
+      <c r="A2711" s="0" t="s">
+        <v>5418</v>
+      </c>
+      <c r="B2711" s="0" t="s">
+        <v>5419</v>
+      </c>
+    </row>
+    <row r="2712">
+      <c r="A2712" s="0" t="s">
+        <v>5420</v>
+      </c>
+      <c r="B2712" s="0" t="s">
+        <v>5421</v>
+      </c>
+    </row>
+    <row r="2713">
+      <c r="A2713" s="0" t="s">
+        <v>5422</v>
+      </c>
+      <c r="B2713" s="0" t="s">
+        <v>5423</v>
+      </c>
+    </row>
+    <row r="2714">
+      <c r="A2714" s="0" t="s">
+        <v>5424</v>
+      </c>
+      <c r="B2714" s="0" t="s">
+        <v>5425</v>
+      </c>
+    </row>
+    <row r="2715">
+      <c r="A2715" s="0" t="s">
+        <v>5426</v>
+      </c>
+      <c r="B2715" s="0" t="s">
+        <v>5427</v>
+      </c>
+    </row>
+    <row r="2716">
+      <c r="A2716" s="0" t="s">
+        <v>5428</v>
+      </c>
+      <c r="B2716" s="0" t="s">
+        <v>5429</v>
+      </c>
+    </row>
+    <row r="2717">
+      <c r="A2717" s="0" t="s">
+        <v>5430</v>
+      </c>
+      <c r="B2717" s="0" t="s">
+        <v>5431</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>