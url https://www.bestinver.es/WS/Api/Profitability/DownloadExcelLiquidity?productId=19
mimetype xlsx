--- v5 (2026-07-23)
+++ v6 (2026-09-20)
@@ -4,59 +4,401 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4911" uniqueCount="4911">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5025" uniqueCount="5025">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>17,930299</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>17,905860</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>17,875577</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>17,887759</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>17,947954</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>17,945621</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>17,943288</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>17,965529</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>18,019082</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>18,053998</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>18,062512</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>18,067316</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>18,065002</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>18,062689</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>18,060040</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>18,060391</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>18,087984</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>18,108677</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>18,108912</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>18,106596</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>18,104279</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>18,106237</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>18,107905</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>18,104196</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>18,101798</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>18,100007</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>18,097691</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>18,095374</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>18,095139</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>18,093346</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>18,094493</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>18,117388</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>18,113546</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>18,111257</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>18,108967</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>18,107044</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>18,098262</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>18,096015</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>18,101439</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>18,092311</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>18,090022</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>18,087732</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>18,077828</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>18,063250</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>18,050202</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>18,027585</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>18,007008</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>18,004723</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>18,002487</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>17,988547</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>17,978700</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>17,998865</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>17,999174</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>17,990171</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>17,987932</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>17,985692</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>17,993832</t>
   </si>
   <si>
     <t>22/7/2026</t>
   </si>
   <si>
     <t>18,018998</t>
   </si>
   <si>
     <t>21/7/2026</t>
   </si>
   <si>
     <t>18,022257</t>
   </si>
   <si>
     <t>20/7/2026</t>
   </si>
   <si>
     <t>18,024572</t>
   </si>
   <si>
     <t>19/7/2026</t>
   </si>
   <si>
     <t>18,030005</t>
   </si>
@@ -14785,51 +15127,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2459"/>
+  <dimension ref="A1:B2516"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -34417,72 +34759,528 @@
       <c r="B2451" s="0" t="s">
         <v>4900</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
         <v>4901</v>
       </c>
       <c r="B2452" s="0" t="s">
         <v>4902</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
         <v>4903</v>
       </c>
       <c r="B2453" s="0" t="s">
         <v>4904</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
         <v>4905</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>4904</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>4906</v>
+        <v>4907</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>4904</v>
+        <v>4908</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>4907</v>
+        <v>4909</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>4904</v>
+        <v>4910</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>4908</v>
+        <v>4911</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>4904</v>
+        <v>4912</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>4909</v>
+        <v>4913</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>4904</v>
+        <v>4914</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>4910</v>
+        <v>4915</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>4904</v>
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="2460">
+      <c r="A2460" s="0" t="s">
+        <v>4917</v>
+      </c>
+      <c r="B2460" s="0" t="s">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="2461">
+      <c r="A2461" s="0" t="s">
+        <v>4919</v>
+      </c>
+      <c r="B2461" s="0" t="s">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="2462">
+      <c r="A2462" s="0" t="s">
+        <v>4921</v>
+      </c>
+      <c r="B2462" s="0" t="s">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="2463">
+      <c r="A2463" s="0" t="s">
+        <v>4923</v>
+      </c>
+      <c r="B2463" s="0" t="s">
+        <v>4924</v>
+      </c>
+    </row>
+    <row r="2464">
+      <c r="A2464" s="0" t="s">
+        <v>4925</v>
+      </c>
+      <c r="B2464" s="0" t="s">
+        <v>4926</v>
+      </c>
+    </row>
+    <row r="2465">
+      <c r="A2465" s="0" t="s">
+        <v>4927</v>
+      </c>
+      <c r="B2465" s="0" t="s">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="2466">
+      <c r="A2466" s="0" t="s">
+        <v>4929</v>
+      </c>
+      <c r="B2466" s="0" t="s">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="2467">
+      <c r="A2467" s="0" t="s">
+        <v>4931</v>
+      </c>
+      <c r="B2467" s="0" t="s">
+        <v>4932</v>
+      </c>
+    </row>
+    <row r="2468">
+      <c r="A2468" s="0" t="s">
+        <v>4933</v>
+      </c>
+      <c r="B2468" s="0" t="s">
+        <v>4934</v>
+      </c>
+    </row>
+    <row r="2469">
+      <c r="A2469" s="0" t="s">
+        <v>4935</v>
+      </c>
+      <c r="B2469" s="0" t="s">
+        <v>4936</v>
+      </c>
+    </row>
+    <row r="2470">
+      <c r="A2470" s="0" t="s">
+        <v>4937</v>
+      </c>
+      <c r="B2470" s="0" t="s">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="2471">
+      <c r="A2471" s="0" t="s">
+        <v>4939</v>
+      </c>
+      <c r="B2471" s="0" t="s">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="2472">
+      <c r="A2472" s="0" t="s">
+        <v>4941</v>
+      </c>
+      <c r="B2472" s="0" t="s">
+        <v>4942</v>
+      </c>
+    </row>
+    <row r="2473">
+      <c r="A2473" s="0" t="s">
+        <v>4943</v>
+      </c>
+      <c r="B2473" s="0" t="s">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="2474">
+      <c r="A2474" s="0" t="s">
+        <v>4945</v>
+      </c>
+      <c r="B2474" s="0" t="s">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="2475">
+      <c r="A2475" s="0" t="s">
+        <v>4947</v>
+      </c>
+      <c r="B2475" s="0" t="s">
+        <v>4948</v>
+      </c>
+    </row>
+    <row r="2476">
+      <c r="A2476" s="0" t="s">
+        <v>4949</v>
+      </c>
+      <c r="B2476" s="0" t="s">
+        <v>4950</v>
+      </c>
+    </row>
+    <row r="2477">
+      <c r="A2477" s="0" t="s">
+        <v>4951</v>
+      </c>
+      <c r="B2477" s="0" t="s">
+        <v>4952</v>
+      </c>
+    </row>
+    <row r="2478">
+      <c r="A2478" s="0" t="s">
+        <v>4953</v>
+      </c>
+      <c r="B2478" s="0" t="s">
+        <v>4954</v>
+      </c>
+    </row>
+    <row r="2479">
+      <c r="A2479" s="0" t="s">
+        <v>4955</v>
+      </c>
+      <c r="B2479" s="0" t="s">
+        <v>4956</v>
+      </c>
+    </row>
+    <row r="2480">
+      <c r="A2480" s="0" t="s">
+        <v>4957</v>
+      </c>
+      <c r="B2480" s="0" t="s">
+        <v>4958</v>
+      </c>
+    </row>
+    <row r="2481">
+      <c r="A2481" s="0" t="s">
+        <v>4959</v>
+      </c>
+      <c r="B2481" s="0" t="s">
+        <v>4960</v>
+      </c>
+    </row>
+    <row r="2482">
+      <c r="A2482" s="0" t="s">
+        <v>4961</v>
+      </c>
+      <c r="B2482" s="0" t="s">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="2483">
+      <c r="A2483" s="0" t="s">
+        <v>4963</v>
+      </c>
+      <c r="B2483" s="0" t="s">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="2484">
+      <c r="A2484" s="0" t="s">
+        <v>4965</v>
+      </c>
+      <c r="B2484" s="0" t="s">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="2485">
+      <c r="A2485" s="0" t="s">
+        <v>4967</v>
+      </c>
+      <c r="B2485" s="0" t="s">
+        <v>4968</v>
+      </c>
+    </row>
+    <row r="2486">
+      <c r="A2486" s="0" t="s">
+        <v>4969</v>
+      </c>
+      <c r="B2486" s="0" t="s">
+        <v>4970</v>
+      </c>
+    </row>
+    <row r="2487">
+      <c r="A2487" s="0" t="s">
+        <v>4971</v>
+      </c>
+      <c r="B2487" s="0" t="s">
+        <v>4972</v>
+      </c>
+    </row>
+    <row r="2488">
+      <c r="A2488" s="0" t="s">
+        <v>4973</v>
+      </c>
+      <c r="B2488" s="0" t="s">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="2489">
+      <c r="A2489" s="0" t="s">
+        <v>4975</v>
+      </c>
+      <c r="B2489" s="0" t="s">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="2490">
+      <c r="A2490" s="0" t="s">
+        <v>4977</v>
+      </c>
+      <c r="B2490" s="0" t="s">
+        <v>4978</v>
+      </c>
+    </row>
+    <row r="2491">
+      <c r="A2491" s="0" t="s">
+        <v>4979</v>
+      </c>
+      <c r="B2491" s="0" t="s">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="2492">
+      <c r="A2492" s="0" t="s">
+        <v>4981</v>
+      </c>
+      <c r="B2492" s="0" t="s">
+        <v>4982</v>
+      </c>
+    </row>
+    <row r="2493">
+      <c r="A2493" s="0" t="s">
+        <v>4983</v>
+      </c>
+      <c r="B2493" s="0" t="s">
+        <v>4984</v>
+      </c>
+    </row>
+    <row r="2494">
+      <c r="A2494" s="0" t="s">
+        <v>4985</v>
+      </c>
+      <c r="B2494" s="0" t="s">
+        <v>4986</v>
+      </c>
+    </row>
+    <row r="2495">
+      <c r="A2495" s="0" t="s">
+        <v>4987</v>
+      </c>
+      <c r="B2495" s="0" t="s">
+        <v>4988</v>
+      </c>
+    </row>
+    <row r="2496">
+      <c r="A2496" s="0" t="s">
+        <v>4989</v>
+      </c>
+      <c r="B2496" s="0" t="s">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="2497">
+      <c r="A2497" s="0" t="s">
+        <v>4991</v>
+      </c>
+      <c r="B2497" s="0" t="s">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="2498">
+      <c r="A2498" s="0" t="s">
+        <v>4993</v>
+      </c>
+      <c r="B2498" s="0" t="s">
+        <v>4994</v>
+      </c>
+    </row>
+    <row r="2499">
+      <c r="A2499" s="0" t="s">
+        <v>4995</v>
+      </c>
+      <c r="B2499" s="0" t="s">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="2500">
+      <c r="A2500" s="0" t="s">
+        <v>4997</v>
+      </c>
+      <c r="B2500" s="0" t="s">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="2501">
+      <c r="A2501" s="0" t="s">
+        <v>4999</v>
+      </c>
+      <c r="B2501" s="0" t="s">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="2502">
+      <c r="A2502" s="0" t="s">
+        <v>5001</v>
+      </c>
+      <c r="B2502" s="0" t="s">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="2503">
+      <c r="A2503" s="0" t="s">
+        <v>5003</v>
+      </c>
+      <c r="B2503" s="0" t="s">
+        <v>5004</v>
+      </c>
+    </row>
+    <row r="2504">
+      <c r="A2504" s="0" t="s">
+        <v>5005</v>
+      </c>
+      <c r="B2504" s="0" t="s">
+        <v>5006</v>
+      </c>
+    </row>
+    <row r="2505">
+      <c r="A2505" s="0" t="s">
+        <v>5007</v>
+      </c>
+      <c r="B2505" s="0" t="s">
+        <v>5008</v>
+      </c>
+    </row>
+    <row r="2506">
+      <c r="A2506" s="0" t="s">
+        <v>5009</v>
+      </c>
+      <c r="B2506" s="0" t="s">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="2507">
+      <c r="A2507" s="0" t="s">
+        <v>5011</v>
+      </c>
+      <c r="B2507" s="0" t="s">
+        <v>5012</v>
+      </c>
+    </row>
+    <row r="2508">
+      <c r="A2508" s="0" t="s">
+        <v>5013</v>
+      </c>
+      <c r="B2508" s="0" t="s">
+        <v>5014</v>
+      </c>
+    </row>
+    <row r="2509">
+      <c r="A2509" s="0" t="s">
+        <v>5015</v>
+      </c>
+      <c r="B2509" s="0" t="s">
+        <v>5016</v>
+      </c>
+    </row>
+    <row r="2510">
+      <c r="A2510" s="0" t="s">
+        <v>5017</v>
+      </c>
+      <c r="B2510" s="0" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2511">
+      <c r="A2511" s="0" t="s">
+        <v>5019</v>
+      </c>
+      <c r="B2511" s="0" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2512">
+      <c r="A2512" s="0" t="s">
+        <v>5020</v>
+      </c>
+      <c r="B2512" s="0" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2513">
+      <c r="A2513" s="0" t="s">
+        <v>5021</v>
+      </c>
+      <c r="B2513" s="0" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2514">
+      <c r="A2514" s="0" t="s">
+        <v>5022</v>
+      </c>
+      <c r="B2514" s="0" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2515">
+      <c r="A2515" s="0" t="s">
+        <v>5023</v>
+      </c>
+      <c r="B2515" s="0" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2516">
+      <c r="A2516" s="0" t="s">
+        <v>5024</v>
+      </c>
+      <c r="B2516" s="0" t="s">
+        <v>5018</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>