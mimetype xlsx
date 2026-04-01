--- v2 (2026-02-12)
+++ v3 (2026-04-01)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4589" uniqueCount="4589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4683" uniqueCount="4683">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL, F.I. - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>17,461529</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>17,503258</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>17,500969</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>17,498679</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>17,559319</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>17,584538</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>17,524700</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>17,517608</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>17,571528</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>17,569262</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>17,566996</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>17,631242</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>17,698661</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>17,684778</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17,661091</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>17,686151</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>17,683929</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>17,681706</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>17,727281</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>17,791274</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>17,831276</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>17,735135</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>17,843067</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>17,840937</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>17,838807</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>17,896353</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>17,893343</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>17,851975</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>17,920151</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>17,967153</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>17,962102</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>17,959996</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>17,972390</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>17,954127</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>17,950062</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>17,956747</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>17,951828</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>17,949680</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>17,947533</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>17,938515</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>17,931524</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>17,907921</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>17,908632</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>17,903130</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>17,901002</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>17,898873</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>17,911189</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>17,910316</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>17,913074</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>17,909179</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>17,905003</t>
   </si>
@@ -13819,51 +14101,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2298"/>
+  <dimension ref="A1:B2345"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -32163,72 +32445,448 @@
       <c r="B2290" s="0" t="s">
         <v>4578</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
         <v>4579</v>
       </c>
       <c r="B2291" s="0" t="s">
         <v>4580</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
         <v>4581</v>
       </c>
       <c r="B2292" s="0" t="s">
         <v>4582</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
         <v>4583</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>4582</v>
+        <v>4584</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>4584</v>
+        <v>4585</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>4582</v>
+        <v>4586</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>4585</v>
+        <v>4587</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>4582</v>
+        <v>4588</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>4586</v>
+        <v>4589</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>4582</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>4587</v>
+        <v>4591</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>4582</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>4588</v>
+        <v>4593</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>4582</v>
+        <v>4594</v>
+      </c>
+    </row>
+    <row r="2299">
+      <c r="A2299" s="0" t="s">
+        <v>4595</v>
+      </c>
+      <c r="B2299" s="0" t="s">
+        <v>4596</v>
+      </c>
+    </row>
+    <row r="2300">
+      <c r="A2300" s="0" t="s">
+        <v>4597</v>
+      </c>
+      <c r="B2300" s="0" t="s">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="2301">
+      <c r="A2301" s="0" t="s">
+        <v>4599</v>
+      </c>
+      <c r="B2301" s="0" t="s">
+        <v>4600</v>
+      </c>
+    </row>
+    <row r="2302">
+      <c r="A2302" s="0" t="s">
+        <v>4601</v>
+      </c>
+      <c r="B2302" s="0" t="s">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="2303">
+      <c r="A2303" s="0" t="s">
+        <v>4603</v>
+      </c>
+      <c r="B2303" s="0" t="s">
+        <v>4604</v>
+      </c>
+    </row>
+    <row r="2304">
+      <c r="A2304" s="0" t="s">
+        <v>4605</v>
+      </c>
+      <c r="B2304" s="0" t="s">
+        <v>4606</v>
+      </c>
+    </row>
+    <row r="2305">
+      <c r="A2305" s="0" t="s">
+        <v>4607</v>
+      </c>
+      <c r="B2305" s="0" t="s">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="2306">
+      <c r="A2306" s="0" t="s">
+        <v>4609</v>
+      </c>
+      <c r="B2306" s="0" t="s">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="2307">
+      <c r="A2307" s="0" t="s">
+        <v>4611</v>
+      </c>
+      <c r="B2307" s="0" t="s">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="2308">
+      <c r="A2308" s="0" t="s">
+        <v>4613</v>
+      </c>
+      <c r="B2308" s="0" t="s">
+        <v>4614</v>
+      </c>
+    </row>
+    <row r="2309">
+      <c r="A2309" s="0" t="s">
+        <v>4615</v>
+      </c>
+      <c r="B2309" s="0" t="s">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="2310">
+      <c r="A2310" s="0" t="s">
+        <v>4617</v>
+      </c>
+      <c r="B2310" s="0" t="s">
+        <v>4618</v>
+      </c>
+    </row>
+    <row r="2311">
+      <c r="A2311" s="0" t="s">
+        <v>4619</v>
+      </c>
+      <c r="B2311" s="0" t="s">
+        <v>4620</v>
+      </c>
+    </row>
+    <row r="2312">
+      <c r="A2312" s="0" t="s">
+        <v>4621</v>
+      </c>
+      <c r="B2312" s="0" t="s">
+        <v>4622</v>
+      </c>
+    </row>
+    <row r="2313">
+      <c r="A2313" s="0" t="s">
+        <v>4623</v>
+      </c>
+      <c r="B2313" s="0" t="s">
+        <v>4624</v>
+      </c>
+    </row>
+    <row r="2314">
+      <c r="A2314" s="0" t="s">
+        <v>4625</v>
+      </c>
+      <c r="B2314" s="0" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2315">
+      <c r="A2315" s="0" t="s">
+        <v>4627</v>
+      </c>
+      <c r="B2315" s="0" t="s">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="2316">
+      <c r="A2316" s="0" t="s">
+        <v>4629</v>
+      </c>
+      <c r="B2316" s="0" t="s">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="2317">
+      <c r="A2317" s="0" t="s">
+        <v>4631</v>
+      </c>
+      <c r="B2317" s="0" t="s">
+        <v>4632</v>
+      </c>
+    </row>
+    <row r="2318">
+      <c r="A2318" s="0" t="s">
+        <v>4633</v>
+      </c>
+      <c r="B2318" s="0" t="s">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="2319">
+      <c r="A2319" s="0" t="s">
+        <v>4635</v>
+      </c>
+      <c r="B2319" s="0" t="s">
+        <v>4636</v>
+      </c>
+    </row>
+    <row r="2320">
+      <c r="A2320" s="0" t="s">
+        <v>4637</v>
+      </c>
+      <c r="B2320" s="0" t="s">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="2321">
+      <c r="A2321" s="0" t="s">
+        <v>4639</v>
+      </c>
+      <c r="B2321" s="0" t="s">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="2322">
+      <c r="A2322" s="0" t="s">
+        <v>4641</v>
+      </c>
+      <c r="B2322" s="0" t="s">
+        <v>4642</v>
+      </c>
+    </row>
+    <row r="2323">
+      <c r="A2323" s="0" t="s">
+        <v>4643</v>
+      </c>
+      <c r="B2323" s="0" t="s">
+        <v>4644</v>
+      </c>
+    </row>
+    <row r="2324">
+      <c r="A2324" s="0" t="s">
+        <v>4645</v>
+      </c>
+      <c r="B2324" s="0" t="s">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="2325">
+      <c r="A2325" s="0" t="s">
+        <v>4647</v>
+      </c>
+      <c r="B2325" s="0" t="s">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="2326">
+      <c r="A2326" s="0" t="s">
+        <v>4649</v>
+      </c>
+      <c r="B2326" s="0" t="s">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="2327">
+      <c r="A2327" s="0" t="s">
+        <v>4651</v>
+      </c>
+      <c r="B2327" s="0" t="s">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="2328">
+      <c r="A2328" s="0" t="s">
+        <v>4653</v>
+      </c>
+      <c r="B2328" s="0" t="s">
+        <v>4654</v>
+      </c>
+    </row>
+    <row r="2329">
+      <c r="A2329" s="0" t="s">
+        <v>4655</v>
+      </c>
+      <c r="B2329" s="0" t="s">
+        <v>4656</v>
+      </c>
+    </row>
+    <row r="2330">
+      <c r="A2330" s="0" t="s">
+        <v>4657</v>
+      </c>
+      <c r="B2330" s="0" t="s">
+        <v>4658</v>
+      </c>
+    </row>
+    <row r="2331">
+      <c r="A2331" s="0" t="s">
+        <v>4659</v>
+      </c>
+      <c r="B2331" s="0" t="s">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="2332">
+      <c r="A2332" s="0" t="s">
+        <v>4661</v>
+      </c>
+      <c r="B2332" s="0" t="s">
+        <v>4662</v>
+      </c>
+    </row>
+    <row r="2333">
+      <c r="A2333" s="0" t="s">
+        <v>4663</v>
+      </c>
+      <c r="B2333" s="0" t="s">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="2334">
+      <c r="A2334" s="0" t="s">
+        <v>4665</v>
+      </c>
+      <c r="B2334" s="0" t="s">
+        <v>4666</v>
+      </c>
+    </row>
+    <row r="2335">
+      <c r="A2335" s="0" t="s">
+        <v>4667</v>
+      </c>
+      <c r="B2335" s="0" t="s">
+        <v>4668</v>
+      </c>
+    </row>
+    <row r="2336">
+      <c r="A2336" s="0" t="s">
+        <v>4669</v>
+      </c>
+      <c r="B2336" s="0" t="s">
+        <v>4670</v>
+      </c>
+    </row>
+    <row r="2337">
+      <c r="A2337" s="0" t="s">
+        <v>4671</v>
+      </c>
+      <c r="B2337" s="0" t="s">
+        <v>4672</v>
+      </c>
+    </row>
+    <row r="2338">
+      <c r="A2338" s="0" t="s">
+        <v>4673</v>
+      </c>
+      <c r="B2338" s="0" t="s">
+        <v>4674</v>
+      </c>
+    </row>
+    <row r="2339">
+      <c r="A2339" s="0" t="s">
+        <v>4675</v>
+      </c>
+      <c r="B2339" s="0" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="2340">
+      <c r="A2340" s="0" t="s">
+        <v>4677</v>
+      </c>
+      <c r="B2340" s="0" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="2341">
+      <c r="A2341" s="0" t="s">
+        <v>4678</v>
+      </c>
+      <c r="B2341" s="0" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="2342">
+      <c r="A2342" s="0" t="s">
+        <v>4679</v>
+      </c>
+      <c r="B2342" s="0" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="2343">
+      <c r="A2343" s="0" t="s">
+        <v>4680</v>
+      </c>
+      <c r="B2343" s="0" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="2344">
+      <c r="A2344" s="0" t="s">
+        <v>4681</v>
+      </c>
+      <c r="B2344" s="0" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="2345">
+      <c r="A2345" s="0" t="s">
+        <v>4682</v>
+      </c>
+      <c r="B2345" s="0" t="s">
+        <v>4676</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>