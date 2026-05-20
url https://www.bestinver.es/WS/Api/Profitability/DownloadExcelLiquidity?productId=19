--- v3 (2026-04-01)
+++ v4 (2026-05-20)
@@ -4,59 +4,353 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4683" uniqueCount="4683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4781" uniqueCount="4781">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL, F.I. - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>17,809502</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>17,836465</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>17,834183</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>17,831902</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>17,853306</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>17,841392</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>17,845818</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>17,861269</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>17,859878</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>17,857627</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>17,855376</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>17,854474</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>17,845358</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>17,796367</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>17,807053</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>17,787397</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>17,785091</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>17,782785</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>17,780188</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>17,799990</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>17,813121</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>17,831954</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>17,829471</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>17,827174</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>17,824857</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>17,830299</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>17,847791</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>17,852750</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>17,845766</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>17,846069</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>17,843767</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>17,841465</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17,799800</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>17,789443</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>17,773333</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>17,732147</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>17,750245</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>17,747952</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>17,745658</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>17,730215</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>17,744016</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>17,580119</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>17,576240</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>17,572922</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>17,570631</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>17,568341</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>17,566050</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>17,588759</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>17,484079</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>17,461529</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>17,503258</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>17,500969</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>17,498679</t>
   </si>
@@ -14101,51 +14395,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2345"/>
+  <dimension ref="A1:B2394"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -32821,72 +33115,464 @@
       <c r="B2337" s="0" t="s">
         <v>4672</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
         <v>4673</v>
       </c>
       <c r="B2338" s="0" t="s">
         <v>4674</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
         <v>4675</v>
       </c>
       <c r="B2339" s="0" t="s">
         <v>4676</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
         <v>4677</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>4676</v>
+        <v>4678</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>4678</v>
+        <v>4679</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>4676</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>4679</v>
+        <v>4681</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>4676</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>4680</v>
+        <v>4683</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>4676</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>4681</v>
+        <v>4685</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>4676</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>4682</v>
+        <v>4687</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>4676</v>
+        <v>4688</v>
+      </c>
+    </row>
+    <row r="2346">
+      <c r="A2346" s="0" t="s">
+        <v>4689</v>
+      </c>
+      <c r="B2346" s="0" t="s">
+        <v>4690</v>
+      </c>
+    </row>
+    <row r="2347">
+      <c r="A2347" s="0" t="s">
+        <v>4691</v>
+      </c>
+      <c r="B2347" s="0" t="s">
+        <v>4692</v>
+      </c>
+    </row>
+    <row r="2348">
+      <c r="A2348" s="0" t="s">
+        <v>4693</v>
+      </c>
+      <c r="B2348" s="0" t="s">
+        <v>4694</v>
+      </c>
+    </row>
+    <row r="2349">
+      <c r="A2349" s="0" t="s">
+        <v>4695</v>
+      </c>
+      <c r="B2349" s="0" t="s">
+        <v>4696</v>
+      </c>
+    </row>
+    <row r="2350">
+      <c r="A2350" s="0" t="s">
+        <v>4697</v>
+      </c>
+      <c r="B2350" s="0" t="s">
+        <v>4698</v>
+      </c>
+    </row>
+    <row r="2351">
+      <c r="A2351" s="0" t="s">
+        <v>4699</v>
+      </c>
+      <c r="B2351" s="0" t="s">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="2352">
+      <c r="A2352" s="0" t="s">
+        <v>4701</v>
+      </c>
+      <c r="B2352" s="0" t="s">
+        <v>4702</v>
+      </c>
+    </row>
+    <row r="2353">
+      <c r="A2353" s="0" t="s">
+        <v>4703</v>
+      </c>
+      <c r="B2353" s="0" t="s">
+        <v>4704</v>
+      </c>
+    </row>
+    <row r="2354">
+      <c r="A2354" s="0" t="s">
+        <v>4705</v>
+      </c>
+      <c r="B2354" s="0" t="s">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="2355">
+      <c r="A2355" s="0" t="s">
+        <v>4707</v>
+      </c>
+      <c r="B2355" s="0" t="s">
+        <v>4708</v>
+      </c>
+    </row>
+    <row r="2356">
+      <c r="A2356" s="0" t="s">
+        <v>4709</v>
+      </c>
+      <c r="B2356" s="0" t="s">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="2357">
+      <c r="A2357" s="0" t="s">
+        <v>4711</v>
+      </c>
+      <c r="B2357" s="0" t="s">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="2358">
+      <c r="A2358" s="0" t="s">
+        <v>4713</v>
+      </c>
+      <c r="B2358" s="0" t="s">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="2359">
+      <c r="A2359" s="0" t="s">
+        <v>4715</v>
+      </c>
+      <c r="B2359" s="0" t="s">
+        <v>4716</v>
+      </c>
+    </row>
+    <row r="2360">
+      <c r="A2360" s="0" t="s">
+        <v>4717</v>
+      </c>
+      <c r="B2360" s="0" t="s">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="2361">
+      <c r="A2361" s="0" t="s">
+        <v>4719</v>
+      </c>
+      <c r="B2361" s="0" t="s">
+        <v>4720</v>
+      </c>
+    </row>
+    <row r="2362">
+      <c r="A2362" s="0" t="s">
+        <v>4721</v>
+      </c>
+      <c r="B2362" s="0" t="s">
+        <v>4722</v>
+      </c>
+    </row>
+    <row r="2363">
+      <c r="A2363" s="0" t="s">
+        <v>4723</v>
+      </c>
+      <c r="B2363" s="0" t="s">
+        <v>4724</v>
+      </c>
+    </row>
+    <row r="2364">
+      <c r="A2364" s="0" t="s">
+        <v>4725</v>
+      </c>
+      <c r="B2364" s="0" t="s">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="2365">
+      <c r="A2365" s="0" t="s">
+        <v>4727</v>
+      </c>
+      <c r="B2365" s="0" t="s">
+        <v>4728</v>
+      </c>
+    </row>
+    <row r="2366">
+      <c r="A2366" s="0" t="s">
+        <v>4729</v>
+      </c>
+      <c r="B2366" s="0" t="s">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="2367">
+      <c r="A2367" s="0" t="s">
+        <v>4731</v>
+      </c>
+      <c r="B2367" s="0" t="s">
+        <v>4732</v>
+      </c>
+    </row>
+    <row r="2368">
+      <c r="A2368" s="0" t="s">
+        <v>4733</v>
+      </c>
+      <c r="B2368" s="0" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2369">
+      <c r="A2369" s="0" t="s">
+        <v>4735</v>
+      </c>
+      <c r="B2369" s="0" t="s">
+        <v>4736</v>
+      </c>
+    </row>
+    <row r="2370">
+      <c r="A2370" s="0" t="s">
+        <v>4737</v>
+      </c>
+      <c r="B2370" s="0" t="s">
+        <v>4738</v>
+      </c>
+    </row>
+    <row r="2371">
+      <c r="A2371" s="0" t="s">
+        <v>4739</v>
+      </c>
+      <c r="B2371" s="0" t="s">
+        <v>4740</v>
+      </c>
+    </row>
+    <row r="2372">
+      <c r="A2372" s="0" t="s">
+        <v>4741</v>
+      </c>
+      <c r="B2372" s="0" t="s">
+        <v>4742</v>
+      </c>
+    </row>
+    <row r="2373">
+      <c r="A2373" s="0" t="s">
+        <v>4743</v>
+      </c>
+      <c r="B2373" s="0" t="s">
+        <v>4744</v>
+      </c>
+    </row>
+    <row r="2374">
+      <c r="A2374" s="0" t="s">
+        <v>4745</v>
+      </c>
+      <c r="B2374" s="0" t="s">
+        <v>4746</v>
+      </c>
+    </row>
+    <row r="2375">
+      <c r="A2375" s="0" t="s">
+        <v>4747</v>
+      </c>
+      <c r="B2375" s="0" t="s">
+        <v>4748</v>
+      </c>
+    </row>
+    <row r="2376">
+      <c r="A2376" s="0" t="s">
+        <v>4749</v>
+      </c>
+      <c r="B2376" s="0" t="s">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="2377">
+      <c r="A2377" s="0" t="s">
+        <v>4751</v>
+      </c>
+      <c r="B2377" s="0" t="s">
+        <v>4752</v>
+      </c>
+    </row>
+    <row r="2378">
+      <c r="A2378" s="0" t="s">
+        <v>4753</v>
+      </c>
+      <c r="B2378" s="0" t="s">
+        <v>4754</v>
+      </c>
+    </row>
+    <row r="2379">
+      <c r="A2379" s="0" t="s">
+        <v>4755</v>
+      </c>
+      <c r="B2379" s="0" t="s">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="2380">
+      <c r="A2380" s="0" t="s">
+        <v>4757</v>
+      </c>
+      <c r="B2380" s="0" t="s">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="2381">
+      <c r="A2381" s="0" t="s">
+        <v>4759</v>
+      </c>
+      <c r="B2381" s="0" t="s">
+        <v>4760</v>
+      </c>
+    </row>
+    <row r="2382">
+      <c r="A2382" s="0" t="s">
+        <v>4761</v>
+      </c>
+      <c r="B2382" s="0" t="s">
+        <v>4762</v>
+      </c>
+    </row>
+    <row r="2383">
+      <c r="A2383" s="0" t="s">
+        <v>4763</v>
+      </c>
+      <c r="B2383" s="0" t="s">
+        <v>4764</v>
+      </c>
+    </row>
+    <row r="2384">
+      <c r="A2384" s="0" t="s">
+        <v>4765</v>
+      </c>
+      <c r="B2384" s="0" t="s">
+        <v>4766</v>
+      </c>
+    </row>
+    <row r="2385">
+      <c r="A2385" s="0" t="s">
+        <v>4767</v>
+      </c>
+      <c r="B2385" s="0" t="s">
+        <v>4768</v>
+      </c>
+    </row>
+    <row r="2386">
+      <c r="A2386" s="0" t="s">
+        <v>4769</v>
+      </c>
+      <c r="B2386" s="0" t="s">
+        <v>4770</v>
+      </c>
+    </row>
+    <row r="2387">
+      <c r="A2387" s="0" t="s">
+        <v>4771</v>
+      </c>
+      <c r="B2387" s="0" t="s">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="2388">
+      <c r="A2388" s="0" t="s">
+        <v>4773</v>
+      </c>
+      <c r="B2388" s="0" t="s">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="2389">
+      <c r="A2389" s="0" t="s">
+        <v>4775</v>
+      </c>
+      <c r="B2389" s="0" t="s">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="2390">
+      <c r="A2390" s="0" t="s">
+        <v>4776</v>
+      </c>
+      <c r="B2390" s="0" t="s">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="2391">
+      <c r="A2391" s="0" t="s">
+        <v>4777</v>
+      </c>
+      <c r="B2391" s="0" t="s">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="2392">
+      <c r="A2392" s="0" t="s">
+        <v>4778</v>
+      </c>
+      <c r="B2392" s="0" t="s">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="2393">
+      <c r="A2393" s="0" t="s">
+        <v>4779</v>
+      </c>
+      <c r="B2393" s="0" t="s">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="2394">
+      <c r="A2394" s="0" t="s">
+        <v>4780</v>
+      </c>
+      <c r="B2394" s="0" t="s">
+        <v>4774</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>