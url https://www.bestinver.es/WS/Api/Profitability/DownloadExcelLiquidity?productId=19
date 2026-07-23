--- v4 (2026-05-20)
+++ v5 (2026-07-23)
@@ -1,887 +1,1277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4781" uniqueCount="4781">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL, F.I. - CLASE B</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4911" uniqueCount="4911">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>18/05/2026</t>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>18,018998</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>18,022257</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>18,024572</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>18,030005</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>18,027820</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>18,025634</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>18,040433</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>18,043445</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>18,042650</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>18,061164</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>18,063720</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>18,061423</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>18,059125</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>18,050289</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>18,047582</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>18,076593</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>18,073622</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>18,059892</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>18,057615</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>18,055337</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>18,050137</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>18,039191</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>18,042500</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>18,033586</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>18,035961</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>18,033684</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>18,031406</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>18,036950</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>18,027459</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>18,024883</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>18,025644</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>18,018526</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>18,016264</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>18,014002</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>18,015414</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>18,018234</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>18,020650</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>18,001482</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>17,953911</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>17,951619</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>17,949326</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>17,919875</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>17,922610</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>17,921500</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>17,908132</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>17,931978</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>17,929655</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>17,927332</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>17,926460</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>17,931581</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>17,938935</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>17,920169</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>17,915492</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>17,914746</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>17,912481</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>17,883516</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>17,875059</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>17,850638</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>17,822950</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>17,814535</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>17,812239</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>17,809944</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>17,794532</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>17,780753</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>17,786372</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
   </si>
   <si>
     <t>17,809502</t>
   </si>
   <si>
-    <t>17/05/2026</t>
+    <t>17/5/2026</t>
   </si>
   <si>
     <t>17,836465</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>16/5/2026</t>
   </si>
   <si>
     <t>17,834183</t>
   </si>
   <si>
-    <t>15/05/2026</t>
+    <t>15/5/2026</t>
   </si>
   <si>
     <t>17,831902</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>17,853306</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>17,841392</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>17,845818</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>17,861269</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>17,859878</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>17,857627</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>17,855376</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>17,854474</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>17,845358</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>17,796367</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>17,807053</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>17,787397</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>17,785091</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>17,782785</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>17,780188</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>17,799990</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>17,813121</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>17,831954</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>17,829471</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>17,827174</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>17,824857</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>17,830299</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>17,847791</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>17,852750</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>17,845766</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>17,846069</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>17,843767</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>17,841465</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>17,799800</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>17,789443</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>17,773333</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>17,732147</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>17,750245</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>17,747952</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>17,745658</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>17,730215</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>17,744016</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>17,580119</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>17,576240</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>17,572922</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>17,570631</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>17,568341</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>17,566050</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>17,588759</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>17,484079</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>17,461529</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>17,503258</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>17,500969</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>17,498679</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>17,559319</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>17,584538</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>17,524700</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>17,517608</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>17,571528</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>17,569262</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>17,566996</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>17,631242</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>17,698661</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>17,684778</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>17,661091</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>17,686151</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>17,683929</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>17,681706</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>17,727281</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>17,791274</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>17,831276</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>17,735135</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>17,843067</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>17,840937</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>17,838807</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>17,896353</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>17,893343</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>17,851975</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>17,920151</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>17,967153</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>17,962102</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>17,959996</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>17,972390</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>17,954127</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>17,950062</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>17,956747</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>17,951828</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>17,949680</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>17,947533</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>17,938515</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>17,931524</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>17,907921</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>17,908632</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>17,903130</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>17,901002</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>17,898873</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>17,911189</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>17,910316</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>17,913074</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>17,909179</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>17,905003</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>17,902881</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>17,900759</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>17,906140</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>17,914758</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>17,918415</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>17,905179</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>17,910506</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>17,908458</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>17,907781</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>17,911720</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>17,922446</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>17,917097</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>17,907927</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>17,911407</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>17,909370</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>17,907333</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>17,907079</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>17,882483</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>17,874640</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>17,890723</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>17,917553</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>17,915527</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>17,913499</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>17,911340</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>17,912309</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>17,914617</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>18,676497</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>17,905291</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>17,903228</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>17,901164</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>17,889702</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>17,884198</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>17,867650</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>17,856848</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>17,843346</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>17,841298</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>17,839249</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>17,836441</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>17,834395</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>17,833978</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>17,830951</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -975,99 +1365,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>17,790388</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>17,788347</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>17,789139</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>17,786960</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>17,792644</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>17,796921</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>17,801259</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>17,799223</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>17,797187</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>17,788114</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>17,778561</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>17,769023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>17,757213</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>17,753957</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>17,751957</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>17,749956</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1155,99 +1545,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>17,711245</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>17,713284</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>17,706787</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>17,703997</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>17,694205</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>17,692301</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>17,690405</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>17,707551</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>17,715073</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>17,718126</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>17,738770</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>17,738914</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>17,736999</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>17,735123</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>17,738950</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>17,739639</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1341,1737 +1731,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>17,583933</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>17,601436</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>17,599482</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>17,597528</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>17,631930</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>17,651735</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>17,674079</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>17,681787</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>17,707189</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>17,705238</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>17,703289</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>17,703311</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>17,699478</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>17,701813</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>17,706514</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>17,708021</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>17,706015</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>17,704009</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>17,705051</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>17,729246</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>17,722209</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>17,717410</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>17,715064</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>17,712945</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>17,710826</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>17,703502</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>17,685898</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>17,682967</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>17,670339</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>17,660803</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>17,658691</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>17,656580</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>17,654570</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>17,644405</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>17,635314</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>17,630402</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>17,621089</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>17,619119</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>17,617152</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>17,593618</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>17,578374</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>17,578853</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>17,599624</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>17,602110</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>17,601469</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>17,599490</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>17,603151</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>17,598045</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>17,597426</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>17,605179</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>17,605557</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>17,603578</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>17,601599</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>17,603391</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>17,620720</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>17,621339</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>17,620750</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>17,614998</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>17,613008</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>17,611018</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>17,607259</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>17,597729</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>17,583967</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>17,573732</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>17,565765</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>17,563786</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>17,561806</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>17,554131</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>17,546681</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>17,537618</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>17,517677</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>17,512219</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>17,510235</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>17,508252</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>17,524449</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>17,520130</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>17,514338</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>17,503985</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>17,484564</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>17,482565</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>17,480566</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>17,480651</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>17,469024</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>17,458276</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>17,454257</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>17,453475</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>17,451517</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>17,449559</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>17,447934</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>17,447407</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>17,458750</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>17,460775</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>17,467091</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>17,465111</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>17,463131</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>17,467751</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>17,452663</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>17,437232</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>17,434925</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>17,427555</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>17,425628</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>17,423702</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>17,418743</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>17,404114</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>17,389561</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>17,373702</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>17,365717</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>17,363823</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>17,361928</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>17,364943</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>17,377029</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>17,383090</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>17,355732</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>17,362731</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>17,360996</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>17,359260</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>17,357135</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>17,369811</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>17,378410</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>17,382202</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>17,377506</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>17,375724</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>17,373955</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>17,391291</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>17,392680</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>17,383301</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>17,376521</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>17,369378</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>17,367512</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>17,365647</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>17,361590</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>17,359025</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>17,342971</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>17,333590</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>17,328816</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>17,326819</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>17,326151</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>17,313813</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>17,284465</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>17,273862</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>17,255666</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>17,245772</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>17,243844</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>17,241916</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>17,255669</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>17,267881</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>17,264229</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>17,253281</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>17,253174</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>17,251284</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>17,249394</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>17,239650</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>17,251370</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>17,251997</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>17,239093</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>17,196370</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>17,194483</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>17,192596</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>17,177797</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>17,155578</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>17,146064</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>17,140585</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>17,134870</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>17,133011</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>17,131152</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>17,128891</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>17,127290</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>17,154572</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>17,155584</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>17,138321</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>17,136454</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>17,134585</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>17,116256</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>17,096658</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>17,019154</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>17,008748</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>17,005704</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>17,003885</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>17,002065</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>17,000248</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>16,963364</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>16,938342</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>16,867686</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>16,824258</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>16,822325</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>16,820390</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>16,894533</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>16,753332</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>16,848112</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>16,763067</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>16,902389</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>16,900566</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>16,898744</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>17,033983</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>17,103073</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>17,114325</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>17,094245</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>17,131882</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>17,130197</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>17,128512</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>17,133374</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>17,161677</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>17,165812</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>17,160714</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>17,161337</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>17,159350</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>17,157381</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>17,167366</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>17,148483</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>17,137055</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>17,109026</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>17,097878</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>17,096215</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>17,094552</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>17,105175</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>17,129475</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>17,140034</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>17,158661</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>17,168388</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>17,166777</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>17,165163</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>17,161571</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>17,203715</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>17,212382</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>17,220493</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>17,215756</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>17,214269</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>17,210692</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>17,213001</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>17,152957</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>17,149600</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>17,148113</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>17,146749</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>17,145321</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>17,143895</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>17,138438</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>17,141150</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>17,147513</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>17,136468</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>17,132606</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>17,131186</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>17,129767</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>17,116555</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>17,103860</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>17,097007</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>17,094943</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>17,092338</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>17,090938</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>17,089517</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>17,087974</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>17,074351</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>17,065801</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>17,049704</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>17,067048</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>17,065669</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>17,064395</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>17,058100</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>17,051868</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>17,036914</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>17,026277</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>17,028699</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>17,027340</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>17,025981</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>17,017651</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>17,015887</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>17,014160</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>16,997148</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>16,994396</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>16,993032</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>16,991667</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>16,985364</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>16,976942</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>16,960536</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>16,950268</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>16,973243</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>16,971867</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>16,970491</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>16,991114</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>16,999604</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>17,011346</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>17,014951</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>17,019912</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>17,018563</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>17,017214</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>17,018913</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>17,016275</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>17,014962</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>17,013377</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>17,012310</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3165,99 +3555,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>17,012790</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>17,016569</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>17,011143</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>17,013867</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>17,010841</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>17,005309</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>17,004080</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>17,002852</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>16,996368</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>16,982333</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>16,970796</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>16,967890</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>16,964122</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>16,962869</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>16,961615</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>16,958421</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3345,99 +3735,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>16,855689</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>16,855237</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>16,853130</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>16,848472</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>16,847160</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>16,845848</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>16,841379</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>16,841277</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>16,828485</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>16,826837</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>16,826648</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>16,825129</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>16,823766</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>16,824080</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>16,826491</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>16,824875</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3531,1743 +3921,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>16,784815</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>16,783470</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>16,782125</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>16,774113</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>16,776335</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>16,773206</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>16,772120</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>16,777745</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>16,776402</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>16,775058</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>16,774440</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>16,769829</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>16,767058</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>16,750569</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>16,743793</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>16,742433</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>16,741073</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>16,736738</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>16,742821</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>16,746251</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>16,738191</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>16,740628</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>16,739271</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>16,737915</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>16,735865</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>16,719003</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>16,712366</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>16,700385</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>16,695507</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>16,694136</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>16,692764</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>16,683935</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>16,674413</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>16,679306</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>16,681383</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>16,678951</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>16,677577</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>16,676202</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>16,672143</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>16,665721</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>16,672876</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>16,669003</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>16,666300</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>16,664920</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>16,664512</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>16,660037</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>16,653391</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>16,646323</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>16,647259</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>16,633557</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>16,632176</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>16,630794</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>16,629331</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>16,623978</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>16,618266</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>16,611658</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>16,609166</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>16,607784</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>16,606402</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>16,593005</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>16,582647</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>16,576053</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>16,568648</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>16,561752</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>16,560383</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>16,559013</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>16,553555</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>16,545381</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>16,525634</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>16,501956</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>16,548695</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>16,547344</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>16,545994</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>16,567953</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>16,563469</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>16,545922</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>16,538158</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>16,528823</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>16,527467</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>16,526112</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>16,521339</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>16,525847</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>16,518576</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>16,509989</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>16,512408</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>16,511051</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>16,509694</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>16,514924</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>16,511950</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>16,509634</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>16,504219</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>16,498707</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>16,497348</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>16,495989</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>16,498867</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>16,495524</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>16,497650</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>16,482829</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>16,470578</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>16,469223</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>16,467869</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>16,460973</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>16,453189</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>16,443755</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>16,438112</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>16,417091</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>16,415728</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>16,414365</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>16,416014</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>16,416979</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>16,417739</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>16,414131</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>16,417132</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>16,415772</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>16,414413</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>16,418885</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>16,406212</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>16,392483</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>16,365730</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>16,371847</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>16,370359</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>16,368869</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>16,384765</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>16,376508</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>16,358467</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>16,366024</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>16,371562</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>16,370189</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>16,368816</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>16,352355</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>16,340417</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>16,329729</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>16,324518</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>16,316896</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>16,315525</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>16,314155</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>16,313576</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>16,312709</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>16,315470</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>16,309817</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>16,307761</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>16,306410</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>16,305059</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>16,307051</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>16,301989</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>16,301916</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>16,293307</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>16,287835</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>16,286370</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>16,284905</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>16,280427</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>16,263066</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>16,251513</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>16,247933</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>16,239170</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>16,237755</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>16,236340</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>16,230204</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>16,230667</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>16,219376</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>16,203306</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>16,202668</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>16,201249</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>16,199831</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>16,187408</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>16,188473</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>16,187052</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>16,180794</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>16,159302</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>16,157895</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>16,156489</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>16,162762</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>16,175479</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>16,180154</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>16,166494</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>16,147348</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>16,145951</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>16,144554</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>16,139912</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>16,132329</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>16,118848</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>16,146519</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>16,148323</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>16,146942</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>16,145561</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>16,143397</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>16,155915</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>16,148457</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>16,139432</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>16,135981</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>16,134540</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>16,133099</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>16,121804</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>16,106513</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>16,107721</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>16,111995</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>16,090787</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>16,090435</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>16,089074</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>16,087714</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>16,089162</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>16,096710</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>16,099149</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>16,090137</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>16,088776</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>16,087416</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>16,106437</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>16,119717</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>16,134009</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>16,134028</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>16,124085</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>16,122712</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>16,121337</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>16,121004</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>16,123196</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>16,116546</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>16,110006</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>16,109569</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>16,108229</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>16,106888</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>16,095162</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>16,087832</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>16,129731</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>16,126273</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>16,116693</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>16,115175</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>16,113647</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>16,114372</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>16,120371</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>16,124915</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>16,129659</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>16,129338</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>16,127993</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>16,126647</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>16,118600</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>16,121168</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>16,117554</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>16,121097</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>16,118365</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>16,117028</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>16,115692</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>16,112039</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>16,103097</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>16,093907</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>16,097542</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>16,089400</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>16,088044</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>16,086688</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>16,082475</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>16,076605</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>16,076034</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>16,077590</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>16,081893</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>16,080538</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>16,079182</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>16,069842</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>16,076934</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>16,081250</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>16,077087</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>16,078228</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>16,076852</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>16,075476</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>16,070938</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>16,052997</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>16,040543</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>16,023296</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>16,007335</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>16,005959</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>16,004583</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>16,005090</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>15,992025</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>16,013146</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>16,025242</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>16,030454</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>16,029033</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>16,027611</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>16,029018</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>16,008400</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>15,972423</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>15,954630</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>15,944434</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>15,942972</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>15,941511</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>15,951017</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>15,954463</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>15,986793</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>15,979445</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>15,978025</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>15,977421</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>15,976008</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5361,99 +5751,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>15,841862</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>15,830894</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>15,825645</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>15,820733</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>15,819525</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>15,818319</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>15,815715</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>15,810897</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>15,797544</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>15,786962</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>15,778063</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>15,776904</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>15,775746</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>15,750406</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>15,732105</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>15,704964</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5541,99 +5931,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>15,604786</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>15,596921</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>15,595781</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>15,594642</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>15,596581</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>15,586151</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>15,581203</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>15,580772</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>15,574309</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>15,573170</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>15,572032</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>15,563745</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,518764</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,505768</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>15,477819</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>15,462886</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5727,1737 +6117,1737 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>15,466646</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>15,478150</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>15,462444</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>15,447968</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>15,426558</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>15,435292</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>15,434136</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>15,432982</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>15,435695</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>15,438720</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>15,478526</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>15,502634</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>15,500090</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>15,498936</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>15,497782</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>15,476155</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>15,478537</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>15,480730</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>15,499372</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>15,512546</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>15,511388</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>15,510231</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>15,513005</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>15,532016</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>15,528932</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>15,509921</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>15,511696</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>15,510532</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>15,509368</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>15,496197</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>15,467211</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>15,470111</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>15,470996</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>15,462493</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>15,461329</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>15,460166</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>15,456643</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>15,451615</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>15,455541</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>15,454562</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>15,450915</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>15,449752</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>15,448590</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>15,444992</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>15,445806</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>15,445240</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>15,424181</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>15,423664</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>15,422475</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>15,421287</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>15,420012</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>15,406195</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>15,396145</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>15,389973</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>15,388306</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>15,387107</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>15,385908</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>15,387323</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>15,402718</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>15,407800</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>15,411714</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>15,410585</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>15,409384</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>15,408183</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>15,406837</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>15,400647</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>15,394062</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>15,397161</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>15,385092</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>15,383891</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>15,382690</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>15,376720</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>15,391365</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>15,396896</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>15,393703</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>15,385899</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>15,384703</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>15,383507</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>15,365279</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>15,349848</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>15,349574</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>15,348149</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>15,344739</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>15,343542</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>15,342345</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>15,342290</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>15,337241</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>15,323969</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>15,317999</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>15,332334</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>15,331134</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>15,329934</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>15,324578</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>15,294546</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>15,258394</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>15,246406</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>15,253815</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>15,252611</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>15,251406</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>15,256660</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>15,282896</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>15,275743</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>15,264957</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>15,252929</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>15,251728</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>15,250528</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>15,240097</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>15,241986</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>15,230985</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>15,248570</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>15,263272</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>15,262072</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>15,260873</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>15,263903</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>15,288074</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>15,307602</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>15,323999</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>15,331018</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>15,329823</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>15,328628</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>15,308927</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>15,316157</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>15,308771</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>15,300930</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>15,288334</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>15,287139</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>15,285943</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>15,279491</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>15,276181</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>15,262326</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>15,254397</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>15,250682</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>15,249479</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>15,248277</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>15,226696</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>15,218624</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>15,207665</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>15,195692</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>15,188617</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>15,187411</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>15,186207</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>15,181746</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>15,183250</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>15,199427</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>15,205175</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>15,199311</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>15,198078</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>15,196846</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>15,184470</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>15,170289</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>15,170504</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>15,163736</t>
   </si>
   <si>
-    <t>14/05/2023</t>
+    <t>14/5/2023</t>
   </si>
   <si>
     <t>15,152906</t>
   </si>
   <si>
-    <t>13/05/2023</t>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>15,151664</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>15,150422</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>15,140357</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>15,120464</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>15,102444</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>15,085519</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>15,085600</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>15,084340</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>15,083080</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>15,069645</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>15,076568</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>15,074554</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>15,052851</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>15,051910</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>15,050648</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>15,049638</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>15,033744</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>15,019170</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>15,038469</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>15,033994</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>15,016708</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>15,015443</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>15,014177</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>15,025109</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>15,040853</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>15,053128</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>15,047974</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>15,044820</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>15,043556</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>15,042292</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>15,036196</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>15,027091</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>15,009163</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>15,007280</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>15,005960</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>15,004695</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>15,003429</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>15,002164</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>15,000931</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>15,022179</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>15,016835</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>15,000486</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>14,999222</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>14,997957</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>14,994833</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>14,946103</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>14,924403</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>14,916038</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>14,891176</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>14,889915</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>14,888655</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>14,907632</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>14,910749</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>14,886344</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>14,782221</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>14,837979</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>14,836693</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>14,835407</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>14,840481</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>14,836125</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>14,896478</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>14,875249</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>14,934034</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>14,932780</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>14,931527</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>14,984360</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>14,990767</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>14,996754</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>14,982223</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>14,942457</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>14,941196</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>14,939936</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>14,917097</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>14,938181</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>14,941227</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>14,960128</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>14,954336</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>14,953074</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>14,951813</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>14,962219</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>14,918001</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>14,954921</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>14,994436</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>14,996924</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>14,995655</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>14,994386</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>15,014201</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>15,010424</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>15,017557</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>15,019883</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>15,035301</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>15,034001</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>15,032702</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>15,064840</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>15,051798</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>15,053964</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>15,063222</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>15,073730</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>15,072428</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>15,071125</t>
   </si>
   <si>
-    <t>02/02/2023</t>
+    <t>2/2/2023</t>
   </si>
   <si>
     <t>15,049738</t>
   </si>
   <si>
-    <t>01/02/2023</t>
+    <t>1/2/2023</t>
   </si>
   <si>
     <t>14,960431</t>
   </si>
   <si>
-    <t>31/01/2023</t>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>14,942341</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>14,943794</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>14,951080</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>14,949759</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>14,948439</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>14,946355</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>14,917388</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>14,915122</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>14,914175</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>14,920748</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>14,919428</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>14,917808</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>14,910146</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>14,940244</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>14,903198</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>14,904656</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>14,890413</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>14,889095</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>14,887777</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>14,845593</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>14,809150</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>14,791390</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>14,805169</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>14,745674</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>14,744339</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>14,743034</t>
   </si>
   <si>
-    <t>05/01/2023</t>
+    <t>5/1/2023</t>
   </si>
   <si>
     <t>14,724709</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>14,727654</t>
   </si>
   <si>
-    <t>03/01/2023</t>
+    <t>3/1/2023</t>
   </si>
   <si>
     <t>14,678702</t>
   </si>
   <si>
-    <t>02/01/2023</t>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>14,639535</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>14,631257</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>14,629917</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>14,629581</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>14,629723</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7551,99 +7941,99 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>14,704746</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>14,661354</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>14,669274</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>14,667936</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>14,666598</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>14,671757</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>14,687086</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>14,704482</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>14,724608</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>14,724702</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>14,723358</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>14,722015</t>
   </si>
   <si>
-    <t>01/12/2022</t>
+    <t>1/12/2022</t>
   </si>
   <si>
     <t>14,708776</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>14,655050</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>14,662610</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>14,661081</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
@@ -7731,99 +8121,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>14,528928</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>14,527566</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>14,526205</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>14,427391</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>14,335323</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>14,341917</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>14,316934</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>14,263796</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>14,262429</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>14,261062</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>14,223028</t>
   </si>
   <si>
-    <t>02/11/2022</t>
+    <t>2/11/2022</t>
   </si>
   <si>
     <t>14,284636</t>
   </si>
   <si>
-    <t>01/11/2022</t>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>14,289763</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>14,245534</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>14,193955</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>14,192598</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
@@ -7917,1737 +8307,1737 @@
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>13,954137</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>13,985984</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>14,026692</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>14,079492</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>14,119853</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>14,118463</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>14,117073</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>14,154525</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>14,158747</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>14,156682</t>
   </si>
   <si>
-    <t>03/10/2022</t>
+    <t>3/10/2022</t>
   </si>
   <si>
     <t>13,983718</t>
   </si>
   <si>
-    <t>02/10/2022</t>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>13,999289</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>13,997901</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>13,996510</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>29/9/2022</t>
   </si>
   <si>
     <t>13,981215</t>
   </si>
   <si>
-    <t>28/09/2022</t>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>14,019082</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>14,115742</t>
   </si>
   <si>
-    <t>26/09/2022</t>
+    <t>26/9/2022</t>
   </si>
   <si>
     <t>14,097947</t>
   </si>
   <si>
-    <t>25/09/2022</t>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>14,210571</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>14,209183</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>14,207795</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>14,268668</t>
   </si>
   <si>
-    <t>21/09/2022</t>
+    <t>21/9/2022</t>
   </si>
   <si>
     <t>14,305327</t>
   </si>
   <si>
-    <t>20/09/2022</t>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>14,338359</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>14,374217</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>14,375111</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>14,373736</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>14,372360</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>14,440202</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>14,448371</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>14,504341</t>
   </si>
   <si>
-    <t>12/09/2022</t>
+    <t>12/9/2022</t>
   </si>
   <si>
     <t>14,532691</t>
   </si>
   <si>
-    <t>11/09/2022</t>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>14,477703</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>14,476329</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>14,474955</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>14,434723</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>14,381697</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>14,362407</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>14,330494</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>14,387198</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>14,385824</t>
   </si>
   <si>
-    <t>02/09/2022</t>
+    <t>2/9/2022</t>
   </si>
   <si>
     <t>14,384450</t>
   </si>
   <si>
-    <t>01/09/2022</t>
+    <t>1/9/2022</t>
   </si>
   <si>
     <t>14,358969</t>
   </si>
   <si>
-    <t>31/08/2022</t>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>14,466542</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>30/8/2022</t>
   </si>
   <si>
     <t>14,540128</t>
   </si>
   <si>
-    <t>29/08/2022</t>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>14,600458</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>14,604762</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>14,603392</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>14,602022</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>14,599491</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>14,568170</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>14,560689</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>14,592549</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>14,675671</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>14,674303</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>14,672935</t>
   </si>
   <si>
-    <t>18/08/2022</t>
+    <t>18/8/2022</t>
   </si>
   <si>
     <t>14,702711</t>
   </si>
   <si>
-    <t>17/08/2022</t>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>14,744074</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>14,794453</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>14,798996</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>14,778918</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>14,777552</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>14,776187</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>14,757418</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>14,701646</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>14,703163</t>
   </si>
   <si>
-    <t>08/08/2022</t>
+    <t>8/8/2022</t>
   </si>
   <si>
     <t>14,690126</t>
   </si>
   <si>
-    <t>07/08/2022</t>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>14,669410</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>14,668042</t>
   </si>
   <si>
-    <t>05/08/2022</t>
+    <t>5/8/2022</t>
   </si>
   <si>
     <t>14,666675</t>
   </si>
   <si>
-    <t>04/08/2022</t>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>14,643219</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>14,596399</t>
   </si>
   <si>
-    <t>02/08/2022</t>
+    <t>2/8/2022</t>
   </si>
   <si>
     <t>14,581912</t>
   </si>
   <si>
-    <t>01/08/2022</t>
+    <t>1/8/2022</t>
   </si>
   <si>
     <t>14,576964</t>
   </si>
   <si>
-    <t>31/07/2022</t>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>14,531576</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>14,531297</t>
   </si>
   <si>
-    <t>29/07/2022</t>
+    <t>29/7/2022</t>
   </si>
   <si>
     <t>14,529931</t>
   </si>
   <si>
-    <t>28/07/2022</t>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>14,469638</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>14,436203</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>14,431124</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>14,447736</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>14,370963</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>14,369594</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>14,368226</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>14,298141</t>
   </si>
   <si>
-    <t>20/07/2022</t>
+    <t>20/7/2022</t>
   </si>
   <si>
     <t>14,264028</t>
   </si>
   <si>
-    <t>19/07/2022</t>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>14,119614</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>14,067863</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>14,033182</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>14,031808</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>14,030468</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>14,016109</t>
   </si>
   <si>
-    <t>13/07/2022</t>
+    <t>13/7/2022</t>
   </si>
   <si>
     <t>14,037317</t>
   </si>
   <si>
-    <t>12/07/2022</t>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>14,036353</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>14,042941</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>14,025257</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>14,023881</t>
   </si>
   <si>
-    <t>08/07/2022</t>
+    <t>8/7/2022</t>
   </si>
   <si>
     <t>14,022505</t>
   </si>
   <si>
-    <t>07/07/2022</t>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>13,969545</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>13,949730</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>13,970761</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>13,968628</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>13,966342</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>13,964973</t>
   </si>
   <si>
-    <t>01/07/2022</t>
+    <t>1/7/2022</t>
   </si>
   <si>
     <t>13,963601</t>
   </si>
   <si>
-    <t>30/06/2022</t>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>13,963304</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>14,081628</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>14,153129</t>
   </si>
   <si>
-    <t>27/06/2022</t>
+    <t>27/6/2022</t>
   </si>
   <si>
     <t>14,174383</t>
   </si>
   <si>
-    <t>26/06/2022</t>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>14,181842</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>14,180477</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>14,179113</t>
   </si>
   <si>
-    <t>23/06/2022</t>
+    <t>23/6/2022</t>
   </si>
   <si>
     <t>14,188293</t>
   </si>
   <si>
-    <t>22/06/2022</t>
+    <t>22/6/2022</t>
   </si>
   <si>
     <t>14,211463</t>
   </si>
   <si>
-    <t>21/06/2022</t>
+    <t>21/6/2022</t>
   </si>
   <si>
     <t>14,217560</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>14,200017</t>
   </si>
   <si>
-    <t>19/06/2022</t>
+    <t>19/6/2022</t>
   </si>
   <si>
     <t>14,211243</t>
   </si>
   <si>
-    <t>18/06/2022</t>
+    <t>18/6/2022</t>
   </si>
   <si>
     <t>14,209880</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>14,208517</t>
   </si>
   <si>
-    <t>16/06/2022</t>
+    <t>16/6/2022</t>
   </si>
   <si>
     <t>14,233829</t>
   </si>
   <si>
-    <t>15/06/2022</t>
+    <t>15/6/2022</t>
   </si>
   <si>
     <t>14,314549</t>
   </si>
   <si>
-    <t>14/06/2022</t>
+    <t>14/6/2022</t>
   </si>
   <si>
     <t>14,308688</t>
   </si>
   <si>
-    <t>13/06/2022</t>
+    <t>13/6/2022</t>
   </si>
   <si>
     <t>14,398737</t>
   </si>
   <si>
-    <t>12/06/2022</t>
+    <t>12/6/2022</t>
   </si>
   <si>
     <t>14,604888</t>
   </si>
   <si>
-    <t>11/06/2022</t>
+    <t>11/6/2022</t>
   </si>
   <si>
     <t>14,603558</t>
   </si>
   <si>
-    <t>10/06/2022</t>
+    <t>10/6/2022</t>
   </si>
   <si>
     <t>14,602227</t>
   </si>
   <si>
-    <t>09/06/2022</t>
+    <t>9/6/2022</t>
   </si>
   <si>
     <t>14,699392</t>
   </si>
   <si>
-    <t>08/06/2022</t>
+    <t>8/6/2022</t>
   </si>
   <si>
     <t>14,763479</t>
   </si>
   <si>
-    <t>07/06/2022</t>
+    <t>7/6/2022</t>
   </si>
   <si>
     <t>14,774313</t>
   </si>
   <si>
-    <t>06/06/2022</t>
+    <t>6/6/2022</t>
   </si>
   <si>
     <t>14,789923</t>
   </si>
   <si>
-    <t>05/06/2022</t>
+    <t>5/6/2022</t>
   </si>
   <si>
     <t>14,787594</t>
   </si>
   <si>
-    <t>04/06/2022</t>
+    <t>4/6/2022</t>
   </si>
   <si>
     <t>14,786248</t>
   </si>
   <si>
-    <t>03/06/2022</t>
+    <t>3/6/2022</t>
   </si>
   <si>
     <t>14,784901</t>
   </si>
   <si>
-    <t>02/06/2022</t>
+    <t>2/6/2022</t>
   </si>
   <si>
     <t>14,781846</t>
   </si>
   <si>
-    <t>01/06/2022</t>
+    <t>1/6/2022</t>
   </si>
   <si>
     <t>14,780635</t>
   </si>
   <si>
-    <t>31/05/2022</t>
+    <t>31/5/2022</t>
   </si>
   <si>
     <t>14,784000</t>
   </si>
   <si>
-    <t>30/05/2022</t>
+    <t>30/5/2022</t>
   </si>
   <si>
     <t>14,785037</t>
   </si>
   <si>
-    <t>29/05/2022</t>
+    <t>29/5/2022</t>
   </si>
   <si>
     <t>14,765802</t>
   </si>
   <si>
-    <t>28/05/2022</t>
+    <t>28/5/2022</t>
   </si>
   <si>
     <t>14,764455</t>
   </si>
   <si>
-    <t>27/05/2022</t>
+    <t>27/5/2022</t>
   </si>
   <si>
     <t>14,763108</t>
   </si>
   <si>
-    <t>26/05/2022</t>
+    <t>26/5/2022</t>
   </si>
   <si>
     <t>14,711972</t>
   </si>
   <si>
-    <t>25/05/2022</t>
+    <t>25/5/2022</t>
   </si>
   <si>
     <t>14,661886</t>
   </si>
   <si>
-    <t>24/05/2022</t>
+    <t>24/5/2022</t>
   </si>
   <si>
     <t>14,666184</t>
   </si>
   <si>
-    <t>23/05/2022</t>
+    <t>23/5/2022</t>
   </si>
   <si>
     <t>14,675292</t>
   </si>
   <si>
-    <t>22/05/2022</t>
+    <t>22/5/2022</t>
   </si>
   <si>
     <t>14,679002</t>
   </si>
   <si>
-    <t>21/05/2022</t>
+    <t>21/5/2022</t>
   </si>
   <si>
     <t>14,677653</t>
   </si>
   <si>
-    <t>20/05/2022</t>
+    <t>20/5/2022</t>
   </si>
   <si>
     <t>14,676223</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>19/5/2022</t>
   </si>
   <si>
     <t>14,664768</t>
   </si>
   <si>
-    <t>18/05/2022</t>
+    <t>18/5/2022</t>
   </si>
   <si>
     <t>14,770899</t>
   </si>
   <si>
-    <t>17/05/2022</t>
+    <t>17/5/2022</t>
   </si>
   <si>
     <t>14,779210</t>
   </si>
   <si>
-    <t>16/05/2022</t>
+    <t>16/5/2022</t>
   </si>
   <si>
     <t>14,743238</t>
   </si>
   <si>
-    <t>15/05/2022</t>
+    <t>15/5/2022</t>
   </si>
   <si>
     <t>14,735333</t>
   </si>
   <si>
-    <t>14/05/2022</t>
+    <t>14/5/2022</t>
   </si>
   <si>
     <t>14,733996</t>
   </si>
   <si>
-    <t>13/05/2022</t>
+    <t>13/5/2022</t>
   </si>
   <si>
     <t>14,732695</t>
   </si>
   <si>
-    <t>12/05/2022</t>
+    <t>12/5/2022</t>
   </si>
   <si>
     <t>14,705729</t>
   </si>
   <si>
-    <t>11/05/2022</t>
+    <t>11/5/2022</t>
   </si>
   <si>
     <t>14,714885</t>
   </si>
   <si>
-    <t>10/05/2022</t>
+    <t>10/5/2022</t>
   </si>
   <si>
     <t>14,620360</t>
   </si>
   <si>
-    <t>09/05/2022</t>
+    <t>9/5/2022</t>
   </si>
   <si>
     <t>14,571844</t>
   </si>
   <si>
-    <t>08/05/2022</t>
+    <t>8/5/2022</t>
   </si>
   <si>
     <t>14,673745</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>7/5/2022</t>
   </si>
   <si>
     <t>14,672406</t>
   </si>
   <si>
-    <t>06/05/2022</t>
+    <t>6/5/2022</t>
   </si>
   <si>
     <t>14,671066</t>
   </si>
   <si>
-    <t>05/05/2022</t>
+    <t>5/5/2022</t>
   </si>
   <si>
     <t>14,806824</t>
   </si>
   <si>
-    <t>04/05/2022</t>
+    <t>4/5/2022</t>
   </si>
   <si>
     <t>14,815711</t>
   </si>
   <si>
-    <t>03/05/2022</t>
+    <t>3/5/2022</t>
   </si>
   <si>
     <t>14,870433</t>
   </si>
   <si>
-    <t>02/05/2022</t>
+    <t>2/5/2022</t>
   </si>
   <si>
     <t>14,925253</t>
   </si>
   <si>
-    <t>01/05/2022</t>
+    <t>1/5/2022</t>
   </si>
   <si>
     <t>14,930870</t>
   </si>
   <si>
-    <t>30/04/2022</t>
+    <t>30/4/2022</t>
   </si>
   <si>
     <t>14,929537</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>29/4/2022</t>
   </si>
   <si>
     <t>14,928203</t>
   </si>
   <si>
-    <t>28/04/2022</t>
+    <t>28/4/2022</t>
   </si>
   <si>
     <t>14,961682</t>
   </si>
   <si>
-    <t>27/04/2022</t>
+    <t>27/4/2022</t>
   </si>
   <si>
     <t>14,977548</t>
   </si>
   <si>
-    <t>26/04/2022</t>
+    <t>26/4/2022</t>
   </si>
   <si>
     <t>15,058837</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>25/4/2022</t>
   </si>
   <si>
     <t>15,075500</t>
   </si>
   <si>
-    <t>24/04/2022</t>
+    <t>24/4/2022</t>
   </si>
   <si>
     <t>15,119652</t>
   </si>
   <si>
-    <t>23/04/2022</t>
+    <t>23/4/2022</t>
   </si>
   <si>
     <t>15,118322</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>22/4/2022</t>
   </si>
   <si>
     <t>15,117237</t>
   </si>
   <si>
-    <t>21/04/2022</t>
+    <t>21/4/2022</t>
   </si>
   <si>
     <t>15,126910</t>
   </si>
   <si>
-    <t>20/04/2022</t>
+    <t>20/4/2022</t>
   </si>
   <si>
     <t>15,113882</t>
   </si>
   <si>
-    <t>19/04/2022</t>
+    <t>19/4/2022</t>
   </si>
   <si>
     <t>15,116395</t>
   </si>
   <si>
-    <t>18/04/2022</t>
+    <t>18/4/2022</t>
   </si>
   <si>
     <t>15,141713</t>
   </si>
   <si>
-    <t>17/04/2022</t>
+    <t>17/4/2022</t>
   </si>
   <si>
     <t>15,142252</t>
   </si>
   <si>
-    <t>16/04/2022</t>
+    <t>16/4/2022</t>
   </si>
   <si>
     <t>15,140955</t>
   </si>
   <si>
-    <t>15/04/2022</t>
+    <t>15/4/2022</t>
   </si>
   <si>
     <t>15,139658</t>
   </si>
   <si>
-    <t>14/04/2022</t>
+    <t>14/4/2022</t>
   </si>
   <si>
     <t>15,138361</t>
   </si>
   <si>
-    <t>13/04/2022</t>
+    <t>13/4/2022</t>
   </si>
   <si>
     <t>15,139392</t>
   </si>
   <si>
-    <t>12/04/2022</t>
+    <t>12/4/2022</t>
   </si>
   <si>
     <t>15,174787</t>
   </si>
   <si>
-    <t>11/04/2022</t>
+    <t>11/4/2022</t>
   </si>
   <si>
     <t>15,223511</t>
   </si>
   <si>
-    <t>10/04/2022</t>
+    <t>10/4/2022</t>
   </si>
   <si>
     <t>15,240951</t>
   </si>
   <si>
-    <t>09/04/2022</t>
+    <t>9/4/2022</t>
   </si>
   <si>
     <t>15,239630</t>
   </si>
   <si>
-    <t>08/04/2022</t>
+    <t>8/4/2022</t>
   </si>
   <si>
     <t>15,238309</t>
   </si>
   <si>
-    <t>07/04/2022</t>
+    <t>7/4/2022</t>
   </si>
   <si>
     <t>15,232919</t>
   </si>
   <si>
-    <t>06/04/2022</t>
+    <t>6/4/2022</t>
   </si>
   <si>
     <t>15,250678</t>
   </si>
   <si>
-    <t>05/04/2022</t>
+    <t>5/4/2022</t>
   </si>
   <si>
     <t>15,289918</t>
   </si>
   <si>
-    <t>04/04/2022</t>
+    <t>4/4/2022</t>
   </si>
   <si>
     <t>15,284865</t>
   </si>
   <si>
-    <t>03/04/2022</t>
+    <t>3/4/2022</t>
   </si>
   <si>
     <t>15,267833</t>
   </si>
   <si>
-    <t>02/04/2022</t>
+    <t>2/4/2022</t>
   </si>
   <si>
     <t>15,266512</t>
   </si>
   <si>
-    <t>01/04/2022</t>
+    <t>1/4/2022</t>
   </si>
   <si>
     <t>15,265190</t>
   </si>
   <si>
-    <t>31/03/2022</t>
+    <t>31/3/2022</t>
   </si>
   <si>
     <t>15,255350</t>
   </si>
   <si>
-    <t>30/03/2022</t>
+    <t>30/3/2022</t>
   </si>
   <si>
     <t>15,247725</t>
   </si>
   <si>
-    <t>29/03/2022</t>
+    <t>29/3/2022</t>
   </si>
   <si>
     <t>15,232062</t>
   </si>
   <si>
-    <t>28/03/2022</t>
+    <t>28/3/2022</t>
   </si>
   <si>
     <t>15,187387</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>27/3/2022</t>
   </si>
   <si>
     <t>15,186838</t>
   </si>
   <si>
-    <t>26/03/2022</t>
+    <t>26/3/2022</t>
   </si>
   <si>
     <t>15,185514</t>
   </si>
   <si>
-    <t>25/03/2022</t>
+    <t>25/3/2022</t>
   </si>
   <si>
     <t>15,184190</t>
   </si>
   <si>
-    <t>24/03/2022</t>
+    <t>24/3/2022</t>
   </si>
   <si>
     <t>15,182321</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>23/3/2022</t>
   </si>
   <si>
     <t>15,189730</t>
   </si>
   <si>
-    <t>22/03/2022</t>
+    <t>22/3/2022</t>
   </si>
   <si>
     <t>15,178602</t>
   </si>
   <si>
-    <t>21/03/2022</t>
+    <t>21/3/2022</t>
   </si>
   <si>
     <t>15,175223</t>
   </si>
   <si>
-    <t>20/03/2022</t>
+    <t>20/3/2022</t>
   </si>
   <si>
     <t>15,126706</t>
   </si>
   <si>
-    <t>19/03/2022</t>
+    <t>19/3/2022</t>
   </si>
   <si>
     <t>15,125381</t>
   </si>
   <si>
-    <t>18/03/2022</t>
+    <t>18/3/2022</t>
   </si>
   <si>
     <t>15,124057</t>
   </si>
   <si>
-    <t>17/03/2022</t>
+    <t>17/3/2022</t>
   </si>
   <si>
     <t>15,090726</t>
   </si>
   <si>
-    <t>16/03/2022</t>
+    <t>16/3/2022</t>
   </si>
   <si>
     <t>15,023741</t>
   </si>
   <si>
-    <t>15/03/2022</t>
+    <t>15/3/2022</t>
   </si>
   <si>
     <t>14,969081</t>
   </si>
   <si>
-    <t>14/03/2022</t>
+    <t>14/3/2022</t>
   </si>
   <si>
     <t>15,011310</t>
   </si>
   <si>
-    <t>13/03/2022</t>
+    <t>13/3/2022</t>
   </si>
   <si>
     <t>15,021532</t>
   </si>
   <si>
-    <t>12/03/2022</t>
+    <t>12/3/2022</t>
   </si>
   <si>
     <t>15,020204</t>
   </si>
   <si>
-    <t>11/03/2022</t>
+    <t>11/3/2022</t>
   </si>
   <si>
     <t>15,018885</t>
   </si>
   <si>
-    <t>10/03/2022</t>
+    <t>10/3/2022</t>
   </si>
   <si>
     <t>15,018754</t>
   </si>
   <si>
-    <t>09/03/2022</t>
+    <t>9/3/2022</t>
   </si>
   <si>
     <t>15,017712</t>
   </si>
   <si>
-    <t>08/03/2022</t>
+    <t>8/3/2022</t>
   </si>
   <si>
     <t>14,990858</t>
   </si>
   <si>
-    <t>07/03/2022</t>
+    <t>7/3/2022</t>
   </si>
   <si>
     <t>15,029610</t>
   </si>
   <si>
-    <t>06/03/2022</t>
+    <t>6/3/2022</t>
   </si>
   <si>
     <t>15,166233</t>
   </si>
   <si>
-    <t>05/03/2022</t>
+    <t>5/3/2022</t>
   </si>
   <si>
     <t>15,164907</t>
   </si>
   <si>
-    <t>04/03/2022</t>
+    <t>4/3/2022</t>
   </si>
   <si>
     <t>15,163581</t>
   </si>
   <si>
-    <t>03/03/2022</t>
+    <t>3/3/2022</t>
   </si>
   <si>
     <t>15,215363</t>
   </si>
   <si>
-    <t>02/03/2022</t>
+    <t>2/3/2022</t>
   </si>
   <si>
     <t>15,212171</t>
   </si>
   <si>
-    <t>01/03/2022</t>
+    <t>1/3/2022</t>
   </si>
   <si>
     <t>15,215179</t>
   </si>
   <si>
-    <t>28/02/2022</t>
+    <t>28/2/2022</t>
   </si>
   <si>
     <t>15,196191</t>
   </si>
   <si>
-    <t>27/02/2022</t>
+    <t>27/2/2022</t>
   </si>
   <si>
     <t>15,231062</t>
   </si>
   <si>
-    <t>26/02/2022</t>
+    <t>26/2/2022</t>
   </si>
   <si>
     <t>15,229741</t>
   </si>
   <si>
-    <t>25/02/2022</t>
+    <t>25/2/2022</t>
   </si>
   <si>
     <t>15,228421</t>
   </si>
   <si>
-    <t>24/02/2022</t>
+    <t>24/2/2022</t>
   </si>
   <si>
     <t>15,171059</t>
   </si>
   <si>
-    <t>23/02/2022</t>
+    <t>23/2/2022</t>
   </si>
   <si>
     <t>15,293828</t>
   </si>
   <si>
-    <t>22/02/2022</t>
+    <t>22/2/2022</t>
   </si>
   <si>
     <t>15,283081</t>
   </si>
   <si>
-    <t>21/02/2022</t>
+    <t>21/2/2022</t>
   </si>
   <si>
     <t>15,327038</t>
   </si>
   <si>
-    <t>20/02/2022</t>
+    <t>20/2/2022</t>
   </si>
   <si>
     <t>15,335455</t>
   </si>
   <si>
-    <t>19/02/2022</t>
+    <t>19/2/2022</t>
   </si>
   <si>
     <t>15,334140</t>
   </si>
   <si>
-    <t>18/02/2022</t>
+    <t>18/2/2022</t>
   </si>
   <si>
     <t>15,332824</t>
   </si>
   <si>
-    <t>17/02/2022</t>
+    <t>17/2/2022</t>
   </si>
   <si>
     <t>15,340194</t>
   </si>
   <si>
-    <t>16/02/2022</t>
+    <t>16/2/2022</t>
   </si>
   <si>
     <t>15,341142</t>
   </si>
   <si>
-    <t>15/02/2022</t>
+    <t>15/2/2022</t>
   </si>
   <si>
     <t>15,315169</t>
   </si>
   <si>
-    <t>14/02/2022</t>
+    <t>14/2/2022</t>
   </si>
   <si>
     <t>15,291742</t>
   </si>
   <si>
-    <t>13/02/2022</t>
+    <t>13/2/2022</t>
   </si>
   <si>
     <t>15,341004</t>
   </si>
   <si>
-    <t>12/02/2022</t>
+    <t>12/2/2022</t>
   </si>
   <si>
     <t>15,339689</t>
   </si>
   <si>
-    <t>11/02/2022</t>
+    <t>11/2/2022</t>
   </si>
   <si>
     <t>15,338374</t>
   </si>
   <si>
-    <t>10/02/2022</t>
+    <t>10/2/2022</t>
   </si>
   <si>
     <t>15,368275</t>
   </si>
   <si>
-    <t>09/02/2022</t>
+    <t>9/2/2022</t>
   </si>
   <si>
     <t>15,375608</t>
   </si>
   <si>
-    <t>08/02/2022</t>
+    <t>8/2/2022</t>
   </si>
   <si>
     <t>15,327007</t>
   </si>
   <si>
-    <t>07/02/2022</t>
+    <t>7/2/2022</t>
   </si>
   <si>
     <t>15,305772</t>
   </si>
   <si>
-    <t>06/02/2022</t>
+    <t>6/2/2022</t>
   </si>
   <si>
     <t>15,383308</t>
   </si>
   <si>
-    <t>05/02/2022</t>
+    <t>5/2/2022</t>
   </si>
   <si>
     <t>15,381997</t>
   </si>
   <si>
-    <t>04/02/2022</t>
+    <t>4/2/2022</t>
   </si>
   <si>
     <t>15,380687</t>
   </si>
   <si>
-    <t>03/02/2022</t>
+    <t>3/2/2022</t>
   </si>
   <si>
     <t>15,502910</t>
   </si>
   <si>
-    <t>02/02/2022</t>
+    <t>2/2/2022</t>
   </si>
   <si>
     <t>15,548550</t>
   </si>
   <si>
-    <t>01/02/2022</t>
+    <t>1/2/2022</t>
   </si>
   <si>
     <t>15,522262</t>
   </si>
   <si>
-    <t>31/01/2022</t>
+    <t>31/1/2022</t>
   </si>
   <si>
     <t>15,507792</t>
   </si>
   <si>
-    <t>30/01/2022</t>
+    <t>30/1/2022</t>
   </si>
   <si>
     <t>15,550061</t>
   </si>
   <si>
-    <t>29/01/2022</t>
+    <t>29/1/2022</t>
   </si>
   <si>
     <t>15,548756</t>
   </si>
   <si>
-    <t>28/01/2022</t>
+    <t>28/1/2022</t>
   </si>
   <si>
     <t>15,547452</t>
   </si>
   <si>
-    <t>27/01/2022</t>
+    <t>27/1/2022</t>
   </si>
   <si>
     <t>15,595284</t>
   </si>
   <si>
-    <t>26/01/2022</t>
+    <t>26/1/2022</t>
   </si>
   <si>
     <t>15,618890</t>
   </si>
   <si>
-    <t>25/01/2022</t>
+    <t>25/1/2022</t>
   </si>
   <si>
     <t>15,594133</t>
   </si>
   <si>
-    <t>24/01/2022</t>
+    <t>24/1/2022</t>
   </si>
   <si>
     <t>15,613493</t>
   </si>
   <si>
-    <t>23/01/2022</t>
+    <t>23/1/2022</t>
   </si>
   <si>
     <t>15,662006</t>
   </si>
   <si>
-    <t>22/01/2022</t>
+    <t>22/1/2022</t>
   </si>
   <si>
     <t>15,660721</t>
   </si>
   <si>
-    <t>21/01/2022</t>
+    <t>21/1/2022</t>
   </si>
   <si>
     <t>15,659436</t>
   </si>
   <si>
-    <t>20/01/2022</t>
+    <t>20/1/2022</t>
   </si>
   <si>
     <t>15,678966</t>
   </si>
   <si>
-    <t>19/01/2022</t>
+    <t>19/1/2022</t>
   </si>
   <si>
     <t>15,682401</t>
   </si>
   <si>
-    <t>18/01/2022</t>
+    <t>18/1/2022</t>
   </si>
   <si>
     <t>15,687848</t>
   </si>
   <si>
-    <t>17/01/2022</t>
+    <t>17/1/2022</t>
   </si>
   <si>
     <t>15,710700</t>
   </si>
   <si>
-    <t>16/01/2022</t>
+    <t>16/1/2022</t>
   </si>
   <si>
     <t>15,716266</t>
   </si>
   <si>
-    <t>15/01/2022</t>
+    <t>15/1/2022</t>
   </si>
   <si>
     <t>15,715043</t>
   </si>
   <si>
-    <t>14/01/2022</t>
+    <t>14/1/2022</t>
   </si>
   <si>
     <t>15,713819</t>
   </si>
   <si>
-    <t>13/01/2022</t>
+    <t>13/1/2022</t>
   </si>
   <si>
     <t>15,723432</t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>12/1/2022</t>
   </si>
   <si>
     <t>15,723586</t>
   </si>
   <si>
-    <t>11/01/2022</t>
+    <t>11/1/2022</t>
   </si>
   <si>
     <t>15,718498</t>
   </si>
   <si>
-    <t>10/01/2022</t>
+    <t>10/1/2022</t>
   </si>
   <si>
     <t>15,721950</t>
   </si>
   <si>
-    <t>09/01/2022</t>
+    <t>9/1/2022</t>
   </si>
   <si>
     <t>15,732422</t>
   </si>
   <si>
-    <t>08/01/2022</t>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>15,731165</t>
   </si>
   <si>
-    <t>07/01/2022</t>
+    <t>7/1/2022</t>
   </si>
   <si>
     <t>15,729909</t>
   </si>
   <si>
-    <t>06/01/2022</t>
+    <t>6/1/2022</t>
   </si>
   <si>
     <t>15,732930</t>
   </si>
   <si>
-    <t>05/01/2022</t>
+    <t>5/1/2022</t>
   </si>
   <si>
     <t>15,736981</t>
   </si>
   <si>
-    <t>04/01/2022</t>
+    <t>4/1/2022</t>
   </si>
   <si>
     <t>15,728402</t>
   </si>
   <si>
-    <t>03/01/2022</t>
+    <t>3/1/2022</t>
   </si>
   <si>
     <t>15,711435</t>
   </si>
   <si>
-    <t>02/01/2022</t>
+    <t>2/1/2022</t>
   </si>
   <si>
     <t>15,711724</t>
   </si>
   <si>
-    <t>01/01/2022</t>
+    <t>1/1/2022</t>
   </si>
   <si>
     <t>15,710466</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>15,709209</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>15,705727</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>15,704094</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
@@ -9741,99 +10131,99 @@
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>15,678839</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>15,676453</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>15,675200</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>15,673946</t>
   </si>
   <si>
-    <t>09/12/2021</t>
+    <t>9/12/2021</t>
   </si>
   <si>
     <t>15,673004</t>
   </si>
   <si>
-    <t>08/12/2021</t>
+    <t>8/12/2021</t>
   </si>
   <si>
     <t>15,664598</t>
   </si>
   <si>
-    <t>07/12/2021</t>
+    <t>7/12/2021</t>
   </si>
   <si>
     <t>15,653151</t>
   </si>
   <si>
-    <t>06/12/2021</t>
+    <t>6/12/2021</t>
   </si>
   <si>
     <t>15,623288</t>
   </si>
   <si>
-    <t>05/12/2021</t>
+    <t>5/12/2021</t>
   </si>
   <si>
     <t>15,618032</t>
   </si>
   <si>
-    <t>04/12/2021</t>
+    <t>4/12/2021</t>
   </si>
   <si>
     <t>15,616777</t>
   </si>
   <si>
-    <t>03/12/2021</t>
+    <t>3/12/2021</t>
   </si>
   <si>
     <t>15,615522</t>
   </si>
   <si>
-    <t>02/12/2021</t>
+    <t>2/12/2021</t>
   </si>
   <si>
     <t>15,596830</t>
   </si>
   <si>
-    <t>01/12/2021</t>
+    <t>1/12/2021</t>
   </si>
   <si>
     <t>15,588641</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>15,572666</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>15,582147</t>
   </si>
   <si>
     <t>28/11/2021</t>
   </si>
   <si>
     <t>15,585349</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
@@ -9921,99 +10311,99 @@
   <si>
     <t>13/11/2021</t>
   </si>
   <si>
     <t>15,673523</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>15,672269</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>15,674138</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>15,675760</t>
   </si>
   <si>
-    <t>09/11/2021</t>
+    <t>9/11/2021</t>
   </si>
   <si>
     <t>15,671585</t>
   </si>
   <si>
-    <t>08/11/2021</t>
+    <t>8/11/2021</t>
   </si>
   <si>
     <t>15,663697</t>
   </si>
   <si>
-    <t>07/11/2021</t>
+    <t>7/11/2021</t>
   </si>
   <si>
     <t>15,645920</t>
   </si>
   <si>
-    <t>06/11/2021</t>
+    <t>6/11/2021</t>
   </si>
   <si>
     <t>15,644666</t>
   </si>
   <si>
-    <t>05/11/2021</t>
+    <t>5/11/2021</t>
   </si>
   <si>
     <t>15,643411</t>
   </si>
   <si>
-    <t>04/11/2021</t>
+    <t>4/11/2021</t>
   </si>
   <si>
     <t>15,626599</t>
   </si>
   <si>
-    <t>03/11/2021</t>
+    <t>3/11/2021</t>
   </si>
   <si>
     <t>15,610211</t>
   </si>
   <si>
-    <t>02/11/2021</t>
+    <t>2/11/2021</t>
   </si>
   <si>
     <t>15,606919</t>
   </si>
   <si>
-    <t>01/11/2021</t>
+    <t>1/11/2021</t>
   </si>
   <si>
     <t>15,605199</t>
   </si>
   <si>
     <t>31/10/2021</t>
   </si>
   <si>
     <t>15,601996</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>15,601826</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>15,600561</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
@@ -10107,1737 +10497,1737 @@
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>15,545724</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>15,530324</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>15,560222</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>15,603286</t>
   </si>
   <si>
-    <t>09/10/2021</t>
+    <t>9/10/2021</t>
   </si>
   <si>
     <t>15,602023</t>
   </si>
   <si>
-    <t>08/10/2021</t>
+    <t>8/10/2021</t>
   </si>
   <si>
     <t>15,600759</t>
   </si>
   <si>
-    <t>07/10/2021</t>
+    <t>7/10/2021</t>
   </si>
   <si>
     <t>15,604623</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>6/10/2021</t>
   </si>
   <si>
     <t>15,601833</t>
   </si>
   <si>
-    <t>05/10/2021</t>
+    <t>5/10/2021</t>
   </si>
   <si>
     <t>15,632192</t>
   </si>
   <si>
-    <t>04/10/2021</t>
+    <t>4/10/2021</t>
   </si>
   <si>
     <t>15,652497</t>
   </si>
   <si>
-    <t>03/10/2021</t>
+    <t>3/10/2021</t>
   </si>
   <si>
     <t>15,666180</t>
   </si>
   <si>
-    <t>02/10/2021</t>
+    <t>2/10/2021</t>
   </si>
   <si>
     <t>15,664925</t>
   </si>
   <si>
-    <t>01/10/2021</t>
+    <t>1/10/2021</t>
   </si>
   <si>
     <t>15,663670</t>
   </si>
   <si>
-    <t>30/09/2021</t>
+    <t>30/9/2021</t>
   </si>
   <si>
     <t>15,678817</t>
   </si>
   <si>
-    <t>29/09/2021</t>
+    <t>29/9/2021</t>
   </si>
   <si>
     <t>15,685748</t>
   </si>
   <si>
-    <t>28/09/2021</t>
+    <t>28/9/2021</t>
   </si>
   <si>
     <t>15,688732</t>
   </si>
   <si>
-    <t>27/09/2021</t>
+    <t>27/9/2021</t>
   </si>
   <si>
     <t>15,716231</t>
   </si>
   <si>
-    <t>26/09/2021</t>
+    <t>26/9/2021</t>
   </si>
   <si>
     <t>15,725453</t>
   </si>
   <si>
-    <t>25/09/2021</t>
+    <t>25/9/2021</t>
   </si>
   <si>
     <t>15,724200</t>
   </si>
   <si>
-    <t>24/09/2021</t>
+    <t>24/9/2021</t>
   </si>
   <si>
     <t>15,722946</t>
   </si>
   <si>
-    <t>23/09/2021</t>
+    <t>23/9/2021</t>
   </si>
   <si>
     <t>15,731283</t>
   </si>
   <si>
-    <t>22/09/2021</t>
+    <t>22/9/2021</t>
   </si>
   <si>
     <t>15,738015</t>
   </si>
   <si>
-    <t>21/09/2021</t>
+    <t>21/9/2021</t>
   </si>
   <si>
     <t>15,741237</t>
   </si>
   <si>
-    <t>20/09/2021</t>
+    <t>20/9/2021</t>
   </si>
   <si>
     <t>15,741588</t>
   </si>
   <si>
-    <t>19/09/2021</t>
+    <t>19/9/2021</t>
   </si>
   <si>
     <t>15,756944</t>
   </si>
   <si>
-    <t>18/09/2021</t>
+    <t>18/9/2021</t>
   </si>
   <si>
     <t>15,755688</t>
   </si>
   <si>
-    <t>17/09/2021</t>
+    <t>17/9/2021</t>
   </si>
   <si>
     <t>15,754433</t>
   </si>
   <si>
-    <t>16/09/2021</t>
+    <t>16/9/2021</t>
   </si>
   <si>
     <t>15,750634</t>
   </si>
   <si>
-    <t>15/09/2021</t>
+    <t>15/9/2021</t>
   </si>
   <si>
     <t>15,745179</t>
   </si>
   <si>
-    <t>14/09/2021</t>
+    <t>14/9/2021</t>
   </si>
   <si>
     <t>15,738410</t>
   </si>
   <si>
-    <t>13/09/2021</t>
+    <t>13/9/2021</t>
   </si>
   <si>
     <t>15,734206</t>
   </si>
   <si>
-    <t>12/09/2021</t>
+    <t>12/9/2021</t>
   </si>
   <si>
     <t>15,730232</t>
   </si>
   <si>
-    <t>11/09/2021</t>
+    <t>11/9/2021</t>
   </si>
   <si>
     <t>15,728976</t>
   </si>
   <si>
-    <t>10/09/2021</t>
+    <t>10/9/2021</t>
   </si>
   <si>
     <t>15,727720</t>
   </si>
   <si>
-    <t>09/09/2021</t>
+    <t>9/9/2021</t>
   </si>
   <si>
     <t>15,724901</t>
   </si>
   <si>
-    <t>08/09/2021</t>
+    <t>8/9/2021</t>
   </si>
   <si>
     <t>15,720959</t>
   </si>
   <si>
-    <t>07/09/2021</t>
+    <t>7/9/2021</t>
   </si>
   <si>
     <t>15,720028</t>
   </si>
   <si>
-    <t>06/09/2021</t>
+    <t>6/9/2021</t>
   </si>
   <si>
     <t>15,716179</t>
   </si>
   <si>
-    <t>05/09/2021</t>
+    <t>5/9/2021</t>
   </si>
   <si>
     <t>15,711729</t>
   </si>
   <si>
-    <t>04/09/2021</t>
+    <t>4/9/2021</t>
   </si>
   <si>
     <t>15,710473</t>
   </si>
   <si>
-    <t>03/09/2021</t>
+    <t>3/9/2021</t>
   </si>
   <si>
     <t>15,709217</t>
   </si>
   <si>
-    <t>02/09/2021</t>
+    <t>2/9/2021</t>
   </si>
   <si>
     <t>15,706562</t>
   </si>
   <si>
-    <t>01/09/2021</t>
+    <t>1/9/2021</t>
   </si>
   <si>
     <t>15,700975</t>
   </si>
   <si>
-    <t>31/08/2021</t>
+    <t>31/8/2021</t>
   </si>
   <si>
     <t>15,689404</t>
   </si>
   <si>
-    <t>30/08/2021</t>
+    <t>30/8/2021</t>
   </si>
   <si>
     <t>15,680943</t>
   </si>
   <si>
-    <t>29/08/2021</t>
+    <t>29/8/2021</t>
   </si>
   <si>
     <t>15,677188</t>
   </si>
   <si>
-    <t>28/08/2021</t>
+    <t>28/8/2021</t>
   </si>
   <si>
     <t>15,675931</t>
   </si>
   <si>
-    <t>27/08/2021</t>
+    <t>27/8/2021</t>
   </si>
   <si>
     <t>15,674673</t>
   </si>
   <si>
-    <t>26/08/2021</t>
+    <t>26/8/2021</t>
   </si>
   <si>
     <t>15,673985</t>
   </si>
   <si>
-    <t>25/08/2021</t>
+    <t>25/8/2021</t>
   </si>
   <si>
     <t>15,673620</t>
   </si>
   <si>
-    <t>24/08/2021</t>
+    <t>24/8/2021</t>
   </si>
   <si>
     <t>15,675268</t>
   </si>
   <si>
-    <t>23/08/2021</t>
+    <t>23/8/2021</t>
   </si>
   <si>
     <t>15,673008</t>
   </si>
   <si>
-    <t>22/08/2021</t>
+    <t>22/8/2021</t>
   </si>
   <si>
     <t>15,673129</t>
   </si>
   <si>
-    <t>21/08/2021</t>
+    <t>21/8/2021</t>
   </si>
   <si>
     <t>15,671871</t>
   </si>
   <si>
-    <t>20/08/2021</t>
+    <t>20/8/2021</t>
   </si>
   <si>
     <t>15,670612</t>
   </si>
   <si>
-    <t>19/08/2021</t>
+    <t>19/8/2021</t>
   </si>
   <si>
     <t>15,669820</t>
   </si>
   <si>
-    <t>18/08/2021</t>
+    <t>18/8/2021</t>
   </si>
   <si>
     <t>15,678373</t>
   </si>
   <si>
-    <t>17/08/2021</t>
+    <t>17/8/2021</t>
   </si>
   <si>
     <t>15,675132</t>
   </si>
   <si>
-    <t>16/08/2021</t>
+    <t>16/8/2021</t>
   </si>
   <si>
     <t>15,676931</t>
   </si>
   <si>
-    <t>15/08/2021</t>
+    <t>15/8/2021</t>
   </si>
   <si>
     <t>15,674173</t>
   </si>
   <si>
-    <t>14/08/2021</t>
+    <t>14/8/2021</t>
   </si>
   <si>
     <t>15,672915</t>
   </si>
   <si>
-    <t>13/08/2021</t>
+    <t>13/8/2021</t>
   </si>
   <si>
     <t>15,671658</t>
   </si>
   <si>
-    <t>12/08/2021</t>
+    <t>12/8/2021</t>
   </si>
   <si>
     <t>15,671670</t>
   </si>
   <si>
-    <t>11/08/2021</t>
+    <t>11/8/2021</t>
   </si>
   <si>
     <t>15,671779</t>
   </si>
   <si>
-    <t>10/08/2021</t>
+    <t>10/8/2021</t>
   </si>
   <si>
     <t>15,671950</t>
   </si>
   <si>
-    <t>09/08/2021</t>
+    <t>9/8/2021</t>
   </si>
   <si>
     <t>15,673276</t>
   </si>
   <si>
-    <t>08/08/2021</t>
+    <t>8/8/2021</t>
   </si>
   <si>
     <t>15,672179</t>
   </si>
   <si>
-    <t>07/08/2021</t>
+    <t>7/8/2021</t>
   </si>
   <si>
     <t>15,670922</t>
   </si>
   <si>
-    <t>06/08/2021</t>
+    <t>6/8/2021</t>
   </si>
   <si>
     <t>15,669665</t>
   </si>
   <si>
-    <t>05/08/2021</t>
+    <t>5/8/2021</t>
   </si>
   <si>
     <t>15,666061</t>
   </si>
   <si>
-    <t>04/08/2021</t>
+    <t>4/8/2021</t>
   </si>
   <si>
     <t>15,658355</t>
   </si>
   <si>
-    <t>03/08/2021</t>
+    <t>3/8/2021</t>
   </si>
   <si>
     <t>15,646169</t>
   </si>
   <si>
-    <t>02/08/2021</t>
+    <t>2/8/2021</t>
   </si>
   <si>
     <t>15,638422</t>
   </si>
   <si>
-    <t>01/08/2021</t>
+    <t>1/8/2021</t>
   </si>
   <si>
     <t>15,633044</t>
   </si>
   <si>
-    <t>31/07/2021</t>
+    <t>31/7/2021</t>
   </si>
   <si>
     <t>15,631803</t>
   </si>
   <si>
-    <t>30/07/2021</t>
+    <t>30/7/2021</t>
   </si>
   <si>
     <t>15,631617</t>
   </si>
   <si>
-    <t>29/07/2021</t>
+    <t>29/7/2021</t>
   </si>
   <si>
     <t>15,627791</t>
   </si>
   <si>
-    <t>28/07/2021</t>
+    <t>28/7/2021</t>
   </si>
   <si>
     <t>15,616448</t>
   </si>
   <si>
-    <t>27/07/2021</t>
+    <t>27/7/2021</t>
   </si>
   <si>
     <t>15,614117</t>
   </si>
   <si>
-    <t>26/07/2021</t>
+    <t>26/7/2021</t>
   </si>
   <si>
     <t>15,611883</t>
   </si>
   <si>
-    <t>25/07/2021</t>
+    <t>25/7/2021</t>
   </si>
   <si>
     <t>15,610379</t>
   </si>
   <si>
-    <t>24/07/2021</t>
+    <t>24/7/2021</t>
   </si>
   <si>
     <t>15,609125</t>
   </si>
   <si>
-    <t>23/07/2021</t>
+    <t>23/7/2021</t>
   </si>
   <si>
     <t>15,607979</t>
   </si>
   <si>
-    <t>22/07/2021</t>
+    <t>22/7/2021</t>
   </si>
   <si>
     <t>15,603367</t>
   </si>
   <si>
-    <t>21/07/2021</t>
+    <t>21/7/2021</t>
   </si>
   <si>
     <t>15,598426</t>
   </si>
   <si>
-    <t>20/07/2021</t>
+    <t>20/7/2021</t>
   </si>
   <si>
     <t>15,596510</t>
   </si>
   <si>
-    <t>19/07/2021</t>
+    <t>19/7/2021</t>
   </si>
   <si>
     <t>15,602983</t>
   </si>
   <si>
-    <t>18/07/2021</t>
+    <t>18/7/2021</t>
   </si>
   <si>
     <t>15,617413</t>
   </si>
   <si>
-    <t>17/07/2021</t>
+    <t>17/7/2021</t>
   </si>
   <si>
     <t>15,616197</t>
   </si>
   <si>
-    <t>16/07/2021</t>
+    <t>16/7/2021</t>
   </si>
   <si>
     <t>15,614981</t>
   </si>
   <si>
-    <t>15/07/2021</t>
+    <t>15/7/2021</t>
   </si>
   <si>
     <t>15,613970</t>
   </si>
   <si>
-    <t>14/07/2021</t>
+    <t>14/7/2021</t>
   </si>
   <si>
     <t>15,610812</t>
   </si>
   <si>
-    <t>13/07/2021</t>
+    <t>13/7/2021</t>
   </si>
   <si>
     <t>15,607357</t>
   </si>
   <si>
-    <t>12/07/2021</t>
+    <t>12/7/2021</t>
   </si>
   <si>
     <t>15,607555</t>
   </si>
   <si>
-    <t>11/07/2021</t>
+    <t>11/7/2021</t>
   </si>
   <si>
     <t>15,605560</t>
   </si>
   <si>
-    <t>10/07/2021</t>
+    <t>10/7/2021</t>
   </si>
   <si>
     <t>15,604343</t>
   </si>
   <si>
-    <t>09/07/2021</t>
+    <t>9/7/2021</t>
   </si>
   <si>
     <t>15,603127</t>
   </si>
   <si>
-    <t>08/07/2021</t>
+    <t>8/7/2021</t>
   </si>
   <si>
     <t>15,600542</t>
   </si>
   <si>
-    <t>07/07/2021</t>
+    <t>7/7/2021</t>
   </si>
   <si>
     <t>15,609589</t>
   </si>
   <si>
-    <t>06/07/2021</t>
+    <t>6/7/2021</t>
   </si>
   <si>
     <t>15,606759</t>
   </si>
   <si>
-    <t>05/07/2021</t>
+    <t>5/7/2021</t>
   </si>
   <si>
     <t>15,607579</t>
   </si>
   <si>
-    <t>04/07/2021</t>
+    <t>4/7/2021</t>
   </si>
   <si>
     <t>15,604651</t>
   </si>
   <si>
-    <t>03/07/2021</t>
+    <t>3/7/2021</t>
   </si>
   <si>
     <t>15,603457</t>
   </si>
   <si>
-    <t>02/07/2021</t>
+    <t>2/7/2021</t>
   </si>
   <si>
     <t>15,602262</t>
   </si>
   <si>
-    <t>01/07/2021</t>
+    <t>1/7/2021</t>
   </si>
   <si>
     <t>15,600564</t>
   </si>
   <si>
-    <t>30/06/2021</t>
+    <t>30/6/2021</t>
   </si>
   <si>
     <t>15,602102</t>
   </si>
   <si>
-    <t>29/06/2021</t>
+    <t>29/6/2021</t>
   </si>
   <si>
     <t>15,604126</t>
   </si>
   <si>
-    <t>28/06/2021</t>
+    <t>28/6/2021</t>
   </si>
   <si>
     <t>15,603987</t>
   </si>
   <si>
-    <t>27/06/2021</t>
+    <t>27/6/2021</t>
   </si>
   <si>
     <t>15,603260</t>
   </si>
   <si>
-    <t>26/06/2021</t>
+    <t>26/6/2021</t>
   </si>
   <si>
     <t>15,602037</t>
   </si>
   <si>
-    <t>25/06/2021</t>
+    <t>25/6/2021</t>
   </si>
   <si>
     <t>15,600813</t>
   </si>
   <si>
-    <t>24/06/2021</t>
+    <t>24/6/2021</t>
   </si>
   <si>
     <t>15,598994</t>
   </si>
   <si>
-    <t>23/06/2021</t>
+    <t>23/6/2021</t>
   </si>
   <si>
     <t>15,597187</t>
   </si>
   <si>
-    <t>22/06/2021</t>
+    <t>22/6/2021</t>
   </si>
   <si>
     <t>15,595447</t>
   </si>
   <si>
-    <t>21/06/2021</t>
+    <t>21/6/2021</t>
   </si>
   <si>
     <t>15,595232</t>
   </si>
   <si>
-    <t>20/06/2021</t>
+    <t>20/6/2021</t>
   </si>
   <si>
     <t>15,601905</t>
   </si>
   <si>
-    <t>19/06/2021</t>
+    <t>19/6/2021</t>
   </si>
   <si>
     <t>15,600680</t>
   </si>
   <si>
-    <t>18/06/2021</t>
+    <t>18/6/2021</t>
   </si>
   <si>
     <t>15,599455</t>
   </si>
   <si>
-    <t>17/06/2021</t>
+    <t>17/6/2021</t>
   </si>
   <si>
     <t>15,601841</t>
   </si>
   <si>
-    <t>16/06/2021</t>
+    <t>16/6/2021</t>
   </si>
   <si>
     <t>15,611068</t>
   </si>
   <si>
-    <t>15/06/2021</t>
+    <t>15/6/2021</t>
   </si>
   <si>
     <t>15,616367</t>
   </si>
   <si>
-    <t>14/06/2021</t>
+    <t>14/6/2021</t>
   </si>
   <si>
     <t>15,615278</t>
   </si>
   <si>
-    <t>13/06/2021</t>
+    <t>13/6/2021</t>
   </si>
   <si>
     <t>15,606610</t>
   </si>
   <si>
-    <t>12/06/2021</t>
+    <t>12/6/2021</t>
   </si>
   <si>
     <t>15,605438</t>
   </si>
   <si>
-    <t>11/06/2021</t>
+    <t>11/6/2021</t>
   </si>
   <si>
     <t>15,604253</t>
   </si>
   <si>
-    <t>10/06/2021</t>
+    <t>10/6/2021</t>
   </si>
   <si>
     <t>15,592385</t>
   </si>
   <si>
-    <t>09/06/2021</t>
+    <t>9/6/2021</t>
   </si>
   <si>
     <t>15,585603</t>
   </si>
   <si>
-    <t>08/06/2021</t>
+    <t>8/6/2021</t>
   </si>
   <si>
     <t>15,574138</t>
   </si>
   <si>
-    <t>07/06/2021</t>
+    <t>7/6/2021</t>
   </si>
   <si>
     <t>15,565098</t>
   </si>
   <si>
-    <t>06/06/2021</t>
+    <t>6/6/2021</t>
   </si>
   <si>
     <t>15,562044</t>
   </si>
   <si>
-    <t>05/06/2021</t>
+    <t>5/6/2021</t>
   </si>
   <si>
     <t>15,560837</t>
   </si>
   <si>
-    <t>04/06/2021</t>
+    <t>4/6/2021</t>
   </si>
   <si>
     <t>15,559631</t>
   </si>
   <si>
-    <t>03/06/2021</t>
+    <t>3/6/2021</t>
   </si>
   <si>
     <t>15,555165</t>
   </si>
   <si>
-    <t>02/06/2021</t>
+    <t>2/6/2021</t>
   </si>
   <si>
     <t>15,548988</t>
   </si>
   <si>
-    <t>01/06/2021</t>
+    <t>1/6/2021</t>
   </si>
   <si>
     <t>15,531606</t>
   </si>
   <si>
-    <t>31/05/2021</t>
+    <t>31/5/2021</t>
   </si>
   <si>
     <t>15,508869</t>
   </si>
   <si>
-    <t>30/05/2021</t>
+    <t>30/5/2021</t>
   </si>
   <si>
     <t>15,508045</t>
   </si>
   <si>
-    <t>29/05/2021</t>
+    <t>29/5/2021</t>
   </si>
   <si>
     <t>15,506866</t>
   </si>
   <si>
-    <t>28/05/2021</t>
+    <t>28/5/2021</t>
   </si>
   <si>
     <t>15,505688</t>
   </si>
   <si>
-    <t>27/05/2021</t>
+    <t>27/5/2021</t>
   </si>
   <si>
     <t>15,494104</t>
   </si>
   <si>
-    <t>26/05/2021</t>
+    <t>26/5/2021</t>
   </si>
   <si>
     <t>15,489910</t>
   </si>
   <si>
-    <t>25/05/2021</t>
+    <t>25/5/2021</t>
   </si>
   <si>
     <t>15,478706</t>
   </si>
   <si>
-    <t>24/05/2021</t>
+    <t>24/5/2021</t>
   </si>
   <si>
     <t>15,469652</t>
   </si>
   <si>
-    <t>23/05/2021</t>
+    <t>23/5/2021</t>
   </si>
   <si>
     <t>15,465450</t>
   </si>
   <si>
-    <t>22/05/2021</t>
+    <t>22/5/2021</t>
   </si>
   <si>
     <t>15,464273</t>
   </si>
   <si>
-    <t>21/05/2021</t>
+    <t>21/5/2021</t>
   </si>
   <si>
     <t>15,463097</t>
   </si>
   <si>
-    <t>20/05/2021</t>
+    <t>20/5/2021</t>
   </si>
   <si>
     <t>15,458212</t>
   </si>
   <si>
-    <t>19/05/2021</t>
+    <t>19/5/2021</t>
   </si>
   <si>
     <t>15,459923</t>
   </si>
   <si>
-    <t>18/05/2021</t>
+    <t>18/5/2021</t>
   </si>
   <si>
     <t>15,470687</t>
   </si>
   <si>
-    <t>17/05/2021</t>
+    <t>17/5/2021</t>
   </si>
   <si>
     <t>15,463118</t>
   </si>
   <si>
-    <t>16/05/2021</t>
+    <t>16/5/2021</t>
   </si>
   <si>
     <t>15,454970</t>
   </si>
   <si>
-    <t>15/05/2021</t>
+    <t>15/5/2021</t>
   </si>
   <si>
     <t>15,453817</t>
   </si>
   <si>
-    <t>14/05/2021</t>
+    <t>14/5/2021</t>
   </si>
   <si>
     <t>15,452665</t>
   </si>
   <si>
-    <t>13/05/2021</t>
+    <t>13/5/2021</t>
   </si>
   <si>
     <t>15,440451</t>
   </si>
   <si>
-    <t>12/05/2021</t>
+    <t>12/5/2021</t>
   </si>
   <si>
     <t>15,455696</t>
   </si>
   <si>
-    <t>11/05/2021</t>
+    <t>11/5/2021</t>
   </si>
   <si>
     <t>15,459222</t>
   </si>
   <si>
-    <t>10/05/2021</t>
+    <t>10/5/2021</t>
   </si>
   <si>
     <t>15,473096</t>
   </si>
   <si>
-    <t>09/05/2021</t>
+    <t>9/5/2021</t>
   </si>
   <si>
     <t>15,487546</t>
   </si>
   <si>
-    <t>08/05/2021</t>
+    <t>8/5/2021</t>
   </si>
   <si>
     <t>15,486408</t>
   </si>
   <si>
-    <t>07/05/2021</t>
+    <t>7/5/2021</t>
   </si>
   <si>
     <t>15,485317</t>
   </si>
   <si>
-    <t>06/05/2021</t>
+    <t>6/5/2021</t>
   </si>
   <si>
     <t>15,481561</t>
   </si>
   <si>
-    <t>05/05/2021</t>
+    <t>5/5/2021</t>
   </si>
   <si>
     <t>15,484273</t>
   </si>
   <si>
-    <t>04/05/2021</t>
+    <t>4/5/2021</t>
   </si>
   <si>
     <t>15,484928</t>
   </si>
   <si>
-    <t>03/05/2021</t>
+    <t>3/5/2021</t>
   </si>
   <si>
     <t>15,484143</t>
   </si>
   <si>
-    <t>02/05/2021</t>
+    <t>2/5/2021</t>
   </si>
   <si>
     <t>15,480277</t>
   </si>
   <si>
-    <t>01/05/2021</t>
+    <t>1/5/2021</t>
   </si>
   <si>
     <t>15,479097</t>
   </si>
   <si>
-    <t>30/04/2021</t>
+    <t>30/4/2021</t>
   </si>
   <si>
     <t>15,477962</t>
   </si>
   <si>
-    <t>29/04/2021</t>
+    <t>29/4/2021</t>
   </si>
   <si>
     <t>15,476125</t>
   </si>
   <si>
-    <t>28/04/2021</t>
+    <t>28/4/2021</t>
   </si>
   <si>
     <t>15,470748</t>
   </si>
   <si>
-    <t>27/04/2021</t>
+    <t>27/4/2021</t>
   </si>
   <si>
     <t>15,469578</t>
   </si>
   <si>
-    <t>26/04/2021</t>
+    <t>26/4/2021</t>
   </si>
   <si>
     <t>15,466749</t>
   </si>
   <si>
-    <t>25/04/2021</t>
+    <t>25/4/2021</t>
   </si>
   <si>
     <t>15,465223</t>
   </si>
   <si>
-    <t>24/04/2021</t>
+    <t>24/4/2021</t>
   </si>
   <si>
     <t>15,464015</t>
   </si>
   <si>
-    <t>23/04/2021</t>
+    <t>23/4/2021</t>
   </si>
   <si>
     <t>15,462875</t>
   </si>
   <si>
-    <t>22/04/2021</t>
+    <t>22/4/2021</t>
   </si>
   <si>
     <t>15,460632</t>
   </si>
   <si>
-    <t>21/04/2021</t>
+    <t>21/4/2021</t>
   </si>
   <si>
     <t>15,456552</t>
   </si>
   <si>
-    <t>20/04/2021</t>
+    <t>20/4/2021</t>
   </si>
   <si>
     <t>15,463502</t>
   </si>
   <si>
-    <t>19/04/2021</t>
+    <t>19/4/2021</t>
   </si>
   <si>
     <t>15,485949</t>
   </si>
   <si>
-    <t>18/04/2021</t>
+    <t>18/4/2021</t>
   </si>
   <si>
     <t>15,486383</t>
   </si>
   <si>
-    <t>17/04/2021</t>
+    <t>17/4/2021</t>
   </si>
   <si>
     <t>15,485191</t>
   </si>
   <si>
-    <t>16/04/2021</t>
+    <t>16/4/2021</t>
   </si>
   <si>
     <t>15,484000</t>
   </si>
   <si>
-    <t>15/04/2021</t>
+    <t>15/4/2021</t>
   </si>
   <si>
     <t>15,481912</t>
   </si>
   <si>
-    <t>14/04/2021</t>
+    <t>14/4/2021</t>
   </si>
   <si>
     <t>15,473072</t>
   </si>
   <si>
-    <t>13/04/2021</t>
+    <t>13/4/2021</t>
   </si>
   <si>
     <t>15,470317</t>
   </si>
   <si>
-    <t>12/04/2021</t>
+    <t>12/4/2021</t>
   </si>
   <si>
     <t>15,475819</t>
   </si>
   <si>
-    <t>11/04/2021</t>
+    <t>11/4/2021</t>
   </si>
   <si>
     <t>15,473297</t>
   </si>
   <si>
-    <t>10/04/2021</t>
+    <t>10/4/2021</t>
   </si>
   <si>
     <t>15,472108</t>
   </si>
   <si>
-    <t>09/04/2021</t>
+    <t>9/4/2021</t>
   </si>
   <si>
     <t>15,470918</t>
   </si>
   <si>
-    <t>08/04/2021</t>
+    <t>8/4/2021</t>
   </si>
   <si>
     <t>15,469184</t>
   </si>
   <si>
-    <t>07/04/2021</t>
+    <t>7/4/2021</t>
   </si>
   <si>
     <t>15,460912</t>
   </si>
   <si>
-    <t>06/04/2021</t>
+    <t>6/4/2021</t>
   </si>
   <si>
     <t>15,455055</t>
   </si>
   <si>
-    <t>05/04/2021</t>
+    <t>5/4/2021</t>
   </si>
   <si>
     <t>15,434622</t>
   </si>
   <si>
-    <t>04/04/2021</t>
+    <t>4/4/2021</t>
   </si>
   <si>
     <t>15,433343</t>
   </si>
   <si>
-    <t>03/04/2021</t>
+    <t>3/4/2021</t>
   </si>
   <si>
     <t>15,432152</t>
   </si>
   <si>
-    <t>02/04/2021</t>
+    <t>2/4/2021</t>
   </si>
   <si>
     <t>15,430961</t>
   </si>
   <si>
-    <t>01/04/2021</t>
+    <t>1/4/2021</t>
   </si>
   <si>
     <t>15,429769</t>
   </si>
   <si>
-    <t>31/03/2021</t>
+    <t>31/3/2021</t>
   </si>
   <si>
     <t>15,417475</t>
   </si>
   <si>
-    <t>30/03/2021</t>
+    <t>30/3/2021</t>
   </si>
   <si>
     <t>15,412991</t>
   </si>
   <si>
-    <t>29/03/2021</t>
+    <t>29/3/2021</t>
   </si>
   <si>
     <t>15,414937</t>
   </si>
   <si>
-    <t>28/03/2021</t>
+    <t>28/3/2021</t>
   </si>
   <si>
     <t>15,413780</t>
   </si>
   <si>
-    <t>27/03/2021</t>
+    <t>27/3/2021</t>
   </si>
   <si>
     <t>15,412593</t>
   </si>
   <si>
-    <t>26/03/2021</t>
+    <t>26/3/2021</t>
   </si>
   <si>
     <t>15,411405</t>
   </si>
   <si>
-    <t>25/03/2021</t>
+    <t>25/3/2021</t>
   </si>
   <si>
     <t>15,410552</t>
   </si>
   <si>
-    <t>24/03/2021</t>
+    <t>24/3/2021</t>
   </si>
   <si>
     <t>15,401904</t>
   </si>
   <si>
-    <t>23/03/2021</t>
+    <t>23/3/2021</t>
   </si>
   <si>
     <t>15,398541</t>
   </si>
   <si>
-    <t>22/03/2021</t>
+    <t>22/3/2021</t>
   </si>
   <si>
     <t>15,393195</t>
   </si>
   <si>
-    <t>21/03/2021</t>
+    <t>21/3/2021</t>
   </si>
   <si>
     <t>15,397954</t>
   </si>
   <si>
-    <t>20/03/2021</t>
+    <t>20/3/2021</t>
   </si>
   <si>
     <t>15,396767</t>
   </si>
   <si>
-    <t>19/03/2021</t>
+    <t>19/3/2021</t>
   </si>
   <si>
     <t>15,395580</t>
   </si>
   <si>
-    <t>18/03/2021</t>
+    <t>18/3/2021</t>
   </si>
   <si>
     <t>15,407638</t>
   </si>
   <si>
-    <t>17/03/2021</t>
+    <t>17/3/2021</t>
   </si>
   <si>
     <t>15,420159</t>
   </si>
   <si>
-    <t>16/03/2021</t>
+    <t>16/3/2021</t>
   </si>
   <si>
     <t>15,424462</t>
   </si>
   <si>
-    <t>15/03/2021</t>
+    <t>15/3/2021</t>
   </si>
   <si>
     <t>15,419015</t>
   </si>
   <si>
-    <t>14/03/2021</t>
+    <t>14/3/2021</t>
   </si>
   <si>
     <t>15,418559</t>
   </si>
   <si>
-    <t>13/03/2021</t>
+    <t>13/3/2021</t>
   </si>
   <si>
     <t>15,417372</t>
   </si>
   <si>
-    <t>12/03/2021</t>
+    <t>12/3/2021</t>
   </si>
   <si>
     <t>15,416184</t>
   </si>
   <si>
-    <t>11/03/2021</t>
+    <t>11/3/2021</t>
   </si>
   <si>
     <t>15,417979</t>
   </si>
   <si>
-    <t>10/03/2021</t>
+    <t>10/3/2021</t>
   </si>
   <si>
     <t>15,379660</t>
   </si>
   <si>
-    <t>09/03/2021</t>
+    <t>9/3/2021</t>
   </si>
   <si>
     <t>15,370440</t>
   </si>
   <si>
-    <t>08/03/2021</t>
+    <t>8/3/2021</t>
   </si>
   <si>
     <t>15,362356</t>
   </si>
   <si>
-    <t>07/03/2021</t>
+    <t>7/3/2021</t>
   </si>
   <si>
     <t>15,367463</t>
   </si>
   <si>
-    <t>06/03/2021</t>
+    <t>6/3/2021</t>
   </si>
   <si>
     <t>15,366290</t>
   </si>
   <si>
-    <t>05/03/2021</t>
+    <t>5/3/2021</t>
   </si>
   <si>
     <t>15,365116</t>
   </si>
   <si>
-    <t>04/03/2021</t>
+    <t>4/3/2021</t>
   </si>
   <si>
     <t>15,388696</t>
   </si>
   <si>
-    <t>03/03/2021</t>
+    <t>3/3/2021</t>
   </si>
   <si>
     <t>15,391827</t>
   </si>
   <si>
-    <t>02/03/2021</t>
+    <t>2/3/2021</t>
   </si>
   <si>
     <t>15,390176</t>
   </si>
   <si>
-    <t>01/03/2021</t>
+    <t>1/3/2021</t>
   </si>
   <si>
     <t>15,377622</t>
   </si>
   <si>
-    <t>28/02/2021</t>
+    <t>28/2/2021</t>
   </si>
   <si>
     <t>15,357110</t>
   </si>
   <si>
-    <t>27/02/2021</t>
+    <t>27/2/2021</t>
   </si>
   <si>
     <t>15,355937</t>
   </si>
   <si>
-    <t>26/02/2021</t>
+    <t>26/2/2021</t>
   </si>
   <si>
     <t>15,354764</t>
   </si>
   <si>
-    <t>25/02/2021</t>
+    <t>25/2/2021</t>
   </si>
   <si>
     <t>15,402722</t>
   </si>
   <si>
-    <t>24/02/2021</t>
+    <t>24/2/2021</t>
   </si>
   <si>
     <t>15,407968</t>
   </si>
   <si>
-    <t>23/02/2021</t>
+    <t>23/2/2021</t>
   </si>
   <si>
     <t>15,405143</t>
   </si>
   <si>
-    <t>22/02/2021</t>
+    <t>22/2/2021</t>
   </si>
   <si>
     <t>15,410700</t>
   </si>
   <si>
-    <t>21/02/2021</t>
+    <t>21/2/2021</t>
   </si>
   <si>
     <t>15,418908</t>
   </si>
   <si>
-    <t>20/02/2021</t>
+    <t>20/2/2021</t>
   </si>
   <si>
     <t>15,417736</t>
   </si>
   <si>
-    <t>19/02/2021</t>
+    <t>19/2/2021</t>
   </si>
   <si>
     <t>15,416565</t>
   </si>
   <si>
-    <t>18/02/2021</t>
+    <t>18/2/2021</t>
   </si>
   <si>
     <t>15,411036</t>
   </si>
   <si>
-    <t>17/02/2021</t>
+    <t>17/2/2021</t>
   </si>
   <si>
     <t>15,415586</t>
   </si>
   <si>
-    <t>16/02/2021</t>
+    <t>16/2/2021</t>
   </si>
   <si>
     <t>15,416629</t>
   </si>
   <si>
-    <t>15/02/2021</t>
+    <t>15/2/2021</t>
   </si>
   <si>
     <t>15,410282</t>
   </si>
   <si>
-    <t>14/02/2021</t>
+    <t>14/2/2021</t>
   </si>
   <si>
     <t>15,403423</t>
   </si>
   <si>
-    <t>13/02/2021</t>
+    <t>13/2/2021</t>
   </si>
   <si>
     <t>15,402253</t>
   </si>
   <si>
-    <t>12/02/2021</t>
+    <t>12/2/2021</t>
   </si>
   <si>
     <t>15,401083</t>
   </si>
   <si>
-    <t>11/02/2021</t>
+    <t>11/2/2021</t>
   </si>
   <si>
     <t>15,404176</t>
   </si>
   <si>
-    <t>10/02/2021</t>
+    <t>10/2/2021</t>
   </si>
   <si>
     <t>15,399746</t>
   </si>
   <si>
-    <t>09/02/2021</t>
+    <t>9/2/2021</t>
   </si>
   <si>
     <t>15,390700</t>
   </si>
   <si>
-    <t>08/02/2021</t>
+    <t>8/2/2021</t>
   </si>
   <si>
     <t>15,392748</t>
   </si>
   <si>
-    <t>07/02/2021</t>
+    <t>7/2/2021</t>
   </si>
   <si>
     <t>15,386212</t>
   </si>
   <si>
-    <t>06/02/2021</t>
+    <t>6/2/2021</t>
   </si>
   <si>
     <t>15,385041</t>
   </si>
   <si>
-    <t>05/02/2021</t>
+    <t>5/2/2021</t>
   </si>
   <si>
     <t>15,383871</t>
   </si>
   <si>
-    <t>04/02/2021</t>
+    <t>4/2/2021</t>
   </si>
   <si>
     <t>15,375942</t>
   </si>
   <si>
-    <t>03/02/2021</t>
+    <t>3/2/2021</t>
   </si>
   <si>
     <t>15,369441</t>
   </si>
   <si>
-    <t>02/02/2021</t>
+    <t>2/2/2021</t>
   </si>
   <si>
     <t>15,339753</t>
   </si>
   <si>
-    <t>01/02/2021</t>
+    <t>1/2/2021</t>
   </si>
   <si>
     <t>15,310218</t>
   </si>
   <si>
-    <t>31/01/2021</t>
+    <t>31/1/2021</t>
   </si>
   <si>
     <t>15,289806</t>
   </si>
   <si>
-    <t>30/01/2021</t>
+    <t>30/1/2021</t>
   </si>
   <si>
     <t>15,289651</t>
   </si>
   <si>
-    <t>29/01/2021</t>
+    <t>29/1/2021</t>
   </si>
   <si>
     <t>15,288479</t>
   </si>
   <si>
-    <t>28/01/2021</t>
+    <t>28/1/2021</t>
   </si>
   <si>
     <t>15,265827</t>
   </si>
   <si>
-    <t>27/01/2021</t>
+    <t>27/1/2021</t>
   </si>
   <si>
     <t>15,289819</t>
   </si>
   <si>
-    <t>26/01/2021</t>
+    <t>26/1/2021</t>
   </si>
   <si>
     <t>15,309858</t>
   </si>
   <si>
-    <t>25/01/2021</t>
+    <t>25/1/2021</t>
   </si>
   <si>
     <t>15,322899</t>
   </si>
   <si>
-    <t>24/01/2021</t>
+    <t>24/1/2021</t>
   </si>
   <si>
     <t>15,336471</t>
   </si>
   <si>
-    <t>23/01/2021</t>
+    <t>23/1/2021</t>
   </si>
   <si>
     <t>15,335295</t>
   </si>
   <si>
-    <t>22/01/2021</t>
+    <t>22/1/2021</t>
   </si>
   <si>
     <t>15,334119</t>
   </si>
   <si>
-    <t>21/01/2021</t>
+    <t>21/1/2021</t>
   </si>
   <si>
     <t>15,344266</t>
   </si>
   <si>
-    <t>20/01/2021</t>
+    <t>20/1/2021</t>
   </si>
   <si>
     <t>15,326313</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>19/1/2021</t>
   </si>
   <si>
     <t>15,306576</t>
   </si>
   <si>
-    <t>18/01/2021</t>
+    <t>18/1/2021</t>
   </si>
   <si>
     <t>15,298702</t>
   </si>
   <si>
-    <t>17/01/2021</t>
+    <t>17/1/2021</t>
   </si>
   <si>
     <t>15,304728</t>
   </si>
   <si>
-    <t>16/01/2021</t>
+    <t>16/1/2021</t>
   </si>
   <si>
     <t>15,303552</t>
   </si>
   <si>
-    <t>15/01/2021</t>
+    <t>15/1/2021</t>
   </si>
   <si>
     <t>15,302375</t>
   </si>
   <si>
-    <t>14/01/2021</t>
+    <t>14/1/2021</t>
   </si>
   <si>
     <t>15,310565</t>
   </si>
   <si>
-    <t>13/01/2021</t>
+    <t>13/1/2021</t>
   </si>
   <si>
     <t>15,305047</t>
   </si>
   <si>
-    <t>12/01/2021</t>
+    <t>12/1/2021</t>
   </si>
   <si>
     <t>15,303166</t>
   </si>
   <si>
-    <t>11/01/2021</t>
+    <t>11/1/2021</t>
   </si>
   <si>
     <t>15,311769</t>
   </si>
   <si>
-    <t>10/01/2021</t>
+    <t>10/1/2021</t>
   </si>
   <si>
     <t>15,311659</t>
   </si>
   <si>
-    <t>09/01/2021</t>
+    <t>9/1/2021</t>
   </si>
   <si>
     <t>15,310484</t>
   </si>
   <si>
-    <t>08/01/2021</t>
+    <t>8/1/2021</t>
   </si>
   <si>
     <t>15,309308</t>
   </si>
   <si>
-    <t>07/01/2021</t>
+    <t>7/1/2021</t>
   </si>
   <si>
     <t>15,300485</t>
   </si>
   <si>
-    <t>06/01/2021</t>
+    <t>6/1/2021</t>
   </si>
   <si>
     <t>15,286020</t>
   </si>
   <si>
-    <t>05/01/2021</t>
+    <t>5/1/2021</t>
   </si>
   <si>
     <t>15,279617</t>
   </si>
   <si>
-    <t>04/01/2021</t>
+    <t>4/1/2021</t>
   </si>
   <si>
     <t>15,276798</t>
   </si>
   <si>
-    <t>03/01/2021</t>
+    <t>3/1/2021</t>
   </si>
   <si>
     <t>15,254102</t>
   </si>
   <si>
-    <t>02/01/2021</t>
+    <t>2/1/2021</t>
   </si>
   <si>
     <t>15,252926</t>
   </si>
   <si>
-    <t>01/01/2021</t>
+    <t>1/1/2021</t>
   </si>
   <si>
     <t>15,251749</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>15,250580</t>
   </si>
   <si>
     <t>30/12/2020</t>
   </si>
   <si>
     <t>15,246274</t>
   </si>
   <si>
     <t>29/12/2020</t>
   </si>
   <si>
     <t>15,243712</t>
   </si>
   <si>
     <t>28/12/2020</t>
   </si>
@@ -11931,99 +12321,99 @@
   <si>
     <t>13/12/2020</t>
   </si>
   <si>
     <t>15,230507</t>
   </si>
   <si>
     <t>12/12/2020</t>
   </si>
   <si>
     <t>15,229360</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>15,228213</t>
   </si>
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
     <t>15,250722</t>
   </si>
   <si>
-    <t>09/12/2020</t>
+    <t>9/12/2020</t>
   </si>
   <si>
     <t>15,257717</t>
   </si>
   <si>
-    <t>08/12/2020</t>
+    <t>8/12/2020</t>
   </si>
   <si>
     <t>15,247335</t>
   </si>
   <si>
-    <t>07/12/2020</t>
+    <t>7/12/2020</t>
   </si>
   <si>
     <t>15,245426</t>
   </si>
   <si>
-    <t>06/12/2020</t>
+    <t>6/12/2020</t>
   </si>
   <si>
     <t>15,238477</t>
   </si>
   <si>
-    <t>05/12/2020</t>
+    <t>5/12/2020</t>
   </si>
   <si>
     <t>15,237361</t>
   </si>
   <si>
-    <t>04/12/2020</t>
+    <t>4/12/2020</t>
   </si>
   <si>
     <t>15,236245</t>
   </si>
   <si>
-    <t>03/12/2020</t>
+    <t>3/12/2020</t>
   </si>
   <si>
     <t>15,207196</t>
   </si>
   <si>
-    <t>02/12/2020</t>
+    <t>2/12/2020</t>
   </si>
   <si>
     <t>15,183011</t>
   </si>
   <si>
-    <t>01/12/2020</t>
+    <t>1/12/2020</t>
   </si>
   <si>
     <t>15,159334</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
     <t>15,130535</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>15,123127</t>
   </si>
   <si>
     <t>28/11/2020</t>
   </si>
   <si>
     <t>15,122010</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
@@ -12111,99 +12501,99 @@
   <si>
     <t>13/11/2020</t>
   </si>
   <si>
     <t>14,878210</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>14,865312</t>
   </si>
   <si>
     <t>11/11/2020</t>
   </si>
   <si>
     <t>14,859043</t>
   </si>
   <si>
     <t>10/11/2020</t>
   </si>
   <si>
     <t>14,833301</t>
   </si>
   <si>
-    <t>09/11/2020</t>
+    <t>9/11/2020</t>
   </si>
   <si>
     <t>14,827163</t>
   </si>
   <si>
-    <t>08/11/2020</t>
+    <t>8/11/2020</t>
   </si>
   <si>
     <t>14,669909</t>
   </si>
   <si>
-    <t>07/11/2020</t>
+    <t>7/11/2020</t>
   </si>
   <si>
     <t>14,668767</t>
   </si>
   <si>
-    <t>06/11/2020</t>
+    <t>6/11/2020</t>
   </si>
   <si>
     <t>14,667626</t>
   </si>
   <si>
-    <t>05/11/2020</t>
+    <t>5/11/2020</t>
   </si>
   <si>
     <t>14,648147</t>
   </si>
   <si>
-    <t>04/11/2020</t>
+    <t>4/11/2020</t>
   </si>
   <si>
     <t>14,535034</t>
   </si>
   <si>
-    <t>03/11/2020</t>
+    <t>3/11/2020</t>
   </si>
   <si>
     <t>14,496429</t>
   </si>
   <si>
-    <t>02/11/2020</t>
+    <t>2/11/2020</t>
   </si>
   <si>
     <t>14,415262</t>
   </si>
   <si>
-    <t>01/11/2020</t>
+    <t>1/11/2020</t>
   </si>
   <si>
     <t>14,402927</t>
   </si>
   <si>
     <t>31/10/2020</t>
   </si>
   <si>
     <t>14,401815</t>
   </si>
   <si>
     <t>30/10/2020</t>
   </si>
   <si>
     <t>14,401662</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>14,422887</t>
   </si>
   <si>
     <t>28/10/2020</t>
   </si>
@@ -12297,1743 +12687,1743 @@
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>14,579728</t>
   </si>
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>14,571899</t>
   </si>
   <si>
     <t>11/10/2020</t>
   </si>
   <si>
     <t>14,547792</t>
   </si>
   <si>
     <t>10/10/2020</t>
   </si>
   <si>
     <t>14,546672</t>
   </si>
   <si>
-    <t>09/10/2020</t>
+    <t>9/10/2020</t>
   </si>
   <si>
     <t>14,545552</t>
   </si>
   <si>
-    <t>08/10/2020</t>
+    <t>8/10/2020</t>
   </si>
   <si>
     <t>14,538097</t>
   </si>
   <si>
-    <t>07/10/2020</t>
+    <t>7/10/2020</t>
   </si>
   <si>
     <t>14,507586</t>
   </si>
   <si>
-    <t>06/10/2020</t>
+    <t>6/10/2020</t>
   </si>
   <si>
     <t>14,498512</t>
   </si>
   <si>
-    <t>05/10/2020</t>
+    <t>5/10/2020</t>
   </si>
   <si>
     <t>14,479348</t>
   </si>
   <si>
-    <t>04/10/2020</t>
+    <t>4/10/2020</t>
   </si>
   <si>
     <t>14,419959</t>
   </si>
   <si>
-    <t>03/10/2020</t>
+    <t>3/10/2020</t>
   </si>
   <si>
     <t>14,418836</t>
   </si>
   <si>
-    <t>02/10/2020</t>
+    <t>2/10/2020</t>
   </si>
   <si>
     <t>14,417711</t>
   </si>
   <si>
-    <t>01/10/2020</t>
+    <t>1/10/2020</t>
   </si>
   <si>
     <t>14,403251</t>
   </si>
   <si>
-    <t>30/09/2020</t>
+    <t>30/9/2020</t>
   </si>
   <si>
     <t>14,358543</t>
   </si>
   <si>
-    <t>29/09/2020</t>
+    <t>29/9/2020</t>
   </si>
   <si>
     <t>14,341004</t>
   </si>
   <si>
-    <t>28/09/2020</t>
+    <t>28/9/2020</t>
   </si>
   <si>
     <t>14,322394</t>
   </si>
   <si>
-    <t>27/09/2020</t>
+    <t>27/9/2020</t>
   </si>
   <si>
     <t>14,290893</t>
   </si>
   <si>
-    <t>26/09/2020</t>
+    <t>26/9/2020</t>
   </si>
   <si>
     <t>14,289792</t>
   </si>
   <si>
-    <t>25/09/2020</t>
+    <t>25/9/2020</t>
   </si>
   <si>
     <t>14,288692</t>
   </si>
   <si>
-    <t>24/09/2020</t>
+    <t>24/9/2020</t>
   </si>
   <si>
     <t>14,357232</t>
   </si>
   <si>
-    <t>23/09/2020</t>
+    <t>23/9/2020</t>
   </si>
   <si>
     <t>14,443326</t>
   </si>
   <si>
-    <t>22/09/2020</t>
+    <t>22/9/2020</t>
   </si>
   <si>
     <t>14,429327</t>
   </si>
   <si>
-    <t>21/09/2020</t>
+    <t>21/9/2020</t>
   </si>
   <si>
     <t>14,491277</t>
   </si>
   <si>
-    <t>20/09/2020</t>
+    <t>20/9/2020</t>
   </si>
   <si>
     <t>14,575339</t>
   </si>
   <si>
-    <t>19/09/2020</t>
+    <t>19/9/2020</t>
   </si>
   <si>
     <t>14,574303</t>
   </si>
   <si>
-    <t>18/09/2020</t>
+    <t>18/9/2020</t>
   </si>
   <si>
     <t>14,573277</t>
   </si>
   <si>
-    <t>17/09/2020</t>
+    <t>17/9/2020</t>
   </si>
   <si>
     <t>14,569825</t>
   </si>
   <si>
-    <t>16/09/2020</t>
+    <t>16/9/2020</t>
   </si>
   <si>
     <t>14,581921</t>
   </si>
   <si>
-    <t>15/09/2020</t>
+    <t>15/9/2020</t>
   </si>
   <si>
     <t>14,578772</t>
   </si>
   <si>
-    <t>14/09/2020</t>
+    <t>14/9/2020</t>
   </si>
   <si>
     <t>14,574560</t>
   </si>
   <si>
-    <t>13/09/2020</t>
+    <t>13/9/2020</t>
   </si>
   <si>
     <t>14,573011</t>
   </si>
   <si>
-    <t>12/09/2020</t>
+    <t>12/9/2020</t>
   </si>
   <si>
     <t>14,571934</t>
   </si>
   <si>
-    <t>11/09/2020</t>
+    <t>11/9/2020</t>
   </si>
   <si>
     <t>14,570857</t>
   </si>
   <si>
-    <t>10/09/2020</t>
+    <t>10/9/2020</t>
   </si>
   <si>
     <t>14,577449</t>
   </si>
   <si>
-    <t>09/09/2020</t>
+    <t>9/9/2020</t>
   </si>
   <si>
     <t>14,520809</t>
   </si>
   <si>
-    <t>08/09/2020</t>
+    <t>8/9/2020</t>
   </si>
   <si>
     <t>14,508089</t>
   </si>
   <si>
-    <t>07/09/2020</t>
+    <t>7/9/2020</t>
   </si>
   <si>
     <t>14,540103</t>
   </si>
   <si>
-    <t>06/09/2020</t>
+    <t>6/9/2020</t>
   </si>
   <si>
     <t>14,539860</t>
   </si>
   <si>
-    <t>05/09/2020</t>
+    <t>5/9/2020</t>
   </si>
   <si>
     <t>14,538761</t>
   </si>
   <si>
-    <t>04/09/2020</t>
+    <t>4/9/2020</t>
   </si>
   <si>
     <t>14,537662</t>
   </si>
   <si>
-    <t>03/09/2020</t>
+    <t>3/9/2020</t>
   </si>
   <si>
     <t>14,552693</t>
   </si>
   <si>
-    <t>02/09/2020</t>
+    <t>2/9/2020</t>
   </si>
   <si>
     <t>14,525207</t>
   </si>
   <si>
-    <t>01/09/2020</t>
+    <t>1/9/2020</t>
   </si>
   <si>
     <t>14,502348</t>
   </si>
   <si>
-    <t>31/08/2020</t>
+    <t>31/8/2020</t>
   </si>
   <si>
     <t>14,491247</t>
   </si>
   <si>
-    <t>30/08/2020</t>
+    <t>30/8/2020</t>
   </si>
   <si>
     <t>14,491215</t>
   </si>
   <si>
-    <t>29/08/2020</t>
+    <t>29/8/2020</t>
   </si>
   <si>
     <t>14,490116</t>
   </si>
   <si>
-    <t>28/08/2020</t>
+    <t>28/8/2020</t>
   </si>
   <si>
     <t>14,489017</t>
   </si>
   <si>
-    <t>27/08/2020</t>
+    <t>27/8/2020</t>
   </si>
   <si>
     <t>14,493038</t>
   </si>
   <si>
-    <t>26/08/2020</t>
+    <t>26/8/2020</t>
   </si>
   <si>
     <t>14,495270</t>
   </si>
   <si>
-    <t>25/08/2020</t>
+    <t>25/8/2020</t>
   </si>
   <si>
     <t>14,482744</t>
   </si>
   <si>
-    <t>24/08/2020</t>
+    <t>24/8/2020</t>
   </si>
   <si>
     <t>14,466871</t>
   </si>
   <si>
-    <t>23/08/2020</t>
+    <t>23/8/2020</t>
   </si>
   <si>
     <t>14,454649</t>
   </si>
   <si>
-    <t>22/08/2020</t>
+    <t>22/8/2020</t>
   </si>
   <si>
     <t>14,453549</t>
   </si>
   <si>
-    <t>21/08/2020</t>
+    <t>21/8/2020</t>
   </si>
   <si>
     <t>14,452449</t>
   </si>
   <si>
-    <t>20/08/2020</t>
+    <t>20/8/2020</t>
   </si>
   <si>
     <t>14,447353</t>
   </si>
   <si>
-    <t>19/08/2020</t>
+    <t>19/8/2020</t>
   </si>
   <si>
     <t>14,457794</t>
   </si>
   <si>
-    <t>18/08/2020</t>
+    <t>18/8/2020</t>
   </si>
   <si>
     <t>14,456918</t>
   </si>
   <si>
-    <t>17/08/2020</t>
+    <t>17/8/2020</t>
   </si>
   <si>
     <t>14,459753</t>
   </si>
   <si>
-    <t>16/08/2020</t>
+    <t>16/8/2020</t>
   </si>
   <si>
     <t>14,458935</t>
   </si>
   <si>
-    <t>15/08/2020</t>
+    <t>15/8/2020</t>
   </si>
   <si>
     <t>14,457836</t>
   </si>
   <si>
-    <t>14/08/2020</t>
+    <t>14/8/2020</t>
   </si>
   <si>
     <t>14,456719</t>
   </si>
   <si>
-    <t>13/08/2020</t>
+    <t>13/8/2020</t>
   </si>
   <si>
     <t>14,491604</t>
   </si>
   <si>
-    <t>12/08/2020</t>
+    <t>12/8/2020</t>
   </si>
   <si>
     <t>14,482381</t>
   </si>
   <si>
-    <t>11/08/2020</t>
+    <t>11/8/2020</t>
   </si>
   <si>
     <t>14,458722</t>
   </si>
   <si>
-    <t>10/08/2020</t>
+    <t>10/8/2020</t>
   </si>
   <si>
     <t>14,430792</t>
   </si>
   <si>
-    <t>09/08/2020</t>
+    <t>9/8/2020</t>
   </si>
   <si>
     <t>14,415535</t>
   </si>
   <si>
-    <t>08/08/2020</t>
+    <t>8/8/2020</t>
   </si>
   <si>
     <t>14,414434</t>
   </si>
   <si>
-    <t>07/08/2020</t>
+    <t>7/8/2020</t>
   </si>
   <si>
     <t>14,413334</t>
   </si>
   <si>
-    <t>06/08/2020</t>
+    <t>6/8/2020</t>
   </si>
   <si>
     <t>14,407094</t>
   </si>
   <si>
-    <t>05/08/2020</t>
+    <t>5/8/2020</t>
   </si>
   <si>
     <t>14,372446</t>
   </si>
   <si>
-    <t>04/08/2020</t>
+    <t>4/8/2020</t>
   </si>
   <si>
     <t>14,344249</t>
   </si>
   <si>
-    <t>03/08/2020</t>
+    <t>3/8/2020</t>
   </si>
   <si>
     <t>14,313110</t>
   </si>
   <si>
-    <t>02/08/2020</t>
+    <t>2/8/2020</t>
   </si>
   <si>
     <t>14,285889</t>
   </si>
   <si>
-    <t>01/08/2020</t>
+    <t>1/8/2020</t>
   </si>
   <si>
     <t>14,284788</t>
   </si>
   <si>
-    <t>31/07/2020</t>
+    <t>31/7/2020</t>
   </si>
   <si>
     <t>14,283702</t>
   </si>
   <si>
-    <t>30/07/2020</t>
+    <t>30/7/2020</t>
   </si>
   <si>
     <t>14,274775</t>
   </si>
   <si>
-    <t>29/07/2020</t>
+    <t>29/7/2020</t>
   </si>
   <si>
     <t>14,344696</t>
   </si>
   <si>
-    <t>28/07/2020</t>
+    <t>28/7/2020</t>
   </si>
   <si>
     <t>14,363936</t>
   </si>
   <si>
-    <t>27/07/2020</t>
+    <t>27/7/2020</t>
   </si>
   <si>
     <t>14,429832</t>
   </si>
   <si>
-    <t>26/07/2020</t>
+    <t>26/7/2020</t>
   </si>
   <si>
     <t>14,429171</t>
   </si>
   <si>
-    <t>25/07/2020</t>
+    <t>25/7/2020</t>
   </si>
   <si>
     <t>14,428075</t>
   </si>
   <si>
-    <t>24/07/2020</t>
+    <t>24/7/2020</t>
   </si>
   <si>
     <t>14,426978</t>
   </si>
   <si>
-    <t>23/07/2020</t>
+    <t>23/7/2020</t>
   </si>
   <si>
     <t>14,435308</t>
   </si>
   <si>
-    <t>22/07/2020</t>
+    <t>22/7/2020</t>
   </si>
   <si>
     <t>14,394125</t>
   </si>
   <si>
-    <t>21/07/2020</t>
+    <t>21/7/2020</t>
   </si>
   <si>
     <t>14,381906</t>
   </si>
   <si>
-    <t>20/07/2020</t>
+    <t>20/7/2020</t>
   </si>
   <si>
     <t>14,352092</t>
   </si>
   <si>
-    <t>19/07/2020</t>
+    <t>19/7/2020</t>
   </si>
   <si>
     <t>14,333566</t>
   </si>
   <si>
-    <t>18/07/2020</t>
+    <t>18/7/2020</t>
   </si>
   <si>
     <t>14,332466</t>
   </si>
   <si>
-    <t>17/07/2020</t>
+    <t>17/7/2020</t>
   </si>
   <si>
     <t>14,331367</t>
   </si>
   <si>
-    <t>16/07/2020</t>
+    <t>16/7/2020</t>
   </si>
   <si>
     <t>14,316282</t>
   </si>
   <si>
-    <t>15/07/2020</t>
+    <t>15/7/2020</t>
   </si>
   <si>
     <t>14,308134</t>
   </si>
   <si>
-    <t>14/07/2020</t>
+    <t>14/7/2020</t>
   </si>
   <si>
     <t>14,283127</t>
   </si>
   <si>
-    <t>13/07/2020</t>
+    <t>13/7/2020</t>
   </si>
   <si>
     <t>14,287241</t>
   </si>
   <si>
-    <t>12/07/2020</t>
+    <t>12/7/2020</t>
   </si>
   <si>
     <t>14,280088</t>
   </si>
   <si>
-    <t>11/07/2020</t>
+    <t>11/7/2020</t>
   </si>
   <si>
     <t>14,278987</t>
   </si>
   <si>
-    <t>10/07/2020</t>
+    <t>10/7/2020</t>
   </si>
   <si>
     <t>14,277885</t>
   </si>
   <si>
-    <t>09/07/2020</t>
+    <t>9/7/2020</t>
   </si>
   <si>
     <t>14,285440</t>
   </si>
   <si>
-    <t>08/07/2020</t>
+    <t>8/7/2020</t>
   </si>
   <si>
     <t>14,283557</t>
   </si>
   <si>
-    <t>07/07/2020</t>
+    <t>7/7/2020</t>
   </si>
   <si>
     <t>14,294208</t>
   </si>
   <si>
-    <t>06/07/2020</t>
+    <t>6/7/2020</t>
   </si>
   <si>
     <t>14,285319</t>
   </si>
   <si>
-    <t>05/07/2020</t>
+    <t>5/7/2020</t>
   </si>
   <si>
     <t>14,245339</t>
   </si>
   <si>
-    <t>04/07/2020</t>
+    <t>4/7/2020</t>
   </si>
   <si>
     <t>14,244237</t>
   </si>
   <si>
-    <t>03/07/2020</t>
+    <t>3/7/2020</t>
   </si>
   <si>
     <t>14,243134</t>
   </si>
   <si>
-    <t>02/07/2020</t>
+    <t>2/7/2020</t>
   </si>
   <si>
     <t>14,253044</t>
   </si>
   <si>
-    <t>01/07/2020</t>
+    <t>1/7/2020</t>
   </si>
   <si>
     <t>14,226097</t>
   </si>
   <si>
-    <t>30/06/2020</t>
+    <t>30/6/2020</t>
   </si>
   <si>
     <t>14,218450</t>
   </si>
   <si>
-    <t>29/06/2020</t>
+    <t>29/6/2020</t>
   </si>
   <si>
     <t>14,202818</t>
   </si>
   <si>
-    <t>28/06/2020</t>
+    <t>28/6/2020</t>
   </si>
   <si>
     <t>14,209828</t>
   </si>
   <si>
-    <t>27/06/2020</t>
+    <t>27/6/2020</t>
   </si>
   <si>
     <t>14,208725</t>
   </si>
   <si>
-    <t>26/06/2020</t>
+    <t>26/6/2020</t>
   </si>
   <si>
     <t>14,207622</t>
   </si>
   <si>
-    <t>25/06/2020</t>
+    <t>25/6/2020</t>
   </si>
   <si>
     <t>14,210698</t>
   </si>
   <si>
-    <t>24/06/2020</t>
+    <t>24/6/2020</t>
   </si>
   <si>
     <t>14,261622</t>
   </si>
   <si>
-    <t>23/06/2020</t>
+    <t>23/6/2020</t>
   </si>
   <si>
     <t>14,247246</t>
   </si>
   <si>
-    <t>22/06/2020</t>
+    <t>22/6/2020</t>
   </si>
   <si>
     <t>14,238758</t>
   </si>
   <si>
-    <t>21/06/2020</t>
+    <t>21/6/2020</t>
   </si>
   <si>
     <t>14,290745</t>
   </si>
   <si>
-    <t>20/06/2020</t>
+    <t>20/6/2020</t>
   </si>
   <si>
     <t>14,289644</t>
   </si>
   <si>
-    <t>19/06/2020</t>
+    <t>19/6/2020</t>
   </si>
   <si>
     <t>14,288543</t>
   </si>
   <si>
-    <t>18/06/2020</t>
+    <t>18/6/2020</t>
   </si>
   <si>
     <t>14,300294</t>
   </si>
   <si>
-    <t>17/06/2020</t>
+    <t>17/6/2020</t>
   </si>
   <si>
     <t>14,327711</t>
   </si>
   <si>
-    <t>16/06/2020</t>
+    <t>16/6/2020</t>
   </si>
   <si>
     <t>14,321481</t>
   </si>
   <si>
-    <t>15/06/2020</t>
+    <t>15/6/2020</t>
   </si>
   <si>
     <t>14,158057</t>
   </si>
   <si>
-    <t>14/06/2020</t>
+    <t>14/6/2020</t>
   </si>
   <si>
     <t>14,187793</t>
   </si>
   <si>
-    <t>13/06/2020</t>
+    <t>13/6/2020</t>
   </si>
   <si>
     <t>14,186708</t>
   </si>
   <si>
-    <t>12/06/2020</t>
+    <t>12/6/2020</t>
   </si>
   <si>
     <t>14,185624</t>
   </si>
   <si>
-    <t>11/06/2020</t>
+    <t>11/6/2020</t>
   </si>
   <si>
     <t>14,175953</t>
   </si>
   <si>
-    <t>10/06/2020</t>
+    <t>10/6/2020</t>
   </si>
   <si>
     <t>14,342607</t>
   </si>
   <si>
-    <t>09/06/2020</t>
+    <t>9/6/2020</t>
   </si>
   <si>
     <t>14,406083</t>
   </si>
   <si>
-    <t>08/06/2020</t>
+    <t>8/6/2020</t>
   </si>
   <si>
     <t>14,450642</t>
   </si>
   <si>
-    <t>07/06/2020</t>
+    <t>7/6/2020</t>
   </si>
   <si>
     <t>14,372891</t>
   </si>
   <si>
-    <t>06/06/2020</t>
+    <t>6/6/2020</t>
   </si>
   <si>
     <t>14,371810</t>
   </si>
   <si>
-    <t>05/06/2020</t>
+    <t>5/6/2020</t>
   </si>
   <si>
     <t>14,370729</t>
   </si>
   <si>
-    <t>04/06/2020</t>
+    <t>4/6/2020</t>
   </si>
   <si>
     <t>14,230617</t>
   </si>
   <si>
-    <t>03/06/2020</t>
+    <t>3/6/2020</t>
   </si>
   <si>
     <t>14,113076</t>
   </si>
   <si>
-    <t>02/06/2020</t>
+    <t>2/6/2020</t>
   </si>
   <si>
     <t>14,034513</t>
   </si>
   <si>
-    <t>01/06/2020</t>
+    <t>1/6/2020</t>
   </si>
   <si>
     <t>13,933908</t>
   </si>
   <si>
-    <t>31/05/2020</t>
+    <t>31/5/2020</t>
   </si>
   <si>
     <t>13,883515</t>
   </si>
   <si>
-    <t>30/05/2020</t>
+    <t>30/5/2020</t>
   </si>
   <si>
     <t>13,883404</t>
   </si>
   <si>
-    <t>29/05/2020</t>
+    <t>29/5/2020</t>
   </si>
   <si>
     <t>13,882321</t>
   </si>
   <si>
-    <t>28/05/2020</t>
+    <t>28/5/2020</t>
   </si>
   <si>
     <t>13,862353</t>
   </si>
   <si>
-    <t>27/05/2020</t>
+    <t>27/5/2020</t>
   </si>
   <si>
     <t>13,769275</t>
   </si>
   <si>
-    <t>26/05/2020</t>
+    <t>26/5/2020</t>
   </si>
   <si>
     <t>13,605465</t>
   </si>
   <si>
-    <t>25/05/2020</t>
+    <t>25/5/2020</t>
   </si>
   <si>
     <t>13,485803</t>
   </si>
   <si>
-    <t>24/05/2020</t>
+    <t>24/5/2020</t>
   </si>
   <si>
     <t>13,483694</t>
   </si>
   <si>
-    <t>23/05/2020</t>
+    <t>23/5/2020</t>
   </si>
   <si>
     <t>13,482565</t>
   </si>
   <si>
-    <t>22/05/2020</t>
+    <t>22/5/2020</t>
   </si>
   <si>
     <t>13,481436</t>
   </si>
   <si>
-    <t>21/05/2020</t>
+    <t>21/5/2020</t>
   </si>
   <si>
     <t>13,462517</t>
   </si>
   <si>
-    <t>20/05/2020</t>
+    <t>20/5/2020</t>
   </si>
   <si>
     <t>13,428235</t>
   </si>
   <si>
-    <t>19/05/2020</t>
+    <t>19/5/2020</t>
   </si>
   <si>
     <t>13,369728</t>
   </si>
   <si>
-    <t>18/05/2020</t>
+    <t>18/5/2020</t>
   </si>
   <si>
     <t>13,305033</t>
   </si>
   <si>
-    <t>17/05/2020</t>
+    <t>17/5/2020</t>
   </si>
   <si>
     <t>13,257886</t>
   </si>
   <si>
-    <t>16/05/2020</t>
+    <t>16/5/2020</t>
   </si>
   <si>
     <t>13,256752</t>
   </si>
   <si>
-    <t>15/05/2020</t>
+    <t>15/5/2020</t>
   </si>
   <si>
     <t>13,255619</t>
   </si>
   <si>
-    <t>14/05/2020</t>
+    <t>14/5/2020</t>
   </si>
   <si>
     <t>13,273689</t>
   </si>
   <si>
-    <t>13/05/2020</t>
+    <t>13/5/2020</t>
   </si>
   <si>
     <t>13,377067</t>
   </si>
   <si>
-    <t>12/05/2020</t>
+    <t>12/5/2020</t>
   </si>
   <si>
     <t>13,412475</t>
   </si>
   <si>
-    <t>11/05/2020</t>
+    <t>11/5/2020</t>
   </si>
   <si>
     <t>13,421725</t>
   </si>
   <si>
-    <t>10/05/2020</t>
+    <t>10/5/2020</t>
   </si>
   <si>
     <t>13,403779</t>
   </si>
   <si>
-    <t>09/05/2020</t>
+    <t>9/5/2020</t>
   </si>
   <si>
     <t>13,402642</t>
   </si>
   <si>
-    <t>08/05/2020</t>
+    <t>8/5/2020</t>
   </si>
   <si>
     <t>13,401504</t>
   </si>
   <si>
-    <t>07/05/2020</t>
+    <t>7/5/2020</t>
   </si>
   <si>
     <t>13,389898</t>
   </si>
   <si>
-    <t>06/05/2020</t>
+    <t>6/5/2020</t>
   </si>
   <si>
     <t>13,402010</t>
   </si>
   <si>
-    <t>05/05/2020</t>
+    <t>5/5/2020</t>
   </si>
   <si>
     <t>13,403220</t>
   </si>
   <si>
-    <t>04/05/2020</t>
+    <t>4/5/2020</t>
   </si>
   <si>
     <t>13,414965</t>
   </si>
   <si>
-    <t>03/05/2020</t>
+    <t>3/5/2020</t>
   </si>
   <si>
     <t>13,526525</t>
   </si>
   <si>
-    <t>02/05/2020</t>
+    <t>2/5/2020</t>
   </si>
   <si>
     <t>13,525430</t>
   </si>
   <si>
-    <t>01/05/2020</t>
+    <t>1/5/2020</t>
   </si>
   <si>
     <t>13,524335</t>
   </si>
   <si>
-    <t>30/04/2020</t>
+    <t>30/4/2020</t>
   </si>
   <si>
     <t>13,522673</t>
   </si>
   <si>
-    <t>29/04/2020</t>
+    <t>29/4/2020</t>
   </si>
   <si>
     <t>13,524472</t>
   </si>
   <si>
-    <t>28/04/2020</t>
+    <t>28/4/2020</t>
   </si>
   <si>
     <t>13,545143</t>
   </si>
   <si>
-    <t>27/04/2020</t>
+    <t>27/4/2020</t>
   </si>
   <si>
     <t>13,494664</t>
   </si>
   <si>
-    <t>26/04/2020</t>
+    <t>26/4/2020</t>
   </si>
   <si>
     <t>13,445718</t>
   </si>
   <si>
-    <t>25/04/2020</t>
+    <t>25/4/2020</t>
   </si>
   <si>
     <t>13,444619</t>
   </si>
   <si>
-    <t>24/04/2020</t>
+    <t>24/4/2020</t>
   </si>
   <si>
     <t>13,443520</t>
   </si>
   <si>
-    <t>23/04/2020</t>
+    <t>23/4/2020</t>
   </si>
   <si>
     <t>13,448655</t>
   </si>
   <si>
-    <t>22/04/2020</t>
+    <t>22/4/2020</t>
   </si>
   <si>
     <t>13,373442</t>
   </si>
   <si>
-    <t>21/04/2020</t>
+    <t>21/4/2020</t>
   </si>
   <si>
     <t>13,366354</t>
   </si>
   <si>
-    <t>20/04/2020</t>
+    <t>20/4/2020</t>
   </si>
   <si>
     <t>13,423620</t>
   </si>
   <si>
-    <t>19/04/2020</t>
+    <t>19/4/2020</t>
   </si>
   <si>
     <t>13,441745</t>
   </si>
   <si>
-    <t>18/04/2020</t>
+    <t>18/4/2020</t>
   </si>
   <si>
     <t>13,440651</t>
   </si>
   <si>
-    <t>17/04/2020</t>
+    <t>17/4/2020</t>
   </si>
   <si>
     <t>13,439557</t>
   </si>
   <si>
-    <t>16/04/2020</t>
+    <t>16/4/2020</t>
   </si>
   <si>
     <t>13,396476</t>
   </si>
   <si>
-    <t>15/04/2020</t>
+    <t>15/4/2020</t>
   </si>
   <si>
     <t>13,430956</t>
   </si>
   <si>
-    <t>14/04/2020</t>
+    <t>14/4/2020</t>
   </si>
   <si>
     <t>13,407233</t>
   </si>
   <si>
-    <t>13/04/2020</t>
+    <t>13/4/2020</t>
   </si>
   <si>
     <t>13,081219</t>
   </si>
   <si>
-    <t>12/04/2020</t>
+    <t>12/4/2020</t>
   </si>
   <si>
     <t>13,072377</t>
   </si>
   <si>
-    <t>11/04/2020</t>
+    <t>11/4/2020</t>
   </si>
   <si>
     <t>13,071229</t>
   </si>
   <si>
-    <t>10/04/2020</t>
+    <t>10/4/2020</t>
   </si>
   <si>
     <t>13,070081</t>
   </si>
   <si>
-    <t>09/04/2020</t>
+    <t>9/4/2020</t>
   </si>
   <si>
     <t>13,068933</t>
   </si>
   <si>
-    <t>08/04/2020</t>
+    <t>8/4/2020</t>
   </si>
   <si>
     <t>12,830518</t>
   </si>
   <si>
-    <t>07/04/2020</t>
+    <t>7/4/2020</t>
   </si>
   <si>
     <t>12,753195</t>
   </si>
   <si>
-    <t>06/04/2020</t>
+    <t>6/4/2020</t>
   </si>
   <si>
     <t>12,593865</t>
   </si>
   <si>
-    <t>05/04/2020</t>
+    <t>5/4/2020</t>
   </si>
   <si>
     <t>12,542191</t>
   </si>
   <si>
-    <t>04/04/2020</t>
+    <t>4/4/2020</t>
   </si>
   <si>
     <t>12,541034</t>
   </si>
   <si>
-    <t>03/04/2020</t>
+    <t>3/4/2020</t>
   </si>
   <si>
     <t>12,539876</t>
   </si>
   <si>
-    <t>02/04/2020</t>
+    <t>2/4/2020</t>
   </si>
   <si>
     <t>12,541535</t>
   </si>
   <si>
-    <t>01/04/2020</t>
+    <t>1/4/2020</t>
   </si>
   <si>
     <t>12,528976</t>
   </si>
   <si>
-    <t>31/03/2020</t>
+    <t>31/3/2020</t>
   </si>
   <si>
     <t>12,521516</t>
   </si>
   <si>
-    <t>30/03/2020</t>
+    <t>30/3/2020</t>
   </si>
   <si>
     <t>12,361641</t>
   </si>
   <si>
-    <t>29/03/2020</t>
+    <t>29/3/2020</t>
   </si>
   <si>
     <t>12,397710</t>
   </si>
   <si>
-    <t>28/03/2020</t>
+    <t>28/3/2020</t>
   </si>
   <si>
     <t>12,396567</t>
   </si>
   <si>
-    <t>27/03/2020</t>
+    <t>27/3/2020</t>
   </si>
   <si>
     <t>12,395424</t>
   </si>
   <si>
-    <t>26/03/2020</t>
+    <t>26/3/2020</t>
   </si>
   <si>
     <t>12,300315</t>
   </si>
   <si>
-    <t>25/03/2020</t>
+    <t>25/3/2020</t>
   </si>
   <si>
     <t>12,066375</t>
   </si>
   <si>
-    <t>24/03/2020</t>
+    <t>24/3/2020</t>
   </si>
   <si>
     <t>11,773964</t>
   </si>
   <si>
-    <t>23/03/2020</t>
+    <t>23/3/2020</t>
   </si>
   <si>
     <t>11,626167</t>
   </si>
   <si>
-    <t>22/03/2020</t>
+    <t>22/3/2020</t>
   </si>
   <si>
     <t>11,741394</t>
   </si>
   <si>
-    <t>21/03/2020</t>
+    <t>21/3/2020</t>
   </si>
   <si>
     <t>11,740245</t>
   </si>
   <si>
-    <t>20/03/2020</t>
+    <t>20/3/2020</t>
   </si>
   <si>
     <t>11,739095</t>
   </si>
   <si>
-    <t>19/03/2020</t>
+    <t>19/3/2020</t>
   </si>
   <si>
     <t>11,633026</t>
   </si>
   <si>
-    <t>18/03/2020</t>
+    <t>18/3/2020</t>
   </si>
   <si>
     <t>11,800262</t>
   </si>
   <si>
-    <t>17/03/2020</t>
+    <t>17/3/2020</t>
   </si>
   <si>
     <t>12,182274</t>
   </si>
   <si>
-    <t>16/03/2020</t>
+    <t>16/3/2020</t>
   </si>
   <si>
     <t>12,519096</t>
   </si>
   <si>
-    <t>15/03/2020</t>
+    <t>15/3/2020</t>
   </si>
   <si>
     <t>13,146780</t>
   </si>
   <si>
-    <t>14/03/2020</t>
+    <t>14/3/2020</t>
   </si>
   <si>
     <t>13,145718</t>
   </si>
   <si>
-    <t>13/03/2020</t>
+    <t>13/3/2020</t>
   </si>
   <si>
     <t>13,144656</t>
   </si>
   <si>
-    <t>12/03/2020</t>
+    <t>12/3/2020</t>
   </si>
   <si>
     <t>13,231290</t>
   </si>
   <si>
-    <t>11/03/2020</t>
+    <t>11/3/2020</t>
   </si>
   <si>
     <t>13,902121</t>
   </si>
   <si>
-    <t>10/03/2020</t>
+    <t>10/3/2020</t>
   </si>
   <si>
     <t>14,066469</t>
   </si>
   <si>
-    <t>09/03/2020</t>
+    <t>9/3/2020</t>
   </si>
   <si>
     <t>14,070914</t>
   </si>
   <si>
-    <t>08/03/2020</t>
+    <t>8/3/2020</t>
   </si>
   <si>
     <t>14,601260</t>
   </si>
   <si>
-    <t>07/03/2020</t>
+    <t>7/3/2020</t>
   </si>
   <si>
     <t>14,600287</t>
   </si>
   <si>
-    <t>06/03/2020</t>
+    <t>6/3/2020</t>
   </si>
   <si>
     <t>14,599344</t>
   </si>
   <si>
-    <t>05/03/2020</t>
+    <t>5/3/2020</t>
   </si>
   <si>
     <t>14,818434</t>
   </si>
   <si>
-    <t>04/03/2020</t>
+    <t>4/3/2020</t>
   </si>
   <si>
     <t>14,885708</t>
   </si>
   <si>
-    <t>03/03/2020</t>
+    <t>3/3/2020</t>
   </si>
   <si>
     <t>14,859259</t>
   </si>
   <si>
-    <t>02/03/2020</t>
+    <t>2/3/2020</t>
   </si>
   <si>
     <t>14,729942</t>
   </si>
   <si>
-    <t>01/03/2020</t>
+    <t>1/3/2020</t>
   </si>
   <si>
     <t>14,745611</t>
   </si>
   <si>
-    <t>29/02/2020</t>
+    <t>29/2/2020</t>
   </si>
   <si>
     <t>14,743665</t>
   </si>
   <si>
-    <t>28/02/2020</t>
+    <t>28/2/2020</t>
   </si>
   <si>
     <t>14,742677</t>
   </si>
   <si>
-    <t>27/02/2020</t>
+    <t>27/2/2020</t>
   </si>
   <si>
     <t>14,920747</t>
   </si>
   <si>
-    <t>26/02/2020</t>
+    <t>26/2/2020</t>
   </si>
   <si>
     <t>15,037654</t>
   </si>
   <si>
-    <t>25/02/2020</t>
+    <t>25/2/2020</t>
   </si>
   <si>
     <t>15,092086</t>
   </si>
   <si>
-    <t>24/02/2020</t>
+    <t>24/2/2020</t>
   </si>
   <si>
     <t>15,140546</t>
   </si>
   <si>
-    <t>23/02/2020</t>
+    <t>23/2/2020</t>
   </si>
   <si>
     <t>15,242569</t>
   </si>
   <si>
-    <t>22/02/2020</t>
+    <t>22/2/2020</t>
   </si>
   <si>
     <t>15,241742</t>
   </si>
   <si>
-    <t>21/02/2020</t>
+    <t>21/2/2020</t>
   </si>
   <si>
     <t>15,240916</t>
   </si>
   <si>
-    <t>20/02/2020</t>
+    <t>20/2/2020</t>
   </si>
   <si>
     <t>15,259561</t>
   </si>
   <si>
-    <t>19/02/2020</t>
+    <t>19/2/2020</t>
   </si>
   <si>
     <t>15,252228</t>
   </si>
   <si>
-    <t>18/02/2020</t>
+    <t>18/2/2020</t>
   </si>
   <si>
     <t>15,242073</t>
   </si>
   <si>
-    <t>17/02/2020</t>
+    <t>17/2/2020</t>
   </si>
   <si>
     <t>15,256944</t>
   </si>
   <si>
-    <t>16/02/2020</t>
+    <t>16/2/2020</t>
   </si>
   <si>
     <t>15,246752</t>
   </si>
   <si>
-    <t>15/02/2020</t>
+    <t>15/2/2020</t>
   </si>
   <si>
     <t>15,245899</t>
   </si>
   <si>
-    <t>14/02/2020</t>
+    <t>14/2/2020</t>
   </si>
   <si>
     <t>15,245096</t>
   </si>
   <si>
-    <t>13/02/2020</t>
+    <t>13/2/2020</t>
   </si>
   <si>
     <t>15,227701</t>
   </si>
   <si>
-    <t>12/02/2020</t>
+    <t>12/2/2020</t>
   </si>
   <si>
     <t>15,233975</t>
   </si>
   <si>
-    <t>11/02/2020</t>
+    <t>11/2/2020</t>
   </si>
   <si>
     <t>15,228614</t>
   </si>
   <si>
-    <t>10/02/2020</t>
+    <t>10/2/2020</t>
   </si>
   <si>
     <t>15,215627</t>
   </si>
   <si>
-    <t>09/02/2020</t>
+    <t>9/2/2020</t>
   </si>
   <si>
     <t>15,225684</t>
   </si>
   <si>
-    <t>08/02/2020</t>
+    <t>8/2/2020</t>
   </si>
   <si>
     <t>15,224878</t>
   </si>
   <si>
-    <t>07/02/2020</t>
+    <t>7/2/2020</t>
   </si>
   <si>
     <t>15,224072</t>
   </si>
   <si>
-    <t>06/02/2020</t>
+    <t>6/2/2020</t>
   </si>
   <si>
     <t>15,232371</t>
   </si>
   <si>
-    <t>05/02/2020</t>
+    <t>5/2/2020</t>
   </si>
   <si>
     <t>15,203022</t>
   </si>
   <si>
-    <t>04/02/2020</t>
+    <t>4/2/2020</t>
   </si>
   <si>
     <t>15,170185</t>
   </si>
   <si>
-    <t>03/02/2020</t>
+    <t>3/2/2020</t>
   </si>
   <si>
     <t>15,133169</t>
   </si>
   <si>
-    <t>02/02/2020</t>
+    <t>2/2/2020</t>
   </si>
   <si>
     <t>15,143805</t>
   </si>
   <si>
-    <t>01/02/2020</t>
+    <t>1/2/2020</t>
   </si>
   <si>
     <t>15,143136</t>
   </si>
   <si>
-    <t>31/01/2020</t>
+    <t>31/1/2020</t>
   </si>
   <si>
     <t>15,142467</t>
   </si>
   <si>
-    <t>30/01/2020</t>
+    <t>30/1/2020</t>
   </si>
   <si>
     <t>15,149412</t>
   </si>
   <si>
-    <t>29/01/2020</t>
+    <t>29/1/2020</t>
   </si>
   <si>
     <t>15,179097</t>
   </si>
   <si>
-    <t>28/01/2020</t>
+    <t>28/1/2020</t>
   </si>
   <si>
     <t>15,158024</t>
   </si>
   <si>
-    <t>27/01/2020</t>
+    <t>27/1/2020</t>
   </si>
   <si>
     <t>15,148573</t>
   </si>
   <si>
-    <t>26/01/2020</t>
+    <t>26/1/2020</t>
   </si>
   <si>
     <t>15,223199</t>
   </si>
   <si>
-    <t>25/01/2020</t>
+    <t>25/1/2020</t>
   </si>
   <si>
     <t>15,222598</t>
   </si>
   <si>
-    <t>24/01/2020</t>
+    <t>24/1/2020</t>
   </si>
   <si>
     <t>15,221996</t>
   </si>
   <si>
-    <t>23/01/2020</t>
+    <t>23/1/2020</t>
   </si>
   <si>
     <t>15,222599</t>
   </si>
   <si>
-    <t>22/01/2020</t>
+    <t>22/1/2020</t>
   </si>
   <si>
     <t>15,237274</t>
   </si>
   <si>
-    <t>21/01/2020</t>
+    <t>21/1/2020</t>
   </si>
   <si>
     <t>15,242683</t>
   </si>
   <si>
-    <t>20/01/2020</t>
+    <t>20/1/2020</t>
   </si>
   <si>
     <t>15,253390</t>
   </si>
   <si>
-    <t>19/01/2020</t>
+    <t>19/1/2020</t>
   </si>
   <si>
     <t>15,251399</t>
   </si>
   <si>
-    <t>18/01/2020</t>
+    <t>18/1/2020</t>
   </si>
   <si>
     <t>15,250849</t>
   </si>
   <si>
-    <t>17/01/2020</t>
+    <t>17/1/2020</t>
   </si>
   <si>
     <t>15,250299</t>
   </si>
   <si>
-    <t>16/01/2020</t>
+    <t>16/1/2020</t>
   </si>
   <si>
     <t>15,241758</t>
   </si>
   <si>
-    <t>15/01/2020</t>
+    <t>15/1/2020</t>
   </si>
   <si>
     <t>15,236980</t>
   </si>
   <si>
-    <t>14/01/2020</t>
+    <t>14/1/2020</t>
   </si>
   <si>
     <t>15,240290</t>
   </si>
   <si>
-    <t>13/01/2020</t>
+    <t>13/1/2020</t>
   </si>
   <si>
     <t>15,240873</t>
   </si>
   <si>
-    <t>12/01/2020</t>
+    <t>12/1/2020</t>
   </si>
   <si>
     <t>15,232991</t>
   </si>
   <si>
-    <t>11/01/2020</t>
+    <t>11/1/2020</t>
   </si>
   <si>
     <t>15,232490</t>
   </si>
   <si>
-    <t>10/01/2020</t>
+    <t>10/1/2020</t>
   </si>
   <si>
     <t>15,231990</t>
   </si>
   <si>
-    <t>09/01/2020</t>
+    <t>9/1/2020</t>
   </si>
   <si>
     <t>15,224879</t>
   </si>
   <si>
-    <t>08/01/2020</t>
+    <t>8/1/2020</t>
   </si>
   <si>
     <t>15,218290</t>
   </si>
   <si>
-    <t>07/01/2020</t>
+    <t>7/1/2020</t>
   </si>
   <si>
     <t>15,230361</t>
   </si>
   <si>
-    <t>06/01/2020</t>
+    <t>6/1/2020</t>
   </si>
   <si>
     <t>15,234191</t>
   </si>
   <si>
-    <t>05/01/2020</t>
+    <t>5/1/2020</t>
   </si>
   <si>
     <t>15,253140</t>
   </si>
   <si>
-    <t>04/01/2020</t>
+    <t>4/1/2020</t>
   </si>
   <si>
     <t>15,252661</t>
   </si>
   <si>
-    <t>03/01/2020</t>
+    <t>3/1/2020</t>
   </si>
   <si>
     <t>15,252185</t>
   </si>
   <si>
-    <t>02/01/2020</t>
+    <t>2/1/2020</t>
   </si>
   <si>
     <t>15,257266</t>
   </si>
   <si>
-    <t>01/01/2020</t>
+    <t>1/1/2020</t>
   </si>
   <si>
     <t>15,248741</t>
   </si>
   <si>
     <t>31/12/2019</t>
   </si>
   <si>
     <t>15,248278</t>
   </si>
   <si>
     <t>30/12/2019</t>
   </si>
   <si>
     <t>15,248685</t>
   </si>
   <si>
     <t>29/12/2019</t>
   </si>
   <si>
     <t>15,247016</t>
   </si>
   <si>
     <t>28/12/2019</t>
   </si>
@@ -14127,99 +14517,99 @@
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>15,223519</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>15,192206</t>
   </si>
   <si>
     <t>11/12/2019</t>
   </si>
   <si>
     <t>15,183724</t>
   </si>
   <si>
     <t>10/12/2019</t>
   </si>
   <si>
     <t>15,173054</t>
   </si>
   <si>
-    <t>09/12/2019</t>
+    <t>9/12/2019</t>
   </si>
   <si>
     <t>15,163513</t>
   </si>
   <si>
-    <t>08/12/2019</t>
+    <t>8/12/2019</t>
   </si>
   <si>
     <t>15,149889</t>
   </si>
   <si>
-    <t>07/12/2019</t>
+    <t>7/12/2019</t>
   </si>
   <si>
     <t>15,148961</t>
   </si>
   <si>
-    <t>06/12/2019</t>
+    <t>6/12/2019</t>
   </si>
   <si>
     <t>15,148035</t>
   </si>
   <si>
-    <t>05/12/2019</t>
+    <t>5/12/2019</t>
   </si>
   <si>
     <t>15,136703</t>
   </si>
   <si>
-    <t>04/12/2019</t>
+    <t>4/12/2019</t>
   </si>
   <si>
     <t>15,118549</t>
   </si>
   <si>
-    <t>03/12/2019</t>
+    <t>3/12/2019</t>
   </si>
   <si>
     <t>15,108407</t>
   </si>
   <si>
-    <t>02/12/2019</t>
+    <t>2/12/2019</t>
   </si>
   <si>
     <t>15,113263</t>
   </si>
   <si>
-    <t>01/12/2019</t>
+    <t>1/12/2019</t>
   </si>
   <si>
     <t>15,108255</t>
   </si>
   <si>
     <t>30/11/2019</t>
   </si>
   <si>
     <t>15,107353</t>
   </si>
   <si>
     <t>29/11/2019</t>
   </si>
   <si>
     <t>15,106451</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>15,090491</t>
   </si>
   <si>
     <t>27/11/2019</t>
   </si>
@@ -14307,87 +14697,87 @@
   <si>
     <t>13/11/2019</t>
   </si>
   <si>
     <t>15,021417</t>
   </si>
   <si>
     <t>12/11/2019</t>
   </si>
   <si>
     <t>15,015563</t>
   </si>
   <si>
     <t>11/11/2019</t>
   </si>
   <si>
     <t>15,012111</t>
   </si>
   <si>
     <t>10/11/2019</t>
   </si>
   <si>
     <t>15,001647</t>
   </si>
   <si>
-    <t>09/11/2019</t>
+    <t>9/11/2019</t>
   </si>
   <si>
     <t>15,001663</t>
   </si>
   <si>
-    <t>08/11/2019</t>
+    <t>8/11/2019</t>
   </si>
   <si>
     <t>15,001678</t>
   </si>
   <si>
-    <t>07/11/2019</t>
+    <t>7/11/2019</t>
   </si>
   <si>
     <t>14,999758</t>
   </si>
   <si>
-    <t>06/11/2019</t>
+    <t>6/11/2019</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>05/11/2019</t>
-[...11 lines deleted...]
-    <t>01/11/2019</t>
+    <t>5/11/2019</t>
+  </si>
+  <si>
+    <t>4/11/2019</t>
+  </si>
+  <si>
+    <t>3/11/2019</t>
+  </si>
+  <si>
+    <t>2/11/2019</t>
+  </si>
+  <si>
+    <t>1/11/2019</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -14395,51 +14785,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2394"/>
+  <dimension ref="A1:B2459"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -33507,72 +33897,592 @@
       <c r="B2386" s="0" t="s">
         <v>4770</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
         <v>4771</v>
       </c>
       <c r="B2387" s="0" t="s">
         <v>4772</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
         <v>4773</v>
       </c>
       <c r="B2388" s="0" t="s">
         <v>4774</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
         <v>4775</v>
       </c>
       <c r="B2389" s="0" t="s">
-        <v>4774</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>4776</v>
+        <v>4777</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>4774</v>
+        <v>4778</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>4777</v>
+        <v>4779</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>4774</v>
+        <v>4780</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>4778</v>
+        <v>4781</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>4774</v>
+        <v>4782</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>4779</v>
+        <v>4783</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>4774</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>4780</v>
+        <v>4785</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>4774</v>
+        <v>4786</v>
+      </c>
+    </row>
+    <row r="2395">
+      <c r="A2395" s="0" t="s">
+        <v>4787</v>
+      </c>
+      <c r="B2395" s="0" t="s">
+        <v>4788</v>
+      </c>
+    </row>
+    <row r="2396">
+      <c r="A2396" s="0" t="s">
+        <v>4789</v>
+      </c>
+      <c r="B2396" s="0" t="s">
+        <v>4790</v>
+      </c>
+    </row>
+    <row r="2397">
+      <c r="A2397" s="0" t="s">
+        <v>4791</v>
+      </c>
+      <c r="B2397" s="0" t="s">
+        <v>4792</v>
+      </c>
+    </row>
+    <row r="2398">
+      <c r="A2398" s="0" t="s">
+        <v>4793</v>
+      </c>
+      <c r="B2398" s="0" t="s">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="2399">
+      <c r="A2399" s="0" t="s">
+        <v>4795</v>
+      </c>
+      <c r="B2399" s="0" t="s">
+        <v>4796</v>
+      </c>
+    </row>
+    <row r="2400">
+      <c r="A2400" s="0" t="s">
+        <v>4797</v>
+      </c>
+      <c r="B2400" s="0" t="s">
+        <v>4798</v>
+      </c>
+    </row>
+    <row r="2401">
+      <c r="A2401" s="0" t="s">
+        <v>4799</v>
+      </c>
+      <c r="B2401" s="0" t="s">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="2402">
+      <c r="A2402" s="0" t="s">
+        <v>4801</v>
+      </c>
+      <c r="B2402" s="0" t="s">
+        <v>4802</v>
+      </c>
+    </row>
+    <row r="2403">
+      <c r="A2403" s="0" t="s">
+        <v>4803</v>
+      </c>
+      <c r="B2403" s="0" t="s">
+        <v>4804</v>
+      </c>
+    </row>
+    <row r="2404">
+      <c r="A2404" s="0" t="s">
+        <v>4805</v>
+      </c>
+      <c r="B2404" s="0" t="s">
+        <v>4806</v>
+      </c>
+    </row>
+    <row r="2405">
+      <c r="A2405" s="0" t="s">
+        <v>4807</v>
+      </c>
+      <c r="B2405" s="0" t="s">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="2406">
+      <c r="A2406" s="0" t="s">
+        <v>4809</v>
+      </c>
+      <c r="B2406" s="0" t="s">
+        <v>4810</v>
+      </c>
+    </row>
+    <row r="2407">
+      <c r="A2407" s="0" t="s">
+        <v>4811</v>
+      </c>
+      <c r="B2407" s="0" t="s">
+        <v>4812</v>
+      </c>
+    </row>
+    <row r="2408">
+      <c r="A2408" s="0" t="s">
+        <v>4813</v>
+      </c>
+      <c r="B2408" s="0" t="s">
+        <v>4814</v>
+      </c>
+    </row>
+    <row r="2409">
+      <c r="A2409" s="0" t="s">
+        <v>4815</v>
+      </c>
+      <c r="B2409" s="0" t="s">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="2410">
+      <c r="A2410" s="0" t="s">
+        <v>4817</v>
+      </c>
+      <c r="B2410" s="0" t="s">
+        <v>4818</v>
+      </c>
+    </row>
+    <row r="2411">
+      <c r="A2411" s="0" t="s">
+        <v>4819</v>
+      </c>
+      <c r="B2411" s="0" t="s">
+        <v>4820</v>
+      </c>
+    </row>
+    <row r="2412">
+      <c r="A2412" s="0" t="s">
+        <v>4821</v>
+      </c>
+      <c r="B2412" s="0" t="s">
+        <v>4822</v>
+      </c>
+    </row>
+    <row r="2413">
+      <c r="A2413" s="0" t="s">
+        <v>4823</v>
+      </c>
+      <c r="B2413" s="0" t="s">
+        <v>4824</v>
+      </c>
+    </row>
+    <row r="2414">
+      <c r="A2414" s="0" t="s">
+        <v>4825</v>
+      </c>
+      <c r="B2414" s="0" t="s">
+        <v>4826</v>
+      </c>
+    </row>
+    <row r="2415">
+      <c r="A2415" s="0" t="s">
+        <v>4827</v>
+      </c>
+      <c r="B2415" s="0" t="s">
+        <v>4828</v>
+      </c>
+    </row>
+    <row r="2416">
+      <c r="A2416" s="0" t="s">
+        <v>4829</v>
+      </c>
+      <c r="B2416" s="0" t="s">
+        <v>4830</v>
+      </c>
+    </row>
+    <row r="2417">
+      <c r="A2417" s="0" t="s">
+        <v>4831</v>
+      </c>
+      <c r="B2417" s="0" t="s">
+        <v>4832</v>
+      </c>
+    </row>
+    <row r="2418">
+      <c r="A2418" s="0" t="s">
+        <v>4833</v>
+      </c>
+      <c r="B2418" s="0" t="s">
+        <v>4834</v>
+      </c>
+    </row>
+    <row r="2419">
+      <c r="A2419" s="0" t="s">
+        <v>4835</v>
+      </c>
+      <c r="B2419" s="0" t="s">
+        <v>4836</v>
+      </c>
+    </row>
+    <row r="2420">
+      <c r="A2420" s="0" t="s">
+        <v>4837</v>
+      </c>
+      <c r="B2420" s="0" t="s">
+        <v>4838</v>
+      </c>
+    </row>
+    <row r="2421">
+      <c r="A2421" s="0" t="s">
+        <v>4839</v>
+      </c>
+      <c r="B2421" s="0" t="s">
+        <v>4840</v>
+      </c>
+    </row>
+    <row r="2422">
+      <c r="A2422" s="0" t="s">
+        <v>4841</v>
+      </c>
+      <c r="B2422" s="0" t="s">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="2423">
+      <c r="A2423" s="0" t="s">
+        <v>4843</v>
+      </c>
+      <c r="B2423" s="0" t="s">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="2424">
+      <c r="A2424" s="0" t="s">
+        <v>4845</v>
+      </c>
+      <c r="B2424" s="0" t="s">
+        <v>4846</v>
+      </c>
+    </row>
+    <row r="2425">
+      <c r="A2425" s="0" t="s">
+        <v>4847</v>
+      </c>
+      <c r="B2425" s="0" t="s">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="2426">
+      <c r="A2426" s="0" t="s">
+        <v>4849</v>
+      </c>
+      <c r="B2426" s="0" t="s">
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="2427">
+      <c r="A2427" s="0" t="s">
+        <v>4851</v>
+      </c>
+      <c r="B2427" s="0" t="s">
+        <v>4852</v>
+      </c>
+    </row>
+    <row r="2428">
+      <c r="A2428" s="0" t="s">
+        <v>4853</v>
+      </c>
+      <c r="B2428" s="0" t="s">
+        <v>4854</v>
+      </c>
+    </row>
+    <row r="2429">
+      <c r="A2429" s="0" t="s">
+        <v>4855</v>
+      </c>
+      <c r="B2429" s="0" t="s">
+        <v>4856</v>
+      </c>
+    </row>
+    <row r="2430">
+      <c r="A2430" s="0" t="s">
+        <v>4857</v>
+      </c>
+      <c r="B2430" s="0" t="s">
+        <v>4858</v>
+      </c>
+    </row>
+    <row r="2431">
+      <c r="A2431" s="0" t="s">
+        <v>4859</v>
+      </c>
+      <c r="B2431" s="0" t="s">
+        <v>4860</v>
+      </c>
+    </row>
+    <row r="2432">
+      <c r="A2432" s="0" t="s">
+        <v>4861</v>
+      </c>
+      <c r="B2432" s="0" t="s">
+        <v>4862</v>
+      </c>
+    </row>
+    <row r="2433">
+      <c r="A2433" s="0" t="s">
+        <v>4863</v>
+      </c>
+      <c r="B2433" s="0" t="s">
+        <v>4864</v>
+      </c>
+    </row>
+    <row r="2434">
+      <c r="A2434" s="0" t="s">
+        <v>4865</v>
+      </c>
+      <c r="B2434" s="0" t="s">
+        <v>4866</v>
+      </c>
+    </row>
+    <row r="2435">
+      <c r="A2435" s="0" t="s">
+        <v>4867</v>
+      </c>
+      <c r="B2435" s="0" t="s">
+        <v>4868</v>
+      </c>
+    </row>
+    <row r="2436">
+      <c r="A2436" s="0" t="s">
+        <v>4869</v>
+      </c>
+      <c r="B2436" s="0" t="s">
+        <v>4870</v>
+      </c>
+    </row>
+    <row r="2437">
+      <c r="A2437" s="0" t="s">
+        <v>4871</v>
+      </c>
+      <c r="B2437" s="0" t="s">
+        <v>4872</v>
+      </c>
+    </row>
+    <row r="2438">
+      <c r="A2438" s="0" t="s">
+        <v>4873</v>
+      </c>
+      <c r="B2438" s="0" t="s">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="2439">
+      <c r="A2439" s="0" t="s">
+        <v>4875</v>
+      </c>
+      <c r="B2439" s="0" t="s">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="2440">
+      <c r="A2440" s="0" t="s">
+        <v>4877</v>
+      </c>
+      <c r="B2440" s="0" t="s">
+        <v>4878</v>
+      </c>
+    </row>
+    <row r="2441">
+      <c r="A2441" s="0" t="s">
+        <v>4879</v>
+      </c>
+      <c r="B2441" s="0" t="s">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="2442">
+      <c r="A2442" s="0" t="s">
+        <v>4881</v>
+      </c>
+      <c r="B2442" s="0" t="s">
+        <v>4882</v>
+      </c>
+    </row>
+    <row r="2443">
+      <c r="A2443" s="0" t="s">
+        <v>4883</v>
+      </c>
+      <c r="B2443" s="0" t="s">
+        <v>4884</v>
+      </c>
+    </row>
+    <row r="2444">
+      <c r="A2444" s="0" t="s">
+        <v>4885</v>
+      </c>
+      <c r="B2444" s="0" t="s">
+        <v>4886</v>
+      </c>
+    </row>
+    <row r="2445">
+      <c r="A2445" s="0" t="s">
+        <v>4887</v>
+      </c>
+      <c r="B2445" s="0" t="s">
+        <v>4888</v>
+      </c>
+    </row>
+    <row r="2446">
+      <c r="A2446" s="0" t="s">
+        <v>4889</v>
+      </c>
+      <c r="B2446" s="0" t="s">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="2447">
+      <c r="A2447" s="0" t="s">
+        <v>4891</v>
+      </c>
+      <c r="B2447" s="0" t="s">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="2448">
+      <c r="A2448" s="0" t="s">
+        <v>4893</v>
+      </c>
+      <c r="B2448" s="0" t="s">
+        <v>4894</v>
+      </c>
+    </row>
+    <row r="2449">
+      <c r="A2449" s="0" t="s">
+        <v>4895</v>
+      </c>
+      <c r="B2449" s="0" t="s">
+        <v>4896</v>
+      </c>
+    </row>
+    <row r="2450">
+      <c r="A2450" s="0" t="s">
+        <v>4897</v>
+      </c>
+      <c r="B2450" s="0" t="s">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="2451">
+      <c r="A2451" s="0" t="s">
+        <v>4899</v>
+      </c>
+      <c r="B2451" s="0" t="s">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="2452">
+      <c r="A2452" s="0" t="s">
+        <v>4901</v>
+      </c>
+      <c r="B2452" s="0" t="s">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="2453">
+      <c r="A2453" s="0" t="s">
+        <v>4903</v>
+      </c>
+      <c r="B2453" s="0" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="2454">
+      <c r="A2454" s="0" t="s">
+        <v>4905</v>
+      </c>
+      <c r="B2454" s="0" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="2455">
+      <c r="A2455" s="0" t="s">
+        <v>4906</v>
+      </c>
+      <c r="B2455" s="0" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="2456">
+      <c r="A2456" s="0" t="s">
+        <v>4907</v>
+      </c>
+      <c r="B2456" s="0" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="2457">
+      <c r="A2457" s="0" t="s">
+        <v>4908</v>
+      </c>
+      <c r="B2457" s="0" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="2458">
+      <c r="A2458" s="0" t="s">
+        <v>4909</v>
+      </c>
+      <c r="B2458" s="0" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="2459">
+      <c r="A2459" s="0" t="s">
+        <v>4910</v>
+      </c>
+      <c r="B2459" s="0" t="s">
+        <v>4904</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>