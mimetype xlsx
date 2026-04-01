--- v1 (2026-02-12)
+++ v2 (2026-04-01)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6329" uniqueCount="6329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6425" uniqueCount="6425">
   <si>
     <t>BESTINVER MEGATENDENCIAS, FI</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>13,096949</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>12,910561</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>12,893860</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>12,894390</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>12,894921</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>13,092621</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>13,256854</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>13,061267</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>13,056244</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>12,998296</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>12,998822</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>12,999348</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>13,183745</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>13,414705</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>13,493529</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>13,446281</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>13,396815</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>13,397362</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>13,397909</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>13,403208</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>13,558981</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>13,534613</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>13,444114</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>13,414266</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>13,414812</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>13,415359</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>13,664676</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>13,705531</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>13,599464</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>13,837158</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>13,805415</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>13,805992</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>13,806569</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>13,828146</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>13,901226</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>13,860136</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>13,729607</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>13,881017</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>13,881594</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>13,882170</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>13,793102</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>13,845535</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>13,678972</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>13,703127</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>13,732456</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>13,733028</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>13,733599</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>13,692019</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>13,823529</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>13,869943</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>13,778921</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>13,727848</t>
   </si>
@@ -19039,51 +19327,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B3165"/>
+  <dimension ref="A1:B3213"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -44362,29 +44650,413 @@
     </row>
     <row r="3163">
       <c r="A3163" s="0" t="s">
         <v>6323</v>
       </c>
       <c r="B3163" s="0" t="s">
         <v>6324</v>
       </c>
     </row>
     <row r="3164">
       <c r="A3164" s="0" t="s">
         <v>6325</v>
       </c>
       <c r="B3164" s="0" t="s">
         <v>6326</v>
       </c>
     </row>
     <row r="3165">
       <c r="A3165" s="0" t="s">
         <v>6327</v>
       </c>
       <c r="B3165" s="0" t="s">
         <v>6328</v>
       </c>
     </row>
+    <row r="3166">
+      <c r="A3166" s="0" t="s">
+        <v>6329</v>
+      </c>
+      <c r="B3166" s="0" t="s">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="3167">
+      <c r="A3167" s="0" t="s">
+        <v>6331</v>
+      </c>
+      <c r="B3167" s="0" t="s">
+        <v>6332</v>
+      </c>
+    </row>
+    <row r="3168">
+      <c r="A3168" s="0" t="s">
+        <v>6333</v>
+      </c>
+      <c r="B3168" s="0" t="s">
+        <v>6334</v>
+      </c>
+    </row>
+    <row r="3169">
+      <c r="A3169" s="0" t="s">
+        <v>6335</v>
+      </c>
+      <c r="B3169" s="0" t="s">
+        <v>6336</v>
+      </c>
+    </row>
+    <row r="3170">
+      <c r="A3170" s="0" t="s">
+        <v>6337</v>
+      </c>
+      <c r="B3170" s="0" t="s">
+        <v>6338</v>
+      </c>
+    </row>
+    <row r="3171">
+      <c r="A3171" s="0" t="s">
+        <v>6339</v>
+      </c>
+      <c r="B3171" s="0" t="s">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="3172">
+      <c r="A3172" s="0" t="s">
+        <v>6341</v>
+      </c>
+      <c r="B3172" s="0" t="s">
+        <v>6342</v>
+      </c>
+    </row>
+    <row r="3173">
+      <c r="A3173" s="0" t="s">
+        <v>6343</v>
+      </c>
+      <c r="B3173" s="0" t="s">
+        <v>6344</v>
+      </c>
+    </row>
+    <row r="3174">
+      <c r="A3174" s="0" t="s">
+        <v>6345</v>
+      </c>
+      <c r="B3174" s="0" t="s">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="3175">
+      <c r="A3175" s="0" t="s">
+        <v>6347</v>
+      </c>
+      <c r="B3175" s="0" t="s">
+        <v>6348</v>
+      </c>
+    </row>
+    <row r="3176">
+      <c r="A3176" s="0" t="s">
+        <v>6349</v>
+      </c>
+      <c r="B3176" s="0" t="s">
+        <v>6350</v>
+      </c>
+    </row>
+    <row r="3177">
+      <c r="A3177" s="0" t="s">
+        <v>6351</v>
+      </c>
+      <c r="B3177" s="0" t="s">
+        <v>6352</v>
+      </c>
+    </row>
+    <row r="3178">
+      <c r="A3178" s="0" t="s">
+        <v>6353</v>
+      </c>
+      <c r="B3178" s="0" t="s">
+        <v>6354</v>
+      </c>
+    </row>
+    <row r="3179">
+      <c r="A3179" s="0" t="s">
+        <v>6355</v>
+      </c>
+      <c r="B3179" s="0" t="s">
+        <v>6356</v>
+      </c>
+    </row>
+    <row r="3180">
+      <c r="A3180" s="0" t="s">
+        <v>6357</v>
+      </c>
+      <c r="B3180" s="0" t="s">
+        <v>6358</v>
+      </c>
+    </row>
+    <row r="3181">
+      <c r="A3181" s="0" t="s">
+        <v>6359</v>
+      </c>
+      <c r="B3181" s="0" t="s">
+        <v>6360</v>
+      </c>
+    </row>
+    <row r="3182">
+      <c r="A3182" s="0" t="s">
+        <v>6361</v>
+      </c>
+      <c r="B3182" s="0" t="s">
+        <v>6362</v>
+      </c>
+    </row>
+    <row r="3183">
+      <c r="A3183" s="0" t="s">
+        <v>6363</v>
+      </c>
+      <c r="B3183" s="0" t="s">
+        <v>6364</v>
+      </c>
+    </row>
+    <row r="3184">
+      <c r="A3184" s="0" t="s">
+        <v>6365</v>
+      </c>
+      <c r="B3184" s="0" t="s">
+        <v>6366</v>
+      </c>
+    </row>
+    <row r="3185">
+      <c r="A3185" s="0" t="s">
+        <v>6367</v>
+      </c>
+      <c r="B3185" s="0" t="s">
+        <v>6368</v>
+      </c>
+    </row>
+    <row r="3186">
+      <c r="A3186" s="0" t="s">
+        <v>6369</v>
+      </c>
+      <c r="B3186" s="0" t="s">
+        <v>6370</v>
+      </c>
+    </row>
+    <row r="3187">
+      <c r="A3187" s="0" t="s">
+        <v>6371</v>
+      </c>
+      <c r="B3187" s="0" t="s">
+        <v>6372</v>
+      </c>
+    </row>
+    <row r="3188">
+      <c r="A3188" s="0" t="s">
+        <v>6373</v>
+      </c>
+      <c r="B3188" s="0" t="s">
+        <v>6374</v>
+      </c>
+    </row>
+    <row r="3189">
+      <c r="A3189" s="0" t="s">
+        <v>6375</v>
+      </c>
+      <c r="B3189" s="0" t="s">
+        <v>6376</v>
+      </c>
+    </row>
+    <row r="3190">
+      <c r="A3190" s="0" t="s">
+        <v>6377</v>
+      </c>
+      <c r="B3190" s="0" t="s">
+        <v>6378</v>
+      </c>
+    </row>
+    <row r="3191">
+      <c r="A3191" s="0" t="s">
+        <v>6379</v>
+      </c>
+      <c r="B3191" s="0" t="s">
+        <v>6380</v>
+      </c>
+    </row>
+    <row r="3192">
+      <c r="A3192" s="0" t="s">
+        <v>6381</v>
+      </c>
+      <c r="B3192" s="0" t="s">
+        <v>6382</v>
+      </c>
+    </row>
+    <row r="3193">
+      <c r="A3193" s="0" t="s">
+        <v>6383</v>
+      </c>
+      <c r="B3193" s="0" t="s">
+        <v>6384</v>
+      </c>
+    </row>
+    <row r="3194">
+      <c r="A3194" s="0" t="s">
+        <v>6385</v>
+      </c>
+      <c r="B3194" s="0" t="s">
+        <v>6386</v>
+      </c>
+    </row>
+    <row r="3195">
+      <c r="A3195" s="0" t="s">
+        <v>6387</v>
+      </c>
+      <c r="B3195" s="0" t="s">
+        <v>6388</v>
+      </c>
+    </row>
+    <row r="3196">
+      <c r="A3196" s="0" t="s">
+        <v>6389</v>
+      </c>
+      <c r="B3196" s="0" t="s">
+        <v>6390</v>
+      </c>
+    </row>
+    <row r="3197">
+      <c r="A3197" s="0" t="s">
+        <v>6391</v>
+      </c>
+      <c r="B3197" s="0" t="s">
+        <v>6392</v>
+      </c>
+    </row>
+    <row r="3198">
+      <c r="A3198" s="0" t="s">
+        <v>6393</v>
+      </c>
+      <c r="B3198" s="0" t="s">
+        <v>6394</v>
+      </c>
+    </row>
+    <row r="3199">
+      <c r="A3199" s="0" t="s">
+        <v>6395</v>
+      </c>
+      <c r="B3199" s="0" t="s">
+        <v>6396</v>
+      </c>
+    </row>
+    <row r="3200">
+      <c r="A3200" s="0" t="s">
+        <v>6397</v>
+      </c>
+      <c r="B3200" s="0" t="s">
+        <v>6398</v>
+      </c>
+    </row>
+    <row r="3201">
+      <c r="A3201" s="0" t="s">
+        <v>6399</v>
+      </c>
+      <c r="B3201" s="0" t="s">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="3202">
+      <c r="A3202" s="0" t="s">
+        <v>6401</v>
+      </c>
+      <c r="B3202" s="0" t="s">
+        <v>6402</v>
+      </c>
+    </row>
+    <row r="3203">
+      <c r="A3203" s="0" t="s">
+        <v>6403</v>
+      </c>
+      <c r="B3203" s="0" t="s">
+        <v>6404</v>
+      </c>
+    </row>
+    <row r="3204">
+      <c r="A3204" s="0" t="s">
+        <v>6405</v>
+      </c>
+      <c r="B3204" s="0" t="s">
+        <v>6406</v>
+      </c>
+    </row>
+    <row r="3205">
+      <c r="A3205" s="0" t="s">
+        <v>6407</v>
+      </c>
+      <c r="B3205" s="0" t="s">
+        <v>6408</v>
+      </c>
+    </row>
+    <row r="3206">
+      <c r="A3206" s="0" t="s">
+        <v>6409</v>
+      </c>
+      <c r="B3206" s="0" t="s">
+        <v>6410</v>
+      </c>
+    </row>
+    <row r="3207">
+      <c r="A3207" s="0" t="s">
+        <v>6411</v>
+      </c>
+      <c r="B3207" s="0" t="s">
+        <v>6412</v>
+      </c>
+    </row>
+    <row r="3208">
+      <c r="A3208" s="0" t="s">
+        <v>6413</v>
+      </c>
+      <c r="B3208" s="0" t="s">
+        <v>6414</v>
+      </c>
+    </row>
+    <row r="3209">
+      <c r="A3209" s="0" t="s">
+        <v>6415</v>
+      </c>
+      <c r="B3209" s="0" t="s">
+        <v>6416</v>
+      </c>
+    </row>
+    <row r="3210">
+      <c r="A3210" s="0" t="s">
+        <v>6417</v>
+      </c>
+      <c r="B3210" s="0" t="s">
+        <v>6418</v>
+      </c>
+    </row>
+    <row r="3211">
+      <c r="A3211" s="0" t="s">
+        <v>6419</v>
+      </c>
+      <c r="B3211" s="0" t="s">
+        <v>6420</v>
+      </c>
+    </row>
+    <row r="3212">
+      <c r="A3212" s="0" t="s">
+        <v>6421</v>
+      </c>
+      <c r="B3212" s="0" t="s">
+        <v>6422</v>
+      </c>
+    </row>
+    <row r="3213">
+      <c r="A3213" s="0" t="s">
+        <v>6423</v>
+      </c>
+      <c r="B3213" s="0" t="s">
+        <v>6424</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>