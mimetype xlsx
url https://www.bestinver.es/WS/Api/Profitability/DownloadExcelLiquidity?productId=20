--- v2 (2026-04-01)
+++ v3 (2026-05-19)
@@ -4,59 +4,323 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6425" uniqueCount="6425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6513" uniqueCount="6513">
   <si>
     <t>BESTINVER MEGATENDENCIAS, FI</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>14,552561</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>14,361702</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>14,239613</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>14,350846</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>14,367445</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>14,368037</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>14,368629</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>14,418842</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>14,512261</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>14,284985</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>14,155844</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>14,165006</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>14,165601</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>14,166197</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>14,108955</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>13,956306</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>13,985233</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>14,142902</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>14,174136</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>14,174715</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>14,175294</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>14,075241</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>14,143021</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>14,004625</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>14,065914</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>14,095318</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>14,095903</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>14,096488</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>13,864572</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>13,861343</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>13,804683</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>13,645978</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>13,606527</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>13,607091</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13,607656</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>13,540931</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>13,581579</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>13,231616</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>13,284914</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>13,304028</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>13,304574</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>13,305121</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>13,305869</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>13,256431</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>13,096949</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>12,910561</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>12,893860</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>12,894390</t>
   </si>
@@ -19327,51 +19591,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B3213"/>
+  <dimension ref="A1:B3257"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -45034,29 +45298,381 @@
     </row>
     <row r="3211">
       <c r="A3211" s="0" t="s">
         <v>6419</v>
       </c>
       <c r="B3211" s="0" t="s">
         <v>6420</v>
       </c>
     </row>
     <row r="3212">
       <c r="A3212" s="0" t="s">
         <v>6421</v>
       </c>
       <c r="B3212" s="0" t="s">
         <v>6422</v>
       </c>
     </row>
     <row r="3213">
       <c r="A3213" s="0" t="s">
         <v>6423</v>
       </c>
       <c r="B3213" s="0" t="s">
         <v>6424</v>
       </c>
     </row>
+    <row r="3214">
+      <c r="A3214" s="0" t="s">
+        <v>6425</v>
+      </c>
+      <c r="B3214" s="0" t="s">
+        <v>6426</v>
+      </c>
+    </row>
+    <row r="3215">
+      <c r="A3215" s="0" t="s">
+        <v>6427</v>
+      </c>
+      <c r="B3215" s="0" t="s">
+        <v>6428</v>
+      </c>
+    </row>
+    <row r="3216">
+      <c r="A3216" s="0" t="s">
+        <v>6429</v>
+      </c>
+      <c r="B3216" s="0" t="s">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="3217">
+      <c r="A3217" s="0" t="s">
+        <v>6431</v>
+      </c>
+      <c r="B3217" s="0" t="s">
+        <v>6432</v>
+      </c>
+    </row>
+    <row r="3218">
+      <c r="A3218" s="0" t="s">
+        <v>6433</v>
+      </c>
+      <c r="B3218" s="0" t="s">
+        <v>6434</v>
+      </c>
+    </row>
+    <row r="3219">
+      <c r="A3219" s="0" t="s">
+        <v>6435</v>
+      </c>
+      <c r="B3219" s="0" t="s">
+        <v>6436</v>
+      </c>
+    </row>
+    <row r="3220">
+      <c r="A3220" s="0" t="s">
+        <v>6437</v>
+      </c>
+      <c r="B3220" s="0" t="s">
+        <v>6438</v>
+      </c>
+    </row>
+    <row r="3221">
+      <c r="A3221" s="0" t="s">
+        <v>6439</v>
+      </c>
+      <c r="B3221" s="0" t="s">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="3222">
+      <c r="A3222" s="0" t="s">
+        <v>6441</v>
+      </c>
+      <c r="B3222" s="0" t="s">
+        <v>6442</v>
+      </c>
+    </row>
+    <row r="3223">
+      <c r="A3223" s="0" t="s">
+        <v>6443</v>
+      </c>
+      <c r="B3223" s="0" t="s">
+        <v>6444</v>
+      </c>
+    </row>
+    <row r="3224">
+      <c r="A3224" s="0" t="s">
+        <v>6445</v>
+      </c>
+      <c r="B3224" s="0" t="s">
+        <v>6446</v>
+      </c>
+    </row>
+    <row r="3225">
+      <c r="A3225" s="0" t="s">
+        <v>6447</v>
+      </c>
+      <c r="B3225" s="0" t="s">
+        <v>6448</v>
+      </c>
+    </row>
+    <row r="3226">
+      <c r="A3226" s="0" t="s">
+        <v>6449</v>
+      </c>
+      <c r="B3226" s="0" t="s">
+        <v>6450</v>
+      </c>
+    </row>
+    <row r="3227">
+      <c r="A3227" s="0" t="s">
+        <v>6451</v>
+      </c>
+      <c r="B3227" s="0" t="s">
+        <v>6452</v>
+      </c>
+    </row>
+    <row r="3228">
+      <c r="A3228" s="0" t="s">
+        <v>6453</v>
+      </c>
+      <c r="B3228" s="0" t="s">
+        <v>6454</v>
+      </c>
+    </row>
+    <row r="3229">
+      <c r="A3229" s="0" t="s">
+        <v>6455</v>
+      </c>
+      <c r="B3229" s="0" t="s">
+        <v>6456</v>
+      </c>
+    </row>
+    <row r="3230">
+      <c r="A3230" s="0" t="s">
+        <v>6457</v>
+      </c>
+      <c r="B3230" s="0" t="s">
+        <v>6458</v>
+      </c>
+    </row>
+    <row r="3231">
+      <c r="A3231" s="0" t="s">
+        <v>6459</v>
+      </c>
+      <c r="B3231" s="0" t="s">
+        <v>6460</v>
+      </c>
+    </row>
+    <row r="3232">
+      <c r="A3232" s="0" t="s">
+        <v>6461</v>
+      </c>
+      <c r="B3232" s="0" t="s">
+        <v>6462</v>
+      </c>
+    </row>
+    <row r="3233">
+      <c r="A3233" s="0" t="s">
+        <v>6463</v>
+      </c>
+      <c r="B3233" s="0" t="s">
+        <v>6464</v>
+      </c>
+    </row>
+    <row r="3234">
+      <c r="A3234" s="0" t="s">
+        <v>6465</v>
+      </c>
+      <c r="B3234" s="0" t="s">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="3235">
+      <c r="A3235" s="0" t="s">
+        <v>6467</v>
+      </c>
+      <c r="B3235" s="0" t="s">
+        <v>6468</v>
+      </c>
+    </row>
+    <row r="3236">
+      <c r="A3236" s="0" t="s">
+        <v>6469</v>
+      </c>
+      <c r="B3236" s="0" t="s">
+        <v>6470</v>
+      </c>
+    </row>
+    <row r="3237">
+      <c r="A3237" s="0" t="s">
+        <v>6471</v>
+      </c>
+      <c r="B3237" s="0" t="s">
+        <v>6472</v>
+      </c>
+    </row>
+    <row r="3238">
+      <c r="A3238" s="0" t="s">
+        <v>6473</v>
+      </c>
+      <c r="B3238" s="0" t="s">
+        <v>6474</v>
+      </c>
+    </row>
+    <row r="3239">
+      <c r="A3239" s="0" t="s">
+        <v>6475</v>
+      </c>
+      <c r="B3239" s="0" t="s">
+        <v>6476</v>
+      </c>
+    </row>
+    <row r="3240">
+      <c r="A3240" s="0" t="s">
+        <v>6477</v>
+      </c>
+      <c r="B3240" s="0" t="s">
+        <v>6478</v>
+      </c>
+    </row>
+    <row r="3241">
+      <c r="A3241" s="0" t="s">
+        <v>6479</v>
+      </c>
+      <c r="B3241" s="0" t="s">
+        <v>6480</v>
+      </c>
+    </row>
+    <row r="3242">
+      <c r="A3242" s="0" t="s">
+        <v>6481</v>
+      </c>
+      <c r="B3242" s="0" t="s">
+        <v>6482</v>
+      </c>
+    </row>
+    <row r="3243">
+      <c r="A3243" s="0" t="s">
+        <v>6483</v>
+      </c>
+      <c r="B3243" s="0" t="s">
+        <v>6484</v>
+      </c>
+    </row>
+    <row r="3244">
+      <c r="A3244" s="0" t="s">
+        <v>6485</v>
+      </c>
+      <c r="B3244" s="0" t="s">
+        <v>6486</v>
+      </c>
+    </row>
+    <row r="3245">
+      <c r="A3245" s="0" t="s">
+        <v>6487</v>
+      </c>
+      <c r="B3245" s="0" t="s">
+        <v>6488</v>
+      </c>
+    </row>
+    <row r="3246">
+      <c r="A3246" s="0" t="s">
+        <v>6489</v>
+      </c>
+      <c r="B3246" s="0" t="s">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="3247">
+      <c r="A3247" s="0" t="s">
+        <v>6491</v>
+      </c>
+      <c r="B3247" s="0" t="s">
+        <v>6492</v>
+      </c>
+    </row>
+    <row r="3248">
+      <c r="A3248" s="0" t="s">
+        <v>6493</v>
+      </c>
+      <c r="B3248" s="0" t="s">
+        <v>6494</v>
+      </c>
+    </row>
+    <row r="3249">
+      <c r="A3249" s="0" t="s">
+        <v>6495</v>
+      </c>
+      <c r="B3249" s="0" t="s">
+        <v>6496</v>
+      </c>
+    </row>
+    <row r="3250">
+      <c r="A3250" s="0" t="s">
+        <v>6497</v>
+      </c>
+      <c r="B3250" s="0" t="s">
+        <v>6498</v>
+      </c>
+    </row>
+    <row r="3251">
+      <c r="A3251" s="0" t="s">
+        <v>6499</v>
+      </c>
+      <c r="B3251" s="0" t="s">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="3252">
+      <c r="A3252" s="0" t="s">
+        <v>6501</v>
+      </c>
+      <c r="B3252" s="0" t="s">
+        <v>6502</v>
+      </c>
+    </row>
+    <row r="3253">
+      <c r="A3253" s="0" t="s">
+        <v>6503</v>
+      </c>
+      <c r="B3253" s="0" t="s">
+        <v>6504</v>
+      </c>
+    </row>
+    <row r="3254">
+      <c r="A3254" s="0" t="s">
+        <v>6505</v>
+      </c>
+      <c r="B3254" s="0" t="s">
+        <v>6506</v>
+      </c>
+    </row>
+    <row r="3255">
+      <c r="A3255" s="0" t="s">
+        <v>6507</v>
+      </c>
+      <c r="B3255" s="0" t="s">
+        <v>6508</v>
+      </c>
+    </row>
+    <row r="3256">
+      <c r="A3256" s="0" t="s">
+        <v>6509</v>
+      </c>
+      <c r="B3256" s="0" t="s">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="3257">
+      <c r="A3257" s="0" t="s">
+        <v>6511</v>
+      </c>
+      <c r="B3257" s="0" t="s">
+        <v>6512</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>