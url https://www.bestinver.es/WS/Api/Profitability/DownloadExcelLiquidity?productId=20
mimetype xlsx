--- v3 (2026-05-19)
+++ v4 (2026-07-05)
@@ -1,863 +1,1157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6513" uniqueCount="6513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6611" uniqueCount="6611">
   <si>
     <t>BESTINVER MEGATENDENCIAS, FI</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>15,057979</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>15,052524</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>15,014956</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>14,846436</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>14,789084</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>14,789678</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>14,790272</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>14,895219</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>14,870492</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>14,735374</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>14,988619</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>14,936919</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>14,937521</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>14,938124</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>14,983040</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>14,823633</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>14,813809</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>14,934828</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>14,777523</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>14,778127</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>14,778730</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>14,617015</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>14,503287</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>14,692840</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>14,715194</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>14,699251</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>14,699841</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>14,700431</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>14,930771</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>14,917884</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>14,943036</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>14,920091</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>14,827104</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>14,827718</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>14,828332</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>14,721519</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>14,625444</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>14,683259</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>14,674153</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>14,622271</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>14,622880</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>14,623489</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>14,542864</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>14,418350</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>14,232630</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>14,241475</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>14,246220</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>14,246806</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>14,247392</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>14,552561</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>14,361702</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>14,239613</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>14,350846</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>14,367445</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>14,368037</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>14,368629</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>14,418842</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>14,512261</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>14,284985</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>14,155844</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>14,165006</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>14,165601</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>14,166197</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>14,108955</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>13,956306</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>13,985233</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>14,142902</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>14,174136</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>14,174715</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>14,175294</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>14,075241</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>14,143021</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>14,004625</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>14,065914</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>14,095318</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>14,095903</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>14,096488</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>13,864572</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>13,861343</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>13,804683</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>13,645978</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>13,606527</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>13,607091</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>13,607656</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>13,540931</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>13,581579</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>13,231616</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>13,284914</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>13,304028</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>13,304574</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>13,305121</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>13,305869</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>13,256431</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>13,096949</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>12,910561</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>12,893860</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>12,894390</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>12,894921</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>13,092621</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>13,256854</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>13,061267</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>13,056244</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>12,998296</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>12,998822</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>12,999348</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>13,183745</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>13,414705</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>13,493529</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>13,446281</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>13,396815</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>13,397362</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>13,397909</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>13,403208</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>13,558981</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>13,534613</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>13,444114</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>13,414266</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>13,414812</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>13,415359</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>13,664676</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>13,705531</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>13,599464</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>13,837158</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>13,805415</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>13,805992</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>13,806569</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>13,828146</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>13,901226</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>13,860136</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>13,729607</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>13,881017</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>13,881594</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>13,882170</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>13,793102</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>13,845535</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>13,678972</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>13,703127</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>13,732456</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>13,733028</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>13,733599</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>13,692019</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>13,823529</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>13,869943</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>13,778921</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>13,727848</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>13,728419</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>13,728991</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>13,509758</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>13,620520</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>13,672116</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>13,844959</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>13,787454</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>13,788019</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>13,788584</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>13,754983</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>13,939021</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>13,874559</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>13,931707</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>13,922760</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>13,923327</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>13,923895</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>13,972395</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>13,859253</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>13,696243</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>13,892313</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>14,007482</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>14,008055</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>14,008629</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>14,019884</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>13,930354</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>14,009536</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>14,079412</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>14,065420</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>14,066004</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>14,066587</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>13,965555</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>14,023303</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>13,986087</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>13,792200</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>13,661312</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>13,661878</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>13,662445</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>13,590022</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>13,590586</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>13,652259</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>13,628229</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -951,99 +1245,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>13,490823</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>13,491384</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>13,644793</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>13,608578</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>13,560861</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>13,583442</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>13,551616</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>13,552213</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>13,552810</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>13,505064</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>13,456950</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>13,405945</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>13,379547</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>13,411959</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>13,412556</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>13,413154</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1131,99 +1425,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>13,247298</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>13,452888</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>13,288789</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>13,225295</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>13,021125</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>13,021690</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>13,022257</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>13,097380</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>13,252705</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>13,250375</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>13,383599</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>13,371069</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>13,371654</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>13,372239</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>13,370617</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>13,469368</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1317,1737 +1611,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>13,301300</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>13,079014</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>13,079587</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>13,080161</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>13,397850</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>13,426303</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>13,334963</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>13,362153</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>13,301923</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>13,302506</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>13,303089</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>13,237589</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>13,169390</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>13,009442</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>12,915317</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>12,895093</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>12,895664</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>12,896234</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>12,856460</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>12,966191</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>12,981994</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>13,022370</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>12,995294</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>12,995868</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>12,996441</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>13,012126</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>12,867665</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>12,811123</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>12,923081</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>12,911240</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>12,911801</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>12,912363</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>12,943594</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>12,885574</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>12,818549</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>12,807287</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>12,763543</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>12,764097</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>12,764650</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>12,732923</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>12,678610</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>12,639869</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>12,772288</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>12,790283</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>12,790834</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>12,791386</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>12,861588</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>12,884366</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>12,850728</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>12,923571</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>12,930125</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>12,930693</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>12,931262</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>12,830258</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>12,852558</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>12,860873</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>12,874516</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>12,816137</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>12,816695</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>12,817254</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>12,817392</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>12,779479</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>12,749431</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>12,688689</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>12,721112</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>12,721675</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>12,722238</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>12,664825</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>12,591734</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>12,672594</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>12,724145</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>12,601379</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>12,601939</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>12,602500</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>12,877092</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>13,010264</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>12,992156</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>13,012551</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>12,907564</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>12,908132</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>12,908700</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>12,889818</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>12,911789</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>12,798677</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>12,795371</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>12,836547</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>12,837122</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>12,837697</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>12,836093</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>12,752492</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>12,792436</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>12,731046</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>12,749506</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>12,750075</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>12,750644</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>12,854969</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>12,758885</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>12,718188</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>12,685119</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>12,737083</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>12,737655</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>12,738228</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>12,790368</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>12,653477</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>12,609014</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>12,627002</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>12,679480</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>12,680045</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>12,680610</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>12,593835</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>12,584289</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>12,648401</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>12,450853</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>12,420981</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>12,421539</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>12,422096</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>12,461374</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>12,509561</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>12,539891</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>12,636454</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>12,594248</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>12,594807</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>12,595366</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>12,690596</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>12,709590</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>12,771872</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>12,672671</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>12,627818</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>12,628378</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>12,628938</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>12,517078</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>12,490826</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>12,452430</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>12,342833</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>12,470912</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>12,471427</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>12,471942</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>12,485595</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>12,483114</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>12,510317</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>12,305411</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>12,274053</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>12,274560</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>12,275066</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>12,417258</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>12,477175</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>12,629924</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>12,609081</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>12,646382</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>12,646907</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>12,647431</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>12,595747</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>12,514927</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>12,519936</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>12,556120</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>12,166964</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>12,167484</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>12,168004</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>12,153169</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>12,049757</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>11,978934</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>12,090831</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>12,125296</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>12,125800</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>12,126304</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>11,934300</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>11,864690</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>11,774845</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>11,701132</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>11,717138</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>11,717626</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>11,718115</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>11,642616</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>11,519313</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>11,298775</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>11,139365</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>11,346500</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>11,346967</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>11,347435</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>11,347902</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>11,340034</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>11,537995</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>11,436081</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>11,259083</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>11,259548</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>11,260014</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>11,219206</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>11,400677</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>11,121647</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>11,084507</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>11,333938</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>11,334406</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>11,334875</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>11,898176</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>12,310937</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>12,328699</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>12,296266</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>12,394625</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>12,395135</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>12,395645</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>12,579365</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>12,645543</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>12,740941</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>12,745998</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>12,671248</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>12,671768</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>12,672289</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>12,749701</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>12,758509</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>12,728051</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>12,794571</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>12,677232</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>12,677766</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>12,678300</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>12,510935</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>12,563442</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>12,482517</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>12,679142</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>12,861030</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>12,861577</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>12,862125</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>12,829978</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>12,901893</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>12,872365</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>13,071121</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>13,277581</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>13,278136</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>13,278691</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>13,206657</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>13,382934</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>13,266145</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>13,330966</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>13,356694</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>13,357250</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>13,357807</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>13,300740</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>13,333169</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>13,284334</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>13,267544</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>13,257629</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>13,258184</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>13,258739</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>13,260923</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>13,169396</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>13,251065</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>13,373463</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>13,278612</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>13,279171</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>13,279730</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>13,294663</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>13,287536</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>13,252657</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>13,222249</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>13,342016</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>13,342576</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>13,343135</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>13,341996</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>13,213969</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>13,257223</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>13,103590</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>13,304556</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>13,305137</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>13,305717</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>13,386892</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>13,392052</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>13,309234</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>13,205149</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>13,324993</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>13,325575</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>13,326156</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>13,219494</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>13,151790</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>12,956136</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>13,023028</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>13,035240</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>13,035792</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>13,036344</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>13,220978</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>13,188462</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>13,236686</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>13,280262</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>13,237206</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>13,237753</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>13,238301</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>13,194914</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>13,073157</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>13,073705</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>13,028262</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>13,114214</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3141,99 +3435,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>13,408957</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>13,511780</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>13,564946</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>13,526379</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>13,591538</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>13,577356</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>13,577915</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>13,578474</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>13,535613</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>13,649373</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>13,597977</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>13,612785</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>13,504321</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>13,504876</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>13,505432</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>13,459665</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3321,99 +3615,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>13,499482</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>13,517311</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>13,647238</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>13,528737</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>13,529294</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>13,529850</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>13,478912</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>13,472396</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>13,270906</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>13,236185</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>13,338777</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>13,339325</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>13,339882</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>13,149154</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>13,467349</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>13,543776</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3507,1743 +3801,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>13,707998</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>13,708556</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>13,709114</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>13,628141</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>13,655387</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>13,501546</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>13,489520</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>13,576866</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>13,577424</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>13,577982</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>13,453301</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>13,514540</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>13,498441</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>13,580572</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>13,687222</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>13,687784</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>13,688347</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>13,672798</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>13,540582</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>13,522496</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>13,486812</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>13,417587</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>13,418137</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>13,418688</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>13,550837</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>13,402562</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>13,437752</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>13,360405</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>13,367183</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>13,367733</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>13,368283</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>13,254530</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>13,184559</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>13,023552</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>12,974513</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>12,823766</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>12,824289</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>12,824812</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>12,988953</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>13,024124</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>13,123081</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>13,367884</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>13,382962</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>13,383508</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>13,384054</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>13,261337</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>13,193454</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>13,201089</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>13,198416</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>13,240605</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>13,241155</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>13,241706</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>13,166132</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>13,220136</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>13,174443</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>13,246604</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>13,187331</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>13,187886</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>13,188440</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>13,229311</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>12,977953</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>12,989019</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>12,844687</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>12,898984</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>12,899500</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>12,900017</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>12,847310</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>12,668759</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>12,638324</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>12,507648</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>12,827835</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>12,828343</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>12,828852</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>13,163979</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>13,364423</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>13,169223</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>13,186198</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>13,168133</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>13,168654</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>13,169176</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>12,985298</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>13,152922</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>13,398301</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>13,359993</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>13,145385</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>13,145887</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>13,146389</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>13,269463</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>13,306615</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>13,590930</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>13,516191</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>13,603146</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>13,603657</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>13,604169</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>13,507793</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>13,545915</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>13,403331</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>13,450054</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>13,390587</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>13,391103</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>13,391619</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>13,365659</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>13,362792</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>13,291354</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>13,288480</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>13,327089</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>13,327600</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>13,328111</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>13,391086</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>13,443265</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>13,454229</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>13,414738</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>13,493059</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>13,493576</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>13,494093</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>13,559914</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>13,539698</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>13,549681</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>13,437461</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>13,426897</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>13,427415</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>13,427934</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>13,479386</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>13,511744</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>13,359239</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>13,397569</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>13,345746</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>13,346246</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>13,346746</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>13,315535</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>13,318337</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>13,114100</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>13,149103</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>13,107667</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>13,108168</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>13,108669</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>13,114997</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>13,225738</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>13,358064</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>13,303684</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>13,280122</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>13,280625</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>13,281127</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>13,263273</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>13,252611</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>13,254353</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>13,270304</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>13,219672</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>13,220173</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>13,220673</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>13,291515</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>13,244709</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>13,123411</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>13,043311</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>13,076253</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>13,076760</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>13,077267</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>12,964869</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>12,924012</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>12,948019</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>12,842053</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>12,690999</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>12,691510</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>12,692021</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>12,542496</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>12,528046</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>12,624632</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>12,709330</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>12,701768</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>12,702284</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>12,702800</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>12,426219</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>12,486642</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>12,537249</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>12,363723</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>12,255681</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>12,256180</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>12,256679</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>12,436517</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>12,500403</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>12,648489</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>12,694112</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>12,781795</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>12,782318</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>12,782840</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>12,896432</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>12,864658</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>12,889247</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>12,866664</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>12,843435</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>12,843945</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>12,844456</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>12,796745</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>12,935042</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>12,955508</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>13,088273</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>13,014418</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>13,014930</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>13,015443</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>13,015956</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>12,985795</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>12,949284</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>12,957757</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>12,991799</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>12,992322</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>12,992845</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>12,976822</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>12,776094</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>12,739723</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>12,731980</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>12,678552</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>12,679053</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>12,679554</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>12,804514</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>12,840456</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>12,906137</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>12,755739</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>12,836243</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>12,836737</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>12,837231</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>12,925211</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>12,789229</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>12,725871</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>12,853692</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>12,849052</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>12,849557</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>12,850062</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>12,690116</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>12,758532</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>12,838104</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>12,808913</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>12,832207</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>12,832700</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>12,833193</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>12,811023</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>12,582279</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>12,548150</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>12,643791</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>12,660552</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>12,661034</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>12,661515</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>12,680679</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>12,636521</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>12,469837</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>12,640360</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>12,513111</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>12,513610</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>12,514109</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>12,454586</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>12,348121</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>12,280869</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>12,225662</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>12,217618</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>12,218100</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>12,218581</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>12,118234</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>12,116879</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>12,231231</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>12,253708</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>12,141760</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>12,142236</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>12,142711</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>12,122964</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>12,047698</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>11,984656</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>11,960413</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>11,892621</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>11,893086</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>11,893550</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>11,803407</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>11,678134</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>11,795701</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>11,783930</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>11,789531</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>11,789991</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>11,790451</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>11,769505</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>11,865164</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>11,852713</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>11,914635</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>11,805654</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>11,806108</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>11,806562</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>11,795097</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>11,767871</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>11,882240</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>11,961159</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>11,961619</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>11,962087</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>11,962555</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5337,99 +5631,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>11,591333</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>11,568088</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>11,597253</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>11,565368</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>11,565791</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>11,566214</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>11,447733</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>11,444030</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>11,415897</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>11,393762</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>11,442242</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>11,442667</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>11,443091</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>11,437080</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>11,361098</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>11,303298</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5517,99 +5811,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>11,208153</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>11,178842</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>11,179267</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>11,179693</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>11,155904</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>11,088568</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>11,023736</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>11,056337</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>11,069790</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>11,070231</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>11,070672</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>10,967325</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>10,757828</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>10,689996</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>10,563626</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>10,538260</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5703,1737 +5997,1737 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>11,068403</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>11,196564</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>11,228307</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>11,205213</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>11,065840</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>11,060933</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>11,061368</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>11,061802</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>11,016412</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>11,016929</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>10,994933</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>11,156549</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>11,193271</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>11,193712</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>11,194152</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>11,131576</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>11,132069</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>11,040206</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>11,144790</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>11,173045</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>11,173469</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>11,173893</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>11,184290</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>11,364228</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>11,391167</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>11,393506</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>11,452168</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>11,452628</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>11,453088</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>11,499194</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>11,361559</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>11,333396</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>11,410794</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>11,397333</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>11,397778</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>11,398223</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>11,401596</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>11,459825</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>11,520866</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>11,580935</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>11,600844</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>11,601297</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>11,601750</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>11,542603</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>11,524723</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>11,552284</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>11,463687</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>11,385170</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>11,385612</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>11,386054</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>11,396652</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>11,482512</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>11,363983</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>11,330642</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>11,288242</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>11,288703</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>11,289164</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>11,317855</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>11,378866</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>11,407103</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>11,501473</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>11,423246</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>11,423707</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>11,424167</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>11,513792</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>11,482431</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>11,536694</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>11,610383</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>11,566494</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>11,566958</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>11,567422</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>11,597828</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>11,654090</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>11,830527</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>11,881441</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>11,918180</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>11,918667</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>11,919154</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>11,903208</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>11,852482</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>11,898859</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>11,854697</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>11,857495</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>11,857983</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>11,858471</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>11,808775</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>11,813504</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>11,754584</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>11,694610</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>11,685062</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>11,685521</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>11,685980</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>11,730919</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>11,646135</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>11,563216</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>11,480138</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>11,468185</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>11,468653</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>11,469122</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>11,472651</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>11,645581</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>11,732713</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>11,701683</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>11,692448</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>11,692934</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>11,693421</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>11,614658</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>11,581154</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>11,507620</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>11,476086</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>11,517924</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>11,518379</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>11,518834</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>11,605201</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>11,588231</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>11,697090</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>11,747981</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>11,782105</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>11,782584</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>11,783064</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>11,772054</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>11,820902</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>11,769723</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>11,718371</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>11,516901</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>11,517372</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>11,517843</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>11,453115</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>11,526520</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>11,543849</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>11,461996</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>11,475106</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>11,475577</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>11,476047</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>11,301434</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>11,263981</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>11,334627</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>11,412575</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>11,406184</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>11,406659</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>11,407134</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>11,334725</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>11,240248</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>11,329900</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>11,421491</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>11,386852</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>11,387324</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>11,387796</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>11,405664</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>11,260756</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>11,191659</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>11,189923</t>
   </si>
   <si>
-    <t>14/05/2023</t>
+    <t>14/5/2023</t>
   </si>
   <si>
     <t>11,103665</t>
   </si>
   <si>
-    <t>13/05/2023</t>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>11,104130</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>11,104595</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>11,047443</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>11,048762</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>10,993194</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>11,018924</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>10,949259</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>10,949716</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>10,950174</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>10,821834</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>10,861349</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>10,901363</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>10,997945</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>10,991024</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>10,991493</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>10,991935</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>10,879794</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>10,750826</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>10,784366</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>10,887546</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>10,902266</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>10,902719</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>10,903171</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>10,898353</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>10,922713</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>10,892577</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>10,905390</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>10,826376</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>10,826831</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>10,827287</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>10,774760</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>10,739848</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>10,788935</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>10,765552</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>10,711471</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>10,711916</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>10,712362</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>10,712066</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>10,699112</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>10,750878</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>10,847491</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>10,893683</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>10,894129</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>10,894576</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>10,784823</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>10,733095</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>10,596626</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>10,624808</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>10,623890</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>10,624324</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>10,624759</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>10,692953</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>10,712735</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>10,792675</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>10,683420</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>10,651573</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>10,652010</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>10,652448</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>10,828599</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>10,642882</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>10,798450</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>10,649889</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>10,775797</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>10,776232</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>10,776667</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>11,006113</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>11,115332</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>11,083488</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>11,134746</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>11,200610</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>11,201065</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>11,201521</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>11,120275</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>10,988608</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>11,026651</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>10,962046</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>10,932636</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>10,933126</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>10,933615</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>10,983022</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>10,934198</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>10,990217</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>11,105016</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>11,116087</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>11,116547</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>11,117007</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>11,147674</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>11,197295</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>11,133192</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>11,179587</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>11,102663</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>11,103112</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>11,103561</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>11,173813</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>11,217405</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>11,241545</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>11,198151</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>11,304660</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>11,305133</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>11,305607</t>
   </si>
   <si>
-    <t>02/02/2023</t>
+    <t>2/2/2023</t>
   </si>
   <si>
     <t>11,306212</t>
   </si>
   <si>
-    <t>01/02/2023</t>
+    <t>1/2/2023</t>
   </si>
   <si>
     <t>11,119756</t>
   </si>
   <si>
-    <t>31/01/2023</t>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>11,073256</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>10,991159</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>11,042515</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>11,042977</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>11,043438</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>11,017562</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>10,881967</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>10,920452</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>10,944333</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>10,835238</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>10,835693</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>10,836147</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>10,710192</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>10,850266</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>10,880150</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>10,861705</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>10,839354</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>10,839809</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>10,840265</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>10,816640</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>10,794696</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>10,670262</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>10,641193</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>10,649519</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>10,649973</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>10,650426</t>
   </si>
   <si>
-    <t>05/01/2023</t>
+    <t>5/1/2023</t>
   </si>
   <si>
     <t>10,575765</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>10,620066</t>
   </si>
   <si>
-    <t>03/01/2023</t>
+    <t>3/1/2023</t>
   </si>
   <si>
     <t>10,491393</t>
   </si>
   <si>
-    <t>02/01/2023</t>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>10,340770</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>10,309677</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>10,310120</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>10,310559</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>10,409660</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7527,99 +7821,99 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>10,811073</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>10,728931</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>10,693585</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>10,694042</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>10,694499</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>10,646725</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>10,649864</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>10,723908</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>10,814600</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>10,911583</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>10,912041</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>10,912499</t>
   </si>
   <si>
-    <t>01/12/2022</t>
+    <t>1/12/2022</t>
   </si>
   <si>
     <t>10,932417</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>10,966581</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>10,765732</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>10,776655</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
@@ -7707,99 +8001,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>11,001201</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>11,001666</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>11,002131</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>10,895655</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>10,526766</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>10,606706</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>10,583589</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>10,498977</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>10,499421</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>10,499865</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>10,482090</t>
   </si>
   <si>
-    <t>02/11/2022</t>
+    <t>2/11/2022</t>
   </si>
   <si>
     <t>10,535653</t>
   </si>
   <si>
-    <t>01/11/2022</t>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>10,667748</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>10,620228</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>10,536599</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>10,537054</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
@@ -7893,1737 +8187,1737 @@
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>10,272843</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>10,146370</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>10,231130</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>10,340000</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>10,362914</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>10,363359</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>10,363804</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>10,598450</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>10,621861</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>10,654720</t>
   </si>
   <si>
-    <t>03/10/2022</t>
+    <t>3/10/2022</t>
   </si>
   <si>
     <t>10,398824</t>
   </si>
   <si>
-    <t>02/10/2022</t>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>10,214100</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>10,214547</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>10,214983</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>29/9/2022</t>
   </si>
   <si>
     <t>10,186767</t>
   </si>
   <si>
-    <t>28/09/2022</t>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>10,408295</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>10,432041</t>
   </si>
   <si>
-    <t>26/09/2022</t>
+    <t>26/9/2022</t>
   </si>
   <si>
     <t>10,429062</t>
   </si>
   <si>
-    <t>25/09/2022</t>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>10,483597</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>10,484008</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>10,484420</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>10,551551</t>
   </si>
   <si>
-    <t>21/09/2022</t>
+    <t>21/9/2022</t>
   </si>
   <si>
     <t>10,713466</t>
   </si>
   <si>
-    <t>20/09/2022</t>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>10,693088</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>10,834987</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>10,838178</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>10,838654</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>10,839129</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>11,010234</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>11,074852</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>11,138621</t>
   </si>
   <si>
-    <t>12/09/2022</t>
+    <t>12/9/2022</t>
   </si>
   <si>
     <t>11,339645</t>
   </si>
   <si>
-    <t>11/09/2022</t>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>11,263024</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>11,263516</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>11,264009</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>11,119758</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>11,051382</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>10,975756</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>10,966610</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>11,006531</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>11,007014</t>
   </si>
   <si>
-    <t>02/09/2022</t>
+    <t>2/9/2022</t>
   </si>
   <si>
     <t>11,007497</t>
   </si>
   <si>
-    <t>01/09/2022</t>
+    <t>1/9/2022</t>
   </si>
   <si>
     <t>11,000473</t>
   </si>
   <si>
-    <t>31/08/2022</t>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>11,015443</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>30/8/2022</t>
   </si>
   <si>
     <t>11,105774</t>
   </si>
   <si>
-    <t>29/08/2022</t>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>11,185999</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>11,337144</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>11,337641</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>11,338138</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>11,631002</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>11,524493</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>11,540009</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>11,583284</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>11,755458</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>11,755973</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>11,756488</t>
   </si>
   <si>
-    <t>18/08/2022</t>
+    <t>18/8/2022</t>
   </si>
   <si>
     <t>11,879816</t>
   </si>
   <si>
-    <t>17/08/2022</t>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>11,820148</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>11,925038</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>11,922811</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>11,797711</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>11,798228</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>11,798744</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>11,637055</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>11,631563</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>11,480122</t>
   </si>
   <si>
-    <t>08/08/2022</t>
+    <t>8/8/2022</t>
   </si>
   <si>
     <t>11,599714</t>
   </si>
   <si>
-    <t>07/08/2022</t>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>11,583498</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>11,584005</t>
   </si>
   <si>
-    <t>05/08/2022</t>
+    <t>5/8/2022</t>
   </si>
   <si>
     <t>11,584513</t>
   </si>
   <si>
-    <t>04/08/2022</t>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>11,608884</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>11,576643</t>
   </si>
   <si>
-    <t>02/08/2022</t>
+    <t>2/8/2022</t>
   </si>
   <si>
     <t>11,501180</t>
   </si>
   <si>
-    <t>01/08/2022</t>
+    <t>1/8/2022</t>
   </si>
   <si>
     <t>11,514582</t>
   </si>
   <si>
-    <t>31/07/2022</t>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>11,531296</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>11,531811</t>
   </si>
   <si>
-    <t>29/07/2022</t>
+    <t>29/7/2022</t>
   </si>
   <si>
     <t>11,532327</t>
   </si>
   <si>
-    <t>28/07/2022</t>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>11,454108</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>11,268253</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>11,124925</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>11,166210</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>11,199913</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>11,200429</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>11,200944</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>11,228881</t>
   </si>
   <si>
-    <t>20/07/2022</t>
+    <t>20/7/2022</t>
   </si>
   <si>
     <t>11,225487</t>
   </si>
   <si>
-    <t>19/07/2022</t>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>11,162452</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>10,977108</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>11,000615</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>11,001108</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>11,001601</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>10,850850</t>
   </si>
   <si>
-    <t>13/07/2022</t>
+    <t>13/7/2022</t>
   </si>
   <si>
     <t>10,950959</t>
   </si>
   <si>
-    <t>12/07/2022</t>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>11,045901</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>11,100444</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>11,116836</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>11,117333</t>
   </si>
   <si>
-    <t>08/07/2022</t>
+    <t>8/7/2022</t>
   </si>
   <si>
     <t>11,117830</t>
   </si>
   <si>
-    <t>07/07/2022</t>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>11,102218</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>10,865469</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>10,707059</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>10,704729</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>10,669632</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>10,670109</t>
   </si>
   <si>
-    <t>01/07/2022</t>
+    <t>1/7/2022</t>
   </si>
   <si>
     <t>10,670583</t>
   </si>
   <si>
-    <t>30/06/2022</t>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>10,628569</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>10,793292</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>10,841452</t>
   </si>
   <si>
-    <t>27/06/2022</t>
+    <t>27/6/2022</t>
   </si>
   <si>
     <t>10,890481</t>
   </si>
   <si>
-    <t>26/06/2022</t>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>10,875116</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>10,875603</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>10,876089</t>
   </si>
   <si>
-    <t>23/06/2022</t>
+    <t>23/6/2022</t>
   </si>
   <si>
     <t>10,628834</t>
   </si>
   <si>
-    <t>22/06/2022</t>
+    <t>22/6/2022</t>
   </si>
   <si>
     <t>10,600157</t>
   </si>
   <si>
-    <t>21/06/2022</t>
+    <t>21/6/2022</t>
   </si>
   <si>
     <t>10,707669</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>10,617872</t>
   </si>
   <si>
-    <t>19/06/2022</t>
+    <t>19/6/2022</t>
   </si>
   <si>
     <t>10,572281</t>
   </si>
   <si>
-    <t>18/06/2022</t>
+    <t>18/6/2022</t>
   </si>
   <si>
     <t>10,572755</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>10,573228</t>
   </si>
   <si>
-    <t>16/06/2022</t>
+    <t>16/6/2022</t>
   </si>
   <si>
     <t>10,518773</t>
   </si>
   <si>
-    <t>15/06/2022</t>
+    <t>15/6/2022</t>
   </si>
   <si>
     <t>10,894528</t>
   </si>
   <si>
-    <t>14/06/2022</t>
+    <t>14/6/2022</t>
   </si>
   <si>
     <t>10,789294</t>
   </si>
   <si>
-    <t>13/06/2022</t>
+    <t>13/6/2022</t>
   </si>
   <si>
     <t>10,934381</t>
   </si>
   <si>
-    <t>12/06/2022</t>
+    <t>12/6/2022</t>
   </si>
   <si>
     <t>11,253751</t>
   </si>
   <si>
-    <t>11/06/2022</t>
+    <t>11/6/2022</t>
   </si>
   <si>
     <t>11,254255</t>
   </si>
   <si>
-    <t>10/06/2022</t>
+    <t>10/6/2022</t>
   </si>
   <si>
     <t>11,254759</t>
   </si>
   <si>
-    <t>09/06/2022</t>
+    <t>9/6/2022</t>
   </si>
   <si>
     <t>11,480819</t>
   </si>
   <si>
-    <t>08/06/2022</t>
+    <t>8/6/2022</t>
   </si>
   <si>
     <t>11,612433</t>
   </si>
   <si>
-    <t>07/06/2022</t>
+    <t>7/6/2022</t>
   </si>
   <si>
     <t>11,679160</t>
   </si>
   <si>
-    <t>06/06/2022</t>
+    <t>6/6/2022</t>
   </si>
   <si>
     <t>11,644606</t>
   </si>
   <si>
-    <t>05/06/2022</t>
+    <t>5/6/2022</t>
   </si>
   <si>
     <t>11,565722</t>
   </si>
   <si>
-    <t>04/06/2022</t>
+    <t>4/6/2022</t>
   </si>
   <si>
     <t>11,566236</t>
   </si>
   <si>
-    <t>03/06/2022</t>
+    <t>3/6/2022</t>
   </si>
   <si>
     <t>11,566751</t>
   </si>
   <si>
-    <t>02/06/2022</t>
+    <t>2/6/2022</t>
   </si>
   <si>
     <t>11,688352</t>
   </si>
   <si>
-    <t>01/06/2022</t>
+    <t>1/6/2022</t>
   </si>
   <si>
     <t>11,558210</t>
   </si>
   <si>
-    <t>31/05/2022</t>
+    <t>31/5/2022</t>
   </si>
   <si>
     <t>11,622190</t>
   </si>
   <si>
-    <t>30/05/2022</t>
+    <t>30/5/2022</t>
   </si>
   <si>
     <t>11,674739</t>
   </si>
   <si>
-    <t>29/05/2022</t>
+    <t>29/5/2022</t>
   </si>
   <si>
     <t>11,610246</t>
   </si>
   <si>
-    <t>28/05/2022</t>
+    <t>28/5/2022</t>
   </si>
   <si>
     <t>11,610765</t>
   </si>
   <si>
-    <t>27/05/2022</t>
+    <t>27/5/2022</t>
   </si>
   <si>
     <t>11,611285</t>
   </si>
   <si>
-    <t>26/05/2022</t>
+    <t>26/5/2022</t>
   </si>
   <si>
     <t>11,394570</t>
   </si>
   <si>
-    <t>25/05/2022</t>
+    <t>25/5/2022</t>
   </si>
   <si>
     <t>11,291860</t>
   </si>
   <si>
-    <t>24/05/2022</t>
+    <t>24/5/2022</t>
   </si>
   <si>
     <t>11,222603</t>
   </si>
   <si>
-    <t>23/05/2022</t>
+    <t>23/5/2022</t>
   </si>
   <si>
     <t>11,362600</t>
   </si>
   <si>
-    <t>22/05/2022</t>
+    <t>22/5/2022</t>
   </si>
   <si>
     <t>11,296875</t>
   </si>
   <si>
-    <t>21/05/2022</t>
+    <t>21/5/2022</t>
   </si>
   <si>
     <t>11,297381</t>
   </si>
   <si>
-    <t>20/05/2022</t>
+    <t>20/5/2022</t>
   </si>
   <si>
     <t>11,297884</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>19/5/2022</t>
   </si>
   <si>
     <t>11,226109</t>
   </si>
   <si>
-    <t>18/05/2022</t>
+    <t>18/5/2022</t>
   </si>
   <si>
     <t>11,272194</t>
   </si>
   <si>
-    <t>17/05/2022</t>
+    <t>17/5/2022</t>
   </si>
   <si>
     <t>11,473853</t>
   </si>
   <si>
-    <t>16/05/2022</t>
+    <t>16/5/2022</t>
   </si>
   <si>
     <t>11,314673</t>
   </si>
   <si>
-    <t>15/05/2022</t>
+    <t>15/5/2022</t>
   </si>
   <si>
     <t>11,393714</t>
   </si>
   <si>
-    <t>14/05/2022</t>
+    <t>14/5/2022</t>
   </si>
   <si>
     <t>11,394224</t>
   </si>
   <si>
-    <t>13/05/2022</t>
+    <t>13/5/2022</t>
   </si>
   <si>
     <t>11,394734</t>
   </si>
   <si>
-    <t>12/05/2022</t>
+    <t>12/5/2022</t>
   </si>
   <si>
     <t>11,159794</t>
   </si>
   <si>
-    <t>11/05/2022</t>
+    <t>11/5/2022</t>
   </si>
   <si>
     <t>11,128216</t>
   </si>
   <si>
-    <t>10/05/2022</t>
+    <t>10/5/2022</t>
   </si>
   <si>
     <t>11,141637</t>
   </si>
   <si>
-    <t>09/05/2022</t>
+    <t>9/5/2022</t>
   </si>
   <si>
     <t>11,113103</t>
   </si>
   <si>
-    <t>08/05/2022</t>
+    <t>8/5/2022</t>
   </si>
   <si>
     <t>11,443734</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>7/5/2022</t>
   </si>
   <si>
     <t>11,444245</t>
   </si>
   <si>
-    <t>06/05/2022</t>
+    <t>6/5/2022</t>
   </si>
   <si>
     <t>11,444757</t>
   </si>
   <si>
-    <t>05/05/2022</t>
+    <t>5/5/2022</t>
   </si>
   <si>
     <t>11,581038</t>
   </si>
   <si>
-    <t>04/05/2022</t>
+    <t>4/5/2022</t>
   </si>
   <si>
     <t>11,805324</t>
   </si>
   <si>
-    <t>03/05/2022</t>
+    <t>3/5/2022</t>
   </si>
   <si>
     <t>11,800509</t>
   </si>
   <si>
-    <t>02/05/2022</t>
+    <t>2/5/2022</t>
   </si>
   <si>
     <t>11,738449</t>
   </si>
   <si>
-    <t>01/05/2022</t>
+    <t>1/5/2022</t>
   </si>
   <si>
     <t>11,813426</t>
   </si>
   <si>
-    <t>30/04/2022</t>
+    <t>30/4/2022</t>
   </si>
   <si>
     <t>11,813953</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>29/4/2022</t>
   </si>
   <si>
     <t>11,814480</t>
   </si>
   <si>
-    <t>28/04/2022</t>
+    <t>28/4/2022</t>
   </si>
   <si>
     <t>11,837248</t>
   </si>
   <si>
-    <t>27/04/2022</t>
+    <t>27/4/2022</t>
   </si>
   <si>
     <t>11,676791</t>
   </si>
   <si>
-    <t>26/04/2022</t>
+    <t>26/4/2022</t>
   </si>
   <si>
     <t>11,582312</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>25/4/2022</t>
   </si>
   <si>
     <t>11,798471</t>
   </si>
   <si>
-    <t>24/04/2022</t>
+    <t>24/4/2022</t>
   </si>
   <si>
     <t>11,860225</t>
   </si>
   <si>
-    <t>23/04/2022</t>
+    <t>23/4/2022</t>
   </si>
   <si>
     <t>11,860753</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>22/4/2022</t>
   </si>
   <si>
     <t>11,861280</t>
   </si>
   <si>
-    <t>21/04/2022</t>
+    <t>21/4/2022</t>
   </si>
   <si>
     <t>12,132818</t>
   </si>
   <si>
-    <t>20/04/2022</t>
+    <t>20/4/2022</t>
   </si>
   <si>
     <t>12,167083</t>
   </si>
   <si>
-    <t>19/04/2022</t>
+    <t>19/4/2022</t>
   </si>
   <si>
     <t>12,069370</t>
   </si>
   <si>
-    <t>18/04/2022</t>
+    <t>18/4/2022</t>
   </si>
   <si>
     <t>12,005729</t>
   </si>
   <si>
-    <t>17/04/2022</t>
+    <t>17/4/2022</t>
   </si>
   <si>
     <t>12,005348</t>
   </si>
   <si>
-    <t>16/04/2022</t>
+    <t>16/4/2022</t>
   </si>
   <si>
     <t>12,005882</t>
   </si>
   <si>
-    <t>15/04/2022</t>
+    <t>15/4/2022</t>
   </si>
   <si>
     <t>12,006416</t>
   </si>
   <si>
-    <t>14/04/2022</t>
+    <t>14/4/2022</t>
   </si>
   <si>
     <t>12,007701</t>
   </si>
   <si>
-    <t>13/04/2022</t>
+    <t>13/4/2022</t>
   </si>
   <si>
     <t>12,031736</t>
   </si>
   <si>
-    <t>12/04/2022</t>
+    <t>12/4/2022</t>
   </si>
   <si>
     <t>12,000119</t>
   </si>
   <si>
-    <t>11/04/2022</t>
+    <t>11/4/2022</t>
   </si>
   <si>
     <t>12,056743</t>
   </si>
   <si>
-    <t>10/04/2022</t>
+    <t>10/4/2022</t>
   </si>
   <si>
     <t>12,204016</t>
   </si>
   <si>
-    <t>09/04/2022</t>
+    <t>9/4/2022</t>
   </si>
   <si>
     <t>12,204558</t>
   </si>
   <si>
-    <t>08/04/2022</t>
+    <t>8/4/2022</t>
   </si>
   <si>
     <t>12,205100</t>
   </si>
   <si>
-    <t>07/04/2022</t>
+    <t>7/4/2022</t>
   </si>
   <si>
     <t>12,173963</t>
   </si>
   <si>
-    <t>06/04/2022</t>
+    <t>6/4/2022</t>
   </si>
   <si>
     <t>12,145577</t>
   </si>
   <si>
-    <t>05/04/2022</t>
+    <t>5/4/2022</t>
   </si>
   <si>
     <t>12,378281</t>
   </si>
   <si>
-    <t>04/04/2022</t>
+    <t>4/4/2022</t>
   </si>
   <si>
     <t>12,325344</t>
   </si>
   <si>
-    <t>03/04/2022</t>
+    <t>3/4/2022</t>
   </si>
   <si>
     <t>12,210567</t>
   </si>
   <si>
-    <t>02/04/2022</t>
+    <t>2/4/2022</t>
   </si>
   <si>
     <t>12,211108</t>
   </si>
   <si>
-    <t>01/04/2022</t>
+    <t>1/4/2022</t>
   </si>
   <si>
     <t>12,211649</t>
   </si>
   <si>
-    <t>31/03/2022</t>
+    <t>31/3/2022</t>
   </si>
   <si>
     <t>12,083144</t>
   </si>
   <si>
-    <t>30/03/2022</t>
+    <t>30/3/2022</t>
   </si>
   <si>
     <t>12,215733</t>
   </si>
   <si>
-    <t>29/03/2022</t>
+    <t>29/3/2022</t>
   </si>
   <si>
     <t>12,384706</t>
   </si>
   <si>
-    <t>28/03/2022</t>
+    <t>28/3/2022</t>
   </si>
   <si>
     <t>12,191233</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>27/3/2022</t>
   </si>
   <si>
     <t>12,131637</t>
   </si>
   <si>
-    <t>26/03/2022</t>
+    <t>26/3/2022</t>
   </si>
   <si>
     <t>12,132175</t>
   </si>
   <si>
-    <t>25/03/2022</t>
+    <t>25/3/2022</t>
   </si>
   <si>
     <t>12,132713</t>
   </si>
   <si>
-    <t>24/03/2022</t>
+    <t>24/3/2022</t>
   </si>
   <si>
     <t>12,117197</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>23/3/2022</t>
   </si>
   <si>
     <t>12,064648</t>
   </si>
   <si>
-    <t>22/03/2022</t>
+    <t>22/3/2022</t>
   </si>
   <si>
     <t>12,202898</t>
   </si>
   <si>
-    <t>21/03/2022</t>
+    <t>21/3/2022</t>
   </si>
   <si>
     <t>12,107713</t>
   </si>
   <si>
-    <t>20/03/2022</t>
+    <t>20/3/2022</t>
   </si>
   <si>
     <t>12,176033</t>
   </si>
   <si>
-    <t>19/03/2022</t>
+    <t>19/3/2022</t>
   </si>
   <si>
     <t>12,176592</t>
   </si>
   <si>
-    <t>18/03/2022</t>
+    <t>18/3/2022</t>
   </si>
   <si>
     <t>12,177150</t>
   </si>
   <si>
-    <t>17/03/2022</t>
+    <t>17/3/2022</t>
   </si>
   <si>
     <t>11,982719</t>
   </si>
   <si>
-    <t>16/03/2022</t>
+    <t>16/3/2022</t>
   </si>
   <si>
     <t>11,952044</t>
   </si>
   <si>
-    <t>15/03/2022</t>
+    <t>15/3/2022</t>
   </si>
   <si>
     <t>11,611210</t>
   </si>
   <si>
-    <t>14/03/2022</t>
+    <t>14/3/2022</t>
   </si>
   <si>
     <t>11,628142</t>
   </si>
   <si>
-    <t>13/03/2022</t>
+    <t>13/3/2022</t>
   </si>
   <si>
     <t>11,604129</t>
   </si>
   <si>
-    <t>12/03/2022</t>
+    <t>12/3/2022</t>
   </si>
   <si>
     <t>11,604660</t>
   </si>
   <si>
-    <t>11/03/2022</t>
+    <t>11/3/2022</t>
   </si>
   <si>
     <t>11,605190</t>
   </si>
   <si>
-    <t>10/03/2022</t>
+    <t>10/3/2022</t>
   </si>
   <si>
     <t>11,517572</t>
   </si>
   <si>
-    <t>09/03/2022</t>
+    <t>9/3/2022</t>
   </si>
   <si>
     <t>11,694174</t>
   </si>
   <si>
-    <t>08/03/2022</t>
+    <t>8/3/2022</t>
   </si>
   <si>
     <t>11,277415</t>
   </si>
   <si>
-    <t>07/03/2022</t>
+    <t>7/3/2022</t>
   </si>
   <si>
     <t>11,250349</t>
   </si>
   <si>
-    <t>06/03/2022</t>
+    <t>6/3/2022</t>
   </si>
   <si>
     <t>11,317154</t>
   </si>
   <si>
-    <t>05/03/2022</t>
+    <t>5/3/2022</t>
   </si>
   <si>
     <t>11,317666</t>
   </si>
   <si>
-    <t>04/03/2022</t>
+    <t>4/3/2022</t>
   </si>
   <si>
     <t>11,318178</t>
   </si>
   <si>
-    <t>03/03/2022</t>
+    <t>3/3/2022</t>
   </si>
   <si>
     <t>11,628216</t>
   </si>
   <si>
-    <t>02/03/2022</t>
+    <t>2/3/2022</t>
   </si>
   <si>
     <t>11,842652</t>
   </si>
   <si>
-    <t>01/03/2022</t>
+    <t>1/3/2022</t>
   </si>
   <si>
     <t>11,826336</t>
   </si>
   <si>
-    <t>28/02/2022</t>
+    <t>28/2/2022</t>
   </si>
   <si>
     <t>12,088998</t>
   </si>
   <si>
-    <t>27/02/2022</t>
+    <t>27/2/2022</t>
   </si>
   <si>
     <t>11,952522</t>
   </si>
   <si>
-    <t>26/02/2022</t>
+    <t>26/2/2022</t>
   </si>
   <si>
     <t>11,953057</t>
   </si>
   <si>
-    <t>25/02/2022</t>
+    <t>25/2/2022</t>
   </si>
   <si>
     <t>11,953592</t>
   </si>
   <si>
-    <t>24/02/2022</t>
+    <t>24/2/2022</t>
   </si>
   <si>
     <t>11,695172</t>
   </si>
   <si>
-    <t>23/02/2022</t>
+    <t>23/2/2022</t>
   </si>
   <si>
     <t>11,782277</t>
   </si>
   <si>
-    <t>22/02/2022</t>
+    <t>22/2/2022</t>
   </si>
   <si>
     <t>11,809457</t>
   </si>
   <si>
-    <t>21/02/2022</t>
+    <t>21/2/2022</t>
   </si>
   <si>
     <t>11,832250</t>
   </si>
   <si>
-    <t>20/02/2022</t>
+    <t>20/2/2022</t>
   </si>
   <si>
     <t>11,978724</t>
   </si>
   <si>
-    <t>19/02/2022</t>
+    <t>19/2/2022</t>
   </si>
   <si>
     <t>11,979263</t>
   </si>
   <si>
-    <t>18/02/2022</t>
+    <t>18/2/2022</t>
   </si>
   <si>
     <t>11,979802</t>
   </si>
   <si>
-    <t>17/02/2022</t>
+    <t>17/2/2022</t>
   </si>
   <si>
     <t>12,136045</t>
   </si>
   <si>
-    <t>16/02/2022</t>
+    <t>16/2/2022</t>
   </si>
   <si>
     <t>12,216990</t>
   </si>
   <si>
-    <t>15/02/2022</t>
+    <t>15/2/2022</t>
   </si>
   <si>
     <t>12,194353</t>
   </si>
   <si>
-    <t>14/02/2022</t>
+    <t>14/2/2022</t>
   </si>
   <si>
     <t>11,947504</t>
   </si>
   <si>
-    <t>13/02/2022</t>
+    <t>13/2/2022</t>
   </si>
   <si>
     <t>12,106895</t>
   </si>
   <si>
-    <t>12/02/2022</t>
+    <t>12/2/2022</t>
   </si>
   <si>
     <t>12,107441</t>
   </si>
   <si>
-    <t>11/02/2022</t>
+    <t>11/2/2022</t>
   </si>
   <si>
     <t>12,107987</t>
   </si>
   <si>
-    <t>10/02/2022</t>
+    <t>10/2/2022</t>
   </si>
   <si>
     <t>12,266555</t>
   </si>
   <si>
-    <t>09/02/2022</t>
+    <t>9/2/2022</t>
   </si>
   <si>
     <t>12,341362</t>
   </si>
   <si>
-    <t>08/02/2022</t>
+    <t>8/2/2022</t>
   </si>
   <si>
     <t>12,102114</t>
   </si>
   <si>
-    <t>07/02/2022</t>
+    <t>7/2/2022</t>
   </si>
   <si>
     <t>12,113625</t>
   </si>
   <si>
-    <t>06/02/2022</t>
+    <t>6/2/2022</t>
   </si>
   <si>
     <t>12,109544</t>
   </si>
   <si>
-    <t>05/02/2022</t>
+    <t>5/2/2022</t>
   </si>
   <si>
     <t>12,110091</t>
   </si>
   <si>
-    <t>04/02/2022</t>
+    <t>4/2/2022</t>
   </si>
   <si>
     <t>12,110637</t>
   </si>
   <si>
-    <t>03/02/2022</t>
+    <t>3/2/2022</t>
   </si>
   <si>
     <t>12,250963</t>
   </si>
   <si>
-    <t>02/02/2022</t>
+    <t>2/2/2022</t>
   </si>
   <si>
     <t>12,579386</t>
   </si>
   <si>
-    <t>01/02/2022</t>
+    <t>1/2/2022</t>
   </si>
   <si>
     <t>12,503918</t>
   </si>
   <si>
-    <t>31/01/2022</t>
+    <t>31/1/2022</t>
   </si>
   <si>
     <t>12,373893</t>
   </si>
   <si>
-    <t>30/01/2022</t>
+    <t>30/1/2022</t>
   </si>
   <si>
     <t>12,142835</t>
   </si>
   <si>
-    <t>29/01/2022</t>
+    <t>29/1/2022</t>
   </si>
   <si>
     <t>12,143382</t>
   </si>
   <si>
-    <t>28/01/2022</t>
+    <t>28/1/2022</t>
   </si>
   <si>
     <t>12,143929</t>
   </si>
   <si>
-    <t>27/01/2022</t>
+    <t>27/1/2022</t>
   </si>
   <si>
     <t>12,189164</t>
   </si>
   <si>
-    <t>26/01/2022</t>
+    <t>26/1/2022</t>
   </si>
   <si>
     <t>12,258464</t>
   </si>
   <si>
-    <t>25/01/2022</t>
+    <t>25/1/2022</t>
   </si>
   <si>
     <t>12,058869</t>
   </si>
   <si>
-    <t>24/01/2022</t>
+    <t>24/1/2022</t>
   </si>
   <si>
     <t>12,155576</t>
   </si>
   <si>
-    <t>23/01/2022</t>
+    <t>23/1/2022</t>
   </si>
   <si>
     <t>12,498106</t>
   </si>
   <si>
-    <t>22/01/2022</t>
+    <t>22/1/2022</t>
   </si>
   <si>
     <t>12,498668</t>
   </si>
   <si>
-    <t>21/01/2022</t>
+    <t>21/1/2022</t>
   </si>
   <si>
     <t>12,499230</t>
   </si>
   <si>
-    <t>20/01/2022</t>
+    <t>20/1/2022</t>
   </si>
   <si>
     <t>12,878912</t>
   </si>
   <si>
-    <t>19/01/2022</t>
+    <t>19/1/2022</t>
   </si>
   <si>
     <t>12,776960</t>
   </si>
   <si>
-    <t>18/01/2022</t>
+    <t>18/1/2022</t>
   </si>
   <si>
     <t>12,758576</t>
   </si>
   <si>
-    <t>17/01/2022</t>
+    <t>17/1/2022</t>
   </si>
   <si>
     <t>12,993484</t>
   </si>
   <si>
-    <t>16/01/2022</t>
+    <t>16/1/2022</t>
   </si>
   <si>
     <t>12,969994</t>
   </si>
   <si>
-    <t>15/01/2022</t>
+    <t>15/1/2022</t>
   </si>
   <si>
     <t>12,970575</t>
   </si>
   <si>
-    <t>14/01/2022</t>
+    <t>14/1/2022</t>
   </si>
   <si>
     <t>12,971157</t>
   </si>
   <si>
-    <t>13/01/2022</t>
+    <t>13/1/2022</t>
   </si>
   <si>
     <t>13,130511</t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>12/1/2022</t>
   </si>
   <si>
     <t>13,089545</t>
   </si>
   <si>
-    <t>11/01/2022</t>
+    <t>11/1/2022</t>
   </si>
   <si>
     <t>13,057635</t>
   </si>
   <si>
-    <t>10/01/2022</t>
+    <t>10/1/2022</t>
   </si>
   <si>
     <t>12,901757</t>
   </si>
   <si>
-    <t>09/01/2022</t>
+    <t>9/1/2022</t>
   </si>
   <si>
     <t>13,068839</t>
   </si>
   <si>
-    <t>08/01/2022</t>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>13,069429</t>
   </si>
   <si>
-    <t>07/01/2022</t>
+    <t>7/1/2022</t>
   </si>
   <si>
     <t>13,070019</t>
   </si>
   <si>
-    <t>06/01/2022</t>
+    <t>6/1/2022</t>
   </si>
   <si>
     <t>13,194926</t>
   </si>
   <si>
-    <t>05/01/2022</t>
+    <t>5/1/2022</t>
   </si>
   <si>
     <t>13,426410</t>
   </si>
   <si>
-    <t>04/01/2022</t>
+    <t>4/1/2022</t>
   </si>
   <si>
     <t>13,509768</t>
   </si>
   <si>
-    <t>03/01/2022</t>
+    <t>3/1/2022</t>
   </si>
   <si>
     <t>13,513846</t>
   </si>
   <si>
-    <t>02/01/2022</t>
+    <t>2/1/2022</t>
   </si>
   <si>
     <t>13,405885</t>
   </si>
   <si>
-    <t>01/01/2022</t>
+    <t>1/1/2022</t>
   </si>
   <si>
     <t>13,406488</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>13,407091</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>13,415345</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>13,383802</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
@@ -9717,99 +10011,99 @@
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>12,993941</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>13,076351</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>13,076923</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>13,077496</t>
   </si>
   <si>
-    <t>09/12/2021</t>
+    <t>9/12/2021</t>
   </si>
   <si>
     <t>13,114170</t>
   </si>
   <si>
-    <t>08/12/2021</t>
+    <t>8/12/2021</t>
   </si>
   <si>
     <t>13,129934</t>
   </si>
   <si>
-    <t>07/12/2021</t>
+    <t>7/12/2021</t>
   </si>
   <si>
     <t>13,229238</t>
   </si>
   <si>
-    <t>06/12/2021</t>
+    <t>6/12/2021</t>
   </si>
   <si>
     <t>12,887261</t>
   </si>
   <si>
-    <t>05/12/2021</t>
+    <t>5/12/2021</t>
   </si>
   <si>
     <t>12,796743</t>
   </si>
   <si>
-    <t>04/12/2021</t>
+    <t>4/12/2021</t>
   </si>
   <si>
     <t>12,797302</t>
   </si>
   <si>
-    <t>03/12/2021</t>
+    <t>3/12/2021</t>
   </si>
   <si>
     <t>12,797862</t>
   </si>
   <si>
-    <t>02/12/2021</t>
+    <t>2/12/2021</t>
   </si>
   <si>
     <t>12,919908</t>
   </si>
   <si>
-    <t>01/12/2021</t>
+    <t>1/12/2021</t>
   </si>
   <si>
     <t>13,088311</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>12,949910</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>13,041221</t>
   </si>
   <si>
     <t>28/11/2021</t>
   </si>
   <si>
     <t>12,943292</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
@@ -9897,99 +10191,99 @@
   <si>
     <t>13/11/2021</t>
   </si>
   <si>
     <t>13,513951</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>13,514538</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>13,381579</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>13,345404</t>
   </si>
   <si>
-    <t>09/11/2021</t>
+    <t>9/11/2021</t>
   </si>
   <si>
     <t>13,285864</t>
   </si>
   <si>
-    <t>08/11/2021</t>
+    <t>8/11/2021</t>
   </si>
   <si>
     <t>13,266198</t>
   </si>
   <si>
-    <t>07/11/2021</t>
+    <t>7/11/2021</t>
   </si>
   <si>
     <t>13,202457</t>
   </si>
   <si>
-    <t>06/11/2021</t>
+    <t>6/11/2021</t>
   </si>
   <si>
     <t>13,203047</t>
   </si>
   <si>
-    <t>05/11/2021</t>
+    <t>5/11/2021</t>
   </si>
   <si>
     <t>13,203650</t>
   </si>
   <si>
-    <t>04/11/2021</t>
+    <t>4/11/2021</t>
   </si>
   <si>
     <t>13,268836</t>
   </si>
   <si>
-    <t>03/11/2021</t>
+    <t>3/11/2021</t>
   </si>
   <si>
     <t>13,164134</t>
   </si>
   <si>
-    <t>02/11/2021</t>
+    <t>2/11/2021</t>
   </si>
   <si>
     <t>13,222819</t>
   </si>
   <si>
-    <t>01/11/2021</t>
+    <t>1/11/2021</t>
   </si>
   <si>
     <t>13,301110</t>
   </si>
   <si>
     <t>31/10/2021</t>
   </si>
   <si>
     <t>13,238765</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>13,239350</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>13,239936</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
@@ -10083,1737 +10377,1737 @@
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>12,731085</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>12,612467</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>12,565650</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>12,565476</t>
   </si>
   <si>
-    <t>09/10/2021</t>
+    <t>9/10/2021</t>
   </si>
   <si>
     <t>12,566028</t>
   </si>
   <si>
-    <t>08/10/2021</t>
+    <t>8/10/2021</t>
   </si>
   <si>
     <t>12,566579</t>
   </si>
   <si>
-    <t>07/10/2021</t>
+    <t>7/10/2021</t>
   </si>
   <si>
     <t>12,628727</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>6/10/2021</t>
   </si>
   <si>
     <t>12,411808</t>
   </si>
   <si>
-    <t>05/10/2021</t>
+    <t>5/10/2021</t>
   </si>
   <si>
     <t>12,552748</t>
   </si>
   <si>
-    <t>04/10/2021</t>
+    <t>4/10/2021</t>
   </si>
   <si>
     <t>12,524035</t>
   </si>
   <si>
-    <t>03/10/2021</t>
+    <t>3/10/2021</t>
   </si>
   <si>
     <t>12,625461</t>
   </si>
   <si>
-    <t>02/10/2021</t>
+    <t>2/10/2021</t>
   </si>
   <si>
     <t>12,626018</t>
   </si>
   <si>
-    <t>01/10/2021</t>
+    <t>1/10/2021</t>
   </si>
   <si>
     <t>12,626575</t>
   </si>
   <si>
-    <t>30/09/2021</t>
+    <t>30/9/2021</t>
   </si>
   <si>
     <t>12,687058</t>
   </si>
   <si>
-    <t>29/09/2021</t>
+    <t>29/9/2021</t>
   </si>
   <si>
     <t>12,687130</t>
   </si>
   <si>
-    <t>28/09/2021</t>
+    <t>28/9/2021</t>
   </si>
   <si>
     <t>12,704899</t>
   </si>
   <si>
-    <t>27/09/2021</t>
+    <t>27/9/2021</t>
   </si>
   <si>
     <t>12,938244</t>
   </si>
   <si>
-    <t>26/09/2021</t>
+    <t>26/9/2021</t>
   </si>
   <si>
     <t>12,977039</t>
   </si>
   <si>
-    <t>25/09/2021</t>
+    <t>25/9/2021</t>
   </si>
   <si>
     <t>12,977606</t>
   </si>
   <si>
-    <t>24/09/2021</t>
+    <t>24/9/2021</t>
   </si>
   <si>
     <t>12,978177</t>
   </si>
   <si>
-    <t>23/09/2021</t>
+    <t>23/9/2021</t>
   </si>
   <si>
     <t>13,137492</t>
   </si>
   <si>
-    <t>22/09/2021</t>
+    <t>22/9/2021</t>
   </si>
   <si>
     <t>12,986568</t>
   </si>
   <si>
-    <t>21/09/2021</t>
+    <t>21/9/2021</t>
   </si>
   <si>
     <t>12,872991</t>
   </si>
   <si>
-    <t>20/09/2021</t>
+    <t>20/9/2021</t>
   </si>
   <si>
     <t>12,704129</t>
   </si>
   <si>
-    <t>19/09/2021</t>
+    <t>19/9/2021</t>
   </si>
   <si>
     <t>12,923586</t>
   </si>
   <si>
-    <t>18/09/2021</t>
+    <t>18/9/2021</t>
   </si>
   <si>
     <t>12,924156</t>
   </si>
   <si>
-    <t>17/09/2021</t>
+    <t>17/9/2021</t>
   </si>
   <si>
     <t>12,924727</t>
   </si>
   <si>
-    <t>16/09/2021</t>
+    <t>16/9/2021</t>
   </si>
   <si>
     <t>12,997513</t>
   </si>
   <si>
-    <t>15/09/2021</t>
+    <t>15/9/2021</t>
   </si>
   <si>
     <t>12,976413</t>
   </si>
   <si>
-    <t>14/09/2021</t>
+    <t>14/9/2021</t>
   </si>
   <si>
     <t>13,143908</t>
   </si>
   <si>
-    <t>13/09/2021</t>
+    <t>13/9/2021</t>
   </si>
   <si>
     <t>13,120368</t>
   </si>
   <si>
-    <t>12/09/2021</t>
+    <t>12/9/2021</t>
   </si>
   <si>
     <t>13,134424</t>
   </si>
   <si>
-    <t>11/09/2021</t>
+    <t>11/9/2021</t>
   </si>
   <si>
     <t>13,135002</t>
   </si>
   <si>
-    <t>10/09/2021</t>
+    <t>10/9/2021</t>
   </si>
   <si>
     <t>13,135580</t>
   </si>
   <si>
-    <t>09/09/2021</t>
+    <t>9/9/2021</t>
   </si>
   <si>
     <t>13,163106</t>
   </si>
   <si>
-    <t>08/09/2021</t>
+    <t>8/9/2021</t>
   </si>
   <si>
     <t>13,176516</t>
   </si>
   <si>
-    <t>07/09/2021</t>
+    <t>7/9/2021</t>
   </si>
   <si>
     <t>13,354036</t>
   </si>
   <si>
-    <t>06/09/2021</t>
+    <t>6/9/2021</t>
   </si>
   <si>
     <t>13,353957</t>
   </si>
   <si>
-    <t>05/09/2021</t>
+    <t>5/9/2021</t>
   </si>
   <si>
     <t>13,286161</t>
   </si>
   <si>
-    <t>04/09/2021</t>
+    <t>4/9/2021</t>
   </si>
   <si>
     <t>13,286746</t>
   </si>
   <si>
-    <t>03/09/2021</t>
+    <t>3/9/2021</t>
   </si>
   <si>
     <t>13,287331</t>
   </si>
   <si>
-    <t>02/09/2021</t>
+    <t>2/9/2021</t>
   </si>
   <si>
     <t>13,321257</t>
   </si>
   <si>
-    <t>01/09/2021</t>
+    <t>1/9/2021</t>
   </si>
   <si>
     <t>13,271938</t>
   </si>
   <si>
-    <t>31/08/2021</t>
+    <t>31/8/2021</t>
   </si>
   <si>
     <t>13,156804</t>
   </si>
   <si>
-    <t>30/08/2021</t>
+    <t>30/8/2021</t>
   </si>
   <si>
     <t>13,141459</t>
   </si>
   <si>
-    <t>29/08/2021</t>
+    <t>29/8/2021</t>
   </si>
   <si>
     <t>13,080720</t>
   </si>
   <si>
-    <t>28/08/2021</t>
+    <t>28/8/2021</t>
   </si>
   <si>
     <t>13,081298</t>
   </si>
   <si>
-    <t>27/08/2021</t>
+    <t>27/8/2021</t>
   </si>
   <si>
     <t>13,081876</t>
   </si>
   <si>
-    <t>26/08/2021</t>
+    <t>26/8/2021</t>
   </si>
   <si>
     <t>13,076456</t>
   </si>
   <si>
-    <t>25/08/2021</t>
+    <t>25/8/2021</t>
   </si>
   <si>
     <t>13,113722</t>
   </si>
   <si>
-    <t>24/08/2021</t>
+    <t>24/8/2021</t>
   </si>
   <si>
     <t>13,091894</t>
   </si>
   <si>
-    <t>23/08/2021</t>
+    <t>23/8/2021</t>
   </si>
   <si>
     <t>13,003050</t>
   </si>
   <si>
-    <t>22/08/2021</t>
+    <t>22/8/2021</t>
   </si>
   <si>
     <t>12,911957</t>
   </si>
   <si>
-    <t>21/08/2021</t>
+    <t>21/8/2021</t>
   </si>
   <si>
     <t>12,912528</t>
   </si>
   <si>
-    <t>20/08/2021</t>
+    <t>20/8/2021</t>
   </si>
   <si>
     <t>12,913100</t>
   </si>
   <si>
-    <t>19/08/2021</t>
+    <t>19/8/2021</t>
   </si>
   <si>
     <t>12,868145</t>
   </si>
   <si>
-    <t>18/08/2021</t>
+    <t>18/8/2021</t>
   </si>
   <si>
     <t>12,976169</t>
   </si>
   <si>
-    <t>17/08/2021</t>
+    <t>17/8/2021</t>
   </si>
   <si>
     <t>12,909312</t>
   </si>
   <si>
-    <t>16/08/2021</t>
+    <t>16/8/2021</t>
   </si>
   <si>
     <t>12,953636</t>
   </si>
   <si>
-    <t>15/08/2021</t>
+    <t>15/8/2021</t>
   </si>
   <si>
     <t>13,056013</t>
   </si>
   <si>
-    <t>14/08/2021</t>
+    <t>14/8/2021</t>
   </si>
   <si>
     <t>13,056591</t>
   </si>
   <si>
-    <t>13/08/2021</t>
+    <t>13/8/2021</t>
   </si>
   <si>
     <t>13,057169</t>
   </si>
   <si>
-    <t>12/08/2021</t>
+    <t>12/8/2021</t>
   </si>
   <si>
     <t>13,039850</t>
   </si>
   <si>
-    <t>11/08/2021</t>
+    <t>11/8/2021</t>
   </si>
   <si>
     <t>13,067289</t>
   </si>
   <si>
-    <t>10/08/2021</t>
+    <t>10/8/2021</t>
   </si>
   <si>
     <t>13,047195</t>
   </si>
   <si>
-    <t>09/08/2021</t>
+    <t>9/8/2021</t>
   </si>
   <si>
     <t>13,002439</t>
   </si>
   <si>
-    <t>08/08/2021</t>
+    <t>8/8/2021</t>
   </si>
   <si>
     <t>12,947487</t>
   </si>
   <si>
-    <t>07/08/2021</t>
+    <t>7/8/2021</t>
   </si>
   <si>
     <t>12,948058</t>
   </si>
   <si>
-    <t>06/08/2021</t>
+    <t>6/8/2021</t>
   </si>
   <si>
     <t>12,948629</t>
   </si>
   <si>
-    <t>05/08/2021</t>
+    <t>5/8/2021</t>
   </si>
   <si>
     <t>12,950624</t>
   </si>
   <si>
-    <t>04/08/2021</t>
+    <t>4/8/2021</t>
   </si>
   <si>
     <t>12,949866</t>
   </si>
   <si>
-    <t>03/08/2021</t>
+    <t>3/8/2021</t>
   </si>
   <si>
     <t>12,884070</t>
   </si>
   <si>
-    <t>02/08/2021</t>
+    <t>2/8/2021</t>
   </si>
   <si>
     <t>12,871260</t>
   </si>
   <si>
-    <t>01/08/2021</t>
+    <t>1/8/2021</t>
   </si>
   <si>
     <t>12,805683</t>
   </si>
   <si>
-    <t>31/07/2021</t>
+    <t>31/7/2021</t>
   </si>
   <si>
     <t>12,806249</t>
   </si>
   <si>
-    <t>30/07/2021</t>
+    <t>30/7/2021</t>
   </si>
   <si>
     <t>12,806814</t>
   </si>
   <si>
-    <t>29/07/2021</t>
+    <t>29/7/2021</t>
   </si>
   <si>
     <t>12,831959</t>
   </si>
   <si>
-    <t>28/07/2021</t>
+    <t>28/7/2021</t>
   </si>
   <si>
     <t>12,799310</t>
   </si>
   <si>
-    <t>27/07/2021</t>
+    <t>27/7/2021</t>
   </si>
   <si>
     <t>12,692697</t>
   </si>
   <si>
-    <t>26/07/2021</t>
+    <t>26/7/2021</t>
   </si>
   <si>
     <t>12,822877</t>
   </si>
   <si>
-    <t>25/07/2021</t>
+    <t>25/7/2021</t>
   </si>
   <si>
     <t>12,935258</t>
   </si>
   <si>
-    <t>24/07/2021</t>
+    <t>24/7/2021</t>
   </si>
   <si>
     <t>12,935831</t>
   </si>
   <si>
-    <t>23/07/2021</t>
+    <t>23/7/2021</t>
   </si>
   <si>
     <t>12,936404</t>
   </si>
   <si>
-    <t>22/07/2021</t>
+    <t>22/7/2021</t>
   </si>
   <si>
     <t>12,902989</t>
   </si>
   <si>
-    <t>21/07/2021</t>
+    <t>21/7/2021</t>
   </si>
   <si>
     <t>12,766533</t>
   </si>
   <si>
-    <t>20/07/2021</t>
+    <t>20/7/2021</t>
   </si>
   <si>
     <t>12,624522</t>
   </si>
   <si>
-    <t>19/07/2021</t>
+    <t>19/7/2021</t>
   </si>
   <si>
     <t>12,567161</t>
   </si>
   <si>
-    <t>18/07/2021</t>
+    <t>18/7/2021</t>
   </si>
   <si>
     <t>12,764425</t>
   </si>
   <si>
-    <t>17/07/2021</t>
+    <t>17/7/2021</t>
   </si>
   <si>
     <t>12,764989</t>
   </si>
   <si>
-    <t>16/07/2021</t>
+    <t>16/7/2021</t>
   </si>
   <si>
     <t>12,765553</t>
   </si>
   <si>
-    <t>15/07/2021</t>
+    <t>15/7/2021</t>
   </si>
   <si>
     <t>12,856370</t>
   </si>
   <si>
-    <t>14/07/2021</t>
+    <t>14/7/2021</t>
   </si>
   <si>
     <t>12,957343</t>
   </si>
   <si>
-    <t>13/07/2021</t>
+    <t>13/7/2021</t>
   </si>
   <si>
     <t>12,995901</t>
   </si>
   <si>
-    <t>12/07/2021</t>
+    <t>12/7/2021</t>
   </si>
   <si>
     <t>12,982613</t>
   </si>
   <si>
-    <t>11/07/2021</t>
+    <t>11/7/2021</t>
   </si>
   <si>
     <t>12,895690</t>
   </si>
   <si>
-    <t>10/07/2021</t>
+    <t>10/7/2021</t>
   </si>
   <si>
     <t>12,896236</t>
   </si>
   <si>
-    <t>09/07/2021</t>
+    <t>9/7/2021</t>
   </si>
   <si>
     <t>12,896782</t>
   </si>
   <si>
-    <t>08/07/2021</t>
+    <t>8/7/2021</t>
   </si>
   <si>
     <t>12,773901</t>
   </si>
   <si>
-    <t>07/07/2021</t>
+    <t>7/7/2021</t>
   </si>
   <si>
     <t>13,022523</t>
   </si>
   <si>
-    <t>06/07/2021</t>
+    <t>6/7/2021</t>
   </si>
   <si>
     <t>12,972456</t>
   </si>
   <si>
-    <t>05/07/2021</t>
+    <t>5/7/2021</t>
   </si>
   <si>
     <t>13,015468</t>
   </si>
   <si>
-    <t>04/07/2021</t>
+    <t>4/7/2021</t>
   </si>
   <si>
     <t>13,000946</t>
   </si>
   <si>
-    <t>03/07/2021</t>
+    <t>3/7/2021</t>
   </si>
   <si>
     <t>13,001519</t>
   </si>
   <si>
-    <t>02/07/2021</t>
+    <t>2/7/2021</t>
   </si>
   <si>
     <t>13,002092</t>
   </si>
   <si>
-    <t>01/07/2021</t>
+    <t>1/7/2021</t>
   </si>
   <si>
     <t>13,004345</t>
   </si>
   <si>
-    <t>30/06/2021</t>
+    <t>30/6/2021</t>
   </si>
   <si>
     <t>12,941153</t>
   </si>
   <si>
-    <t>29/06/2021</t>
+    <t>29/6/2021</t>
   </si>
   <si>
     <t>13,001245</t>
   </si>
   <si>
-    <t>28/06/2021</t>
+    <t>28/6/2021</t>
   </si>
   <si>
     <t>12,882149</t>
   </si>
   <si>
-    <t>27/06/2021</t>
+    <t>27/6/2021</t>
   </si>
   <si>
     <t>12,860786</t>
   </si>
   <si>
-    <t>26/06/2021</t>
+    <t>26/6/2021</t>
   </si>
   <si>
     <t>12,861352</t>
   </si>
   <si>
-    <t>25/06/2021</t>
+    <t>25/6/2021</t>
   </si>
   <si>
     <t>12,861918</t>
   </si>
   <si>
-    <t>24/06/2021</t>
+    <t>24/6/2021</t>
   </si>
   <si>
     <t>12,804714</t>
   </si>
   <si>
-    <t>23/06/2021</t>
+    <t>23/6/2021</t>
   </si>
   <si>
     <t>12,706263</t>
   </si>
   <si>
-    <t>22/06/2021</t>
+    <t>22/6/2021</t>
   </si>
   <si>
     <t>12,798292</t>
   </si>
   <si>
-    <t>21/06/2021</t>
+    <t>21/6/2021</t>
   </si>
   <si>
     <t>12,772524</t>
   </si>
   <si>
-    <t>20/06/2021</t>
+    <t>20/6/2021</t>
   </si>
   <si>
     <t>12,705674</t>
   </si>
   <si>
-    <t>19/06/2021</t>
+    <t>19/6/2021</t>
   </si>
   <si>
     <t>12,706231</t>
   </si>
   <si>
-    <t>18/06/2021</t>
+    <t>18/6/2021</t>
   </si>
   <si>
     <t>12,706788</t>
   </si>
   <si>
-    <t>17/06/2021</t>
+    <t>17/6/2021</t>
   </si>
   <si>
     <t>12,863400</t>
   </si>
   <si>
-    <t>16/06/2021</t>
+    <t>16/6/2021</t>
   </si>
   <si>
     <t>12,881607</t>
   </si>
   <si>
-    <t>15/06/2021</t>
+    <t>15/6/2021</t>
   </si>
   <si>
     <t>12,752618</t>
   </si>
   <si>
-    <t>14/06/2021</t>
+    <t>14/6/2021</t>
   </si>
   <si>
     <t>12,813880</t>
   </si>
   <si>
-    <t>13/06/2021</t>
+    <t>13/6/2021</t>
   </si>
   <si>
     <t>12,720892</t>
   </si>
   <si>
-    <t>12/06/2021</t>
+    <t>12/6/2021</t>
   </si>
   <si>
     <t>12,721450</t>
   </si>
   <si>
-    <t>11/06/2021</t>
+    <t>11/6/2021</t>
   </si>
   <si>
     <t>12,722009</t>
   </si>
   <si>
-    <t>10/06/2021</t>
+    <t>10/6/2021</t>
   </si>
   <si>
     <t>12,638815</t>
   </si>
   <si>
-    <t>09/06/2021</t>
+    <t>9/6/2021</t>
   </si>
   <si>
     <t>12,672844</t>
   </si>
   <si>
-    <t>08/06/2021</t>
+    <t>8/6/2021</t>
   </si>
   <si>
     <t>12,675164</t>
   </si>
   <si>
-    <t>07/06/2021</t>
+    <t>7/6/2021</t>
   </si>
   <si>
     <t>12,679938</t>
   </si>
   <si>
-    <t>06/06/2021</t>
+    <t>6/6/2021</t>
   </si>
   <si>
     <t>12,730021</t>
   </si>
   <si>
-    <t>05/06/2021</t>
+    <t>5/6/2021</t>
   </si>
   <si>
     <t>12,730581</t>
   </si>
   <si>
-    <t>04/06/2021</t>
+    <t>4/6/2021</t>
   </si>
   <si>
     <t>12,731141</t>
   </si>
   <si>
-    <t>03/06/2021</t>
+    <t>3/6/2021</t>
   </si>
   <si>
     <t>12,676689</t>
   </si>
   <si>
-    <t>02/06/2021</t>
+    <t>2/6/2021</t>
   </si>
   <si>
     <t>12,710897</t>
   </si>
   <si>
-    <t>01/06/2021</t>
+    <t>1/6/2021</t>
   </si>
   <si>
     <t>12,762284</t>
   </si>
   <si>
-    <t>31/05/2021</t>
+    <t>31/5/2021</t>
   </si>
   <si>
     <t>12,732134</t>
   </si>
   <si>
-    <t>30/05/2021</t>
+    <t>30/5/2021</t>
   </si>
   <si>
     <t>12,778162</t>
   </si>
   <si>
-    <t>29/05/2021</t>
+    <t>29/5/2021</t>
   </si>
   <si>
     <t>12,778727</t>
   </si>
   <si>
-    <t>28/05/2021</t>
+    <t>28/5/2021</t>
   </si>
   <si>
     <t>12,779292</t>
   </si>
   <si>
-    <t>27/05/2021</t>
+    <t>27/5/2021</t>
   </si>
   <si>
     <t>12,704196</t>
   </si>
   <si>
-    <t>26/05/2021</t>
+    <t>26/5/2021</t>
   </si>
   <si>
     <t>12,710177</t>
   </si>
   <si>
-    <t>25/05/2021</t>
+    <t>25/5/2021</t>
   </si>
   <si>
     <t>12,694422</t>
   </si>
   <si>
-    <t>24/05/2021</t>
+    <t>24/5/2021</t>
   </si>
   <si>
     <t>12,662406</t>
   </si>
   <si>
-    <t>23/05/2021</t>
+    <t>23/5/2021</t>
   </si>
   <si>
     <t>12,638117</t>
   </si>
   <si>
-    <t>22/05/2021</t>
+    <t>22/5/2021</t>
   </si>
   <si>
     <t>12,638676</t>
   </si>
   <si>
-    <t>21/05/2021</t>
+    <t>21/5/2021</t>
   </si>
   <si>
     <t>12,639236</t>
   </si>
   <si>
-    <t>20/05/2021</t>
+    <t>20/5/2021</t>
   </si>
   <si>
     <t>12,611329</t>
   </si>
   <si>
-    <t>19/05/2021</t>
+    <t>19/5/2021</t>
   </si>
   <si>
     <t>12,472406</t>
   </si>
   <si>
-    <t>18/05/2021</t>
+    <t>18/5/2021</t>
   </si>
   <si>
     <t>12,588634</t>
   </si>
   <si>
-    <t>17/05/2021</t>
+    <t>17/5/2021</t>
   </si>
   <si>
     <t>12,549631</t>
   </si>
   <si>
-    <t>16/05/2021</t>
+    <t>16/5/2021</t>
   </si>
   <si>
     <t>12,562292</t>
   </si>
   <si>
-    <t>15/05/2021</t>
+    <t>15/5/2021</t>
   </si>
   <si>
     <t>12,562852</t>
   </si>
   <si>
-    <t>14/05/2021</t>
+    <t>14/5/2021</t>
   </si>
   <si>
     <t>12,563412</t>
   </si>
   <si>
-    <t>13/05/2021</t>
+    <t>13/5/2021</t>
   </si>
   <si>
     <t>12,421896</t>
   </si>
   <si>
-    <t>12/05/2021</t>
+    <t>12/5/2021</t>
   </si>
   <si>
     <t>12,385017</t>
   </si>
   <si>
-    <t>11/05/2021</t>
+    <t>11/5/2021</t>
   </si>
   <si>
     <t>12,454853</t>
   </si>
   <si>
-    <t>10/05/2021</t>
+    <t>10/5/2021</t>
   </si>
   <si>
     <t>12,647809</t>
   </si>
   <si>
-    <t>09/05/2021</t>
+    <t>9/5/2021</t>
   </si>
   <si>
     <t>12,725782</t>
   </si>
   <si>
-    <t>08/05/2021</t>
+    <t>8/5/2021</t>
   </si>
   <si>
     <t>12,726349</t>
   </si>
   <si>
-    <t>07/05/2021</t>
+    <t>7/5/2021</t>
   </si>
   <si>
     <t>12,726916</t>
   </si>
   <si>
-    <t>06/05/2021</t>
+    <t>6/5/2021</t>
   </si>
   <si>
     <t>12,639013</t>
   </si>
   <si>
-    <t>05/05/2021</t>
+    <t>5/5/2021</t>
   </si>
   <si>
     <t>12,702678</t>
   </si>
   <si>
-    <t>04/05/2021</t>
+    <t>4/5/2021</t>
   </si>
   <si>
     <t>12,548680</t>
   </si>
   <si>
-    <t>03/05/2021</t>
+    <t>3/5/2021</t>
   </si>
   <si>
     <t>12,722078</t>
   </si>
   <si>
-    <t>02/05/2021</t>
+    <t>2/5/2021</t>
   </si>
   <si>
     <t>12,677146</t>
   </si>
   <si>
-    <t>01/05/2021</t>
+    <t>1/5/2021</t>
   </si>
   <si>
     <t>12,677702</t>
   </si>
   <si>
-    <t>30/04/2021</t>
+    <t>30/4/2021</t>
   </si>
   <si>
     <t>12,678259</t>
   </si>
   <si>
-    <t>29/04/2021</t>
+    <t>29/4/2021</t>
   </si>
   <si>
     <t>12,810815</t>
   </si>
   <si>
-    <t>28/04/2021</t>
+    <t>28/4/2021</t>
   </si>
   <si>
     <t>12,900595</t>
   </si>
   <si>
-    <t>27/04/2021</t>
+    <t>27/4/2021</t>
   </si>
   <si>
     <t>12,930598</t>
   </si>
   <si>
-    <t>26/04/2021</t>
+    <t>26/4/2021</t>
   </si>
   <si>
     <t>12,953206</t>
   </si>
   <si>
-    <t>25/04/2021</t>
+    <t>25/4/2021</t>
   </si>
   <si>
     <t>12,946629</t>
   </si>
   <si>
-    <t>24/04/2021</t>
+    <t>24/4/2021</t>
   </si>
   <si>
     <t>12,947196</t>
   </si>
   <si>
-    <t>23/04/2021</t>
+    <t>23/4/2021</t>
   </si>
   <si>
     <t>12,947764</t>
   </si>
   <si>
-    <t>22/04/2021</t>
+    <t>22/4/2021</t>
   </si>
   <si>
     <t>12,883768</t>
   </si>
   <si>
-    <t>21/04/2021</t>
+    <t>21/4/2021</t>
   </si>
   <si>
     <t>12,731421</t>
   </si>
   <si>
-    <t>20/04/2021</t>
+    <t>20/4/2021</t>
   </si>
   <si>
     <t>12,684058</t>
   </si>
   <si>
-    <t>19/04/2021</t>
+    <t>19/4/2021</t>
   </si>
   <si>
     <t>12,831091</t>
   </si>
   <si>
-    <t>18/04/2021</t>
+    <t>18/4/2021</t>
   </si>
   <si>
     <t>12,908130</t>
   </si>
   <si>
-    <t>17/04/2021</t>
+    <t>17/4/2021</t>
   </si>
   <si>
     <t>12,908695</t>
   </si>
   <si>
-    <t>16/04/2021</t>
+    <t>16/4/2021</t>
   </si>
   <si>
     <t>12,909261</t>
   </si>
   <si>
-    <t>15/04/2021</t>
+    <t>15/4/2021</t>
   </si>
   <si>
     <t>12,776363</t>
   </si>
   <si>
-    <t>14/04/2021</t>
+    <t>14/4/2021</t>
   </si>
   <si>
     <t>12,730905</t>
   </si>
   <si>
-    <t>13/04/2021</t>
+    <t>13/4/2021</t>
   </si>
   <si>
     <t>12,766546</t>
   </si>
   <si>
-    <t>12/04/2021</t>
+    <t>12/4/2021</t>
   </si>
   <si>
     <t>12,688557</t>
   </si>
   <si>
-    <t>11/04/2021</t>
+    <t>11/4/2021</t>
   </si>
   <si>
     <t>12,750474</t>
   </si>
   <si>
-    <t>10/04/2021</t>
+    <t>10/4/2021</t>
   </si>
   <si>
     <t>12,750934</t>
   </si>
   <si>
-    <t>09/04/2021</t>
+    <t>9/4/2021</t>
   </si>
   <si>
     <t>12,751075</t>
   </si>
   <si>
-    <t>08/04/2021</t>
+    <t>8/4/2021</t>
   </si>
   <si>
     <t>12,711438</t>
   </si>
   <si>
-    <t>07/04/2021</t>
+    <t>7/4/2021</t>
   </si>
   <si>
     <t>12,616290</t>
   </si>
   <si>
-    <t>06/04/2021</t>
+    <t>6/4/2021</t>
   </si>
   <si>
     <t>12,687487</t>
   </si>
   <si>
-    <t>05/04/2021</t>
+    <t>5/4/2021</t>
   </si>
   <si>
     <t>12,651621</t>
   </si>
   <si>
-    <t>04/04/2021</t>
+    <t>4/4/2021</t>
   </si>
   <si>
     <t>12,661843</t>
   </si>
   <si>
-    <t>03/04/2021</t>
+    <t>3/4/2021</t>
   </si>
   <si>
     <t>12,662259</t>
   </si>
   <si>
-    <t>02/04/2021</t>
+    <t>2/4/2021</t>
   </si>
   <si>
     <t>12,662851</t>
   </si>
   <si>
-    <t>01/04/2021</t>
+    <t>1/4/2021</t>
   </si>
   <si>
     <t>12,661460</t>
   </si>
   <si>
-    <t>31/03/2021</t>
+    <t>31/3/2021</t>
   </si>
   <si>
     <t>12,473959</t>
   </si>
   <si>
-    <t>30/03/2021</t>
+    <t>30/3/2021</t>
   </si>
   <si>
     <t>12,434356</t>
   </si>
   <si>
-    <t>29/03/2021</t>
+    <t>29/3/2021</t>
   </si>
   <si>
     <t>12,334921</t>
   </si>
   <si>
-    <t>28/03/2021</t>
+    <t>28/3/2021</t>
   </si>
   <si>
     <t>12,328804</t>
   </si>
   <si>
-    <t>27/03/2021</t>
+    <t>27/3/2021</t>
   </si>
   <si>
     <t>12,329357</t>
   </si>
   <si>
-    <t>26/03/2021</t>
+    <t>26/3/2021</t>
   </si>
   <si>
     <t>12,328252</t>
   </si>
   <si>
-    <t>25/03/2021</t>
+    <t>25/3/2021</t>
   </si>
   <si>
     <t>12,173501</t>
   </si>
   <si>
-    <t>24/03/2021</t>
+    <t>24/3/2021</t>
   </si>
   <si>
     <t>12,191221</t>
   </si>
   <si>
-    <t>23/03/2021</t>
+    <t>23/3/2021</t>
   </si>
   <si>
     <t>12,305879</t>
   </si>
   <si>
-    <t>22/03/2021</t>
+    <t>22/3/2021</t>
   </si>
   <si>
     <t>12,305428</t>
   </si>
   <si>
-    <t>21/03/2021</t>
+    <t>21/3/2021</t>
   </si>
   <si>
     <t>12,267824</t>
   </si>
   <si>
-    <t>20/03/2021</t>
+    <t>20/3/2021</t>
   </si>
   <si>
     <t>12,268192</t>
   </si>
   <si>
-    <t>19/03/2021</t>
+    <t>19/3/2021</t>
   </si>
   <si>
     <t>12,269169</t>
   </si>
   <si>
-    <t>18/03/2021</t>
+    <t>18/3/2021</t>
   </si>
   <si>
     <t>12,328355</t>
   </si>
   <si>
-    <t>17/03/2021</t>
+    <t>17/3/2021</t>
   </si>
   <si>
     <t>12,356211</t>
   </si>
   <si>
-    <t>16/03/2021</t>
+    <t>16/3/2021</t>
   </si>
   <si>
     <t>12,466826</t>
   </si>
   <si>
-    <t>15/03/2021</t>
+    <t>15/3/2021</t>
   </si>
   <si>
     <t>12,401356</t>
   </si>
   <si>
-    <t>14/03/2021</t>
+    <t>14/3/2021</t>
   </si>
   <si>
     <t>12,381186</t>
   </si>
   <si>
-    <t>13/03/2021</t>
+    <t>13/3/2021</t>
   </si>
   <si>
     <t>12,381537</t>
   </si>
   <si>
-    <t>12/03/2021</t>
+    <t>12/3/2021</t>
   </si>
   <si>
     <t>12,382705</t>
   </si>
   <si>
-    <t>11/03/2021</t>
+    <t>11/3/2021</t>
   </si>
   <si>
     <t>12,443337</t>
   </si>
   <si>
-    <t>10/03/2021</t>
+    <t>10/3/2021</t>
   </si>
   <si>
     <t>12,272384</t>
   </si>
   <si>
-    <t>09/03/2021</t>
+    <t>9/3/2021</t>
   </si>
   <si>
     <t>12,212233</t>
   </si>
   <si>
-    <t>08/03/2021</t>
+    <t>8/3/2021</t>
   </si>
   <si>
     <t>12,085934</t>
   </si>
   <si>
-    <t>07/03/2021</t>
+    <t>7/3/2021</t>
   </si>
   <si>
     <t>11,982714</t>
   </si>
   <si>
-    <t>06/03/2021</t>
+    <t>6/3/2021</t>
   </si>
   <si>
     <t>11,983147</t>
   </si>
   <si>
-    <t>05/03/2021</t>
+    <t>5/3/2021</t>
   </si>
   <si>
     <t>11,983581</t>
   </si>
   <si>
-    <t>04/03/2021</t>
+    <t>4/3/2021</t>
   </si>
   <si>
     <t>12,081622</t>
   </si>
   <si>
-    <t>03/03/2021</t>
+    <t>3/3/2021</t>
   </si>
   <si>
     <t>12,239400</t>
   </si>
   <si>
-    <t>02/03/2021</t>
+    <t>2/3/2021</t>
   </si>
   <si>
     <t>12,350077</t>
   </si>
   <si>
-    <t>01/03/2021</t>
+    <t>1/3/2021</t>
   </si>
   <si>
     <t>12,404667</t>
   </si>
   <si>
-    <t>28/02/2021</t>
+    <t>28/2/2021</t>
   </si>
   <si>
     <t>12,168887</t>
   </si>
   <si>
-    <t>27/02/2021</t>
+    <t>27/2/2021</t>
   </si>
   <si>
     <t>12,169219</t>
   </si>
   <si>
-    <t>26/02/2021</t>
+    <t>26/2/2021</t>
   </si>
   <si>
     <t>12,170769</t>
   </si>
   <si>
-    <t>25/02/2021</t>
+    <t>25/2/2021</t>
   </si>
   <si>
     <t>12,290661</t>
   </si>
   <si>
-    <t>24/02/2021</t>
+    <t>24/2/2021</t>
   </si>
   <si>
     <t>12,341346</t>
   </si>
   <si>
-    <t>23/02/2021</t>
+    <t>23/2/2021</t>
   </si>
   <si>
     <t>12,321821</t>
   </si>
   <si>
-    <t>22/02/2021</t>
+    <t>22/2/2021</t>
   </si>
   <si>
     <t>12,402620</t>
   </si>
   <si>
-    <t>21/02/2021</t>
+    <t>21/2/2021</t>
   </si>
   <si>
     <t>12,541495</t>
   </si>
   <si>
-    <t>20/02/2021</t>
+    <t>20/2/2021</t>
   </si>
   <si>
     <t>12,542030</t>
   </si>
   <si>
-    <t>19/02/2021</t>
+    <t>19/2/2021</t>
   </si>
   <si>
     <t>12,541543</t>
   </si>
   <si>
-    <t>18/02/2021</t>
+    <t>18/2/2021</t>
   </si>
   <si>
     <t>12,456990</t>
   </si>
   <si>
-    <t>17/02/2021</t>
+    <t>17/2/2021</t>
   </si>
   <si>
     <t>12,588522</t>
   </si>
   <si>
-    <t>16/02/2021</t>
+    <t>16/2/2021</t>
   </si>
   <si>
     <t>12,691057</t>
   </si>
   <si>
-    <t>15/02/2021</t>
+    <t>15/2/2021</t>
   </si>
   <si>
     <t>12,658008</t>
   </si>
   <si>
-    <t>14/02/2021</t>
+    <t>14/2/2021</t>
   </si>
   <si>
     <t>12,578216</t>
   </si>
   <si>
-    <t>13/02/2021</t>
+    <t>13/2/2021</t>
   </si>
   <si>
     <t>12,578633</t>
   </si>
   <si>
-    <t>12/02/2021</t>
+    <t>12/2/2021</t>
   </si>
   <si>
     <t>12,579456</t>
   </si>
   <si>
-    <t>11/02/2021</t>
+    <t>11/2/2021</t>
   </si>
   <si>
     <t>12,602247</t>
   </si>
   <si>
-    <t>10/02/2021</t>
+    <t>10/2/2021</t>
   </si>
   <si>
     <t>12,445514</t>
   </si>
   <si>
-    <t>09/02/2021</t>
+    <t>9/2/2021</t>
   </si>
   <si>
     <t>12,496616</t>
   </si>
   <si>
-    <t>08/02/2021</t>
+    <t>8/2/2021</t>
   </si>
   <si>
     <t>12,584296</t>
   </si>
   <si>
-    <t>07/02/2021</t>
+    <t>7/2/2021</t>
   </si>
   <si>
     <t>12,504775</t>
   </si>
   <si>
-    <t>06/02/2021</t>
+    <t>6/2/2021</t>
   </si>
   <si>
     <t>12,505205</t>
   </si>
   <si>
-    <t>05/02/2021</t>
+    <t>5/2/2021</t>
   </si>
   <si>
     <t>12,505767</t>
   </si>
   <si>
-    <t>04/02/2021</t>
+    <t>4/2/2021</t>
   </si>
   <si>
     <t>12,515861</t>
   </si>
   <si>
-    <t>03/02/2021</t>
+    <t>3/2/2021</t>
   </si>
   <si>
     <t>12,485466</t>
   </si>
   <si>
-    <t>02/02/2021</t>
+    <t>2/2/2021</t>
   </si>
   <si>
     <t>12,450403</t>
   </si>
   <si>
-    <t>01/02/2021</t>
+    <t>1/2/2021</t>
   </si>
   <si>
     <t>12,311604</t>
   </si>
   <si>
-    <t>31/01/2021</t>
+    <t>31/1/2021</t>
   </si>
   <si>
     <t>12,176616</t>
   </si>
   <si>
-    <t>30/01/2021</t>
+    <t>30/1/2021</t>
   </si>
   <si>
     <t>12,176944</t>
   </si>
   <si>
-    <t>29/01/2021</t>
+    <t>29/1/2021</t>
   </si>
   <si>
     <t>12,178575</t>
   </si>
   <si>
-    <t>28/01/2021</t>
+    <t>28/1/2021</t>
   </si>
   <si>
     <t>12,288248</t>
   </si>
   <si>
-    <t>27/01/2021</t>
+    <t>27/1/2021</t>
   </si>
   <si>
     <t>12,172047</t>
   </si>
   <si>
-    <t>26/01/2021</t>
+    <t>26/1/2021</t>
   </si>
   <si>
     <t>12,368458</t>
   </si>
   <si>
-    <t>25/01/2021</t>
+    <t>25/1/2021</t>
   </si>
   <si>
     <t>12,370827</t>
   </si>
   <si>
-    <t>24/01/2021</t>
+    <t>24/1/2021</t>
   </si>
   <si>
     <t>12,340306</t>
   </si>
   <si>
-    <t>23/01/2021</t>
+    <t>23/1/2021</t>
   </si>
   <si>
     <t>12,340698</t>
   </si>
   <si>
-    <t>22/01/2021</t>
+    <t>22/1/2021</t>
   </si>
   <si>
     <t>12,341770</t>
   </si>
   <si>
-    <t>21/01/2021</t>
+    <t>21/1/2021</t>
   </si>
   <si>
     <t>12,407307</t>
   </si>
   <si>
-    <t>20/01/2021</t>
+    <t>20/1/2021</t>
   </si>
   <si>
     <t>12,410918</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>19/1/2021</t>
   </si>
   <si>
     <t>12,312160</t>
   </si>
   <si>
-    <t>18/01/2021</t>
+    <t>18/1/2021</t>
   </si>
   <si>
     <t>12,228973</t>
   </si>
   <si>
-    <t>17/01/2021</t>
+    <t>17/1/2021</t>
   </si>
   <si>
     <t>12,188996</t>
   </si>
   <si>
-    <t>16/01/2021</t>
+    <t>16/1/2021</t>
   </si>
   <si>
     <t>12,189332</t>
   </si>
   <si>
-    <t>15/01/2021</t>
+    <t>15/1/2021</t>
   </si>
   <si>
     <t>12,190854</t>
   </si>
   <si>
-    <t>14/01/2021</t>
+    <t>14/1/2021</t>
   </si>
   <si>
     <t>12,296339</t>
   </si>
   <si>
-    <t>13/01/2021</t>
+    <t>13/1/2021</t>
   </si>
   <si>
     <t>12,218954</t>
   </si>
   <si>
-    <t>12/01/2021</t>
+    <t>12/1/2021</t>
   </si>
   <si>
     <t>12,147805</t>
   </si>
   <si>
-    <t>11/01/2021</t>
+    <t>11/1/2021</t>
   </si>
   <si>
     <t>12,204635</t>
   </si>
   <si>
-    <t>10/01/2021</t>
+    <t>10/1/2021</t>
   </si>
   <si>
     <t>12,396823</t>
   </si>
   <si>
-    <t>09/01/2021</t>
+    <t>9/1/2021</t>
   </si>
   <si>
     <t>12,397336</t>
   </si>
   <si>
-    <t>08/01/2021</t>
+    <t>8/1/2021</t>
   </si>
   <si>
     <t>12,396968</t>
   </si>
   <si>
-    <t>07/01/2021</t>
+    <t>7/1/2021</t>
   </si>
   <si>
     <t>12,295108</t>
   </si>
   <si>
-    <t>06/01/2021</t>
+    <t>6/1/2021</t>
   </si>
   <si>
     <t>12,090452</t>
   </si>
   <si>
-    <t>05/01/2021</t>
+    <t>5/1/2021</t>
   </si>
   <si>
     <t>11,945141</t>
   </si>
   <si>
-    <t>04/01/2021</t>
+    <t>4/1/2021</t>
   </si>
   <si>
     <t>11,964510</t>
   </si>
   <si>
-    <t>03/01/2021</t>
+    <t>3/1/2021</t>
   </si>
   <si>
     <t>11,806142</t>
   </si>
   <si>
-    <t>02/01/2021</t>
+    <t>2/1/2021</t>
   </si>
   <si>
     <t>11,806593</t>
   </si>
   <si>
-    <t>01/01/2021</t>
+    <t>1/1/2021</t>
   </si>
   <si>
     <t>11,807045</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>11,807496</t>
   </si>
   <si>
     <t>30/12/2020</t>
   </si>
   <si>
     <t>11,785902</t>
   </si>
   <si>
     <t>29/12/2020</t>
   </si>
   <si>
     <t>11,766145</t>
   </si>
   <si>
     <t>28/12/2020</t>
   </si>
@@ -11907,99 +12201,99 @@
   <si>
     <t>13/12/2020</t>
   </si>
   <si>
     <t>11,249379</t>
   </si>
   <si>
     <t>12/12/2020</t>
   </si>
   <si>
     <t>11,249765</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>11,250598</t>
   </si>
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
     <t>11,298430</t>
   </si>
   <si>
-    <t>09/12/2020</t>
+    <t>9/12/2020</t>
   </si>
   <si>
     <t>11,307805</t>
   </si>
   <si>
-    <t>08/12/2020</t>
+    <t>8/12/2020</t>
   </si>
   <si>
     <t>11,279586</t>
   </si>
   <si>
-    <t>07/12/2020</t>
+    <t>7/12/2020</t>
   </si>
   <si>
     <t>11,288993</t>
   </si>
   <si>
-    <t>06/12/2020</t>
+    <t>6/12/2020</t>
   </si>
   <si>
     <t>11,305452</t>
   </si>
   <si>
-    <t>05/12/2020</t>
+    <t>5/12/2020</t>
   </si>
   <si>
     <t>11,305899</t>
   </si>
   <si>
-    <t>04/12/2020</t>
+    <t>4/12/2020</t>
   </si>
   <si>
     <t>11,306048</t>
   </si>
   <si>
-    <t>03/12/2020</t>
+    <t>3/12/2020</t>
   </si>
   <si>
     <t>11,273401</t>
   </si>
   <si>
-    <t>02/12/2020</t>
+    <t>2/12/2020</t>
   </si>
   <si>
     <t>11,259341</t>
   </si>
   <si>
-    <t>01/12/2020</t>
+    <t>1/12/2020</t>
   </si>
   <si>
     <t>11,332685</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
     <t>11,239255</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>11,323648</t>
   </si>
   <si>
     <t>28/11/2020</t>
   </si>
   <si>
     <t>11,324160</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
@@ -12087,99 +12381,99 @@
   <si>
     <t>13/11/2020</t>
   </si>
   <si>
     <t>10,807923</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>10,796262</t>
   </si>
   <si>
     <t>11/11/2020</t>
   </si>
   <si>
     <t>10,821800</t>
   </si>
   <si>
     <t>10/11/2020</t>
   </si>
   <si>
     <t>10,774174</t>
   </si>
   <si>
-    <t>09/11/2020</t>
+    <t>9/11/2020</t>
   </si>
   <si>
     <t>10,869215</t>
   </si>
   <si>
-    <t>08/11/2020</t>
+    <t>8/11/2020</t>
   </si>
   <si>
     <t>10,587758</t>
   </si>
   <si>
-    <t>07/11/2020</t>
+    <t>7/11/2020</t>
   </si>
   <si>
     <t>10,588197</t>
   </si>
   <si>
-    <t>06/11/2020</t>
+    <t>6/11/2020</t>
   </si>
   <si>
     <t>10,588637</t>
   </si>
   <si>
-    <t>05/11/2020</t>
+    <t>5/11/2020</t>
   </si>
   <si>
     <t>10,556092</t>
   </si>
   <si>
-    <t>04/11/2020</t>
+    <t>4/11/2020</t>
   </si>
   <si>
     <t>10,317052</t>
   </si>
   <si>
-    <t>03/11/2020</t>
+    <t>3/11/2020</t>
   </si>
   <si>
     <t>10,128321</t>
   </si>
   <si>
-    <t>02/11/2020</t>
+    <t>2/11/2020</t>
   </si>
   <si>
     <t>9,997158</t>
   </si>
   <si>
-    <t>01/11/2020</t>
+    <t>1/11/2020</t>
   </si>
   <si>
     <t>9,885805</t>
   </si>
   <si>
     <t>31/10/2020</t>
   </si>
   <si>
     <t>9,886223</t>
   </si>
   <si>
     <t>30/10/2020</t>
   </si>
   <si>
     <t>9,886642</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>9,871907</t>
   </si>
   <si>
     <t>28/10/2020</t>
   </si>
@@ -12273,1743 +12567,1743 @@
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>10,643169</t>
   </si>
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>10,640117</t>
   </si>
   <si>
     <t>11/10/2020</t>
   </si>
   <si>
     <t>10,497742</t>
   </si>
   <si>
     <t>10/10/2020</t>
   </si>
   <si>
     <t>10,498153</t>
   </si>
   <si>
-    <t>09/10/2020</t>
+    <t>9/10/2020</t>
   </si>
   <si>
     <t>10,498564</t>
   </si>
   <si>
-    <t>08/10/2020</t>
+    <t>8/10/2020</t>
   </si>
   <si>
     <t>10,460266</t>
   </si>
   <si>
-    <t>07/10/2020</t>
+    <t>7/10/2020</t>
   </si>
   <si>
     <t>10,409147</t>
   </si>
   <si>
-    <t>06/10/2020</t>
+    <t>6/10/2020</t>
   </si>
   <si>
     <t>10,363502</t>
   </si>
   <si>
-    <t>05/10/2020</t>
+    <t>5/10/2020</t>
   </si>
   <si>
     <t>10,308941</t>
   </si>
   <si>
-    <t>04/10/2020</t>
+    <t>4/10/2020</t>
   </si>
   <si>
     <t>10,201147</t>
   </si>
   <si>
-    <t>03/10/2020</t>
+    <t>3/10/2020</t>
   </si>
   <si>
     <t>10,201546</t>
   </si>
   <si>
-    <t>02/10/2020</t>
+    <t>2/10/2020</t>
   </si>
   <si>
     <t>10,201944</t>
   </si>
   <si>
-    <t>01/10/2020</t>
+    <t>1/10/2020</t>
   </si>
   <si>
     <t>10,253495</t>
   </si>
   <si>
-    <t>30/09/2020</t>
+    <t>30/9/2020</t>
   </si>
   <si>
     <t>10,134865</t>
   </si>
   <si>
-    <t>29/09/2020</t>
+    <t>29/9/2020</t>
   </si>
   <si>
     <t>10,115996</t>
   </si>
   <si>
-    <t>28/09/2020</t>
+    <t>28/9/2020</t>
   </si>
   <si>
     <t>10,102215</t>
   </si>
   <si>
-    <t>27/09/2020</t>
+    <t>27/9/2020</t>
   </si>
   <si>
     <t>9,880427</t>
   </si>
   <si>
-    <t>26/09/2020</t>
+    <t>26/9/2020</t>
   </si>
   <si>
     <t>9,880814</t>
   </si>
   <si>
-    <t>25/09/2020</t>
+    <t>25/9/2020</t>
   </si>
   <si>
     <t>9,881200</t>
   </si>
   <si>
-    <t>24/09/2020</t>
+    <t>24/9/2020</t>
   </si>
   <si>
     <t>9,895661</t>
   </si>
   <si>
-    <t>23/09/2020</t>
+    <t>23/9/2020</t>
   </si>
   <si>
     <t>9,875760</t>
   </si>
   <si>
-    <t>22/09/2020</t>
+    <t>22/9/2020</t>
   </si>
   <si>
     <t>9,861891</t>
   </si>
   <si>
-    <t>21/09/2020</t>
+    <t>21/9/2020</t>
   </si>
   <si>
     <t>9,816849</t>
   </si>
   <si>
-    <t>20/09/2020</t>
+    <t>20/9/2020</t>
   </si>
   <si>
     <t>10,034805</t>
   </si>
   <si>
-    <t>19/09/2020</t>
+    <t>19/9/2020</t>
   </si>
   <si>
     <t>10,035200</t>
   </si>
   <si>
-    <t>18/09/2020</t>
+    <t>18/9/2020</t>
   </si>
   <si>
     <t>10,035596</t>
   </si>
   <si>
-    <t>17/09/2020</t>
+    <t>17/9/2020</t>
   </si>
   <si>
     <t>10,056482</t>
   </si>
   <si>
-    <t>16/09/2020</t>
+    <t>16/9/2020</t>
   </si>
   <si>
     <t>10,129053</t>
   </si>
   <si>
-    <t>15/09/2020</t>
+    <t>15/9/2020</t>
   </si>
   <si>
     <t>10,048331</t>
   </si>
   <si>
-    <t>14/09/2020</t>
+    <t>14/9/2020</t>
   </si>
   <si>
     <t>9,988585</t>
   </si>
   <si>
-    <t>13/09/2020</t>
+    <t>13/9/2020</t>
   </si>
   <si>
     <t>9,959208</t>
   </si>
   <si>
-    <t>12/09/2020</t>
+    <t>12/9/2020</t>
   </si>
   <si>
     <t>9,959601</t>
   </si>
   <si>
-    <t>11/09/2020</t>
+    <t>11/9/2020</t>
   </si>
   <si>
     <t>9,959994</t>
   </si>
   <si>
-    <t>10/09/2020</t>
+    <t>10/9/2020</t>
   </si>
   <si>
     <t>9,924613</t>
   </si>
   <si>
-    <t>09/09/2020</t>
+    <t>9/9/2020</t>
   </si>
   <si>
     <t>9,954516</t>
   </si>
   <si>
-    <t>08/09/2020</t>
+    <t>8/9/2020</t>
   </si>
   <si>
     <t>9,803977</t>
   </si>
   <si>
-    <t>07/09/2020</t>
+    <t>7/9/2020</t>
   </si>
   <si>
     <t>9,927677</t>
   </si>
   <si>
-    <t>06/09/2020</t>
+    <t>6/9/2020</t>
   </si>
   <si>
     <t>9,800917</t>
   </si>
   <si>
-    <t>05/09/2020</t>
+    <t>5/9/2020</t>
   </si>
   <si>
     <t>9,801327</t>
   </si>
   <si>
-    <t>04/09/2020</t>
+    <t>4/9/2020</t>
   </si>
   <si>
     <t>9,801736</t>
   </si>
   <si>
-    <t>03/09/2020</t>
+    <t>3/9/2020</t>
   </si>
   <si>
     <t>9,900734</t>
   </si>
   <si>
-    <t>02/09/2020</t>
+    <t>2/9/2020</t>
   </si>
   <si>
     <t>10,081600</t>
   </si>
   <si>
-    <t>01/09/2020</t>
+    <t>1/9/2020</t>
   </si>
   <si>
     <t>9,913430</t>
   </si>
   <si>
-    <t>31/08/2020</t>
+    <t>31/8/2020</t>
   </si>
   <si>
     <t>9,900202</t>
   </si>
   <si>
-    <t>30/08/2020</t>
+    <t>30/8/2020</t>
   </si>
   <si>
     <t>9,926240</t>
   </si>
   <si>
-    <t>29/08/2020</t>
+    <t>29/8/2020</t>
   </si>
   <si>
     <t>9,926625</t>
   </si>
   <si>
-    <t>28/08/2020</t>
+    <t>28/8/2020</t>
   </si>
   <si>
     <t>9,927010</t>
   </si>
   <si>
-    <t>27/08/2020</t>
+    <t>27/8/2020</t>
   </si>
   <si>
     <t>9,992697</t>
   </si>
   <si>
-    <t>26/08/2020</t>
+    <t>26/8/2020</t>
   </si>
   <si>
     <t>10,038195</t>
   </si>
   <si>
-    <t>25/08/2020</t>
+    <t>25/8/2020</t>
   </si>
   <si>
     <t>9,913990</t>
   </si>
   <si>
-    <t>24/08/2020</t>
+    <t>24/8/2020</t>
   </si>
   <si>
     <t>9,893394</t>
   </si>
   <si>
-    <t>23/08/2020</t>
+    <t>23/8/2020</t>
   </si>
   <si>
     <t>9,719456</t>
   </si>
   <si>
-    <t>22/08/2020</t>
+    <t>22/8/2020</t>
   </si>
   <si>
     <t>9,719833</t>
   </si>
   <si>
-    <t>21/08/2020</t>
+    <t>21/8/2020</t>
   </si>
   <si>
     <t>9,720209</t>
   </si>
   <si>
-    <t>20/08/2020</t>
+    <t>20/8/2020</t>
   </si>
   <si>
     <t>9,731468</t>
   </si>
   <si>
-    <t>19/08/2020</t>
+    <t>19/8/2020</t>
   </si>
   <si>
     <t>9,807971</t>
   </si>
   <si>
-    <t>18/08/2020</t>
+    <t>18/8/2020</t>
   </si>
   <si>
     <t>9,791027</t>
   </si>
   <si>
-    <t>17/08/2020</t>
+    <t>17/8/2020</t>
   </si>
   <si>
     <t>9,856384</t>
   </si>
   <si>
-    <t>16/08/2020</t>
+    <t>16/8/2020</t>
   </si>
   <si>
     <t>9,790821</t>
   </si>
   <si>
-    <t>15/08/2020</t>
+    <t>15/8/2020</t>
   </si>
   <si>
     <t>9,791199</t>
   </si>
   <si>
-    <t>14/08/2020</t>
+    <t>14/8/2020</t>
   </si>
   <si>
     <t>9,791578</t>
   </si>
   <si>
-    <t>13/08/2020</t>
+    <t>13/8/2020</t>
   </si>
   <si>
     <t>9,929927</t>
   </si>
   <si>
-    <t>12/08/2020</t>
+    <t>12/8/2020</t>
   </si>
   <si>
     <t>9,958811</t>
   </si>
   <si>
-    <t>11/08/2020</t>
+    <t>11/8/2020</t>
   </si>
   <si>
     <t>9,846286</t>
   </si>
   <si>
-    <t>10/08/2020</t>
+    <t>10/8/2020</t>
   </si>
   <si>
     <t>9,684940</t>
   </si>
   <si>
-    <t>09/08/2020</t>
+    <t>9/8/2020</t>
   </si>
   <si>
     <t>9,711674</t>
   </si>
   <si>
-    <t>08/08/2020</t>
+    <t>8/8/2020</t>
   </si>
   <si>
     <t>9,712048</t>
   </si>
   <si>
-    <t>07/08/2020</t>
+    <t>7/8/2020</t>
   </si>
   <si>
     <t>9,712422</t>
   </si>
   <si>
-    <t>06/08/2020</t>
+    <t>6/8/2020</t>
   </si>
   <si>
     <t>9,686687</t>
   </si>
   <si>
-    <t>05/08/2020</t>
+    <t>5/8/2020</t>
   </si>
   <si>
     <t>9,708802</t>
   </si>
   <si>
-    <t>04/08/2020</t>
+    <t>4/8/2020</t>
   </si>
   <si>
     <t>9,646186</t>
   </si>
   <si>
-    <t>03/08/2020</t>
+    <t>3/8/2020</t>
   </si>
   <si>
     <t>9,676551</t>
   </si>
   <si>
-    <t>02/08/2020</t>
+    <t>2/8/2020</t>
   </si>
   <si>
     <t>9,504747</t>
   </si>
   <si>
-    <t>01/08/2020</t>
+    <t>1/8/2020</t>
   </si>
   <si>
     <t>9,505116</t>
   </si>
   <si>
-    <t>31/07/2020</t>
+    <t>31/7/2020</t>
   </si>
   <si>
     <t>9,505485</t>
   </si>
   <si>
-    <t>30/07/2020</t>
+    <t>30/7/2020</t>
   </si>
   <si>
     <t>9,543785</t>
   </si>
   <si>
-    <t>29/07/2020</t>
+    <t>29/7/2020</t>
   </si>
   <si>
     <t>9,767713</t>
   </si>
   <si>
-    <t>28/07/2020</t>
+    <t>28/7/2020</t>
   </si>
   <si>
     <t>9,716062</t>
   </si>
   <si>
-    <t>27/07/2020</t>
+    <t>27/7/2020</t>
   </si>
   <si>
     <t>9,729208</t>
   </si>
   <si>
-    <t>26/07/2020</t>
+    <t>26/7/2020</t>
   </si>
   <si>
     <t>9,733812</t>
   </si>
   <si>
-    <t>25/07/2020</t>
+    <t>25/7/2020</t>
   </si>
   <si>
     <t>9,734191</t>
   </si>
   <si>
-    <t>24/07/2020</t>
+    <t>24/7/2020</t>
   </si>
   <si>
     <t>9,734570</t>
   </si>
   <si>
-    <t>23/07/2020</t>
+    <t>23/7/2020</t>
   </si>
   <si>
     <t>9,945635</t>
   </si>
   <si>
-    <t>22/07/2020</t>
+    <t>22/7/2020</t>
   </si>
   <si>
     <t>9,923942</t>
   </si>
   <si>
-    <t>21/07/2020</t>
+    <t>21/7/2020</t>
   </si>
   <si>
     <t>9,957508</t>
   </si>
   <si>
-    <t>20/07/2020</t>
+    <t>20/7/2020</t>
   </si>
   <si>
     <t>9,893448</t>
   </si>
   <si>
-    <t>19/07/2020</t>
+    <t>19/7/2020</t>
   </si>
   <si>
     <t>9,754384</t>
   </si>
   <si>
-    <t>18/07/2020</t>
+    <t>18/7/2020</t>
   </si>
   <si>
     <t>9,754762</t>
   </si>
   <si>
-    <t>17/07/2020</t>
+    <t>17/7/2020</t>
   </si>
   <si>
     <t>9,755139</t>
   </si>
   <si>
-    <t>16/07/2020</t>
+    <t>16/7/2020</t>
   </si>
   <si>
     <t>9,703422</t>
   </si>
   <si>
-    <t>15/07/2020</t>
+    <t>15/7/2020</t>
   </si>
   <si>
     <t>9,736667</t>
   </si>
   <si>
-    <t>14/07/2020</t>
+    <t>14/7/2020</t>
   </si>
   <si>
     <t>9,553861</t>
   </si>
   <si>
-    <t>13/07/2020</t>
+    <t>13/7/2020</t>
   </si>
   <si>
     <t>9,620069</t>
   </si>
   <si>
-    <t>12/07/2020</t>
+    <t>12/7/2020</t>
   </si>
   <si>
     <t>9,550742</t>
   </si>
   <si>
-    <t>11/07/2020</t>
+    <t>11/7/2020</t>
   </si>
   <si>
     <t>9,551112</t>
   </si>
   <si>
-    <t>10/07/2020</t>
+    <t>10/7/2020</t>
   </si>
   <si>
     <t>9,551482</t>
   </si>
   <si>
-    <t>09/07/2020</t>
+    <t>9/7/2020</t>
   </si>
   <si>
     <t>9,465290</t>
   </si>
   <si>
-    <t>08/07/2020</t>
+    <t>8/7/2020</t>
   </si>
   <si>
     <t>9,476171</t>
   </si>
   <si>
-    <t>07/07/2020</t>
+    <t>7/7/2020</t>
   </si>
   <si>
     <t>9,518131</t>
   </si>
   <si>
-    <t>06/07/2020</t>
+    <t>6/7/2020</t>
   </si>
   <si>
     <t>9,541716</t>
   </si>
   <si>
-    <t>05/07/2020</t>
+    <t>5/7/2020</t>
   </si>
   <si>
     <t>9,448690</t>
   </si>
   <si>
-    <t>04/07/2020</t>
+    <t>4/7/2020</t>
   </si>
   <si>
     <t>9,449055</t>
   </si>
   <si>
-    <t>03/07/2020</t>
+    <t>3/7/2020</t>
   </si>
   <si>
     <t>9,449420</t>
   </si>
   <si>
-    <t>02/07/2020</t>
+    <t>2/7/2020</t>
   </si>
   <si>
     <t>9,462749</t>
   </si>
   <si>
-    <t>01/07/2020</t>
+    <t>1/7/2020</t>
   </si>
   <si>
     <t>9,291898</t>
   </si>
   <si>
-    <t>30/06/2020</t>
+    <t>30/6/2020</t>
   </si>
   <si>
     <t>9,282029</t>
   </si>
   <si>
-    <t>29/06/2020</t>
+    <t>29/6/2020</t>
   </si>
   <si>
     <t>9,244928</t>
   </si>
   <si>
-    <t>28/06/2020</t>
+    <t>28/6/2020</t>
   </si>
   <si>
     <t>9,185923</t>
   </si>
   <si>
-    <t>27/06/2020</t>
+    <t>27/6/2020</t>
   </si>
   <si>
     <t>9,186318</t>
   </si>
   <si>
-    <t>26/06/2020</t>
+    <t>26/6/2020</t>
   </si>
   <si>
     <t>9,186713</t>
   </si>
   <si>
-    <t>25/06/2020</t>
+    <t>25/6/2020</t>
   </si>
   <si>
     <t>9,202118</t>
   </si>
   <si>
-    <t>24/06/2020</t>
+    <t>24/6/2020</t>
   </si>
   <si>
     <t>9,225848</t>
   </si>
   <si>
-    <t>23/06/2020</t>
+    <t>23/6/2020</t>
   </si>
   <si>
     <t>9,438510</t>
   </si>
   <si>
-    <t>22/06/2020</t>
+    <t>22/6/2020</t>
   </si>
   <si>
     <t>9,345440</t>
   </si>
   <si>
-    <t>21/06/2020</t>
+    <t>21/6/2020</t>
   </si>
   <si>
     <t>9,377276</t>
   </si>
   <si>
-    <t>20/06/2020</t>
+    <t>20/6/2020</t>
   </si>
   <si>
     <t>9,377678</t>
   </si>
   <si>
-    <t>19/06/2020</t>
+    <t>19/6/2020</t>
   </si>
   <si>
     <t>9,378081</t>
   </si>
   <si>
-    <t>18/06/2020</t>
+    <t>18/6/2020</t>
   </si>
   <si>
     <t>9,317476</t>
   </si>
   <si>
-    <t>17/06/2020</t>
+    <t>17/6/2020</t>
   </si>
   <si>
     <t>9,386249</t>
   </si>
   <si>
-    <t>16/06/2020</t>
+    <t>16/6/2020</t>
   </si>
   <si>
     <t>9,291047</t>
   </si>
   <si>
-    <t>15/06/2020</t>
+    <t>15/6/2020</t>
   </si>
   <si>
     <t>9,060061</t>
   </si>
   <si>
-    <t>14/06/2020</t>
+    <t>14/6/2020</t>
   </si>
   <si>
     <t>9,062404</t>
   </si>
   <si>
-    <t>13/06/2020</t>
+    <t>13/6/2020</t>
   </si>
   <si>
     <t>9,062796</t>
   </si>
   <si>
-    <t>12/06/2020</t>
+    <t>12/6/2020</t>
   </si>
   <si>
     <t>9,063188</t>
   </si>
   <si>
-    <t>11/06/2020</t>
+    <t>11/6/2020</t>
   </si>
   <si>
     <t>9,069749</t>
   </si>
   <si>
-    <t>10/06/2020</t>
+    <t>10/6/2020</t>
   </si>
   <si>
     <t>9,417339</t>
   </si>
   <si>
-    <t>09/06/2020</t>
+    <t>9/6/2020</t>
   </si>
   <si>
     <t>9,417499</t>
   </si>
   <si>
-    <t>08/06/2020</t>
+    <t>8/6/2020</t>
   </si>
   <si>
     <t>9,466332</t>
   </si>
   <si>
-    <t>07/06/2020</t>
+    <t>7/6/2020</t>
   </si>
   <si>
     <t>9,550049</t>
   </si>
   <si>
-    <t>06/06/2020</t>
+    <t>6/6/2020</t>
   </si>
   <si>
     <t>9,550461</t>
   </si>
   <si>
-    <t>05/06/2020</t>
+    <t>5/6/2020</t>
   </si>
   <si>
     <t>9,550874</t>
   </si>
   <si>
-    <t>04/06/2020</t>
+    <t>4/6/2020</t>
   </si>
   <si>
     <t>9,465330</t>
   </si>
   <si>
-    <t>03/06/2020</t>
+    <t>3/6/2020</t>
   </si>
   <si>
     <t>9,463964</t>
   </si>
   <si>
-    <t>02/06/2020</t>
+    <t>2/6/2020</t>
   </si>
   <si>
     <t>9,301807</t>
   </si>
   <si>
-    <t>01/06/2020</t>
+    <t>1/6/2020</t>
   </si>
   <si>
     <t>9,181278</t>
   </si>
   <si>
-    <t>31/05/2020</t>
+    <t>31/5/2020</t>
   </si>
   <si>
     <t>9,112759</t>
   </si>
   <si>
-    <t>30/05/2020</t>
+    <t>30/5/2020</t>
   </si>
   <si>
     <t>9,113165</t>
   </si>
   <si>
-    <t>29/05/2020</t>
+    <t>29/5/2020</t>
   </si>
   <si>
     <t>9,113571</t>
   </si>
   <si>
-    <t>28/05/2020</t>
+    <t>28/5/2020</t>
   </si>
   <si>
     <t>9,089615</t>
   </si>
   <si>
-    <t>27/05/2020</t>
+    <t>27/5/2020</t>
   </si>
   <si>
     <t>8,966705</t>
   </si>
   <si>
-    <t>26/05/2020</t>
+    <t>26/5/2020</t>
   </si>
   <si>
     <t>9,006991</t>
   </si>
   <si>
-    <t>25/05/2020</t>
+    <t>25/5/2020</t>
   </si>
   <si>
     <t>8,963925</t>
   </si>
   <si>
-    <t>24/05/2020</t>
+    <t>24/5/2020</t>
   </si>
   <si>
     <t>8,799156</t>
   </si>
   <si>
-    <t>23/05/2020</t>
+    <t>23/5/2020</t>
   </si>
   <si>
     <t>8,799543</t>
   </si>
   <si>
-    <t>22/05/2020</t>
+    <t>22/5/2020</t>
   </si>
   <si>
     <t>8,799930</t>
   </si>
   <si>
-    <t>21/05/2020</t>
+    <t>21/5/2020</t>
   </si>
   <si>
     <t>8,806124</t>
   </si>
   <si>
-    <t>20/05/2020</t>
+    <t>20/5/2020</t>
   </si>
   <si>
     <t>8,834758</t>
   </si>
   <si>
-    <t>19/05/2020</t>
+    <t>19/5/2020</t>
   </si>
   <si>
     <t>8,729834</t>
   </si>
   <si>
-    <t>18/05/2020</t>
+    <t>18/5/2020</t>
   </si>
   <si>
     <t>8,781819</t>
   </si>
   <si>
-    <t>17/05/2020</t>
+    <t>17/5/2020</t>
   </si>
   <si>
     <t>8,500626</t>
   </si>
   <si>
-    <t>16/05/2020</t>
+    <t>16/5/2020</t>
   </si>
   <si>
     <t>8,501004</t>
   </si>
   <si>
-    <t>15/05/2020</t>
+    <t>15/5/2020</t>
   </si>
   <si>
     <t>8,501382</t>
   </si>
   <si>
-    <t>14/05/2020</t>
+    <t>14/5/2020</t>
   </si>
   <si>
     <t>8,489649</t>
   </si>
   <si>
-    <t>13/05/2020</t>
+    <t>13/5/2020</t>
   </si>
   <si>
     <t>8,656163</t>
   </si>
   <si>
-    <t>12/05/2020</t>
+    <t>12/5/2020</t>
   </si>
   <si>
     <t>8,784273</t>
   </si>
   <si>
-    <t>11/05/2020</t>
+    <t>11/5/2020</t>
   </si>
   <si>
     <t>8,756026</t>
   </si>
   <si>
-    <t>10/05/2020</t>
+    <t>10/5/2020</t>
   </si>
   <si>
     <t>8,787253</t>
   </si>
   <si>
-    <t>09/05/2020</t>
+    <t>9/5/2020</t>
   </si>
   <si>
     <t>8,787649</t>
   </si>
   <si>
-    <t>08/05/2020</t>
+    <t>8/5/2020</t>
   </si>
   <si>
     <t>8,788045</t>
   </si>
   <si>
-    <t>07/05/2020</t>
+    <t>7/5/2020</t>
   </si>
   <si>
     <t>8,682963</t>
   </si>
   <si>
-    <t>06/05/2020</t>
+    <t>6/5/2020</t>
   </si>
   <si>
     <t>8,603976</t>
   </si>
   <si>
-    <t>05/05/2020</t>
+    <t>5/5/2020</t>
   </si>
   <si>
     <t>8,676960</t>
   </si>
   <si>
-    <t>04/05/2020</t>
+    <t>4/5/2020</t>
   </si>
   <si>
     <t>8,533914</t>
   </si>
   <si>
-    <t>03/05/2020</t>
+    <t>3/5/2020</t>
   </si>
   <si>
     <t>8,725579</t>
   </si>
   <si>
-    <t>02/05/2020</t>
+    <t>2/5/2020</t>
   </si>
   <si>
     <t>8,725963</t>
   </si>
   <si>
-    <t>01/05/2020</t>
+    <t>1/5/2020</t>
   </si>
   <si>
     <t>8,726347</t>
   </si>
   <si>
-    <t>30/04/2020</t>
+    <t>30/4/2020</t>
   </si>
   <si>
     <t>8,755367</t>
   </si>
   <si>
-    <t>29/04/2020</t>
+    <t>29/4/2020</t>
   </si>
   <si>
     <t>8,828961</t>
   </si>
   <si>
-    <t>28/04/2020</t>
+    <t>28/4/2020</t>
   </si>
   <si>
     <t>8,653638</t>
   </si>
   <si>
-    <t>27/04/2020</t>
+    <t>27/4/2020</t>
   </si>
   <si>
     <t>8,576856</t>
   </si>
   <si>
-    <t>26/04/2020</t>
+    <t>26/4/2020</t>
   </si>
   <si>
     <t>8,451818</t>
   </si>
   <si>
-    <t>25/04/2020</t>
+    <t>25/4/2020</t>
   </si>
   <si>
     <t>8,452192</t>
   </si>
   <si>
-    <t>24/04/2020</t>
+    <t>24/4/2020</t>
   </si>
   <si>
     <t>8,452566</t>
   </si>
   <si>
-    <t>23/04/2020</t>
+    <t>23/4/2020</t>
   </si>
   <si>
     <t>8,543406</t>
   </si>
   <si>
-    <t>22/04/2020</t>
+    <t>22/4/2020</t>
   </si>
   <si>
     <t>8,490865</t>
   </si>
   <si>
-    <t>21/04/2020</t>
+    <t>21/4/2020</t>
   </si>
   <si>
     <t>8,389307</t>
   </si>
   <si>
-    <t>20/04/2020</t>
+    <t>20/4/2020</t>
   </si>
   <si>
     <t>8,627629</t>
   </si>
   <si>
-    <t>19/04/2020</t>
+    <t>19/4/2020</t>
   </si>
   <si>
     <t>8,605711</t>
   </si>
   <si>
-    <t>18/04/2020</t>
+    <t>18/4/2020</t>
   </si>
   <si>
     <t>8,606093</t>
   </si>
   <si>
-    <t>17/04/2020</t>
+    <t>17/4/2020</t>
   </si>
   <si>
     <t>8,606475</t>
   </si>
   <si>
-    <t>16/04/2020</t>
+    <t>16/4/2020</t>
   </si>
   <si>
     <t>8,374128</t>
   </si>
   <si>
-    <t>15/04/2020</t>
+    <t>15/4/2020</t>
   </si>
   <si>
     <t>8,326890</t>
   </si>
   <si>
-    <t>14/04/2020</t>
+    <t>14/4/2020</t>
   </si>
   <si>
     <t>8,570026</t>
   </si>
   <si>
-    <t>13/04/2020</t>
+    <t>13/4/2020</t>
   </si>
   <si>
     <t>8,475708</t>
   </si>
   <si>
-    <t>12/04/2020</t>
+    <t>12/4/2020</t>
   </si>
   <si>
     <t>8,469143</t>
   </si>
   <si>
-    <t>11/04/2020</t>
+    <t>11/4/2020</t>
   </si>
   <si>
     <t>8,469516</t>
   </si>
   <si>
-    <t>10/04/2020</t>
+    <t>10/4/2020</t>
   </si>
   <si>
     <t>8,469890</t>
   </si>
   <si>
-    <t>09/04/2020</t>
+    <t>9/4/2020</t>
   </si>
   <si>
     <t>8,470264</t>
   </si>
   <si>
-    <t>08/04/2020</t>
+    <t>8/4/2020</t>
   </si>
   <si>
     <t>8,311885</t>
   </si>
   <si>
-    <t>07/04/2020</t>
+    <t>7/4/2020</t>
   </si>
   <si>
     <t>8,238843</t>
   </si>
   <si>
-    <t>06/04/2020</t>
+    <t>6/4/2020</t>
   </si>
   <si>
     <t>8,084693</t>
   </si>
   <si>
-    <t>05/04/2020</t>
+    <t>5/4/2020</t>
   </si>
   <si>
     <t>7,783581</t>
   </si>
   <si>
-    <t>04/04/2020</t>
+    <t>4/4/2020</t>
   </si>
   <si>
     <t>7,783929</t>
   </si>
   <si>
-    <t>03/04/2020</t>
+    <t>3/4/2020</t>
   </si>
   <si>
     <t>7,784278</t>
   </si>
   <si>
-    <t>02/04/2020</t>
+    <t>2/4/2020</t>
   </si>
   <si>
     <t>7,859313</t>
   </si>
   <si>
-    <t>01/04/2020</t>
+    <t>1/4/2020</t>
   </si>
   <si>
     <t>7,831299</t>
   </si>
   <si>
-    <t>31/03/2020</t>
+    <t>31/3/2020</t>
   </si>
   <si>
     <t>8,185739</t>
   </si>
   <si>
-    <t>30/03/2020</t>
+    <t>30/3/2020</t>
   </si>
   <si>
     <t>8,050882</t>
   </si>
   <si>
-    <t>29/03/2020</t>
+    <t>29/3/2020</t>
   </si>
   <si>
     <t>7,923128</t>
   </si>
   <si>
-    <t>28/03/2020</t>
+    <t>28/3/2020</t>
   </si>
   <si>
     <t>7,923477</t>
   </si>
   <si>
-    <t>27/03/2020</t>
+    <t>27/3/2020</t>
   </si>
   <si>
     <t>7,923826</t>
   </si>
   <si>
-    <t>26/03/2020</t>
+    <t>26/3/2020</t>
   </si>
   <si>
     <t>8,164000</t>
   </si>
   <si>
-    <t>25/03/2020</t>
+    <t>25/3/2020</t>
   </si>
   <si>
     <t>7,917112</t>
   </si>
   <si>
-    <t>24/03/2020</t>
+    <t>24/3/2020</t>
   </si>
   <si>
     <t>7,788221</t>
   </si>
   <si>
-    <t>23/03/2020</t>
+    <t>23/3/2020</t>
   </si>
   <si>
     <t>7,267179</t>
   </si>
   <si>
-    <t>22/03/2020</t>
+    <t>22/3/2020</t>
   </si>
   <si>
     <t>7,560034</t>
   </si>
   <si>
-    <t>21/03/2020</t>
+    <t>21/3/2020</t>
   </si>
   <si>
     <t>7,560370</t>
   </si>
   <si>
-    <t>20/03/2020</t>
+    <t>20/3/2020</t>
   </si>
   <si>
     <t>7,560709</t>
   </si>
   <si>
-    <t>19/03/2020</t>
+    <t>19/3/2020</t>
   </si>
   <si>
     <t>7,475627</t>
   </si>
   <si>
-    <t>18/03/2020</t>
+    <t>18/3/2020</t>
   </si>
   <si>
     <t>7,155232</t>
   </si>
   <si>
-    <t>17/03/2020</t>
+    <t>17/3/2020</t>
   </si>
   <si>
     <t>7,510870</t>
   </si>
   <si>
-    <t>16/03/2020</t>
+    <t>16/3/2020</t>
   </si>
   <si>
     <t>7,436952</t>
   </si>
   <si>
-    <t>15/03/2020</t>
+    <t>15/3/2020</t>
   </si>
   <si>
     <t>7,948209</t>
   </si>
   <si>
-    <t>14/03/2020</t>
+    <t>14/3/2020</t>
   </si>
   <si>
     <t>7,948559</t>
   </si>
   <si>
-    <t>13/03/2020</t>
+    <t>13/3/2020</t>
   </si>
   <si>
     <t>7,948909</t>
   </si>
   <si>
-    <t>12/03/2020</t>
+    <t>12/3/2020</t>
   </si>
   <si>
     <t>7,798450</t>
   </si>
   <si>
-    <t>11/03/2020</t>
+    <t>11/3/2020</t>
   </si>
   <si>
     <t>8,827500</t>
   </si>
   <si>
-    <t>10/03/2020</t>
+    <t>10/3/2020</t>
   </si>
   <si>
     <t>9,054309</t>
   </si>
   <si>
-    <t>09/03/2020</t>
+    <t>9/3/2020</t>
   </si>
   <si>
     <t>9,074919</t>
   </si>
   <si>
-    <t>08/03/2020</t>
+    <t>8/3/2020</t>
   </si>
   <si>
     <t>9,780487</t>
   </si>
   <si>
-    <t>07/03/2020</t>
+    <t>7/3/2020</t>
   </si>
   <si>
     <t>9,780904</t>
   </si>
   <si>
-    <t>06/03/2020</t>
+    <t>6/3/2020</t>
   </si>
   <si>
     <t>9,781320</t>
   </si>
   <si>
-    <t>05/03/2020</t>
+    <t>5/3/2020</t>
   </si>
   <si>
     <t>10,108580</t>
   </si>
   <si>
-    <t>04/03/2020</t>
+    <t>4/3/2020</t>
   </si>
   <si>
     <t>10,309352</t>
   </si>
   <si>
-    <t>03/03/2020</t>
+    <t>3/3/2020</t>
   </si>
   <si>
     <t>10,168377</t>
   </si>
   <si>
-    <t>02/03/2020</t>
+    <t>2/3/2020</t>
   </si>
   <si>
     <t>10,053301</t>
   </si>
   <si>
-    <t>01/03/2020</t>
+    <t>1/3/2020</t>
   </si>
   <si>
     <t>10,028181</t>
   </si>
   <si>
-    <t>29/02/2020</t>
+    <t>29/2/2020</t>
   </si>
   <si>
     <t>10,028606</t>
   </si>
   <si>
-    <t>28/02/2020</t>
+    <t>28/2/2020</t>
   </si>
   <si>
     <t>10,029032</t>
   </si>
   <si>
-    <t>27/02/2020</t>
+    <t>27/2/2020</t>
   </si>
   <si>
     <t>10,313815</t>
   </si>
   <si>
-    <t>26/02/2020</t>
+    <t>26/2/2020</t>
   </si>
   <si>
     <t>10,613600</t>
   </si>
   <si>
-    <t>25/02/2020</t>
+    <t>25/2/2020</t>
   </si>
   <si>
     <t>10,602383</t>
   </si>
   <si>
-    <t>24/02/2020</t>
+    <t>24/2/2020</t>
   </si>
   <si>
     <t>10,727820</t>
   </si>
   <si>
-    <t>23/02/2020</t>
+    <t>23/2/2020</t>
   </si>
   <si>
     <t>11,101855</t>
   </si>
   <si>
-    <t>22/02/2020</t>
+    <t>22/2/2020</t>
   </si>
   <si>
     <t>11,102281</t>
   </si>
   <si>
-    <t>21/02/2020</t>
+    <t>21/2/2020</t>
   </si>
   <si>
     <t>11,102707</t>
   </si>
   <si>
-    <t>20/02/2020</t>
+    <t>20/2/2020</t>
   </si>
   <si>
     <t>11,167710</t>
   </si>
   <si>
-    <t>19/02/2020</t>
+    <t>19/2/2020</t>
   </si>
   <si>
     <t>11,211283</t>
   </si>
   <si>
-    <t>18/02/2020</t>
+    <t>18/2/2020</t>
   </si>
   <si>
     <t>11,106196</t>
   </si>
   <si>
-    <t>17/02/2020</t>
+    <t>17/2/2020</t>
   </si>
   <si>
     <t>11,164201</t>
   </si>
   <si>
-    <t>16/02/2020</t>
+    <t>16/2/2020</t>
   </si>
   <si>
     <t>11,116133</t>
   </si>
   <si>
-    <t>15/02/2020</t>
+    <t>15/2/2020</t>
   </si>
   <si>
     <t>11,116560</t>
   </si>
   <si>
-    <t>14/02/2020</t>
+    <t>14/2/2020</t>
   </si>
   <si>
     <t>11,116987</t>
   </si>
   <si>
-    <t>13/02/2020</t>
+    <t>13/2/2020</t>
   </si>
   <si>
     <t>11,099751</t>
   </si>
   <si>
-    <t>12/02/2020</t>
+    <t>12/2/2020</t>
   </si>
   <si>
     <t>11,072033</t>
   </si>
   <si>
-    <t>11/02/2020</t>
+    <t>11/2/2020</t>
   </si>
   <si>
     <t>11,010315</t>
   </si>
   <si>
-    <t>10/02/2020</t>
+    <t>10/2/2020</t>
   </si>
   <si>
     <t>10,950512</t>
   </si>
   <si>
-    <t>09/02/2020</t>
+    <t>9/2/2020</t>
   </si>
   <si>
     <t>10,912438</t>
   </si>
   <si>
-    <t>08/02/2020</t>
+    <t>8/2/2020</t>
   </si>
   <si>
     <t>10,912857</t>
   </si>
   <si>
-    <t>07/02/2020</t>
+    <t>7/2/2020</t>
   </si>
   <si>
     <t>10,913277</t>
   </si>
   <si>
-    <t>06/02/2020</t>
+    <t>6/2/2020</t>
   </si>
   <si>
     <t>10,932342</t>
   </si>
   <si>
-    <t>05/02/2020</t>
+    <t>5/2/2020</t>
   </si>
   <si>
     <t>10,856952</t>
   </si>
   <si>
-    <t>04/02/2020</t>
+    <t>4/2/2020</t>
   </si>
   <si>
     <t>10,752701</t>
   </si>
   <si>
-    <t>03/02/2020</t>
+    <t>3/2/2020</t>
   </si>
   <si>
     <t>10,655714</t>
   </si>
   <si>
-    <t>02/02/2020</t>
+    <t>2/2/2020</t>
   </si>
   <si>
     <t>10,591840</t>
   </si>
   <si>
-    <t>01/02/2020</t>
+    <t>1/2/2020</t>
   </si>
   <si>
     <t>10,592249</t>
   </si>
   <si>
-    <t>31/01/2020</t>
+    <t>31/1/2020</t>
   </si>
   <si>
     <t>10,592659</t>
   </si>
   <si>
-    <t>30/01/2020</t>
+    <t>30/1/2020</t>
   </si>
   <si>
     <t>10,635457</t>
   </si>
   <si>
-    <t>29/01/2020</t>
+    <t>29/1/2020</t>
   </si>
   <si>
     <t>10,730340</t>
   </si>
   <si>
-    <t>28/01/2020</t>
+    <t>28/1/2020</t>
   </si>
   <si>
     <t>10,695330</t>
   </si>
   <si>
-    <t>27/01/2020</t>
+    <t>27/1/2020</t>
   </si>
   <si>
     <t>10,646047</t>
   </si>
   <si>
-    <t>26/01/2020</t>
+    <t>26/1/2020</t>
   </si>
   <si>
     <t>10,838328</t>
   </si>
   <si>
-    <t>25/01/2020</t>
+    <t>25/1/2020</t>
   </si>
   <si>
     <t>10,838746</t>
   </si>
   <si>
-    <t>24/01/2020</t>
+    <t>24/1/2020</t>
   </si>
   <si>
     <t>10,839165</t>
   </si>
   <si>
-    <t>23/01/2020</t>
+    <t>23/1/2020</t>
   </si>
   <si>
     <t>10,757278</t>
   </si>
   <si>
-    <t>22/01/2020</t>
+    <t>22/1/2020</t>
   </si>
   <si>
     <t>10,829685</t>
   </si>
   <si>
-    <t>21/01/2020</t>
+    <t>21/1/2020</t>
   </si>
   <si>
     <t>10,768279</t>
   </si>
   <si>
-    <t>20/01/2020</t>
+    <t>20/1/2020</t>
   </si>
   <si>
     <t>10,822446</t>
   </si>
   <si>
-    <t>19/01/2020</t>
+    <t>19/1/2020</t>
   </si>
   <si>
     <t>10,821468</t>
   </si>
   <si>
-    <t>18/01/2020</t>
+    <t>18/1/2020</t>
   </si>
   <si>
     <t>10,821885</t>
   </si>
   <si>
-    <t>17/01/2020</t>
+    <t>17/1/2020</t>
   </si>
   <si>
     <t>10,822303</t>
   </si>
   <si>
-    <t>16/01/2020</t>
+    <t>16/1/2020</t>
   </si>
   <si>
     <t>10,780554</t>
   </si>
   <si>
-    <t>15/01/2020</t>
+    <t>15/1/2020</t>
   </si>
   <si>
     <t>10,765394</t>
   </si>
   <si>
-    <t>14/01/2020</t>
+    <t>14/1/2020</t>
   </si>
   <si>
     <t>10,749533</t>
   </si>
   <si>
-    <t>13/01/2020</t>
+    <t>13/1/2020</t>
   </si>
   <si>
     <t>10,751708</t>
   </si>
   <si>
-    <t>12/01/2020</t>
+    <t>12/1/2020</t>
   </si>
   <si>
     <t>10,735311</t>
   </si>
   <si>
-    <t>11/01/2020</t>
+    <t>11/1/2020</t>
   </si>
   <si>
     <t>10,735726</t>
   </si>
   <si>
-    <t>10/01/2020</t>
+    <t>10/1/2020</t>
   </si>
   <si>
     <t>10,736141</t>
   </si>
   <si>
-    <t>09/01/2020</t>
+    <t>9/1/2020</t>
   </si>
   <si>
     <t>10,724313</t>
   </si>
   <si>
-    <t>08/01/2020</t>
+    <t>8/1/2020</t>
   </si>
   <si>
     <t>10,650981</t>
   </si>
   <si>
-    <t>07/01/2020</t>
+    <t>7/1/2020</t>
   </si>
   <si>
     <t>10,627130</t>
   </si>
   <si>
-    <t>06/01/2020</t>
+    <t>6/1/2020</t>
   </si>
   <si>
     <t>10,572837</t>
   </si>
   <si>
-    <t>05/01/2020</t>
+    <t>5/1/2020</t>
   </si>
   <si>
     <t>10,642815</t>
   </si>
   <si>
-    <t>04/01/2020</t>
+    <t>4/1/2020</t>
   </si>
   <si>
     <t>10,643227</t>
   </si>
   <si>
-    <t>03/01/2020</t>
+    <t>3/1/2020</t>
   </si>
   <si>
     <t>10,643639</t>
   </si>
   <si>
-    <t>02/01/2020</t>
+    <t>2/1/2020</t>
   </si>
   <si>
     <t>10,713888</t>
   </si>
   <si>
-    <t>01/01/2020</t>
+    <t>1/1/2020</t>
   </si>
   <si>
     <t>10,586691</t>
   </si>
   <si>
     <t>31/12/2019</t>
   </si>
   <si>
     <t>10,587138</t>
   </si>
   <si>
     <t>30/12/2019</t>
   </si>
   <si>
     <t>10,613538</t>
   </si>
   <si>
     <t>29/12/2019</t>
   </si>
   <si>
     <t>10,669572</t>
   </si>
   <si>
     <t>28/12/2019</t>
   </si>
@@ -14103,99 +14397,99 @@
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>10,543246</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>10,470241</t>
   </si>
   <si>
     <t>11/12/2019</t>
   </si>
   <si>
     <t>10,422181</t>
   </si>
   <si>
     <t>10/12/2019</t>
   </si>
   <si>
     <t>10,407161</t>
   </si>
   <si>
-    <t>09/12/2019</t>
+    <t>9/12/2019</t>
   </si>
   <si>
     <t>10,453073</t>
   </si>
   <si>
-    <t>08/12/2019</t>
+    <t>8/12/2019</t>
   </si>
   <si>
     <t>10,496458</t>
   </si>
   <si>
-    <t>07/12/2019</t>
+    <t>7/12/2019</t>
   </si>
   <si>
     <t>10,496858</t>
   </si>
   <si>
-    <t>06/12/2019</t>
+    <t>6/12/2019</t>
   </si>
   <si>
     <t>10,497081</t>
   </si>
   <si>
-    <t>05/12/2019</t>
+    <t>5/12/2019</t>
   </si>
   <si>
     <t>10,428159</t>
   </si>
   <si>
-    <t>04/12/2019</t>
+    <t>4/12/2019</t>
   </si>
   <si>
     <t>10,410483</t>
   </si>
   <si>
-    <t>03/12/2019</t>
+    <t>3/12/2019</t>
   </si>
   <si>
     <t>10,289336</t>
   </si>
   <si>
-    <t>02/12/2019</t>
+    <t>2/12/2019</t>
   </si>
   <si>
     <t>10,340102</t>
   </si>
   <si>
-    <t>01/12/2019</t>
+    <t>1/12/2019</t>
   </si>
   <si>
     <t>10,429789</t>
   </si>
   <si>
     <t>30/11/2019</t>
   </si>
   <si>
     <t>10,430181</t>
   </si>
   <si>
     <t>29/11/2019</t>
   </si>
   <si>
     <t>10,430613</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>10,444610</t>
   </si>
   <si>
     <t>27/11/2019</t>
   </si>
@@ -14283,99 +14577,99 @@
   <si>
     <t>13/11/2019</t>
   </si>
   <si>
     <t>10,399478</t>
   </si>
   <si>
     <t>12/11/2019</t>
   </si>
   <si>
     <t>10,422143</t>
   </si>
   <si>
     <t>11/11/2019</t>
   </si>
   <si>
     <t>10,405885</t>
   </si>
   <si>
     <t>10/11/2019</t>
   </si>
   <si>
     <t>10,397188</t>
   </si>
   <si>
-    <t>09/11/2019</t>
+    <t>9/11/2019</t>
   </si>
   <si>
     <t>10,397578</t>
   </si>
   <si>
-    <t>08/11/2019</t>
+    <t>8/11/2019</t>
   </si>
   <si>
     <t>10,398002</t>
   </si>
   <si>
-    <t>07/11/2019</t>
+    <t>7/11/2019</t>
   </si>
   <si>
     <t>10,407463</t>
   </si>
   <si>
-    <t>06/11/2019</t>
+    <t>6/11/2019</t>
   </si>
   <si>
     <t>10,279234</t>
   </si>
   <si>
-    <t>05/11/2019</t>
+    <t>5/11/2019</t>
   </si>
   <si>
     <t>10,306595</t>
   </si>
   <si>
-    <t>04/11/2019</t>
+    <t>4/11/2019</t>
   </si>
   <si>
     <t>10,293118</t>
   </si>
   <si>
-    <t>03/11/2019</t>
+    <t>3/11/2019</t>
   </si>
   <si>
     <t>10,122061</t>
   </si>
   <si>
-    <t>02/11/2019</t>
+    <t>2/11/2019</t>
   </si>
   <si>
     <t>10,122486</t>
   </si>
   <si>
-    <t>01/11/2019</t>
+    <t>1/11/2019</t>
   </si>
   <si>
     <t>10,122912</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>10,057715</t>
   </si>
   <si>
     <t>30/10/2019</t>
   </si>
   <si>
     <t>10,044388</t>
   </si>
   <si>
     <t>29/10/2019</t>
   </si>
   <si>
     <t>10,043850</t>
   </si>
   <si>
     <t>28/10/2019</t>
   </si>
@@ -14469,1737 +14763,1737 @@
   <si>
     <t>13/10/2019</t>
   </si>
   <si>
     <t>9,986534</t>
   </si>
   <si>
     <t>12/10/2019</t>
   </si>
   <si>
     <t>9,986955</t>
   </si>
   <si>
     <t>11/10/2019</t>
   </si>
   <si>
     <t>9,987375</t>
   </si>
   <si>
     <t>10/10/2019</t>
   </si>
   <si>
     <t>9,763035</t>
   </si>
   <si>
-    <t>09/10/2019</t>
+    <t>9/10/2019</t>
   </si>
   <si>
     <t>9,642590</t>
   </si>
   <si>
-    <t>08/10/2019</t>
+    <t>8/10/2019</t>
   </si>
   <si>
     <t>9,550058</t>
   </si>
   <si>
-    <t>07/10/2019</t>
+    <t>7/10/2019</t>
   </si>
   <si>
     <t>9,644704</t>
   </si>
   <si>
-    <t>06/10/2019</t>
+    <t>6/10/2019</t>
   </si>
   <si>
     <t>9,608653</t>
   </si>
   <si>
-    <t>05/10/2019</t>
+    <t>5/10/2019</t>
   </si>
   <si>
     <t>9,609057</t>
   </si>
   <si>
-    <t>04/10/2019</t>
+    <t>4/10/2019</t>
   </si>
   <si>
     <t>9,609461</t>
   </si>
   <si>
-    <t>03/10/2019</t>
+    <t>3/10/2019</t>
   </si>
   <si>
     <t>9,519060</t>
   </si>
   <si>
-    <t>02/10/2019</t>
+    <t>2/10/2019</t>
   </si>
   <si>
     <t>9,546157</t>
   </si>
   <si>
-    <t>01/10/2019</t>
+    <t>1/10/2019</t>
   </si>
   <si>
     <t>9,776851</t>
   </si>
   <si>
-    <t>30/09/2019</t>
+    <t>30/9/2019</t>
   </si>
   <si>
     <t>9,884623</t>
   </si>
   <si>
-    <t>29/09/2019</t>
+    <t>29/9/2019</t>
   </si>
   <si>
     <t>9,858821</t>
   </si>
   <si>
-    <t>28/09/2019</t>
+    <t>28/9/2019</t>
   </si>
   <si>
     <t>9,859223</t>
   </si>
   <si>
-    <t>27/09/2019</t>
+    <t>27/9/2019</t>
   </si>
   <si>
     <t>9,859625</t>
   </si>
   <si>
-    <t>26/09/2019</t>
+    <t>26/9/2019</t>
   </si>
   <si>
     <t>9,803334</t>
   </si>
   <si>
-    <t>25/09/2019</t>
+    <t>25/9/2019</t>
   </si>
   <si>
     <t>9,866501</t>
   </si>
   <si>
-    <t>24/09/2019</t>
+    <t>24/9/2019</t>
   </si>
   <si>
     <t>9,918989</t>
   </si>
   <si>
-    <t>23/09/2019</t>
+    <t>23/9/2019</t>
   </si>
   <si>
     <t>9,948849</t>
   </si>
   <si>
-    <t>22/09/2019</t>
+    <t>22/9/2019</t>
   </si>
   <si>
     <t>10,077377</t>
   </si>
   <si>
-    <t>21/09/2019</t>
+    <t>21/9/2019</t>
   </si>
   <si>
     <t>10,077790</t>
   </si>
   <si>
-    <t>20/09/2019</t>
+    <t>20/9/2019</t>
   </si>
   <si>
     <t>10,078203</t>
   </si>
   <si>
-    <t>19/09/2019</t>
+    <t>19/9/2019</t>
   </si>
   <si>
     <t>10,087950</t>
   </si>
   <si>
-    <t>18/09/2019</t>
+    <t>18/9/2019</t>
   </si>
   <si>
     <t>10,034081</t>
   </si>
   <si>
-    <t>17/09/2019</t>
+    <t>17/9/2019</t>
   </si>
   <si>
     <t>10,032856</t>
   </si>
   <si>
-    <t>16/09/2019</t>
+    <t>16/9/2019</t>
   </si>
   <si>
     <t>10,107082</t>
   </si>
   <si>
-    <t>15/09/2019</t>
+    <t>15/9/2019</t>
   </si>
   <si>
     <t>10,169906</t>
   </si>
   <si>
-    <t>14/09/2019</t>
+    <t>14/9/2019</t>
   </si>
   <si>
     <t>10,170322</t>
   </si>
   <si>
-    <t>13/09/2019</t>
+    <t>13/9/2019</t>
   </si>
   <si>
     <t>10,170739</t>
   </si>
   <si>
-    <t>12/09/2019</t>
+    <t>12/9/2019</t>
   </si>
   <si>
     <t>10,096604</t>
   </si>
   <si>
-    <t>11/09/2019</t>
+    <t>11/9/2019</t>
   </si>
   <si>
     <t>10,094122</t>
   </si>
   <si>
-    <t>10/09/2019</t>
+    <t>10/9/2019</t>
   </si>
   <si>
     <t>9,924766</t>
   </si>
   <si>
-    <t>09/09/2019</t>
+    <t>9/9/2019</t>
   </si>
   <si>
     <t>9,946008</t>
   </si>
   <si>
-    <t>08/09/2019</t>
+    <t>8/9/2019</t>
   </si>
   <si>
     <t>9,921677</t>
   </si>
   <si>
-    <t>07/09/2019</t>
+    <t>7/9/2019</t>
   </si>
   <si>
     <t>9,922079</t>
   </si>
   <si>
-    <t>06/09/2019</t>
+    <t>6/9/2019</t>
   </si>
   <si>
     <t>9,922538</t>
   </si>
   <si>
-    <t>05/09/2019</t>
+    <t>5/9/2019</t>
   </si>
   <si>
     <t>9,916677</t>
   </si>
   <si>
-    <t>04/09/2019</t>
+    <t>4/9/2019</t>
   </si>
   <si>
     <t>9,737841</t>
   </si>
   <si>
-    <t>03/09/2019</t>
+    <t>3/9/2019</t>
   </si>
   <si>
     <t>9,610863</t>
   </si>
   <si>
-    <t>02/09/2019</t>
+    <t>2/9/2019</t>
   </si>
   <si>
     <t>9,644554</t>
   </si>
   <si>
-    <t>01/09/2019</t>
+    <t>1/9/2019</t>
   </si>
   <si>
     <t>9,701412</t>
   </si>
   <si>
-    <t>31/08/2019</t>
+    <t>31/8/2019</t>
   </si>
   <si>
     <t>9,701776</t>
   </si>
   <si>
-    <t>30/08/2019</t>
+    <t>30/8/2019</t>
   </si>
   <si>
     <t>9,702139</t>
   </si>
   <si>
-    <t>29/08/2019</t>
+    <t>29/8/2019</t>
   </si>
   <si>
     <t>9,608037</t>
   </si>
   <si>
-    <t>28/08/2019</t>
+    <t>28/8/2019</t>
   </si>
   <si>
     <t>9,454771</t>
   </si>
   <si>
-    <t>27/08/2019</t>
+    <t>27/8/2019</t>
   </si>
   <si>
     <t>9,482198</t>
   </si>
   <si>
-    <t>26/08/2019</t>
+    <t>26/8/2019</t>
   </si>
   <si>
     <t>9,464676</t>
   </si>
   <si>
-    <t>25/08/2019</t>
+    <t>25/8/2019</t>
   </si>
   <si>
     <t>9,426097</t>
   </si>
   <si>
-    <t>24/08/2019</t>
+    <t>24/8/2019</t>
   </si>
   <si>
     <t>9,426452</t>
   </si>
   <si>
-    <t>23/08/2019</t>
+    <t>23/8/2019</t>
   </si>
   <si>
     <t>9,426808</t>
   </si>
   <si>
-    <t>22/08/2019</t>
+    <t>22/8/2019</t>
   </si>
   <si>
     <t>9,573863</t>
   </si>
   <si>
-    <t>21/08/2019</t>
+    <t>21/8/2019</t>
   </si>
   <si>
     <t>9,624610</t>
   </si>
   <si>
-    <t>20/08/2019</t>
+    <t>20/8/2019</t>
   </si>
   <si>
     <t>9,502772</t>
   </si>
   <si>
-    <t>19/08/2019</t>
+    <t>19/8/2019</t>
   </si>
   <si>
     <t>9,542333</t>
   </si>
   <si>
-    <t>18/08/2019</t>
+    <t>18/8/2019</t>
   </si>
   <si>
     <t>9,391456</t>
   </si>
   <si>
-    <t>17/08/2019</t>
+    <t>17/8/2019</t>
   </si>
   <si>
     <t>9,391810</t>
   </si>
   <si>
-    <t>16/08/2019</t>
+    <t>16/8/2019</t>
   </si>
   <si>
     <t>9,392165</t>
   </si>
   <si>
-    <t>15/08/2019</t>
+    <t>15/8/2019</t>
   </si>
   <si>
     <t>9,306630</t>
   </si>
   <si>
-    <t>14/08/2019</t>
+    <t>14/8/2019</t>
   </si>
   <si>
     <t>9,443857</t>
   </si>
   <si>
-    <t>13/08/2019</t>
+    <t>13/8/2019</t>
   </si>
   <si>
     <t>9,648189</t>
   </si>
   <si>
-    <t>12/08/2019</t>
+    <t>12/8/2019</t>
   </si>
   <si>
     <t>9,563759</t>
   </si>
   <si>
-    <t>11/08/2019</t>
+    <t>11/8/2019</t>
   </si>
   <si>
     <t>9,663033</t>
   </si>
   <si>
-    <t>10/08/2019</t>
+    <t>10/8/2019</t>
   </si>
   <si>
     <t>9,663394</t>
   </si>
   <si>
-    <t>09/08/2019</t>
+    <t>9/8/2019</t>
   </si>
   <si>
     <t>9,663755</t>
   </si>
   <si>
-    <t>08/08/2019</t>
+    <t>8/8/2019</t>
   </si>
   <si>
     <t>9,821388</t>
   </si>
   <si>
-    <t>07/08/2019</t>
+    <t>7/8/2019</t>
   </si>
   <si>
     <t>9,578491</t>
   </si>
   <si>
-    <t>06/08/2019</t>
+    <t>6/8/2019</t>
   </si>
   <si>
     <t>9,531068</t>
   </si>
   <si>
-    <t>05/08/2019</t>
+    <t>5/8/2019</t>
   </si>
   <si>
     <t>9,496343</t>
   </si>
   <si>
-    <t>04/08/2019</t>
+    <t>4/8/2019</t>
   </si>
   <si>
     <t>9,734411</t>
   </si>
   <si>
-    <t>03/08/2019</t>
+    <t>3/8/2019</t>
   </si>
   <si>
     <t>9,734773</t>
   </si>
   <si>
-    <t>02/08/2019</t>
+    <t>2/8/2019</t>
   </si>
   <si>
     <t>9,735136</t>
   </si>
   <si>
-    <t>01/08/2019</t>
+    <t>1/8/2019</t>
   </si>
   <si>
     <t>9,997513</t>
   </si>
   <si>
-    <t>31/07/2019</t>
+    <t>31/7/2019</t>
   </si>
   <si>
     <t>9,970922</t>
   </si>
   <si>
-    <t>30/07/2019</t>
+    <t>30/7/2019</t>
   </si>
   <si>
     <t>9,963727</t>
   </si>
   <si>
-    <t>29/07/2019</t>
+    <t>29/7/2019</t>
   </si>
   <si>
     <t>10,108088</t>
   </si>
   <si>
-    <t>28/07/2019</t>
+    <t>28/7/2019</t>
   </si>
   <si>
     <t>10,149091</t>
   </si>
   <si>
-    <t>27/07/2019</t>
+    <t>27/7/2019</t>
   </si>
   <si>
     <t>10,149471</t>
   </si>
   <si>
-    <t>26/07/2019</t>
+    <t>26/7/2019</t>
   </si>
   <si>
     <t>10,149851</t>
   </si>
   <si>
-    <t>25/07/2019</t>
+    <t>25/7/2019</t>
   </si>
   <si>
     <t>10,084393</t>
   </si>
   <si>
-    <t>24/07/2019</t>
+    <t>24/7/2019</t>
   </si>
   <si>
     <t>10,128818</t>
   </si>
   <si>
-    <t>23/07/2019</t>
+    <t>23/7/2019</t>
   </si>
   <si>
     <t>10,090375</t>
   </si>
   <si>
-    <t>22/07/2019</t>
+    <t>22/7/2019</t>
   </si>
   <si>
     <t>10,014205</t>
   </si>
   <si>
-    <t>21/07/2019</t>
+    <t>21/7/2019</t>
   </si>
   <si>
     <t>10,018031</t>
   </si>
   <si>
-    <t>20/07/2019</t>
+    <t>20/7/2019</t>
   </si>
   <si>
     <t>10,018406</t>
   </si>
   <si>
-    <t>19/07/2019</t>
+    <t>19/7/2019</t>
   </si>
   <si>
     <t>10,018780</t>
   </si>
   <si>
-    <t>18/07/2019</t>
+    <t>18/7/2019</t>
   </si>
   <si>
     <t>9,972579</t>
   </si>
   <si>
-    <t>17/07/2019</t>
+    <t>17/7/2019</t>
   </si>
   <si>
     <t>10,016973</t>
   </si>
   <si>
-    <t>16/07/2019</t>
+    <t>16/7/2019</t>
   </si>
   <si>
     <t>10,076863</t>
   </si>
   <si>
-    <t>15/07/2019</t>
+    <t>15/7/2019</t>
   </si>
   <si>
     <t>10,043147</t>
   </si>
   <si>
-    <t>14/07/2019</t>
+    <t>14/7/2019</t>
   </si>
   <si>
     <t>10,017320</t>
   </si>
   <si>
-    <t>13/07/2019</t>
+    <t>13/7/2019</t>
   </si>
   <si>
     <t>10,017695</t>
   </si>
   <si>
-    <t>12/07/2019</t>
+    <t>12/7/2019</t>
   </si>
   <si>
     <t>10,018069</t>
   </si>
   <si>
-    <t>11/07/2019</t>
+    <t>11/7/2019</t>
   </si>
   <si>
     <t>9,988575</t>
   </si>
   <si>
-    <t>10/07/2019</t>
+    <t>10/7/2019</t>
   </si>
   <si>
     <t>9,992637</t>
   </si>
   <si>
-    <t>09/07/2019</t>
+    <t>9/7/2019</t>
   </si>
   <si>
     <t>9,989349</t>
   </si>
   <si>
-    <t>08/07/2019</t>
+    <t>8/7/2019</t>
   </si>
   <si>
     <t>10,045984</t>
   </si>
   <si>
-    <t>07/07/2019</t>
+    <t>7/7/2019</t>
   </si>
   <si>
     <t>10,087456</t>
   </si>
   <si>
-    <t>06/07/2019</t>
+    <t>6/7/2019</t>
   </si>
   <si>
     <t>10,087833</t>
   </si>
   <si>
-    <t>05/07/2019</t>
+    <t>5/7/2019</t>
   </si>
   <si>
     <t>10,088210</t>
   </si>
   <si>
-    <t>04/07/2019</t>
+    <t>4/7/2019</t>
   </si>
   <si>
     <t>10,102840</t>
   </si>
   <si>
-    <t>03/07/2019</t>
+    <t>3/7/2019</t>
   </si>
   <si>
     <t>10,075068</t>
   </si>
   <si>
-    <t>02/07/2019</t>
+    <t>2/7/2019</t>
   </si>
   <si>
     <t>9,979478</t>
   </si>
   <si>
-    <t>01/07/2019</t>
+    <t>1/7/2019</t>
   </si>
   <si>
     <t>9,977343</t>
   </si>
   <si>
-    <t>30/06/2019</t>
+    <t>30/6/2019</t>
   </si>
   <si>
     <t>9,878558</t>
   </si>
   <si>
-    <t>29/06/2019</t>
+    <t>29/6/2019</t>
   </si>
   <si>
     <t>9,878928</t>
   </si>
   <si>
-    <t>28/06/2019</t>
+    <t>28/6/2019</t>
   </si>
   <si>
     <t>9,879297</t>
   </si>
   <si>
-    <t>27/06/2019</t>
+    <t>27/6/2019</t>
   </si>
   <si>
     <t>9,814616</t>
   </si>
   <si>
-    <t>26/06/2019</t>
+    <t>26/6/2019</t>
   </si>
   <si>
     <t>9,804479</t>
   </si>
   <si>
-    <t>25/06/2019</t>
+    <t>25/6/2019</t>
   </si>
   <si>
     <t>9,817491</t>
   </si>
   <si>
-    <t>24/06/2019</t>
+    <t>24/6/2019</t>
   </si>
   <si>
     <t>9,814892</t>
   </si>
   <si>
-    <t>23/06/2019</t>
+    <t>23/6/2019</t>
   </si>
   <si>
     <t>9,851286</t>
   </si>
   <si>
-    <t>22/06/2019</t>
+    <t>22/6/2019</t>
   </si>
   <si>
     <t>9,851652</t>
   </si>
   <si>
-    <t>21/06/2019</t>
+    <t>21/6/2019</t>
   </si>
   <si>
     <t>9,852017</t>
   </si>
   <si>
-    <t>20/06/2019</t>
+    <t>20/6/2019</t>
   </si>
   <si>
     <t>9,863243</t>
   </si>
   <si>
-    <t>19/06/2019</t>
+    <t>19/6/2019</t>
   </si>
   <si>
     <t>9,791080</t>
   </si>
   <si>
-    <t>18/06/2019</t>
+    <t>18/6/2019</t>
   </si>
   <si>
     <t>9,800246</t>
   </si>
   <si>
-    <t>17/06/2019</t>
+    <t>17/6/2019</t>
   </si>
   <si>
     <t>9,674904</t>
   </si>
   <si>
-    <t>16/06/2019</t>
+    <t>16/6/2019</t>
   </si>
   <si>
     <t>9,660980</t>
   </si>
   <si>
-    <t>15/06/2019</t>
+    <t>15/6/2019</t>
   </si>
   <si>
     <t>9,661338</t>
   </si>
   <si>
-    <t>14/06/2019</t>
+    <t>14/6/2019</t>
   </si>
   <si>
     <t>9,661697</t>
   </si>
   <si>
-    <t>13/06/2019</t>
+    <t>13/6/2019</t>
   </si>
   <si>
     <t>9,745989</t>
   </si>
   <si>
-    <t>12/06/2019</t>
+    <t>12/6/2019</t>
   </si>
   <si>
     <t>9,716283</t>
   </si>
   <si>
-    <t>11/06/2019</t>
+    <t>11/6/2019</t>
   </si>
   <si>
     <t>9,750016</t>
   </si>
   <si>
-    <t>10/06/2019</t>
+    <t>10/6/2019</t>
   </si>
   <si>
     <t>9,649813</t>
   </si>
   <si>
-    <t>09/06/2019</t>
+    <t>9/6/2019</t>
   </si>
   <si>
     <t>9,633854</t>
   </si>
   <si>
-    <t>08/06/2019</t>
+    <t>8/6/2019</t>
   </si>
   <si>
     <t>9,634212</t>
   </si>
   <si>
-    <t>07/06/2019</t>
+    <t>7/6/2019</t>
   </si>
   <si>
     <t>9,634569</t>
   </si>
   <si>
-    <t>06/06/2019</t>
+    <t>6/6/2019</t>
   </si>
   <si>
     <t>9,540253</t>
   </si>
   <si>
-    <t>05/06/2019</t>
+    <t>5/6/2019</t>
   </si>
   <si>
     <t>9,550372</t>
   </si>
   <si>
-    <t>04/06/2019</t>
+    <t>4/6/2019</t>
   </si>
   <si>
     <t>9,539230</t>
   </si>
   <si>
-    <t>03/06/2019</t>
+    <t>3/6/2019</t>
   </si>
   <si>
     <t>9,448722</t>
   </si>
   <si>
-    <t>02/06/2019</t>
+    <t>2/6/2019</t>
   </si>
   <si>
     <t>9,514021</t>
   </si>
   <si>
-    <t>01/06/2019</t>
+    <t>1/6/2019</t>
   </si>
   <si>
     <t>9,514378</t>
   </si>
   <si>
-    <t>31/05/2019</t>
+    <t>31/5/2019</t>
   </si>
   <si>
     <t>9,514734</t>
   </si>
   <si>
-    <t>30/05/2019</t>
+    <t>30/5/2019</t>
   </si>
   <si>
     <t>9,555707</t>
   </si>
   <si>
-    <t>29/05/2019</t>
+    <t>29/5/2019</t>
   </si>
   <si>
     <t>9,535511</t>
   </si>
   <si>
-    <t>28/05/2019</t>
+    <t>28/5/2019</t>
   </si>
   <si>
     <t>9,655235</t>
   </si>
   <si>
-    <t>27/05/2019</t>
+    <t>27/5/2019</t>
   </si>
   <si>
     <t>9,670583</t>
   </si>
   <si>
-    <t>26/05/2019</t>
+    <t>26/5/2019</t>
   </si>
   <si>
     <t>9,648053</t>
   </si>
   <si>
-    <t>25/05/2019</t>
+    <t>25/5/2019</t>
   </si>
   <si>
     <t>9,648411</t>
   </si>
   <si>
-    <t>24/05/2019</t>
+    <t>24/5/2019</t>
   </si>
   <si>
     <t>9,648769</t>
   </si>
   <si>
-    <t>23/05/2019</t>
+    <t>23/5/2019</t>
   </si>
   <si>
     <t>9,626110</t>
   </si>
   <si>
-    <t>22/05/2019</t>
+    <t>22/5/2019</t>
   </si>
   <si>
     <t>9,809654</t>
   </si>
   <si>
-    <t>21/05/2019</t>
+    <t>21/5/2019</t>
   </si>
   <si>
     <t>9,801590</t>
   </si>
   <si>
-    <t>20/05/2019</t>
+    <t>20/5/2019</t>
   </si>
   <si>
     <t>9,710526</t>
   </si>
   <si>
-    <t>19/05/2019</t>
+    <t>19/5/2019</t>
   </si>
   <si>
     <t>9,852294</t>
   </si>
   <si>
-    <t>18/05/2019</t>
+    <t>18/5/2019</t>
   </si>
   <si>
     <t>9,852658</t>
   </si>
   <si>
-    <t>17/05/2019</t>
+    <t>17/5/2019</t>
   </si>
   <si>
     <t>9,853022</t>
   </si>
   <si>
-    <t>16/05/2019</t>
+    <t>16/5/2019</t>
   </si>
   <si>
     <t>9,890934</t>
   </si>
   <si>
-    <t>15/05/2019</t>
+    <t>15/5/2019</t>
   </si>
   <si>
     <t>9,830973</t>
   </si>
   <si>
-    <t>14/05/2019</t>
+    <t>14/5/2019</t>
   </si>
   <si>
     <t>9,775323</t>
   </si>
   <si>
-    <t>13/05/2019</t>
+    <t>13/5/2019</t>
   </si>
   <si>
     <t>9,691710</t>
   </si>
   <si>
-    <t>12/05/2019</t>
+    <t>12/5/2019</t>
   </si>
   <si>
     <t>9,892131</t>
   </si>
   <si>
-    <t>11/05/2019</t>
+    <t>11/5/2019</t>
   </si>
   <si>
     <t>9,892496</t>
   </si>
   <si>
-    <t>10/05/2019</t>
+    <t>10/5/2019</t>
   </si>
   <si>
     <t>9,892862</t>
   </si>
   <si>
-    <t>09/05/2019</t>
+    <t>9/5/2019</t>
   </si>
   <si>
     <t>9,852482</t>
   </si>
   <si>
-    <t>08/05/2019</t>
+    <t>8/5/2019</t>
   </si>
   <si>
     <t>10,029808</t>
   </si>
   <si>
-    <t>07/05/2019</t>
+    <t>7/5/2019</t>
   </si>
   <si>
     <t>10,036206</t>
   </si>
   <si>
-    <t>06/05/2019</t>
+    <t>6/5/2019</t>
   </si>
   <si>
     <t>10,160416</t>
   </si>
   <si>
-    <t>05/05/2019</t>
+    <t>5/5/2019</t>
   </si>
   <si>
     <t>10,245164</t>
   </si>
   <si>
-    <t>04/05/2019</t>
+    <t>4/5/2019</t>
   </si>
   <si>
     <t>10,245514</t>
   </si>
   <si>
-    <t>03/05/2019</t>
+    <t>3/5/2019</t>
   </si>
   <si>
     <t>10,245869</t>
   </si>
   <si>
-    <t>02/05/2019</t>
+    <t>2/5/2019</t>
   </si>
   <si>
     <t>10,237816</t>
   </si>
   <si>
-    <t>01/05/2019</t>
+    <t>1/5/2019</t>
   </si>
   <si>
     <t>10,326056</t>
   </si>
   <si>
-    <t>30/04/2019</t>
+    <t>30/4/2019</t>
   </si>
   <si>
     <t>10,326447</t>
   </si>
   <si>
-    <t>29/04/2019</t>
+    <t>29/4/2019</t>
   </si>
   <si>
     <t>10,354735</t>
   </si>
   <si>
-    <t>28/04/2019</t>
+    <t>28/4/2019</t>
   </si>
   <si>
     <t>10,330337</t>
   </si>
   <si>
-    <t>27/04/2019</t>
+    <t>27/4/2019</t>
   </si>
   <si>
     <t>10,330690</t>
   </si>
   <si>
-    <t>26/04/2019</t>
+    <t>26/4/2019</t>
   </si>
   <si>
     <t>10,331085</t>
   </si>
   <si>
-    <t>25/04/2019</t>
+    <t>25/4/2019</t>
   </si>
   <si>
     <t>10,281271</t>
   </si>
   <si>
-    <t>24/04/2019</t>
+    <t>24/4/2019</t>
   </si>
   <si>
     <t>10,361547</t>
   </si>
   <si>
-    <t>23/04/2019</t>
+    <t>23/4/2019</t>
   </si>
   <si>
     <t>10,390488</t>
   </si>
   <si>
-    <t>22/04/2019</t>
+    <t>22/4/2019</t>
   </si>
   <si>
     <t>10,365388</t>
   </si>
   <si>
-    <t>21/04/2019</t>
+    <t>21/4/2019</t>
   </si>
   <si>
     <t>10,367652</t>
   </si>
   <si>
-    <t>20/04/2019</t>
+    <t>20/4/2019</t>
   </si>
   <si>
     <t>10,368006</t>
   </si>
   <si>
-    <t>19/04/2019</t>
+    <t>19/4/2019</t>
   </si>
   <si>
     <t>10,368362</t>
   </si>
   <si>
-    <t>18/04/2019</t>
+    <t>18/4/2019</t>
   </si>
   <si>
     <t>10,368745</t>
   </si>
   <si>
-    <t>17/04/2019</t>
+    <t>17/4/2019</t>
   </si>
   <si>
     <t>10,335101</t>
   </si>
   <si>
-    <t>16/04/2019</t>
+    <t>16/4/2019</t>
   </si>
   <si>
     <t>10,296096</t>
   </si>
   <si>
-    <t>15/04/2019</t>
+    <t>15/4/2019</t>
   </si>
   <si>
     <t>10,241122</t>
   </si>
   <si>
-    <t>14/04/2019</t>
+    <t>14/4/2019</t>
   </si>
   <si>
     <t>10,227191</t>
   </si>
   <si>
-    <t>13/04/2019</t>
+    <t>13/4/2019</t>
   </si>
   <si>
     <t>10,227569</t>
   </si>
   <si>
-    <t>12/04/2019</t>
+    <t>12/4/2019</t>
   </si>
   <si>
     <t>10,227946</t>
   </si>
   <si>
-    <t>11/04/2019</t>
+    <t>11/4/2019</t>
   </si>
   <si>
     <t>10,135331</t>
   </si>
   <si>
-    <t>10/04/2019</t>
+    <t>10/4/2019</t>
   </si>
   <si>
     <t>10,086727</t>
   </si>
   <si>
-    <t>09/04/2019</t>
+    <t>9/4/2019</t>
   </si>
   <si>
     <t>10,118189</t>
   </si>
   <si>
-    <t>08/04/2019</t>
+    <t>8/4/2019</t>
   </si>
   <si>
     <t>10,181202</t>
   </si>
   <si>
-    <t>07/04/2019</t>
+    <t>7/4/2019</t>
   </si>
   <si>
     <t>10,197735</t>
   </si>
   <si>
-    <t>06/04/2019</t>
+    <t>6/4/2019</t>
   </si>
   <si>
     <t>10,198111</t>
   </si>
   <si>
-    <t>05/04/2019</t>
+    <t>5/4/2019</t>
   </si>
   <si>
     <t>10,198487</t>
   </si>
   <si>
-    <t>04/04/2019</t>
+    <t>4/4/2019</t>
   </si>
   <si>
     <t>10,188287</t>
   </si>
   <si>
-    <t>03/04/2019</t>
+    <t>3/4/2019</t>
   </si>
   <si>
     <t>10,202765</t>
   </si>
   <si>
-    <t>02/04/2019</t>
+    <t>2/4/2019</t>
   </si>
   <si>
     <t>10,047538</t>
   </si>
   <si>
-    <t>01/04/2019</t>
+    <t>1/4/2019</t>
   </si>
   <si>
     <t>10,024215</t>
   </si>
   <si>
-    <t>31/03/2019</t>
+    <t>31/3/2019</t>
   </si>
   <si>
     <t>9,884952</t>
   </si>
   <si>
-    <t>30/03/2019</t>
+    <t>30/3/2019</t>
   </si>
   <si>
     <t>9,885317</t>
   </si>
   <si>
-    <t>29/03/2019</t>
+    <t>29/3/2019</t>
   </si>
   <si>
     <t>9,885682</t>
   </si>
   <si>
-    <t>28/03/2019</t>
+    <t>28/3/2019</t>
   </si>
   <si>
     <t>9,838395</t>
   </si>
   <si>
-    <t>27/03/2019</t>
+    <t>27/3/2019</t>
   </si>
   <si>
     <t>9,849676</t>
   </si>
   <si>
-    <t>26/03/2019</t>
+    <t>26/3/2019</t>
   </si>
   <si>
     <t>9,884710</t>
   </si>
   <si>
-    <t>25/03/2019</t>
+    <t>25/3/2019</t>
   </si>
   <si>
     <t>9,851230</t>
   </si>
   <si>
-    <t>24/03/2019</t>
+    <t>24/3/2019</t>
   </si>
   <si>
     <t>9,921107</t>
   </si>
   <si>
-    <t>23/03/2019</t>
+    <t>23/3/2019</t>
   </si>
   <si>
     <t>9,921474</t>
   </si>
   <si>
-    <t>22/03/2019</t>
+    <t>22/3/2019</t>
   </si>
   <si>
     <t>9,921840</t>
   </si>
   <si>
-    <t>21/03/2019</t>
+    <t>21/3/2019</t>
   </si>
   <si>
     <t>10,123066</t>
   </si>
   <si>
-    <t>20/03/2019</t>
+    <t>20/3/2019</t>
   </si>
   <si>
     <t>10,054158</t>
   </si>
   <si>
-    <t>19/03/2019</t>
+    <t>19/3/2019</t>
   </si>
   <si>
     <t>10,126197</t>
   </si>
   <si>
-    <t>18/03/2019</t>
+    <t>18/3/2019</t>
   </si>
   <si>
     <t>10,039374</t>
   </si>
   <si>
-    <t>17/03/2019</t>
+    <t>17/3/2019</t>
   </si>
   <si>
     <t>10,056329</t>
   </si>
   <si>
-    <t>16/03/2019</t>
+    <t>16/3/2019</t>
   </si>
   <si>
     <t>10,056700</t>
   </si>
   <si>
-    <t>15/03/2019</t>
+    <t>15/3/2019</t>
   </si>
   <si>
     <t>10,057071</t>
   </si>
   <si>
-    <t>14/03/2019</t>
+    <t>14/3/2019</t>
   </si>
   <si>
     <t>9,970786</t>
   </si>
   <si>
-    <t>13/03/2019</t>
+    <t>13/3/2019</t>
   </si>
   <si>
     <t>9,937034</t>
   </si>
   <si>
-    <t>12/03/2019</t>
+    <t>12/3/2019</t>
   </si>
   <si>
     <t>9,886682</t>
   </si>
   <si>
-    <t>11/03/2019</t>
+    <t>11/3/2019</t>
   </si>
   <si>
     <t>9,899236</t>
   </si>
   <si>
-    <t>10/03/2019</t>
+    <t>10/3/2019</t>
   </si>
   <si>
     <t>9,814096</t>
   </si>
   <si>
-    <t>09/03/2019</t>
+    <t>9/3/2019</t>
   </si>
   <si>
     <t>9,814456</t>
   </si>
   <si>
-    <t>08/03/2019</t>
+    <t>8/3/2019</t>
   </si>
   <si>
     <t>9,814816</t>
   </si>
   <si>
-    <t>07/03/2019</t>
+    <t>7/3/2019</t>
   </si>
   <si>
     <t>9,913666</t>
   </si>
   <si>
-    <t>06/03/2019</t>
+    <t>6/3/2019</t>
   </si>
   <si>
     <t>10,060406</t>
   </si>
   <si>
-    <t>05/03/2019</t>
+    <t>5/3/2019</t>
   </si>
   <si>
     <t>10,106258</t>
   </si>
   <si>
-    <t>04/03/2019</t>
+    <t>4/3/2019</t>
   </si>
   <si>
     <t>10,092854</t>
   </si>
   <si>
-    <t>03/03/2019</t>
+    <t>3/3/2019</t>
   </si>
   <si>
     <t>10,061652</t>
   </si>
   <si>
-    <t>02/03/2019</t>
+    <t>2/3/2019</t>
   </si>
   <si>
     <t>10,062024</t>
   </si>
   <si>
-    <t>01/03/2019</t>
+    <t>1/3/2019</t>
   </si>
   <si>
     <t>10,062395</t>
   </si>
   <si>
-    <t>28/02/2019</t>
+    <t>28/2/2019</t>
   </si>
   <si>
     <t>9,971704</t>
   </si>
   <si>
-    <t>27/02/2019</t>
+    <t>27/2/2019</t>
   </si>
   <si>
     <t>10,004751</t>
   </si>
   <si>
-    <t>26/02/2019</t>
+    <t>26/2/2019</t>
   </si>
   <si>
     <t>10,055062</t>
   </si>
   <si>
-    <t>25/02/2019</t>
+    <t>25/2/2019</t>
   </si>
   <si>
     <t>10,066037</t>
   </si>
   <si>
-    <t>24/02/2019</t>
+    <t>24/2/2019</t>
   </si>
   <si>
     <t>10,018240</t>
   </si>
   <si>
-    <t>23/02/2019</t>
+    <t>23/2/2019</t>
   </si>
   <si>
     <t>10,018610</t>
   </si>
   <si>
-    <t>22/02/2019</t>
+    <t>22/2/2019</t>
   </si>
   <si>
     <t>10,018980</t>
   </si>
   <si>
-    <t>21/02/2019</t>
+    <t>21/2/2019</t>
   </si>
   <si>
     <t>9,961850</t>
   </si>
   <si>
-    <t>20/02/2019</t>
+    <t>20/2/2019</t>
   </si>
   <si>
     <t>9,956593</t>
   </si>
   <si>
-    <t>19/02/2019</t>
+    <t>19/2/2019</t>
   </si>
   <si>
     <t>9,898261</t>
   </si>
   <si>
-    <t>18/02/2019</t>
+    <t>18/2/2019</t>
   </si>
   <si>
     <t>9,915468</t>
   </si>
   <si>
-    <t>17/02/2019</t>
+    <t>17/2/2019</t>
   </si>
   <si>
     <t>9,884237</t>
   </si>
   <si>
-    <t>16/02/2019</t>
+    <t>16/2/2019</t>
   </si>
   <si>
     <t>9,884602</t>
   </si>
   <si>
-    <t>15/02/2019</t>
+    <t>15/2/2019</t>
   </si>
   <si>
     <t>9,884967</t>
   </si>
   <si>
-    <t>14/02/2019</t>
+    <t>14/2/2019</t>
   </si>
   <si>
     <t>9,768676</t>
   </si>
   <si>
-    <t>13/02/2019</t>
+    <t>13/2/2019</t>
   </si>
   <si>
     <t>9,740817</t>
   </si>
   <si>
-    <t>12/02/2019</t>
+    <t>12/2/2019</t>
   </si>
   <si>
     <t>9,656519</t>
   </si>
   <si>
-    <t>11/02/2019</t>
+    <t>11/2/2019</t>
   </si>
   <si>
     <t>9,557420</t>
   </si>
   <si>
-    <t>10/02/2019</t>
+    <t>10/2/2019</t>
   </si>
   <si>
     <t>9,467616</t>
   </si>
   <si>
-    <t>09/02/2019</t>
+    <t>9/2/2019</t>
   </si>
   <si>
     <t>9,467967</t>
   </si>
   <si>
-    <t>08/02/2019</t>
+    <t>8/2/2019</t>
   </si>
   <si>
     <t>9,468318</t>
   </si>
   <si>
-    <t>07/02/2019</t>
+    <t>7/2/2019</t>
   </si>
   <si>
     <t>9,556180</t>
   </si>
   <si>
-    <t>06/02/2019</t>
+    <t>6/2/2019</t>
   </si>
   <si>
     <t>9,748170</t>
   </si>
   <si>
-    <t>05/02/2019</t>
+    <t>5/2/2019</t>
   </si>
   <si>
     <t>9,700997</t>
   </si>
   <si>
-    <t>04/02/2019</t>
+    <t>4/2/2019</t>
   </si>
   <si>
     <t>9,623455</t>
   </si>
   <si>
-    <t>03/02/2019</t>
+    <t>3/2/2019</t>
   </si>
   <si>
     <t>9,638663</t>
   </si>
   <si>
-    <t>02/02/2019</t>
+    <t>2/2/2019</t>
   </si>
   <si>
     <t>9,639016</t>
   </si>
   <si>
-    <t>01/02/2019</t>
+    <t>1/2/2019</t>
   </si>
   <si>
     <t>9,639370</t>
   </si>
   <si>
-    <t>31/01/2019</t>
+    <t>31/1/2019</t>
   </si>
   <si>
     <t>9,586387</t>
   </si>
   <si>
-    <t>30/01/2019</t>
+    <t>30/1/2019</t>
   </si>
   <si>
     <t>9,568581</t>
   </si>
   <si>
-    <t>29/01/2019</t>
+    <t>29/1/2019</t>
   </si>
   <si>
     <t>9,474780</t>
   </si>
   <si>
-    <t>28/01/2019</t>
+    <t>28/1/2019</t>
   </si>
   <si>
     <t>9,460073</t>
   </si>
   <si>
-    <t>27/01/2019</t>
+    <t>27/1/2019</t>
   </si>
   <si>
     <t>9,582325</t>
   </si>
   <si>
-    <t>26/01/2019</t>
+    <t>26/1/2019</t>
   </si>
   <si>
     <t>9,582676</t>
   </si>
   <si>
-    <t>25/01/2019</t>
+    <t>25/1/2019</t>
   </si>
   <si>
     <t>9,583028</t>
   </si>
   <si>
-    <t>24/01/2019</t>
+    <t>24/1/2019</t>
   </si>
   <si>
     <t>9,426160</t>
   </si>
   <si>
-    <t>23/01/2019</t>
+    <t>23/1/2019</t>
   </si>
   <si>
     <t>9,301626</t>
   </si>
   <si>
-    <t>22/01/2019</t>
+    <t>22/1/2019</t>
   </si>
   <si>
     <t>9,332995</t>
   </si>
   <si>
-    <t>21/01/2019</t>
+    <t>21/1/2019</t>
   </si>
   <si>
     <t>9,409202</t>
   </si>
   <si>
-    <t>20/01/2019</t>
+    <t>20/1/2019</t>
   </si>
   <si>
     <t>9,386422</t>
   </si>
   <si>
-    <t>19/01/2019</t>
+    <t>19/1/2019</t>
   </si>
   <si>
     <t>9,386770</t>
   </si>
   <si>
-    <t>18/01/2019</t>
+    <t>18/1/2019</t>
   </si>
   <si>
     <t>9,387118</t>
   </si>
   <si>
-    <t>17/01/2019</t>
+    <t>17/1/2019</t>
   </si>
   <si>
     <t>9,222478</t>
   </si>
   <si>
-    <t>16/01/2019</t>
+    <t>16/1/2019</t>
   </si>
   <si>
     <t>9,206811</t>
   </si>
   <si>
-    <t>15/01/2019</t>
+    <t>15/1/2019</t>
   </si>
   <si>
     <t>9,132966</t>
   </si>
   <si>
-    <t>14/01/2019</t>
+    <t>14/1/2019</t>
   </si>
   <si>
     <t>9,095075</t>
   </si>
   <si>
-    <t>13/01/2019</t>
+    <t>13/1/2019</t>
   </si>
   <si>
     <t>9,164937</t>
   </si>
   <si>
-    <t>12/01/2019</t>
+    <t>12/1/2019</t>
   </si>
   <si>
     <t>9,165277</t>
   </si>
   <si>
-    <t>11/01/2019</t>
+    <t>11/1/2019</t>
   </si>
   <si>
     <t>9,165617</t>
   </si>
   <si>
-    <t>10/01/2019</t>
+    <t>10/1/2019</t>
   </si>
   <si>
     <t>9,188229</t>
   </si>
   <si>
-    <t>09/01/2019</t>
+    <t>9/1/2019</t>
   </si>
   <si>
     <t>9,230797</t>
   </si>
   <si>
-    <t>08/01/2019</t>
+    <t>8/1/2019</t>
   </si>
   <si>
     <t>9,070445</t>
   </si>
   <si>
-    <t>07/01/2019</t>
+    <t>7/1/2019</t>
   </si>
   <si>
     <t>8,994755</t>
   </si>
   <si>
-    <t>06/01/2019</t>
+    <t>6/1/2019</t>
   </si>
   <si>
     <t>8,962808</t>
   </si>
   <si>
-    <t>05/01/2019</t>
+    <t>5/1/2019</t>
   </si>
   <si>
     <t>8,963140</t>
   </si>
   <si>
-    <t>04/01/2019</t>
+    <t>4/1/2019</t>
   </si>
   <si>
     <t>8,963473</t>
   </si>
   <si>
-    <t>03/01/2019</t>
+    <t>3/1/2019</t>
   </si>
   <si>
     <t>8,689268</t>
   </si>
   <si>
-    <t>02/01/2019</t>
+    <t>2/1/2019</t>
   </si>
   <si>
     <t>8,874395</t>
   </si>
   <si>
-    <t>01/01/2019</t>
+    <t>1/1/2019</t>
   </si>
   <si>
     <t>8,873726</t>
   </si>
   <si>
     <t>31/12/2018</t>
   </si>
   <si>
     <t>8,874055</t>
   </si>
   <si>
     <t>30/12/2018</t>
   </si>
   <si>
     <t>8,799715</t>
   </si>
   <si>
     <t>29/12/2018</t>
   </si>
   <si>
     <t>8,800042</t>
   </si>
   <si>
     <t>28/12/2018</t>
   </si>
@@ -16293,99 +16587,99 @@
   <si>
     <t>13/12/2018</t>
   </si>
   <si>
     <t>9,220111</t>
   </si>
   <si>
     <t>12/12/2018</t>
   </si>
   <si>
     <t>9,278525</t>
   </si>
   <si>
     <t>11/12/2018</t>
   </si>
   <si>
     <t>9,077539</t>
   </si>
   <si>
     <t>10/12/2018</t>
   </si>
   <si>
     <t>8,953174</t>
   </si>
   <si>
-    <t>09/12/2018</t>
+    <t>9/12/2018</t>
   </si>
   <si>
     <t>9,125708</t>
   </si>
   <si>
-    <t>08/12/2018</t>
+    <t>8/12/2018</t>
   </si>
   <si>
     <t>9,126047</t>
   </si>
   <si>
-    <t>07/12/2018</t>
+    <t>7/12/2018</t>
   </si>
   <si>
     <t>9,126385</t>
   </si>
   <si>
-    <t>06/12/2018</t>
+    <t>6/12/2018</t>
   </si>
   <si>
     <t>9,202951</t>
   </si>
   <si>
-    <t>05/12/2018</t>
+    <t>5/12/2018</t>
   </si>
   <si>
     <t>9,496321</t>
   </si>
   <si>
-    <t>04/12/2018</t>
+    <t>4/12/2018</t>
   </si>
   <si>
     <t>9,585113</t>
   </si>
   <si>
-    <t>03/12/2018</t>
+    <t>3/12/2018</t>
   </si>
   <si>
     <t>9,693876</t>
   </si>
   <si>
-    <t>02/12/2018</t>
+    <t>2/12/2018</t>
   </si>
   <si>
     <t>9,588789</t>
   </si>
   <si>
-    <t>01/12/2018</t>
+    <t>1/12/2018</t>
   </si>
   <si>
     <t>9,589144</t>
   </si>
   <si>
     <t>30/11/2018</t>
   </si>
   <si>
     <t>9,589499</t>
   </si>
   <si>
     <t>29/11/2018</t>
   </si>
   <si>
     <t>9,661109</t>
   </si>
   <si>
     <t>28/11/2018</t>
   </si>
   <si>
     <t>9,584888</t>
   </si>
   <si>
     <t>27/11/2018</t>
   </si>
@@ -16473,99 +16767,99 @@
   <si>
     <t>13/11/2018</t>
   </si>
   <si>
     <t>9,752896</t>
   </si>
   <si>
     <t>12/11/2018</t>
   </si>
   <si>
     <t>9,647007</t>
   </si>
   <si>
     <t>11/11/2018</t>
   </si>
   <si>
     <t>9,800958</t>
   </si>
   <si>
     <t>10/11/2018</t>
   </si>
   <si>
     <t>9,801321</t>
   </si>
   <si>
-    <t>09/11/2018</t>
+    <t>9/11/2018</t>
   </si>
   <si>
     <t>9,801684</t>
   </si>
   <si>
-    <t>08/11/2018</t>
+    <t>8/11/2018</t>
   </si>
   <si>
     <t>9,870980</t>
   </si>
   <si>
-    <t>07/11/2018</t>
+    <t>7/11/2018</t>
   </si>
   <si>
     <t>9,878675</t>
   </si>
   <si>
-    <t>06/11/2018</t>
+    <t>6/11/2018</t>
   </si>
   <si>
     <t>9,770097</t>
   </si>
   <si>
-    <t>05/11/2018</t>
+    <t>5/11/2018</t>
   </si>
   <si>
     <t>9,788611</t>
   </si>
   <si>
-    <t>04/11/2018</t>
+    <t>4/11/2018</t>
   </si>
   <si>
     <t>9,909586</t>
   </si>
   <si>
-    <t>03/11/2018</t>
+    <t>3/11/2018</t>
   </si>
   <si>
     <t>9,909953</t>
   </si>
   <si>
-    <t>02/11/2018</t>
+    <t>2/11/2018</t>
   </si>
   <si>
     <t>9,910320</t>
   </si>
   <si>
-    <t>01/11/2018</t>
+    <t>1/11/2018</t>
   </si>
   <si>
     <t>9,789805</t>
   </si>
   <si>
     <t>31/10/2018</t>
   </si>
   <si>
     <t>9,706100</t>
   </si>
   <si>
     <t>30/10/2018</t>
   </si>
   <si>
     <t>9,509891</t>
   </si>
   <si>
     <t>29/10/2018</t>
   </si>
   <si>
     <t>9,496233</t>
   </si>
   <si>
     <t>28/10/2018</t>
   </si>
@@ -16659,1737 +16953,1737 @@
   <si>
     <t>13/10/2018</t>
   </si>
   <si>
     <t>9,671055</t>
   </si>
   <si>
     <t>12/10/2018</t>
   </si>
   <si>
     <t>9,671413</t>
   </si>
   <si>
     <t>11/10/2018</t>
   </si>
   <si>
     <t>9,621503</t>
   </si>
   <si>
     <t>10/10/2018</t>
   </si>
   <si>
     <t>9,675034</t>
   </si>
   <si>
-    <t>09/10/2018</t>
+    <t>9/10/2018</t>
   </si>
   <si>
     <t>9,931652</t>
   </si>
   <si>
-    <t>08/10/2018</t>
+    <t>8/10/2018</t>
   </si>
   <si>
     <t>9,966195</t>
   </si>
   <si>
-    <t>07/10/2018</t>
+    <t>7/10/2018</t>
   </si>
   <si>
     <t>10,052719</t>
   </si>
   <si>
-    <t>06/10/2018</t>
+    <t>6/10/2018</t>
   </si>
   <si>
     <t>10,053092</t>
   </si>
   <si>
-    <t>05/10/2018</t>
+    <t>5/10/2018</t>
   </si>
   <si>
     <t>10,053464</t>
   </si>
   <si>
-    <t>04/10/2018</t>
+    <t>4/10/2018</t>
   </si>
   <si>
     <t>10,184645</t>
   </si>
   <si>
-    <t>03/10/2018</t>
+    <t>3/10/2018</t>
   </si>
   <si>
     <t>10,300825</t>
   </si>
   <si>
-    <t>02/10/2018</t>
+    <t>2/10/2018</t>
   </si>
   <si>
     <t>10,268716</t>
   </si>
   <si>
-    <t>01/10/2018</t>
+    <t>1/10/2018</t>
   </si>
   <si>
     <t>10,284366</t>
   </si>
   <si>
-    <t>30/09/2018</t>
+    <t>30/9/2018</t>
   </si>
   <si>
     <t>10,182863</t>
   </si>
   <si>
-    <t>29/09/2018</t>
+    <t>29/9/2018</t>
   </si>
   <si>
     <t>10,183240</t>
   </si>
   <si>
-    <t>28/09/2018</t>
+    <t>28/9/2018</t>
   </si>
   <si>
     <t>10,183617</t>
   </si>
   <si>
-    <t>27/09/2018</t>
+    <t>27/9/2018</t>
   </si>
   <si>
     <t>10,242644</t>
   </si>
   <si>
-    <t>26/09/2018</t>
+    <t>26/9/2018</t>
   </si>
   <si>
     <t>10,269116</t>
   </si>
   <si>
-    <t>25/09/2018</t>
+    <t>25/9/2018</t>
   </si>
   <si>
     <t>10,256198</t>
   </si>
   <si>
-    <t>24/09/2018</t>
+    <t>24/9/2018</t>
   </si>
   <si>
     <t>10,241642</t>
   </si>
   <si>
-    <t>23/09/2018</t>
+    <t>23/9/2018</t>
   </si>
   <si>
     <t>10,354191</t>
   </si>
   <si>
-    <t>22/09/2018</t>
+    <t>22/9/2018</t>
   </si>
   <si>
     <t>10,354575</t>
   </si>
   <si>
-    <t>21/09/2018</t>
+    <t>21/9/2018</t>
   </si>
   <si>
     <t>10,354958</t>
   </si>
   <si>
-    <t>20/09/2018</t>
+    <t>20/9/2018</t>
   </si>
   <si>
     <t>10,362942</t>
   </si>
   <si>
-    <t>19/09/2018</t>
+    <t>19/9/2018</t>
   </si>
   <si>
     <t>10,277647</t>
   </si>
   <si>
-    <t>18/09/2018</t>
+    <t>18/9/2018</t>
   </si>
   <si>
     <t>10,294228</t>
   </si>
   <si>
-    <t>17/09/2018</t>
+    <t>17/9/2018</t>
   </si>
   <si>
     <t>10,239259</t>
   </si>
   <si>
-    <t>16/09/2018</t>
+    <t>16/9/2018</t>
   </si>
   <si>
     <t>10,263587</t>
   </si>
   <si>
-    <t>15/09/2018</t>
+    <t>15/9/2018</t>
   </si>
   <si>
     <t>10,263967</t>
   </si>
   <si>
-    <t>14/09/2018</t>
+    <t>14/9/2018</t>
   </si>
   <si>
     <t>10,264347</t>
   </si>
   <si>
-    <t>13/09/2018</t>
+    <t>13/9/2018</t>
   </si>
   <si>
     <t>10,202520</t>
   </si>
   <si>
-    <t>12/09/2018</t>
+    <t>12/9/2018</t>
   </si>
   <si>
     <t>10,195596</t>
   </si>
   <si>
-    <t>11/09/2018</t>
+    <t>11/9/2018</t>
   </si>
   <si>
     <t>10,178140</t>
   </si>
   <si>
-    <t>10/09/2018</t>
+    <t>10/9/2018</t>
   </si>
   <si>
     <t>10,233297</t>
   </si>
   <si>
-    <t>09/09/2018</t>
+    <t>9/9/2018</t>
   </si>
   <si>
     <t>10,205717</t>
   </si>
   <si>
-    <t>08/09/2018</t>
+    <t>8/9/2018</t>
   </si>
   <si>
     <t>10,206095</t>
   </si>
   <si>
-    <t>07/09/2018</t>
+    <t>7/9/2018</t>
   </si>
   <si>
     <t>10,206473</t>
   </si>
   <si>
-    <t>06/09/2018</t>
+    <t>6/9/2018</t>
   </si>
   <si>
     <t>10,206731</t>
   </si>
   <si>
-    <t>05/09/2018</t>
+    <t>5/9/2018</t>
   </si>
   <si>
     <t>10,270184</t>
   </si>
   <si>
-    <t>04/09/2018</t>
+    <t>4/9/2018</t>
   </si>
   <si>
     <t>10,414635</t>
   </si>
   <si>
-    <t>03/09/2018</t>
+    <t>3/9/2018</t>
   </si>
   <si>
     <t>10,484448</t>
   </si>
   <si>
-    <t>02/09/2018</t>
+    <t>2/9/2018</t>
   </si>
   <si>
     <t>10,543243</t>
   </si>
   <si>
-    <t>01/09/2018</t>
+    <t>1/9/2018</t>
   </si>
   <si>
     <t>10,543597</t>
   </si>
   <si>
-    <t>31/08/2018</t>
+    <t>31/8/2018</t>
   </si>
   <si>
     <t>10,543979</t>
   </si>
   <si>
-    <t>30/08/2018</t>
+    <t>30/8/2018</t>
   </si>
   <si>
     <t>10,577389</t>
   </si>
   <si>
-    <t>29/08/2018</t>
+    <t>29/8/2018</t>
   </si>
   <si>
     <t>10,620654</t>
   </si>
   <si>
-    <t>28/08/2018</t>
+    <t>28/8/2018</t>
   </si>
   <si>
     <t>10,643759</t>
   </si>
   <si>
-    <t>27/08/2018</t>
+    <t>27/8/2018</t>
   </si>
   <si>
     <t>10,654622</t>
   </si>
   <si>
-    <t>26/08/2018</t>
+    <t>26/8/2018</t>
   </si>
   <si>
     <t>10,550023</t>
   </si>
   <si>
-    <t>25/08/2018</t>
+    <t>25/8/2018</t>
   </si>
   <si>
     <t>10,550377</t>
   </si>
   <si>
-    <t>24/08/2018</t>
+    <t>24/8/2018</t>
   </si>
   <si>
     <t>10,550704</t>
   </si>
   <si>
-    <t>23/08/2018</t>
+    <t>23/8/2018</t>
   </si>
   <si>
     <t>10,517163</t>
   </si>
   <si>
-    <t>22/08/2018</t>
+    <t>22/8/2018</t>
   </si>
   <si>
     <t>10,501670</t>
   </si>
   <si>
-    <t>21/08/2018</t>
+    <t>21/8/2018</t>
   </si>
   <si>
     <t>10,523887</t>
   </si>
   <si>
-    <t>20/08/2018</t>
+    <t>20/8/2018</t>
   </si>
   <si>
     <t>10,502994</t>
   </si>
   <si>
-    <t>19/08/2018</t>
+    <t>19/8/2018</t>
   </si>
   <si>
     <t>10,432255</t>
   </si>
   <si>
-    <t>18/08/2018</t>
+    <t>18/8/2018</t>
   </si>
   <si>
     <t>10,432605</t>
   </si>
   <si>
-    <t>17/08/2018</t>
+    <t>17/8/2018</t>
   </si>
   <si>
     <t>10,432948</t>
   </si>
   <si>
-    <t>16/08/2018</t>
+    <t>16/8/2018</t>
   </si>
   <si>
     <t>10,423960</t>
   </si>
   <si>
-    <t>15/08/2018</t>
+    <t>15/8/2018</t>
   </si>
   <si>
     <t>10,369141</t>
   </si>
   <si>
-    <t>14/08/2018</t>
+    <t>14/8/2018</t>
   </si>
   <si>
     <t>10,482170</t>
   </si>
   <si>
-    <t>13/08/2018</t>
+    <t>13/8/2018</t>
   </si>
   <si>
     <t>10,490576</t>
   </si>
   <si>
-    <t>12/08/2018</t>
+    <t>12/8/2018</t>
   </si>
   <si>
     <t>10,533758</t>
   </si>
   <si>
-    <t>11/08/2018</t>
+    <t>11/8/2018</t>
   </si>
   <si>
     <t>10,534112</t>
   </si>
   <si>
-    <t>10/08/2018</t>
+    <t>10/8/2018</t>
   </si>
   <si>
     <t>10,534552</t>
   </si>
   <si>
-    <t>09/08/2018</t>
+    <t>9/8/2018</t>
   </si>
   <si>
     <t>10,638531</t>
   </si>
   <si>
-    <t>08/08/2018</t>
+    <t>8/8/2018</t>
   </si>
   <si>
     <t>10,634207</t>
   </si>
   <si>
-    <t>07/08/2018</t>
+    <t>7/8/2018</t>
   </si>
   <si>
     <t>10,625409</t>
   </si>
   <si>
-    <t>06/08/2018</t>
+    <t>6/8/2018</t>
   </si>
   <si>
     <t>10,620215</t>
   </si>
   <si>
-    <t>05/08/2018</t>
+    <t>5/8/2018</t>
   </si>
   <si>
     <t>10,607249</t>
   </si>
   <si>
-    <t>04/08/2018</t>
+    <t>4/8/2018</t>
   </si>
   <si>
     <t>10,607605</t>
   </si>
   <si>
-    <t>03/08/2018</t>
+    <t>3/8/2018</t>
   </si>
   <si>
     <t>10,607933</t>
   </si>
   <si>
-    <t>02/08/2018</t>
+    <t>2/8/2018</t>
   </si>
   <si>
     <t>10,574346</t>
   </si>
   <si>
-    <t>01/08/2018</t>
+    <t>1/8/2018</t>
   </si>
   <si>
     <t>10,621690</t>
   </si>
   <si>
-    <t>31/07/2018</t>
+    <t>31/7/2018</t>
   </si>
   <si>
     <t>10,642215</t>
   </si>
   <si>
-    <t>30/07/2018</t>
+    <t>30/7/2018</t>
   </si>
   <si>
     <t>10,636942</t>
   </si>
   <si>
-    <t>29/07/2018</t>
+    <t>29/7/2018</t>
   </si>
   <si>
     <t>10,649826</t>
   </si>
   <si>
-    <t>28/07/2018</t>
+    <t>28/7/2018</t>
   </si>
   <si>
     <t>10,650183</t>
   </si>
   <si>
-    <t>27/07/2018</t>
+    <t>27/7/2018</t>
   </si>
   <si>
     <t>10,650533</t>
   </si>
   <si>
-    <t>26/07/2018</t>
+    <t>26/7/2018</t>
   </si>
   <si>
     <t>10,640865</t>
   </si>
   <si>
-    <t>25/07/2018</t>
+    <t>25/7/2018</t>
   </si>
   <si>
     <t>10,517340</t>
   </si>
   <si>
-    <t>24/07/2018</t>
+    <t>24/7/2018</t>
   </si>
   <si>
     <t>10,554491</t>
   </si>
   <si>
-    <t>23/07/2018</t>
+    <t>23/7/2018</t>
   </si>
   <si>
     <t>10,480136</t>
   </si>
   <si>
-    <t>22/07/2018</t>
+    <t>22/7/2018</t>
   </si>
   <si>
     <t>10,539938</t>
   </si>
   <si>
-    <t>21/07/2018</t>
+    <t>21/7/2018</t>
   </si>
   <si>
     <t>10,540292</t>
   </si>
   <si>
-    <t>20/07/2018</t>
+    <t>20/7/2018</t>
   </si>
   <si>
     <t>10,540630</t>
   </si>
   <si>
-    <t>19/07/2018</t>
+    <t>19/7/2018</t>
   </si>
   <si>
     <t>10,522165</t>
   </si>
   <si>
-    <t>18/07/2018</t>
+    <t>18/7/2018</t>
   </si>
   <si>
     <t>10,565828</t>
   </si>
   <si>
-    <t>17/07/2018</t>
+    <t>17/7/2018</t>
   </si>
   <si>
     <t>10,513769</t>
   </si>
   <si>
-    <t>16/07/2018</t>
+    <t>16/7/2018</t>
   </si>
   <si>
     <t>10,494864</t>
   </si>
   <si>
-    <t>15/07/2018</t>
+    <t>15/7/2018</t>
   </si>
   <si>
     <t>10,485492</t>
   </si>
   <si>
-    <t>14/07/2018</t>
+    <t>14/7/2018</t>
   </si>
   <si>
     <t>10,485844</t>
   </si>
   <si>
-    <t>13/07/2018</t>
+    <t>13/7/2018</t>
   </si>
   <si>
     <t>10,486184</t>
   </si>
   <si>
-    <t>12/07/2018</t>
+    <t>12/7/2018</t>
   </si>
   <si>
     <t>10,471241</t>
   </si>
   <si>
-    <t>11/07/2018</t>
+    <t>11/7/2018</t>
   </si>
   <si>
     <t>10,384075</t>
   </si>
   <si>
-    <t>10/07/2018</t>
+    <t>10/7/2018</t>
   </si>
   <si>
     <t>10,548626</t>
   </si>
   <si>
-    <t>09/07/2018</t>
+    <t>9/7/2018</t>
   </si>
   <si>
     <t>10,495074</t>
   </si>
   <si>
-    <t>08/07/2018</t>
+    <t>8/7/2018</t>
   </si>
   <si>
     <t>10,428197</t>
   </si>
   <si>
-    <t>07/07/2018</t>
+    <t>7/7/2018</t>
   </si>
   <si>
     <t>10,428547</t>
   </si>
   <si>
-    <t>06/07/2018</t>
+    <t>6/7/2018</t>
   </si>
   <si>
     <t>10,428894</t>
   </si>
   <si>
-    <t>05/07/2018</t>
+    <t>5/7/2018</t>
   </si>
   <si>
     <t>10,424379</t>
   </si>
   <si>
-    <t>04/07/2018</t>
+    <t>4/7/2018</t>
   </si>
   <si>
     <t>10,343518</t>
   </si>
   <si>
-    <t>03/07/2018</t>
+    <t>3/7/2018</t>
   </si>
   <si>
     <t>10,377380</t>
   </si>
   <si>
-    <t>02/07/2018</t>
+    <t>2/7/2018</t>
   </si>
   <si>
     <t>10,334823</t>
   </si>
   <si>
-    <t>01/07/2018</t>
+    <t>1/7/2018</t>
   </si>
   <si>
     <t>10,444354</t>
   </si>
   <si>
-    <t>30/06/2018</t>
+    <t>30/6/2018</t>
   </si>
   <si>
     <t>10,444705</t>
   </si>
   <si>
-    <t>29/06/2018</t>
+    <t>29/6/2018</t>
   </si>
   <si>
     <t>10,445001</t>
   </si>
   <si>
-    <t>28/06/2018</t>
+    <t>28/6/2018</t>
   </si>
   <si>
     <t>10,332855</t>
   </si>
   <si>
-    <t>27/06/2018</t>
+    <t>27/6/2018</t>
   </si>
   <si>
     <t>10,496578</t>
   </si>
   <si>
-    <t>26/06/2018</t>
+    <t>26/6/2018</t>
   </si>
   <si>
     <t>10,450258</t>
   </si>
   <si>
-    <t>25/06/2018</t>
+    <t>25/6/2018</t>
   </si>
   <si>
     <t>10,455753</t>
   </si>
   <si>
-    <t>24/06/2018</t>
+    <t>24/6/2018</t>
   </si>
   <si>
     <t>10,707211</t>
   </si>
   <si>
-    <t>23/06/2018</t>
+    <t>23/6/2018</t>
   </si>
   <si>
     <t>10,707571</t>
   </si>
   <si>
-    <t>22/06/2018</t>
+    <t>22/6/2018</t>
   </si>
   <si>
     <t>10,707897</t>
   </si>
   <si>
-    <t>21/06/2018</t>
+    <t>21/6/2018</t>
   </si>
   <si>
     <t>10,667617</t>
   </si>
   <si>
-    <t>20/06/2018</t>
+    <t>20/6/2018</t>
   </si>
   <si>
     <t>10,750650</t>
   </si>
   <si>
-    <t>19/06/2018</t>
+    <t>19/6/2018</t>
   </si>
   <si>
     <t>10,736380</t>
   </si>
   <si>
-    <t>18/06/2018</t>
+    <t>18/6/2018</t>
   </si>
   <si>
     <t>10,855528</t>
   </si>
   <si>
-    <t>17/06/2018</t>
+    <t>17/6/2018</t>
   </si>
   <si>
     <t>10,926491</t>
   </si>
   <si>
-    <t>16/06/2018</t>
+    <t>16/6/2018</t>
   </si>
   <si>
     <t>10,926859</t>
   </si>
   <si>
-    <t>15/06/2018</t>
+    <t>15/6/2018</t>
   </si>
   <si>
     <t>10,927268</t>
   </si>
   <si>
-    <t>14/06/2018</t>
+    <t>14/6/2018</t>
   </si>
   <si>
     <t>10,978387</t>
   </si>
   <si>
-    <t>13/06/2018</t>
+    <t>13/6/2018</t>
   </si>
   <si>
     <t>10,874398</t>
   </si>
   <si>
-    <t>12/06/2018</t>
+    <t>12/6/2018</t>
   </si>
   <si>
     <t>10,846424</t>
   </si>
   <si>
-    <t>11/06/2018</t>
+    <t>11/6/2018</t>
   </si>
   <si>
     <t>10,880867</t>
   </si>
   <si>
-    <t>10/06/2018</t>
+    <t>10/6/2018</t>
   </si>
   <si>
     <t>10,819097</t>
   </si>
   <si>
-    <t>09/06/2018</t>
+    <t>9/6/2018</t>
   </si>
   <si>
     <t>10,819461</t>
   </si>
   <si>
-    <t>08/06/2018</t>
+    <t>8/6/2018</t>
   </si>
   <si>
     <t>10,819835</t>
   </si>
   <si>
-    <t>07/06/2018</t>
+    <t>7/6/2018</t>
   </si>
   <si>
     <t>10,832665</t>
   </si>
   <si>
-    <t>06/06/2018</t>
+    <t>6/6/2018</t>
   </si>
   <si>
     <t>10,901345</t>
   </si>
   <si>
-    <t>05/06/2018</t>
+    <t>5/6/2018</t>
   </si>
   <si>
     <t>10,878611</t>
   </si>
   <si>
-    <t>04/06/2018</t>
+    <t>4/6/2018</t>
   </si>
   <si>
     <t>10,849356</t>
   </si>
   <si>
-    <t>03/06/2018</t>
+    <t>3/6/2018</t>
   </si>
   <si>
     <t>10,833205</t>
   </si>
   <si>
-    <t>02/06/2018</t>
+    <t>2/6/2018</t>
   </si>
   <si>
     <t>10,833569</t>
   </si>
   <si>
-    <t>01/06/2018</t>
+    <t>1/6/2018</t>
   </si>
   <si>
     <t>10,833892</t>
   </si>
   <si>
-    <t>31/05/2018</t>
+    <t>31/5/2018</t>
   </si>
   <si>
     <t>10,784156</t>
   </si>
   <si>
-    <t>30/05/2018</t>
+    <t>30/5/2018</t>
   </si>
   <si>
     <t>10,788340</t>
   </si>
   <si>
-    <t>29/05/2018</t>
+    <t>29/5/2018</t>
   </si>
   <si>
     <t>10,796269</t>
   </si>
   <si>
-    <t>28/05/2018</t>
+    <t>28/5/2018</t>
   </si>
   <si>
     <t>10,901328</t>
   </si>
   <si>
-    <t>27/05/2018</t>
+    <t>27/5/2018</t>
   </si>
   <si>
     <t>10,900828</t>
   </si>
   <si>
-    <t>26/05/2018</t>
+    <t>26/5/2018</t>
   </si>
   <si>
     <t>10,901194</t>
   </si>
   <si>
-    <t>25/05/2018</t>
+    <t>25/5/2018</t>
   </si>
   <si>
     <t>10,901538</t>
   </si>
   <si>
-    <t>24/05/2018</t>
+    <t>24/5/2018</t>
   </si>
   <si>
     <t>10,874549</t>
   </si>
   <si>
-    <t>23/05/2018</t>
+    <t>23/5/2018</t>
   </si>
   <si>
     <t>10,885649</t>
   </si>
   <si>
-    <t>22/05/2018</t>
+    <t>22/5/2018</t>
   </si>
   <si>
     <t>10,977952</t>
   </si>
   <si>
-    <t>21/05/2018</t>
+    <t>21/5/2018</t>
   </si>
   <si>
     <t>10,954189</t>
   </si>
   <si>
-    <t>20/05/2018</t>
+    <t>20/5/2018</t>
   </si>
   <si>
     <t>10,930162</t>
   </si>
   <si>
-    <t>19/05/2018</t>
+    <t>19/5/2018</t>
   </si>
   <si>
     <t>10,930529</t>
   </si>
   <si>
-    <t>18/05/2018</t>
+    <t>18/5/2018</t>
   </si>
   <si>
     <t>10,930942</t>
   </si>
   <si>
-    <t>17/05/2018</t>
+    <t>17/5/2018</t>
   </si>
   <si>
     <t>10,986838</t>
   </si>
   <si>
-    <t>16/05/2018</t>
+    <t>16/5/2018</t>
   </si>
   <si>
     <t>10,925508</t>
   </si>
   <si>
-    <t>15/05/2018</t>
+    <t>15/5/2018</t>
   </si>
   <si>
     <t>10,869094</t>
   </si>
   <si>
-    <t>14/05/2018</t>
+    <t>14/5/2018</t>
   </si>
   <si>
     <t>10,839134</t>
   </si>
   <si>
-    <t>13/05/2018</t>
+    <t>13/5/2018</t>
   </si>
   <si>
     <t>10,810899</t>
   </si>
   <si>
-    <t>12/05/2018</t>
+    <t>12/5/2018</t>
   </si>
   <si>
     <t>10,811263</t>
   </si>
   <si>
-    <t>11/05/2018</t>
+    <t>11/5/2018</t>
   </si>
   <si>
     <t>10,811621</t>
   </si>
   <si>
-    <t>10/05/2018</t>
+    <t>10/5/2018</t>
   </si>
   <si>
     <t>10,805419</t>
   </si>
   <si>
-    <t>09/05/2018</t>
+    <t>9/5/2018</t>
   </si>
   <si>
     <t>10,770424</t>
   </si>
   <si>
-    <t>08/05/2018</t>
+    <t>8/5/2018</t>
   </si>
   <si>
     <t>10,748646</t>
   </si>
   <si>
-    <t>07/05/2018</t>
+    <t>7/5/2018</t>
   </si>
   <si>
     <t>10,685767</t>
   </si>
   <si>
-    <t>06/05/2018</t>
+    <t>6/5/2018</t>
   </si>
   <si>
     <t>10,613064</t>
   </si>
   <si>
-    <t>05/05/2018</t>
+    <t>5/5/2018</t>
   </si>
   <si>
     <t>10,613421</t>
   </si>
   <si>
-    <t>04/05/2018</t>
+    <t>4/5/2018</t>
   </si>
   <si>
     <t>10,613732</t>
   </si>
   <si>
-    <t>03/05/2018</t>
+    <t>3/5/2018</t>
   </si>
   <si>
     <t>10,558748</t>
   </si>
   <si>
-    <t>02/05/2018</t>
+    <t>2/5/2018</t>
   </si>
   <si>
     <t>10,614887</t>
   </si>
   <si>
-    <t>01/05/2018</t>
+    <t>1/5/2018</t>
   </si>
   <si>
     <t>10,468614</t>
   </si>
   <si>
-    <t>30/04/2018</t>
+    <t>30/4/2018</t>
   </si>
   <si>
     <t>10,468960</t>
   </si>
   <si>
-    <t>29/04/2018</t>
+    <t>29/4/2018</t>
   </si>
   <si>
     <t>10,462257</t>
   </si>
   <si>
-    <t>28/04/2018</t>
+    <t>28/4/2018</t>
   </si>
   <si>
     <t>10,462609</t>
   </si>
   <si>
-    <t>27/04/2018</t>
+    <t>27/4/2018</t>
   </si>
   <si>
     <t>10,462935</t>
   </si>
   <si>
-    <t>26/04/2018</t>
+    <t>26/4/2018</t>
   </si>
   <si>
     <t>10,431439</t>
   </si>
   <si>
-    <t>25/04/2018</t>
+    <t>25/4/2018</t>
   </si>
   <si>
     <t>10,371629</t>
   </si>
   <si>
-    <t>24/04/2018</t>
+    <t>24/4/2018</t>
   </si>
   <si>
     <t>10,432878</t>
   </si>
   <si>
-    <t>23/04/2018</t>
+    <t>23/4/2018</t>
   </si>
   <si>
     <t>10,497880</t>
   </si>
   <si>
-    <t>22/04/2018</t>
+    <t>22/4/2018</t>
   </si>
   <si>
     <t>10,472075</t>
   </si>
   <si>
-    <t>21/04/2018</t>
+    <t>21/4/2018</t>
   </si>
   <si>
     <t>10,472427</t>
   </si>
   <si>
-    <t>20/04/2018</t>
+    <t>20/4/2018</t>
   </si>
   <si>
     <t>10,472816</t>
   </si>
   <si>
-    <t>19/04/2018</t>
+    <t>19/4/2018</t>
   </si>
   <si>
     <t>10,517351</t>
   </si>
   <si>
-    <t>18/04/2018</t>
+    <t>18/4/2018</t>
   </si>
   <si>
     <t>10,538570</t>
   </si>
   <si>
-    <t>17/04/2018</t>
+    <t>17/4/2018</t>
   </si>
   <si>
     <t>10,519322</t>
   </si>
   <si>
-    <t>16/04/2018</t>
+    <t>16/4/2018</t>
   </si>
   <si>
     <t>10,448401</t>
   </si>
   <si>
-    <t>15/04/2018</t>
+    <t>15/4/2018</t>
   </si>
   <si>
     <t>10,467326</t>
   </si>
   <si>
-    <t>14/04/2018</t>
+    <t>14/4/2018</t>
   </si>
   <si>
     <t>10,467679</t>
   </si>
   <si>
-    <t>13/04/2018</t>
+    <t>13/4/2018</t>
   </si>
   <si>
     <t>10,468023</t>
   </si>
   <si>
-    <t>12/04/2018</t>
+    <t>12/4/2018</t>
   </si>
   <si>
     <t>10,454717</t>
   </si>
   <si>
-    <t>11/04/2018</t>
+    <t>11/4/2018</t>
   </si>
   <si>
     <t>10,385497</t>
   </si>
   <si>
-    <t>10/04/2018</t>
+    <t>10/4/2018</t>
   </si>
   <si>
     <t>10,482637</t>
   </si>
   <si>
-    <t>09/04/2018</t>
+    <t>9/4/2018</t>
   </si>
   <si>
     <t>10,362271</t>
   </si>
   <si>
-    <t>08/04/2018</t>
+    <t>8/4/2018</t>
   </si>
   <si>
     <t>10,399621</t>
   </si>
   <si>
-    <t>07/04/2018</t>
+    <t>7/4/2018</t>
   </si>
   <si>
     <t>10,399973</t>
   </si>
   <si>
-    <t>06/04/2018</t>
+    <t>6/4/2018</t>
   </si>
   <si>
     <t>10,400332</t>
   </si>
   <si>
-    <t>05/04/2018</t>
+    <t>5/4/2018</t>
   </si>
   <si>
     <t>10,408239</t>
   </si>
   <si>
-    <t>04/04/2018</t>
+    <t>4/4/2018</t>
   </si>
   <si>
     <t>10,154679</t>
   </si>
   <si>
-    <t>03/04/2018</t>
+    <t>3/4/2018</t>
   </si>
   <si>
     <t>10,264313</t>
   </si>
   <si>
-    <t>02/04/2018</t>
+    <t>2/4/2018</t>
   </si>
   <si>
     <t>10,261617</t>
   </si>
   <si>
-    <t>01/04/2018</t>
+    <t>1/4/2018</t>
   </si>
   <si>
     <t>10,261618</t>
   </si>
   <si>
-    <t>31/03/2018</t>
+    <t>31/3/2018</t>
   </si>
   <si>
     <t>10,262000</t>
   </si>
   <si>
-    <t>30/03/2018</t>
+    <t>30/3/2018</t>
   </si>
   <si>
     <t>10,262382</t>
   </si>
   <si>
-    <t>29/03/2018</t>
+    <t>29/3/2018</t>
   </si>
   <si>
     <t>10,264720</t>
   </si>
   <si>
-    <t>28/03/2018</t>
+    <t>28/3/2018</t>
   </si>
   <si>
     <t>10,159719</t>
   </si>
   <si>
-    <t>27/03/2018</t>
+    <t>27/3/2018</t>
   </si>
   <si>
     <t>10,170869</t>
   </si>
   <si>
-    <t>26/03/2018</t>
+    <t>26/3/2018</t>
   </si>
   <si>
     <t>10,090150</t>
   </si>
   <si>
-    <t>25/03/2018</t>
+    <t>25/3/2018</t>
   </si>
   <si>
     <t>10,135716</t>
   </si>
   <si>
-    <t>24/03/2018</t>
+    <t>24/3/2018</t>
   </si>
   <si>
     <t>10,136094</t>
   </si>
   <si>
-    <t>23/03/2018</t>
+    <t>23/3/2018</t>
   </si>
   <si>
     <t>10,136472</t>
   </si>
   <si>
-    <t>22/03/2018</t>
+    <t>22/3/2018</t>
   </si>
   <si>
     <t>10,232651</t>
   </si>
   <si>
-    <t>21/03/2018</t>
+    <t>21/3/2018</t>
   </si>
   <si>
     <t>10,358741</t>
   </si>
   <si>
-    <t>20/03/2018</t>
+    <t>20/3/2018</t>
   </si>
   <si>
     <t>10,359512</t>
   </si>
   <si>
-    <t>19/03/2018</t>
+    <t>19/3/2018</t>
   </si>
   <si>
     <t>10,247440</t>
   </si>
   <si>
-    <t>18/03/2018</t>
+    <t>18/3/2018</t>
   </si>
   <si>
     <t>10,301235</t>
   </si>
   <si>
-    <t>17/03/2018</t>
+    <t>17/3/2018</t>
   </si>
   <si>
     <t>10,301601</t>
   </si>
   <si>
-    <t>16/03/2018</t>
+    <t>16/3/2018</t>
   </si>
   <si>
     <t>10,301997</t>
   </si>
   <si>
-    <t>15/03/2018</t>
+    <t>15/3/2018</t>
   </si>
   <si>
     <t>10,342893</t>
   </si>
   <si>
-    <t>14/03/2018</t>
+    <t>14/3/2018</t>
   </si>
   <si>
     <t>10,322445</t>
   </si>
   <si>
-    <t>13/03/2018</t>
+    <t>13/3/2018</t>
   </si>
   <si>
     <t>10,305296</t>
   </si>
   <si>
-    <t>12/03/2018</t>
+    <t>12/3/2018</t>
   </si>
   <si>
     <t>10,373909</t>
   </si>
   <si>
-    <t>11/03/2018</t>
+    <t>11/3/2018</t>
   </si>
   <si>
     <t>10,334906</t>
   </si>
   <si>
-    <t>10/03/2018</t>
+    <t>10/3/2018</t>
   </si>
   <si>
     <t>10,335256</t>
   </si>
   <si>
-    <t>09/03/2018</t>
+    <t>9/3/2018</t>
   </si>
   <si>
     <t>10,335581</t>
   </si>
   <si>
-    <t>08/03/2018</t>
+    <t>8/3/2018</t>
   </si>
   <si>
     <t>10,305166</t>
   </si>
   <si>
-    <t>07/03/2018</t>
+    <t>7/3/2018</t>
   </si>
   <si>
     <t>10,206783</t>
   </si>
   <si>
-    <t>06/03/2018</t>
+    <t>6/3/2018</t>
   </si>
   <si>
     <t>10,129125</t>
   </si>
   <si>
-    <t>05/03/2018</t>
+    <t>5/3/2018</t>
   </si>
   <si>
     <t>10,102584</t>
   </si>
   <si>
-    <t>04/03/2018</t>
+    <t>4/3/2018</t>
   </si>
   <si>
     <t>10,023233</t>
   </si>
   <si>
-    <t>03/03/2018</t>
+    <t>3/3/2018</t>
   </si>
   <si>
     <t>10,023607</t>
   </si>
   <si>
-    <t>02/03/2018</t>
+    <t>2/3/2018</t>
   </si>
   <si>
     <t>10,023981</t>
   </si>
   <si>
-    <t>01/03/2018</t>
+    <t>1/3/2018</t>
   </si>
   <si>
     <t>10,235734</t>
   </si>
   <si>
-    <t>28/02/2018</t>
+    <t>28/2/2018</t>
   </si>
   <si>
     <t>10,408086</t>
   </si>
   <si>
-    <t>27/02/2018</t>
+    <t>27/2/2018</t>
   </si>
   <si>
     <t>10,426417</t>
   </si>
   <si>
-    <t>26/02/2018</t>
+    <t>26/2/2018</t>
   </si>
   <si>
     <t>10,442643</t>
   </si>
   <si>
-    <t>25/02/2018</t>
+    <t>25/2/2018</t>
   </si>
   <si>
     <t>10,412403</t>
   </si>
   <si>
-    <t>24/02/2018</t>
+    <t>24/2/2018</t>
   </si>
   <si>
     <t>10,412757</t>
   </si>
   <si>
-    <t>23/02/2018</t>
+    <t>23/2/2018</t>
   </si>
   <si>
     <t>10,413092</t>
   </si>
   <si>
-    <t>22/02/2018</t>
+    <t>22/2/2018</t>
   </si>
   <si>
     <t>10,390774</t>
   </si>
   <si>
-    <t>21/02/2018</t>
+    <t>21/2/2018</t>
   </si>
   <si>
     <t>10,432748</t>
   </si>
   <si>
-    <t>20/02/2018</t>
+    <t>20/2/2018</t>
   </si>
   <si>
     <t>10,465884</t>
   </si>
   <si>
-    <t>19/02/2018</t>
+    <t>19/2/2018</t>
   </si>
   <si>
     <t>10,371168</t>
   </si>
   <si>
-    <t>18/02/2018</t>
+    <t>18/2/2018</t>
   </si>
   <si>
     <t>10,414380</t>
   </si>
   <si>
-    <t>17/02/2018</t>
+    <t>17/2/2018</t>
   </si>
   <si>
     <t>10,414734</t>
   </si>
   <si>
-    <t>16/02/2018</t>
+    <t>16/2/2018</t>
   </si>
   <si>
     <t>10,415026</t>
   </si>
   <si>
-    <t>15/02/2018</t>
+    <t>15/2/2018</t>
   </si>
   <si>
     <t>10,337187</t>
   </si>
   <si>
-    <t>14/02/2018</t>
+    <t>14/2/2018</t>
   </si>
   <si>
     <t>10,242590</t>
   </si>
   <si>
-    <t>13/02/2018</t>
+    <t>13/2/2018</t>
   </si>
   <si>
     <t>10,070009</t>
   </si>
   <si>
-    <t>12/02/2018</t>
+    <t>12/2/2018</t>
   </si>
   <si>
     <t>10,154672</t>
   </si>
   <si>
-    <t>11/02/2018</t>
+    <t>11/2/2018</t>
   </si>
   <si>
     <t>10,007748</t>
   </si>
   <si>
-    <t>10/02/2018</t>
+    <t>10/2/2018</t>
   </si>
   <si>
     <t>10,008123</t>
   </si>
   <si>
-    <t>09/02/2018</t>
+    <t>9/2/2018</t>
   </si>
   <si>
     <t>10,008498</t>
   </si>
   <si>
-    <t>08/02/2018</t>
+    <t>8/2/2018</t>
   </si>
   <si>
     <t>10,049272</t>
   </si>
   <si>
-    <t>07/02/2018</t>
+    <t>7/2/2018</t>
   </si>
   <si>
     <t>10,290759</t>
   </si>
   <si>
-    <t>06/02/2018</t>
+    <t>6/2/2018</t>
   </si>
   <si>
     <t>10,060889</t>
   </si>
   <si>
-    <t>05/02/2018</t>
+    <t>5/2/2018</t>
   </si>
   <si>
     <t>10,207674</t>
   </si>
   <si>
-    <t>04/02/2018</t>
+    <t>4/2/2018</t>
   </si>
   <si>
     <t>10,337319</t>
   </si>
   <si>
-    <t>03/02/2018</t>
+    <t>3/2/2018</t>
   </si>
   <si>
     <t>10,337671</t>
   </si>
   <si>
-    <t>02/02/2018</t>
+    <t>2/2/2018</t>
   </si>
   <si>
     <t>10,338154</t>
   </si>
   <si>
-    <t>01/02/2018</t>
+    <t>1/2/2018</t>
   </si>
   <si>
     <t>10,497386</t>
   </si>
   <si>
-    <t>31/01/2018</t>
+    <t>31/1/2018</t>
   </si>
   <si>
     <t>10,533847</t>
   </si>
   <si>
-    <t>30/01/2018</t>
+    <t>30/1/2018</t>
   </si>
   <si>
     <t>10,548065</t>
   </si>
   <si>
-    <t>29/01/2018</t>
+    <t>29/1/2018</t>
   </si>
   <si>
     <t>10,602496</t>
   </si>
   <si>
-    <t>28/01/2018</t>
+    <t>28/1/2018</t>
   </si>
   <si>
     <t>10,620063</t>
   </si>
   <si>
-    <t>27/01/2018</t>
+    <t>27/1/2018</t>
   </si>
   <si>
     <t>10,620424</t>
   </si>
   <si>
-    <t>26/01/2018</t>
+    <t>26/1/2018</t>
   </si>
   <si>
     <t>10,620733</t>
   </si>
   <si>
-    <t>25/01/2018</t>
+    <t>25/1/2018</t>
   </si>
   <si>
     <t>10,557003</t>
   </si>
   <si>
-    <t>24/01/2018</t>
+    <t>24/1/2018</t>
   </si>
   <si>
     <t>10,630529</t>
   </si>
   <si>
-    <t>23/01/2018</t>
+    <t>23/1/2018</t>
   </si>
   <si>
     <t>10,737743</t>
   </si>
   <si>
-    <t>22/01/2018</t>
+    <t>22/1/2018</t>
   </si>
   <si>
     <t>10,712447</t>
   </si>
   <si>
-    <t>21/01/2018</t>
+    <t>21/1/2018</t>
   </si>
   <si>
     <t>10,687007</t>
   </si>
   <si>
-    <t>20/01/2018</t>
+    <t>20/1/2018</t>
   </si>
   <si>
     <t>10,687371</t>
   </si>
   <si>
-    <t>19/01/2018</t>
+    <t>19/1/2018</t>
   </si>
   <si>
     <t>10,687675</t>
   </si>
   <si>
-    <t>18/01/2018</t>
+    <t>18/1/2018</t>
   </si>
   <si>
     <t>10,616870</t>
   </si>
   <si>
-    <t>17/01/2018</t>
+    <t>17/1/2018</t>
   </si>
   <si>
     <t>10,545972</t>
   </si>
   <si>
-    <t>16/01/2018</t>
+    <t>16/1/2018</t>
   </si>
   <si>
     <t>10,585421</t>
   </si>
   <si>
-    <t>15/01/2018</t>
+    <t>15/1/2018</t>
   </si>
   <si>
     <t>10,585623</t>
   </si>
   <si>
-    <t>14/01/2018</t>
+    <t>14/1/2018</t>
   </si>
   <si>
     <t>10,569973</t>
   </si>
   <si>
-    <t>13/01/2018</t>
+    <t>13/1/2018</t>
   </si>
   <si>
     <t>10,570333</t>
   </si>
   <si>
-    <t>12/01/2018</t>
+    <t>12/1/2018</t>
   </si>
   <si>
     <t>10,570654</t>
   </si>
   <si>
-    <t>11/01/2018</t>
+    <t>11/1/2018</t>
   </si>
   <si>
     <t>10,522409</t>
   </si>
   <si>
-    <t>10/01/2018</t>
+    <t>10/1/2018</t>
   </si>
   <si>
     <t>10,548592</t>
   </si>
   <si>
-    <t>09/01/2018</t>
+    <t>9/1/2018</t>
   </si>
   <si>
     <t>10,641530</t>
   </si>
   <si>
-    <t>08/01/2018</t>
+    <t>8/1/2018</t>
   </si>
   <si>
     <t>10,582908</t>
   </si>
   <si>
-    <t>07/01/2018</t>
+    <t>7/1/2018</t>
   </si>
   <si>
     <t>10,532288</t>
   </si>
   <si>
-    <t>06/01/2018</t>
+    <t>6/1/2018</t>
   </si>
   <si>
     <t>10,532647</t>
   </si>
   <si>
-    <t>05/01/2018</t>
+    <t>5/1/2018</t>
   </si>
   <si>
     <t>10,532920</t>
   </si>
   <si>
-    <t>04/01/2018</t>
+    <t>4/1/2018</t>
   </si>
   <si>
     <t>10,428833</t>
   </si>
   <si>
-    <t>03/01/2018</t>
+    <t>3/1/2018</t>
   </si>
   <si>
     <t>10,324313</t>
   </si>
   <si>
-    <t>02/01/2018</t>
+    <t>2/1/2018</t>
   </si>
   <si>
     <t>10,264201</t>
   </si>
   <si>
-    <t>01/01/2018</t>
+    <t>1/1/2018</t>
   </si>
   <si>
     <t>10,258814</t>
   </si>
   <si>
     <t>31/12/2017</t>
   </si>
   <si>
     <t>10,240883</t>
   </si>
   <si>
     <t>30/12/2017</t>
   </si>
   <si>
     <t>10,241252</t>
   </si>
   <si>
     <t>29/12/2017</t>
   </si>
   <si>
     <t>10,241635</t>
   </si>
   <si>
     <t>28/12/2017</t>
   </si>
@@ -18483,99 +18777,99 @@
   <si>
     <t>13/12/2017</t>
   </si>
   <si>
     <t>10,264585</t>
   </si>
   <si>
     <t>12/12/2017</t>
   </si>
   <si>
     <t>10,273589</t>
   </si>
   <si>
     <t>11/12/2017</t>
   </si>
   <si>
     <t>10,225466</t>
   </si>
   <si>
     <t>10/12/2017</t>
   </si>
   <si>
     <t>10,283595</t>
   </si>
   <si>
-    <t>09/12/2017</t>
+    <t>9/12/2017</t>
   </si>
   <si>
     <t>10,283965</t>
   </si>
   <si>
-    <t>08/12/2017</t>
+    <t>8/12/2017</t>
   </si>
   <si>
     <t>10,284271</t>
   </si>
   <si>
-    <t>07/12/2017</t>
+    <t>7/12/2017</t>
   </si>
   <si>
     <t>10,206195</t>
   </si>
   <si>
-    <t>06/12/2017</t>
+    <t>6/12/2017</t>
   </si>
   <si>
     <t>10,202423</t>
   </si>
   <si>
-    <t>05/12/2017</t>
+    <t>5/12/2017</t>
   </si>
   <si>
     <t>10,177026</t>
   </si>
   <si>
-    <t>04/12/2017</t>
+    <t>4/12/2017</t>
   </si>
   <si>
     <t>10,173192</t>
   </si>
   <si>
-    <t>03/12/2017</t>
+    <t>3/12/2017</t>
   </si>
   <si>
     <t>10,140448</t>
   </si>
   <si>
-    <t>02/12/2017</t>
+    <t>2/12/2017</t>
   </si>
   <si>
     <t>10,140816</t>
   </si>
   <si>
-    <t>01/12/2017</t>
+    <t>1/12/2017</t>
   </si>
   <si>
     <t>10,141277</t>
   </si>
   <si>
     <t>30/11/2017</t>
   </si>
   <si>
     <t>10,260723</t>
   </si>
   <si>
     <t>29/11/2017</t>
   </si>
   <si>
     <t>10,252534</t>
   </si>
   <si>
     <t>28/11/2017</t>
   </si>
   <si>
     <t>10,284496</t>
   </si>
   <si>
     <t>27/11/2017</t>
   </si>
@@ -18663,99 +18957,99 @@
   <si>
     <t>13/11/2017</t>
   </si>
   <si>
     <t>10,106661</t>
   </si>
   <si>
     <t>12/11/2017</t>
   </si>
   <si>
     <t>10,176857</t>
   </si>
   <si>
     <t>11/11/2017</t>
   </si>
   <si>
     <t>10,177249</t>
   </si>
   <si>
     <t>10/11/2017</t>
   </si>
   <si>
     <t>10,177654</t>
   </si>
   <si>
-    <t>09/11/2017</t>
+    <t>9/11/2017</t>
   </si>
   <si>
     <t>10,194368</t>
   </si>
   <si>
-    <t>08/11/2017</t>
+    <t>8/11/2017</t>
   </si>
   <si>
     <t>10,384722</t>
   </si>
   <si>
-    <t>07/11/2017</t>
+    <t>7/11/2017</t>
   </si>
   <si>
     <t>10,421938</t>
   </si>
   <si>
-    <t>06/11/2017</t>
+    <t>6/11/2017</t>
   </si>
   <si>
     <t>10,468453</t>
   </si>
   <si>
-    <t>05/11/2017</t>
+    <t>5/11/2017</t>
   </si>
   <si>
     <t>10,409274</t>
   </si>
   <si>
-    <t>04/11/2017</t>
+    <t>4/11/2017</t>
   </si>
   <si>
     <t>10,409674</t>
   </si>
   <si>
-    <t>03/11/2017</t>
+    <t>3/11/2017</t>
   </si>
   <si>
     <t>10,410017</t>
   </si>
   <si>
-    <t>02/11/2017</t>
+    <t>2/11/2017</t>
   </si>
   <si>
     <t>10,341887</t>
   </si>
   <si>
-    <t>01/11/2017</t>
+    <t>1/11/2017</t>
   </si>
   <si>
     <t>10,418792</t>
   </si>
   <si>
     <t>31/10/2017</t>
   </si>
   <si>
     <t>10,346534</t>
   </si>
   <si>
     <t>30/10/2017</t>
   </si>
   <si>
     <t>10,279674</t>
   </si>
   <si>
     <t>29/10/2017</t>
   </si>
   <si>
     <t>10,222368</t>
   </si>
   <si>
     <t>28/10/2017</t>
   </si>
@@ -18849,741 +19143,741 @@
   <si>
     <t>13/10/2017</t>
   </si>
   <si>
     <t>10,177112</t>
   </si>
   <si>
     <t>12/10/2017</t>
   </si>
   <si>
     <t>10,162931</t>
   </si>
   <si>
     <t>11/10/2017</t>
   </si>
   <si>
     <t>10,148310</t>
   </si>
   <si>
     <t>10/10/2017</t>
   </si>
   <si>
     <t>10,099307</t>
   </si>
   <si>
-    <t>09/10/2017</t>
+    <t>9/10/2017</t>
   </si>
   <si>
     <t>10,091184</t>
   </si>
   <si>
-    <t>08/10/2017</t>
+    <t>8/10/2017</t>
   </si>
   <si>
     <t>10,087982</t>
   </si>
   <si>
-    <t>07/10/2017</t>
+    <t>7/10/2017</t>
   </si>
   <si>
     <t>10,088384</t>
   </si>
   <si>
-    <t>06/10/2017</t>
+    <t>6/10/2017</t>
   </si>
   <si>
     <t>10,088818</t>
   </si>
   <si>
-    <t>05/10/2017</t>
+    <t>5/10/2017</t>
   </si>
   <si>
     <t>10,128743</t>
   </si>
   <si>
-    <t>04/10/2017</t>
+    <t>4/10/2017</t>
   </si>
   <si>
     <t>10,160408</t>
   </si>
   <si>
-    <t>03/10/2017</t>
+    <t>3/10/2017</t>
   </si>
   <si>
     <t>10,150838</t>
   </si>
   <si>
-    <t>02/10/2017</t>
+    <t>2/10/2017</t>
   </si>
   <si>
     <t>10,133427</t>
   </si>
   <si>
-    <t>01/10/2017</t>
+    <t>1/10/2017</t>
   </si>
   <si>
     <t>10,051612</t>
   </si>
   <si>
-    <t>30/09/2017</t>
+    <t>30/9/2017</t>
   </si>
   <si>
     <t>10,052015</t>
   </si>
   <si>
-    <t>29/09/2017</t>
+    <t>29/9/2017</t>
   </si>
   <si>
     <t>10,052377</t>
   </si>
   <si>
-    <t>28/09/2017</t>
+    <t>28/9/2017</t>
   </si>
   <si>
     <t>10,003129</t>
   </si>
   <si>
-    <t>27/09/2017</t>
+    <t>27/9/2017</t>
   </si>
   <si>
     <t>9,982061</t>
   </si>
   <si>
-    <t>26/09/2017</t>
+    <t>26/9/2017</t>
   </si>
   <si>
     <t>9,946947</t>
   </si>
   <si>
-    <t>25/09/2017</t>
+    <t>25/9/2017</t>
   </si>
   <si>
     <t>9,974153</t>
   </si>
   <si>
-    <t>24/09/2017</t>
+    <t>24/9/2017</t>
   </si>
   <si>
     <t>9,981869</t>
   </si>
   <si>
-    <t>23/09/2017</t>
+    <t>23/9/2017</t>
   </si>
   <si>
     <t>9,982274</t>
   </si>
   <si>
-    <t>22/09/2017</t>
+    <t>22/9/2017</t>
   </si>
   <si>
     <t>9,982675</t>
   </si>
   <si>
-    <t>21/09/2017</t>
+    <t>21/9/2017</t>
   </si>
   <si>
     <t>9,978626</t>
   </si>
   <si>
-    <t>20/09/2017</t>
+    <t>20/9/2017</t>
   </si>
   <si>
     <t>9,946869</t>
   </si>
   <si>
-    <t>19/09/2017</t>
+    <t>19/9/2017</t>
   </si>
   <si>
     <t>9,995525</t>
   </si>
   <si>
-    <t>18/09/2017</t>
+    <t>18/9/2017</t>
   </si>
   <si>
     <t>9,984706</t>
   </si>
   <si>
-    <t>17/09/2017</t>
+    <t>17/9/2017</t>
   </si>
   <si>
     <t>9,962148</t>
   </si>
   <si>
-    <t>16/09/2017</t>
+    <t>16/9/2017</t>
   </si>
   <si>
     <t>9,962553</t>
   </si>
   <si>
-    <t>15/09/2017</t>
+    <t>15/9/2017</t>
   </si>
   <si>
     <t>9,962966</t>
   </si>
   <si>
-    <t>14/09/2017</t>
+    <t>14/9/2017</t>
   </si>
   <si>
     <t>9,978113</t>
   </si>
   <si>
-    <t>13/09/2017</t>
+    <t>13/9/2017</t>
   </si>
   <si>
     <t>10,010431</t>
   </si>
   <si>
-    <t>12/09/2017</t>
+    <t>12/9/2017</t>
   </si>
   <si>
     <t>9,991867</t>
   </si>
   <si>
-    <t>11/09/2017</t>
+    <t>11/9/2017</t>
   </si>
   <si>
     <t>9,978504</t>
   </si>
   <si>
-    <t>10/09/2017</t>
+    <t>10/9/2017</t>
   </si>
   <si>
     <t>9,839470</t>
   </si>
   <si>
-    <t>09/09/2017</t>
+    <t>9/9/2017</t>
   </si>
   <si>
     <t>9,839924</t>
   </si>
   <si>
-    <t>08/09/2017</t>
+    <t>8/9/2017</t>
   </si>
   <si>
     <t>9,840378</t>
   </si>
   <si>
-    <t>07/09/2017</t>
+    <t>7/9/2017</t>
   </si>
   <si>
     <t>9,848290</t>
   </si>
   <si>
-    <t>06/09/2017</t>
+    <t>6/9/2017</t>
   </si>
   <si>
     <t>9,809220</t>
   </si>
   <si>
-    <t>05/09/2017</t>
+    <t>5/9/2017</t>
   </si>
   <si>
     <t>9,807402</t>
   </si>
   <si>
-    <t>04/09/2017</t>
+    <t>4/9/2017</t>
   </si>
   <si>
     <t>9,761201</t>
   </si>
   <si>
-    <t>03/09/2017</t>
+    <t>3/9/2017</t>
   </si>
   <si>
     <t>9,806353</t>
   </si>
   <si>
-    <t>02/09/2017</t>
+    <t>2/9/2017</t>
   </si>
   <si>
     <t>9,806830</t>
   </si>
   <si>
-    <t>01/09/2017</t>
+    <t>1/9/2017</t>
   </si>
   <si>
     <t>9,807306</t>
   </si>
   <si>
-    <t>31/08/2017</t>
+    <t>31/8/2017</t>
   </si>
   <si>
     <t>9,717102</t>
   </si>
   <si>
-    <t>30/08/2017</t>
+    <t>30/8/2017</t>
   </si>
   <si>
     <t>9,614019</t>
   </si>
   <si>
-    <t>29/08/2017</t>
+    <t>29/8/2017</t>
   </si>
   <si>
     <t>9,546556</t>
   </si>
   <si>
-    <t>28/08/2017</t>
+    <t>28/8/2017</t>
   </si>
   <si>
     <t>9,639851</t>
   </si>
   <si>
-    <t>27/08/2017</t>
+    <t>27/8/2017</t>
   </si>
   <si>
     <t>9,689451</t>
   </si>
   <si>
-    <t>26/08/2017</t>
+    <t>26/8/2017</t>
   </si>
   <si>
     <t>9,689928</t>
   </si>
   <si>
-    <t>25/08/2017</t>
+    <t>25/8/2017</t>
   </si>
   <si>
     <t>9,690406</t>
   </si>
   <si>
-    <t>24/08/2017</t>
+    <t>24/8/2017</t>
   </si>
   <si>
     <t>9,712063</t>
   </si>
   <si>
-    <t>23/08/2017</t>
+    <t>23/8/2017</t>
   </si>
   <si>
     <t>9,730346</t>
   </si>
   <si>
-    <t>22/08/2017</t>
+    <t>22/8/2017</t>
   </si>
   <si>
     <t>9,777373</t>
   </si>
   <si>
-    <t>21/08/2017</t>
+    <t>21/8/2017</t>
   </si>
   <si>
     <t>9,678970</t>
   </si>
   <si>
-    <t>20/08/2017</t>
+    <t>20/8/2017</t>
   </si>
   <si>
     <t>9,712616</t>
   </si>
   <si>
-    <t>19/08/2017</t>
+    <t>19/8/2017</t>
   </si>
   <si>
     <t>9,713119</t>
   </si>
   <si>
-    <t>18/08/2017</t>
+    <t>18/8/2017</t>
   </si>
   <si>
     <t>9,713623</t>
   </si>
   <si>
-    <t>17/08/2017</t>
+    <t>17/8/2017</t>
   </si>
   <si>
     <t>9,799099</t>
   </si>
   <si>
-    <t>16/08/2017</t>
+    <t>16/8/2017</t>
   </si>
   <si>
     <t>9,826719</t>
   </si>
   <si>
-    <t>15/08/2017</t>
+    <t>15/8/2017</t>
   </si>
   <si>
     <t>9,765609</t>
   </si>
   <si>
-    <t>14/08/2017</t>
+    <t>14/8/2017</t>
   </si>
   <si>
     <t>9,724388</t>
   </si>
   <si>
-    <t>13/08/2017</t>
+    <t>13/8/2017</t>
   </si>
   <si>
     <t>9,576059</t>
   </si>
   <si>
-    <t>12/08/2017</t>
+    <t>12/8/2017</t>
   </si>
   <si>
     <t>9,576558</t>
   </si>
   <si>
-    <t>11/08/2017</t>
+    <t>11/8/2017</t>
   </si>
   <si>
     <t>9,577056</t>
   </si>
   <si>
-    <t>10/08/2017</t>
+    <t>10/8/2017</t>
   </si>
   <si>
     <t>9,653684</t>
   </si>
   <si>
-    <t>09/08/2017</t>
+    <t>9/8/2017</t>
   </si>
   <si>
     <t>9,745000</t>
   </si>
   <si>
-    <t>08/08/2017</t>
+    <t>8/8/2017</t>
   </si>
   <si>
     <t>9,827681</t>
   </si>
   <si>
-    <t>07/08/2017</t>
+    <t>7/8/2017</t>
   </si>
   <si>
     <t>9,800403</t>
   </si>
   <si>
-    <t>06/08/2017</t>
+    <t>6/8/2017</t>
   </si>
   <si>
     <t>9,809823</t>
   </si>
   <si>
-    <t>05/08/2017</t>
+    <t>5/8/2017</t>
   </si>
   <si>
     <t>9,810324</t>
   </si>
   <si>
-    <t>04/08/2017</t>
+    <t>4/8/2017</t>
   </si>
   <si>
     <t>9,810826</t>
   </si>
   <si>
-    <t>03/08/2017</t>
+    <t>3/8/2017</t>
   </si>
   <si>
     <t>9,675726</t>
   </si>
   <si>
-    <t>02/08/2017</t>
+    <t>2/8/2017</t>
   </si>
   <si>
     <t>9,685191</t>
   </si>
   <si>
-    <t>01/08/2017</t>
+    <t>1/8/2017</t>
   </si>
   <si>
     <t>9,718438</t>
   </si>
   <si>
-    <t>31/07/2017</t>
+    <t>31/7/2017</t>
   </si>
   <si>
     <t>9,625002</t>
   </si>
   <si>
-    <t>30/07/2017</t>
+    <t>30/7/2017</t>
   </si>
   <si>
     <t>9,641847</t>
   </si>
   <si>
-    <t>29/07/2017</t>
+    <t>29/7/2017</t>
   </si>
   <si>
     <t>9,642348</t>
   </si>
   <si>
-    <t>28/07/2017</t>
+    <t>28/7/2017</t>
   </si>
   <si>
     <t>9,642848</t>
   </si>
   <si>
-    <t>27/07/2017</t>
+    <t>27/7/2017</t>
   </si>
   <si>
     <t>9,720194</t>
   </si>
   <si>
-    <t>26/07/2017</t>
+    <t>26/7/2017</t>
   </si>
   <si>
     <t>9,718730</t>
   </si>
   <si>
-    <t>25/07/2017</t>
+    <t>25/7/2017</t>
   </si>
   <si>
     <t>9,651734</t>
   </si>
   <si>
-    <t>24/07/2017</t>
+    <t>24/7/2017</t>
   </si>
   <si>
     <t>9,631137</t>
   </si>
   <si>
-    <t>23/07/2017</t>
+    <t>23/7/2017</t>
   </si>
   <si>
     <t>9,628098</t>
   </si>
   <si>
-    <t>22/07/2017</t>
+    <t>22/7/2017</t>
   </si>
   <si>
     <t>9,628599</t>
   </si>
   <si>
-    <t>21/07/2017</t>
+    <t>21/7/2017</t>
   </si>
   <si>
     <t>9,629099</t>
   </si>
   <si>
-    <t>20/07/2017</t>
+    <t>20/7/2017</t>
   </si>
   <si>
     <t>9,786794</t>
   </si>
   <si>
-    <t>19/07/2017</t>
+    <t>19/7/2017</t>
   </si>
   <si>
     <t>9,855188</t>
   </si>
   <si>
-    <t>18/07/2017</t>
+    <t>18/7/2017</t>
   </si>
   <si>
     <t>9,736474</t>
   </si>
   <si>
-    <t>17/07/2017</t>
+    <t>17/7/2017</t>
   </si>
   <si>
     <t>9,826957</t>
   </si>
   <si>
-    <t>16/07/2017</t>
+    <t>16/7/2017</t>
   </si>
   <si>
     <t>9,814852</t>
   </si>
   <si>
-    <t>15/07/2017</t>
+    <t>15/7/2017</t>
   </si>
   <si>
     <t>9,815386</t>
   </si>
   <si>
-    <t>14/07/2017</t>
+    <t>14/7/2017</t>
   </si>
   <si>
     <t>9,815920</t>
   </si>
   <si>
-    <t>13/07/2017</t>
+    <t>13/7/2017</t>
   </si>
   <si>
     <t>9,810190</t>
   </si>
   <si>
-    <t>12/07/2017</t>
+    <t>12/7/2017</t>
   </si>
   <si>
     <t>9,787989</t>
   </si>
   <si>
-    <t>11/07/2017</t>
+    <t>11/7/2017</t>
   </si>
   <si>
     <t>9,650166</t>
   </si>
   <si>
-    <t>10/07/2017</t>
+    <t>10/7/2017</t>
   </si>
   <si>
     <t>9,686228</t>
   </si>
   <si>
-    <t>09/07/2017</t>
+    <t>9/7/2017</t>
   </si>
   <si>
     <t>9,683054</t>
   </si>
   <si>
-    <t>08/07/2017</t>
+    <t>8/7/2017</t>
   </si>
   <si>
     <t>9,683763</t>
   </si>
   <si>
-    <t>07/07/2017</t>
+    <t>7/7/2017</t>
   </si>
   <si>
     <t>9,684472</t>
   </si>
   <si>
-    <t>06/07/2017</t>
+    <t>6/7/2017</t>
   </si>
   <si>
     <t>9,664957</t>
   </si>
   <si>
-    <t>05/07/2017</t>
+    <t>5/7/2017</t>
   </si>
   <si>
     <t>9,690506</t>
   </si>
   <si>
-    <t>04/07/2017</t>
+    <t>4/7/2017</t>
   </si>
   <si>
     <t>9,608923</t>
   </si>
   <si>
-    <t>03/07/2017</t>
+    <t>3/7/2017</t>
   </si>
   <si>
     <t>9,667243</t>
   </si>
   <si>
-    <t>02/07/2017</t>
+    <t>2/7/2017</t>
   </si>
   <si>
     <t>9,620134</t>
   </si>
   <si>
-    <t>01/07/2017</t>
+    <t>1/7/2017</t>
   </si>
   <si>
     <t>9,621282</t>
   </si>
   <si>
-    <t>30/06/2017</t>
+    <t>30/6/2017</t>
   </si>
   <si>
     <t>9,622431</t>
   </si>
   <si>
-    <t>29/06/2017</t>
+    <t>29/6/2017</t>
   </si>
   <si>
     <t>9,620144</t>
   </si>
   <si>
-    <t>28/06/2017</t>
+    <t>28/6/2017</t>
   </si>
   <si>
     <t>9,788657</t>
   </si>
   <si>
-    <t>27/06/2017</t>
+    <t>27/6/2017</t>
   </si>
   <si>
     <t>9,809846</t>
   </si>
   <si>
-    <t>26/06/2017</t>
+    <t>26/6/2017</t>
   </si>
   <si>
     <t>9,939929</t>
   </si>
   <si>
-    <t>25/06/2017</t>
+    <t>25/6/2017</t>
   </si>
   <si>
     <t>9,965700</t>
   </si>
   <si>
-    <t>24/06/2017</t>
+    <t>24/6/2017</t>
   </si>
   <si>
     <t>9,966972</t>
   </si>
   <si>
-    <t>23/06/2017</t>
+    <t>23/6/2017</t>
   </si>
   <si>
     <t>9,968244</t>
   </si>
   <si>
-    <t>22/06/2017</t>
+    <t>22/6/2017</t>
   </si>
   <si>
     <t>9,990949</t>
   </si>
   <si>
-    <t>21/06/2017</t>
+    <t>21/6/2017</t>
   </si>
   <si>
     <t>9,979772</t>
   </si>
   <si>
-    <t>20/06/2017</t>
+    <t>20/6/2017</t>
   </si>
   <si>
     <t>9,977104</t>
   </si>
   <si>
-    <t>19/06/2017</t>
+    <t>19/6/2017</t>
   </si>
   <si>
     <t>9,978984</t>
   </si>
   <si>
-    <t>18/06/2017</t>
+    <t>18/6/2017</t>
   </si>
   <si>
     <t>9,980863</t>
   </si>
   <si>
-    <t>17/06/2017</t>
+    <t>17/6/2017</t>
   </si>
   <si>
     <t>9,982742</t>
   </si>
   <si>
-    <t>16/06/2017</t>
+    <t>16/6/2017</t>
   </si>
   <si>
     <t>10,000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -19591,51 +19885,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B3257"/>
+  <dimension ref="A1:B3306"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -45650,29 +45944,421 @@
     </row>
     <row r="3255">
       <c r="A3255" s="0" t="s">
         <v>6507</v>
       </c>
       <c r="B3255" s="0" t="s">
         <v>6508</v>
       </c>
     </row>
     <row r="3256">
       <c r="A3256" s="0" t="s">
         <v>6509</v>
       </c>
       <c r="B3256" s="0" t="s">
         <v>6510</v>
       </c>
     </row>
     <row r="3257">
       <c r="A3257" s="0" t="s">
         <v>6511</v>
       </c>
       <c r="B3257" s="0" t="s">
         <v>6512</v>
       </c>
     </row>
+    <row r="3258">
+      <c r="A3258" s="0" t="s">
+        <v>6513</v>
+      </c>
+      <c r="B3258" s="0" t="s">
+        <v>6514</v>
+      </c>
+    </row>
+    <row r="3259">
+      <c r="A3259" s="0" t="s">
+        <v>6515</v>
+      </c>
+      <c r="B3259" s="0" t="s">
+        <v>6516</v>
+      </c>
+    </row>
+    <row r="3260">
+      <c r="A3260" s="0" t="s">
+        <v>6517</v>
+      </c>
+      <c r="B3260" s="0" t="s">
+        <v>6518</v>
+      </c>
+    </row>
+    <row r="3261">
+      <c r="A3261" s="0" t="s">
+        <v>6519</v>
+      </c>
+      <c r="B3261" s="0" t="s">
+        <v>6520</v>
+      </c>
+    </row>
+    <row r="3262">
+      <c r="A3262" s="0" t="s">
+        <v>6521</v>
+      </c>
+      <c r="B3262" s="0" t="s">
+        <v>6522</v>
+      </c>
+    </row>
+    <row r="3263">
+      <c r="A3263" s="0" t="s">
+        <v>6523</v>
+      </c>
+      <c r="B3263" s="0" t="s">
+        <v>6524</v>
+      </c>
+    </row>
+    <row r="3264">
+      <c r="A3264" s="0" t="s">
+        <v>6525</v>
+      </c>
+      <c r="B3264" s="0" t="s">
+        <v>6526</v>
+      </c>
+    </row>
+    <row r="3265">
+      <c r="A3265" s="0" t="s">
+        <v>6527</v>
+      </c>
+      <c r="B3265" s="0" t="s">
+        <v>6528</v>
+      </c>
+    </row>
+    <row r="3266">
+      <c r="A3266" s="0" t="s">
+        <v>6529</v>
+      </c>
+      <c r="B3266" s="0" t="s">
+        <v>6530</v>
+      </c>
+    </row>
+    <row r="3267">
+      <c r="A3267" s="0" t="s">
+        <v>6531</v>
+      </c>
+      <c r="B3267" s="0" t="s">
+        <v>6532</v>
+      </c>
+    </row>
+    <row r="3268">
+      <c r="A3268" s="0" t="s">
+        <v>6533</v>
+      </c>
+      <c r="B3268" s="0" t="s">
+        <v>6534</v>
+      </c>
+    </row>
+    <row r="3269">
+      <c r="A3269" s="0" t="s">
+        <v>6535</v>
+      </c>
+      <c r="B3269" s="0" t="s">
+        <v>6536</v>
+      </c>
+    </row>
+    <row r="3270">
+      <c r="A3270" s="0" t="s">
+        <v>6537</v>
+      </c>
+      <c r="B3270" s="0" t="s">
+        <v>6538</v>
+      </c>
+    </row>
+    <row r="3271">
+      <c r="A3271" s="0" t="s">
+        <v>6539</v>
+      </c>
+      <c r="B3271" s="0" t="s">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="3272">
+      <c r="A3272" s="0" t="s">
+        <v>6541</v>
+      </c>
+      <c r="B3272" s="0" t="s">
+        <v>6542</v>
+      </c>
+    </row>
+    <row r="3273">
+      <c r="A3273" s="0" t="s">
+        <v>6543</v>
+      </c>
+      <c r="B3273" s="0" t="s">
+        <v>6544</v>
+      </c>
+    </row>
+    <row r="3274">
+      <c r="A3274" s="0" t="s">
+        <v>6545</v>
+      </c>
+      <c r="B3274" s="0" t="s">
+        <v>6546</v>
+      </c>
+    </row>
+    <row r="3275">
+      <c r="A3275" s="0" t="s">
+        <v>6547</v>
+      </c>
+      <c r="B3275" s="0" t="s">
+        <v>6548</v>
+      </c>
+    </row>
+    <row r="3276">
+      <c r="A3276" s="0" t="s">
+        <v>6549</v>
+      </c>
+      <c r="B3276" s="0" t="s">
+        <v>6550</v>
+      </c>
+    </row>
+    <row r="3277">
+      <c r="A3277" s="0" t="s">
+        <v>6551</v>
+      </c>
+      <c r="B3277" s="0" t="s">
+        <v>6552</v>
+      </c>
+    </row>
+    <row r="3278">
+      <c r="A3278" s="0" t="s">
+        <v>6553</v>
+      </c>
+      <c r="B3278" s="0" t="s">
+        <v>6554</v>
+      </c>
+    </row>
+    <row r="3279">
+      <c r="A3279" s="0" t="s">
+        <v>6555</v>
+      </c>
+      <c r="B3279" s="0" t="s">
+        <v>6556</v>
+      </c>
+    </row>
+    <row r="3280">
+      <c r="A3280" s="0" t="s">
+        <v>6557</v>
+      </c>
+      <c r="B3280" s="0" t="s">
+        <v>6558</v>
+      </c>
+    </row>
+    <row r="3281">
+      <c r="A3281" s="0" t="s">
+        <v>6559</v>
+      </c>
+      <c r="B3281" s="0" t="s">
+        <v>6560</v>
+      </c>
+    </row>
+    <row r="3282">
+      <c r="A3282" s="0" t="s">
+        <v>6561</v>
+      </c>
+      <c r="B3282" s="0" t="s">
+        <v>6562</v>
+      </c>
+    </row>
+    <row r="3283">
+      <c r="A3283" s="0" t="s">
+        <v>6563</v>
+      </c>
+      <c r="B3283" s="0" t="s">
+        <v>6564</v>
+      </c>
+    </row>
+    <row r="3284">
+      <c r="A3284" s="0" t="s">
+        <v>6565</v>
+      </c>
+      <c r="B3284" s="0" t="s">
+        <v>6566</v>
+      </c>
+    </row>
+    <row r="3285">
+      <c r="A3285" s="0" t="s">
+        <v>6567</v>
+      </c>
+      <c r="B3285" s="0" t="s">
+        <v>6568</v>
+      </c>
+    </row>
+    <row r="3286">
+      <c r="A3286" s="0" t="s">
+        <v>6569</v>
+      </c>
+      <c r="B3286" s="0" t="s">
+        <v>6570</v>
+      </c>
+    </row>
+    <row r="3287">
+      <c r="A3287" s="0" t="s">
+        <v>6571</v>
+      </c>
+      <c r="B3287" s="0" t="s">
+        <v>6572</v>
+      </c>
+    </row>
+    <row r="3288">
+      <c r="A3288" s="0" t="s">
+        <v>6573</v>
+      </c>
+      <c r="B3288" s="0" t="s">
+        <v>6574</v>
+      </c>
+    </row>
+    <row r="3289">
+      <c r="A3289" s="0" t="s">
+        <v>6575</v>
+      </c>
+      <c r="B3289" s="0" t="s">
+        <v>6576</v>
+      </c>
+    </row>
+    <row r="3290">
+      <c r="A3290" s="0" t="s">
+        <v>6577</v>
+      </c>
+      <c r="B3290" s="0" t="s">
+        <v>6578</v>
+      </c>
+    </row>
+    <row r="3291">
+      <c r="A3291" s="0" t="s">
+        <v>6579</v>
+      </c>
+      <c r="B3291" s="0" t="s">
+        <v>6580</v>
+      </c>
+    </row>
+    <row r="3292">
+      <c r="A3292" s="0" t="s">
+        <v>6581</v>
+      </c>
+      <c r="B3292" s="0" t="s">
+        <v>6582</v>
+      </c>
+    </row>
+    <row r="3293">
+      <c r="A3293" s="0" t="s">
+        <v>6583</v>
+      </c>
+      <c r="B3293" s="0" t="s">
+        <v>6584</v>
+      </c>
+    </row>
+    <row r="3294">
+      <c r="A3294" s="0" t="s">
+        <v>6585</v>
+      </c>
+      <c r="B3294" s="0" t="s">
+        <v>6586</v>
+      </c>
+    </row>
+    <row r="3295">
+      <c r="A3295" s="0" t="s">
+        <v>6587</v>
+      </c>
+      <c r="B3295" s="0" t="s">
+        <v>6588</v>
+      </c>
+    </row>
+    <row r="3296">
+      <c r="A3296" s="0" t="s">
+        <v>6589</v>
+      </c>
+      <c r="B3296" s="0" t="s">
+        <v>6590</v>
+      </c>
+    </row>
+    <row r="3297">
+      <c r="A3297" s="0" t="s">
+        <v>6591</v>
+      </c>
+      <c r="B3297" s="0" t="s">
+        <v>6592</v>
+      </c>
+    </row>
+    <row r="3298">
+      <c r="A3298" s="0" t="s">
+        <v>6593</v>
+      </c>
+      <c r="B3298" s="0" t="s">
+        <v>6594</v>
+      </c>
+    </row>
+    <row r="3299">
+      <c r="A3299" s="0" t="s">
+        <v>6595</v>
+      </c>
+      <c r="B3299" s="0" t="s">
+        <v>6596</v>
+      </c>
+    </row>
+    <row r="3300">
+      <c r="A3300" s="0" t="s">
+        <v>6597</v>
+      </c>
+      <c r="B3300" s="0" t="s">
+        <v>6598</v>
+      </c>
+    </row>
+    <row r="3301">
+      <c r="A3301" s="0" t="s">
+        <v>6599</v>
+      </c>
+      <c r="B3301" s="0" t="s">
+        <v>6600</v>
+      </c>
+    </row>
+    <row r="3302">
+      <c r="A3302" s="0" t="s">
+        <v>6601</v>
+      </c>
+      <c r="B3302" s="0" t="s">
+        <v>6602</v>
+      </c>
+    </row>
+    <row r="3303">
+      <c r="A3303" s="0" t="s">
+        <v>6603</v>
+      </c>
+      <c r="B3303" s="0" t="s">
+        <v>6604</v>
+      </c>
+    </row>
+    <row r="3304">
+      <c r="A3304" s="0" t="s">
+        <v>6605</v>
+      </c>
+      <c r="B3304" s="0" t="s">
+        <v>6606</v>
+      </c>
+    </row>
+    <row r="3305">
+      <c r="A3305" s="0" t="s">
+        <v>6607</v>
+      </c>
+      <c r="B3305" s="0" t="s">
+        <v>6608</v>
+      </c>
+    </row>
+    <row r="3306">
+      <c r="A3306" s="0" t="s">
+        <v>6609</v>
+      </c>
+      <c r="B3306" s="0" t="s">
+        <v>6610</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>