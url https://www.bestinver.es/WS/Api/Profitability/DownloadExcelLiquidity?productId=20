--- v4 (2026-07-05)
+++ v5 (2026-08-21)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6611" uniqueCount="6611">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6707" uniqueCount="6707">
   <si>
     <t>BESTINVER MEGATENDENCIAS, FI</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>14,993182</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>15,006759</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>15,264109</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>15,310137</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>15,310764</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>15,311391</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>15,382939</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>15,330835</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>15,210506</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>15,145615</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>15,225833</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>15,226458</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>15,227084</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>15,049246</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>15,028978</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>15,022849</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>14,737738</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>14,548693</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>14,549295</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>14,549897</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>14,478250</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>14,329200</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>14,538383</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>14,442283</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>14,483136</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>14,483731</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>14,484327</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>14,551100</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>14,741835</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>14,714258</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>14,626465</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>14,639971</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>14,640572</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>14,641174</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>14,773279</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>14,898581</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>15,012399</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>15,012015</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>15,088979</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>15,089595</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>15,090211</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>15,074030</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>14,885583</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>15,044801</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>15,163593</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>15,156412</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>15,157031</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>15,157650</t>
   </si>
   <si>
     <t>2/7/2026</t>
   </si>
   <si>
     <t>15,057979</t>
   </si>
   <si>
     <t>1/7/2026</t>
   </si>
   <si>
     <t>15,052524</t>
   </si>
   <si>
     <t>30/6/2026</t>
   </si>
   <si>
     <t>15,014956</t>
   </si>
   <si>
     <t>29/6/2026</t>
   </si>
   <si>
     <t>14,846436</t>
   </si>
@@ -19885,51 +20173,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B3306"/>
+  <dimension ref="A1:B3354"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -46336,29 +46624,413 @@
     </row>
     <row r="3304">
       <c r="A3304" s="0" t="s">
         <v>6605</v>
       </c>
       <c r="B3304" s="0" t="s">
         <v>6606</v>
       </c>
     </row>
     <row r="3305">
       <c r="A3305" s="0" t="s">
         <v>6607</v>
       </c>
       <c r="B3305" s="0" t="s">
         <v>6608</v>
       </c>
     </row>
     <row r="3306">
       <c r="A3306" s="0" t="s">
         <v>6609</v>
       </c>
       <c r="B3306" s="0" t="s">
         <v>6610</v>
       </c>
     </row>
+    <row r="3307">
+      <c r="A3307" s="0" t="s">
+        <v>6611</v>
+      </c>
+      <c r="B3307" s="0" t="s">
+        <v>6612</v>
+      </c>
+    </row>
+    <row r="3308">
+      <c r="A3308" s="0" t="s">
+        <v>6613</v>
+      </c>
+      <c r="B3308" s="0" t="s">
+        <v>6614</v>
+      </c>
+    </row>
+    <row r="3309">
+      <c r="A3309" s="0" t="s">
+        <v>6615</v>
+      </c>
+      <c r="B3309" s="0" t="s">
+        <v>6616</v>
+      </c>
+    </row>
+    <row r="3310">
+      <c r="A3310" s="0" t="s">
+        <v>6617</v>
+      </c>
+      <c r="B3310" s="0" t="s">
+        <v>6618</v>
+      </c>
+    </row>
+    <row r="3311">
+      <c r="A3311" s="0" t="s">
+        <v>6619</v>
+      </c>
+      <c r="B3311" s="0" t="s">
+        <v>6620</v>
+      </c>
+    </row>
+    <row r="3312">
+      <c r="A3312" s="0" t="s">
+        <v>6621</v>
+      </c>
+      <c r="B3312" s="0" t="s">
+        <v>6622</v>
+      </c>
+    </row>
+    <row r="3313">
+      <c r="A3313" s="0" t="s">
+        <v>6623</v>
+      </c>
+      <c r="B3313" s="0" t="s">
+        <v>6624</v>
+      </c>
+    </row>
+    <row r="3314">
+      <c r="A3314" s="0" t="s">
+        <v>6625</v>
+      </c>
+      <c r="B3314" s="0" t="s">
+        <v>6626</v>
+      </c>
+    </row>
+    <row r="3315">
+      <c r="A3315" s="0" t="s">
+        <v>6627</v>
+      </c>
+      <c r="B3315" s="0" t="s">
+        <v>6628</v>
+      </c>
+    </row>
+    <row r="3316">
+      <c r="A3316" s="0" t="s">
+        <v>6629</v>
+      </c>
+      <c r="B3316" s="0" t="s">
+        <v>6630</v>
+      </c>
+    </row>
+    <row r="3317">
+      <c r="A3317" s="0" t="s">
+        <v>6631</v>
+      </c>
+      <c r="B3317" s="0" t="s">
+        <v>6632</v>
+      </c>
+    </row>
+    <row r="3318">
+      <c r="A3318" s="0" t="s">
+        <v>6633</v>
+      </c>
+      <c r="B3318" s="0" t="s">
+        <v>6634</v>
+      </c>
+    </row>
+    <row r="3319">
+      <c r="A3319" s="0" t="s">
+        <v>6635</v>
+      </c>
+      <c r="B3319" s="0" t="s">
+        <v>6636</v>
+      </c>
+    </row>
+    <row r="3320">
+      <c r="A3320" s="0" t="s">
+        <v>6637</v>
+      </c>
+      <c r="B3320" s="0" t="s">
+        <v>6638</v>
+      </c>
+    </row>
+    <row r="3321">
+      <c r="A3321" s="0" t="s">
+        <v>6639</v>
+      </c>
+      <c r="B3321" s="0" t="s">
+        <v>6640</v>
+      </c>
+    </row>
+    <row r="3322">
+      <c r="A3322" s="0" t="s">
+        <v>6641</v>
+      </c>
+      <c r="B3322" s="0" t="s">
+        <v>6642</v>
+      </c>
+    </row>
+    <row r="3323">
+      <c r="A3323" s="0" t="s">
+        <v>6643</v>
+      </c>
+      <c r="B3323" s="0" t="s">
+        <v>6644</v>
+      </c>
+    </row>
+    <row r="3324">
+      <c r="A3324" s="0" t="s">
+        <v>6645</v>
+      </c>
+      <c r="B3324" s="0" t="s">
+        <v>6646</v>
+      </c>
+    </row>
+    <row r="3325">
+      <c r="A3325" s="0" t="s">
+        <v>6647</v>
+      </c>
+      <c r="B3325" s="0" t="s">
+        <v>6648</v>
+      </c>
+    </row>
+    <row r="3326">
+      <c r="A3326" s="0" t="s">
+        <v>6649</v>
+      </c>
+      <c r="B3326" s="0" t="s">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="3327">
+      <c r="A3327" s="0" t="s">
+        <v>6651</v>
+      </c>
+      <c r="B3327" s="0" t="s">
+        <v>6652</v>
+      </c>
+    </row>
+    <row r="3328">
+      <c r="A3328" s="0" t="s">
+        <v>6653</v>
+      </c>
+      <c r="B3328" s="0" t="s">
+        <v>6654</v>
+      </c>
+    </row>
+    <row r="3329">
+      <c r="A3329" s="0" t="s">
+        <v>6655</v>
+      </c>
+      <c r="B3329" s="0" t="s">
+        <v>6656</v>
+      </c>
+    </row>
+    <row r="3330">
+      <c r="A3330" s="0" t="s">
+        <v>6657</v>
+      </c>
+      <c r="B3330" s="0" t="s">
+        <v>6658</v>
+      </c>
+    </row>
+    <row r="3331">
+      <c r="A3331" s="0" t="s">
+        <v>6659</v>
+      </c>
+      <c r="B3331" s="0" t="s">
+        <v>6660</v>
+      </c>
+    </row>
+    <row r="3332">
+      <c r="A3332" s="0" t="s">
+        <v>6661</v>
+      </c>
+      <c r="B3332" s="0" t="s">
+        <v>6662</v>
+      </c>
+    </row>
+    <row r="3333">
+      <c r="A3333" s="0" t="s">
+        <v>6663</v>
+      </c>
+      <c r="B3333" s="0" t="s">
+        <v>6664</v>
+      </c>
+    </row>
+    <row r="3334">
+      <c r="A3334" s="0" t="s">
+        <v>6665</v>
+      </c>
+      <c r="B3334" s="0" t="s">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="3335">
+      <c r="A3335" s="0" t="s">
+        <v>6667</v>
+      </c>
+      <c r="B3335" s="0" t="s">
+        <v>6668</v>
+      </c>
+    </row>
+    <row r="3336">
+      <c r="A3336" s="0" t="s">
+        <v>6669</v>
+      </c>
+      <c r="B3336" s="0" t="s">
+        <v>6670</v>
+      </c>
+    </row>
+    <row r="3337">
+      <c r="A3337" s="0" t="s">
+        <v>6671</v>
+      </c>
+      <c r="B3337" s="0" t="s">
+        <v>6672</v>
+      </c>
+    </row>
+    <row r="3338">
+      <c r="A3338" s="0" t="s">
+        <v>6673</v>
+      </c>
+      <c r="B3338" s="0" t="s">
+        <v>6674</v>
+      </c>
+    </row>
+    <row r="3339">
+      <c r="A3339" s="0" t="s">
+        <v>6675</v>
+      </c>
+      <c r="B3339" s="0" t="s">
+        <v>6676</v>
+      </c>
+    </row>
+    <row r="3340">
+      <c r="A3340" s="0" t="s">
+        <v>6677</v>
+      </c>
+      <c r="B3340" s="0" t="s">
+        <v>6678</v>
+      </c>
+    </row>
+    <row r="3341">
+      <c r="A3341" s="0" t="s">
+        <v>6679</v>
+      </c>
+      <c r="B3341" s="0" t="s">
+        <v>6680</v>
+      </c>
+    </row>
+    <row r="3342">
+      <c r="A3342" s="0" t="s">
+        <v>6681</v>
+      </c>
+      <c r="B3342" s="0" t="s">
+        <v>6682</v>
+      </c>
+    </row>
+    <row r="3343">
+      <c r="A3343" s="0" t="s">
+        <v>6683</v>
+      </c>
+      <c r="B3343" s="0" t="s">
+        <v>6684</v>
+      </c>
+    </row>
+    <row r="3344">
+      <c r="A3344" s="0" t="s">
+        <v>6685</v>
+      </c>
+      <c r="B3344" s="0" t="s">
+        <v>6686</v>
+      </c>
+    </row>
+    <row r="3345">
+      <c r="A3345" s="0" t="s">
+        <v>6687</v>
+      </c>
+      <c r="B3345" s="0" t="s">
+        <v>6688</v>
+      </c>
+    </row>
+    <row r="3346">
+      <c r="A3346" s="0" t="s">
+        <v>6689</v>
+      </c>
+      <c r="B3346" s="0" t="s">
+        <v>6690</v>
+      </c>
+    </row>
+    <row r="3347">
+      <c r="A3347" s="0" t="s">
+        <v>6691</v>
+      </c>
+      <c r="B3347" s="0" t="s">
+        <v>6692</v>
+      </c>
+    </row>
+    <row r="3348">
+      <c r="A3348" s="0" t="s">
+        <v>6693</v>
+      </c>
+      <c r="B3348" s="0" t="s">
+        <v>6694</v>
+      </c>
+    </row>
+    <row r="3349">
+      <c r="A3349" s="0" t="s">
+        <v>6695</v>
+      </c>
+      <c r="B3349" s="0" t="s">
+        <v>6696</v>
+      </c>
+    </row>
+    <row r="3350">
+      <c r="A3350" s="0" t="s">
+        <v>6697</v>
+      </c>
+      <c r="B3350" s="0" t="s">
+        <v>6698</v>
+      </c>
+    </row>
+    <row r="3351">
+      <c r="A3351" s="0" t="s">
+        <v>6699</v>
+      </c>
+      <c r="B3351" s="0" t="s">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="3352">
+      <c r="A3352" s="0" t="s">
+        <v>6701</v>
+      </c>
+      <c r="B3352" s="0" t="s">
+        <v>6702</v>
+      </c>
+    </row>
+    <row r="3353">
+      <c r="A3353" s="0" t="s">
+        <v>6703</v>
+      </c>
+      <c r="B3353" s="0" t="s">
+        <v>6704</v>
+      </c>
+    </row>
+    <row r="3354">
+      <c r="A3354" s="0" t="s">
+        <v>6705</v>
+      </c>
+      <c r="B3354" s="0" t="s">
+        <v>6706</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>