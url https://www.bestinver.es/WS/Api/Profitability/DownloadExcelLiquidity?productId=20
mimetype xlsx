--- v5 (2026-08-21)
+++ v6 (2026-10-15)
@@ -4,59 +4,389 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6707" uniqueCount="6707">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6817" uniqueCount="6817">
   <si>
     <t>BESTINVER MEGATENDENCIAS, FI</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>15,205278</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>15,244451</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>15,278986</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>15,279589</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>15,280192</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>15,176068</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>15,382910</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>15,442738</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>15,426454</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>15,323232</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>15,323864</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>15,324496</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>15,104747</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>15,079790</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>15,051134</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>14,959510</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>15,056405</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>15,057030</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>15,057654</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>15,007852</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>15,106918</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>15,198813</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>15,083557</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>14,826063</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>14,826674</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>14,827285</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>14,803697</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>14,648738</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>14,511478</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>14,567704</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>14,711565</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>14,712174</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>14,712783</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>14,660283</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>14,807947</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>14,982072</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>15,031835</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>15,012328</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>15,012950</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>15,013572</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>14,985370</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>14,910918</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>14,946069</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>15,066141</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>15,136147</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>15,136771</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>15,137396</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>15,177670</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>15,025392</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>15,053061</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>15,001355</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>15,082177</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>15,082779</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>15,083382</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>14,994392</t>
   </si>
   <si>
     <t>19/8/2026</t>
   </si>
   <si>
     <t>14,993182</t>
   </si>
   <si>
     <t>18/8/2026</t>
   </si>
   <si>
     <t>15,006759</t>
   </si>
   <si>
     <t>17/8/2026</t>
   </si>
   <si>
     <t>15,264109</t>
   </si>
   <si>
     <t>16/8/2026</t>
   </si>
   <si>
     <t>15,310137</t>
   </si>
@@ -20173,51 +20503,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B3354"/>
+  <dimension ref="A1:B3409"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -47008,29 +47338,469 @@
     </row>
     <row r="3352">
       <c r="A3352" s="0" t="s">
         <v>6701</v>
       </c>
       <c r="B3352" s="0" t="s">
         <v>6702</v>
       </c>
     </row>
     <row r="3353">
       <c r="A3353" s="0" t="s">
         <v>6703</v>
       </c>
       <c r="B3353" s="0" t="s">
         <v>6704</v>
       </c>
     </row>
     <row r="3354">
       <c r="A3354" s="0" t="s">
         <v>6705</v>
       </c>
       <c r="B3354" s="0" t="s">
         <v>6706</v>
       </c>
     </row>
+    <row r="3355">
+      <c r="A3355" s="0" t="s">
+        <v>6707</v>
+      </c>
+      <c r="B3355" s="0" t="s">
+        <v>6708</v>
+      </c>
+    </row>
+    <row r="3356">
+      <c r="A3356" s="0" t="s">
+        <v>6709</v>
+      </c>
+      <c r="B3356" s="0" t="s">
+        <v>6710</v>
+      </c>
+    </row>
+    <row r="3357">
+      <c r="A3357" s="0" t="s">
+        <v>6711</v>
+      </c>
+      <c r="B3357" s="0" t="s">
+        <v>6712</v>
+      </c>
+    </row>
+    <row r="3358">
+      <c r="A3358" s="0" t="s">
+        <v>6713</v>
+      </c>
+      <c r="B3358" s="0" t="s">
+        <v>6714</v>
+      </c>
+    </row>
+    <row r="3359">
+      <c r="A3359" s="0" t="s">
+        <v>6715</v>
+      </c>
+      <c r="B3359" s="0" t="s">
+        <v>6716</v>
+      </c>
+    </row>
+    <row r="3360">
+      <c r="A3360" s="0" t="s">
+        <v>6717</v>
+      </c>
+      <c r="B3360" s="0" t="s">
+        <v>6718</v>
+      </c>
+    </row>
+    <row r="3361">
+      <c r="A3361" s="0" t="s">
+        <v>6719</v>
+      </c>
+      <c r="B3361" s="0" t="s">
+        <v>6720</v>
+      </c>
+    </row>
+    <row r="3362">
+      <c r="A3362" s="0" t="s">
+        <v>6721</v>
+      </c>
+      <c r="B3362" s="0" t="s">
+        <v>6722</v>
+      </c>
+    </row>
+    <row r="3363">
+      <c r="A3363" s="0" t="s">
+        <v>6723</v>
+      </c>
+      <c r="B3363" s="0" t="s">
+        <v>6724</v>
+      </c>
+    </row>
+    <row r="3364">
+      <c r="A3364" s="0" t="s">
+        <v>6725</v>
+      </c>
+      <c r="B3364" s="0" t="s">
+        <v>6726</v>
+      </c>
+    </row>
+    <row r="3365">
+      <c r="A3365" s="0" t="s">
+        <v>6727</v>
+      </c>
+      <c r="B3365" s="0" t="s">
+        <v>6728</v>
+      </c>
+    </row>
+    <row r="3366">
+      <c r="A3366" s="0" t="s">
+        <v>6729</v>
+      </c>
+      <c r="B3366" s="0" t="s">
+        <v>6730</v>
+      </c>
+    </row>
+    <row r="3367">
+      <c r="A3367" s="0" t="s">
+        <v>6731</v>
+      </c>
+      <c r="B3367" s="0" t="s">
+        <v>6732</v>
+      </c>
+    </row>
+    <row r="3368">
+      <c r="A3368" s="0" t="s">
+        <v>6733</v>
+      </c>
+      <c r="B3368" s="0" t="s">
+        <v>6734</v>
+      </c>
+    </row>
+    <row r="3369">
+      <c r="A3369" s="0" t="s">
+        <v>6735</v>
+      </c>
+      <c r="B3369" s="0" t="s">
+        <v>6736</v>
+      </c>
+    </row>
+    <row r="3370">
+      <c r="A3370" s="0" t="s">
+        <v>6737</v>
+      </c>
+      <c r="B3370" s="0" t="s">
+        <v>6738</v>
+      </c>
+    </row>
+    <row r="3371">
+      <c r="A3371" s="0" t="s">
+        <v>6739</v>
+      </c>
+      <c r="B3371" s="0" t="s">
+        <v>6740</v>
+      </c>
+    </row>
+    <row r="3372">
+      <c r="A3372" s="0" t="s">
+        <v>6741</v>
+      </c>
+      <c r="B3372" s="0" t="s">
+        <v>6742</v>
+      </c>
+    </row>
+    <row r="3373">
+      <c r="A3373" s="0" t="s">
+        <v>6743</v>
+      </c>
+      <c r="B3373" s="0" t="s">
+        <v>6744</v>
+      </c>
+    </row>
+    <row r="3374">
+      <c r="A3374" s="0" t="s">
+        <v>6745</v>
+      </c>
+      <c r="B3374" s="0" t="s">
+        <v>6746</v>
+      </c>
+    </row>
+    <row r="3375">
+      <c r="A3375" s="0" t="s">
+        <v>6747</v>
+      </c>
+      <c r="B3375" s="0" t="s">
+        <v>6748</v>
+      </c>
+    </row>
+    <row r="3376">
+      <c r="A3376" s="0" t="s">
+        <v>6749</v>
+      </c>
+      <c r="B3376" s="0" t="s">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="3377">
+      <c r="A3377" s="0" t="s">
+        <v>6751</v>
+      </c>
+      <c r="B3377" s="0" t="s">
+        <v>6752</v>
+      </c>
+    </row>
+    <row r="3378">
+      <c r="A3378" s="0" t="s">
+        <v>6753</v>
+      </c>
+      <c r="B3378" s="0" t="s">
+        <v>6754</v>
+      </c>
+    </row>
+    <row r="3379">
+      <c r="A3379" s="0" t="s">
+        <v>6755</v>
+      </c>
+      <c r="B3379" s="0" t="s">
+        <v>6756</v>
+      </c>
+    </row>
+    <row r="3380">
+      <c r="A3380" s="0" t="s">
+        <v>6757</v>
+      </c>
+      <c r="B3380" s="0" t="s">
+        <v>6758</v>
+      </c>
+    </row>
+    <row r="3381">
+      <c r="A3381" s="0" t="s">
+        <v>6759</v>
+      </c>
+      <c r="B3381" s="0" t="s">
+        <v>6760</v>
+      </c>
+    </row>
+    <row r="3382">
+      <c r="A3382" s="0" t="s">
+        <v>6761</v>
+      </c>
+      <c r="B3382" s="0" t="s">
+        <v>6762</v>
+      </c>
+    </row>
+    <row r="3383">
+      <c r="A3383" s="0" t="s">
+        <v>6763</v>
+      </c>
+      <c r="B3383" s="0" t="s">
+        <v>6764</v>
+      </c>
+    </row>
+    <row r="3384">
+      <c r="A3384" s="0" t="s">
+        <v>6765</v>
+      </c>
+      <c r="B3384" s="0" t="s">
+        <v>6766</v>
+      </c>
+    </row>
+    <row r="3385">
+      <c r="A3385" s="0" t="s">
+        <v>6767</v>
+      </c>
+      <c r="B3385" s="0" t="s">
+        <v>6768</v>
+      </c>
+    </row>
+    <row r="3386">
+      <c r="A3386" s="0" t="s">
+        <v>6769</v>
+      </c>
+      <c r="B3386" s="0" t="s">
+        <v>6770</v>
+      </c>
+    </row>
+    <row r="3387">
+      <c r="A3387" s="0" t="s">
+        <v>6771</v>
+      </c>
+      <c r="B3387" s="0" t="s">
+        <v>6772</v>
+      </c>
+    </row>
+    <row r="3388">
+      <c r="A3388" s="0" t="s">
+        <v>6773</v>
+      </c>
+      <c r="B3388" s="0" t="s">
+        <v>6774</v>
+      </c>
+    </row>
+    <row r="3389">
+      <c r="A3389" s="0" t="s">
+        <v>6775</v>
+      </c>
+      <c r="B3389" s="0" t="s">
+        <v>6776</v>
+      </c>
+    </row>
+    <row r="3390">
+      <c r="A3390" s="0" t="s">
+        <v>6777</v>
+      </c>
+      <c r="B3390" s="0" t="s">
+        <v>6778</v>
+      </c>
+    </row>
+    <row r="3391">
+      <c r="A3391" s="0" t="s">
+        <v>6779</v>
+      </c>
+      <c r="B3391" s="0" t="s">
+        <v>6780</v>
+      </c>
+    </row>
+    <row r="3392">
+      <c r="A3392" s="0" t="s">
+        <v>6781</v>
+      </c>
+      <c r="B3392" s="0" t="s">
+        <v>6782</v>
+      </c>
+    </row>
+    <row r="3393">
+      <c r="A3393" s="0" t="s">
+        <v>6783</v>
+      </c>
+      <c r="B3393" s="0" t="s">
+        <v>6784</v>
+      </c>
+    </row>
+    <row r="3394">
+      <c r="A3394" s="0" t="s">
+        <v>6785</v>
+      </c>
+      <c r="B3394" s="0" t="s">
+        <v>6786</v>
+      </c>
+    </row>
+    <row r="3395">
+      <c r="A3395" s="0" t="s">
+        <v>6787</v>
+      </c>
+      <c r="B3395" s="0" t="s">
+        <v>6788</v>
+      </c>
+    </row>
+    <row r="3396">
+      <c r="A3396" s="0" t="s">
+        <v>6789</v>
+      </c>
+      <c r="B3396" s="0" t="s">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="3397">
+      <c r="A3397" s="0" t="s">
+        <v>6791</v>
+      </c>
+      <c r="B3397" s="0" t="s">
+        <v>6792</v>
+      </c>
+    </row>
+    <row r="3398">
+      <c r="A3398" s="0" t="s">
+        <v>6793</v>
+      </c>
+      <c r="B3398" s="0" t="s">
+        <v>6794</v>
+      </c>
+    </row>
+    <row r="3399">
+      <c r="A3399" s="0" t="s">
+        <v>6795</v>
+      </c>
+      <c r="B3399" s="0" t="s">
+        <v>6796</v>
+      </c>
+    </row>
+    <row r="3400">
+      <c r="A3400" s="0" t="s">
+        <v>6797</v>
+      </c>
+      <c r="B3400" s="0" t="s">
+        <v>6798</v>
+      </c>
+    </row>
+    <row r="3401">
+      <c r="A3401" s="0" t="s">
+        <v>6799</v>
+      </c>
+      <c r="B3401" s="0" t="s">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="3402">
+      <c r="A3402" s="0" t="s">
+        <v>6801</v>
+      </c>
+      <c r="B3402" s="0" t="s">
+        <v>6802</v>
+      </c>
+    </row>
+    <row r="3403">
+      <c r="A3403" s="0" t="s">
+        <v>6803</v>
+      </c>
+      <c r="B3403" s="0" t="s">
+        <v>6804</v>
+      </c>
+    </row>
+    <row r="3404">
+      <c r="A3404" s="0" t="s">
+        <v>6805</v>
+      </c>
+      <c r="B3404" s="0" t="s">
+        <v>6806</v>
+      </c>
+    </row>
+    <row r="3405">
+      <c r="A3405" s="0" t="s">
+        <v>6807</v>
+      </c>
+      <c r="B3405" s="0" t="s">
+        <v>6808</v>
+      </c>
+    </row>
+    <row r="3406">
+      <c r="A3406" s="0" t="s">
+        <v>6809</v>
+      </c>
+      <c r="B3406" s="0" t="s">
+        <v>6810</v>
+      </c>
+    </row>
+    <row r="3407">
+      <c r="A3407" s="0" t="s">
+        <v>6811</v>
+      </c>
+      <c r="B3407" s="0" t="s">
+        <v>6812</v>
+      </c>
+    </row>
+    <row r="3408">
+      <c r="A3408" s="0" t="s">
+        <v>6813</v>
+      </c>
+      <c r="B3408" s="0" t="s">
+        <v>6814</v>
+      </c>
+    </row>
+    <row r="3409">
+      <c r="A3409" s="0" t="s">
+        <v>6815</v>
+      </c>
+      <c r="B3409" s="0" t="s">
+        <v>6816</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>