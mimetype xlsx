--- v6 (2026-08-21)
+++ v7 (2026-10-15)
@@ -4,59 +4,389 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4477" uniqueCount="4477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4587" uniqueCount="4587">
   <si>
     <t>BESTINVER DEUDA CORPORATIVA - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>18,547375</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>18,552260</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>18,576772</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>18,574407</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>18,572041</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>18,559702</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>18,616062</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>18,635762</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>18,565821</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>18,581972</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>18,579607</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>18,577242</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>18,612723</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>18,629299</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>18,594942</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>18,582727</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>18,637366</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>18,635064</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>18,632766</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>18,644243</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>18,723746</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>18,786830</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>18,784188</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>18,742105</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>18,739876</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>18,737646</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>18,778439</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>18,759807</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>18,711870</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>18,697848</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>18,775404</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>18,773202</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>18,771002</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>18,785711</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>18,871191</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>18,926553</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>18,917294</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>18,934192</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>18,931960</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>18,929728</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>18,922714</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>18,901564</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>18,928588</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>18,950359</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>18,962050</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>18,959089</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>18,956128</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>18,975885</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>18,986390</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>18,982872</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>18,973320</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>18,975548</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>18,973326</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>18,971103</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>18,970989</t>
   </si>
   <si>
     <t>19/8/2026</t>
   </si>
   <si>
     <t>18,964346</t>
   </si>
   <si>
     <t>18/8/2026</t>
   </si>
   <si>
     <t>18,972421</t>
   </si>
   <si>
     <t>17/8/2026</t>
   </si>
   <si>
     <t>19,012162</t>
   </si>
   <si>
     <t>16/8/2026</t>
   </si>
   <si>
     <t>19,009214</t>
   </si>
@@ -13483,51 +13813,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2241"/>
+  <dimension ref="A1:B2296"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -17235,491 +17565,491 @@
       <c r="B466" s="0" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
         <v>931</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
         <v>933</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
         <v>935</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="B525" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="B526" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>1051</v>
       </c>
@@ -18867,491 +19197,491 @@
       <c r="B670" s="0" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
         <v>1338</v>
       </c>
       <c r="B671" s="0" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
         <v>1340</v>
       </c>
       <c r="B672" s="0" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
         <v>1342</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B728" s="0" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
         <v>1453</v>
       </c>
       <c r="B729" s="0" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
         <v>1455</v>
       </c>
       <c r="B730" s="0" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
         <v>1457</v>
       </c>
       <c r="B731" s="0" t="s">
         <v>1458</v>
       </c>
@@ -20843,491 +21173,491 @@
       <c r="B917" s="0" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
         <v>1831</v>
       </c>
       <c r="B918" s="0" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
         <v>1833</v>
       </c>
       <c r="B919" s="0" t="s">
         <v>1834</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
         <v>1835</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B975" s="0" t="s">
         <v>1944</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
         <v>1946</v>
       </c>
       <c r="B976" s="0" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
         <v>1948</v>
       </c>
       <c r="B977" s="0" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
         <v>1950</v>
       </c>
       <c r="B978" s="0" t="s">
         <v>1951</v>
       </c>
@@ -29147,491 +29477,491 @@
       <c r="B1955" s="0" t="s">
         <v>3905</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
         <v>3906</v>
       </c>
       <c r="B1956" s="0" t="s">
         <v>3907</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
         <v>3908</v>
       </c>
       <c r="B1957" s="0" t="s">
         <v>3909</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
         <v>3910</v>
       </c>
       <c r="B1958" s="0" t="s">
-        <v>3863</v>
+        <v>3911</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
-        <v>3911</v>
+        <v>3912</v>
       </c>
       <c r="B1959" s="0" t="s">
-        <v>3912</v>
+        <v>3913</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
-        <v>3913</v>
+        <v>3914</v>
       </c>
       <c r="B1960" s="0" t="s">
-        <v>3914</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
-        <v>3915</v>
+        <v>3916</v>
       </c>
       <c r="B1961" s="0" t="s">
-        <v>3916</v>
+        <v>3917</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
-        <v>3917</v>
+        <v>3918</v>
       </c>
       <c r="B1962" s="0" t="s">
-        <v>3918</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
-        <v>3919</v>
+        <v>3920</v>
       </c>
       <c r="B1963" s="0" t="s">
-        <v>3920</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
-        <v>3921</v>
+        <v>3922</v>
       </c>
       <c r="B1964" s="0" t="s">
-        <v>3922</v>
+        <v>3923</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
-        <v>3923</v>
+        <v>3924</v>
       </c>
       <c r="B1965" s="0" t="s">
-        <v>3924</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
-        <v>3925</v>
+        <v>3926</v>
       </c>
       <c r="B1966" s="0" t="s">
-        <v>3926</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
-        <v>3927</v>
+        <v>3928</v>
       </c>
       <c r="B1967" s="0" t="s">
-        <v>3928</v>
+        <v>3929</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
-        <v>3929</v>
+        <v>3930</v>
       </c>
       <c r="B1968" s="0" t="s">
-        <v>3930</v>
+        <v>3931</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
-        <v>3931</v>
+        <v>3932</v>
       </c>
       <c r="B1969" s="0" t="s">
-        <v>3932</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
-        <v>3933</v>
+        <v>3934</v>
       </c>
       <c r="B1970" s="0" t="s">
-        <v>3934</v>
+        <v>3935</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
-        <v>3935</v>
+        <v>3936</v>
       </c>
       <c r="B1971" s="0" t="s">
-        <v>3936</v>
+        <v>3937</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
-        <v>3937</v>
+        <v>3938</v>
       </c>
       <c r="B1972" s="0" t="s">
-        <v>3938</v>
+        <v>3939</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
-        <v>3939</v>
+        <v>3940</v>
       </c>
       <c r="B1973" s="0" t="s">
-        <v>3940</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
-        <v>3941</v>
+        <v>3942</v>
       </c>
       <c r="B1974" s="0" t="s">
-        <v>3942</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
-        <v>3943</v>
+        <v>3944</v>
       </c>
       <c r="B1975" s="0" t="s">
-        <v>3944</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" s="0" t="s">
-        <v>3945</v>
+        <v>3946</v>
       </c>
       <c r="B1976" s="0" t="s">
-        <v>3946</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
-        <v>3947</v>
+        <v>3948</v>
       </c>
       <c r="B1977" s="0" t="s">
-        <v>3948</v>
+        <v>3949</v>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" s="0" t="s">
-        <v>3949</v>
+        <v>3950</v>
       </c>
       <c r="B1978" s="0" t="s">
-        <v>3950</v>
+        <v>3951</v>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" s="0" t="s">
-        <v>3951</v>
+        <v>3952</v>
       </c>
       <c r="B1979" s="0" t="s">
-        <v>3952</v>
+        <v>3953</v>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" s="0" t="s">
-        <v>3953</v>
+        <v>3954</v>
       </c>
       <c r="B1980" s="0" t="s">
-        <v>3954</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" s="0" t="s">
-        <v>3955</v>
+        <v>3956</v>
       </c>
       <c r="B1981" s="0" t="s">
-        <v>3956</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" s="0" t="s">
-        <v>3957</v>
+        <v>3958</v>
       </c>
       <c r="B1982" s="0" t="s">
-        <v>3958</v>
+        <v>3959</v>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" s="0" t="s">
-        <v>3959</v>
+        <v>3960</v>
       </c>
       <c r="B1983" s="0" t="s">
-        <v>3960</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" s="0" t="s">
-        <v>3961</v>
+        <v>3962</v>
       </c>
       <c r="B1984" s="0" t="s">
-        <v>3962</v>
+        <v>3963</v>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" s="0" t="s">
-        <v>3963</v>
+        <v>3964</v>
       </c>
       <c r="B1985" s="0" t="s">
-        <v>3964</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" s="0" t="s">
-        <v>3965</v>
+        <v>3966</v>
       </c>
       <c r="B1986" s="0" t="s">
-        <v>3966</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" s="0" t="s">
-        <v>3967</v>
+        <v>3968</v>
       </c>
       <c r="B1987" s="0" t="s">
-        <v>3968</v>
+        <v>3969</v>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" s="0" t="s">
-        <v>3969</v>
+        <v>3970</v>
       </c>
       <c r="B1988" s="0" t="s">
-        <v>3970</v>
+        <v>3971</v>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" s="0" t="s">
-        <v>3971</v>
+        <v>3972</v>
       </c>
       <c r="B1989" s="0" t="s">
-        <v>3972</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" s="0" t="s">
-        <v>3973</v>
+        <v>3974</v>
       </c>
       <c r="B1990" s="0" t="s">
-        <v>3974</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" s="0" t="s">
-        <v>3975</v>
+        <v>3976</v>
       </c>
       <c r="B1991" s="0" t="s">
-        <v>3976</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" s="0" t="s">
-        <v>3977</v>
+        <v>3978</v>
       </c>
       <c r="B1992" s="0" t="s">
-        <v>3978</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" s="0" t="s">
-        <v>3979</v>
+        <v>3980</v>
       </c>
       <c r="B1993" s="0" t="s">
-        <v>3980</v>
+        <v>3981</v>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" s="0" t="s">
-        <v>3981</v>
+        <v>3982</v>
       </c>
       <c r="B1994" s="0" t="s">
-        <v>3982</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" s="0" t="s">
-        <v>3983</v>
+        <v>3984</v>
       </c>
       <c r="B1995" s="0" t="s">
-        <v>3984</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" s="0" t="s">
-        <v>3985</v>
+        <v>3986</v>
       </c>
       <c r="B1996" s="0" t="s">
-        <v>3986</v>
+        <v>3987</v>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" s="0" t="s">
-        <v>3987</v>
+        <v>3988</v>
       </c>
       <c r="B1997" s="0" t="s">
-        <v>3988</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
-        <v>3989</v>
+        <v>3990</v>
       </c>
       <c r="B1998" s="0" t="s">
-        <v>3990</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" s="0" t="s">
-        <v>3991</v>
+        <v>3992</v>
       </c>
       <c r="B1999" s="0" t="s">
-        <v>3992</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" s="0" t="s">
-        <v>3993</v>
+        <v>3994</v>
       </c>
       <c r="B2000" s="0" t="s">
-        <v>3994</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" s="0" t="s">
-        <v>3995</v>
+        <v>3996</v>
       </c>
       <c r="B2001" s="0" t="s">
-        <v>3996</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
-        <v>3997</v>
+        <v>3998</v>
       </c>
       <c r="B2002" s="0" t="s">
-        <v>3998</v>
+        <v>3999</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
-        <v>3999</v>
+        <v>4000</v>
       </c>
       <c r="B2003" s="0" t="s">
-        <v>4000</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
-        <v>4001</v>
+        <v>4002</v>
       </c>
       <c r="B2004" s="0" t="s">
-        <v>4002</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
-        <v>4003</v>
+        <v>4004</v>
       </c>
       <c r="B2005" s="0" t="s">
-        <v>4004</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
-        <v>4005</v>
+        <v>4006</v>
       </c>
       <c r="B2006" s="0" t="s">
-        <v>4006</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" s="0" t="s">
-        <v>4007</v>
+        <v>4008</v>
       </c>
       <c r="B2007" s="0" t="s">
-        <v>4008</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" s="0" t="s">
-        <v>4009</v>
+        <v>4010</v>
       </c>
       <c r="B2008" s="0" t="s">
-        <v>4010</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" s="0" t="s">
-        <v>4011</v>
+        <v>4012</v>
       </c>
       <c r="B2009" s="0" t="s">
-        <v>4012</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" s="0" t="s">
-        <v>4013</v>
+        <v>4014</v>
       </c>
       <c r="B2010" s="0" t="s">
-        <v>4014</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" s="0" t="s">
-        <v>4015</v>
+        <v>4016</v>
       </c>
       <c r="B2011" s="0" t="s">
-        <v>4016</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" s="0" t="s">
-        <v>4017</v>
+        <v>4018</v>
       </c>
       <c r="B2012" s="0" t="s">
-        <v>4018</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" s="0" t="s">
-        <v>4019</v>
+        <v>4020</v>
       </c>
       <c r="B2013" s="0" t="s">
-        <v>4020</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" s="0" t="s">
         <v>4021</v>
       </c>
       <c r="B2014" s="0" t="s">
         <v>4022</v>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" s="0" t="s">
         <v>4023</v>
       </c>
       <c r="B2015" s="0" t="s">
         <v>4024</v>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" s="0" t="s">
         <v>4025</v>
       </c>
       <c r="B2016" s="0" t="s">
         <v>4026</v>
       </c>
@@ -31412,31 +31742,471 @@
         <v>4470</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
         <v>4471</v>
       </c>
       <c r="B2239" s="0" t="s">
         <v>4472</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
         <v>4473</v>
       </c>
       <c r="B2240" s="0" t="s">
         <v>4474</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
         <v>4475</v>
       </c>
       <c r="B2241" s="0" t="s">
         <v>4476</v>
+      </c>
+    </row>
+    <row r="2242">
+      <c r="A2242" s="0" t="s">
+        <v>4477</v>
+      </c>
+      <c r="B2242" s="0" t="s">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="2243">
+      <c r="A2243" s="0" t="s">
+        <v>4479</v>
+      </c>
+      <c r="B2243" s="0" t="s">
+        <v>4480</v>
+      </c>
+    </row>
+    <row r="2244">
+      <c r="A2244" s="0" t="s">
+        <v>4481</v>
+      </c>
+      <c r="B2244" s="0" t="s">
+        <v>4482</v>
+      </c>
+    </row>
+    <row r="2245">
+      <c r="A2245" s="0" t="s">
+        <v>4483</v>
+      </c>
+      <c r="B2245" s="0" t="s">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="2246">
+      <c r="A2246" s="0" t="s">
+        <v>4485</v>
+      </c>
+      <c r="B2246" s="0" t="s">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="2247">
+      <c r="A2247" s="0" t="s">
+        <v>4487</v>
+      </c>
+      <c r="B2247" s="0" t="s">
+        <v>4488</v>
+      </c>
+    </row>
+    <row r="2248">
+      <c r="A2248" s="0" t="s">
+        <v>4489</v>
+      </c>
+      <c r="B2248" s="0" t="s">
+        <v>4490</v>
+      </c>
+    </row>
+    <row r="2249">
+      <c r="A2249" s="0" t="s">
+        <v>4491</v>
+      </c>
+      <c r="B2249" s="0" t="s">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="2250">
+      <c r="A2250" s="0" t="s">
+        <v>4493</v>
+      </c>
+      <c r="B2250" s="0" t="s">
+        <v>4494</v>
+      </c>
+    </row>
+    <row r="2251">
+      <c r="A2251" s="0" t="s">
+        <v>4495</v>
+      </c>
+      <c r="B2251" s="0" t="s">
+        <v>4496</v>
+      </c>
+    </row>
+    <row r="2252">
+      <c r="A2252" s="0" t="s">
+        <v>4497</v>
+      </c>
+      <c r="B2252" s="0" t="s">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="2253">
+      <c r="A2253" s="0" t="s">
+        <v>4499</v>
+      </c>
+      <c r="B2253" s="0" t="s">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="2254">
+      <c r="A2254" s="0" t="s">
+        <v>4501</v>
+      </c>
+      <c r="B2254" s="0" t="s">
+        <v>4502</v>
+      </c>
+    </row>
+    <row r="2255">
+      <c r="A2255" s="0" t="s">
+        <v>4503</v>
+      </c>
+      <c r="B2255" s="0" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2256">
+      <c r="A2256" s="0" t="s">
+        <v>4505</v>
+      </c>
+      <c r="B2256" s="0" t="s">
+        <v>4506</v>
+      </c>
+    </row>
+    <row r="2257">
+      <c r="A2257" s="0" t="s">
+        <v>4507</v>
+      </c>
+      <c r="B2257" s="0" t="s">
+        <v>4508</v>
+      </c>
+    </row>
+    <row r="2258">
+      <c r="A2258" s="0" t="s">
+        <v>4509</v>
+      </c>
+      <c r="B2258" s="0" t="s">
+        <v>4510</v>
+      </c>
+    </row>
+    <row r="2259">
+      <c r="A2259" s="0" t="s">
+        <v>4511</v>
+      </c>
+      <c r="B2259" s="0" t="s">
+        <v>4512</v>
+      </c>
+    </row>
+    <row r="2260">
+      <c r="A2260" s="0" t="s">
+        <v>4513</v>
+      </c>
+      <c r="B2260" s="0" t="s">
+        <v>4514</v>
+      </c>
+    </row>
+    <row r="2261">
+      <c r="A2261" s="0" t="s">
+        <v>4515</v>
+      </c>
+      <c r="B2261" s="0" t="s">
+        <v>4516</v>
+      </c>
+    </row>
+    <row r="2262">
+      <c r="A2262" s="0" t="s">
+        <v>4517</v>
+      </c>
+      <c r="B2262" s="0" t="s">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="2263">
+      <c r="A2263" s="0" t="s">
+        <v>4519</v>
+      </c>
+      <c r="B2263" s="0" t="s">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="2264">
+      <c r="A2264" s="0" t="s">
+        <v>4521</v>
+      </c>
+      <c r="B2264" s="0" t="s">
+        <v>4522</v>
+      </c>
+    </row>
+    <row r="2265">
+      <c r="A2265" s="0" t="s">
+        <v>4523</v>
+      </c>
+      <c r="B2265" s="0" t="s">
+        <v>4524</v>
+      </c>
+    </row>
+    <row r="2266">
+      <c r="A2266" s="0" t="s">
+        <v>4525</v>
+      </c>
+      <c r="B2266" s="0" t="s">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="2267">
+      <c r="A2267" s="0" t="s">
+        <v>4527</v>
+      </c>
+      <c r="B2267" s="0" t="s">
+        <v>4528</v>
+      </c>
+    </row>
+    <row r="2268">
+      <c r="A2268" s="0" t="s">
+        <v>4529</v>
+      </c>
+      <c r="B2268" s="0" t="s">
+        <v>4530</v>
+      </c>
+    </row>
+    <row r="2269">
+      <c r="A2269" s="0" t="s">
+        <v>4531</v>
+      </c>
+      <c r="B2269" s="0" t="s">
+        <v>4532</v>
+      </c>
+    </row>
+    <row r="2270">
+      <c r="A2270" s="0" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B2270" s="0" t="s">
+        <v>4534</v>
+      </c>
+    </row>
+    <row r="2271">
+      <c r="A2271" s="0" t="s">
+        <v>4535</v>
+      </c>
+      <c r="B2271" s="0" t="s">
+        <v>4536</v>
+      </c>
+    </row>
+    <row r="2272">
+      <c r="A2272" s="0" t="s">
+        <v>4537</v>
+      </c>
+      <c r="B2272" s="0" t="s">
+        <v>4538</v>
+      </c>
+    </row>
+    <row r="2273">
+      <c r="A2273" s="0" t="s">
+        <v>4539</v>
+      </c>
+      <c r="B2273" s="0" t="s">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="2274">
+      <c r="A2274" s="0" t="s">
+        <v>4541</v>
+      </c>
+      <c r="B2274" s="0" t="s">
+        <v>4542</v>
+      </c>
+    </row>
+    <row r="2275">
+      <c r="A2275" s="0" t="s">
+        <v>4543</v>
+      </c>
+      <c r="B2275" s="0" t="s">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="2276">
+      <c r="A2276" s="0" t="s">
+        <v>4545</v>
+      </c>
+      <c r="B2276" s="0" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2277">
+      <c r="A2277" s="0" t="s">
+        <v>4547</v>
+      </c>
+      <c r="B2277" s="0" t="s">
+        <v>4548</v>
+      </c>
+    </row>
+    <row r="2278">
+      <c r="A2278" s="0" t="s">
+        <v>4549</v>
+      </c>
+      <c r="B2278" s="0" t="s">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="2279">
+      <c r="A2279" s="0" t="s">
+        <v>4551</v>
+      </c>
+      <c r="B2279" s="0" t="s">
+        <v>4552</v>
+      </c>
+    </row>
+    <row r="2280">
+      <c r="A2280" s="0" t="s">
+        <v>4553</v>
+      </c>
+      <c r="B2280" s="0" t="s">
+        <v>4554</v>
+      </c>
+    </row>
+    <row r="2281">
+      <c r="A2281" s="0" t="s">
+        <v>4555</v>
+      </c>
+      <c r="B2281" s="0" t="s">
+        <v>4556</v>
+      </c>
+    </row>
+    <row r="2282">
+      <c r="A2282" s="0" t="s">
+        <v>4557</v>
+      </c>
+      <c r="B2282" s="0" t="s">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="2283">
+      <c r="A2283" s="0" t="s">
+        <v>4559</v>
+      </c>
+      <c r="B2283" s="0" t="s">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="2284">
+      <c r="A2284" s="0" t="s">
+        <v>4561</v>
+      </c>
+      <c r="B2284" s="0" t="s">
+        <v>4562</v>
+      </c>
+    </row>
+    <row r="2285">
+      <c r="A2285" s="0" t="s">
+        <v>4563</v>
+      </c>
+      <c r="B2285" s="0" t="s">
+        <v>4564</v>
+      </c>
+    </row>
+    <row r="2286">
+      <c r="A2286" s="0" t="s">
+        <v>4565</v>
+      </c>
+      <c r="B2286" s="0" t="s">
+        <v>4566</v>
+      </c>
+    </row>
+    <row r="2287">
+      <c r="A2287" s="0" t="s">
+        <v>4567</v>
+      </c>
+      <c r="B2287" s="0" t="s">
+        <v>4568</v>
+      </c>
+    </row>
+    <row r="2288">
+      <c r="A2288" s="0" t="s">
+        <v>4569</v>
+      </c>
+      <c r="B2288" s="0" t="s">
+        <v>4570</v>
+      </c>
+    </row>
+    <row r="2289">
+      <c r="A2289" s="0" t="s">
+        <v>4571</v>
+      </c>
+      <c r="B2289" s="0" t="s">
+        <v>4572</v>
+      </c>
+    </row>
+    <row r="2290">
+      <c r="A2290" s="0" t="s">
+        <v>4573</v>
+      </c>
+      <c r="B2290" s="0" t="s">
+        <v>4574</v>
+      </c>
+    </row>
+    <row r="2291">
+      <c r="A2291" s="0" t="s">
+        <v>4575</v>
+      </c>
+      <c r="B2291" s="0" t="s">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="2292">
+      <c r="A2292" s="0" t="s">
+        <v>4577</v>
+      </c>
+      <c r="B2292" s="0" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="2293">
+      <c r="A2293" s="0" t="s">
+        <v>4579</v>
+      </c>
+      <c r="B2293" s="0" t="s">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="2294">
+      <c r="A2294" s="0" t="s">
+        <v>4581</v>
+      </c>
+      <c r="B2294" s="0" t="s">
+        <v>4582</v>
+      </c>
+    </row>
+    <row r="2295">
+      <c r="A2295" s="0" t="s">
+        <v>4583</v>
+      </c>
+      <c r="B2295" s="0" t="s">
+        <v>4584</v>
+      </c>
+    </row>
+    <row r="2296">
+      <c r="A2296" s="0" t="s">
+        <v>4585</v>
+      </c>
+      <c r="B2296" s="0" t="s">
+        <v>4586</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>