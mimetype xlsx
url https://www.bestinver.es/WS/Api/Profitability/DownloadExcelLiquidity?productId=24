--- v2 (2026-03-26)
+++ v3 (2026-05-27)
@@ -1,557 +1,911 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4853" uniqueCount="4853">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4971" uniqueCount="4971">
   <si>
     <t>ODA CAPITAL, FIL</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>19,688279</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>19,688909</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>19,738374</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>19,579948</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>19,571229</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>19,493870</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>19,494022</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>19,494174</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>19,670350</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>19,617746</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>19,815430</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>19,991798</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>20,036122</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>20,036284</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>20,036446</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>20,169350</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>20,245822</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>20,511828</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>20,481160</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>20,467845</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>20,468044</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>20,468243</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>20,419139</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
+  </si>
+  <si>
+    <t>20,294485</t>
+  </si>
+  <si>
+    <t>28/4/2026</t>
+  </si>
+  <si>
+    <t>20,436287</t>
+  </si>
+  <si>
+    <t>27/4/2026</t>
+  </si>
+  <si>
+    <t>20,581546</t>
+  </si>
+  <si>
+    <t>26/4/2026</t>
+  </si>
+  <si>
+    <t>20,676724</t>
+  </si>
+  <si>
+    <t>25/4/2026</t>
+  </si>
+  <si>
+    <t>20,676933</t>
+  </si>
+  <si>
+    <t>24/4/2026</t>
+  </si>
+  <si>
+    <t>20,677142</t>
+  </si>
+  <si>
+    <t>23/4/2026</t>
+  </si>
+  <si>
+    <t>21,142341</t>
+  </si>
+  <si>
+    <t>22/4/2026</t>
+  </si>
+  <si>
+    <t>21,172357</t>
+  </si>
+  <si>
+    <t>21/4/2026</t>
+  </si>
+  <si>
+    <t>21,046271</t>
+  </si>
+  <si>
+    <t>20/4/2026</t>
+  </si>
+  <si>
+    <t>21,139054</t>
+  </si>
+  <si>
+    <t>19/4/2026</t>
+  </si>
+  <si>
+    <t>21,302539</t>
+  </si>
+  <si>
+    <t>18/4/2026</t>
+  </si>
+  <si>
+    <t>21,302765</t>
+  </si>
+  <si>
+    <t>17/4/2026</t>
+  </si>
+  <si>
+    <t>21,302991</t>
+  </si>
+  <si>
+    <t>16/4/2026</t>
+  </si>
+  <si>
+    <t>21,169117</t>
+  </si>
+  <si>
+    <t>15/4/2026</t>
+  </si>
+  <si>
+    <t>21,180272</t>
+  </si>
+  <si>
+    <t>14/4/2026</t>
+  </si>
+  <si>
+    <t>21,160222</t>
+  </si>
+  <si>
+    <t>13/4/2026</t>
+  </si>
+  <si>
+    <t>20,935791</t>
+  </si>
+  <si>
+    <t>12/4/2026</t>
+  </si>
+  <si>
+    <t>20,883687</t>
+  </si>
+  <si>
+    <t>11/4/2026</t>
+  </si>
+  <si>
+    <t>20,883908</t>
+  </si>
+  <si>
+    <t>10/4/2026</t>
+  </si>
+  <si>
+    <t>20,884129</t>
+  </si>
+  <si>
+    <t>9/4/2026</t>
+  </si>
+  <si>
+    <t>20,967677</t>
+  </si>
+  <si>
+    <t>8/4/2026</t>
+  </si>
+  <si>
+    <t>20,945967</t>
+  </si>
+  <si>
+    <t>7/4/2026</t>
+  </si>
+  <si>
+    <t>20,632814</t>
+  </si>
+  <si>
+    <t>6/4/2026</t>
+  </si>
+  <si>
+    <t>20,841988</t>
+  </si>
+  <si>
+    <t>5/4/2026</t>
+  </si>
+  <si>
+    <t>20,840104</t>
+  </si>
+  <si>
+    <t>4/4/2026</t>
+  </si>
+  <si>
+    <t>20,840329</t>
+  </si>
+  <si>
+    <t>3/4/2026</t>
+  </si>
+  <si>
+    <t>20,840554</t>
+  </si>
+  <si>
+    <t>2/4/2026</t>
+  </si>
+  <si>
+    <t>20,840779</t>
+  </si>
+  <si>
+    <t>1/4/2026</t>
+  </si>
+  <si>
+    <t>20,639485</t>
+  </si>
+  <si>
+    <t>31/3/2026</t>
+  </si>
+  <si>
+    <t>20,445321</t>
+  </si>
+  <si>
+    <t>30/3/2026</t>
+  </si>
+  <si>
+    <t>20,385417</t>
+  </si>
+  <si>
+    <t>29/3/2026</t>
+  </si>
+  <si>
+    <t>20,398761</t>
+  </si>
+  <si>
+    <t>28/3/2026</t>
+  </si>
+  <si>
+    <t>20,399002</t>
+  </si>
+  <si>
+    <t>27/3/2026</t>
+  </si>
+  <si>
+    <t>20,399243</t>
+  </si>
+  <si>
+    <t>26/3/2026</t>
+  </si>
+  <si>
+    <t>20,583313</t>
+  </si>
+  <si>
+    <t>25/3/2026</t>
+  </si>
+  <si>
+    <t>20,484422</t>
+  </si>
+  <si>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>20,389291</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>20,249249</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>20,311424</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>20,311645</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>20,311867</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>20,424515</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>20,717574</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>20,632794</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>20,601861</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>20,566240</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>20,566463</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>20,566687</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>20,849764</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>20,905134</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>21,028869</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>20,841051</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>21,025911</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>21,026140</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>21,061409</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>20,972783</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>21,049552</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>20,847348</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>21,441852</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>22,059332</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>22,059599</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>22,059865</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>22,265934</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>21,872531</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>21,455522</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>21,293960</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>21,547485</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>21,547708</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>21,547931</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>21,575569</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>21,528459</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>21,160455</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>21,179153</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>21,072974</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>21,073171</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>21,073367</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>21,056203</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>21,209148</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>21,025265</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>20,849477</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>20,459036</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>20,459210</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>20,459385</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>20,258969</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>20,457053</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>20,617055</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>20,676628</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>20,471575</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>20,471707</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>20,471839</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>20,391436</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>20,550309</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>20,554997</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>20,508382</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>20,497707</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>20,497823</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>20,497939</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>20,529766</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>20,160053</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>20,118543</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>20,277864</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>20,412209</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>20,412328</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>20,412447</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>20,376497</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>20,331913</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>20,148867</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>20,156033</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>19,843079</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>19,843132</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>19,843185</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>19,780066</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>19,754619</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>19,561902</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>19,463611</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>19,140201</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>19,140253</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>19,140304</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>19,104104</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>19,104155</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>19,118303</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>18,977576</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -645,99 +999,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>18,889135</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>18,889232</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>18,745412</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>18,660678</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>18,589793</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>18,725715</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>18,734277</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>18,734355</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>18,734432</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>18,771169</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>18,773671</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>18,672325</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>18,659112</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>18,737404</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>18,737475</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>18,737547</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -825,99 +1179,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>18,419266</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>18,382662</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>18,287420</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>18,287523</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>18,076188</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>18,076309</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>18,076430</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>18,180623</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>18,410158</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>18,643631</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>18,711313</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>18,611110</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>18,611239</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>18,611367</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>18,822865</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>18,752525</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1011,1737 +1365,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>18,452818</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>18,307038</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>18,307246</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>18,307455</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>18,733028</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>18,714595</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>18,471809</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>18,504222</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>18,534969</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>18,535190</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>18,535410</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>18,354550</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>18,099630</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>17,811116</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>17,761438</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>17,719062</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>17,719258</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>17,719454</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>17,480545</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>17,648513</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>17,572148</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>17,483452</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>17,626698</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>17,626925</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>17,627152</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>17,585215</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>17,452255</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>17,394607</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>17,553380</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>17,571258</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>17,571473</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>17,571687</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>17,523086</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>17,367532</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>17,338355</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>17,363943</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>17,267219</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>17,267408</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>17,267597</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>17,269206</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>17,122384</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>17,132740</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>17,392976</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>17,345853</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>17,346049</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>17,346244</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>17,434690</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>17,447308</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>17,507148</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>17,507503</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>17,524788</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>17,524963</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>17,525139</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>17,352801</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>17,292690</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>17,455588</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>17,454715</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>17,369860</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>17,370027</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>17,370193</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>17,421815</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>17,298147</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>17,114752</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>17,136350</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,999481</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,999644</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,999808</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,950244</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,929233</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,939383</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,827003</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,619681</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,619800</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,619919</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,932058</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,984553</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,834750</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,740902</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,708019</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,708150</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,708280</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,737288</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,674984</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,687859</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,736576</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,663038</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,663156</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,663273</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,743709</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,637468</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,591651</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,692910</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,662512</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,662630</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,662747</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,638754</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,574674</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,318985</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,215951</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,200392</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,200503</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,200615</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,167235</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,004318</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,016762</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,036064</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>15,912226</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>15,912315</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>15,912404</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>15,871023</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>15,770977</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>15,799252</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>15,671755</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>15,754638</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>15,754726</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>15,754813</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>15,731193</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,021914</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>15,932008</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,026133</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>15,900841</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>15,900914</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>15,900988</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,064570</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,081511</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,062686</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>15,998581</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>15,919940</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>15,920015</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>15,920090</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>15,909127</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>15,868467</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>15,778661</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>15,781133</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>15,675101</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>15,675174</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>15,675247</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>15,732541</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>15,687750</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>15,718727</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>15,784479</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>15,655595</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>15,655652</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>15,655710</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>15,638145</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>15,733917</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>15,645818</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>15,535285</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>15,517639</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>15,517687</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>15,517735</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>15,318378</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>15,185714</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>15,200596</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>15,100110</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>14,972814</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>14,972840</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>14,972867</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>14,962641</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>15,061882</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>15,048965</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>15,058922</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>14,978852</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>14,978876</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>14,978900</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>14,806795</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>14,837115</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>14,802189</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>14,771812</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>14,760907</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>14,760934</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>14,760960</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>14,755126</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>14,712979</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>14,786253</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>14,730139</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>14,730858</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>14,730873</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>14,730887</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>14,730899</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>14,698440</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>14,702562</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>14,653580</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>14,530806</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>14,530847</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>14,530888</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>14,423582</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>14,353540</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>14,662034</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>14,590580</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>14,847828</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>14,847954</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>14,848080</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>14,843902</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>14,817972</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>14,888235</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>14,896268</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>15,115713</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>15,115807</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,115902</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>14,980284</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,083661</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,092779</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,028761</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,046439</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,046524</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,046609</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,040234</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>14,969028</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>14,677259</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>14,566635</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>14,474608</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>14,474714</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>14,474819</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>14,334097</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>14,336150</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>14,209797</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>14,453693</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>14,699846</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>14,700069</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>14,700293</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>14,944367</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>14,743677</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>14,735450</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>14,944495</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>14,806779</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>14,806905</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>14,807030</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>14,888076</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>14,637314</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>14,537285</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>14,467729</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>14,431654</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>14,431776</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>14,431898</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>14,444925</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>14,510325</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>14,545029</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>14,497918</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>14,402846</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>14,402949</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>14,403052</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>14,398736</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>14,356852</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>14,299026</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>14,321774</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>14,086767</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>14,086837</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>14,086906</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>14,089675</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>13,966329</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>13,933389</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>13,848296</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>13,901940</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>13,902006</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>13,902072</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>13,787057</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>13,621157</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>13,618972</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>13,494508</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>13,544265</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>13,544320</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>13,544374</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>13,517784</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>13,572227</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>13,515071</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>13,477607</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>13,442271</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>13,442318</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>13,442365</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>13,394890</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>13,363868</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>13,257058</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>13,180503</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>13,256095</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>13,256198</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>13,256302</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>13,440781</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>13,415915</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>13,496971</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>13,430397</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>13,403330</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>13,403390</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>13,403450</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>13,429148</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>13,255525</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>13,255584</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>13,169081</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>13,176737</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2835,99 +3189,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>13,164463</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>13,255309</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>13,281281</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>13,277920</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>13,336808</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>13,375548</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>13,375382</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>13,375216</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>13,393298</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>13,401010</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>13,334954</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>13,334381</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>13,338832</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>13,338812</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>13,338792</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>13,354519</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3015,99 +3369,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>13,153632</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>13,153325</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>13,332981</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>13,408170</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>13,408337</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>13,408503</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>13,355844</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>13,251480</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>13,295114</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>13,381143</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>13,455375</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>13,455526</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>13,455678</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>13,350586</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>13,352498</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>13,373956</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3201,1743 +3555,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>13,475931</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>13,476067</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>13,476203</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>13,465156</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>13,498328</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>13,484632</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>13,540439</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>13,591153</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>13,591264</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>13,591374</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>13,510554</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>13,513099</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>13,501751</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>13,574245</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>13,676843</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>13,676925</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>13,677008</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>13,611785</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>13,334448</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>13,378605</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>13,233711</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>13,247290</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>13,247324</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>13,247358</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>13,419888</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>13,235181</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>13,198951</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>13,173080</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>13,191648</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>13,191692</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>13,191737</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>13,097086</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>13,022201</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>13,002742</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>13,027104</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>13,017266</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>13,017339</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>13,017411</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>13,091265</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>13,113462</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>13,221031</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>13,348462</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>13,360648</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>13,360711</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>13,360774</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>13,258946</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>13,193295</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>13,178413</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>13,152479</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>13,144424</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>13,144462</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>13,144500</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>13,093874</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>13,002489</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>12,917255</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>12,984531</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>12,887829</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>12,887853</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>12,887877</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>12,851492</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>12,765228</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>12,733561</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>12,768843</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>12,744425</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>12,744447</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>12,744470</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>12,748167</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>12,820149</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>12,644073</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>12,535669</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>12,998644</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>12,998664</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>12,998684</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>13,158462</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>13,197227</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>13,096096</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>13,165260</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>13,220492</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>13,220568</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>13,220644</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>13,173956</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>13,172806</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>13,044278</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>13,035296</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>12,986733</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>12,986735</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>12,986736</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>13,022245</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>13,099276</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>13,112773</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>13,119196</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>13,204039</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>13,204091</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>13,204143</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>13,195020</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>13,168375</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>13,015836</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>13,105932</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>12,904825</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>12,904897</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>12,904969</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>12,910903</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>12,893206</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>12,754342</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>12,798562</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>12,710300</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>12,710351</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>12,710403</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>12,687722</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>12,860955</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>12,974659</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>13,128405</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>13,038952</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>13,039016</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>13,039080</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>13,097465</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>12,985062</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>13,047503</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>13,011550</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>12,929784</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>12,929844</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>12,929904</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>13,072819</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>13,287535</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>13,201061</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>13,380454</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>13,421087</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>13,421099</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>13,421112</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>13,423572</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>13,380694</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>13,324489</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>13,433248</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>13,323826</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>13,323746</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>13,323666</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>13,333115</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>13,282971</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>13,402850</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>13,450596</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>13,361491</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>13,361436</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>13,361382</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>13,379136</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>13,379714</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>13,466920</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>13,455627</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>13,304031</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>13,303835</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>13,303638</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>13,319892</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>13,308633</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>13,194097</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>13,101433</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>13,087264</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>13,087048</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>13,086832</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>12,962710</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>12,906445</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>12,895101</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>12,806843</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>12,624965</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>12,624646</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>12,624327</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>12,617681</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>12,635564</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>12,635782</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>12,677343</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>12,675588</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>12,675221</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>12,674853</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>12,574394</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>12,626102</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>12,661300</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>12,614917</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>12,630719</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>12,630255</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>12,629790</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>12,671381</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>12,699213</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>12,671966</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>12,729745</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>12,733747</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>12,733486</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>12,733226</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>12,710190</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>12,733349</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>12,758219</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>12,848151</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>12,747106</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>12,746886</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>12,746665</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>12,834732</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>12,788907</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>12,732085</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>12,815336</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>12,815014</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>12,814779</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>12,814543</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>12,814308</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>12,789619</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>12,776344</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>12,732835</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>12,694106</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>12,693854</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>12,693603</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>12,713076</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>12,650695</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>12,638191</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>12,596123</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>12,507465</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>12,507240</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>12,507016</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>12,520474</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>12,530705</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>12,404494</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>12,354487</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>12,350490</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>12,350275</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>12,350059</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>12,292416</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>12,231940</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>12,125032</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>12,121490</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>12,198078</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>12,197853</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>12,197628</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>12,083898</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>12,495613</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>12,439392</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>12,481769</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>12,414347</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>12,414018</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>12,413688</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>12,400316</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>12,342189</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>12,343706</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>12,372943</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>12,335780</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>12,335406</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>12,335032</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>12,264955</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>12,271439</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>12,280104</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>12,362369</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>12,274940</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>12,274641</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>12,274342</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>12,236961</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>12,247594</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>12,295251</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>12,245118</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>12,243589</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>12,243274</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>12,242958</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>12,189136</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>12,229472</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>12,222903</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>12,201066</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>12,161351</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>12,160963</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>12,160575</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>12,145412</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>12,145369</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>12,028783</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>11,982459</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>11,935621</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>11,935227</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>11,934832</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>11,930925</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>11,941312</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>11,963873</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>11,970313</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>11,986442</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>11,986030</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>11,985617</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>12,073284</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>12,250931</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>12,114748</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>12,579343</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>12,669520</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>12,669137</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>12,668755</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>12,777999</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>12,651003</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>12,793424</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>12,831964</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>12,831554</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>12,831194</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>12,830833</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5031,99 +5385,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>12,523218</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>12,547659</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>12,603248</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>12,643746</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>12,643360</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>12,642974</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>12,548129</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>12,630777</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>12,557385</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>12,543765</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>12,549444</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>12,549115</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>12,548786</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>12,466592</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>12,423949</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>12,466824</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5211,99 +5565,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>12,201599</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>12,170222</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>12,169731</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>12,169241</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>12,233783</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>12,228793</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>12,213089</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>12,230511</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>12,217440</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>12,217019</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>12,216597</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>12,234695</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>12,079898</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>12,086885</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>12,052154</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>12,036697</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5397,1701 +5751,1701 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>12,375741</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>12,447794</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>12,433991</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>12,462477</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>12,366309</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>12,370109</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>12,369663</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>12,369217</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>12,359727</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>12,327729</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>12,460905</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>12,551801</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>12,705293</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>12,705050</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>12,704807</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>12,740121</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>12,713929</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>12,661446</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>12,699526</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>12,712170</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>12,711927</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>12,711683</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>12,721135</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>12,861284</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>12,829120</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>12,847391</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>12,922713</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>12,922469</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>12,922229</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>12,968151</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>12,815911</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>12,903207</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>12,771240</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>12,721446</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>12,721185</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>12,720924</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>12,689935</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>12,759513</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>12,834542</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>12,800381</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>12,802017</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>12,801820</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>12,801622</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>12,746189</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>12,750892</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>12,755645</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>12,727741</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>12,621719</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>12,621519</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>12,621319</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>12,637292</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>12,689785</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>12,762828</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>12,732740</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>12,716813</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>12,716531</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>12,716250</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>12,799570</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>12,775971</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>12,794177</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>12,795599</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>12,790210</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>12,789935</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>12,789660</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>12,773053</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>12,714369</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>12,633145</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>12,727075</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>12,731229</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>12,730956</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>12,730684</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>12,654198</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>12,610971</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>12,729710</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>12,810540</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>12,798904</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>12,798475</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>12,798045</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>12,779789</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>12,776151</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>12,748831</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>12,747948</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>12,757242</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>12,756659</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>12,756076</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>12,776312</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>12,741279</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>12,676578</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>12,582134</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>12,559514</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>12,558936</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>12,558358</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>12,598133</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>12,565150</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>12,514153</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>12,462646</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>12,456406</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>12,455815</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>12,455225</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>12,407203</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>12,451725</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>12,456392</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>12,444097</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>12,408861</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>12,408413</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>12,407966</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>12,360609</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>12,301654</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>12,282671</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>12,317808</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>12,266508</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>12,266052</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>12,265596</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>12,330814</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>12,343070</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>12,313443</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>12,351571</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>12,351467</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>12,351062</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>12,350658</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>12,336083</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>12,383922</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>12,334645</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>12,323778</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>12,171953</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>12,171556</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>12,171160</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>12,147624</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>12,141575</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>12,107080</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>12,104865</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>12,070623</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>12,070229</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>12,069835</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>12,001280</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>11,997769</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>12,011874</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>12,050690</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>12,033979</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>12,033600</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>12,033221</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>12,012018</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>12,097653</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>12,110642</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>12,101272</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>12,056378</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>12,055994</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>12,055611</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>12,080208</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>12,108245</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>12,008684</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>11,990800</t>
   </si>
   <si>
-    <t>14/05/2023</t>
+    <t>14/5/2023</t>
   </si>
   <si>
     <t>11,985190</t>
   </si>
   <si>
-    <t>13/05/2023</t>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>11,984832</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>11,984474</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>11,959414</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>12,016113</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>11,966171</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>11,969824</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>11,916217</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>11,915866</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>11,915515</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>11,811339</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>11,830028</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>11,874600</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>11,937691</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>11,953424</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>11,953286</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>11,952627</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>11,910448</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>11,936240</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>11,944527</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>12,028412</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>12,008181</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>12,008140</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>12,008098</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>12,068581</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>12,066124</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>12,166315</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>12,210270</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>12,238892</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>12,238858</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>12,238825</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>12,261752</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>12,198533</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>12,220306</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>12,242632</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>12,236577</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>12,236543</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>12,236510</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>12,236476</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>12,239712</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>12,269225</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>12,275648</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>12,223233</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>12,223199</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>12,223165</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>12,216111</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>12,163847</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>12,117702</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>12,111223</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>12,069420</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>12,069384</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>12,069349</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>12,210619</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>12,234604</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>12,243774</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>12,161182</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>12,125896</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>12,125799</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>12,125703</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>12,193338</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>12,257356</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>12,695448</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>12,534830</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>13,001355</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>13,001439</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>13,001523</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>13,206966</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>13,340146</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>13,363618</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>13,451050</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>13,395077</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>13,395168</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>13,395259</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>13,305148</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>13,326088</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>13,330951</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>13,254897</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>13,100341</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>13,100471</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>13,100602</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>13,079959</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>12,979890</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>13,278353</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>13,277835</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>13,360839</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>13,360937</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>13,458833</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>13,335531</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>13,389660</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>13,402623</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>13,392192</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>13,392249</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>13,392307</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>13,470165</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>13,339729</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>13,200724</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>13,094503</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>13,130757</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>13,130713</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>13,130669</t>
   </si>
   <si>
-    <t>02/02/2023</t>
+    <t>2/2/2023</t>
   </si>
   <si>
     <t>13,202455</t>
   </si>
   <si>
-    <t>01/02/2023</t>
+    <t>1/2/2023</t>
   </si>
   <si>
     <t>13,355643</t>
   </si>
   <si>
-    <t>31/01/2023</t>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>13,302574</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>13,154589</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>12,959183</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>12,963201</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>12,905831</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>12,841206</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>12,841126</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>12,841046</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>12,692547</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>12,801041</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>12,749497</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>12,741826</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>12,779084</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>12,778990</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>12,778895</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>12,738314</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>12,673145</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>12,730177</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>12,725912</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>12,734756</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>12,734814</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>12,734873</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>12,655559</t>
   </si>
   <si>
-    <t>03/01/2023</t>
+    <t>3/1/2023</t>
   </si>
   <si>
     <t>12,590943</t>
   </si>
   <si>
-    <t>02/01/2023</t>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>12,506115</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>12,467751</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>12,467790</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>12,467833</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>12,489855</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7185,99 +7539,99 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>12,259357</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>12,264999</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>12,255789</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>12,255745</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>12,255700</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>12,245408</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>12,244731</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>12,260281</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>12,301783</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>12,303750</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>12,303707</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>12,303664</t>
   </si>
   <si>
-    <t>01/12/2022</t>
+    <t>1/12/2022</t>
   </si>
   <si>
     <t>12,290267</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>12,338134</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>12,333906</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>12,334311</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
@@ -7362,99 +7716,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>12,410386</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>12,410428</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>12,410470</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>12,376733</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>12,432107</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>12,443889</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>12,459444</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>12,457799</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>12,457839</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>12,457880</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>12,452874</t>
   </si>
   <si>
-    <t>02/11/2022</t>
+    <t>2/11/2022</t>
   </si>
   <si>
     <t>12,431590</t>
   </si>
   <si>
-    <t>01/11/2022</t>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>12,434737</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>12,422031</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>12,422155</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>12,422279</t>
   </si>
@@ -7545,1737 +7899,1737 @@
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>12,549485</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>12,590427</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>12,609093</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>12,630447</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>12,659829</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>12,659958</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>12,660087</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>12,627662</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>12,614881</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>12,605617</t>
   </si>
   <si>
-    <t>03/10/2022</t>
+    <t>3/10/2022</t>
   </si>
   <si>
     <t>12,605632</t>
   </si>
   <si>
-    <t>02/10/2022</t>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>12,594617</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>12,594802</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>12,594987</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>29/9/2022</t>
   </si>
   <si>
     <t>12,605522</t>
   </si>
   <si>
-    <t>28/09/2022</t>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>12,605720</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>12,605921</t>
   </si>
   <si>
-    <t>26/09/2022</t>
+    <t>26/9/2022</t>
   </si>
   <si>
     <t>12,606122</t>
   </si>
   <si>
-    <t>25/09/2022</t>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>12,606325</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>12,606461</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>12,606597</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>12,606792</t>
   </si>
   <si>
-    <t>21/09/2022</t>
+    <t>21/9/2022</t>
   </si>
   <si>
     <t>12,606984</t>
   </si>
   <si>
-    <t>20/09/2022</t>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>12,607171</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>12,607351</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>12,613653</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>12,613794</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>12,613935</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>12,614127</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>12,614340</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>12,614520</t>
   </si>
   <si>
-    <t>12/09/2022</t>
+    <t>12/9/2022</t>
   </si>
   <si>
     <t>12,614751</t>
   </si>
   <si>
-    <t>11/09/2022</t>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>12,615073</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>12,615261</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>12,615449</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>12,615688</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>12,615927</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>12,616166</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>12,616535</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>12,616788</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>12,616976</t>
   </si>
   <si>
-    <t>02/09/2022</t>
+    <t>2/9/2022</t>
   </si>
   <si>
     <t>12,617164</t>
   </si>
   <si>
-    <t>01/09/2022</t>
+    <t>1/9/2022</t>
   </si>
   <si>
     <t>12,617403</t>
   </si>
   <si>
-    <t>31/08/2022</t>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>12,617642</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>30/8/2022</t>
   </si>
   <si>
     <t>12,617664</t>
   </si>
   <si>
-    <t>29/08/2022</t>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>12,617903</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>12,618142</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>12,618330</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>12,618518</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>12,618757</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>12,618996</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>12,619235</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>12,619464</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>12,619703</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>12,619891</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>12,620079</t>
   </si>
   <si>
-    <t>18/08/2022</t>
+    <t>18/8/2022</t>
   </si>
   <si>
     <t>12,620318</t>
   </si>
   <si>
-    <t>17/08/2022</t>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>12,620557</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>12,620796</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>12,621040</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>12,621225</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>12,621414</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>12,621588</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>12,621844</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>12,626263</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>12,627999</t>
   </si>
   <si>
-    <t>08/08/2022</t>
+    <t>8/8/2022</t>
   </si>
   <si>
     <t>12,630068</t>
   </si>
   <si>
-    <t>07/08/2022</t>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>12,635186</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>12,635374</t>
   </si>
   <si>
-    <t>05/08/2022</t>
+    <t>5/8/2022</t>
   </si>
   <si>
     <t>12,635562</t>
   </si>
   <si>
-    <t>04/08/2022</t>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>12,636048</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>12,636469</t>
   </si>
   <si>
-    <t>02/08/2022</t>
+    <t>2/8/2022</t>
   </si>
   <si>
     <t>12,638632</t>
   </si>
   <si>
-    <t>01/08/2022</t>
+    <t>1/8/2022</t>
   </si>
   <si>
     <t>12,639723</t>
   </si>
   <si>
-    <t>31/07/2022</t>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>12,635629</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>12,635945</t>
   </si>
   <si>
-    <t>29/07/2022</t>
+    <t>29/7/2022</t>
   </si>
   <si>
     <t>12,636261</t>
   </si>
   <si>
-    <t>28/07/2022</t>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>12,643642</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>12,658122</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>12,664710</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>12,672131</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>12,640991</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>12,641312</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>12,641623</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>12,628070</t>
   </si>
   <si>
-    <t>20/07/2022</t>
+    <t>20/7/2022</t>
   </si>
   <si>
     <t>12,633372</t>
   </si>
   <si>
-    <t>19/07/2022</t>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>12,642356</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>12,669819</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>12,662417</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>12,662758</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>12,663099</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>12,717339</t>
   </si>
   <si>
-    <t>13/07/2022</t>
+    <t>13/7/2022</t>
   </si>
   <si>
     <t>12,693198</t>
   </si>
   <si>
-    <t>12/07/2022</t>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>12,701841</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>12,695784</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>12,693436</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>12,693761</t>
   </si>
   <si>
-    <t>08/07/2022</t>
+    <t>8/7/2022</t>
   </si>
   <si>
     <t>12,694087</t>
   </si>
   <si>
-    <t>07/07/2022</t>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>12,722232</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>12,678698</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>12,701652</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>12,683235</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>12,639786</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>12,640089</t>
   </si>
   <si>
-    <t>01/07/2022</t>
+    <t>1/7/2022</t>
   </si>
   <si>
     <t>12,640392</t>
   </si>
   <si>
-    <t>30/06/2022</t>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>12,708079</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>12,719696</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>12,735490</t>
   </si>
   <si>
-    <t>27/06/2022</t>
+    <t>27/6/2022</t>
   </si>
   <si>
     <t>12,693358</t>
   </si>
   <si>
-    <t>26/06/2022</t>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>12,627908</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>12,628204</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>12,628500</t>
   </si>
   <si>
-    <t>23/06/2022</t>
+    <t>23/6/2022</t>
   </si>
   <si>
     <t>12,705643</t>
   </si>
   <si>
-    <t>22/06/2022</t>
+    <t>22/6/2022</t>
   </si>
   <si>
     <t>12,730704</t>
   </si>
   <si>
-    <t>21/06/2022</t>
+    <t>21/6/2022</t>
   </si>
   <si>
     <t>12,739217</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>12,704427</t>
   </si>
   <si>
-    <t>19/06/2022</t>
+    <t>19/6/2022</t>
   </si>
   <si>
     <t>12,750982</t>
   </si>
   <si>
-    <t>18/06/2022</t>
+    <t>18/6/2022</t>
   </si>
   <si>
     <t>12,751270</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>12,751559</t>
   </si>
   <si>
-    <t>16/06/2022</t>
+    <t>16/6/2022</t>
   </si>
   <si>
     <t>12,788250</t>
   </si>
   <si>
-    <t>15/06/2022</t>
+    <t>15/6/2022</t>
   </si>
   <si>
     <t>12,881380</t>
   </si>
   <si>
-    <t>14/06/2022</t>
+    <t>14/6/2022</t>
   </si>
   <si>
     <t>12,940975</t>
   </si>
   <si>
-    <t>13/06/2022</t>
+    <t>13/6/2022</t>
   </si>
   <si>
     <t>12,858366</t>
   </si>
   <si>
-    <t>12/06/2022</t>
+    <t>12/6/2022</t>
   </si>
   <si>
     <t>12,969182</t>
   </si>
   <si>
-    <t>11/06/2022</t>
+    <t>11/6/2022</t>
   </si>
   <si>
     <t>12,969456</t>
   </si>
   <si>
-    <t>10/06/2022</t>
+    <t>10/6/2022</t>
   </si>
   <si>
     <t>12,969729</t>
   </si>
   <si>
-    <t>09/06/2022</t>
+    <t>9/6/2022</t>
   </si>
   <si>
     <t>12,958904</t>
   </si>
   <si>
-    <t>08/06/2022</t>
+    <t>8/6/2022</t>
   </si>
   <si>
     <t>12,918401</t>
   </si>
   <si>
-    <t>07/06/2022</t>
+    <t>7/6/2022</t>
   </si>
   <si>
     <t>12,882348</t>
   </si>
   <si>
-    <t>06/06/2022</t>
+    <t>6/6/2022</t>
   </si>
   <si>
     <t>12,846094</t>
   </si>
   <si>
-    <t>05/06/2022</t>
+    <t>5/6/2022</t>
   </si>
   <si>
     <t>12,879378</t>
   </si>
   <si>
-    <t>04/06/2022</t>
+    <t>4/6/2022</t>
   </si>
   <si>
     <t>12,879648</t>
   </si>
   <si>
-    <t>03/06/2022</t>
+    <t>3/6/2022</t>
   </si>
   <si>
     <t>12,879918</t>
   </si>
   <si>
-    <t>02/06/2022</t>
+    <t>2/6/2022</t>
   </si>
   <si>
     <t>12,880281</t>
   </si>
   <si>
-    <t>01/06/2022</t>
+    <t>1/6/2022</t>
   </si>
   <si>
     <t>12,930327</t>
   </si>
   <si>
-    <t>31/05/2022</t>
+    <t>31/5/2022</t>
   </si>
   <si>
     <t>12,878389</t>
   </si>
   <si>
-    <t>30/05/2022</t>
+    <t>30/5/2022</t>
   </si>
   <si>
     <t>12,813830</t>
   </si>
   <si>
-    <t>29/05/2022</t>
+    <t>29/5/2022</t>
   </si>
   <si>
     <t>12,777777</t>
   </si>
   <si>
-    <t>28/05/2022</t>
+    <t>28/5/2022</t>
   </si>
   <si>
     <t>12,778047</t>
   </si>
   <si>
-    <t>27/05/2022</t>
+    <t>27/5/2022</t>
   </si>
   <si>
     <t>12,778317</t>
   </si>
   <si>
-    <t>26/05/2022</t>
+    <t>26/5/2022</t>
   </si>
   <si>
     <t>12,790342</t>
   </si>
   <si>
-    <t>25/05/2022</t>
+    <t>25/5/2022</t>
   </si>
   <si>
     <t>12,818615</t>
   </si>
   <si>
-    <t>24/05/2022</t>
+    <t>24/5/2022</t>
   </si>
   <si>
     <t>12,790451</t>
   </si>
   <si>
-    <t>23/05/2022</t>
+    <t>23/5/2022</t>
   </si>
   <si>
     <t>12,795155</t>
   </si>
   <si>
-    <t>22/05/2022</t>
+    <t>22/5/2022</t>
   </si>
   <si>
     <t>12,741984</t>
   </si>
   <si>
-    <t>21/05/2022</t>
+    <t>21/5/2022</t>
   </si>
   <si>
     <t>12,742254</t>
   </si>
   <si>
-    <t>20/05/2022</t>
+    <t>20/5/2022</t>
   </si>
   <si>
     <t>12,742523</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>19/5/2022</t>
   </si>
   <si>
     <t>12,720271</t>
   </si>
   <si>
-    <t>18/05/2022</t>
+    <t>18/5/2022</t>
   </si>
   <si>
     <t>12,734646</t>
   </si>
   <si>
-    <t>17/05/2022</t>
+    <t>17/5/2022</t>
   </si>
   <si>
     <t>12,728266</t>
   </si>
   <si>
-    <t>16/05/2022</t>
+    <t>16/5/2022</t>
   </si>
   <si>
     <t>12,726135</t>
   </si>
   <si>
-    <t>15/05/2022</t>
+    <t>15/5/2022</t>
   </si>
   <si>
     <t>12,617276</t>
   </si>
   <si>
-    <t>14/05/2022</t>
+    <t>14/5/2022</t>
   </si>
   <si>
     <t>12,617583</t>
   </si>
   <si>
-    <t>13/05/2022</t>
+    <t>13/5/2022</t>
   </si>
   <si>
     <t>12,617889</t>
   </si>
   <si>
-    <t>12/05/2022</t>
+    <t>12/5/2022</t>
   </si>
   <si>
     <t>12,630345</t>
   </si>
   <si>
-    <t>11/05/2022</t>
+    <t>11/5/2022</t>
   </si>
   <si>
     <t>12,741348</t>
   </si>
   <si>
-    <t>10/05/2022</t>
+    <t>10/5/2022</t>
   </si>
   <si>
     <t>12,709563</t>
   </si>
   <si>
-    <t>09/05/2022</t>
+    <t>9/5/2022</t>
   </si>
   <si>
     <t>12,834565</t>
   </si>
   <si>
-    <t>08/05/2022</t>
+    <t>8/5/2022</t>
   </si>
   <si>
     <t>12,917271</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>7/5/2022</t>
   </si>
   <si>
     <t>12,917460</t>
   </si>
   <si>
-    <t>06/05/2022</t>
+    <t>6/5/2022</t>
   </si>
   <si>
     <t>12,917650</t>
   </si>
   <si>
-    <t>05/05/2022</t>
+    <t>5/5/2022</t>
   </si>
   <si>
     <t>12,880074</t>
   </si>
   <si>
-    <t>04/05/2022</t>
+    <t>4/5/2022</t>
   </si>
   <si>
     <t>12,963748</t>
   </si>
   <si>
-    <t>03/05/2022</t>
+    <t>3/5/2022</t>
   </si>
   <si>
     <t>13,078111</t>
   </si>
   <si>
-    <t>02/05/2022</t>
+    <t>2/5/2022</t>
   </si>
   <si>
     <t>13,040783</t>
   </si>
   <si>
-    <t>01/05/2022</t>
+    <t>1/5/2022</t>
   </si>
   <si>
     <t>13,130539</t>
   </si>
   <si>
-    <t>30/04/2022</t>
+    <t>30/4/2022</t>
   </si>
   <si>
     <t>13,130763</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>29/4/2022</t>
   </si>
   <si>
     <t>13,130988</t>
   </si>
   <si>
-    <t>28/04/2022</t>
+    <t>28/4/2022</t>
   </si>
   <si>
     <t>12,892224</t>
   </si>
   <si>
-    <t>27/04/2022</t>
+    <t>27/4/2022</t>
   </si>
   <si>
     <t>12,892193</t>
   </si>
   <si>
-    <t>26/04/2022</t>
+    <t>26/4/2022</t>
   </si>
   <si>
     <t>12,923411</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>25/4/2022</t>
   </si>
   <si>
     <t>12,728432</t>
   </si>
   <si>
-    <t>24/04/2022</t>
+    <t>24/4/2022</t>
   </si>
   <si>
     <t>13,027268</t>
   </si>
   <si>
-    <t>23/04/2022</t>
+    <t>23/4/2022</t>
   </si>
   <si>
     <t>13,027446</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>22/4/2022</t>
   </si>
   <si>
     <t>13,027624</t>
   </si>
   <si>
-    <t>21/04/2022</t>
+    <t>21/4/2022</t>
   </si>
   <si>
     <t>13,080762</t>
   </si>
   <si>
-    <t>20/04/2022</t>
+    <t>20/4/2022</t>
   </si>
   <si>
     <t>12,939918</t>
   </si>
   <si>
-    <t>19/04/2022</t>
+    <t>19/4/2022</t>
   </si>
   <si>
     <t>12,903055</t>
   </si>
   <si>
-    <t>18/04/2022</t>
+    <t>18/4/2022</t>
   </si>
   <si>
     <t>12,907754</t>
   </si>
   <si>
-    <t>17/04/2022</t>
+    <t>17/4/2022</t>
   </si>
   <si>
     <t>12,939457</t>
   </si>
   <si>
-    <t>16/04/2022</t>
+    <t>16/4/2022</t>
   </si>
   <si>
     <t>12,939698</t>
   </si>
   <si>
-    <t>15/04/2022</t>
+    <t>15/4/2022</t>
   </si>
   <si>
     <t>12,939938</t>
   </si>
   <si>
-    <t>14/04/2022</t>
+    <t>14/4/2022</t>
   </si>
   <si>
     <t>12,940178</t>
   </si>
   <si>
-    <t>13/04/2022</t>
+    <t>13/4/2022</t>
   </si>
   <si>
     <t>12,895052</t>
   </si>
   <si>
-    <t>12/04/2022</t>
+    <t>12/4/2022</t>
   </si>
   <si>
     <t>12,954091</t>
   </si>
   <si>
-    <t>11/04/2022</t>
+    <t>11/4/2022</t>
   </si>
   <si>
     <t>12,901192</t>
   </si>
   <si>
-    <t>10/04/2022</t>
+    <t>10/4/2022</t>
   </si>
   <si>
     <t>12,910289</t>
   </si>
   <si>
-    <t>09/04/2022</t>
+    <t>9/4/2022</t>
   </si>
   <si>
     <t>12,910512</t>
   </si>
   <si>
-    <t>08/04/2022</t>
+    <t>8/4/2022</t>
   </si>
   <si>
     <t>12,910735</t>
   </si>
   <si>
-    <t>07/04/2022</t>
+    <t>7/4/2022</t>
   </si>
   <si>
     <t>12,830716</t>
   </si>
   <si>
-    <t>06/04/2022</t>
+    <t>6/4/2022</t>
   </si>
   <si>
     <t>12,788266</t>
   </si>
   <si>
-    <t>05/04/2022</t>
+    <t>5/4/2022</t>
   </si>
   <si>
     <t>12,958427</t>
   </si>
   <si>
-    <t>04/04/2022</t>
+    <t>4/4/2022</t>
   </si>
   <si>
     <t>12,874413</t>
   </si>
   <si>
-    <t>03/04/2022</t>
+    <t>3/4/2022</t>
   </si>
   <si>
     <t>12,908477</t>
   </si>
   <si>
-    <t>02/04/2022</t>
+    <t>2/4/2022</t>
   </si>
   <si>
     <t>12,908707</t>
   </si>
   <si>
-    <t>01/04/2022</t>
+    <t>1/4/2022</t>
   </si>
   <si>
     <t>12,908937</t>
   </si>
   <si>
-    <t>31/03/2022</t>
+    <t>31/3/2022</t>
   </si>
   <si>
     <t>12,861218</t>
   </si>
   <si>
-    <t>30/03/2022</t>
+    <t>30/3/2022</t>
   </si>
   <si>
     <t>12,878388</t>
   </si>
   <si>
-    <t>29/03/2022</t>
+    <t>29/3/2022</t>
   </si>
   <si>
     <t>12,924071</t>
   </si>
   <si>
-    <t>28/03/2022</t>
+    <t>28/3/2022</t>
   </si>
   <si>
     <t>12,696003</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>27/3/2022</t>
   </si>
   <si>
     <t>12,886854</t>
   </si>
   <si>
-    <t>26/03/2022</t>
+    <t>26/3/2022</t>
   </si>
   <si>
     <t>12,887119</t>
   </si>
   <si>
-    <t>25/03/2022</t>
+    <t>25/3/2022</t>
   </si>
   <si>
     <t>12,887384</t>
   </si>
   <si>
-    <t>24/03/2022</t>
+    <t>24/3/2022</t>
   </si>
   <si>
     <t>12,834008</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>23/3/2022</t>
   </si>
   <si>
     <t>12,839227</t>
   </si>
   <si>
-    <t>22/03/2022</t>
+    <t>22/3/2022</t>
   </si>
   <si>
     <t>12,735414</t>
   </si>
   <si>
-    <t>21/03/2022</t>
+    <t>21/3/2022</t>
   </si>
   <si>
     <t>12,724940</t>
   </si>
   <si>
-    <t>20/03/2022</t>
+    <t>20/3/2022</t>
   </si>
   <si>
     <t>12,648975</t>
   </si>
   <si>
-    <t>19/03/2022</t>
+    <t>19/3/2022</t>
   </si>
   <si>
     <t>12,649247</t>
   </si>
   <si>
-    <t>18/03/2022</t>
+    <t>18/3/2022</t>
   </si>
   <si>
     <t>12,649518</t>
   </si>
   <si>
-    <t>17/03/2022</t>
+    <t>17/3/2022</t>
   </si>
   <si>
     <t>12,650460</t>
   </si>
   <si>
-    <t>16/03/2022</t>
+    <t>16/3/2022</t>
   </si>
   <si>
     <t>12,576645</t>
   </si>
   <si>
-    <t>15/03/2022</t>
+    <t>15/3/2022</t>
   </si>
   <si>
     <t>12,506810</t>
   </si>
   <si>
-    <t>14/03/2022</t>
+    <t>14/3/2022</t>
   </si>
   <si>
     <t>12,554963</t>
   </si>
   <si>
-    <t>13/03/2022</t>
+    <t>13/3/2022</t>
   </si>
   <si>
     <t>12,630804</t>
   </si>
   <si>
-    <t>12/03/2022</t>
+    <t>12/3/2022</t>
   </si>
   <si>
     <t>12,631052</t>
   </si>
   <si>
-    <t>11/03/2022</t>
+    <t>11/3/2022</t>
   </si>
   <si>
     <t>12,631300</t>
   </si>
   <si>
-    <t>10/03/2022</t>
+    <t>10/3/2022</t>
   </si>
   <si>
     <t>12,598654</t>
   </si>
   <si>
-    <t>09/03/2022</t>
+    <t>9/3/2022</t>
   </si>
   <si>
     <t>12,518310</t>
   </si>
   <si>
-    <t>08/03/2022</t>
+    <t>8/3/2022</t>
   </si>
   <si>
     <t>12,455388</t>
   </si>
   <si>
-    <t>07/03/2022</t>
+    <t>7/3/2022</t>
   </si>
   <si>
     <t>12,451683</t>
   </si>
   <si>
-    <t>06/03/2022</t>
+    <t>6/3/2022</t>
   </si>
   <si>
     <t>12,465796</t>
   </si>
   <si>
-    <t>05/03/2022</t>
+    <t>5/3/2022</t>
   </si>
   <si>
     <t>12,466028</t>
   </si>
   <si>
-    <t>04/03/2022</t>
+    <t>4/3/2022</t>
   </si>
   <si>
     <t>12,466260</t>
   </si>
   <si>
-    <t>03/03/2022</t>
+    <t>3/3/2022</t>
   </si>
   <si>
     <t>12,554721</t>
   </si>
   <si>
-    <t>02/03/2022</t>
+    <t>2/3/2022</t>
   </si>
   <si>
     <t>12,760150</t>
   </si>
   <si>
-    <t>01/03/2022</t>
+    <t>1/3/2022</t>
   </si>
   <si>
     <t>12,726886</t>
   </si>
   <si>
-    <t>28/02/2022</t>
+    <t>28/2/2022</t>
   </si>
   <si>
     <t>12,858664</t>
   </si>
   <si>
-    <t>27/02/2022</t>
+    <t>27/2/2022</t>
   </si>
   <si>
     <t>12,684383</t>
   </si>
   <si>
-    <t>26/02/2022</t>
+    <t>26/2/2022</t>
   </si>
   <si>
     <t>12,684593</t>
   </si>
   <si>
-    <t>25/02/2022</t>
+    <t>25/2/2022</t>
   </si>
   <si>
     <t>12,684785</t>
   </si>
   <si>
-    <t>24/02/2022</t>
+    <t>24/2/2022</t>
   </si>
   <si>
     <t>12,720458</t>
   </si>
   <si>
-    <t>23/02/2022</t>
+    <t>23/2/2022</t>
   </si>
   <si>
     <t>12,748021</t>
   </si>
   <si>
-    <t>22/02/2022</t>
+    <t>22/2/2022</t>
   </si>
   <si>
     <t>12,727021</t>
   </si>
   <si>
-    <t>21/02/2022</t>
+    <t>21/2/2022</t>
   </si>
   <si>
     <t>12,807897</t>
   </si>
   <si>
-    <t>20/02/2022</t>
+    <t>20/2/2022</t>
   </si>
   <si>
     <t>12,926879</t>
   </si>
   <si>
-    <t>19/02/2022</t>
+    <t>19/2/2022</t>
   </si>
   <si>
     <t>12,927084</t>
   </si>
   <si>
-    <t>18/02/2022</t>
+    <t>18/2/2022</t>
   </si>
   <si>
     <t>12,927289</t>
   </si>
   <si>
-    <t>17/02/2022</t>
+    <t>17/2/2022</t>
   </si>
   <si>
     <t>12,974959</t>
   </si>
   <si>
-    <t>16/02/2022</t>
+    <t>16/2/2022</t>
   </si>
   <si>
     <t>13,110769</t>
   </si>
   <si>
-    <t>15/02/2022</t>
+    <t>15/2/2022</t>
   </si>
   <si>
     <t>13,068607</t>
   </si>
   <si>
-    <t>14/02/2022</t>
+    <t>14/2/2022</t>
   </si>
   <si>
     <t>13,025705</t>
   </si>
   <si>
-    <t>13/02/2022</t>
+    <t>13/2/2022</t>
   </si>
   <si>
     <t>13,169782</t>
   </si>
   <si>
-    <t>12/02/2022</t>
+    <t>12/2/2022</t>
   </si>
   <si>
     <t>13,169977</t>
   </si>
   <si>
-    <t>11/02/2022</t>
+    <t>11/2/2022</t>
   </si>
   <si>
     <t>13,170172</t>
   </si>
   <si>
-    <t>10/02/2022</t>
+    <t>10/2/2022</t>
   </si>
   <si>
     <t>13,118332</t>
   </si>
   <si>
-    <t>09/02/2022</t>
+    <t>9/2/2022</t>
   </si>
   <si>
     <t>13,054397</t>
   </si>
   <si>
-    <t>08/02/2022</t>
+    <t>8/2/2022</t>
   </si>
   <si>
     <t>12,924223</t>
   </si>
   <si>
-    <t>07/02/2022</t>
+    <t>7/2/2022</t>
   </si>
   <si>
     <t>12,889051</t>
   </si>
   <si>
-    <t>06/02/2022</t>
+    <t>6/2/2022</t>
   </si>
   <si>
     <t>12,898765</t>
   </si>
   <si>
-    <t>05/02/2022</t>
+    <t>5/2/2022</t>
   </si>
   <si>
     <t>12,898974</t>
   </si>
   <si>
-    <t>04/02/2022</t>
+    <t>4/2/2022</t>
   </si>
   <si>
     <t>12,899183</t>
   </si>
   <si>
-    <t>03/02/2022</t>
+    <t>3/2/2022</t>
   </si>
   <si>
     <t>12,844261</t>
   </si>
   <si>
-    <t>02/02/2022</t>
+    <t>2/2/2022</t>
   </si>
   <si>
     <t>12,863315</t>
   </si>
   <si>
-    <t>01/02/2022</t>
+    <t>1/2/2022</t>
   </si>
   <si>
     <t>12,869281</t>
   </si>
   <si>
-    <t>31/01/2022</t>
+    <t>31/1/2022</t>
   </si>
   <si>
     <t>12,726512</t>
   </si>
   <si>
-    <t>30/01/2022</t>
+    <t>30/1/2022</t>
   </si>
   <si>
     <t>12,557672</t>
   </si>
   <si>
-    <t>29/01/2022</t>
+    <t>29/1/2022</t>
   </si>
   <si>
     <t>12,557889</t>
   </si>
   <si>
-    <t>28/01/2022</t>
+    <t>28/1/2022</t>
   </si>
   <si>
     <t>12,558106</t>
   </si>
   <si>
-    <t>27/01/2022</t>
+    <t>27/1/2022</t>
   </si>
   <si>
     <t>12,725318</t>
   </si>
   <si>
-    <t>26/01/2022</t>
+    <t>26/1/2022</t>
   </si>
   <si>
     <t>12,665396</t>
   </si>
   <si>
-    <t>25/01/2022</t>
+    <t>25/1/2022</t>
   </si>
   <si>
     <t>12,490573</t>
   </si>
   <si>
-    <t>24/01/2022</t>
+    <t>24/1/2022</t>
   </si>
   <si>
     <t>12,450421</t>
   </si>
   <si>
-    <t>23/01/2022</t>
+    <t>23/1/2022</t>
   </si>
   <si>
     <t>12,987871</t>
   </si>
   <si>
-    <t>22/01/2022</t>
+    <t>22/1/2022</t>
   </si>
   <si>
     <t>12,988090</t>
   </si>
   <si>
-    <t>21/01/2022</t>
+    <t>21/1/2022</t>
   </si>
   <si>
     <t>12,988308</t>
   </si>
   <si>
-    <t>20/01/2022</t>
+    <t>20/1/2022</t>
   </si>
   <si>
     <t>13,209073</t>
   </si>
   <si>
-    <t>19/01/2022</t>
+    <t>19/1/2022</t>
   </si>
   <si>
     <t>13,155170</t>
   </si>
   <si>
-    <t>18/01/2022</t>
+    <t>18/1/2022</t>
   </si>
   <si>
     <t>13,170160</t>
   </si>
   <si>
-    <t>17/01/2022</t>
+    <t>17/1/2022</t>
   </si>
   <si>
     <t>13,259996</t>
   </si>
   <si>
-    <t>16/01/2022</t>
+    <t>16/1/2022</t>
   </si>
   <si>
     <t>13,225635</t>
   </si>
   <si>
-    <t>15/01/2022</t>
+    <t>15/1/2022</t>
   </si>
   <si>
     <t>13,225872</t>
   </si>
   <si>
-    <t>14/01/2022</t>
+    <t>14/1/2022</t>
   </si>
   <si>
     <t>13,226108</t>
   </si>
   <si>
-    <t>13/01/2022</t>
+    <t>13/1/2022</t>
   </si>
   <si>
     <t>13,267076</t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>12/1/2022</t>
   </si>
   <si>
     <t>13,303018</t>
   </si>
   <si>
-    <t>11/01/2022</t>
+    <t>11/1/2022</t>
   </si>
   <si>
     <t>13,258953</t>
   </si>
   <si>
-    <t>10/01/2022</t>
+    <t>10/1/2022</t>
   </si>
   <si>
     <t>13,081051</t>
   </si>
   <si>
-    <t>09/01/2022</t>
+    <t>9/1/2022</t>
   </si>
   <si>
     <t>13,222222</t>
   </si>
   <si>
-    <t>08/01/2022</t>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>13,222454</t>
   </si>
   <si>
-    <t>07/01/2022</t>
+    <t>7/1/2022</t>
   </si>
   <si>
     <t>13,222686</t>
   </si>
   <si>
-    <t>06/01/2022</t>
+    <t>6/1/2022</t>
   </si>
   <si>
     <t>13,289906</t>
   </si>
   <si>
-    <t>05/01/2022</t>
+    <t>5/1/2022</t>
   </si>
   <si>
     <t>13,412099</t>
   </si>
   <si>
-    <t>04/01/2022</t>
+    <t>4/1/2022</t>
   </si>
   <si>
     <t>13,372335</t>
   </si>
   <si>
-    <t>03/01/2022</t>
+    <t>3/1/2022</t>
   </si>
   <si>
     <t>13,390646</t>
   </si>
   <si>
-    <t>02/01/2022</t>
+    <t>2/1/2022</t>
   </si>
   <si>
     <t>13,250376</t>
   </si>
   <si>
-    <t>01/01/2022</t>
+    <t>1/1/2022</t>
   </si>
   <si>
     <t>13,250624</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>13,250928</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>13,246266</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>13,229982</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
@@ -9369,99 +9723,99 @@
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>12,824386</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>12,865662</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>12,865909</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>12,866156</t>
   </si>
   <si>
-    <t>09/12/2021</t>
+    <t>9/12/2021</t>
   </si>
   <si>
     <t>12,911603</t>
   </si>
   <si>
-    <t>08/12/2021</t>
+    <t>8/12/2021</t>
   </si>
   <si>
     <t>12,938313</t>
   </si>
   <si>
-    <t>07/12/2021</t>
+    <t>7/12/2021</t>
   </si>
   <si>
     <t>13,012140</t>
   </si>
   <si>
-    <t>06/12/2021</t>
+    <t>6/12/2021</t>
   </si>
   <si>
     <t>12,748846</t>
   </si>
   <si>
-    <t>05/12/2021</t>
+    <t>5/12/2021</t>
   </si>
   <si>
     <t>12,663280</t>
   </si>
   <si>
-    <t>04/12/2021</t>
+    <t>4/12/2021</t>
   </si>
   <si>
     <t>12,663539</t>
   </si>
   <si>
-    <t>03/12/2021</t>
+    <t>3/12/2021</t>
   </si>
   <si>
     <t>12,663798</t>
   </si>
   <si>
-    <t>02/12/2021</t>
+    <t>2/12/2021</t>
   </si>
   <si>
     <t>12,778973</t>
   </si>
   <si>
-    <t>01/12/2021</t>
+    <t>1/12/2021</t>
   </si>
   <si>
     <t>12,864392</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>12,771317</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>12,848131</t>
   </si>
   <si>
     <t>28/11/2021</t>
   </si>
   <si>
     <t>12,773074</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
@@ -9549,99 +9903,99 @@
   <si>
     <t>13/11/2021</t>
   </si>
   <si>
     <t>13,450977</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>13,451192</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>13,461545</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>13,445939</t>
   </si>
   <si>
-    <t>09/11/2021</t>
+    <t>9/11/2021</t>
   </si>
   <si>
     <t>13,562729</t>
   </si>
   <si>
-    <t>08/11/2021</t>
+    <t>8/11/2021</t>
   </si>
   <si>
     <t>13,561138</t>
   </si>
   <si>
-    <t>07/11/2021</t>
+    <t>7/11/2021</t>
   </si>
   <si>
     <t>13,467160</t>
   </si>
   <si>
-    <t>06/11/2021</t>
+    <t>6/11/2021</t>
   </si>
   <si>
     <t>13,467377</t>
   </si>
   <si>
-    <t>05/11/2021</t>
+    <t>5/11/2021</t>
   </si>
   <si>
     <t>13,467593</t>
   </si>
   <si>
-    <t>04/11/2021</t>
+    <t>4/11/2021</t>
   </si>
   <si>
     <t>13,559314</t>
   </si>
   <si>
-    <t>03/11/2021</t>
+    <t>3/11/2021</t>
   </si>
   <si>
     <t>13,418954</t>
   </si>
   <si>
-    <t>02/11/2021</t>
+    <t>2/11/2021</t>
   </si>
   <si>
     <t>13,463021</t>
   </si>
   <si>
-    <t>01/11/2021</t>
+    <t>1/11/2021</t>
   </si>
   <si>
     <t>13,570026</t>
   </si>
   <si>
     <t>31/10/2021</t>
   </si>
   <si>
     <t>13,424530</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>13,424749</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>13,424967</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
@@ -9735,1737 +10089,1737 @@
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>13,145817</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>13,102571</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>13,061651</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>12,994736</t>
   </si>
   <si>
-    <t>09/10/2021</t>
+    <t>9/10/2021</t>
   </si>
   <si>
     <t>12,994958</t>
   </si>
   <si>
-    <t>08/10/2021</t>
+    <t>8/10/2021</t>
   </si>
   <si>
     <t>12,995181</t>
   </si>
   <si>
-    <t>07/10/2021</t>
+    <t>7/10/2021</t>
   </si>
   <si>
     <t>12,951804</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>6/10/2021</t>
   </si>
   <si>
     <t>12,773879</t>
   </si>
   <si>
-    <t>05/10/2021</t>
+    <t>5/10/2021</t>
   </si>
   <si>
     <t>12,962798</t>
   </si>
   <si>
-    <t>04/10/2021</t>
+    <t>4/10/2021</t>
   </si>
   <si>
     <t>12,835845</t>
   </si>
   <si>
-    <t>03/10/2021</t>
+    <t>3/10/2021</t>
   </si>
   <si>
     <t>12,870833</t>
   </si>
   <si>
-    <t>02/10/2021</t>
+    <t>2/10/2021</t>
   </si>
   <si>
     <t>12,871050</t>
   </si>
   <si>
-    <t>01/10/2021</t>
+    <t>1/10/2021</t>
   </si>
   <si>
     <t>12,871268</t>
   </si>
   <si>
-    <t>30/09/2021</t>
+    <t>30/9/2021</t>
   </si>
   <si>
     <t>12,928797</t>
   </si>
   <si>
-    <t>29/09/2021</t>
+    <t>29/9/2021</t>
   </si>
   <si>
     <t>12,919196</t>
   </si>
   <si>
-    <t>28/09/2021</t>
+    <t>28/9/2021</t>
   </si>
   <si>
     <t>12,773650</t>
   </si>
   <si>
-    <t>27/09/2021</t>
+    <t>27/9/2021</t>
   </si>
   <si>
     <t>13,114976</t>
   </si>
   <si>
-    <t>26/09/2021</t>
+    <t>26/9/2021</t>
   </si>
   <si>
     <t>13,058580</t>
   </si>
   <si>
-    <t>25/09/2021</t>
+    <t>25/9/2021</t>
   </si>
   <si>
     <t>13,058807</t>
   </si>
   <si>
-    <t>24/09/2021</t>
+    <t>24/9/2021</t>
   </si>
   <si>
     <t>13,059034</t>
   </si>
   <si>
-    <t>23/09/2021</t>
+    <t>23/9/2021</t>
   </si>
   <si>
     <t>13,078775</t>
   </si>
   <si>
-    <t>22/09/2021</t>
+    <t>22/9/2021</t>
   </si>
   <si>
     <t>12,961223</t>
   </si>
   <si>
-    <t>21/09/2021</t>
+    <t>21/9/2021</t>
   </si>
   <si>
     <t>12,800947</t>
   </si>
   <si>
-    <t>20/09/2021</t>
+    <t>20/9/2021</t>
   </si>
   <si>
     <t>12,682032</t>
   </si>
   <si>
-    <t>19/09/2021</t>
+    <t>19/9/2021</t>
   </si>
   <si>
     <t>12,951070</t>
   </si>
   <si>
-    <t>18/09/2021</t>
+    <t>18/9/2021</t>
   </si>
   <si>
     <t>12,951278</t>
   </si>
   <si>
-    <t>17/09/2021</t>
+    <t>17/9/2021</t>
   </si>
   <si>
     <t>12,951486</t>
   </si>
   <si>
-    <t>16/09/2021</t>
+    <t>16/9/2021</t>
   </si>
   <si>
     <t>12,978402</t>
   </si>
   <si>
-    <t>15/09/2021</t>
+    <t>15/9/2021</t>
   </si>
   <si>
     <t>13,036633</t>
   </si>
   <si>
-    <t>14/09/2021</t>
+    <t>14/9/2021</t>
   </si>
   <si>
     <t>13,074738</t>
   </si>
   <si>
-    <t>13/09/2021</t>
+    <t>13/9/2021</t>
   </si>
   <si>
     <t>12,984753</t>
   </si>
   <si>
-    <t>12/09/2021</t>
+    <t>12/9/2021</t>
   </si>
   <si>
     <t>12,916181</t>
   </si>
   <si>
-    <t>11/09/2021</t>
+    <t>11/9/2021</t>
   </si>
   <si>
     <t>12,916390</t>
   </si>
   <si>
-    <t>10/09/2021</t>
+    <t>10/9/2021</t>
   </si>
   <si>
     <t>12,916599</t>
   </si>
   <si>
-    <t>09/09/2021</t>
+    <t>9/9/2021</t>
   </si>
   <si>
     <t>12,934938</t>
   </si>
   <si>
-    <t>08/09/2021</t>
+    <t>8/9/2021</t>
   </si>
   <si>
     <t>12,954401</t>
   </si>
   <si>
-    <t>07/09/2021</t>
+    <t>7/9/2021</t>
   </si>
   <si>
     <t>13,121263</t>
   </si>
   <si>
-    <t>06/09/2021</t>
+    <t>6/9/2021</t>
   </si>
   <si>
     <t>13,177382</t>
   </si>
   <si>
-    <t>05/09/2021</t>
+    <t>5/9/2021</t>
   </si>
   <si>
     <t>13,125150</t>
   </si>
   <si>
-    <t>04/09/2021</t>
+    <t>4/9/2021</t>
   </si>
   <si>
     <t>13,125366</t>
   </si>
   <si>
-    <t>03/09/2021</t>
+    <t>3/9/2021</t>
   </si>
   <si>
     <t>13,125582</t>
   </si>
   <si>
-    <t>02/09/2021</t>
+    <t>2/9/2021</t>
   </si>
   <si>
     <t>13,136409</t>
   </si>
   <si>
-    <t>01/09/2021</t>
+    <t>1/9/2021</t>
   </si>
   <si>
     <t>13,020748</t>
   </si>
   <si>
-    <t>31/08/2021</t>
+    <t>31/8/2021</t>
   </si>
   <si>
     <t>12,974196</t>
   </si>
   <si>
-    <t>30/08/2021</t>
+    <t>30/8/2021</t>
   </si>
   <si>
     <t>12,906369</t>
   </si>
   <si>
-    <t>29/08/2021</t>
+    <t>29/8/2021</t>
   </si>
   <si>
     <t>12,965927</t>
   </si>
   <si>
-    <t>28/08/2021</t>
+    <t>28/8/2021</t>
   </si>
   <si>
     <t>12,966140</t>
   </si>
   <si>
-    <t>27/08/2021</t>
+    <t>27/8/2021</t>
   </si>
   <si>
     <t>12,966354</t>
   </si>
   <si>
-    <t>26/08/2021</t>
+    <t>26/8/2021</t>
   </si>
   <si>
     <t>12,930495</t>
   </si>
   <si>
-    <t>25/08/2021</t>
+    <t>25/8/2021</t>
   </si>
   <si>
     <t>13,063140</t>
   </si>
   <si>
-    <t>24/08/2021</t>
+    <t>24/8/2021</t>
   </si>
   <si>
     <t>13,069440</t>
   </si>
   <si>
-    <t>23/08/2021</t>
+    <t>23/8/2021</t>
   </si>
   <si>
     <t>13,048129</t>
   </si>
   <si>
-    <t>22/08/2021</t>
+    <t>22/8/2021</t>
   </si>
   <si>
     <t>12,896947</t>
   </si>
   <si>
-    <t>21/08/2021</t>
+    <t>21/8/2021</t>
   </si>
   <si>
     <t>12,897150</t>
   </si>
   <si>
-    <t>20/08/2021</t>
+    <t>20/8/2021</t>
   </si>
   <si>
     <t>12,897353</t>
   </si>
   <si>
-    <t>19/08/2021</t>
+    <t>19/8/2021</t>
   </si>
   <si>
     <t>12,907782</t>
   </si>
   <si>
-    <t>18/08/2021</t>
+    <t>18/8/2021</t>
   </si>
   <si>
     <t>13,098243</t>
   </si>
   <si>
-    <t>17/08/2021</t>
+    <t>17/8/2021</t>
   </si>
   <si>
     <t>13,034389</t>
   </si>
   <si>
-    <t>16/08/2021</t>
+    <t>16/8/2021</t>
   </si>
   <si>
     <t>13,066021</t>
   </si>
   <si>
-    <t>15/08/2021</t>
+    <t>15/8/2021</t>
   </si>
   <si>
     <t>13,149543</t>
   </si>
   <si>
-    <t>14/08/2021</t>
+    <t>14/8/2021</t>
   </si>
   <si>
     <t>13,149750</t>
   </si>
   <si>
-    <t>13/08/2021</t>
+    <t>13/8/2021</t>
   </si>
   <si>
     <t>13,149956</t>
   </si>
   <si>
-    <t>12/08/2021</t>
+    <t>12/8/2021</t>
   </si>
   <si>
     <t>13,113104</t>
   </si>
   <si>
-    <t>11/08/2021</t>
+    <t>11/8/2021</t>
   </si>
   <si>
     <t>13,124828</t>
   </si>
   <si>
-    <t>10/08/2021</t>
+    <t>10/8/2021</t>
   </si>
   <si>
     <t>13,006622</t>
   </si>
   <si>
-    <t>09/08/2021</t>
+    <t>9/8/2021</t>
   </si>
   <si>
     <t>12,955908</t>
   </si>
   <si>
-    <t>08/08/2021</t>
+    <t>8/8/2021</t>
   </si>
   <si>
     <t>13,029425</t>
   </si>
   <si>
-    <t>07/08/2021</t>
+    <t>7/8/2021</t>
   </si>
   <si>
     <t>13,029627</t>
   </si>
   <si>
-    <t>06/08/2021</t>
+    <t>6/8/2021</t>
   </si>
   <si>
     <t>13,029830</t>
   </si>
   <si>
-    <t>05/08/2021</t>
+    <t>5/8/2021</t>
   </si>
   <si>
     <t>13,020598</t>
   </si>
   <si>
-    <t>04/08/2021</t>
+    <t>4/8/2021</t>
   </si>
   <si>
     <t>12,877825</t>
   </si>
   <si>
-    <t>03/08/2021</t>
+    <t>3/8/2021</t>
   </si>
   <si>
     <t>12,876449</t>
   </si>
   <si>
-    <t>02/08/2021</t>
+    <t>2/8/2021</t>
   </si>
   <si>
     <t>12,988725</t>
   </si>
   <si>
-    <t>01/08/2021</t>
+    <t>1/8/2021</t>
   </si>
   <si>
     <t>12,996931</t>
   </si>
   <si>
-    <t>31/07/2021</t>
+    <t>31/7/2021</t>
   </si>
   <si>
     <t>12,997132</t>
   </si>
   <si>
-    <t>30/07/2021</t>
+    <t>30/7/2021</t>
   </si>
   <si>
     <t>12,997332</t>
   </si>
   <si>
-    <t>29/07/2021</t>
+    <t>29/7/2021</t>
   </si>
   <si>
     <t>13,090400</t>
   </si>
   <si>
-    <t>28/07/2021</t>
+    <t>28/7/2021</t>
   </si>
   <si>
     <t>13,054675</t>
   </si>
   <si>
-    <t>27/07/2021</t>
+    <t>27/7/2021</t>
   </si>
   <si>
     <t>12,815104</t>
   </si>
   <si>
-    <t>26/07/2021</t>
+    <t>26/7/2021</t>
   </si>
   <si>
     <t>12,961801</t>
   </si>
   <si>
-    <t>25/07/2021</t>
+    <t>25/7/2021</t>
   </si>
   <si>
     <t>12,896457</t>
   </si>
   <si>
-    <t>24/07/2021</t>
+    <t>24/7/2021</t>
   </si>
   <si>
     <t>12,896663</t>
   </si>
   <si>
-    <t>23/07/2021</t>
+    <t>23/7/2021</t>
   </si>
   <si>
     <t>12,896869</t>
   </si>
   <si>
-    <t>22/07/2021</t>
+    <t>22/7/2021</t>
   </si>
   <si>
     <t>12,772914</t>
   </si>
   <si>
-    <t>21/07/2021</t>
+    <t>21/7/2021</t>
   </si>
   <si>
     <t>12,717209</t>
   </si>
   <si>
-    <t>20/07/2021</t>
+    <t>20/7/2021</t>
   </si>
   <si>
     <t>12,577522</t>
   </si>
   <si>
-    <t>19/07/2021</t>
+    <t>19/7/2021</t>
   </si>
   <si>
     <t>12,715048</t>
   </si>
   <si>
-    <t>18/07/2021</t>
+    <t>18/7/2021</t>
   </si>
   <si>
     <t>12,921231</t>
   </si>
   <si>
-    <t>17/07/2021</t>
+    <t>17/7/2021</t>
   </si>
   <si>
     <t>12,921416</t>
   </si>
   <si>
-    <t>16/07/2021</t>
+    <t>16/7/2021</t>
   </si>
   <si>
     <t>12,921601</t>
   </si>
   <si>
-    <t>15/07/2021</t>
+    <t>15/7/2021</t>
   </si>
   <si>
     <t>13,151417</t>
   </si>
   <si>
-    <t>14/07/2021</t>
+    <t>14/7/2021</t>
   </si>
   <si>
     <t>13,243653</t>
   </si>
   <si>
-    <t>13/07/2021</t>
+    <t>13/7/2021</t>
   </si>
   <si>
     <t>13,213939</t>
   </si>
   <si>
-    <t>12/07/2021</t>
+    <t>12/7/2021</t>
   </si>
   <si>
     <t>13,296177</t>
   </si>
   <si>
-    <t>11/07/2021</t>
+    <t>11/7/2021</t>
   </si>
   <si>
     <t>13,350429</t>
   </si>
   <si>
-    <t>10/07/2021</t>
+    <t>10/7/2021</t>
   </si>
   <si>
     <t>13,350622</t>
   </si>
   <si>
-    <t>09/07/2021</t>
+    <t>9/7/2021</t>
   </si>
   <si>
     <t>13,350816</t>
   </si>
   <si>
-    <t>08/07/2021</t>
+    <t>8/7/2021</t>
   </si>
   <si>
     <t>13,290397</t>
   </si>
   <si>
-    <t>07/07/2021</t>
+    <t>7/7/2021</t>
   </si>
   <si>
     <t>13,363247</t>
   </si>
   <si>
-    <t>06/07/2021</t>
+    <t>6/7/2021</t>
   </si>
   <si>
     <t>13,482552</t>
   </si>
   <si>
-    <t>05/07/2021</t>
+    <t>5/7/2021</t>
   </si>
   <si>
     <t>13,562983</t>
   </si>
   <si>
-    <t>04/07/2021</t>
+    <t>4/7/2021</t>
   </si>
   <si>
     <t>13,395868</t>
   </si>
   <si>
-    <t>03/07/2021</t>
+    <t>3/7/2021</t>
   </si>
   <si>
     <t>13,396065</t>
   </si>
   <si>
-    <t>02/07/2021</t>
+    <t>2/7/2021</t>
   </si>
   <si>
     <t>13,396261</t>
   </si>
   <si>
-    <t>01/07/2021</t>
+    <t>1/7/2021</t>
   </si>
   <si>
     <t>13,270283</t>
   </si>
   <si>
-    <t>30/06/2021</t>
+    <t>30/6/2021</t>
   </si>
   <si>
     <t>13,106347</t>
   </si>
   <si>
-    <t>29/06/2021</t>
+    <t>29/6/2021</t>
   </si>
   <si>
     <t>13,086882</t>
   </si>
   <si>
-    <t>28/06/2021</t>
+    <t>28/6/2021</t>
   </si>
   <si>
     <t>13,072702</t>
   </si>
   <si>
-    <t>27/06/2021</t>
+    <t>27/6/2021</t>
   </si>
   <si>
     <t>13,238315</t>
   </si>
   <si>
-    <t>26/06/2021</t>
+    <t>26/6/2021</t>
   </si>
   <si>
     <t>13,238506</t>
   </si>
   <si>
-    <t>25/06/2021</t>
+    <t>25/6/2021</t>
   </si>
   <si>
     <t>13,238698</t>
   </si>
   <si>
-    <t>24/06/2021</t>
+    <t>24/6/2021</t>
   </si>
   <si>
     <t>13,198946</t>
   </si>
   <si>
-    <t>23/06/2021</t>
+    <t>23/6/2021</t>
   </si>
   <si>
     <t>13,203366</t>
   </si>
   <si>
-    <t>22/06/2021</t>
+    <t>22/6/2021</t>
   </si>
   <si>
     <t>13,156494</t>
   </si>
   <si>
-    <t>21/06/2021</t>
+    <t>21/6/2021</t>
   </si>
   <si>
     <t>13,181583</t>
   </si>
   <si>
-    <t>20/06/2021</t>
+    <t>20/6/2021</t>
   </si>
   <si>
     <t>13,178408</t>
   </si>
   <si>
-    <t>19/06/2021</t>
+    <t>19/6/2021</t>
   </si>
   <si>
     <t>13,178605</t>
   </si>
   <si>
-    <t>18/06/2021</t>
+    <t>18/6/2021</t>
   </si>
   <si>
     <t>13,178802</t>
   </si>
   <si>
-    <t>17/06/2021</t>
+    <t>17/6/2021</t>
   </si>
   <si>
     <t>13,415811</t>
   </si>
   <si>
-    <t>16/06/2021</t>
+    <t>16/6/2021</t>
   </si>
   <si>
     <t>13,619315</t>
   </si>
   <si>
-    <t>15/06/2021</t>
+    <t>15/6/2021</t>
   </si>
   <si>
     <t>13,691086</t>
   </si>
   <si>
-    <t>14/06/2021</t>
+    <t>14/6/2021</t>
   </si>
   <si>
     <t>13,819840</t>
   </si>
   <si>
-    <t>13/06/2021</t>
+    <t>13/6/2021</t>
   </si>
   <si>
     <t>13,767787</t>
   </si>
   <si>
-    <t>12/06/2021</t>
+    <t>12/6/2021</t>
   </si>
   <si>
     <t>13,767978</t>
   </si>
   <si>
-    <t>11/06/2021</t>
+    <t>11/6/2021</t>
   </si>
   <si>
     <t>13,768168</t>
   </si>
   <si>
-    <t>10/06/2021</t>
+    <t>10/6/2021</t>
   </si>
   <si>
     <t>13,695481</t>
   </si>
   <si>
-    <t>09/06/2021</t>
+    <t>9/6/2021</t>
   </si>
   <si>
     <t>13,770060</t>
   </si>
   <si>
-    <t>08/06/2021</t>
+    <t>8/6/2021</t>
   </si>
   <si>
     <t>13,788545</t>
   </si>
   <si>
-    <t>07/06/2021</t>
+    <t>7/6/2021</t>
   </si>
   <si>
     <t>13,855777</t>
   </si>
   <si>
-    <t>06/06/2021</t>
+    <t>6/6/2021</t>
   </si>
   <si>
     <t>13,824677</t>
   </si>
   <si>
-    <t>05/06/2021</t>
+    <t>5/6/2021</t>
   </si>
   <si>
     <t>13,824873</t>
   </si>
   <si>
-    <t>04/06/2021</t>
+    <t>4/6/2021</t>
   </si>
   <si>
     <t>13,825068</t>
   </si>
   <si>
-    <t>03/06/2021</t>
+    <t>3/6/2021</t>
   </si>
   <si>
     <t>13,774869</t>
   </si>
   <si>
-    <t>02/06/2021</t>
+    <t>2/6/2021</t>
   </si>
   <si>
     <t>13,847952</t>
   </si>
   <si>
-    <t>01/06/2021</t>
+    <t>1/6/2021</t>
   </si>
   <si>
     <t>13,954974</t>
   </si>
   <si>
-    <t>31/05/2021</t>
+    <t>31/5/2021</t>
   </si>
   <si>
     <t>13,728275</t>
   </si>
   <si>
-    <t>30/05/2021</t>
+    <t>30/5/2021</t>
   </si>
   <si>
     <t>13,654770</t>
   </si>
   <si>
-    <t>29/05/2021</t>
+    <t>29/5/2021</t>
   </si>
   <si>
     <t>13,654966</t>
   </si>
   <si>
-    <t>28/05/2021</t>
+    <t>28/5/2021</t>
   </si>
   <si>
     <t>13,655162</t>
   </si>
   <si>
-    <t>27/05/2021</t>
+    <t>27/5/2021</t>
   </si>
   <si>
     <t>13,685895</t>
   </si>
   <si>
-    <t>26/05/2021</t>
+    <t>26/5/2021</t>
   </si>
   <si>
     <t>13,538636</t>
   </si>
   <si>
-    <t>25/05/2021</t>
+    <t>25/5/2021</t>
   </si>
   <si>
     <t>13,450408</t>
   </si>
   <si>
-    <t>24/05/2021</t>
+    <t>24/5/2021</t>
   </si>
   <si>
     <t>13,474487</t>
   </si>
   <si>
-    <t>23/05/2021</t>
+    <t>23/5/2021</t>
   </si>
   <si>
     <t>13,457849</t>
   </si>
   <si>
-    <t>22/05/2021</t>
+    <t>22/5/2021</t>
   </si>
   <si>
     <t>13,458042</t>
   </si>
   <si>
-    <t>21/05/2021</t>
+    <t>21/5/2021</t>
   </si>
   <si>
     <t>13,458236</t>
   </si>
   <si>
-    <t>20/05/2021</t>
+    <t>20/5/2021</t>
   </si>
   <si>
     <t>13,455218</t>
   </si>
   <si>
-    <t>19/05/2021</t>
+    <t>19/5/2021</t>
   </si>
   <si>
     <t>13,419543</t>
   </si>
   <si>
-    <t>18/05/2021</t>
+    <t>18/5/2021</t>
   </si>
   <si>
     <t>13,660954</t>
   </si>
   <si>
-    <t>17/05/2021</t>
+    <t>17/5/2021</t>
   </si>
   <si>
     <t>13,569601</t>
   </si>
   <si>
-    <t>16/05/2021</t>
+    <t>16/5/2021</t>
   </si>
   <si>
     <t>13,437911</t>
   </si>
   <si>
-    <t>15/05/2021</t>
+    <t>15/5/2021</t>
   </si>
   <si>
     <t>13,438099</t>
   </si>
   <si>
-    <t>14/05/2021</t>
+    <t>14/5/2021</t>
   </si>
   <si>
     <t>13,438286</t>
   </si>
   <si>
-    <t>13/05/2021</t>
+    <t>13/5/2021</t>
   </si>
   <si>
     <t>13,251796</t>
   </si>
   <si>
-    <t>12/05/2021</t>
+    <t>12/5/2021</t>
   </si>
   <si>
     <t>13,273230</t>
   </si>
   <si>
-    <t>11/05/2021</t>
+    <t>11/5/2021</t>
   </si>
   <si>
     <t>13,215519</t>
   </si>
   <si>
-    <t>10/05/2021</t>
+    <t>10/5/2021</t>
   </si>
   <si>
     <t>13,529772</t>
   </si>
   <si>
-    <t>09/05/2021</t>
+    <t>9/5/2021</t>
   </si>
   <si>
     <t>13,430803</t>
   </si>
   <si>
-    <t>08/05/2021</t>
+    <t>8/5/2021</t>
   </si>
   <si>
     <t>13,430992</t>
   </si>
   <si>
-    <t>07/05/2021</t>
+    <t>7/5/2021</t>
   </si>
   <si>
     <t>13,431182</t>
   </si>
   <si>
-    <t>06/05/2021</t>
+    <t>6/5/2021</t>
   </si>
   <si>
     <t>13,191413</t>
   </si>
   <si>
-    <t>05/05/2021</t>
+    <t>5/5/2021</t>
   </si>
   <si>
     <t>13,257560</t>
   </si>
   <si>
-    <t>04/05/2021</t>
+    <t>4/5/2021</t>
   </si>
   <si>
     <t>12,967943</t>
   </si>
   <si>
-    <t>03/05/2021</t>
+    <t>3/5/2021</t>
   </si>
   <si>
     <t>13,214119</t>
   </si>
   <si>
-    <t>02/05/2021</t>
+    <t>2/5/2021</t>
   </si>
   <si>
     <t>13,091914</t>
   </si>
   <si>
-    <t>01/05/2021</t>
+    <t>1/5/2021</t>
   </si>
   <si>
     <t>13,092094</t>
   </si>
   <si>
-    <t>30/04/2021</t>
+    <t>30/4/2021</t>
   </si>
   <si>
     <t>13,092275</t>
   </si>
   <si>
-    <t>29/04/2021</t>
+    <t>29/4/2021</t>
   </si>
   <si>
     <t>13,209161</t>
   </si>
   <si>
-    <t>28/04/2021</t>
+    <t>28/4/2021</t>
   </si>
   <si>
     <t>13,212162</t>
   </si>
   <si>
-    <t>27/04/2021</t>
+    <t>27/4/2021</t>
   </si>
   <si>
     <t>13,119101</t>
   </si>
   <si>
-    <t>26/04/2021</t>
+    <t>26/4/2021</t>
   </si>
   <si>
     <t>13,118848</t>
   </si>
   <si>
-    <t>25/04/2021</t>
+    <t>25/4/2021</t>
   </si>
   <si>
     <t>12,951262</t>
   </si>
   <si>
-    <t>24/04/2021</t>
+    <t>24/4/2021</t>
   </si>
   <si>
     <t>12,951445</t>
   </si>
   <si>
-    <t>23/04/2021</t>
+    <t>23/4/2021</t>
   </si>
   <si>
     <t>12,951627</t>
   </si>
   <si>
-    <t>22/04/2021</t>
+    <t>22/4/2021</t>
   </si>
   <si>
     <t>12,951131</t>
   </si>
   <si>
-    <t>21/04/2021</t>
+    <t>21/4/2021</t>
   </si>
   <si>
     <t>12,861353</t>
   </si>
   <si>
-    <t>20/04/2021</t>
+    <t>20/4/2021</t>
   </si>
   <si>
     <t>12,762177</t>
   </si>
   <si>
-    <t>19/04/2021</t>
+    <t>19/4/2021</t>
   </si>
   <si>
     <t>13,111774</t>
   </si>
   <si>
-    <t>18/04/2021</t>
+    <t>18/4/2021</t>
   </si>
   <si>
     <t>13,096538</t>
   </si>
   <si>
-    <t>17/04/2021</t>
+    <t>17/4/2021</t>
   </si>
   <si>
     <t>13,096720</t>
   </si>
   <si>
-    <t>16/04/2021</t>
+    <t>16/4/2021</t>
   </si>
   <si>
     <t>13,096903</t>
   </si>
   <si>
-    <t>15/04/2021</t>
+    <t>15/4/2021</t>
   </si>
   <si>
     <t>12,911205</t>
   </si>
   <si>
-    <t>14/04/2021</t>
+    <t>14/4/2021</t>
   </si>
   <si>
     <t>12,875241</t>
   </si>
   <si>
-    <t>13/04/2021</t>
+    <t>13/4/2021</t>
   </si>
   <si>
     <t>12,778497</t>
   </si>
   <si>
-    <t>12/04/2021</t>
+    <t>12/4/2021</t>
   </si>
   <si>
     <t>12,775149</t>
   </si>
   <si>
-    <t>11/04/2021</t>
+    <t>11/4/2021</t>
   </si>
   <si>
     <t>12,836611</t>
   </si>
   <si>
-    <t>10/04/2021</t>
+    <t>10/4/2021</t>
   </si>
   <si>
     <t>12,836791</t>
   </si>
   <si>
-    <t>09/04/2021</t>
+    <t>9/4/2021</t>
   </si>
   <si>
     <t>12,836971</t>
   </si>
   <si>
-    <t>08/04/2021</t>
+    <t>8/4/2021</t>
   </si>
   <si>
     <t>12,892178</t>
   </si>
   <si>
-    <t>07/04/2021</t>
+    <t>7/4/2021</t>
   </si>
   <si>
     <t>12,886858</t>
   </si>
   <si>
-    <t>06/04/2021</t>
+    <t>6/4/2021</t>
   </si>
   <si>
     <t>12,927736</t>
   </si>
   <si>
-    <t>05/04/2021</t>
+    <t>5/4/2021</t>
   </si>
   <si>
     <t>12,911964</t>
   </si>
   <si>
-    <t>04/04/2021</t>
+    <t>4/4/2021</t>
   </si>
   <si>
     <t>12,913512</t>
   </si>
   <si>
-    <t>03/04/2021</t>
+    <t>3/4/2021</t>
   </si>
   <si>
     <t>12,913693</t>
   </si>
   <si>
-    <t>02/04/2021</t>
+    <t>2/4/2021</t>
   </si>
   <si>
     <t>12,913875</t>
   </si>
   <si>
-    <t>01/04/2021</t>
+    <t>1/4/2021</t>
   </si>
   <si>
     <t>12,914056</t>
   </si>
   <si>
-    <t>31/03/2021</t>
+    <t>31/3/2021</t>
   </si>
   <si>
     <t>12,805378</t>
   </si>
   <si>
-    <t>30/03/2021</t>
+    <t>30/3/2021</t>
   </si>
   <si>
     <t>12,836564</t>
   </si>
   <si>
-    <t>29/03/2021</t>
+    <t>29/3/2021</t>
   </si>
   <si>
     <t>12,650663</t>
   </si>
   <si>
-    <t>28/03/2021</t>
+    <t>28/3/2021</t>
   </si>
   <si>
     <t>12,679101</t>
   </si>
   <si>
-    <t>27/03/2021</t>
+    <t>27/3/2021</t>
   </si>
   <si>
     <t>12,679279</t>
   </si>
   <si>
-    <t>26/03/2021</t>
+    <t>26/3/2021</t>
   </si>
   <si>
     <t>12,679458</t>
   </si>
   <si>
-    <t>25/03/2021</t>
+    <t>25/3/2021</t>
   </si>
   <si>
     <t>12,482307</t>
   </si>
   <si>
-    <t>24/03/2021</t>
+    <t>24/3/2021</t>
   </si>
   <si>
     <t>12,566645</t>
   </si>
   <si>
-    <t>23/03/2021</t>
+    <t>23/3/2021</t>
   </si>
   <si>
     <t>12,464170</t>
   </si>
   <si>
-    <t>22/03/2021</t>
+    <t>22/3/2021</t>
   </si>
   <si>
     <t>12,621928</t>
   </si>
   <si>
-    <t>21/03/2021</t>
+    <t>21/3/2021</t>
   </si>
   <si>
     <t>12,679555</t>
   </si>
   <si>
-    <t>20/03/2021</t>
+    <t>20/3/2021</t>
   </si>
   <si>
     <t>12,679741</t>
   </si>
   <si>
-    <t>19/03/2021</t>
+    <t>19/3/2021</t>
   </si>
   <si>
     <t>12,679927</t>
   </si>
   <si>
-    <t>18/03/2021</t>
+    <t>18/3/2021</t>
   </si>
   <si>
     <t>12,754369</t>
   </si>
   <si>
-    <t>17/03/2021</t>
+    <t>17/3/2021</t>
   </si>
   <si>
     <t>12,741867</t>
   </si>
   <si>
-    <t>16/03/2021</t>
+    <t>16/3/2021</t>
   </si>
   <si>
     <t>12,843136</t>
   </si>
   <si>
-    <t>15/03/2021</t>
+    <t>15/3/2021</t>
   </si>
   <si>
     <t>12,783590</t>
   </si>
   <si>
-    <t>14/03/2021</t>
+    <t>14/3/2021</t>
   </si>
   <si>
     <t>12,736784</t>
   </si>
   <si>
-    <t>13/03/2021</t>
+    <t>13/3/2021</t>
   </si>
   <si>
     <t>12,736966</t>
   </si>
   <si>
-    <t>12/03/2021</t>
+    <t>12/3/2021</t>
   </si>
   <si>
     <t>12,737148</t>
   </si>
   <si>
-    <t>11/03/2021</t>
+    <t>11/3/2021</t>
   </si>
   <si>
     <t>12,712940</t>
   </si>
   <si>
-    <t>10/03/2021</t>
+    <t>10/3/2021</t>
   </si>
   <si>
     <t>12,618948</t>
   </si>
   <si>
-    <t>09/03/2021</t>
+    <t>9/3/2021</t>
   </si>
   <si>
     <t>12,575354</t>
   </si>
   <si>
-    <t>08/03/2021</t>
+    <t>8/3/2021</t>
   </si>
   <si>
     <t>12,507023</t>
   </si>
   <si>
-    <t>07/03/2021</t>
+    <t>7/3/2021</t>
   </si>
   <si>
     <t>12,291350</t>
   </si>
   <si>
-    <t>06/03/2021</t>
+    <t>6/3/2021</t>
   </si>
   <si>
     <t>12,291536</t>
   </si>
   <si>
-    <t>05/03/2021</t>
+    <t>5/3/2021</t>
   </si>
   <si>
     <t>12,291722</t>
   </si>
   <si>
-    <t>04/03/2021</t>
+    <t>4/3/2021</t>
   </si>
   <si>
     <t>12,485363</t>
   </si>
   <si>
-    <t>03/03/2021</t>
+    <t>3/3/2021</t>
   </si>
   <si>
     <t>12,494060</t>
   </si>
   <si>
-    <t>02/03/2021</t>
+    <t>2/3/2021</t>
   </si>
   <si>
     <t>12,499535</t>
   </si>
   <si>
-    <t>01/03/2021</t>
+    <t>1/3/2021</t>
   </si>
   <si>
     <t>12,542018</t>
   </si>
   <si>
-    <t>28/02/2021</t>
+    <t>28/2/2021</t>
   </si>
   <si>
     <t>12,345017</t>
   </si>
   <si>
-    <t>27/02/2021</t>
+    <t>27/2/2021</t>
   </si>
   <si>
     <t>12,345201</t>
   </si>
   <si>
-    <t>26/02/2021</t>
+    <t>26/2/2021</t>
   </si>
   <si>
     <t>12,345386</t>
   </si>
   <si>
-    <t>25/02/2021</t>
+    <t>25/2/2021</t>
   </si>
   <si>
     <t>12,535625</t>
   </si>
   <si>
-    <t>24/02/2021</t>
+    <t>24/2/2021</t>
   </si>
   <si>
     <t>12,481520</t>
   </si>
   <si>
-    <t>23/02/2021</t>
+    <t>23/2/2021</t>
   </si>
   <si>
     <t>12,344133</t>
   </si>
   <si>
-    <t>22/02/2021</t>
+    <t>22/2/2021</t>
   </si>
   <si>
     <t>12,487135</t>
   </si>
   <si>
-    <t>21/02/2021</t>
+    <t>21/2/2021</t>
   </si>
   <si>
     <t>12,306643</t>
   </si>
   <si>
-    <t>20/02/2021</t>
+    <t>20/2/2021</t>
   </si>
   <si>
     <t>12,306821</t>
   </si>
   <si>
-    <t>19/02/2021</t>
+    <t>19/2/2021</t>
   </si>
   <si>
     <t>12,306998</t>
   </si>
   <si>
-    <t>18/02/2021</t>
+    <t>18/2/2021</t>
   </si>
   <si>
     <t>12,034503</t>
   </si>
   <si>
-    <t>17/02/2021</t>
+    <t>17/2/2021</t>
   </si>
   <si>
     <t>12,208188</t>
   </si>
   <si>
-    <t>16/02/2021</t>
+    <t>16/2/2021</t>
   </si>
   <si>
     <t>12,393090</t>
   </si>
   <si>
-    <t>15/02/2021</t>
+    <t>15/2/2021</t>
   </si>
   <si>
     <t>12,383820</t>
   </si>
   <si>
-    <t>14/02/2021</t>
+    <t>14/2/2021</t>
   </si>
   <si>
     <t>12,197755</t>
   </si>
   <si>
-    <t>13/02/2021</t>
+    <t>13/2/2021</t>
   </si>
   <si>
     <t>12,197936</t>
   </si>
   <si>
-    <t>12/02/2021</t>
+    <t>12/2/2021</t>
   </si>
   <si>
     <t>12,198116</t>
   </si>
   <si>
-    <t>11/02/2021</t>
+    <t>11/2/2021</t>
   </si>
   <si>
     <t>12,189214</t>
   </si>
   <si>
-    <t>10/02/2021</t>
+    <t>10/2/2021</t>
   </si>
   <si>
     <t>12,091703</t>
   </si>
   <si>
-    <t>09/02/2021</t>
+    <t>9/2/2021</t>
   </si>
   <si>
     <t>11,990671</t>
   </si>
   <si>
-    <t>08/02/2021</t>
+    <t>8/2/2021</t>
   </si>
   <si>
     <t>12,083945</t>
   </si>
   <si>
-    <t>07/02/2021</t>
+    <t>7/2/2021</t>
   </si>
   <si>
     <t>11,895450</t>
   </si>
   <si>
-    <t>06/02/2021</t>
+    <t>6/2/2021</t>
   </si>
   <si>
     <t>11,895632</t>
   </si>
   <si>
-    <t>05/02/2021</t>
+    <t>5/2/2021</t>
   </si>
   <si>
     <t>11,895815</t>
   </si>
   <si>
-    <t>04/02/2021</t>
+    <t>4/2/2021</t>
   </si>
   <si>
     <t>11,818285</t>
   </si>
   <si>
-    <t>03/02/2021</t>
+    <t>3/2/2021</t>
   </si>
   <si>
     <t>11,809983</t>
   </si>
   <si>
-    <t>02/02/2021</t>
+    <t>2/2/2021</t>
   </si>
   <si>
     <t>11,654419</t>
   </si>
   <si>
-    <t>01/02/2021</t>
+    <t>1/2/2021</t>
   </si>
   <si>
     <t>11,483419</t>
   </si>
   <si>
-    <t>31/01/2021</t>
+    <t>31/1/2021</t>
   </si>
   <si>
     <t>11,403825</t>
   </si>
   <si>
-    <t>30/01/2021</t>
+    <t>30/1/2021</t>
   </si>
   <si>
     <t>11,404016</t>
   </si>
   <si>
-    <t>29/01/2021</t>
+    <t>29/1/2021</t>
   </si>
   <si>
     <t>11,404207</t>
   </si>
   <si>
-    <t>28/01/2021</t>
+    <t>28/1/2021</t>
   </si>
   <si>
     <t>11,444667</t>
   </si>
   <si>
-    <t>27/01/2021</t>
+    <t>27/1/2021</t>
   </si>
   <si>
     <t>11,388553</t>
   </si>
   <si>
-    <t>26/01/2021</t>
+    <t>26/1/2021</t>
   </si>
   <si>
     <t>11,557546</t>
   </si>
   <si>
-    <t>25/01/2021</t>
+    <t>25/1/2021</t>
   </si>
   <si>
     <t>11,573490</t>
   </si>
   <si>
-    <t>24/01/2021</t>
+    <t>24/1/2021</t>
   </si>
   <si>
     <t>11,826133</t>
   </si>
   <si>
-    <t>23/01/2021</t>
+    <t>23/1/2021</t>
   </si>
   <si>
     <t>11,826305</t>
   </si>
   <si>
-    <t>22/01/2021</t>
+    <t>22/1/2021</t>
   </si>
   <si>
     <t>11,826478</t>
   </si>
   <si>
-    <t>21/01/2021</t>
+    <t>21/1/2021</t>
   </si>
   <si>
     <t>12,044562</t>
   </si>
   <si>
-    <t>20/01/2021</t>
+    <t>20/1/2021</t>
   </si>
   <si>
     <t>12,241744</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>19/1/2021</t>
   </si>
   <si>
     <t>12,136653</t>
   </si>
   <si>
-    <t>18/01/2021</t>
+    <t>18/1/2021</t>
   </si>
   <si>
     <t>12,150017</t>
   </si>
   <si>
-    <t>17/01/2021</t>
+    <t>17/1/2021</t>
   </si>
   <si>
     <t>12,081221</t>
   </si>
   <si>
-    <t>16/01/2021</t>
+    <t>16/1/2021</t>
   </si>
   <si>
     <t>12,081391</t>
   </si>
   <si>
-    <t>15/01/2021</t>
+    <t>15/1/2021</t>
   </si>
   <si>
     <t>12,081561</t>
   </si>
   <si>
-    <t>14/01/2021</t>
+    <t>14/1/2021</t>
   </si>
   <si>
     <t>12,485990</t>
   </si>
   <si>
-    <t>13/01/2021</t>
+    <t>13/1/2021</t>
   </si>
   <si>
     <t>12,368959</t>
   </si>
   <si>
-    <t>12/01/2021</t>
+    <t>12/1/2021</t>
   </si>
   <si>
     <t>12,373623</t>
   </si>
   <si>
-    <t>11/01/2021</t>
+    <t>11/1/2021</t>
   </si>
   <si>
     <t>12,276517</t>
   </si>
   <si>
-    <t>10/01/2021</t>
+    <t>10/1/2021</t>
   </si>
   <si>
     <t>12,514971</t>
   </si>
   <si>
-    <t>09/01/2021</t>
+    <t>9/1/2021</t>
   </si>
   <si>
     <t>12,515160</t>
   </si>
   <si>
-    <t>08/01/2021</t>
+    <t>8/1/2021</t>
   </si>
   <si>
     <t>12,515349</t>
   </si>
   <si>
-    <t>07/01/2021</t>
+    <t>7/1/2021</t>
   </si>
   <si>
     <t>12,636020</t>
   </si>
   <si>
-    <t>06/01/2021</t>
+    <t>6/1/2021</t>
   </si>
   <si>
     <t>12,286821</t>
   </si>
   <si>
-    <t>05/01/2021</t>
+    <t>5/1/2021</t>
   </si>
   <si>
     <t>11,862594</t>
   </si>
   <si>
-    <t>04/01/2021</t>
+    <t>4/1/2021</t>
   </si>
   <si>
     <t>11,896860</t>
   </si>
   <si>
-    <t>03/01/2021</t>
+    <t>3/1/2021</t>
   </si>
   <si>
     <t>11,698978</t>
   </si>
   <si>
-    <t>02/01/2021</t>
+    <t>2/1/2021</t>
   </si>
   <si>
     <t>11,699158</t>
   </si>
   <si>
-    <t>01/01/2021</t>
+    <t>1/1/2021</t>
   </si>
   <si>
     <t>11,699339</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>11,699520</t>
   </si>
   <si>
     <t>30/12/2020</t>
   </si>
   <si>
     <t>11,765943</t>
   </si>
   <si>
     <t>29/12/2020</t>
   </si>
   <si>
     <t>11,785838</t>
   </si>
   <si>
     <t>28/12/2020</t>
   </si>
@@ -11559,99 +11913,99 @@
   <si>
     <t>13/12/2020</t>
   </si>
   <si>
     <t>11,512076</t>
   </si>
   <si>
     <t>12/12/2020</t>
   </si>
   <si>
     <t>11,512243</t>
   </si>
   <si>
     <t>11/12/2020</t>
   </si>
   <si>
     <t>11,512410</t>
   </si>
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
     <t>11,648760</t>
   </si>
   <si>
-    <t>09/12/2020</t>
+    <t>9/12/2020</t>
   </si>
   <si>
     <t>11,673887</t>
   </si>
   <si>
-    <t>08/12/2020</t>
+    <t>8/12/2020</t>
   </si>
   <si>
     <t>11,646013</t>
   </si>
   <si>
-    <t>07/12/2020</t>
+    <t>7/12/2020</t>
   </si>
   <si>
     <t>11,747486</t>
   </si>
   <si>
-    <t>06/12/2020</t>
+    <t>6/12/2020</t>
   </si>
   <si>
     <t>11,760585</t>
   </si>
   <si>
-    <t>05/12/2020</t>
+    <t>5/12/2020</t>
   </si>
   <si>
     <t>11,760748</t>
   </si>
   <si>
-    <t>04/12/2020</t>
+    <t>4/12/2020</t>
   </si>
   <si>
     <t>11,760911</t>
   </si>
   <si>
-    <t>03/12/2020</t>
+    <t>3/12/2020</t>
   </si>
   <si>
     <t>11,527650</t>
   </si>
   <si>
-    <t>02/12/2020</t>
+    <t>2/12/2020</t>
   </si>
   <si>
     <t>11,482179</t>
   </si>
   <si>
-    <t>01/12/2020</t>
+    <t>1/12/2020</t>
   </si>
   <si>
     <t>11,472416</t>
   </si>
   <si>
     <t>30/11/2020</t>
   </si>
   <si>
     <t>11,369000</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>11,526788</t>
   </si>
   <si>
     <t>28/11/2020</t>
   </si>
   <si>
     <t>11,526945</t>
   </si>
   <si>
     <t>27/11/2020</t>
   </si>
@@ -11739,99 +12093,99 @@
   <si>
     <t>13/11/2020</t>
   </si>
   <si>
     <t>10,669124</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>10,630613</t>
   </si>
   <si>
     <t>11/11/2020</t>
   </si>
   <si>
     <t>10,590383</t>
   </si>
   <si>
     <t>10/11/2020</t>
   </si>
   <si>
     <t>10,428576</t>
   </si>
   <si>
-    <t>09/11/2020</t>
+    <t>9/11/2020</t>
   </si>
   <si>
     <t>10,288815</t>
   </si>
   <si>
-    <t>08/11/2020</t>
+    <t>8/11/2020</t>
   </si>
   <si>
     <t>10,220418</t>
   </si>
   <si>
-    <t>07/11/2020</t>
+    <t>7/11/2020</t>
   </si>
   <si>
     <t>10,220581</t>
   </si>
   <si>
-    <t>06/11/2020</t>
+    <t>6/11/2020</t>
   </si>
   <si>
     <t>10,220745</t>
   </si>
   <si>
-    <t>05/11/2020</t>
+    <t>5/11/2020</t>
   </si>
   <si>
     <t>10,180893</t>
   </si>
   <si>
-    <t>04/11/2020</t>
+    <t>4/11/2020</t>
   </si>
   <si>
     <t>9,956061</t>
   </si>
   <si>
-    <t>03/11/2020</t>
+    <t>3/11/2020</t>
   </si>
   <si>
     <t>9,880540</t>
   </si>
   <si>
-    <t>02/11/2020</t>
+    <t>2/11/2020</t>
   </si>
   <si>
     <t>9,974816</t>
   </si>
   <si>
-    <t>01/11/2020</t>
+    <t>1/11/2020</t>
   </si>
   <si>
     <t>9,925397</t>
   </si>
   <si>
     <t>31/10/2020</t>
   </si>
   <si>
     <t>9,925556</t>
   </si>
   <si>
     <t>30/10/2020</t>
   </si>
   <si>
     <t>9,925715</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>9,955207</t>
   </si>
   <si>
     <t>28/10/2020</t>
   </si>
@@ -11925,1740 +12279,1740 @@
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>10,431421</t>
   </si>
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>10,477824</t>
   </si>
   <si>
     <t>11/10/2020</t>
   </si>
   <si>
     <t>10,394888</t>
   </si>
   <si>
     <t>10/10/2020</t>
   </si>
   <si>
     <t>10,395040</t>
   </si>
   <si>
-    <t>09/10/2020</t>
+    <t>9/10/2020</t>
   </si>
   <si>
     <t>10,395191</t>
   </si>
   <si>
-    <t>08/10/2020</t>
+    <t>8/10/2020</t>
   </si>
   <si>
     <t>10,356097</t>
   </si>
   <si>
-    <t>07/10/2020</t>
+    <t>7/10/2020</t>
   </si>
   <si>
     <t>10,332873</t>
   </si>
   <si>
-    <t>06/10/2020</t>
+    <t>6/10/2020</t>
   </si>
   <si>
     <t>10,387670</t>
   </si>
   <si>
-    <t>05/10/2020</t>
+    <t>5/10/2020</t>
   </si>
   <si>
     <t>10,390787</t>
   </si>
   <si>
-    <t>04/10/2020</t>
+    <t>4/10/2020</t>
   </si>
   <si>
     <t>10,297378</t>
   </si>
   <si>
-    <t>03/10/2020</t>
+    <t>3/10/2020</t>
   </si>
   <si>
     <t>10,297594</t>
   </si>
   <si>
-    <t>02/10/2020</t>
+    <t>2/10/2020</t>
   </si>
   <si>
     <t>10,297810</t>
   </si>
   <si>
-    <t>01/10/2020</t>
+    <t>1/10/2020</t>
   </si>
   <si>
     <t>10,353251</t>
   </si>
   <si>
-    <t>30/09/2020</t>
+    <t>30/9/2020</t>
   </si>
   <si>
     <t>10,308749</t>
   </si>
   <si>
-    <t>29/09/2020</t>
+    <t>29/9/2020</t>
   </si>
   <si>
     <t>10,238053</t>
   </si>
   <si>
-    <t>28/09/2020</t>
+    <t>28/9/2020</t>
   </si>
   <si>
     <t>10,274031</t>
   </si>
   <si>
-    <t>27/09/2020</t>
+    <t>27/9/2020</t>
   </si>
   <si>
     <t>10,382331</t>
   </si>
   <si>
-    <t>26/09/2020</t>
+    <t>26/9/2020</t>
   </si>
   <si>
     <t>10,382546</t>
   </si>
   <si>
-    <t>25/09/2020</t>
+    <t>25/9/2020</t>
   </si>
   <si>
     <t>10,382762</t>
   </si>
   <si>
-    <t>24/09/2020</t>
+    <t>24/9/2020</t>
   </si>
   <si>
     <t>10,402141</t>
   </si>
   <si>
-    <t>23/09/2020</t>
+    <t>23/9/2020</t>
   </si>
   <si>
     <t>10,415490</t>
   </si>
   <si>
-    <t>22/09/2020</t>
+    <t>22/9/2020</t>
   </si>
   <si>
     <t>10,366338</t>
   </si>
   <si>
-    <t>21/09/2020</t>
+    <t>21/9/2020</t>
   </si>
   <si>
     <t>10,376425</t>
   </si>
   <si>
-    <t>20/09/2020</t>
+    <t>20/9/2020</t>
   </si>
   <si>
     <t>10,564951</t>
   </si>
   <si>
-    <t>19/09/2020</t>
+    <t>19/9/2020</t>
   </si>
   <si>
     <t>10,565164</t>
   </si>
   <si>
-    <t>18/09/2020</t>
+    <t>18/9/2020</t>
   </si>
   <si>
     <t>10,565378</t>
   </si>
   <si>
-    <t>17/09/2020</t>
+    <t>17/9/2020</t>
   </si>
   <si>
     <t>10,617368</t>
   </si>
   <si>
-    <t>16/09/2020</t>
+    <t>16/9/2020</t>
   </si>
   <si>
     <t>10,677442</t>
   </si>
   <si>
-    <t>15/09/2020</t>
+    <t>15/9/2020</t>
   </si>
   <si>
     <t>10,628890</t>
   </si>
   <si>
-    <t>14/09/2020</t>
+    <t>14/9/2020</t>
   </si>
   <si>
     <t>10,545256</t>
   </si>
   <si>
-    <t>13/09/2020</t>
+    <t>13/9/2020</t>
   </si>
   <si>
     <t>10,517944</t>
   </si>
   <si>
-    <t>12/09/2020</t>
+    <t>12/9/2020</t>
   </si>
   <si>
     <t>10,518158</t>
   </si>
   <si>
-    <t>11/09/2020</t>
+    <t>11/9/2020</t>
   </si>
   <si>
     <t>10,518372</t>
   </si>
   <si>
-    <t>10/09/2020</t>
+    <t>10/9/2020</t>
   </si>
   <si>
     <t>10,532410</t>
   </si>
   <si>
-    <t>09/09/2020</t>
+    <t>9/9/2020</t>
   </si>
   <si>
     <t>10,539863</t>
   </si>
   <si>
-    <t>08/09/2020</t>
+    <t>8/9/2020</t>
   </si>
   <si>
     <t>10,415445</t>
   </si>
   <si>
-    <t>07/09/2020</t>
+    <t>7/9/2020</t>
   </si>
   <si>
     <t>10,548277</t>
   </si>
   <si>
-    <t>06/09/2020</t>
+    <t>6/9/2020</t>
   </si>
   <si>
     <t>10,421536</t>
   </si>
   <si>
-    <t>05/09/2020</t>
+    <t>5/9/2020</t>
   </si>
   <si>
     <t>10,421747</t>
   </si>
   <si>
-    <t>04/09/2020</t>
+    <t>4/9/2020</t>
   </si>
   <si>
     <t>10,421958</t>
   </si>
   <si>
-    <t>03/09/2020</t>
+    <t>3/9/2020</t>
   </si>
   <si>
     <t>10,458531</t>
   </si>
   <si>
-    <t>02/09/2020</t>
+    <t>2/9/2020</t>
   </si>
   <si>
     <t>10,493169</t>
   </si>
   <si>
-    <t>01/09/2020</t>
+    <t>1/9/2020</t>
   </si>
   <si>
     <t>10,476172</t>
   </si>
   <si>
-    <t>31/08/2020</t>
+    <t>31/8/2020</t>
   </si>
   <si>
     <t>10,535126</t>
   </si>
   <si>
-    <t>30/08/2020</t>
+    <t>30/8/2020</t>
   </si>
   <si>
     <t>10,622815</t>
   </si>
   <si>
-    <t>29/08/2020</t>
+    <t>29/8/2020</t>
   </si>
   <si>
     <t>10,623030</t>
   </si>
   <si>
-    <t>28/08/2020</t>
+    <t>28/8/2020</t>
   </si>
   <si>
     <t>10,623245</t>
   </si>
   <si>
-    <t>27/08/2020</t>
+    <t>27/8/2020</t>
   </si>
   <si>
     <t>10,610113</t>
   </si>
   <si>
-    <t>26/08/2020</t>
+    <t>26/8/2020</t>
   </si>
   <si>
     <t>10,680634</t>
   </si>
   <si>
-    <t>25/08/2020</t>
+    <t>25/8/2020</t>
   </si>
   <si>
     <t>10,632118</t>
   </si>
   <si>
-    <t>24/08/2020</t>
+    <t>24/8/2020</t>
   </si>
   <si>
     <t>10,695010</t>
   </si>
   <si>
-    <t>23/08/2020</t>
+    <t>23/8/2020</t>
   </si>
   <si>
     <t>10,556272</t>
   </si>
   <si>
-    <t>22/08/2020</t>
+    <t>22/8/2020</t>
   </si>
   <si>
     <t>10,556486</t>
   </si>
   <si>
-    <t>21/08/2020</t>
+    <t>21/8/2020</t>
   </si>
   <si>
     <t>10,556700</t>
   </si>
   <si>
-    <t>20/08/2020</t>
+    <t>20/8/2020</t>
   </si>
   <si>
     <t>10,602194</t>
   </si>
   <si>
-    <t>19/08/2020</t>
+    <t>19/8/2020</t>
   </si>
   <si>
     <t>10,630278</t>
   </si>
   <si>
-    <t>18/08/2020</t>
+    <t>18/8/2020</t>
   </si>
   <si>
     <t>10,595665</t>
   </si>
   <si>
-    <t>17/08/2020</t>
+    <t>17/8/2020</t>
   </si>
   <si>
     <t>10,657572</t>
   </si>
   <si>
-    <t>16/08/2020</t>
+    <t>16/8/2020</t>
   </si>
   <si>
     <t>10,658662</t>
   </si>
   <si>
-    <t>15/08/2020</t>
+    <t>15/8/2020</t>
   </si>
   <si>
     <t>10,658878</t>
   </si>
   <si>
-    <t>14/08/2020</t>
+    <t>14/8/2020</t>
   </si>
   <si>
     <t>10,659094</t>
   </si>
   <si>
-    <t>13/08/2020</t>
+    <t>13/8/2020</t>
   </si>
   <si>
     <t>10,814853</t>
   </si>
   <si>
-    <t>12/08/2020</t>
+    <t>12/8/2020</t>
   </si>
   <si>
     <t>10,806978</t>
   </si>
   <si>
-    <t>11/08/2020</t>
+    <t>11/8/2020</t>
   </si>
   <si>
     <t>10,746545</t>
   </si>
   <si>
-    <t>10/08/2020</t>
+    <t>10/8/2020</t>
   </si>
   <si>
     <t>10,625446</t>
   </si>
   <si>
-    <t>09/08/2020</t>
+    <t>9/8/2020</t>
   </si>
   <si>
     <t>10,641748</t>
   </si>
   <si>
-    <t>08/08/2020</t>
+    <t>8/8/2020</t>
   </si>
   <si>
     <t>10,641970</t>
   </si>
   <si>
-    <t>07/08/2020</t>
+    <t>7/8/2020</t>
   </si>
   <si>
     <t>10,642192</t>
   </si>
   <si>
-    <t>06/08/2020</t>
+    <t>6/8/2020</t>
   </si>
   <si>
     <t>10,731578</t>
   </si>
   <si>
-    <t>05/08/2020</t>
+    <t>5/8/2020</t>
   </si>
   <si>
     <t>10,703825</t>
   </si>
   <si>
-    <t>04/08/2020</t>
+    <t>4/8/2020</t>
   </si>
   <si>
     <t>10,703744</t>
   </si>
   <si>
-    <t>03/08/2020</t>
+    <t>3/8/2020</t>
   </si>
   <si>
     <t>10,687090</t>
   </si>
   <si>
-    <t>02/08/2020</t>
+    <t>2/8/2020</t>
   </si>
   <si>
     <t>10,535223</t>
   </si>
   <si>
-    <t>01/08/2020</t>
+    <t>1/8/2020</t>
   </si>
   <si>
     <t>10,535435</t>
   </si>
   <si>
-    <t>31/07/2020</t>
+    <t>31/7/2020</t>
   </si>
   <si>
     <t>10,535647</t>
   </si>
   <si>
-    <t>30/07/2020</t>
+    <t>30/7/2020</t>
   </si>
   <si>
     <t>10,489154</t>
   </si>
   <si>
-    <t>29/07/2020</t>
+    <t>29/7/2020</t>
   </si>
   <si>
     <t>10,653702</t>
   </si>
   <si>
-    <t>28/07/2020</t>
+    <t>28/7/2020</t>
   </si>
   <si>
     <t>10,729485</t>
   </si>
   <si>
-    <t>27/07/2020</t>
+    <t>27/7/2020</t>
   </si>
   <si>
     <t>10,731956</t>
   </si>
   <si>
-    <t>26/07/2020</t>
+    <t>26/7/2020</t>
   </si>
   <si>
     <t>10,798035</t>
   </si>
   <si>
-    <t>25/07/2020</t>
+    <t>25/7/2020</t>
   </si>
   <si>
     <t>10,798248</t>
   </si>
   <si>
-    <t>24/07/2020</t>
+    <t>24/7/2020</t>
   </si>
   <si>
     <t>10,798460</t>
   </si>
   <si>
-    <t>23/07/2020</t>
+    <t>23/7/2020</t>
   </si>
   <si>
     <t>11,021727</t>
   </si>
   <si>
-    <t>22/07/2020</t>
+    <t>22/7/2020</t>
   </si>
   <si>
     <t>11,014870</t>
   </si>
   <si>
-    <t>21/07/2020</t>
+    <t>21/7/2020</t>
   </si>
   <si>
     <t>11,124729</t>
   </si>
   <si>
-    <t>20/07/2020</t>
+    <t>20/7/2020</t>
   </si>
   <si>
     <t>11,139933</t>
   </si>
   <si>
-    <t>19/07/2020</t>
+    <t>19/7/2020</t>
   </si>
   <si>
     <t>11,045483</t>
   </si>
   <si>
-    <t>18/07/2020</t>
+    <t>18/7/2020</t>
   </si>
   <si>
     <t>11,045707</t>
   </si>
   <si>
-    <t>17/07/2020</t>
+    <t>17/7/2020</t>
   </si>
   <si>
     <t>11,045931</t>
   </si>
   <si>
-    <t>16/07/2020</t>
+    <t>16/7/2020</t>
   </si>
   <si>
     <t>11,048543</t>
   </si>
   <si>
-    <t>15/07/2020</t>
+    <t>15/7/2020</t>
   </si>
   <si>
     <t>11,024881</t>
   </si>
   <si>
-    <t>14/07/2020</t>
+    <t>14/7/2020</t>
   </si>
   <si>
     <t>10,857574</t>
   </si>
   <si>
-    <t>13/07/2020</t>
+    <t>13/7/2020</t>
   </si>
   <si>
     <t>10,929260</t>
   </si>
   <si>
-    <t>12/07/2020</t>
+    <t>12/7/2020</t>
   </si>
   <si>
     <t>10,791031</t>
   </si>
   <si>
-    <t>11/07/2020</t>
+    <t>11/7/2020</t>
   </si>
   <si>
     <t>10,791247</t>
   </si>
   <si>
-    <t>10/07/2020</t>
+    <t>10/7/2020</t>
   </si>
   <si>
     <t>10,791463</t>
   </si>
   <si>
-    <t>09/07/2020</t>
+    <t>9/7/2020</t>
   </si>
   <si>
     <t>10,657478</t>
   </si>
   <si>
-    <t>08/07/2020</t>
+    <t>8/7/2020</t>
   </si>
   <si>
     <t>10,679074</t>
   </si>
   <si>
-    <t>07/07/2020</t>
+    <t>7/7/2020</t>
   </si>
   <si>
     <t>10,787859</t>
   </si>
   <si>
-    <t>06/07/2020</t>
+    <t>6/7/2020</t>
   </si>
   <si>
     <t>10,857816</t>
   </si>
   <si>
-    <t>05/07/2020</t>
+    <t>5/7/2020</t>
   </si>
   <si>
     <t>10,790711</t>
   </si>
   <si>
-    <t>04/07/2020</t>
+    <t>4/7/2020</t>
   </si>
   <si>
     <t>10,790926</t>
   </si>
   <si>
-    <t>03/07/2020</t>
+    <t>3/7/2020</t>
   </si>
   <si>
     <t>10,791142</t>
   </si>
   <si>
-    <t>02/07/2020</t>
+    <t>2/7/2020</t>
   </si>
   <si>
     <t>10,801377</t>
   </si>
   <si>
-    <t>01/07/2020</t>
+    <t>1/7/2020</t>
   </si>
   <si>
     <t>10,629463</t>
   </si>
   <si>
-    <t>30/06/2020</t>
+    <t>30/6/2020</t>
   </si>
   <si>
     <t>10,620556</t>
   </si>
   <si>
-    <t>29/06/2020</t>
+    <t>29/6/2020</t>
   </si>
   <si>
     <t>10,566877</t>
   </si>
   <si>
-    <t>28/06/2020</t>
+    <t>28/6/2020</t>
   </si>
   <si>
     <t>10,548306</t>
   </si>
   <si>
-    <t>27/06/2020</t>
+    <t>27/6/2020</t>
   </si>
   <si>
     <t>10,548448</t>
   </si>
   <si>
-    <t>26/06/2020</t>
+    <t>26/6/2020</t>
   </si>
   <si>
     <t>10,548591</t>
   </si>
   <si>
-    <t>25/06/2020</t>
+    <t>25/6/2020</t>
   </si>
   <si>
     <t>10,486800</t>
   </si>
   <si>
-    <t>24/06/2020</t>
+    <t>24/6/2020</t>
   </si>
   <si>
     <t>10,491473</t>
   </si>
   <si>
-    <t>23/06/2020</t>
+    <t>23/6/2020</t>
   </si>
   <si>
     <t>10,844833</t>
   </si>
   <si>
-    <t>22/06/2020</t>
+    <t>22/6/2020</t>
   </si>
   <si>
     <t>10,645783</t>
   </si>
   <si>
-    <t>21/06/2020</t>
+    <t>21/6/2020</t>
   </si>
   <si>
     <t>10,716469</t>
   </si>
   <si>
-    <t>20/06/2020</t>
+    <t>20/6/2020</t>
   </si>
   <si>
     <t>10,716614</t>
   </si>
   <si>
-    <t>19/06/2020</t>
+    <t>19/6/2020</t>
   </si>
   <si>
     <t>10,716759</t>
   </si>
   <si>
-    <t>18/06/2020</t>
+    <t>18/6/2020</t>
   </si>
   <si>
     <t>10,677658</t>
   </si>
   <si>
-    <t>17/06/2020</t>
+    <t>17/6/2020</t>
   </si>
   <si>
     <t>10,744198</t>
   </si>
   <si>
-    <t>16/06/2020</t>
+    <t>16/6/2020</t>
   </si>
   <si>
     <t>10,769047</t>
   </si>
   <si>
-    <t>15/06/2020</t>
+    <t>15/6/2020</t>
   </si>
   <si>
     <t>10,608205</t>
   </si>
   <si>
-    <t>14/06/2020</t>
+    <t>14/6/2020</t>
   </si>
   <si>
     <t>10,629252</t>
   </si>
   <si>
-    <t>13/06/2020</t>
+    <t>13/6/2020</t>
   </si>
   <si>
     <t>10,629395</t>
   </si>
   <si>
-    <t>12/06/2020</t>
+    <t>12/6/2020</t>
   </si>
   <si>
     <t>10,629537</t>
   </si>
   <si>
-    <t>11/06/2020</t>
+    <t>11/6/2020</t>
   </si>
   <si>
     <t>10,593924</t>
   </si>
   <si>
-    <t>10/06/2020</t>
+    <t>10/6/2020</t>
   </si>
   <si>
     <t>11,196955</t>
   </si>
   <si>
-    <t>09/06/2020</t>
+    <t>9/6/2020</t>
   </si>
   <si>
     <t>11,423581</t>
   </si>
   <si>
-    <t>08/06/2020</t>
+    <t>8/6/2020</t>
   </si>
   <si>
     <t>11,789046</t>
   </si>
   <si>
-    <t>07/06/2020</t>
+    <t>7/6/2020</t>
   </si>
   <si>
     <t>11,706484</t>
   </si>
   <si>
-    <t>06/06/2020</t>
+    <t>6/6/2020</t>
   </si>
   <si>
     <t>11,706646</t>
   </si>
   <si>
-    <t>05/06/2020</t>
+    <t>5/6/2020</t>
   </si>
   <si>
     <t>11,706809</t>
   </si>
   <si>
-    <t>04/06/2020</t>
+    <t>4/6/2020</t>
   </si>
   <si>
     <t>11,214214</t>
   </si>
   <si>
-    <t>03/06/2020</t>
+    <t>3/6/2020</t>
   </si>
   <si>
     <t>11,300737</t>
   </si>
   <si>
-    <t>02/06/2020</t>
+    <t>2/6/2020</t>
   </si>
   <si>
     <t>10,976876</t>
   </si>
   <si>
-    <t>01/06/2020</t>
+    <t>1/6/2020</t>
   </si>
   <si>
     <t>10,649387</t>
   </si>
   <si>
-    <t>31/05/2020</t>
+    <t>31/5/2020</t>
   </si>
   <si>
     <t>10,262239</t>
   </si>
   <si>
-    <t>30/05/2020</t>
+    <t>30/5/2020</t>
   </si>
   <si>
     <t>10,262381</t>
   </si>
   <si>
-    <t>29/05/2020</t>
+    <t>29/5/2020</t>
   </si>
   <si>
     <t>10,262522</t>
   </si>
   <si>
-    <t>28/05/2020</t>
+    <t>28/5/2020</t>
   </si>
   <si>
     <t>10,351935</t>
   </si>
   <si>
-    <t>27/05/2020</t>
+    <t>27/5/2020</t>
   </si>
   <si>
     <t>10,290622</t>
   </si>
   <si>
-    <t>26/05/2020</t>
+    <t>26/5/2020</t>
   </si>
   <si>
     <t>10,313172</t>
   </si>
   <si>
-    <t>25/05/2020</t>
+    <t>25/5/2020</t>
   </si>
   <si>
     <t>10,347634</t>
   </si>
   <si>
-    <t>24/05/2020</t>
+    <t>24/5/2020</t>
   </si>
   <si>
     <t>10,276354</t>
   </si>
   <si>
-    <t>23/05/2020</t>
+    <t>23/5/2020</t>
   </si>
   <si>
     <t>10,276496</t>
   </si>
   <si>
-    <t>22/05/2020</t>
+    <t>22/5/2020</t>
   </si>
   <si>
     <t>10,276639</t>
   </si>
   <si>
-    <t>21/05/2020</t>
+    <t>21/5/2020</t>
   </si>
   <si>
     <t>10,220913</t>
   </si>
   <si>
-    <t>20/05/2020</t>
+    <t>20/5/2020</t>
   </si>
   <si>
     <t>10,256622</t>
   </si>
   <si>
-    <t>19/05/2020</t>
+    <t>19/5/2020</t>
   </si>
   <si>
     <t>10,236219</t>
   </si>
   <si>
-    <t>18/05/2020</t>
+    <t>18/5/2020</t>
   </si>
   <si>
     <t>10,355778</t>
   </si>
   <si>
-    <t>17/05/2020</t>
+    <t>17/5/2020</t>
   </si>
   <si>
     <t>10,257899</t>
   </si>
   <si>
-    <t>16/05/2020</t>
+    <t>16/5/2020</t>
   </si>
   <si>
     <t>10,258047</t>
   </si>
   <si>
-    <t>15/05/2020</t>
+    <t>15/5/2020</t>
   </si>
   <si>
     <t>10,258194</t>
   </si>
   <si>
-    <t>14/05/2020</t>
+    <t>14/5/2020</t>
   </si>
   <si>
     <t>10,282135</t>
   </si>
   <si>
-    <t>13/05/2020</t>
+    <t>13/5/2020</t>
   </si>
   <si>
     <t>10,341242</t>
   </si>
   <si>
-    <t>12/05/2020</t>
+    <t>12/5/2020</t>
   </si>
   <si>
     <t>10,373854</t>
   </si>
   <si>
-    <t>11/05/2020</t>
+    <t>11/5/2020</t>
   </si>
   <si>
     <t>10,371023</t>
   </si>
   <si>
-    <t>10/05/2020</t>
+    <t>10/5/2020</t>
   </si>
   <si>
     <t>10,413999</t>
   </si>
   <si>
-    <t>09/05/2020</t>
+    <t>9/5/2020</t>
   </si>
   <si>
     <t>10,414148</t>
   </si>
   <si>
-    <t>08/05/2020</t>
+    <t>8/5/2020</t>
   </si>
   <si>
     <t>10,414297</t>
   </si>
   <si>
-    <t>07/05/2020</t>
+    <t>7/5/2020</t>
   </si>
   <si>
     <t>10,345145</t>
   </si>
   <si>
-    <t>06/05/2020</t>
+    <t>6/5/2020</t>
   </si>
   <si>
     <t>10,280366</t>
   </si>
   <si>
-    <t>05/05/2020</t>
+    <t>5/5/2020</t>
   </si>
   <si>
     <t>10,357226</t>
   </si>
   <si>
-    <t>04/05/2020</t>
+    <t>4/5/2020</t>
   </si>
   <si>
     <t>10,305774</t>
   </si>
   <si>
-    <t>03/05/2020</t>
+    <t>3/5/2020</t>
   </si>
   <si>
     <t>10,524046</t>
   </si>
   <si>
-    <t>02/05/2020</t>
+    <t>2/5/2020</t>
   </si>
   <si>
     <t>10,524196</t>
   </si>
   <si>
-    <t>01/05/2020</t>
+    <t>1/5/2020</t>
   </si>
   <si>
     <t>10,524346</t>
   </si>
   <si>
-    <t>30/04/2020</t>
+    <t>30/4/2020</t>
   </si>
   <si>
     <t>10,529785</t>
   </si>
   <si>
-    <t>29/04/2020</t>
+    <t>29/4/2020</t>
   </si>
   <si>
     <t>10,655248</t>
   </si>
   <si>
-    <t>28/04/2020</t>
+    <t>28/4/2020</t>
   </si>
   <si>
     <t>10,410162</t>
   </si>
   <si>
-    <t>27/04/2020</t>
+    <t>27/4/2020</t>
   </si>
   <si>
     <t>10,326051</t>
   </si>
   <si>
-    <t>26/04/2020</t>
+    <t>26/4/2020</t>
   </si>
   <si>
     <t>10,265583</t>
   </si>
   <si>
-    <t>25/04/2020</t>
+    <t>25/4/2020</t>
   </si>
   <si>
     <t>10,265741</t>
   </si>
   <si>
-    <t>24/04/2020</t>
-[...2 lines deleted...]
-    <t>23/04/2020</t>
+    <t>24/4/2020</t>
+  </si>
+  <si>
+    <t>23/4/2020</t>
   </si>
   <si>
     <t>10,368148</t>
   </si>
   <si>
-    <t>22/04/2020</t>
+    <t>22/4/2020</t>
   </si>
   <si>
     <t>10,279050</t>
   </si>
   <si>
-    <t>21/04/2020</t>
+    <t>21/4/2020</t>
   </si>
   <si>
     <t>10,207092</t>
   </si>
   <si>
-    <t>20/04/2020</t>
+    <t>20/4/2020</t>
   </si>
   <si>
     <t>10,265878</t>
   </si>
   <si>
-    <t>19/04/2020</t>
+    <t>19/4/2020</t>
   </si>
   <si>
     <t>10,359169</t>
   </si>
   <si>
-    <t>18/04/2020</t>
+    <t>18/4/2020</t>
   </si>
   <si>
     <t>10,359309</t>
   </si>
   <si>
-    <t>17/04/2020</t>
+    <t>17/4/2020</t>
   </si>
   <si>
     <t>10,359448</t>
   </si>
   <si>
-    <t>16/04/2020</t>
+    <t>16/4/2020</t>
   </si>
   <si>
     <t>10,328008</t>
   </si>
   <si>
-    <t>15/04/2020</t>
+    <t>15/4/2020</t>
   </si>
   <si>
     <t>10,313151</t>
   </si>
   <si>
-    <t>14/04/2020</t>
+    <t>14/4/2020</t>
   </si>
   <si>
     <t>10,610708</t>
   </si>
   <si>
-    <t>13/04/2020</t>
+    <t>13/4/2020</t>
   </si>
   <si>
     <t>10,488616</t>
   </si>
   <si>
-    <t>12/04/2020</t>
+    <t>12/4/2020</t>
   </si>
   <si>
     <t>10,489492</t>
   </si>
   <si>
-    <t>11/04/2020</t>
+    <t>11/4/2020</t>
   </si>
   <si>
     <t>10,489639</t>
   </si>
   <si>
-    <t>10/04/2020</t>
+    <t>10/4/2020</t>
   </si>
   <si>
     <t>10,489786</t>
   </si>
   <si>
-    <t>09/04/2020</t>
+    <t>9/4/2020</t>
   </si>
   <si>
     <t>10,489932</t>
   </si>
   <si>
-    <t>08/04/2020</t>
+    <t>8/4/2020</t>
   </si>
   <si>
     <t>10,318273</t>
   </si>
   <si>
-    <t>07/04/2020</t>
+    <t>7/4/2020</t>
   </si>
   <si>
     <t>10,358528</t>
   </si>
   <si>
-    <t>06/04/2020</t>
+    <t>6/4/2020</t>
   </si>
   <si>
     <t>10,159473</t>
   </si>
   <si>
-    <t>05/04/2020</t>
+    <t>5/4/2020</t>
   </si>
   <si>
     <t>10,137707</t>
   </si>
   <si>
-    <t>04/04/2020</t>
+    <t>4/4/2020</t>
   </si>
   <si>
     <t>10,137851</t>
   </si>
   <si>
-    <t>03/04/2020</t>
+    <t>3/4/2020</t>
   </si>
   <si>
     <t>10,137995</t>
   </si>
   <si>
-    <t>02/04/2020</t>
+    <t>2/4/2020</t>
   </si>
   <si>
     <t>10,133965</t>
   </si>
   <si>
-    <t>01/04/2020</t>
+    <t>1/4/2020</t>
   </si>
   <si>
     <t>10,117798</t>
   </si>
   <si>
-    <t>31/03/2020</t>
+    <t>31/3/2020</t>
   </si>
   <si>
     <t>10,254296</t>
   </si>
   <si>
-    <t>30/03/2020</t>
+    <t>30/3/2020</t>
   </si>
   <si>
     <t>10,088952</t>
   </si>
   <si>
-    <t>29/03/2020</t>
+    <t>29/3/2020</t>
   </si>
   <si>
     <t>10,069624</t>
   </si>
   <si>
-    <t>28/03/2020</t>
+    <t>28/3/2020</t>
   </si>
   <si>
     <t>10,069747</t>
   </si>
   <si>
-    <t>27/03/2020</t>
+    <t>27/3/2020</t>
   </si>
   <si>
     <t>10,069871</t>
   </si>
   <si>
-    <t>26/03/2020</t>
+    <t>26/3/2020</t>
   </si>
   <si>
     <t>9,988078</t>
   </si>
   <si>
-    <t>25/03/2020</t>
+    <t>25/3/2020</t>
   </si>
   <si>
     <t>9,839455</t>
   </si>
   <si>
-    <t>24/03/2020</t>
+    <t>24/3/2020</t>
   </si>
   <si>
     <t>9,838446</t>
   </si>
   <si>
-    <t>23/03/2020</t>
+    <t>23/3/2020</t>
   </si>
   <si>
     <t>9,927731</t>
   </si>
   <si>
-    <t>22/03/2020</t>
+    <t>22/3/2020</t>
   </si>
   <si>
     <t>9,958786</t>
   </si>
   <si>
-    <t>21/03/2020</t>
+    <t>21/3/2020</t>
   </si>
   <si>
     <t>9,958921</t>
   </si>
   <si>
-    <t>20/03/2020</t>
+    <t>20/3/2020</t>
   </si>
   <si>
     <t>9,959057</t>
   </si>
   <si>
-    <t>19/03/2020</t>
+    <t>19/3/2020</t>
   </si>
   <si>
     <t>9,980908</t>
   </si>
   <si>
-    <t>18/03/2020</t>
+    <t>18/3/2020</t>
   </si>
   <si>
     <t>10,037414</t>
   </si>
   <si>
-    <t>17/03/2020</t>
+    <t>17/3/2020</t>
   </si>
   <si>
     <t>10,099996</t>
   </si>
   <si>
-    <t>16/03/2020</t>
+    <t>16/3/2020</t>
   </si>
   <si>
     <t>10,113619</t>
   </si>
   <si>
-    <t>15/03/2020</t>
+    <t>15/3/2020</t>
   </si>
   <si>
     <t>10,023033</t>
   </si>
   <si>
-    <t>14/03/2020</t>
+    <t>14/3/2020</t>
   </si>
   <si>
     <t>10,023150</t>
   </si>
   <si>
-    <t>13/03/2020</t>
+    <t>13/3/2020</t>
   </si>
   <si>
     <t>10,023267</t>
   </si>
   <si>
-    <t>12/03/2020</t>
+    <t>12/3/2020</t>
   </si>
   <si>
     <t>10,029322</t>
   </si>
   <si>
-    <t>11/03/2020</t>
+    <t>11/3/2020</t>
   </si>
   <si>
     <t>9,847997</t>
   </si>
   <si>
-    <t>10/03/2020</t>
+    <t>10/3/2020</t>
   </si>
   <si>
     <t>9,923253</t>
   </si>
   <si>
-    <t>09/03/2020</t>
+    <t>9/3/2020</t>
   </si>
   <si>
     <t>9,860347</t>
   </si>
   <si>
-    <t>08/03/2020</t>
+    <t>8/3/2020</t>
   </si>
   <si>
     <t>9,906000</t>
   </si>
   <si>
-    <t>07/03/2020</t>
+    <t>7/3/2020</t>
   </si>
   <si>
     <t>9,906100</t>
   </si>
   <si>
-    <t>06/03/2020</t>
+    <t>6/3/2020</t>
   </si>
   <si>
     <t>9,906300</t>
   </si>
   <si>
-    <t>05/03/2020</t>
+    <t>5/3/2020</t>
   </si>
   <si>
     <t>10,000500</t>
   </si>
   <si>
-    <t>04/03/2020</t>
+    <t>4/3/2020</t>
   </si>
   <si>
     <t>9,986900</t>
   </si>
   <si>
-    <t>03/03/2020</t>
+    <t>3/3/2020</t>
   </si>
   <si>
     <t>9,913400</t>
   </si>
   <si>
-    <t>02/03/2020</t>
+    <t>2/3/2020</t>
   </si>
   <si>
     <t>9,903200</t>
   </si>
   <si>
-    <t>01/03/2020</t>
+    <t>1/3/2020</t>
   </si>
   <si>
     <t>9,946800</t>
   </si>
   <si>
-    <t>29/02/2020</t>
+    <t>29/2/2020</t>
   </si>
   <si>
     <t>9,947000</t>
   </si>
   <si>
-    <t>28/02/2020</t>
+    <t>28/2/2020</t>
   </si>
   <si>
     <t>9,947100</t>
   </si>
   <si>
-    <t>27/02/2020</t>
+    <t>27/2/2020</t>
   </si>
   <si>
     <t>9,938900</t>
   </si>
   <si>
-    <t>26/02/2020</t>
+    <t>26/2/2020</t>
   </si>
   <si>
     <t>9,983000</t>
   </si>
   <si>
-    <t>25/02/2020</t>
+    <t>25/2/2020</t>
   </si>
   <si>
     <t>9,922800</t>
   </si>
   <si>
-    <t>24/02/2020</t>
+    <t>24/2/2020</t>
   </si>
   <si>
     <t>9,972200</t>
   </si>
   <si>
-    <t>23/02/2020</t>
+    <t>23/2/2020</t>
   </si>
   <si>
     <t>10,141200</t>
   </si>
   <si>
-    <t>22/02/2020</t>
+    <t>22/2/2020</t>
   </si>
   <si>
     <t>10,141300</t>
   </si>
   <si>
-    <t>21/02/2020</t>
+    <t>21/2/2020</t>
   </si>
   <si>
     <t>10,141500</t>
   </si>
   <si>
-    <t>20/02/2020</t>
+    <t>20/2/2020</t>
   </si>
   <si>
     <t>10,132800</t>
   </si>
   <si>
-    <t>19/02/2020</t>
+    <t>19/2/2020</t>
   </si>
   <si>
     <t>10,172400</t>
   </si>
   <si>
-    <t>18/02/2020</t>
+    <t>18/2/2020</t>
   </si>
   <si>
     <t>10,116100</t>
   </si>
   <si>
-    <t>17/02/2020</t>
+    <t>17/2/2020</t>
   </si>
   <si>
     <t>10,135000</t>
   </si>
   <si>
-    <t>16/02/2020</t>
+    <t>16/2/2020</t>
   </si>
   <si>
     <t>10,038400</t>
   </si>
   <si>
-    <t>15/02/2020</t>
+    <t>15/2/2020</t>
   </si>
   <si>
     <t>10,038500</t>
   </si>
   <si>
-    <t>14/02/2020</t>
+    <t>14/2/2020</t>
   </si>
   <si>
     <t>10,038700</t>
   </si>
   <si>
-    <t>13/02/2020</t>
+    <t>13/2/2020</t>
   </si>
   <si>
     <t>9,968200</t>
   </si>
   <si>
-    <t>12/02/2020</t>
+    <t>12/2/2020</t>
   </si>
   <si>
     <t>9,930900</t>
   </si>
   <si>
-    <t>11/02/2020</t>
+    <t>11/2/2020</t>
   </si>
   <si>
     <t>9,936400</t>
   </si>
   <si>
-    <t>10/02/2020</t>
+    <t>10/2/2020</t>
   </si>
   <si>
     <t>9,885700</t>
   </si>
   <si>
-    <t>09/02/2020</t>
+    <t>9/2/2020</t>
   </si>
   <si>
     <t>9,830000</t>
   </si>
   <si>
-    <t>08/02/2020</t>
+    <t>8/2/2020</t>
   </si>
   <si>
     <t>9,830100</t>
   </si>
   <si>
-    <t>07/02/2020</t>
+    <t>7/2/2020</t>
   </si>
   <si>
     <t>9,830300</t>
   </si>
   <si>
-    <t>06/02/2020</t>
+    <t>6/2/2020</t>
   </si>
   <si>
     <t>9,799200</t>
   </si>
   <si>
-    <t>05/02/2020</t>
+    <t>5/2/2020</t>
   </si>
   <si>
     <t>9,780800</t>
   </si>
   <si>
-    <t>04/02/2020</t>
+    <t>4/2/2020</t>
   </si>
   <si>
     <t>9,775000</t>
   </si>
   <si>
-    <t>03/02/2020</t>
+    <t>3/2/2020</t>
   </si>
   <si>
     <t>9,750800</t>
   </si>
   <si>
-    <t>02/02/2020</t>
+    <t>2/2/2020</t>
   </si>
   <si>
     <t>9,788300</t>
   </si>
   <si>
-    <t>01/02/2020</t>
+    <t>1/2/2020</t>
   </si>
   <si>
     <t>9,788400</t>
   </si>
   <si>
-    <t>31/01/2020</t>
+    <t>31/1/2020</t>
   </si>
   <si>
     <t>9,788500</t>
   </si>
   <si>
-    <t>30/01/2020</t>
+    <t>30/1/2020</t>
   </si>
   <si>
     <t>9,821900</t>
   </si>
   <si>
-    <t>29/01/2020</t>
+    <t>29/1/2020</t>
   </si>
   <si>
     <t>9,868800</t>
   </si>
   <si>
-    <t>28/01/2020</t>
+    <t>28/1/2020</t>
   </si>
   <si>
     <t>9,856500</t>
   </si>
   <si>
-    <t>27/01/2020</t>
+    <t>27/1/2020</t>
   </si>
   <si>
     <t>9,820300</t>
   </si>
   <si>
-    <t>26/01/2020</t>
+    <t>26/1/2020</t>
   </si>
   <si>
     <t>9,987100</t>
   </si>
   <si>
-    <t>25/01/2020</t>
+    <t>25/1/2020</t>
   </si>
   <si>
     <t>9,987200</t>
   </si>
   <si>
-    <t>24/01/2020</t>
+    <t>24/1/2020</t>
   </si>
   <si>
     <t>9,987400</t>
   </si>
   <si>
-    <t>23/01/2020</t>
+    <t>23/1/2020</t>
   </si>
   <si>
     <t>9,876800</t>
   </si>
   <si>
-    <t>22/01/2020</t>
+    <t>22/1/2020</t>
   </si>
   <si>
     <t>9,954900</t>
   </si>
   <si>
-    <t>21/01/2020</t>
+    <t>21/1/2020</t>
   </si>
   <si>
     <t>9,920100</t>
   </si>
   <si>
-    <t>20/01/2020</t>
+    <t>20/1/2020</t>
   </si>
   <si>
     <t>9,934500</t>
   </si>
   <si>
-    <t>19/01/2020</t>
+    <t>19/1/2020</t>
   </si>
   <si>
     <t>9,897500</t>
   </si>
   <si>
-    <t>18/01/2020</t>
+    <t>18/1/2020</t>
   </si>
   <si>
     <t>9,897600</t>
   </si>
   <si>
-    <t>17/01/2020</t>
+    <t>17/1/2020</t>
   </si>
   <si>
     <t>9,897700</t>
   </si>
   <si>
-    <t>16/01/2020</t>
+    <t>16/1/2020</t>
   </si>
   <si>
     <t>9,820800</t>
   </si>
   <si>
-    <t>15/01/2020</t>
+    <t>15/1/2020</t>
   </si>
   <si>
     <t>9,772300</t>
   </si>
   <si>
-    <t>14/01/2020</t>
+    <t>14/1/2020</t>
   </si>
   <si>
     <t>9,816300</t>
   </si>
   <si>
-    <t>13/01/2020</t>
+    <t>13/1/2020</t>
   </si>
   <si>
     <t>9,805000</t>
   </si>
   <si>
-    <t>12/01/2020</t>
+    <t>12/1/2020</t>
   </si>
   <si>
     <t>9,828300</t>
   </si>
   <si>
-    <t>11/01/2020</t>
+    <t>11/1/2020</t>
   </si>
   <si>
     <t>9,828400</t>
   </si>
   <si>
-    <t>10/01/2020</t>
+    <t>10/1/2020</t>
   </si>
   <si>
     <t>9,828600</t>
   </si>
   <si>
-    <t>09/01/2020</t>
+    <t>9/1/2020</t>
   </si>
   <si>
     <t>9,866700</t>
   </si>
   <si>
-    <t>08/01/2020</t>
+    <t>8/1/2020</t>
   </si>
   <si>
     <t>9,905600</t>
   </si>
   <si>
-    <t>07/01/2020</t>
+    <t>7/1/2020</t>
   </si>
   <si>
     <t>9,949900</t>
   </si>
   <si>
-    <t>06/01/2020</t>
+    <t>6/1/2020</t>
   </si>
   <si>
     <t>9,989300</t>
   </si>
   <si>
-    <t>05/01/2020</t>
+    <t>5/1/2020</t>
   </si>
   <si>
     <t>10,030800</t>
   </si>
   <si>
-    <t>04/01/2020</t>
+    <t>4/1/2020</t>
   </si>
   <si>
     <t>10,030900</t>
   </si>
   <si>
-    <t>03/01/2020</t>
+    <t>3/1/2020</t>
   </si>
   <si>
     <t>10,031100</t>
   </si>
   <si>
-    <t>02/01/2020</t>
+    <t>2/1/2020</t>
   </si>
   <si>
     <t>10,057700</t>
   </si>
   <si>
-    <t>01/01/2020</t>
+    <t>1/1/2020</t>
   </si>
   <si>
     <t>9,977600</t>
   </si>
   <si>
     <t>31/12/2019</t>
   </si>
   <si>
     <t>9,977800</t>
   </si>
   <si>
     <t>30/12/2019</t>
   </si>
   <si>
     <t>9,978900</t>
   </si>
   <si>
     <t>29/12/2019</t>
   </si>
   <si>
     <t>10,001100</t>
   </si>
   <si>
     <t>28/12/2019</t>
   </si>
@@ -13749,99 +14103,99 @@
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>9,909200</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>9,936700</t>
   </si>
   <si>
     <t>11/12/2019</t>
   </si>
   <si>
     <t>9,931100</t>
   </si>
   <si>
     <t>10/12/2019</t>
   </si>
   <si>
     <t>9,923000</t>
   </si>
   <si>
-    <t>09/12/2019</t>
+    <t>9/12/2019</t>
   </si>
   <si>
     <t>9,919100</t>
   </si>
   <si>
-    <t>08/12/2019</t>
+    <t>8/12/2019</t>
   </si>
   <si>
     <t>9,922900</t>
   </si>
   <si>
-    <t>07/12/2019</t>
+    <t>7/12/2019</t>
   </si>
   <si>
     <t>9,923100</t>
   </si>
   <si>
-    <t>06/12/2019</t>
+    <t>6/12/2019</t>
   </si>
   <si>
     <t>9,923300</t>
   </si>
   <si>
-    <t>05/12/2019</t>
+    <t>5/12/2019</t>
   </si>
   <si>
     <t>9,911100</t>
   </si>
   <si>
-    <t>04/12/2019</t>
+    <t>4/12/2019</t>
   </si>
   <si>
     <t>9,913200</t>
   </si>
   <si>
-    <t>03/12/2019</t>
+    <t>3/12/2019</t>
   </si>
   <si>
     <t>9,896300</t>
   </si>
   <si>
-    <t>02/12/2019</t>
+    <t>2/12/2019</t>
   </si>
   <si>
     <t>9,907900</t>
   </si>
   <si>
-    <t>01/12/2019</t>
+    <t>1/12/2019</t>
   </si>
   <si>
     <t>9,924000</t>
   </si>
   <si>
     <t>30/11/2019</t>
   </si>
   <si>
     <t>9,924200</t>
   </si>
   <si>
     <t>29/11/2019</t>
   </si>
   <si>
     <t>9,924400</t>
   </si>
   <si>
     <t>28/11/2019</t>
   </si>
   <si>
     <t>9,927700</t>
   </si>
   <si>
     <t>27/11/2019</t>
   </si>
@@ -13929,99 +14283,99 @@
   <si>
     <t>13/11/2019</t>
   </si>
   <si>
     <t>10,022300</t>
   </si>
   <si>
     <t>12/11/2019</t>
   </si>
   <si>
     <t>10,173500</t>
   </si>
   <si>
     <t>11/11/2019</t>
   </si>
   <si>
     <t>10,213600</t>
   </si>
   <si>
     <t>10/11/2019</t>
   </si>
   <si>
     <t>10,196200</t>
   </si>
   <si>
-    <t>09/11/2019</t>
+    <t>9/11/2019</t>
   </si>
   <si>
     <t>10,196400</t>
   </si>
   <si>
-    <t>08/11/2019</t>
+    <t>8/11/2019</t>
   </si>
   <si>
     <t>10,196600</t>
   </si>
   <si>
-    <t>07/11/2019</t>
+    <t>7/11/2019</t>
   </si>
   <si>
     <t>10,206100</t>
   </si>
   <si>
-    <t>06/11/2019</t>
+    <t>6/11/2019</t>
   </si>
   <si>
     <t>10,155900</t>
   </si>
   <si>
-    <t>05/11/2019</t>
+    <t>5/11/2019</t>
   </si>
   <si>
     <t>10,095500</t>
   </si>
   <si>
-    <t>04/11/2019</t>
+    <t>4/11/2019</t>
   </si>
   <si>
     <t>10,045600</t>
   </si>
   <si>
-    <t>03/11/2019</t>
+    <t>3/11/2019</t>
   </si>
   <si>
     <t>9,878800</t>
   </si>
   <si>
-    <t>02/11/2019</t>
+    <t>2/11/2019</t>
   </si>
   <si>
     <t>9,879100</t>
   </si>
   <si>
-    <t>01/11/2019</t>
+    <t>1/11/2019</t>
   </si>
   <si>
     <t>9,879300</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>9,857700</t>
   </si>
   <si>
     <t>30/10/2019</t>
   </si>
   <si>
     <t>9,877100</t>
   </si>
   <si>
     <t>29/10/2019</t>
   </si>
   <si>
     <t>9,884200</t>
   </si>
   <si>
     <t>28/10/2019</t>
   </si>
@@ -14112,550 +14466,550 @@
   <si>
     <t>13/10/2019</t>
   </si>
   <si>
     <t>9,863400</t>
   </si>
   <si>
     <t>12/10/2019</t>
   </si>
   <si>
     <t>9,863700</t>
   </si>
   <si>
     <t>11/10/2019</t>
   </si>
   <si>
     <t>9,864000</t>
   </si>
   <si>
     <t>10/10/2019</t>
   </si>
   <si>
     <t>9,846400</t>
   </si>
   <si>
-    <t>09/10/2019</t>
+    <t>9/10/2019</t>
   </si>
   <si>
     <t>9,829900</t>
   </si>
   <si>
-    <t>08/10/2019</t>
+    <t>8/10/2019</t>
   </si>
   <si>
     <t>9,845400</t>
   </si>
   <si>
-    <t>07/10/2019</t>
+    <t>7/10/2019</t>
   </si>
   <si>
     <t>9,864700</t>
   </si>
   <si>
-    <t>06/10/2019</t>
+    <t>6/10/2019</t>
   </si>
   <si>
     <t>9,859200</t>
   </si>
   <si>
-    <t>05/10/2019</t>
+    <t>5/10/2019</t>
   </si>
   <si>
     <t>9,859400</t>
   </si>
   <si>
-    <t>04/10/2019</t>
+    <t>4/10/2019</t>
   </si>
   <si>
     <t>9,859700</t>
   </si>
   <si>
-    <t>03/10/2019</t>
+    <t>3/10/2019</t>
   </si>
   <si>
     <t>9,838300</t>
   </si>
   <si>
-    <t>02/10/2019</t>
+    <t>2/10/2019</t>
   </si>
   <si>
     <t>9,867000</t>
   </si>
   <si>
-    <t>01/10/2019</t>
+    <t>1/10/2019</t>
   </si>
   <si>
     <t>9,920300</t>
   </si>
   <si>
-    <t>30/09/2019</t>
+    <t>30/9/2019</t>
   </si>
   <si>
     <t>9,935100</t>
   </si>
   <si>
-    <t>29/09/2019</t>
+    <t>29/9/2019</t>
   </si>
   <si>
     <t>9,949200</t>
   </si>
   <si>
-    <t>28/09/2019</t>
+    <t>28/9/2019</t>
   </si>
   <si>
     <t>9,949500</t>
   </si>
   <si>
-    <t>27/09/2019</t>
+    <t>27/9/2019</t>
   </si>
   <si>
     <t>9,949800</t>
   </si>
   <si>
-    <t>26/09/2019</t>
+    <t>26/9/2019</t>
   </si>
   <si>
     <t>9,941800</t>
   </si>
   <si>
-    <t>25/09/2019</t>
+    <t>25/9/2019</t>
   </si>
   <si>
     <t>9,950700</t>
   </si>
   <si>
-    <t>24/09/2019</t>
+    <t>24/9/2019</t>
   </si>
   <si>
     <t>9,971300</t>
   </si>
   <si>
-    <t>23/09/2019</t>
+    <t>23/9/2019</t>
   </si>
   <si>
     <t>9,957800</t>
   </si>
   <si>
-    <t>22/09/2019</t>
+    <t>22/9/2019</t>
   </si>
   <si>
     <t>9,964000</t>
   </si>
   <si>
-    <t>21/09/2019</t>
+    <t>21/9/2019</t>
   </si>
   <si>
     <t>9,964400</t>
   </si>
   <si>
-    <t>20/09/2019</t>
+    <t>20/9/2019</t>
   </si>
   <si>
     <t>9,964700</t>
   </si>
   <si>
-    <t>19/09/2019</t>
+    <t>19/9/2019</t>
   </si>
   <si>
     <t>9,965100</t>
   </si>
   <si>
-    <t>18/09/2019</t>
+    <t>18/9/2019</t>
   </si>
   <si>
     <t>9,965700</t>
   </si>
   <si>
-    <t>17/09/2019</t>
+    <t>17/9/2019</t>
   </si>
   <si>
     <t>9,966400</t>
   </si>
   <si>
-    <t>16/09/2019</t>
+    <t>16/9/2019</t>
   </si>
   <si>
     <t>9,966700</t>
   </si>
   <si>
-    <t>15/09/2019</t>
+    <t>15/9/2019</t>
   </si>
   <si>
     <t>9,967300</t>
   </si>
   <si>
-    <t>14/09/2019</t>
+    <t>14/9/2019</t>
   </si>
   <si>
     <t>9,967800</t>
   </si>
   <si>
-    <t>13/09/2019</t>
+    <t>13/9/2019</t>
   </si>
   <si>
     <t>9,968400</t>
   </si>
   <si>
-    <t>12/09/2019</t>
+    <t>12/9/2019</t>
   </si>
   <si>
     <t>9,968700</t>
   </si>
   <si>
-    <t>11/09/2019</t>
+    <t>11/9/2019</t>
   </si>
   <si>
     <t>9,969300</t>
   </si>
   <si>
-    <t>10/09/2019</t>
+    <t>10/9/2019</t>
   </si>
   <si>
     <t>9,970000</t>
   </si>
   <si>
-    <t>09/09/2019</t>
+    <t>9/9/2019</t>
   </si>
   <si>
     <t>9,970500</t>
   </si>
   <si>
-    <t>08/09/2019</t>
+    <t>8/9/2019</t>
   </si>
   <si>
     <t>9,971000</t>
   </si>
   <si>
-    <t>07/09/2019</t>
+    <t>7/9/2019</t>
   </si>
   <si>
     <t>9,971500</t>
   </si>
   <si>
-    <t>06/09/2019</t>
+    <t>6/9/2019</t>
   </si>
   <si>
     <t>9,972100</t>
   </si>
   <si>
-    <t>05/09/2019</t>
+    <t>5/9/2019</t>
   </si>
   <si>
     <t>9,972600</t>
   </si>
   <si>
-    <t>04/09/2019</t>
+    <t>4/9/2019</t>
   </si>
   <si>
     <t>9,973100</t>
   </si>
   <si>
-    <t>03/09/2019</t>
+    <t>3/9/2019</t>
   </si>
   <si>
     <t>9,973700</t>
   </si>
   <si>
-    <t>02/09/2019</t>
+    <t>2/9/2019</t>
   </si>
   <si>
     <t>9,974200</t>
   </si>
   <si>
-    <t>01/09/2019</t>
+    <t>1/9/2019</t>
   </si>
   <si>
     <t>9,974700</t>
   </si>
   <si>
-    <t>31/08/2019</t>
+    <t>31/8/2019</t>
   </si>
   <si>
     <t>9,975200</t>
   </si>
   <si>
-    <t>30/08/2019</t>
+    <t>30/8/2019</t>
   </si>
   <si>
     <t>9,975800</t>
   </si>
   <si>
-    <t>29/08/2019</t>
+    <t>29/8/2019</t>
   </si>
   <si>
     <t>9,981400</t>
   </si>
   <si>
-    <t>28/08/2019</t>
+    <t>28/8/2019</t>
   </si>
   <si>
     <t>9,981900</t>
   </si>
   <si>
-    <t>27/08/2019</t>
+    <t>27/8/2019</t>
   </si>
   <si>
     <t>9,982400</t>
   </si>
   <si>
-    <t>26/08/2019</t>
-[...2 lines deleted...]
-    <t>25/08/2019</t>
+    <t>26/8/2019</t>
+  </si>
+  <si>
+    <t>25/8/2019</t>
   </si>
   <si>
     <t>9,983500</t>
   </si>
   <si>
-    <t>24/08/2019</t>
+    <t>24/8/2019</t>
   </si>
   <si>
     <t>9,984000</t>
   </si>
   <si>
-    <t>23/08/2019</t>
+    <t>23/8/2019</t>
   </si>
   <si>
     <t>9,984500</t>
   </si>
   <si>
-    <t>22/08/2019</t>
+    <t>22/8/2019</t>
   </si>
   <si>
     <t>9,985100</t>
   </si>
   <si>
-    <t>21/08/2019</t>
+    <t>21/8/2019</t>
   </si>
   <si>
     <t>9,985600</t>
   </si>
   <si>
-    <t>20/08/2019</t>
+    <t>20/8/2019</t>
   </si>
   <si>
     <t>9,986100</t>
   </si>
   <si>
-    <t>19/08/2019</t>
+    <t>19/8/2019</t>
   </si>
   <si>
     <t>9,986600</t>
   </si>
   <si>
-    <t>18/08/2019</t>
+    <t>18/8/2019</t>
   </si>
   <si>
     <t>9,987700</t>
   </si>
   <si>
-    <t>17/08/2019</t>
+    <t>17/8/2019</t>
   </si>
   <si>
     <t>9,988200</t>
   </si>
   <si>
-    <t>16/08/2019</t>
+    <t>16/8/2019</t>
   </si>
   <si>
     <t>9,988800</t>
   </si>
   <si>
-    <t>15/08/2019</t>
-[...2 lines deleted...]
-    <t>14/08/2019</t>
+    <t>15/8/2019</t>
+  </si>
+  <si>
+    <t>14/8/2019</t>
   </si>
   <si>
     <t>9,989800</t>
   </si>
   <si>
-    <t>13/08/2019</t>
+    <t>13/8/2019</t>
   </si>
   <si>
     <t>9,990400</t>
   </si>
   <si>
-    <t>12/08/2019</t>
+    <t>12/8/2019</t>
   </si>
   <si>
     <t>9,990900</t>
   </si>
   <si>
-    <t>11/08/2019</t>
+    <t>11/8/2019</t>
   </si>
   <si>
     <t>9,991400</t>
   </si>
   <si>
-    <t>10/08/2019</t>
+    <t>10/8/2019</t>
   </si>
   <si>
     <t>9,991900</t>
   </si>
   <si>
-    <t>09/08/2019</t>
+    <t>9/8/2019</t>
   </si>
   <si>
     <t>9,992500</t>
   </si>
   <si>
-    <t>08/08/2019</t>
+    <t>8/8/2019</t>
   </si>
   <si>
     <t>9,993000</t>
   </si>
   <si>
-    <t>07/08/2019</t>
+    <t>7/8/2019</t>
   </si>
   <si>
     <t>9,993500</t>
   </si>
   <si>
-    <t>06/08/2019</t>
+    <t>6/8/2019</t>
   </si>
   <si>
     <t>9,994100</t>
   </si>
   <si>
-    <t>05/08/2019</t>
+    <t>5/8/2019</t>
   </si>
   <si>
     <t>9,994600</t>
   </si>
   <si>
-    <t>04/08/2019</t>
+    <t>4/8/2019</t>
   </si>
   <si>
     <t>9,995100</t>
   </si>
   <si>
-    <t>03/08/2019</t>
+    <t>3/8/2019</t>
   </si>
   <si>
     <t>9,995600</t>
   </si>
   <si>
-    <t>02/08/2019</t>
+    <t>2/8/2019</t>
   </si>
   <si>
     <t>9,996200</t>
   </si>
   <si>
-    <t>01/08/2019</t>
+    <t>1/8/2019</t>
   </si>
   <si>
     <t>10,000000</t>
   </si>
   <si>
-    <t>31/07/2019</t>
-[...35 lines deleted...]
-    <t>19/07/2019</t>
+    <t>31/7/2019</t>
+  </si>
+  <si>
+    <t>30/7/2019</t>
+  </si>
+  <si>
+    <t>29/7/2019</t>
+  </si>
+  <si>
+    <t>28/7/2019</t>
+  </si>
+  <si>
+    <t>27/7/2019</t>
+  </si>
+  <si>
+    <t>26/7/2019</t>
+  </si>
+  <si>
+    <t>25/7/2019</t>
+  </si>
+  <si>
+    <t>24/7/2019</t>
+  </si>
+  <si>
+    <t>23/7/2019</t>
+  </si>
+  <si>
+    <t>22/7/2019</t>
+  </si>
+  <si>
+    <t>21/7/2019</t>
+  </si>
+  <si>
+    <t>20/7/2019</t>
+  </si>
+  <si>
+    <t>19/7/2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2437"/>
+  <dimension ref="A1:B2496"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -24371,651 +24725,651 @@
       <c r="B1217" s="0" t="s">
         <v>2432</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
         <v>2433</v>
       </c>
       <c r="B1218" s="0" t="s">
         <v>2434</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
         <v>2435</v>
       </c>
       <c r="B1219" s="0" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
         <v>2437</v>
       </c>
       <c r="B1220" s="0" t="s">
-        <v>1494</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="B1221" s="0" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="B1222" s="0" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="B1223" s="0" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="B1224" s="0" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="B1225" s="0" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="B1226" s="0" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="B1227" s="0" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="B1228" s="0" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="B1229" s="0" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="B1230" s="0" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="B1231" s="0" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="B1232" s="0" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="B1233" s="0" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="B1234" s="0" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="B1235" s="0" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="B1236" s="0" t="s">
-        <v>2372</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="B1237" s="0" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="B1238" s="0" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="B1239" s="0" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="B1240" s="0" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="B1241" s="0" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="B1242" s="0" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="0" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B1243" s="0" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="0" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="B1244" s="0" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="0" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="B1245" s="0" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="0" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="B1246" s="0" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="0" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
       <c r="B1247" s="0" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="0" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="B1248" s="0" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="0" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="B1249" s="0" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="0" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="B1250" s="0" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="0" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="B1251" s="0" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="0" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="B1252" s="0" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="0" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="B1253" s="0" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="0" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="B1254" s="0" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="0" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="B1255" s="0" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="0" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="B1256" s="0" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="0" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="B1257" s="0" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="0" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="B1258" s="0" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="0" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="B1259" s="0" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="0" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="B1260" s="0" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="0" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="B1261" s="0" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="0" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="B1262" s="0" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="0" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="B1263" s="0" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="0" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="B1264" s="0" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="0" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="B1265" s="0" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="0" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="B1266" s="0" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="0" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="B1267" s="0" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="0" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="B1268" s="0" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="0" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="B1269" s="0" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="0" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="B1270" s="0" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="0" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="B1271" s="0" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="0" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="B1272" s="0" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="0" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="B1273" s="0" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="0" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="B1274" s="0" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="0" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="B1275" s="0" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="0" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
       <c r="B1276" s="0" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="0" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="B1277" s="0" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="0" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="B1278" s="0" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="0" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="B1279" s="0" t="s">
-        <v>2554</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="0" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="B1280" s="0" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="0" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="B1281" s="0" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="0" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="B1282" s="0" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="0" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="B1283" s="0" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="0" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="B1284" s="0" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="0" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="B1285" s="0" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="0" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="B1286" s="0" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="0" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="B1287" s="0" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="0" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="B1288" s="0" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="0" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="B1289" s="0" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="0" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="B1290" s="0" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="0" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="B1291" s="0" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="0" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="B1292" s="0" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="0" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="B1293" s="0" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="0" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="B1294" s="0" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="0" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="B1295" s="0" t="s">
-        <v>2586</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="0" t="s">
         <v>2587</v>
       </c>
       <c r="B1296" s="0" t="s">
         <v>2588</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="0" t="s">
         <v>2589</v>
       </c>
       <c r="B1297" s="0" t="s">
         <v>2590</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="0" t="s">
         <v>2591</v>
       </c>
       <c r="B1298" s="0" t="s">
         <v>2592</v>
       </c>
@@ -31867,523 +32221,523 @@
       <c r="B2154" s="0" t="s">
         <v>4304</v>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" s="0" t="s">
         <v>4305</v>
       </c>
       <c r="B2155" s="0" t="s">
         <v>4306</v>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" s="0" t="s">
         <v>4307</v>
       </c>
       <c r="B2156" s="0" t="s">
         <v>4308</v>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" s="0" t="s">
         <v>4309</v>
       </c>
       <c r="B2157" s="0" t="s">
-        <v>4306</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" s="0" t="s">
-        <v>4310</v>
+        <v>4311</v>
       </c>
       <c r="B2158" s="0" t="s">
-        <v>4311</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" s="0" t="s">
-        <v>4312</v>
+        <v>4313</v>
       </c>
       <c r="B2159" s="0" t="s">
-        <v>4313</v>
+        <v>4314</v>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" s="0" t="s">
-        <v>4314</v>
+        <v>4315</v>
       </c>
       <c r="B2160" s="0" t="s">
-        <v>4315</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" s="0" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="B2161" s="0" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" s="0" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="B2162" s="0" t="s">
-        <v>4319</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" s="0" t="s">
-        <v>4320</v>
+        <v>4321</v>
       </c>
       <c r="B2163" s="0" t="s">
-        <v>4321</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" s="0" t="s">
-        <v>4322</v>
+        <v>4323</v>
       </c>
       <c r="B2164" s="0" t="s">
-        <v>4323</v>
+        <v>4324</v>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" s="0" t="s">
-        <v>4324</v>
+        <v>4325</v>
       </c>
       <c r="B2165" s="0" t="s">
-        <v>4325</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="0" t="s">
-        <v>4326</v>
+        <v>4327</v>
       </c>
       <c r="B2166" s="0" t="s">
-        <v>4327</v>
+        <v>4328</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="0" t="s">
-        <v>4328</v>
+        <v>4329</v>
       </c>
       <c r="B2167" s="0" t="s">
-        <v>4329</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="0" t="s">
-        <v>4330</v>
+        <v>4331</v>
       </c>
       <c r="B2168" s="0" t="s">
-        <v>4331</v>
+        <v>4332</v>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" s="0" t="s">
-        <v>4332</v>
+        <v>4333</v>
       </c>
       <c r="B2169" s="0" t="s">
-        <v>4333</v>
+        <v>4334</v>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" s="0" t="s">
-        <v>4334</v>
+        <v>4335</v>
       </c>
       <c r="B2170" s="0" t="s">
-        <v>4335</v>
+        <v>4336</v>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
-        <v>4336</v>
+        <v>4337</v>
       </c>
       <c r="B2171" s="0" t="s">
-        <v>4337</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
-        <v>4338</v>
+        <v>4339</v>
       </c>
       <c r="B2172" s="0" t="s">
-        <v>4339</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
-        <v>4340</v>
+        <v>4341</v>
       </c>
       <c r="B2173" s="0" t="s">
-        <v>4341</v>
+        <v>4342</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
-        <v>4342</v>
+        <v>4343</v>
       </c>
       <c r="B2174" s="0" t="s">
-        <v>4343</v>
+        <v>4344</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
-        <v>4344</v>
+        <v>4345</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>4345</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
-        <v>4346</v>
+        <v>4347</v>
       </c>
       <c r="B2176" s="0" t="s">
-        <v>4347</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
-        <v>4348</v>
+        <v>4349</v>
       </c>
       <c r="B2177" s="0" t="s">
-        <v>4349</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
-        <v>4350</v>
+        <v>4351</v>
       </c>
       <c r="B2178" s="0" t="s">
-        <v>4351</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
-        <v>4352</v>
+        <v>4353</v>
       </c>
       <c r="B2179" s="0" t="s">
-        <v>4353</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
-        <v>4354</v>
+        <v>4355</v>
       </c>
       <c r="B2180" s="0" t="s">
-        <v>4355</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
-        <v>4356</v>
+        <v>4357</v>
       </c>
       <c r="B2181" s="0" t="s">
-        <v>4357</v>
+        <v>4358</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
-        <v>4358</v>
+        <v>4359</v>
       </c>
       <c r="B2182" s="0" t="s">
-        <v>4359</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
-        <v>4360</v>
+        <v>4361</v>
       </c>
       <c r="B2183" s="0" t="s">
-        <v>4361</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
-        <v>4362</v>
+        <v>4363</v>
       </c>
       <c r="B2184" s="0" t="s">
-        <v>4363</v>
+        <v>4364</v>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" s="0" t="s">
-        <v>4364</v>
+        <v>4365</v>
       </c>
       <c r="B2185" s="0" t="s">
-        <v>4365</v>
+        <v>4366</v>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" s="0" t="s">
-        <v>4366</v>
+        <v>4367</v>
       </c>
       <c r="B2186" s="0" t="s">
-        <v>4367</v>
+        <v>4368</v>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" s="0" t="s">
-        <v>4368</v>
+        <v>4369</v>
       </c>
       <c r="B2187" s="0" t="s">
-        <v>4369</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" s="0" t="s">
-        <v>4370</v>
+        <v>4371</v>
       </c>
       <c r="B2188" s="0" t="s">
-        <v>4371</v>
+        <v>4372</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
-        <v>4372</v>
+        <v>4373</v>
       </c>
       <c r="B2189" s="0" t="s">
-        <v>4373</v>
+        <v>4374</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
-        <v>4374</v>
+        <v>4375</v>
       </c>
       <c r="B2190" s="0" t="s">
-        <v>4375</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
-        <v>4376</v>
+        <v>4377</v>
       </c>
       <c r="B2191" s="0" t="s">
-        <v>4377</v>
+        <v>4378</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
-        <v>4378</v>
+        <v>4379</v>
       </c>
       <c r="B2192" s="0" t="s">
-        <v>4379</v>
+        <v>4380</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
-        <v>4380</v>
+        <v>4381</v>
       </c>
       <c r="B2193" s="0" t="s">
-        <v>4381</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
-        <v>4382</v>
+        <v>4383</v>
       </c>
       <c r="B2194" s="0" t="s">
-        <v>4383</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
-        <v>4384</v>
+        <v>4385</v>
       </c>
       <c r="B2195" s="0" t="s">
-        <v>4385</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
-        <v>4386</v>
+        <v>4387</v>
       </c>
       <c r="B2196" s="0" t="s">
-        <v>4387</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
-        <v>4388</v>
+        <v>4389</v>
       </c>
       <c r="B2197" s="0" t="s">
-        <v>4389</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
-        <v>4390</v>
+        <v>4391</v>
       </c>
       <c r="B2198" s="0" t="s">
-        <v>4391</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
-        <v>4392</v>
+        <v>4393</v>
       </c>
       <c r="B2199" s="0" t="s">
-        <v>4393</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
-        <v>4394</v>
+        <v>4395</v>
       </c>
       <c r="B2200" s="0" t="s">
-        <v>4395</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
-        <v>4396</v>
+        <v>4397</v>
       </c>
       <c r="B2201" s="0" t="s">
-        <v>4397</v>
+        <v>4398</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
-        <v>4398</v>
+        <v>4399</v>
       </c>
       <c r="B2202" s="0" t="s">
-        <v>4399</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
-        <v>4400</v>
+        <v>4401</v>
       </c>
       <c r="B2203" s="0" t="s">
-        <v>4401</v>
+        <v>4402</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
-        <v>4402</v>
+        <v>4403</v>
       </c>
       <c r="B2204" s="0" t="s">
-        <v>4403</v>
+        <v>4404</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
-        <v>4404</v>
+        <v>4405</v>
       </c>
       <c r="B2205" s="0" t="s">
-        <v>4405</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
-        <v>4406</v>
+        <v>4407</v>
       </c>
       <c r="B2206" s="0" t="s">
-        <v>4407</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
-        <v>4408</v>
+        <v>4409</v>
       </c>
       <c r="B2207" s="0" t="s">
-        <v>4409</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
-        <v>4410</v>
+        <v>4411</v>
       </c>
       <c r="B2208" s="0" t="s">
-        <v>4411</v>
+        <v>4412</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
-        <v>4412</v>
+        <v>4413</v>
       </c>
       <c r="B2209" s="0" t="s">
-        <v>4413</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
-        <v>4414</v>
+        <v>4415</v>
       </c>
       <c r="B2210" s="0" t="s">
-        <v>4415</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" s="0" t="s">
-        <v>4416</v>
+        <v>4417</v>
       </c>
       <c r="B2211" s="0" t="s">
-        <v>4417</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" s="0" t="s">
-        <v>4418</v>
+        <v>4419</v>
       </c>
       <c r="B2212" s="0" t="s">
-        <v>4419</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" s="0" t="s">
-        <v>4420</v>
+        <v>4421</v>
       </c>
       <c r="B2213" s="0" t="s">
-        <v>4421</v>
+        <v>4422</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
-        <v>4422</v>
+        <v>4423</v>
       </c>
       <c r="B2214" s="0" t="s">
-        <v>4423</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
-        <v>4424</v>
+        <v>4425</v>
       </c>
       <c r="B2215" s="0" t="s">
-        <v>4425</v>
+        <v>4426</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
-        <v>4426</v>
+        <v>4427</v>
       </c>
       <c r="B2216" s="0" t="s">
-        <v>4427</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
         <v>4428</v>
       </c>
       <c r="B2217" s="0" t="s">
         <v>4429</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
         <v>4430</v>
       </c>
       <c r="B2218" s="0" t="s">
         <v>4431</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
         <v>4432</v>
       </c>
       <c r="B2219" s="0" t="s">
         <v>4433</v>
       </c>
@@ -32875,1264 +33229,1736 @@
       <c r="B2280" s="0" t="s">
         <v>4555</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
         <v>4556</v>
       </c>
       <c r="B2281" s="0" t="s">
         <v>4557</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
         <v>4558</v>
       </c>
       <c r="B2282" s="0" t="s">
         <v>4559</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
         <v>4560</v>
       </c>
       <c r="B2283" s="0" t="s">
-        <v>4555</v>
+        <v>4561</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
-        <v>4561</v>
+        <v>4562</v>
       </c>
       <c r="B2284" s="0" t="s">
-        <v>4562</v>
+        <v>4563</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
-        <v>4563</v>
+        <v>4564</v>
       </c>
       <c r="B2285" s="0" t="s">
-        <v>4564</v>
+        <v>4565</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
-        <v>4565</v>
+        <v>4566</v>
       </c>
       <c r="B2286" s="0" t="s">
-        <v>4566</v>
+        <v>4567</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
-        <v>4567</v>
+        <v>4568</v>
       </c>
       <c r="B2287" s="0" t="s">
-        <v>4568</v>
+        <v>4569</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
-        <v>4569</v>
+        <v>4570</v>
       </c>
       <c r="B2288" s="0" t="s">
-        <v>4570</v>
+        <v>4571</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>4571</v>
+        <v>4572</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>4572</v>
+        <v>4573</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
-        <v>4573</v>
+        <v>4574</v>
       </c>
       <c r="B2290" s="0" t="s">
-        <v>4574</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
-        <v>4575</v>
+        <v>4576</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>4576</v>
+        <v>4577</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>4577</v>
+        <v>4578</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>4578</v>
+        <v>4579</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>4579</v>
+        <v>4580</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>4580</v>
+        <v>4581</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>4581</v>
+        <v>4582</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>4582</v>
+        <v>4583</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>4583</v>
+        <v>4584</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>4584</v>
+        <v>4585</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>4585</v>
+        <v>4586</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>4586</v>
+        <v>4587</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>4587</v>
+        <v>4588</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>4588</v>
+        <v>4589</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>4589</v>
+        <v>4590</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>4590</v>
+        <v>4591</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>4591</v>
+        <v>4592</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>4592</v>
+        <v>4593</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>4593</v>
+        <v>4594</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>4594</v>
+        <v>4595</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>4595</v>
+        <v>4596</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>4596</v>
+        <v>4597</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>4597</v>
+        <v>4598</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>4598</v>
+        <v>4599</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>4599</v>
+        <v>4600</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>4600</v>
+        <v>4601</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>4601</v>
+        <v>4602</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>4602</v>
+        <v>4603</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>4603</v>
+        <v>4604</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>4604</v>
+        <v>4605</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>4605</v>
+        <v>4606</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>4606</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
-        <v>4607</v>
+        <v>4608</v>
       </c>
       <c r="B2307" s="0" t="s">
-        <v>4608</v>
+        <v>4609</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
-        <v>4609</v>
+        <v>4610</v>
       </c>
       <c r="B2308" s="0" t="s">
-        <v>4610</v>
+        <v>4611</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
-        <v>4611</v>
+        <v>4612</v>
       </c>
       <c r="B2309" s="0" t="s">
-        <v>4612</v>
+        <v>4613</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
-        <v>4613</v>
+        <v>4614</v>
       </c>
       <c r="B2310" s="0" t="s">
-        <v>4614</v>
+        <v>4615</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
-        <v>4615</v>
+        <v>4616</v>
       </c>
       <c r="B2311" s="0" t="s">
-        <v>4616</v>
+        <v>4617</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
-        <v>4617</v>
+        <v>4618</v>
       </c>
       <c r="B2312" s="0" t="s">
-        <v>4618</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
-        <v>4619</v>
+        <v>4620</v>
       </c>
       <c r="B2313" s="0" t="s">
-        <v>4620</v>
+        <v>4621</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
-        <v>4621</v>
+        <v>4622</v>
       </c>
       <c r="B2314" s="0" t="s">
-        <v>4622</v>
+        <v>4623</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
-        <v>4623</v>
+        <v>4624</v>
       </c>
       <c r="B2315" s="0" t="s">
-        <v>4624</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
-        <v>4625</v>
+        <v>4626</v>
       </c>
       <c r="B2316" s="0" t="s">
-        <v>4626</v>
+        <v>4627</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
-        <v>4627</v>
+        <v>4628</v>
       </c>
       <c r="B2317" s="0" t="s">
-        <v>4628</v>
+        <v>4629</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
-        <v>4629</v>
+        <v>4630</v>
       </c>
       <c r="B2318" s="0" t="s">
-        <v>4630</v>
+        <v>4631</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
-        <v>4631</v>
+        <v>4632</v>
       </c>
       <c r="B2319" s="0" t="s">
-        <v>4632</v>
+        <v>4633</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
-        <v>4633</v>
+        <v>4634</v>
       </c>
       <c r="B2320" s="0" t="s">
-        <v>4634</v>
+        <v>4635</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
-        <v>4635</v>
+        <v>4636</v>
       </c>
       <c r="B2321" s="0" t="s">
-        <v>4636</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
-        <v>4637</v>
+        <v>4638</v>
       </c>
       <c r="B2322" s="0" t="s">
-        <v>4638</v>
+        <v>4639</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
-        <v>4639</v>
+        <v>4640</v>
       </c>
       <c r="B2323" s="0" t="s">
-        <v>4640</v>
+        <v>4641</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
-        <v>4641</v>
+        <v>4642</v>
       </c>
       <c r="B2324" s="0" t="s">
-        <v>4642</v>
+        <v>4643</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
-        <v>4643</v>
+        <v>4644</v>
       </c>
       <c r="B2325" s="0" t="s">
-        <v>4644</v>
+        <v>4645</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
-        <v>4645</v>
+        <v>4646</v>
       </c>
       <c r="B2326" s="0" t="s">
-        <v>4646</v>
+        <v>4647</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
-        <v>4647</v>
+        <v>4648</v>
       </c>
       <c r="B2327" s="0" t="s">
-        <v>4648</v>
+        <v>4649</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
-        <v>4649</v>
+        <v>4650</v>
       </c>
       <c r="B2328" s="0" t="s">
-        <v>4650</v>
+        <v>4651</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
-        <v>4651</v>
+        <v>4652</v>
       </c>
       <c r="B2329" s="0" t="s">
-        <v>4652</v>
+        <v>4653</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
-        <v>4653</v>
+        <v>4654</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>4654</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>4655</v>
+        <v>4656</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>4656</v>
+        <v>4657</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>4657</v>
+        <v>4658</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>4658</v>
+        <v>4659</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>4659</v>
+        <v>4660</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>4660</v>
+        <v>4661</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>4661</v>
+        <v>4662</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>4662</v>
+        <v>4663</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>4663</v>
+        <v>4664</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>4664</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>4665</v>
+        <v>4666</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>4666</v>
+        <v>4667</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>4667</v>
+        <v>4668</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>4668</v>
+        <v>4669</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>4669</v>
+        <v>4670</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>4670</v>
+        <v>4671</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>4671</v>
+        <v>4672</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>4672</v>
+        <v>4673</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>4673</v>
+        <v>4674</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>4674</v>
+        <v>4675</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>4675</v>
+        <v>4676</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>4676</v>
+        <v>4677</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>4677</v>
+        <v>4678</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>4678</v>
+        <v>4673</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
         <v>4679</v>
       </c>
       <c r="B2343" s="0" t="s">
         <v>4680</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
         <v>4681</v>
       </c>
       <c r="B2344" s="0" t="s">
         <v>4682</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
         <v>4683</v>
       </c>
       <c r="B2345" s="0" t="s">
         <v>4684</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
         <v>4685</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>4461</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>4686</v>
+        <v>4687</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>4687</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>4688</v>
+        <v>4689</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>4689</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>4690</v>
+        <v>4691</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>4691</v>
+        <v>4692</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>4692</v>
+        <v>4693</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>4693</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>4694</v>
+        <v>4695</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>4695</v>
+        <v>4696</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>4696</v>
+        <v>4697</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>4697</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>4698</v>
+        <v>4699</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>4699</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>4700</v>
+        <v>4701</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>4701</v>
+        <v>4702</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>4702</v>
+        <v>4703</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>4703</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>4704</v>
+        <v>4705</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>4705</v>
+        <v>4706</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>4706</v>
+        <v>4707</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>4707</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>4708</v>
+        <v>4709</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>4709</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>4710</v>
+        <v>4711</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>4711</v>
+        <v>4712</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>4712</v>
+        <v>4713</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>4713</v>
+        <v>4714</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>4714</v>
+        <v>4715</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>4715</v>
+        <v>4716</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>4716</v>
+        <v>4717</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>4717</v>
+        <v>4718</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>4718</v>
+        <v>4719</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>4719</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>4720</v>
+        <v>4721</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>4721</v>
+        <v>4722</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>4722</v>
+        <v>4723</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>4723</v>
+        <v>4724</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>4724</v>
+        <v>4725</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>4725</v>
+        <v>4726</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>4726</v>
+        <v>4727</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>4727</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>4728</v>
+        <v>4729</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>4729</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>4730</v>
+        <v>4731</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>4731</v>
+        <v>4732</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>4732</v>
+        <v>4733</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>4733</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>4734</v>
+        <v>4735</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>4735</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>4736</v>
+        <v>4737</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>4737</v>
+        <v>4738</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>4738</v>
+        <v>4739</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>4739</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>4740</v>
+        <v>4741</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>4741</v>
+        <v>4742</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>4742</v>
+        <v>4743</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>4743</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>4744</v>
+        <v>4745</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>4745</v>
+        <v>4746</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>4746</v>
+        <v>4747</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>4747</v>
+        <v>4748</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>4748</v>
+        <v>4749</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>4749</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>4750</v>
+        <v>4751</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>4751</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>4752</v>
+        <v>4753</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>4753</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>4754</v>
+        <v>4755</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>4755</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
-        <v>4756</v>
+        <v>4757</v>
       </c>
       <c r="B2382" s="0" t="s">
-        <v>4757</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
-        <v>4758</v>
+        <v>4759</v>
       </c>
       <c r="B2383" s="0" t="s">
-        <v>4759</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
-        <v>4760</v>
+        <v>4761</v>
       </c>
       <c r="B2384" s="0" t="s">
-        <v>4761</v>
+        <v>4762</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
-        <v>4762</v>
+        <v>4763</v>
       </c>
       <c r="B2385" s="0" t="s">
-        <v>4763</v>
+        <v>4764</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
-        <v>4764</v>
+        <v>4765</v>
       </c>
       <c r="B2386" s="0" t="s">
-        <v>4765</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
-        <v>4766</v>
+        <v>4767</v>
       </c>
       <c r="B2387" s="0" t="s">
-        <v>4767</v>
+        <v>4768</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
-        <v>4768</v>
+        <v>4769</v>
       </c>
       <c r="B2388" s="0" t="s">
-        <v>4769</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
-        <v>4770</v>
+        <v>4771</v>
       </c>
       <c r="B2389" s="0" t="s">
-        <v>4771</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>4772</v>
+        <v>4773</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>4773</v>
+        <v>4774</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>4774</v>
+        <v>4775</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>4775</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>4776</v>
+        <v>4777</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>4777</v>
+        <v>4778</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>4778</v>
+        <v>4779</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>4779</v>
+        <v>4780</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>4780</v>
+        <v>4781</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>4781</v>
+        <v>4782</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>4782</v>
+        <v>4783</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>4783</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>4784</v>
+        <v>4785</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>4785</v>
+        <v>4786</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
-        <v>4786</v>
+        <v>4787</v>
       </c>
       <c r="B2397" s="0" t="s">
-        <v>4787</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
-        <v>4788</v>
+        <v>4789</v>
       </c>
       <c r="B2398" s="0" t="s">
-        <v>4789</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
-        <v>4790</v>
+        <v>4791</v>
       </c>
       <c r="B2399" s="0" t="s">
-        <v>4425</v>
+        <v>4792</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
-        <v>4791</v>
+        <v>4793</v>
       </c>
       <c r="B2400" s="0" t="s">
-        <v>4792</v>
+        <v>4794</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
-        <v>4793</v>
+        <v>4795</v>
       </c>
       <c r="B2401" s="0" t="s">
-        <v>4794</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
-        <v>4795</v>
+        <v>4797</v>
       </c>
       <c r="B2402" s="0" t="s">
-        <v>4796</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
-        <v>4797</v>
+        <v>4799</v>
       </c>
       <c r="B2403" s="0" t="s">
-        <v>4798</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
-        <v>4799</v>
+        <v>4801</v>
       </c>
       <c r="B2404" s="0" t="s">
-        <v>4800</v>
+        <v>4802</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
-        <v>4801</v>
+        <v>4803</v>
       </c>
       <c r="B2405" s="0" t="s">
-        <v>4802</v>
+        <v>4579</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
-        <v>4803</v>
+        <v>4804</v>
       </c>
       <c r="B2406" s="0" t="s">
-        <v>4804</v>
+        <v>4805</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
-        <v>4805</v>
+        <v>4806</v>
       </c>
       <c r="B2407" s="0" t="s">
-        <v>4806</v>
+        <v>4807</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
-        <v>4807</v>
+        <v>4808</v>
       </c>
       <c r="B2408" s="0" t="s">
-        <v>4808</v>
+        <v>4809</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>4809</v>
+        <v>4810</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>4810</v>
+        <v>4811</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
-        <v>4811</v>
+        <v>4812</v>
       </c>
       <c r="B2410" s="0" t="s">
-        <v>4527</v>
+        <v>4813</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
-        <v>4812</v>
+        <v>4814</v>
       </c>
       <c r="B2411" s="0" t="s">
-        <v>4813</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
-        <v>4814</v>
+        <v>4816</v>
       </c>
       <c r="B2412" s="0" t="s">
-        <v>4815</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
-        <v>4816</v>
+        <v>4818</v>
       </c>
       <c r="B2413" s="0" t="s">
-        <v>4817</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
-        <v>4818</v>
+        <v>4820</v>
       </c>
       <c r="B2414" s="0" t="s">
-        <v>4819</v>
+        <v>4821</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>4820</v>
+        <v>4822</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>4821</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>4822</v>
+        <v>4824</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>4823</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>4824</v>
+        <v>4826</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>4825</v>
+        <v>4827</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>4826</v>
+        <v>4828</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>4827</v>
+        <v>4829</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>4828</v>
+        <v>4830</v>
       </c>
       <c r="B2419" s="0" t="s">
-        <v>4829</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>4830</v>
+        <v>4832</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>4831</v>
+        <v>4833</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>4832</v>
+        <v>4834</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>4833</v>
+        <v>4835</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>4834</v>
+        <v>4836</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>4835</v>
+        <v>4837</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>4836</v>
+        <v>4838</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>4837</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>4838</v>
+        <v>4840</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>4839</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>4840</v>
+        <v>4842</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>4839</v>
+        <v>4843</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>4841</v>
+        <v>4844</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>4839</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>4842</v>
+        <v>4846</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>4839</v>
+        <v>4847</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>4843</v>
+        <v>4848</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>4839</v>
+        <v>4849</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>4844</v>
+        <v>4850</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>4839</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>4845</v>
+        <v>4852</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>4839</v>
+        <v>4853</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>4846</v>
+        <v>4854</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>4839</v>
+        <v>4855</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>4847</v>
+        <v>4856</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>4839</v>
+        <v>4857</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>4848</v>
+        <v>4858</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>4839</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>4849</v>
+        <v>4860</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>4839</v>
+        <v>4861</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>4850</v>
+        <v>4862</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>4839</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>4851</v>
+        <v>4864</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>4839</v>
+        <v>4865</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>4852</v>
+        <v>4866</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>4839</v>
+        <v>4867</v>
+      </c>
+    </row>
+    <row r="2438">
+      <c r="A2438" s="0" t="s">
+        <v>4868</v>
+      </c>
+      <c r="B2438" s="0" t="s">
+        <v>4869</v>
+      </c>
+    </row>
+    <row r="2439">
+      <c r="A2439" s="0" t="s">
+        <v>4870</v>
+      </c>
+      <c r="B2439" s="0" t="s">
+        <v>4871</v>
+      </c>
+    </row>
+    <row r="2440">
+      <c r="A2440" s="0" t="s">
+        <v>4872</v>
+      </c>
+      <c r="B2440" s="0" t="s">
+        <v>4873</v>
+      </c>
+    </row>
+    <row r="2441">
+      <c r="A2441" s="0" t="s">
+        <v>4874</v>
+      </c>
+      <c r="B2441" s="0" t="s">
+        <v>4875</v>
+      </c>
+    </row>
+    <row r="2442">
+      <c r="A2442" s="0" t="s">
+        <v>4876</v>
+      </c>
+      <c r="B2442" s="0" t="s">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="2443">
+      <c r="A2443" s="0" t="s">
+        <v>4878</v>
+      </c>
+      <c r="B2443" s="0" t="s">
+        <v>4879</v>
+      </c>
+    </row>
+    <row r="2444">
+      <c r="A2444" s="0" t="s">
+        <v>4880</v>
+      </c>
+      <c r="B2444" s="0" t="s">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="2445">
+      <c r="A2445" s="0" t="s">
+        <v>4882</v>
+      </c>
+      <c r="B2445" s="0" t="s">
+        <v>4883</v>
+      </c>
+    </row>
+    <row r="2446">
+      <c r="A2446" s="0" t="s">
+        <v>4884</v>
+      </c>
+      <c r="B2446" s="0" t="s">
+        <v>4885</v>
+      </c>
+    </row>
+    <row r="2447">
+      <c r="A2447" s="0" t="s">
+        <v>4886</v>
+      </c>
+      <c r="B2447" s="0" t="s">
+        <v>4887</v>
+      </c>
+    </row>
+    <row r="2448">
+      <c r="A2448" s="0" t="s">
+        <v>4888</v>
+      </c>
+      <c r="B2448" s="0" t="s">
+        <v>4889</v>
+      </c>
+    </row>
+    <row r="2449">
+      <c r="A2449" s="0" t="s">
+        <v>4890</v>
+      </c>
+      <c r="B2449" s="0" t="s">
+        <v>4891</v>
+      </c>
+    </row>
+    <row r="2450">
+      <c r="A2450" s="0" t="s">
+        <v>4892</v>
+      </c>
+      <c r="B2450" s="0" t="s">
+        <v>4893</v>
+      </c>
+    </row>
+    <row r="2451">
+      <c r="A2451" s="0" t="s">
+        <v>4894</v>
+      </c>
+      <c r="B2451" s="0" t="s">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="2452">
+      <c r="A2452" s="0" t="s">
+        <v>4896</v>
+      </c>
+      <c r="B2452" s="0" t="s">
+        <v>4897</v>
+      </c>
+    </row>
+    <row r="2453">
+      <c r="A2453" s="0" t="s">
+        <v>4898</v>
+      </c>
+      <c r="B2453" s="0" t="s">
+        <v>4899</v>
+      </c>
+    </row>
+    <row r="2454">
+      <c r="A2454" s="0" t="s">
+        <v>4900</v>
+      </c>
+      <c r="B2454" s="0" t="s">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="2455">
+      <c r="A2455" s="0" t="s">
+        <v>4902</v>
+      </c>
+      <c r="B2455" s="0" t="s">
+        <v>4903</v>
+      </c>
+    </row>
+    <row r="2456">
+      <c r="A2456" s="0" t="s">
+        <v>4904</v>
+      </c>
+      <c r="B2456" s="0" t="s">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="2457">
+      <c r="A2457" s="0" t="s">
+        <v>4906</v>
+      </c>
+      <c r="B2457" s="0" t="s">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="2458">
+      <c r="A2458" s="0" t="s">
+        <v>4908</v>
+      </c>
+      <c r="B2458" s="0" t="s">
+        <v>4543</v>
+      </c>
+    </row>
+    <row r="2459">
+      <c r="A2459" s="0" t="s">
+        <v>4909</v>
+      </c>
+      <c r="B2459" s="0" t="s">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="2460">
+      <c r="A2460" s="0" t="s">
+        <v>4911</v>
+      </c>
+      <c r="B2460" s="0" t="s">
+        <v>4912</v>
+      </c>
+    </row>
+    <row r="2461">
+      <c r="A2461" s="0" t="s">
+        <v>4913</v>
+      </c>
+      <c r="B2461" s="0" t="s">
+        <v>4914</v>
+      </c>
+    </row>
+    <row r="2462">
+      <c r="A2462" s="0" t="s">
+        <v>4915</v>
+      </c>
+      <c r="B2462" s="0" t="s">
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="2463">
+      <c r="A2463" s="0" t="s">
+        <v>4917</v>
+      </c>
+      <c r="B2463" s="0" t="s">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="2464">
+      <c r="A2464" s="0" t="s">
+        <v>4919</v>
+      </c>
+      <c r="B2464" s="0" t="s">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="2465">
+      <c r="A2465" s="0" t="s">
+        <v>4921</v>
+      </c>
+      <c r="B2465" s="0" t="s">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="2466">
+      <c r="A2466" s="0" t="s">
+        <v>4923</v>
+      </c>
+      <c r="B2466" s="0" t="s">
+        <v>4924</v>
+      </c>
+    </row>
+    <row r="2467">
+      <c r="A2467" s="0" t="s">
+        <v>4925</v>
+      </c>
+      <c r="B2467" s="0" t="s">
+        <v>4926</v>
+      </c>
+    </row>
+    <row r="2468">
+      <c r="A2468" s="0" t="s">
+        <v>4927</v>
+      </c>
+      <c r="B2468" s="0" t="s">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="2469">
+      <c r="A2469" s="0" t="s">
+        <v>4929</v>
+      </c>
+      <c r="B2469" s="0" t="s">
+        <v>4645</v>
+      </c>
+    </row>
+    <row r="2470">
+      <c r="A2470" s="0" t="s">
+        <v>4930</v>
+      </c>
+      <c r="B2470" s="0" t="s">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="2471">
+      <c r="A2471" s="0" t="s">
+        <v>4932</v>
+      </c>
+      <c r="B2471" s="0" t="s">
+        <v>4933</v>
+      </c>
+    </row>
+    <row r="2472">
+      <c r="A2472" s="0" t="s">
+        <v>4934</v>
+      </c>
+      <c r="B2472" s="0" t="s">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="2473">
+      <c r="A2473" s="0" t="s">
+        <v>4936</v>
+      </c>
+      <c r="B2473" s="0" t="s">
+        <v>4937</v>
+      </c>
+    </row>
+    <row r="2474">
+      <c r="A2474" s="0" t="s">
+        <v>4938</v>
+      </c>
+      <c r="B2474" s="0" t="s">
+        <v>4939</v>
+      </c>
+    </row>
+    <row r="2475">
+      <c r="A2475" s="0" t="s">
+        <v>4940</v>
+      </c>
+      <c r="B2475" s="0" t="s">
+        <v>4941</v>
+      </c>
+    </row>
+    <row r="2476">
+      <c r="A2476" s="0" t="s">
+        <v>4942</v>
+      </c>
+      <c r="B2476" s="0" t="s">
+        <v>4943</v>
+      </c>
+    </row>
+    <row r="2477">
+      <c r="A2477" s="0" t="s">
+        <v>4944</v>
+      </c>
+      <c r="B2477" s="0" t="s">
+        <v>4945</v>
+      </c>
+    </row>
+    <row r="2478">
+      <c r="A2478" s="0" t="s">
+        <v>4946</v>
+      </c>
+      <c r="B2478" s="0" t="s">
+        <v>4947</v>
+      </c>
+    </row>
+    <row r="2479">
+      <c r="A2479" s="0" t="s">
+        <v>4948</v>
+      </c>
+      <c r="B2479" s="0" t="s">
+        <v>4949</v>
+      </c>
+    </row>
+    <row r="2480">
+      <c r="A2480" s="0" t="s">
+        <v>4950</v>
+      </c>
+      <c r="B2480" s="0" t="s">
+        <v>4951</v>
+      </c>
+    </row>
+    <row r="2481">
+      <c r="A2481" s="0" t="s">
+        <v>4952</v>
+      </c>
+      <c r="B2481" s="0" t="s">
+        <v>4953</v>
+      </c>
+    </row>
+    <row r="2482">
+      <c r="A2482" s="0" t="s">
+        <v>4954</v>
+      </c>
+      <c r="B2482" s="0" t="s">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="2483">
+      <c r="A2483" s="0" t="s">
+        <v>4956</v>
+      </c>
+      <c r="B2483" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2484">
+      <c r="A2484" s="0" t="s">
+        <v>4958</v>
+      </c>
+      <c r="B2484" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2485">
+      <c r="A2485" s="0" t="s">
+        <v>4959</v>
+      </c>
+      <c r="B2485" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2486">
+      <c r="A2486" s="0" t="s">
+        <v>4960</v>
+      </c>
+      <c r="B2486" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2487">
+      <c r="A2487" s="0" t="s">
+        <v>4961</v>
+      </c>
+      <c r="B2487" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2488">
+      <c r="A2488" s="0" t="s">
+        <v>4962</v>
+      </c>
+      <c r="B2488" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2489">
+      <c r="A2489" s="0" t="s">
+        <v>4963</v>
+      </c>
+      <c r="B2489" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2490">
+      <c r="A2490" s="0" t="s">
+        <v>4964</v>
+      </c>
+      <c r="B2490" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2491">
+      <c r="A2491" s="0" t="s">
+        <v>4965</v>
+      </c>
+      <c r="B2491" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2492">
+      <c r="A2492" s="0" t="s">
+        <v>4966</v>
+      </c>
+      <c r="B2492" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2493">
+      <c r="A2493" s="0" t="s">
+        <v>4967</v>
+      </c>
+      <c r="B2493" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2494">
+      <c r="A2494" s="0" t="s">
+        <v>4968</v>
+      </c>
+      <c r="B2494" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2495">
+      <c r="A2495" s="0" t="s">
+        <v>4969</v>
+      </c>
+      <c r="B2495" s="0" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="2496">
+      <c r="A2496" s="0" t="s">
+        <v>4970</v>
+      </c>
+      <c r="B2496" s="0" t="s">
+        <v>4957</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>