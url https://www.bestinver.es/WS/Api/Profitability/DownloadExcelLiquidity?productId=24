--- v3 (2026-05-27)
+++ v4 (2026-07-26)
@@ -4,59 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4971" uniqueCount="4971">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5095" uniqueCount="5095">
   <si>
     <t>ODA CAPITAL, FIL</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>18,722442</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>18,899930</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>18,783304</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>18,740975</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>18,784574</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>18,784663</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>18,784753</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>18,816050</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>18,792078</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>18,823562</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>18,870579</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>18,883706</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>18,883808</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>18,883910</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>18,920839</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>18,747210</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>19,171103</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>19,290634</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>19,343451</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>19,343562</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>19,343674</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>19,193473</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>18,957352</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>18,951185</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>19,130712</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>19,178258</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>19,178358</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>19,178459</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>19,239102</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>19,341465</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>19,368270</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>19,435045</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>19,583407</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>19,583522</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>19,583637</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>19,565583</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>19,856109</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>19,756019</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>19,967486</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>19,817069</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>19,817168</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>19,817266</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>19,612640</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>19,583444</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>19,525389</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>19,635784</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>19,723895</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>19,723994</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>19,724093</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>19,658263</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>19,529575</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>19,515273</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>19,702219</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>19,865039</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>19,865139</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>19,865240</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>19,795570</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>19,709522</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>19,837084</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>19,876528</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>19,687970</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>19,688125</t>
   </si>
   <si>
     <t>22/5/2026</t>
   </si>
   <si>
     <t>19,688279</t>
   </si>
   <si>
     <t>21/5/2026</t>
   </si>
   <si>
     <t>19,688909</t>
   </si>
   <si>
     <t>20/5/2026</t>
   </si>
   <si>
     <t>19,738374</t>
   </si>
   <si>
     <t>19/5/2026</t>
   </si>
   <si>
     <t>19,579948</t>
   </si>
@@ -14965,51 +15337,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2496"/>
+  <dimension ref="A1:B2558"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -25197,675 +25569,675 @@
       <c r="B1276" s="0" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="0" t="s">
         <v>2551</v>
       </c>
       <c r="B1277" s="0" t="s">
         <v>2552</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="0" t="s">
         <v>2553</v>
       </c>
       <c r="B1278" s="0" t="s">
         <v>2554</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="0" t="s">
         <v>2555</v>
       </c>
       <c r="B1279" s="0" t="s">
-        <v>1612</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="0" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="B1280" s="0" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="0" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="B1281" s="0" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="0" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="B1282" s="0" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="0" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="B1283" s="0" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="0" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="B1284" s="0" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="0" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="B1285" s="0" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="0" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="B1286" s="0" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="0" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="B1287" s="0" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="0" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="B1288" s="0" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="0" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="B1289" s="0" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="0" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B1290" s="0" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="0" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="B1291" s="0" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="0" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="B1292" s="0" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="0" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="B1293" s="0" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="0" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="B1294" s="0" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="0" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="B1295" s="0" t="s">
-        <v>2490</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="0" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="B1296" s="0" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="0" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="B1297" s="0" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="0" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
       <c r="B1298" s="0" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="0" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="B1299" s="0" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="0" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="B1300" s="0" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="0" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="B1301" s="0" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="0" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="B1302" s="0" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="0" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="B1303" s="0" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="0" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="B1304" s="0" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="0" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="B1305" s="0" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="0" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="B1306" s="0" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="0" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="B1307" s="0" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="0" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="B1308" s="0" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="0" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="B1309" s="0" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="0" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="B1310" s="0" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="0" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="B1311" s="0" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="0" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="B1312" s="0" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="0" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="B1313" s="0" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="0" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="B1314" s="0" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="0" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="B1315" s="0" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="0" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
       <c r="B1316" s="0" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="0" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="B1317" s="0" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="0" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="B1318" s="0" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="0" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="B1319" s="0" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="0" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="B1320" s="0" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="0" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="B1321" s="0" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="0" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="B1322" s="0" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="0" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="B1323" s="0" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="0" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="B1324" s="0" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="0" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="B1325" s="0" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="0" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
       <c r="B1326" s="0" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="0" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="B1327" s="0" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="0" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="B1328" s="0" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="0" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="B1329" s="0" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="0" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="B1330" s="0" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="0" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="B1331" s="0" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="0" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B1332" s="0" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="0" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="B1333" s="0" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="0" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="B1334" s="0" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="0" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="B1335" s="0" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="0" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
       <c r="B1336" s="0" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="0" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="B1337" s="0" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="0" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="B1338" s="0" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="0" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="B1339" s="0" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="0" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="B1340" s="0" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="0" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="B1341" s="0" t="s">
-        <v>2678</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="0" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="B1342" s="0" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="0" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="B1343" s="0" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="0" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="B1344" s="0" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="0" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="B1345" s="0" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="0" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="B1346" s="0" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="0" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="B1347" s="0" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="0" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="B1348" s="0" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="0" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="B1349" s="0" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="0" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="B1350" s="0" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="0" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="B1351" s="0" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="0" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="B1352" s="0" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="0" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="B1353" s="0" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="0" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="B1354" s="0" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="0" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="B1355" s="0" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="0" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="B1356" s="0" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="0" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="B1357" s="0" t="s">
-        <v>2710</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="0" t="s">
         <v>2711</v>
       </c>
       <c r="B1358" s="0" t="s">
         <v>2712</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="0" t="s">
         <v>2713</v>
       </c>
       <c r="B1359" s="0" t="s">
         <v>2714</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="0" t="s">
         <v>2715</v>
       </c>
       <c r="B1360" s="0" t="s">
         <v>2716</v>
       </c>
@@ -32693,547 +33065,547 @@
       <c r="B2213" s="0" t="s">
         <v>4422</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
         <v>4423</v>
       </c>
       <c r="B2214" s="0" t="s">
         <v>4424</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
         <v>4425</v>
       </c>
       <c r="B2215" s="0" t="s">
         <v>4426</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
         <v>4427</v>
       </c>
       <c r="B2216" s="0" t="s">
-        <v>4424</v>
+        <v>4428</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
-        <v>4428</v>
+        <v>4429</v>
       </c>
       <c r="B2217" s="0" t="s">
-        <v>4429</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
-        <v>4430</v>
+        <v>4431</v>
       </c>
       <c r="B2218" s="0" t="s">
-        <v>4431</v>
+        <v>4432</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
-        <v>4432</v>
+        <v>4433</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>4433</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
-        <v>4434</v>
+        <v>4435</v>
       </c>
       <c r="B2220" s="0" t="s">
-        <v>4435</v>
+        <v>4436</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
-        <v>4436</v>
+        <v>4437</v>
       </c>
       <c r="B2221" s="0" t="s">
-        <v>4437</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
-        <v>4438</v>
+        <v>4439</v>
       </c>
       <c r="B2222" s="0" t="s">
-        <v>4439</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
-        <v>4440</v>
+        <v>4441</v>
       </c>
       <c r="B2223" s="0" t="s">
-        <v>4441</v>
+        <v>4442</v>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" s="0" t="s">
-        <v>4442</v>
+        <v>4443</v>
       </c>
       <c r="B2224" s="0" t="s">
-        <v>4443</v>
+        <v>4444</v>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" s="0" t="s">
-        <v>4444</v>
+        <v>4445</v>
       </c>
       <c r="B2225" s="0" t="s">
-        <v>4445</v>
+        <v>4446</v>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" s="0" t="s">
-        <v>4446</v>
+        <v>4447</v>
       </c>
       <c r="B2226" s="0" t="s">
-        <v>4447</v>
+        <v>4448</v>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" s="0" t="s">
-        <v>4448</v>
+        <v>4449</v>
       </c>
       <c r="B2227" s="0" t="s">
-        <v>4449</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" s="0" t="s">
-        <v>4450</v>
+        <v>4451</v>
       </c>
       <c r="B2228" s="0" t="s">
-        <v>4451</v>
+        <v>4452</v>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" s="0" t="s">
-        <v>4452</v>
+        <v>4453</v>
       </c>
       <c r="B2229" s="0" t="s">
-        <v>4453</v>
+        <v>4454</v>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" s="0" t="s">
-        <v>4454</v>
+        <v>4455</v>
       </c>
       <c r="B2230" s="0" t="s">
-        <v>4455</v>
+        <v>4456</v>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" s="0" t="s">
-        <v>4456</v>
+        <v>4457</v>
       </c>
       <c r="B2231" s="0" t="s">
-        <v>4457</v>
+        <v>4458</v>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" s="0" t="s">
-        <v>4458</v>
+        <v>4459</v>
       </c>
       <c r="B2232" s="0" t="s">
-        <v>4459</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" s="0" t="s">
-        <v>4460</v>
+        <v>4461</v>
       </c>
       <c r="B2233" s="0" t="s">
-        <v>4461</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" s="0" t="s">
-        <v>4462</v>
+        <v>4463</v>
       </c>
       <c r="B2234" s="0" t="s">
-        <v>4463</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" s="0" t="s">
-        <v>4464</v>
+        <v>4465</v>
       </c>
       <c r="B2235" s="0" t="s">
-        <v>4465</v>
+        <v>4466</v>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" s="0" t="s">
-        <v>4466</v>
+        <v>4467</v>
       </c>
       <c r="B2236" s="0" t="s">
-        <v>4467</v>
+        <v>4468</v>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
-        <v>4468</v>
+        <v>4469</v>
       </c>
       <c r="B2237" s="0" t="s">
-        <v>4469</v>
+        <v>4470</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
-        <v>4470</v>
+        <v>4471</v>
       </c>
       <c r="B2238" s="0" t="s">
-        <v>4471</v>
+        <v>4472</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
-        <v>4472</v>
+        <v>4473</v>
       </c>
       <c r="B2239" s="0" t="s">
-        <v>4473</v>
+        <v>4474</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
-        <v>4474</v>
+        <v>4475</v>
       </c>
       <c r="B2240" s="0" t="s">
-        <v>4475</v>
+        <v>4476</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
-        <v>4476</v>
+        <v>4477</v>
       </c>
       <c r="B2241" s="0" t="s">
-        <v>4477</v>
+        <v>4478</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
-        <v>4478</v>
+        <v>4479</v>
       </c>
       <c r="B2242" s="0" t="s">
-        <v>4479</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
-        <v>4480</v>
+        <v>4481</v>
       </c>
       <c r="B2243" s="0" t="s">
-        <v>4481</v>
+        <v>4482</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
-        <v>4482</v>
+        <v>4483</v>
       </c>
       <c r="B2244" s="0" t="s">
-        <v>4483</v>
+        <v>4484</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
-        <v>4484</v>
+        <v>4485</v>
       </c>
       <c r="B2245" s="0" t="s">
-        <v>4485</v>
+        <v>4486</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
-        <v>4486</v>
+        <v>4487</v>
       </c>
       <c r="B2246" s="0" t="s">
-        <v>4487</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
-        <v>4488</v>
+        <v>4489</v>
       </c>
       <c r="B2247" s="0" t="s">
-        <v>4489</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
-        <v>4490</v>
+        <v>4491</v>
       </c>
       <c r="B2248" s="0" t="s">
-        <v>4491</v>
+        <v>4492</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
-        <v>4492</v>
+        <v>4493</v>
       </c>
       <c r="B2249" s="0" t="s">
-        <v>4493</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
-        <v>4494</v>
+        <v>4495</v>
       </c>
       <c r="B2250" s="0" t="s">
-        <v>4495</v>
+        <v>4496</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
-        <v>4496</v>
+        <v>4497</v>
       </c>
       <c r="B2251" s="0" t="s">
-        <v>4497</v>
+        <v>4498</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
-        <v>4498</v>
+        <v>4499</v>
       </c>
       <c r="B2252" s="0" t="s">
-        <v>4499</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
-        <v>4500</v>
+        <v>4501</v>
       </c>
       <c r="B2253" s="0" t="s">
-        <v>4501</v>
+        <v>4502</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
-        <v>4502</v>
+        <v>4503</v>
       </c>
       <c r="B2254" s="0" t="s">
-        <v>4503</v>
+        <v>4504</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" s="0" t="s">
-        <v>4504</v>
+        <v>4505</v>
       </c>
       <c r="B2255" s="0" t="s">
-        <v>4505</v>
+        <v>4506</v>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" s="0" t="s">
-        <v>4506</v>
+        <v>4507</v>
       </c>
       <c r="B2256" s="0" t="s">
-        <v>4507</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" s="0" t="s">
-        <v>4508</v>
+        <v>4509</v>
       </c>
       <c r="B2257" s="0" t="s">
-        <v>4509</v>
+        <v>4510</v>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" s="0" t="s">
-        <v>4510</v>
+        <v>4511</v>
       </c>
       <c r="B2258" s="0" t="s">
-        <v>4511</v>
+        <v>4512</v>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" s="0" t="s">
-        <v>4512</v>
+        <v>4513</v>
       </c>
       <c r="B2259" s="0" t="s">
-        <v>4513</v>
+        <v>4514</v>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" s="0" t="s">
-        <v>4514</v>
+        <v>4515</v>
       </c>
       <c r="B2260" s="0" t="s">
-        <v>4515</v>
+        <v>4516</v>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" s="0" t="s">
-        <v>4516</v>
+        <v>4517</v>
       </c>
       <c r="B2261" s="0" t="s">
-        <v>4517</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" s="0" t="s">
-        <v>4518</v>
+        <v>4519</v>
       </c>
       <c r="B2262" s="0" t="s">
-        <v>4519</v>
+        <v>4520</v>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" s="0" t="s">
-        <v>4520</v>
+        <v>4521</v>
       </c>
       <c r="B2263" s="0" t="s">
-        <v>4521</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" s="0" t="s">
-        <v>4522</v>
+        <v>4523</v>
       </c>
       <c r="B2264" s="0" t="s">
-        <v>4523</v>
+        <v>4524</v>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
-        <v>4524</v>
+        <v>4525</v>
       </c>
       <c r="B2265" s="0" t="s">
-        <v>4525</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
-        <v>4526</v>
+        <v>4527</v>
       </c>
       <c r="B2266" s="0" t="s">
-        <v>4527</v>
+        <v>4528</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
-        <v>4528</v>
+        <v>4529</v>
       </c>
       <c r="B2267" s="0" t="s">
-        <v>4529</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
-        <v>4530</v>
+        <v>4531</v>
       </c>
       <c r="B2268" s="0" t="s">
-        <v>4531</v>
+        <v>4532</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
-        <v>4532</v>
+        <v>4533</v>
       </c>
       <c r="B2269" s="0" t="s">
-        <v>4533</v>
+        <v>4534</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
-        <v>4534</v>
+        <v>4535</v>
       </c>
       <c r="B2270" s="0" t="s">
-        <v>4535</v>
+        <v>4536</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
-        <v>4536</v>
+        <v>4537</v>
       </c>
       <c r="B2271" s="0" t="s">
-        <v>4537</v>
+        <v>4538</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
-        <v>4538</v>
+        <v>4539</v>
       </c>
       <c r="B2272" s="0" t="s">
-        <v>4539</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
-        <v>4540</v>
+        <v>4541</v>
       </c>
       <c r="B2273" s="0" t="s">
-        <v>4541</v>
+        <v>4542</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
-        <v>4542</v>
+        <v>4543</v>
       </c>
       <c r="B2274" s="0" t="s">
-        <v>4543</v>
+        <v>4544</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
-        <v>4544</v>
+        <v>4545</v>
       </c>
       <c r="B2275" s="0" t="s">
-        <v>4545</v>
+        <v>4546</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
-        <v>4546</v>
+        <v>4547</v>
       </c>
       <c r="B2276" s="0" t="s">
-        <v>4547</v>
+        <v>4548</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
-        <v>4548</v>
+        <v>4549</v>
       </c>
       <c r="B2277" s="0" t="s">
-        <v>4549</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
-        <v>4550</v>
+        <v>4551</v>
       </c>
       <c r="B2278" s="0" t="s">
-        <v>4551</v>
+        <v>4548</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
         <v>4552</v>
       </c>
       <c r="B2279" s="0" t="s">
         <v>4553</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
         <v>4554</v>
       </c>
       <c r="B2280" s="0" t="s">
         <v>4555</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
         <v>4556</v>
       </c>
       <c r="B2281" s="0" t="s">
         <v>4557</v>
       </c>
@@ -33701,1264 +34073,1760 @@
       <c r="B2339" s="0" t="s">
         <v>4673</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
         <v>4674</v>
       </c>
       <c r="B2340" s="0" t="s">
         <v>4675</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
         <v>4676</v>
       </c>
       <c r="B2341" s="0" t="s">
         <v>4677</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
         <v>4678</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>4673</v>
+        <v>4679</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>4679</v>
+        <v>4680</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>4680</v>
+        <v>4681</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>4681</v>
+        <v>4682</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>4682</v>
+        <v>4683</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>4683</v>
+        <v>4684</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>4684</v>
+        <v>4685</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>4685</v>
+        <v>4686</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>4686</v>
+        <v>4687</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>4687</v>
+        <v>4688</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>4688</v>
+        <v>4689</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>4689</v>
+        <v>4690</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>4690</v>
+        <v>4691</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>4691</v>
+        <v>4692</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>4692</v>
+        <v>4693</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>4693</v>
+        <v>4694</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>4694</v>
+        <v>4695</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>4695</v>
+        <v>4696</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>4696</v>
+        <v>4697</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>4697</v>
+        <v>4698</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>4698</v>
+        <v>4699</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>4699</v>
+        <v>4700</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>4700</v>
+        <v>4701</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>4701</v>
+        <v>4702</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>4702</v>
+        <v>4703</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>4703</v>
+        <v>4704</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>4704</v>
+        <v>4705</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>4705</v>
+        <v>4706</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>4706</v>
+        <v>4707</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>4707</v>
+        <v>4708</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>4708</v>
+        <v>4709</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>4709</v>
+        <v>4710</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>4710</v>
+        <v>4711</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>4711</v>
+        <v>4712</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>4712</v>
+        <v>4713</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>4713</v>
+        <v>4714</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>4714</v>
+        <v>4715</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>4715</v>
+        <v>4716</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>4716</v>
+        <v>4717</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>4717</v>
+        <v>4718</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>4718</v>
+        <v>4719</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>4719</v>
+        <v>4720</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>4720</v>
+        <v>4721</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>4721</v>
+        <v>4722</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>4722</v>
+        <v>4723</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>4723</v>
+        <v>4724</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>4724</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>4725</v>
+        <v>4726</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>4726</v>
+        <v>4727</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>4727</v>
+        <v>4728</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>4728</v>
+        <v>4729</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>4729</v>
+        <v>4730</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>4730</v>
+        <v>4731</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>4731</v>
+        <v>4732</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>4732</v>
+        <v>4733</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>4733</v>
+        <v>4734</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>4734</v>
+        <v>4735</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>4735</v>
+        <v>4736</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>4736</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>4737</v>
+        <v>4738</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>4738</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>4739</v>
+        <v>4740</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>4740</v>
+        <v>4741</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>4741</v>
+        <v>4742</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>4742</v>
+        <v>4743</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>4743</v>
+        <v>4744</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>4744</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>4745</v>
+        <v>4746</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>4746</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>4747</v>
+        <v>4748</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>4748</v>
+        <v>4749</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>4749</v>
+        <v>4750</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>4750</v>
+        <v>4751</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>4751</v>
+        <v>4752</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>4752</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>4753</v>
+        <v>4754</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>4754</v>
+        <v>4755</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>4755</v>
+        <v>4756</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>4756</v>
+        <v>4757</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
-        <v>4757</v>
+        <v>4758</v>
       </c>
       <c r="B2382" s="0" t="s">
-        <v>4758</v>
+        <v>4759</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
-        <v>4759</v>
+        <v>4760</v>
       </c>
       <c r="B2383" s="0" t="s">
-        <v>4760</v>
+        <v>4761</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
-        <v>4761</v>
+        <v>4762</v>
       </c>
       <c r="B2384" s="0" t="s">
-        <v>4762</v>
+        <v>4763</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
-        <v>4763</v>
+        <v>4764</v>
       </c>
       <c r="B2385" s="0" t="s">
-        <v>4764</v>
+        <v>4765</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
-        <v>4765</v>
+        <v>4766</v>
       </c>
       <c r="B2386" s="0" t="s">
-        <v>4766</v>
+        <v>4767</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
-        <v>4767</v>
+        <v>4768</v>
       </c>
       <c r="B2387" s="0" t="s">
-        <v>4768</v>
+        <v>4769</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
-        <v>4769</v>
+        <v>4770</v>
       </c>
       <c r="B2388" s="0" t="s">
-        <v>4770</v>
+        <v>4771</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
-        <v>4771</v>
+        <v>4772</v>
       </c>
       <c r="B2389" s="0" t="s">
-        <v>4772</v>
+        <v>4773</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>4773</v>
+        <v>4774</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>4774</v>
+        <v>4775</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>4775</v>
+        <v>4776</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>4776</v>
+        <v>4777</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>4777</v>
+        <v>4778</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>4778</v>
+        <v>4779</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>4779</v>
+        <v>4780</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>4780</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>4781</v>
+        <v>4782</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>4782</v>
+        <v>4783</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>4783</v>
+        <v>4784</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>4784</v>
+        <v>4785</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>4785</v>
+        <v>4786</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>4786</v>
+        <v>4787</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
-        <v>4787</v>
+        <v>4788</v>
       </c>
       <c r="B2397" s="0" t="s">
-        <v>4788</v>
+        <v>4789</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
-        <v>4789</v>
+        <v>4790</v>
       </c>
       <c r="B2398" s="0" t="s">
-        <v>4790</v>
+        <v>4791</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
-        <v>4791</v>
+        <v>4792</v>
       </c>
       <c r="B2399" s="0" t="s">
-        <v>4792</v>
+        <v>4793</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
-        <v>4793</v>
+        <v>4794</v>
       </c>
       <c r="B2400" s="0" t="s">
-        <v>4794</v>
+        <v>4795</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
-        <v>4795</v>
+        <v>4796</v>
       </c>
       <c r="B2401" s="0" t="s">
-        <v>4796</v>
+        <v>4797</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
-        <v>4797</v>
+        <v>4798</v>
       </c>
       <c r="B2402" s="0" t="s">
-        <v>4798</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
-        <v>4799</v>
+        <v>4800</v>
       </c>
       <c r="B2403" s="0" t="s">
-        <v>4800</v>
+        <v>4801</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
-        <v>4801</v>
+        <v>4802</v>
       </c>
       <c r="B2404" s="0" t="s">
-        <v>4802</v>
+        <v>4797</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
         <v>4803</v>
       </c>
       <c r="B2405" s="0" t="s">
-        <v>4579</v>
+        <v>4804</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
-        <v>4804</v>
+        <v>4805</v>
       </c>
       <c r="B2406" s="0" t="s">
-        <v>4805</v>
+        <v>4806</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
-        <v>4806</v>
+        <v>4807</v>
       </c>
       <c r="B2407" s="0" t="s">
-        <v>4807</v>
+        <v>4808</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
-        <v>4808</v>
+        <v>4809</v>
       </c>
       <c r="B2408" s="0" t="s">
-        <v>4809</v>
+        <v>4810</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>4810</v>
+        <v>4811</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>4811</v>
+        <v>4812</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
-        <v>4812</v>
+        <v>4813</v>
       </c>
       <c r="B2410" s="0" t="s">
-        <v>4813</v>
+        <v>4814</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
-        <v>4814</v>
+        <v>4815</v>
       </c>
       <c r="B2411" s="0" t="s">
-        <v>4815</v>
+        <v>4816</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
-        <v>4816</v>
+        <v>4817</v>
       </c>
       <c r="B2412" s="0" t="s">
-        <v>4817</v>
+        <v>4818</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
-        <v>4818</v>
+        <v>4819</v>
       </c>
       <c r="B2413" s="0" t="s">
-        <v>4819</v>
+        <v>4820</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
-        <v>4820</v>
+        <v>4821</v>
       </c>
       <c r="B2414" s="0" t="s">
-        <v>4821</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>4822</v>
+        <v>4823</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>4823</v>
+        <v>4824</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>4824</v>
+        <v>4825</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>4825</v>
+        <v>4826</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>4826</v>
+        <v>4827</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>4827</v>
+        <v>4828</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>4828</v>
+        <v>4829</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>4829</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>4830</v>
+        <v>4831</v>
       </c>
       <c r="B2419" s="0" t="s">
-        <v>4831</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>4832</v>
+        <v>4833</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>4833</v>
+        <v>4834</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>4834</v>
+        <v>4835</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>4835</v>
+        <v>4836</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>4836</v>
+        <v>4837</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>4837</v>
+        <v>4838</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>4838</v>
+        <v>4839</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>4839</v>
+        <v>4840</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>4840</v>
+        <v>4841</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>4841</v>
+        <v>4842</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>4842</v>
+        <v>4843</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>4843</v>
+        <v>4844</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>4844</v>
+        <v>4845</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>4845</v>
+        <v>4846</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>4846</v>
+        <v>4847</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>4847</v>
+        <v>4848</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>4848</v>
+        <v>4849</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>4849</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>4850</v>
+        <v>4851</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>4851</v>
+        <v>4852</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>4852</v>
+        <v>4853</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>4853</v>
+        <v>4854</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>4854</v>
+        <v>4855</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>4855</v>
+        <v>4856</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>4856</v>
+        <v>4857</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>4857</v>
+        <v>4858</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>4858</v>
+        <v>4859</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>4859</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>4860</v>
+        <v>4861</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>4861</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>4862</v>
+        <v>4863</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>4863</v>
+        <v>4864</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>4864</v>
+        <v>4865</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>4865</v>
+        <v>4866</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>4866</v>
+        <v>4867</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>4867</v>
+        <v>4868</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>4868</v>
+        <v>4869</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>4869</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>4870</v>
+        <v>4871</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>4871</v>
+        <v>4872</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>4872</v>
+        <v>4873</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>4873</v>
+        <v>4874</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>4874</v>
+        <v>4875</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>4875</v>
+        <v>4876</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>4876</v>
+        <v>4877</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>4877</v>
+        <v>4878</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>4878</v>
+        <v>4879</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>4879</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>4880</v>
+        <v>4881</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>4881</v>
+        <v>4882</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>4882</v>
+        <v>4883</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>4883</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>4884</v>
+        <v>4885</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>4885</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>4886</v>
+        <v>4887</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>4887</v>
+        <v>4888</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>4888</v>
+        <v>4889</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>4889</v>
+        <v>4890</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>4890</v>
+        <v>4891</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>4891</v>
+        <v>4892</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>4892</v>
+        <v>4893</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>4893</v>
+        <v>4894</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>4894</v>
+        <v>4895</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>4895</v>
+        <v>4896</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>4896</v>
+        <v>4897</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>4897</v>
+        <v>4898</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>4898</v>
+        <v>4899</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>4899</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>4900</v>
+        <v>4901</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>4901</v>
+        <v>4902</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>4902</v>
+        <v>4903</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>4903</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>4904</v>
+        <v>4905</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>4905</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>4906</v>
+        <v>4907</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>4907</v>
+        <v>4908</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>4908</v>
+        <v>4909</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>4543</v>
+        <v>4910</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>4909</v>
+        <v>4911</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>4910</v>
+        <v>4912</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>4911</v>
+        <v>4913</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>4912</v>
+        <v>4914</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>4913</v>
+        <v>4915</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>4914</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>4915</v>
+        <v>4917</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>4916</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>4917</v>
+        <v>4919</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>4918</v>
+        <v>4920</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>4919</v>
+        <v>4921</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>4920</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>4921</v>
+        <v>4923</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>4922</v>
+        <v>4924</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>4923</v>
+        <v>4925</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>4924</v>
+        <v>4926</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>4925</v>
+        <v>4927</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>4926</v>
+        <v>4703</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>4927</v>
+        <v>4928</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>4928</v>
+        <v>4929</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>4929</v>
+        <v>4930</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>4645</v>
+        <v>4931</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>4930</v>
+        <v>4932</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>4931</v>
+        <v>4933</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>4932</v>
+        <v>4934</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>4933</v>
+        <v>4935</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>4934</v>
+        <v>4936</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>4935</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>4936</v>
+        <v>4938</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>4937</v>
+        <v>4939</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>4938</v>
+        <v>4940</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>4939</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>4940</v>
+        <v>4942</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>4941</v>
+        <v>4943</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>4942</v>
+        <v>4944</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>4943</v>
+        <v>4945</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>4944</v>
+        <v>4946</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>4945</v>
+        <v>4947</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>4946</v>
+        <v>4948</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>4947</v>
+        <v>4949</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>4948</v>
+        <v>4950</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>4949</v>
+        <v>4951</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>4950</v>
+        <v>4952</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>4951</v>
+        <v>4953</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>4952</v>
+        <v>4954</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>4953</v>
+        <v>4955</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>4954</v>
+        <v>4956</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>4955</v>
+        <v>4957</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>4956</v>
+        <v>4958</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>4957</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>4958</v>
+        <v>4960</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>4957</v>
+        <v>4961</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>4959</v>
+        <v>4962</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>4957</v>
+        <v>4963</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>4960</v>
+        <v>4964</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>4957</v>
+        <v>4965</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>4961</v>
+        <v>4966</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>4957</v>
+        <v>4967</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>4962</v>
+        <v>4968</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>4957</v>
+        <v>4969</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>4963</v>
+        <v>4970</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>4957</v>
+        <v>4971</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>4964</v>
+        <v>4972</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>4957</v>
+        <v>4973</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>4965</v>
+        <v>4974</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>4957</v>
+        <v>4975</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>4966</v>
+        <v>4976</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>4957</v>
+        <v>4977</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>4967</v>
+        <v>4978</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>4957</v>
+        <v>4979</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>4968</v>
+        <v>4980</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>4957</v>
+        <v>4981</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>4969</v>
+        <v>4982</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>4957</v>
+        <v>4983</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>4970</v>
+        <v>4984</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>4957</v>
+        <v>4985</v>
+      </c>
+    </row>
+    <row r="2497">
+      <c r="A2497" s="0" t="s">
+        <v>4986</v>
+      </c>
+      <c r="B2497" s="0" t="s">
+        <v>4987</v>
+      </c>
+    </row>
+    <row r="2498">
+      <c r="A2498" s="0" t="s">
+        <v>4988</v>
+      </c>
+      <c r="B2498" s="0" t="s">
+        <v>4989</v>
+      </c>
+    </row>
+    <row r="2499">
+      <c r="A2499" s="0" t="s">
+        <v>4990</v>
+      </c>
+      <c r="B2499" s="0" t="s">
+        <v>4991</v>
+      </c>
+    </row>
+    <row r="2500">
+      <c r="A2500" s="0" t="s">
+        <v>4992</v>
+      </c>
+      <c r="B2500" s="0" t="s">
+        <v>4993</v>
+      </c>
+    </row>
+    <row r="2501">
+      <c r="A2501" s="0" t="s">
+        <v>4994</v>
+      </c>
+      <c r="B2501" s="0" t="s">
+        <v>4995</v>
+      </c>
+    </row>
+    <row r="2502">
+      <c r="A2502" s="0" t="s">
+        <v>4996</v>
+      </c>
+      <c r="B2502" s="0" t="s">
+        <v>4997</v>
+      </c>
+    </row>
+    <row r="2503">
+      <c r="A2503" s="0" t="s">
+        <v>4998</v>
+      </c>
+      <c r="B2503" s="0" t="s">
+        <v>4999</v>
+      </c>
+    </row>
+    <row r="2504">
+      <c r="A2504" s="0" t="s">
+        <v>5000</v>
+      </c>
+      <c r="B2504" s="0" t="s">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="2505">
+      <c r="A2505" s="0" t="s">
+        <v>5002</v>
+      </c>
+      <c r="B2505" s="0" t="s">
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="2506">
+      <c r="A2506" s="0" t="s">
+        <v>5004</v>
+      </c>
+      <c r="B2506" s="0" t="s">
+        <v>5005</v>
+      </c>
+    </row>
+    <row r="2507">
+      <c r="A2507" s="0" t="s">
+        <v>5006</v>
+      </c>
+      <c r="B2507" s="0" t="s">
+        <v>5007</v>
+      </c>
+    </row>
+    <row r="2508">
+      <c r="A2508" s="0" t="s">
+        <v>5008</v>
+      </c>
+      <c r="B2508" s="0" t="s">
+        <v>5009</v>
+      </c>
+    </row>
+    <row r="2509">
+      <c r="A2509" s="0" t="s">
+        <v>5010</v>
+      </c>
+      <c r="B2509" s="0" t="s">
+        <v>5011</v>
+      </c>
+    </row>
+    <row r="2510">
+      <c r="A2510" s="0" t="s">
+        <v>5012</v>
+      </c>
+      <c r="B2510" s="0" t="s">
+        <v>5013</v>
+      </c>
+    </row>
+    <row r="2511">
+      <c r="A2511" s="0" t="s">
+        <v>5014</v>
+      </c>
+      <c r="B2511" s="0" t="s">
+        <v>5015</v>
+      </c>
+    </row>
+    <row r="2512">
+      <c r="A2512" s="0" t="s">
+        <v>5016</v>
+      </c>
+      <c r="B2512" s="0" t="s">
+        <v>5017</v>
+      </c>
+    </row>
+    <row r="2513">
+      <c r="A2513" s="0" t="s">
+        <v>5018</v>
+      </c>
+      <c r="B2513" s="0" t="s">
+        <v>5019</v>
+      </c>
+    </row>
+    <row r="2514">
+      <c r="A2514" s="0" t="s">
+        <v>5020</v>
+      </c>
+      <c r="B2514" s="0" t="s">
+        <v>5021</v>
+      </c>
+    </row>
+    <row r="2515">
+      <c r="A2515" s="0" t="s">
+        <v>5022</v>
+      </c>
+      <c r="B2515" s="0" t="s">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="2516">
+      <c r="A2516" s="0" t="s">
+        <v>5024</v>
+      </c>
+      <c r="B2516" s="0" t="s">
+        <v>5025</v>
+      </c>
+    </row>
+    <row r="2517">
+      <c r="A2517" s="0" t="s">
+        <v>5026</v>
+      </c>
+      <c r="B2517" s="0" t="s">
+        <v>5027</v>
+      </c>
+    </row>
+    <row r="2518">
+      <c r="A2518" s="0" t="s">
+        <v>5028</v>
+      </c>
+      <c r="B2518" s="0" t="s">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="2519">
+      <c r="A2519" s="0" t="s">
+        <v>5030</v>
+      </c>
+      <c r="B2519" s="0" t="s">
+        <v>5031</v>
+      </c>
+    </row>
+    <row r="2520">
+      <c r="A2520" s="0" t="s">
+        <v>5032</v>
+      </c>
+      <c r="B2520" s="0" t="s">
+        <v>4667</v>
+      </c>
+    </row>
+    <row r="2521">
+      <c r="A2521" s="0" t="s">
+        <v>5033</v>
+      </c>
+      <c r="B2521" s="0" t="s">
+        <v>5034</v>
+      </c>
+    </row>
+    <row r="2522">
+      <c r="A2522" s="0" t="s">
+        <v>5035</v>
+      </c>
+      <c r="B2522" s="0" t="s">
+        <v>5036</v>
+      </c>
+    </row>
+    <row r="2523">
+      <c r="A2523" s="0" t="s">
+        <v>5037</v>
+      </c>
+      <c r="B2523" s="0" t="s">
+        <v>5038</v>
+      </c>
+    </row>
+    <row r="2524">
+      <c r="A2524" s="0" t="s">
+        <v>5039</v>
+      </c>
+      <c r="B2524" s="0" t="s">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="2525">
+      <c r="A2525" s="0" t="s">
+        <v>5041</v>
+      </c>
+      <c r="B2525" s="0" t="s">
+        <v>5042</v>
+      </c>
+    </row>
+    <row r="2526">
+      <c r="A2526" s="0" t="s">
+        <v>5043</v>
+      </c>
+      <c r="B2526" s="0" t="s">
+        <v>5044</v>
+      </c>
+    </row>
+    <row r="2527">
+      <c r="A2527" s="0" t="s">
+        <v>5045</v>
+      </c>
+      <c r="B2527" s="0" t="s">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="2528">
+      <c r="A2528" s="0" t="s">
+        <v>5047</v>
+      </c>
+      <c r="B2528" s="0" t="s">
+        <v>5048</v>
+      </c>
+    </row>
+    <row r="2529">
+      <c r="A2529" s="0" t="s">
+        <v>5049</v>
+      </c>
+      <c r="B2529" s="0" t="s">
+        <v>5050</v>
+      </c>
+    </row>
+    <row r="2530">
+      <c r="A2530" s="0" t="s">
+        <v>5051</v>
+      </c>
+      <c r="B2530" s="0" t="s">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="2531">
+      <c r="A2531" s="0" t="s">
+        <v>5053</v>
+      </c>
+      <c r="B2531" s="0" t="s">
+        <v>4769</v>
+      </c>
+    </row>
+    <row r="2532">
+      <c r="A2532" s="0" t="s">
+        <v>5054</v>
+      </c>
+      <c r="B2532" s="0" t="s">
+        <v>5055</v>
+      </c>
+    </row>
+    <row r="2533">
+      <c r="A2533" s="0" t="s">
+        <v>5056</v>
+      </c>
+      <c r="B2533" s="0" t="s">
+        <v>5057</v>
+      </c>
+    </row>
+    <row r="2534">
+      <c r="A2534" s="0" t="s">
+        <v>5058</v>
+      </c>
+      <c r="B2534" s="0" t="s">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="2535">
+      <c r="A2535" s="0" t="s">
+        <v>5060</v>
+      </c>
+      <c r="B2535" s="0" t="s">
+        <v>5061</v>
+      </c>
+    </row>
+    <row r="2536">
+      <c r="A2536" s="0" t="s">
+        <v>5062</v>
+      </c>
+      <c r="B2536" s="0" t="s">
+        <v>5063</v>
+      </c>
+    </row>
+    <row r="2537">
+      <c r="A2537" s="0" t="s">
+        <v>5064</v>
+      </c>
+      <c r="B2537" s="0" t="s">
+        <v>5065</v>
+      </c>
+    </row>
+    <row r="2538">
+      <c r="A2538" s="0" t="s">
+        <v>5066</v>
+      </c>
+      <c r="B2538" s="0" t="s">
+        <v>5067</v>
+      </c>
+    </row>
+    <row r="2539">
+      <c r="A2539" s="0" t="s">
+        <v>5068</v>
+      </c>
+      <c r="B2539" s="0" t="s">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="2540">
+      <c r="A2540" s="0" t="s">
+        <v>5070</v>
+      </c>
+      <c r="B2540" s="0" t="s">
+        <v>5071</v>
+      </c>
+    </row>
+    <row r="2541">
+      <c r="A2541" s="0" t="s">
+        <v>5072</v>
+      </c>
+      <c r="B2541" s="0" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2542">
+      <c r="A2542" s="0" t="s">
+        <v>5074</v>
+      </c>
+      <c r="B2542" s="0" t="s">
+        <v>5075</v>
+      </c>
+    </row>
+    <row r="2543">
+      <c r="A2543" s="0" t="s">
+        <v>5076</v>
+      </c>
+      <c r="B2543" s="0" t="s">
+        <v>5077</v>
+      </c>
+    </row>
+    <row r="2544">
+      <c r="A2544" s="0" t="s">
+        <v>5078</v>
+      </c>
+      <c r="B2544" s="0" t="s">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="2545">
+      <c r="A2545" s="0" t="s">
+        <v>5080</v>
+      </c>
+      <c r="B2545" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2546">
+      <c r="A2546" s="0" t="s">
+        <v>5082</v>
+      </c>
+      <c r="B2546" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2547">
+      <c r="A2547" s="0" t="s">
+        <v>5083</v>
+      </c>
+      <c r="B2547" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2548">
+      <c r="A2548" s="0" t="s">
+        <v>5084</v>
+      </c>
+      <c r="B2548" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2549">
+      <c r="A2549" s="0" t="s">
+        <v>5085</v>
+      </c>
+      <c r="B2549" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2550">
+      <c r="A2550" s="0" t="s">
+        <v>5086</v>
+      </c>
+      <c r="B2550" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2551">
+      <c r="A2551" s="0" t="s">
+        <v>5087</v>
+      </c>
+      <c r="B2551" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2552">
+      <c r="A2552" s="0" t="s">
+        <v>5088</v>
+      </c>
+      <c r="B2552" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2553">
+      <c r="A2553" s="0" t="s">
+        <v>5089</v>
+      </c>
+      <c r="B2553" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2554">
+      <c r="A2554" s="0" t="s">
+        <v>5090</v>
+      </c>
+      <c r="B2554" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2555">
+      <c r="A2555" s="0" t="s">
+        <v>5091</v>
+      </c>
+      <c r="B2555" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2556">
+      <c r="A2556" s="0" t="s">
+        <v>5092</v>
+      </c>
+      <c r="B2556" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2557">
+      <c r="A2557" s="0" t="s">
+        <v>5093</v>
+      </c>
+      <c r="B2557" s="0" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="2558">
+      <c r="A2558" s="0" t="s">
+        <v>5094</v>
+      </c>
+      <c r="B2558" s="0" t="s">
+        <v>5081</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>