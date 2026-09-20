--- v4 (2026-07-26)
+++ v5 (2026-09-20)
@@ -4,59 +4,395 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5095" uniqueCount="5095">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5207" uniqueCount="5207">
   <si>
     <t>ODA CAPITAL, FIL</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>19,480718</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>19,325388</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>19,174823</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>19,019091</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>19,001994</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>19,002059</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>19,002123</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>18,859983</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>18,863720</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>19,133650</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>19,159697</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>19,224953</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>19,225001</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>19,225049</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>19,085388</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>19,042683</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>19,141454</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>19,277649</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>19,353053</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>19,353103</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>19,353152</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>19,324524</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>19,393696</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>19,379740</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>19,240299</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>19,175749</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>19,175797</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>19,175846</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>19,117246</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>19,099174</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>19,008180</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>19,005214</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>19,162583</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>19,162636</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>19,162689</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>19,110037</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>19,077617</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>19,027450</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>18,941120</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>19,103875</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>19,103930</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>19,103986</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>19,090439</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>19,062911</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>19,017342</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>18,951245</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>18,873347</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>18,873431</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>18,873516</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>18,924242</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>18,894380</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>19,051704</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>19,003234</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>18,896944</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>18,897038</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>18,897132</t>
   </si>
   <si>
     <t>23/7/2026</t>
   </si>
   <si>
     <t>18,722442</t>
   </si>
   <si>
     <t>22/7/2026</t>
   </si>
   <si>
     <t>18,899930</t>
   </si>
   <si>
     <t>21/7/2026</t>
   </si>
   <si>
     <t>18,783304</t>
   </si>
   <si>
     <t>20/7/2026</t>
   </si>
   <si>
     <t>18,740975</t>
   </si>
@@ -15337,51 +15673,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2558"/>
+  <dimension ref="A1:B2614"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -26065,627 +26401,627 @@
       <c r="B1338" s="0" t="s">
         <v>2674</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="0" t="s">
         <v>2675</v>
       </c>
       <c r="B1339" s="0" t="s">
         <v>2676</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="0" t="s">
         <v>2677</v>
       </c>
       <c r="B1340" s="0" t="s">
         <v>2678</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="0" t="s">
         <v>2679</v>
       </c>
       <c r="B1341" s="0" t="s">
-        <v>1736</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="0" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B1342" s="0" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="0" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="B1343" s="0" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="0" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="B1344" s="0" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="0" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="B1345" s="0" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="0" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="B1346" s="0" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="0" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="B1347" s="0" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="0" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="B1348" s="0" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="0" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="B1349" s="0" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="0" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="B1350" s="0" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="0" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="B1351" s="0" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="0" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="B1352" s="0" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="0" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="B1353" s="0" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="0" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="B1354" s="0" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="0" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="B1355" s="0" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="0" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="B1356" s="0" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="0" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="B1357" s="0" t="s">
-        <v>2614</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="0" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="B1358" s="0" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="0" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="B1359" s="0" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="0" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="B1360" s="0" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="0" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="B1361" s="0" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="0" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="B1362" s="0" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="0" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
       <c r="B1363" s="0" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="0" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="B1364" s="0" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="0" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="B1365" s="0" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="0" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="B1366" s="0" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="0" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="B1367" s="0" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="0" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
       <c r="B1368" s="0" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="0" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="B1369" s="0" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="0" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="B1370" s="0" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="0" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="B1371" s="0" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="0" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
       <c r="B1372" s="0" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="0" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
       <c r="B1373" s="0" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="0" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
       <c r="B1374" s="0" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="0" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="B1375" s="0" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="0" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="B1376" s="0" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="0" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="B1377" s="0" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="0" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
       <c r="B1378" s="0" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="0" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="B1379" s="0" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="0" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
       <c r="B1380" s="0" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="0" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
       <c r="B1381" s="0" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="0" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="B1382" s="0" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="0" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
       <c r="B1383" s="0" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="0" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="B1384" s="0" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="0" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="B1385" s="0" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="0" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="B1386" s="0" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="0" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="B1387" s="0" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="0" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
       <c r="B1388" s="0" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="0" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="B1389" s="0" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="0" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="B1390" s="0" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="0" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="B1391" s="0" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="0" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="B1392" s="0" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="0" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="B1393" s="0" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="0" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="B1394" s="0" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="0" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="B1395" s="0" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="0" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="B1396" s="0" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="0" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="B1397" s="0" t="s">
-        <v>2790</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="0" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="B1398" s="0" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="0" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="B1399" s="0" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="0" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="B1400" s="0" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="0" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="B1401" s="0" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="0" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="B1402" s="0" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="0" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="B1403" s="0" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="0" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="B1404" s="0" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="0" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="B1405" s="0" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="0" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="B1406" s="0" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="0" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
       <c r="B1407" s="0" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="0" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="B1408" s="0" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="0" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="B1409" s="0" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="0" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
       <c r="B1410" s="0" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="0" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
       <c r="B1411" s="0" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="0" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="B1412" s="0" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="0" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="B1413" s="0" t="s">
-        <v>2822</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="0" t="s">
         <v>2823</v>
       </c>
       <c r="B1414" s="0" t="s">
         <v>2824</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="0" t="s">
         <v>2825</v>
       </c>
       <c r="B1415" s="0" t="s">
         <v>2826</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="0" t="s">
         <v>2827</v>
       </c>
       <c r="B1416" s="0" t="s">
         <v>2828</v>
       </c>
@@ -33561,499 +33897,499 @@
       <c r="B2275" s="0" t="s">
         <v>4546</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
         <v>4547</v>
       </c>
       <c r="B2276" s="0" t="s">
         <v>4548</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
         <v>4549</v>
       </c>
       <c r="B2277" s="0" t="s">
         <v>4550</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
         <v>4551</v>
       </c>
       <c r="B2278" s="0" t="s">
-        <v>4548</v>
+        <v>4552</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
-        <v>4552</v>
+        <v>4553</v>
       </c>
       <c r="B2279" s="0" t="s">
-        <v>4553</v>
+        <v>4554</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
-        <v>4554</v>
+        <v>4555</v>
       </c>
       <c r="B2280" s="0" t="s">
-        <v>4555</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
-        <v>4556</v>
+        <v>4557</v>
       </c>
       <c r="B2281" s="0" t="s">
-        <v>4557</v>
+        <v>4558</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
-        <v>4558</v>
+        <v>4559</v>
       </c>
       <c r="B2282" s="0" t="s">
-        <v>4559</v>
+        <v>4560</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
-        <v>4560</v>
+        <v>4561</v>
       </c>
       <c r="B2283" s="0" t="s">
-        <v>4561</v>
+        <v>4562</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
-        <v>4562</v>
+        <v>4563</v>
       </c>
       <c r="B2284" s="0" t="s">
-        <v>4563</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
-        <v>4564</v>
+        <v>4565</v>
       </c>
       <c r="B2285" s="0" t="s">
-        <v>4565</v>
+        <v>4566</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
-        <v>4566</v>
+        <v>4567</v>
       </c>
       <c r="B2286" s="0" t="s">
-        <v>4567</v>
+        <v>4568</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
-        <v>4568</v>
+        <v>4569</v>
       </c>
       <c r="B2287" s="0" t="s">
-        <v>4569</v>
+        <v>4570</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
-        <v>4570</v>
+        <v>4571</v>
       </c>
       <c r="B2288" s="0" t="s">
-        <v>4571</v>
+        <v>4572</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>4572</v>
+        <v>4573</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>4573</v>
+        <v>4574</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
-        <v>4574</v>
+        <v>4575</v>
       </c>
       <c r="B2290" s="0" t="s">
-        <v>4575</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
-        <v>4576</v>
+        <v>4577</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>4577</v>
+        <v>4578</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>4578</v>
+        <v>4579</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>4579</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>4580</v>
+        <v>4581</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>4581</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>4582</v>
+        <v>4583</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>4583</v>
+        <v>4584</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>4584</v>
+        <v>4585</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>4585</v>
+        <v>4586</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>4586</v>
+        <v>4587</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>4587</v>
+        <v>4588</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>4588</v>
+        <v>4589</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>4589</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>4590</v>
+        <v>4591</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>4591</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>4592</v>
+        <v>4593</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>4593</v>
+        <v>4594</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>4594</v>
+        <v>4595</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>4595</v>
+        <v>4596</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>4596</v>
+        <v>4597</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>4597</v>
+        <v>4598</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>4598</v>
+        <v>4599</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>4599</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>4600</v>
+        <v>4601</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>4601</v>
+        <v>4602</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>4602</v>
+        <v>4603</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>4603</v>
+        <v>4604</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>4604</v>
+        <v>4605</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>4605</v>
+        <v>4606</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>4606</v>
+        <v>4607</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>4607</v>
+        <v>4608</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
-        <v>4608</v>
+        <v>4609</v>
       </c>
       <c r="B2307" s="0" t="s">
-        <v>4609</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
-        <v>4610</v>
+        <v>4611</v>
       </c>
       <c r="B2308" s="0" t="s">
-        <v>4611</v>
+        <v>4612</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
-        <v>4612</v>
+        <v>4613</v>
       </c>
       <c r="B2309" s="0" t="s">
-        <v>4613</v>
+        <v>4614</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
-        <v>4614</v>
+        <v>4615</v>
       </c>
       <c r="B2310" s="0" t="s">
-        <v>4615</v>
+        <v>4616</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
-        <v>4616</v>
+        <v>4617</v>
       </c>
       <c r="B2311" s="0" t="s">
-        <v>4617</v>
+        <v>4618</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
-        <v>4618</v>
+        <v>4619</v>
       </c>
       <c r="B2312" s="0" t="s">
-        <v>4619</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
-        <v>4620</v>
+        <v>4621</v>
       </c>
       <c r="B2313" s="0" t="s">
-        <v>4621</v>
+        <v>4622</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
-        <v>4622</v>
+        <v>4623</v>
       </c>
       <c r="B2314" s="0" t="s">
-        <v>4623</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
-        <v>4624</v>
+        <v>4625</v>
       </c>
       <c r="B2315" s="0" t="s">
-        <v>4625</v>
+        <v>4626</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
-        <v>4626</v>
+        <v>4627</v>
       </c>
       <c r="B2316" s="0" t="s">
-        <v>4627</v>
+        <v>4628</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
-        <v>4628</v>
+        <v>4629</v>
       </c>
       <c r="B2317" s="0" t="s">
-        <v>4629</v>
+        <v>4630</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
-        <v>4630</v>
+        <v>4631</v>
       </c>
       <c r="B2318" s="0" t="s">
-        <v>4631</v>
+        <v>4632</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
-        <v>4632</v>
+        <v>4633</v>
       </c>
       <c r="B2319" s="0" t="s">
-        <v>4633</v>
+        <v>4634</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
-        <v>4634</v>
+        <v>4635</v>
       </c>
       <c r="B2320" s="0" t="s">
-        <v>4635</v>
+        <v>4636</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
-        <v>4636</v>
+        <v>4637</v>
       </c>
       <c r="B2321" s="0" t="s">
-        <v>4637</v>
+        <v>4638</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
-        <v>4638</v>
+        <v>4639</v>
       </c>
       <c r="B2322" s="0" t="s">
-        <v>4639</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
-        <v>4640</v>
+        <v>4641</v>
       </c>
       <c r="B2323" s="0" t="s">
-        <v>4641</v>
+        <v>4642</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
-        <v>4642</v>
+        <v>4643</v>
       </c>
       <c r="B2324" s="0" t="s">
-        <v>4643</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
-        <v>4644</v>
+        <v>4645</v>
       </c>
       <c r="B2325" s="0" t="s">
-        <v>4645</v>
+        <v>4646</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
-        <v>4646</v>
+        <v>4647</v>
       </c>
       <c r="B2326" s="0" t="s">
-        <v>4647</v>
+        <v>4648</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
-        <v>4648</v>
+        <v>4649</v>
       </c>
       <c r="B2327" s="0" t="s">
-        <v>4649</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
-        <v>4650</v>
+        <v>4651</v>
       </c>
       <c r="B2328" s="0" t="s">
-        <v>4651</v>
+        <v>4652</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
-        <v>4652</v>
+        <v>4653</v>
       </c>
       <c r="B2329" s="0" t="s">
-        <v>4653</v>
+        <v>4654</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
-        <v>4654</v>
+        <v>4655</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>4655</v>
+        <v>4656</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>4656</v>
+        <v>4657</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>4657</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>4658</v>
+        <v>4659</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>4659</v>
+        <v>4660</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>4660</v>
+        <v>4661</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>4661</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>4662</v>
+        <v>4663</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>4663</v>
+        <v>4660</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
         <v>4664</v>
       </c>
       <c r="B2335" s="0" t="s">
         <v>4665</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
         <v>4666</v>
       </c>
       <c r="B2336" s="0" t="s">
         <v>4667</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
         <v>4668</v>
       </c>
       <c r="B2337" s="0" t="s">
         <v>4669</v>
       </c>
@@ -34569,499 +34905,499 @@
       <c r="B2401" s="0" t="s">
         <v>4797</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
         <v>4798</v>
       </c>
       <c r="B2402" s="0" t="s">
         <v>4799</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
         <v>4800</v>
       </c>
       <c r="B2403" s="0" t="s">
         <v>4801</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
         <v>4802</v>
       </c>
       <c r="B2404" s="0" t="s">
-        <v>4797</v>
+        <v>4803</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
-        <v>4803</v>
+        <v>4804</v>
       </c>
       <c r="B2405" s="0" t="s">
-        <v>4804</v>
+        <v>4805</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
-        <v>4805</v>
+        <v>4806</v>
       </c>
       <c r="B2406" s="0" t="s">
-        <v>4806</v>
+        <v>4807</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
-        <v>4807</v>
+        <v>4808</v>
       </c>
       <c r="B2407" s="0" t="s">
-        <v>4808</v>
+        <v>4809</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
-        <v>4809</v>
+        <v>4810</v>
       </c>
       <c r="B2408" s="0" t="s">
-        <v>4810</v>
+        <v>4811</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>4811</v>
+        <v>4812</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>4812</v>
+        <v>4813</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
-        <v>4813</v>
+        <v>4814</v>
       </c>
       <c r="B2410" s="0" t="s">
-        <v>4814</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
-        <v>4815</v>
+        <v>4816</v>
       </c>
       <c r="B2411" s="0" t="s">
-        <v>4816</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
-        <v>4817</v>
+        <v>4818</v>
       </c>
       <c r="B2412" s="0" t="s">
-        <v>4818</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
-        <v>4819</v>
+        <v>4820</v>
       </c>
       <c r="B2413" s="0" t="s">
-        <v>4820</v>
+        <v>4821</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
-        <v>4821</v>
+        <v>4822</v>
       </c>
       <c r="B2414" s="0" t="s">
-        <v>4822</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>4823</v>
+        <v>4824</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>4824</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>4825</v>
+        <v>4826</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>4826</v>
+        <v>4827</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>4827</v>
+        <v>4828</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>4828</v>
+        <v>4829</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>4829</v>
+        <v>4830</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>4830</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>4831</v>
+        <v>4832</v>
       </c>
       <c r="B2419" s="0" t="s">
-        <v>4832</v>
+        <v>4833</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>4833</v>
+        <v>4834</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>4834</v>
+        <v>4835</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>4835</v>
+        <v>4836</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>4836</v>
+        <v>4837</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>4837</v>
+        <v>4838</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>4838</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>4839</v>
+        <v>4840</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>4840</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>4841</v>
+        <v>4842</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>4842</v>
+        <v>4843</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>4843</v>
+        <v>4844</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>4844</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>4845</v>
+        <v>4846</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>4846</v>
+        <v>4847</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>4847</v>
+        <v>4848</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>4848</v>
+        <v>4849</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>4849</v>
+        <v>4850</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>4850</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>4851</v>
+        <v>4852</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>4852</v>
+        <v>4853</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>4853</v>
+        <v>4854</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>4854</v>
+        <v>4855</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>4855</v>
+        <v>4856</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>4856</v>
+        <v>4857</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>4857</v>
+        <v>4858</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>4858</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>4859</v>
+        <v>4860</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>4860</v>
+        <v>4861</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>4861</v>
+        <v>4862</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>4862</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>4863</v>
+        <v>4864</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>4864</v>
+        <v>4865</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>4865</v>
+        <v>4866</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>4866</v>
+        <v>4867</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>4867</v>
+        <v>4868</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>4868</v>
+        <v>4869</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>4869</v>
+        <v>4870</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>4870</v>
+        <v>4871</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>4871</v>
+        <v>4872</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>4872</v>
+        <v>4873</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>4873</v>
+        <v>4874</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>4874</v>
+        <v>4875</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>4875</v>
+        <v>4876</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>4876</v>
+        <v>4877</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>4877</v>
+        <v>4878</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>4878</v>
+        <v>4879</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>4879</v>
+        <v>4880</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>4880</v>
+        <v>4881</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>4881</v>
+        <v>4882</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>4882</v>
+        <v>4883</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>4883</v>
+        <v>4884</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>4884</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>4885</v>
+        <v>4886</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>4886</v>
+        <v>4887</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>4887</v>
+        <v>4888</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>4888</v>
+        <v>4889</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>4889</v>
+        <v>4890</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>4890</v>
+        <v>4891</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>4891</v>
+        <v>4892</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>4892</v>
+        <v>4893</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>4893</v>
+        <v>4894</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>4894</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>4895</v>
+        <v>4896</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>4896</v>
+        <v>4897</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>4897</v>
+        <v>4898</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>4898</v>
+        <v>4899</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>4899</v>
+        <v>4900</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>4900</v>
+        <v>4901</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>4901</v>
+        <v>4902</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>4902</v>
+        <v>4903</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>4903</v>
+        <v>4904</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>4904</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>4905</v>
+        <v>4906</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>4906</v>
+        <v>4907</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>4907</v>
+        <v>4908</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>4908</v>
+        <v>4909</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>4909</v>
+        <v>4910</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>4910</v>
+        <v>4911</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>4911</v>
+        <v>4912</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>4912</v>
+        <v>4913</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>4913</v>
+        <v>4914</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>4914</v>
+        <v>4909</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
         <v>4915</v>
       </c>
       <c r="B2461" s="0" t="s">
         <v>4916</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
         <v>4917</v>
       </c>
       <c r="B2462" s="0" t="s">
         <v>4918</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
         <v>4919</v>
       </c>
       <c r="B2463" s="0" t="s">
         <v>4920</v>
       </c>
@@ -35073,760 +35409,1208 @@
       <c r="B2464" s="0" t="s">
         <v>4922</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
         <v>4923</v>
       </c>
       <c r="B2465" s="0" t="s">
         <v>4924</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
         <v>4925</v>
       </c>
       <c r="B2466" s="0" t="s">
         <v>4926</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
         <v>4927</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>4703</v>
+        <v>4928</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>4928</v>
+        <v>4929</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>4929</v>
+        <v>4930</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>4930</v>
+        <v>4931</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>4931</v>
+        <v>4932</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>4932</v>
+        <v>4933</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>4933</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>4934</v>
+        <v>4935</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>4935</v>
+        <v>4936</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>4936</v>
+        <v>4937</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>4937</v>
+        <v>4938</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>4938</v>
+        <v>4939</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>4939</v>
+        <v>4940</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>4940</v>
+        <v>4941</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>4941</v>
+        <v>4942</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>4942</v>
+        <v>4943</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>4943</v>
+        <v>4944</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>4944</v>
+        <v>4945</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>4945</v>
+        <v>4946</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>4946</v>
+        <v>4947</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>4947</v>
+        <v>4948</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>4948</v>
+        <v>4949</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>4949</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>4950</v>
+        <v>4951</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>4951</v>
+        <v>4952</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>4952</v>
+        <v>4953</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>4953</v>
+        <v>4954</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>4954</v>
+        <v>4955</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>4955</v>
+        <v>4956</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>4956</v>
+        <v>4957</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>4957</v>
+        <v>4958</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>4958</v>
+        <v>4959</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>4959</v>
+        <v>4960</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>4960</v>
+        <v>4961</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>4961</v>
+        <v>4962</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>4962</v>
+        <v>4963</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>4963</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>4964</v>
+        <v>4965</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>4965</v>
+        <v>4966</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>4966</v>
+        <v>4967</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>4967</v>
+        <v>4968</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>4968</v>
+        <v>4969</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>4969</v>
+        <v>4970</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>4970</v>
+        <v>4971</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>4971</v>
+        <v>4972</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>4972</v>
+        <v>4973</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>4973</v>
+        <v>4974</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>4974</v>
+        <v>4975</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>4975</v>
+        <v>4976</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>4976</v>
+        <v>4977</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>4977</v>
+        <v>4978</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>4978</v>
+        <v>4979</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>4979</v>
+        <v>4980</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>4980</v>
+        <v>4981</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>4981</v>
+        <v>4982</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>4982</v>
+        <v>4983</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>4983</v>
+        <v>4984</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>4984</v>
+        <v>4985</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>4985</v>
+        <v>4986</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>4986</v>
+        <v>4987</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>4987</v>
+        <v>4988</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
-        <v>4988</v>
+        <v>4989</v>
       </c>
       <c r="B2498" s="0" t="s">
-        <v>4989</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>4990</v>
+        <v>4991</v>
       </c>
       <c r="B2499" s="0" t="s">
-        <v>4991</v>
+        <v>4992</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>4992</v>
+        <v>4993</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>4993</v>
+        <v>4994</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
-        <v>4994</v>
+        <v>4995</v>
       </c>
       <c r="B2501" s="0" t="s">
-        <v>4995</v>
+        <v>4996</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
-        <v>4996</v>
+        <v>4997</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>4997</v>
+        <v>4998</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>4998</v>
+        <v>4999</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>4999</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>5000</v>
+        <v>5001</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>5001</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>5002</v>
+        <v>5003</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>5003</v>
+        <v>5004</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>5004</v>
+        <v>5005</v>
       </c>
       <c r="B2506" s="0" t="s">
-        <v>5005</v>
+        <v>5006</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>5006</v>
+        <v>5007</v>
       </c>
       <c r="B2507" s="0" t="s">
-        <v>5007</v>
+        <v>5008</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
-        <v>5008</v>
+        <v>5009</v>
       </c>
       <c r="B2508" s="0" t="s">
-        <v>5009</v>
+        <v>5010</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
-        <v>5010</v>
+        <v>5011</v>
       </c>
       <c r="B2509" s="0" t="s">
-        <v>5011</v>
+        <v>5012</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
-        <v>5012</v>
+        <v>5013</v>
       </c>
       <c r="B2510" s="0" t="s">
-        <v>5013</v>
+        <v>5014</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
-        <v>5014</v>
+        <v>5015</v>
       </c>
       <c r="B2511" s="0" t="s">
-        <v>5015</v>
+        <v>5016</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
-        <v>5016</v>
+        <v>5017</v>
       </c>
       <c r="B2512" s="0" t="s">
-        <v>5017</v>
+        <v>5018</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
-        <v>5018</v>
+        <v>5019</v>
       </c>
       <c r="B2513" s="0" t="s">
-        <v>5019</v>
+        <v>5020</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>5020</v>
+        <v>5021</v>
       </c>
       <c r="B2514" s="0" t="s">
-        <v>5021</v>
+        <v>5022</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
-        <v>5022</v>
+        <v>5023</v>
       </c>
       <c r="B2515" s="0" t="s">
-        <v>5023</v>
+        <v>5024</v>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" s="0" t="s">
-        <v>5024</v>
+        <v>5025</v>
       </c>
       <c r="B2516" s="0" t="s">
-        <v>5025</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" s="0" t="s">
-        <v>5026</v>
+        <v>5027</v>
       </c>
       <c r="B2517" s="0" t="s">
-        <v>5027</v>
+        <v>5028</v>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" s="0" t="s">
-        <v>5028</v>
+        <v>5029</v>
       </c>
       <c r="B2518" s="0" t="s">
-        <v>5029</v>
+        <v>5030</v>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" s="0" t="s">
-        <v>5030</v>
+        <v>5031</v>
       </c>
       <c r="B2519" s="0" t="s">
-        <v>5031</v>
+        <v>5032</v>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
-        <v>5032</v>
+        <v>5033</v>
       </c>
       <c r="B2520" s="0" t="s">
-        <v>4667</v>
+        <v>5034</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
-        <v>5033</v>
+        <v>5035</v>
       </c>
       <c r="B2521" s="0" t="s">
-        <v>5034</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>5035</v>
+        <v>5037</v>
       </c>
       <c r="B2522" s="0" t="s">
-        <v>5036</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>5037</v>
+        <v>5039</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>5038</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>5039</v>
+        <v>5040</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>5040</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>5041</v>
+        <v>5042</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>5042</v>
+        <v>5043</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>5043</v>
+        <v>5044</v>
       </c>
       <c r="B2526" s="0" t="s">
-        <v>5044</v>
+        <v>5045</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>5045</v>
+        <v>5046</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>5046</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>5047</v>
+        <v>5048</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>5048</v>
+        <v>5049</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>5049</v>
+        <v>5050</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>5050</v>
+        <v>5051</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>5051</v>
+        <v>5052</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>5052</v>
+        <v>5053</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>5053</v>
+        <v>5054</v>
       </c>
       <c r="B2531" s="0" t="s">
-        <v>4769</v>
+        <v>5055</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>5054</v>
+        <v>5056</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>5055</v>
+        <v>5057</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>5056</v>
+        <v>5058</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>5057</v>
+        <v>5059</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>5058</v>
+        <v>5060</v>
       </c>
       <c r="B2534" s="0" t="s">
-        <v>5059</v>
+        <v>5061</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>5060</v>
+        <v>5062</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>5061</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>5062</v>
+        <v>5064</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>5063</v>
+        <v>5065</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>5064</v>
+        <v>5066</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>5065</v>
+        <v>5067</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>5066</v>
+        <v>5068</v>
       </c>
       <c r="B2538" s="0" t="s">
-        <v>5067</v>
+        <v>5069</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>5068</v>
+        <v>5070</v>
       </c>
       <c r="B2539" s="0" t="s">
-        <v>5069</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>5070</v>
+        <v>5072</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>5071</v>
+        <v>5073</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>5072</v>
+        <v>5074</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>5073</v>
+        <v>5075</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>5074</v>
+        <v>5076</v>
       </c>
       <c r="B2542" s="0" t="s">
-        <v>5075</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>5076</v>
+        <v>5078</v>
       </c>
       <c r="B2543" s="0" t="s">
-        <v>5077</v>
+        <v>5079</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>5078</v>
+        <v>5080</v>
       </c>
       <c r="B2544" s="0" t="s">
-        <v>5079</v>
+        <v>5081</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>5080</v>
+        <v>5082</v>
       </c>
       <c r="B2545" s="0" t="s">
-        <v>5081</v>
+        <v>5083</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>5082</v>
+        <v>5084</v>
       </c>
       <c r="B2546" s="0" t="s">
-        <v>5081</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>5083</v>
+        <v>5086</v>
       </c>
       <c r="B2547" s="0" t="s">
-        <v>5081</v>
+        <v>5087</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>5084</v>
+        <v>5088</v>
       </c>
       <c r="B2548" s="0" t="s">
-        <v>5081</v>
+        <v>5089</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>5085</v>
+        <v>5090</v>
       </c>
       <c r="B2549" s="0" t="s">
-        <v>5081</v>
+        <v>5091</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>5086</v>
+        <v>5092</v>
       </c>
       <c r="B2550" s="0" t="s">
-        <v>5081</v>
+        <v>5093</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
-        <v>5087</v>
+        <v>5094</v>
       </c>
       <c r="B2551" s="0" t="s">
-        <v>5081</v>
+        <v>5095</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
-        <v>5088</v>
+        <v>5096</v>
       </c>
       <c r="B2552" s="0" t="s">
-        <v>5081</v>
+        <v>5097</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
-        <v>5089</v>
+        <v>5098</v>
       </c>
       <c r="B2553" s="0" t="s">
-        <v>5081</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" s="0" t="s">
-        <v>5090</v>
+        <v>5100</v>
       </c>
       <c r="B2554" s="0" t="s">
-        <v>5081</v>
+        <v>5101</v>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" s="0" t="s">
-        <v>5091</v>
+        <v>5102</v>
       </c>
       <c r="B2555" s="0" t="s">
-        <v>5081</v>
+        <v>5103</v>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" s="0" t="s">
-        <v>5092</v>
+        <v>5104</v>
       </c>
       <c r="B2556" s="0" t="s">
-        <v>5081</v>
+        <v>5105</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
-        <v>5093</v>
+        <v>5106</v>
       </c>
       <c r="B2557" s="0" t="s">
-        <v>5081</v>
+        <v>5107</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
-        <v>5094</v>
+        <v>5108</v>
       </c>
       <c r="B2558" s="0" t="s">
-        <v>5081</v>
+        <v>5109</v>
+      </c>
+    </row>
+    <row r="2559">
+      <c r="A2559" s="0" t="s">
+        <v>5110</v>
+      </c>
+      <c r="B2559" s="0" t="s">
+        <v>5111</v>
+      </c>
+    </row>
+    <row r="2560">
+      <c r="A2560" s="0" t="s">
+        <v>5112</v>
+      </c>
+      <c r="B2560" s="0" t="s">
+        <v>5113</v>
+      </c>
+    </row>
+    <row r="2561">
+      <c r="A2561" s="0" t="s">
+        <v>5114</v>
+      </c>
+      <c r="B2561" s="0" t="s">
+        <v>5115</v>
+      </c>
+    </row>
+    <row r="2562">
+      <c r="A2562" s="0" t="s">
+        <v>5116</v>
+      </c>
+      <c r="B2562" s="0" t="s">
+        <v>5117</v>
+      </c>
+    </row>
+    <row r="2563">
+      <c r="A2563" s="0" t="s">
+        <v>5118</v>
+      </c>
+      <c r="B2563" s="0" t="s">
+        <v>5119</v>
+      </c>
+    </row>
+    <row r="2564">
+      <c r="A2564" s="0" t="s">
+        <v>5120</v>
+      </c>
+      <c r="B2564" s="0" t="s">
+        <v>5121</v>
+      </c>
+    </row>
+    <row r="2565">
+      <c r="A2565" s="0" t="s">
+        <v>5122</v>
+      </c>
+      <c r="B2565" s="0" t="s">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="2566">
+      <c r="A2566" s="0" t="s">
+        <v>5124</v>
+      </c>
+      <c r="B2566" s="0" t="s">
+        <v>5125</v>
+      </c>
+    </row>
+    <row r="2567">
+      <c r="A2567" s="0" t="s">
+        <v>5126</v>
+      </c>
+      <c r="B2567" s="0" t="s">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="2568">
+      <c r="A2568" s="0" t="s">
+        <v>5128</v>
+      </c>
+      <c r="B2568" s="0" t="s">
+        <v>5129</v>
+      </c>
+    </row>
+    <row r="2569">
+      <c r="A2569" s="0" t="s">
+        <v>5130</v>
+      </c>
+      <c r="B2569" s="0" t="s">
+        <v>5131</v>
+      </c>
+    </row>
+    <row r="2570">
+      <c r="A2570" s="0" t="s">
+        <v>5132</v>
+      </c>
+      <c r="B2570" s="0" t="s">
+        <v>5133</v>
+      </c>
+    </row>
+    <row r="2571">
+      <c r="A2571" s="0" t="s">
+        <v>5134</v>
+      </c>
+      <c r="B2571" s="0" t="s">
+        <v>5135</v>
+      </c>
+    </row>
+    <row r="2572">
+      <c r="A2572" s="0" t="s">
+        <v>5136</v>
+      </c>
+      <c r="B2572" s="0" t="s">
+        <v>5137</v>
+      </c>
+    </row>
+    <row r="2573">
+      <c r="A2573" s="0" t="s">
+        <v>5138</v>
+      </c>
+      <c r="B2573" s="0" t="s">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="2574">
+      <c r="A2574" s="0" t="s">
+        <v>5140</v>
+      </c>
+      <c r="B2574" s="0" t="s">
+        <v>5141</v>
+      </c>
+    </row>
+    <row r="2575">
+      <c r="A2575" s="0" t="s">
+        <v>5142</v>
+      </c>
+      <c r="B2575" s="0" t="s">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="2576">
+      <c r="A2576" s="0" t="s">
+        <v>5144</v>
+      </c>
+      <c r="B2576" s="0" t="s">
+        <v>4779</v>
+      </c>
+    </row>
+    <row r="2577">
+      <c r="A2577" s="0" t="s">
+        <v>5145</v>
+      </c>
+      <c r="B2577" s="0" t="s">
+        <v>5146</v>
+      </c>
+    </row>
+    <row r="2578">
+      <c r="A2578" s="0" t="s">
+        <v>5147</v>
+      </c>
+      <c r="B2578" s="0" t="s">
+        <v>5148</v>
+      </c>
+    </row>
+    <row r="2579">
+      <c r="A2579" s="0" t="s">
+        <v>5149</v>
+      </c>
+      <c r="B2579" s="0" t="s">
+        <v>5150</v>
+      </c>
+    </row>
+    <row r="2580">
+      <c r="A2580" s="0" t="s">
+        <v>5151</v>
+      </c>
+      <c r="B2580" s="0" t="s">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="2581">
+      <c r="A2581" s="0" t="s">
+        <v>5153</v>
+      </c>
+      <c r="B2581" s="0" t="s">
+        <v>5154</v>
+      </c>
+    </row>
+    <row r="2582">
+      <c r="A2582" s="0" t="s">
+        <v>5155</v>
+      </c>
+      <c r="B2582" s="0" t="s">
+        <v>5156</v>
+      </c>
+    </row>
+    <row r="2583">
+      <c r="A2583" s="0" t="s">
+        <v>5157</v>
+      </c>
+      <c r="B2583" s="0" t="s">
+        <v>5158</v>
+      </c>
+    </row>
+    <row r="2584">
+      <c r="A2584" s="0" t="s">
+        <v>5159</v>
+      </c>
+      <c r="B2584" s="0" t="s">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="2585">
+      <c r="A2585" s="0" t="s">
+        <v>5161</v>
+      </c>
+      <c r="B2585" s="0" t="s">
+        <v>5162</v>
+      </c>
+    </row>
+    <row r="2586">
+      <c r="A2586" s="0" t="s">
+        <v>5163</v>
+      </c>
+      <c r="B2586" s="0" t="s">
+        <v>5164</v>
+      </c>
+    </row>
+    <row r="2587">
+      <c r="A2587" s="0" t="s">
+        <v>5165</v>
+      </c>
+      <c r="B2587" s="0" t="s">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="2588">
+      <c r="A2588" s="0" t="s">
+        <v>5166</v>
+      </c>
+      <c r="B2588" s="0" t="s">
+        <v>5167</v>
+      </c>
+    </row>
+    <row r="2589">
+      <c r="A2589" s="0" t="s">
+        <v>5168</v>
+      </c>
+      <c r="B2589" s="0" t="s">
+        <v>5169</v>
+      </c>
+    </row>
+    <row r="2590">
+      <c r="A2590" s="0" t="s">
+        <v>5170</v>
+      </c>
+      <c r="B2590" s="0" t="s">
+        <v>5171</v>
+      </c>
+    </row>
+    <row r="2591">
+      <c r="A2591" s="0" t="s">
+        <v>5172</v>
+      </c>
+      <c r="B2591" s="0" t="s">
+        <v>5173</v>
+      </c>
+    </row>
+    <row r="2592">
+      <c r="A2592" s="0" t="s">
+        <v>5174</v>
+      </c>
+      <c r="B2592" s="0" t="s">
+        <v>5175</v>
+      </c>
+    </row>
+    <row r="2593">
+      <c r="A2593" s="0" t="s">
+        <v>5176</v>
+      </c>
+      <c r="B2593" s="0" t="s">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="2594">
+      <c r="A2594" s="0" t="s">
+        <v>5178</v>
+      </c>
+      <c r="B2594" s="0" t="s">
+        <v>5179</v>
+      </c>
+    </row>
+    <row r="2595">
+      <c r="A2595" s="0" t="s">
+        <v>5180</v>
+      </c>
+      <c r="B2595" s="0" t="s">
+        <v>5181</v>
+      </c>
+    </row>
+    <row r="2596">
+      <c r="A2596" s="0" t="s">
+        <v>5182</v>
+      </c>
+      <c r="B2596" s="0" t="s">
+        <v>5183</v>
+      </c>
+    </row>
+    <row r="2597">
+      <c r="A2597" s="0" t="s">
+        <v>5184</v>
+      </c>
+      <c r="B2597" s="0" t="s">
+        <v>5185</v>
+      </c>
+    </row>
+    <row r="2598">
+      <c r="A2598" s="0" t="s">
+        <v>5186</v>
+      </c>
+      <c r="B2598" s="0" t="s">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="2599">
+      <c r="A2599" s="0" t="s">
+        <v>5188</v>
+      </c>
+      <c r="B2599" s="0" t="s">
+        <v>5189</v>
+      </c>
+    </row>
+    <row r="2600">
+      <c r="A2600" s="0" t="s">
+        <v>5190</v>
+      </c>
+      <c r="B2600" s="0" t="s">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="2601">
+      <c r="A2601" s="0" t="s">
+        <v>5192</v>
+      </c>
+      <c r="B2601" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2602">
+      <c r="A2602" s="0" t="s">
+        <v>5194</v>
+      </c>
+      <c r="B2602" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2603">
+      <c r="A2603" s="0" t="s">
+        <v>5195</v>
+      </c>
+      <c r="B2603" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2604">
+      <c r="A2604" s="0" t="s">
+        <v>5196</v>
+      </c>
+      <c r="B2604" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2605">
+      <c r="A2605" s="0" t="s">
+        <v>5197</v>
+      </c>
+      <c r="B2605" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2606">
+      <c r="A2606" s="0" t="s">
+        <v>5198</v>
+      </c>
+      <c r="B2606" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2607">
+      <c r="A2607" s="0" t="s">
+        <v>5199</v>
+      </c>
+      <c r="B2607" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2608">
+      <c r="A2608" s="0" t="s">
+        <v>5200</v>
+      </c>
+      <c r="B2608" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2609">
+      <c r="A2609" s="0" t="s">
+        <v>5201</v>
+      </c>
+      <c r="B2609" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2610">
+      <c r="A2610" s="0" t="s">
+        <v>5202</v>
+      </c>
+      <c r="B2610" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2611">
+      <c r="A2611" s="0" t="s">
+        <v>5203</v>
+      </c>
+      <c r="B2611" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2612">
+      <c r="A2612" s="0" t="s">
+        <v>5204</v>
+      </c>
+      <c r="B2612" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2613">
+      <c r="A2613" s="0" t="s">
+        <v>5205</v>
+      </c>
+      <c r="B2613" s="0" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="2614">
+      <c r="A2614" s="0" t="s">
+        <v>5206</v>
+      </c>
+      <c r="B2614" s="0" t="s">
+        <v>5193</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>