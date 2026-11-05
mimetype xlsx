--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5207" uniqueCount="5207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5301" uniqueCount="5301">
   <si>
     <t>ODA CAPITAL, FIL</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/11/2026</t>
+  </si>
+  <si>
+    <t>19,860319</t>
+  </si>
+  <si>
+    <t>2/11/2026</t>
+  </si>
+  <si>
+    <t>19,744264</t>
+  </si>
+  <si>
+    <t>1/11/2026</t>
+  </si>
+  <si>
+    <t>19,553533</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>19,553634</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>19,553735</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>19,627469</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>19,502807</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>19,512792</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>19,470415</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>19,249994</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>19,250092</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>19,250190</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>19,303939</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>19,486737</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>19,392179</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>19,264465</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>19,413721</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>19,413822</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>19,413922</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>19,269853</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>19,219750</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>19,153506</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>19,206576</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>19,111274</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>19,111377</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>19,111480</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>19,009561</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>19,128536</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>19,251902</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>19,192458</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>19,146011</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>19,146071</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>19,146131</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>19,040155</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>19,168900</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>19,099548</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>19,156141</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>19,248606</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>19,248680</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>19,248754</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>19,138293</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>19,295036</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>19,379367</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>19,302342</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>19,214920</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>19,215035</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>19,215150</t>
   </si>
   <si>
     <t>17/9/2026</t>
   </si>
   <si>
     <t>19,480718</t>
   </si>
   <si>
     <t>16/9/2026</t>
   </si>
   <si>
     <t>19,325388</t>
   </si>
   <si>
     <t>15/9/2026</t>
   </si>
   <si>
     <t>19,174823</t>
   </si>
   <si>
     <t>14/9/2026</t>
   </si>
   <si>
     <t>19,019091</t>
   </si>
@@ -15673,51 +15955,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B2614"/>
+  <dimension ref="A1:B2661"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -26849,555 +27131,555 @@
       <c r="B1394" s="0" t="s">
         <v>2786</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="0" t="s">
         <v>2787</v>
       </c>
       <c r="B1395" s="0" t="s">
         <v>2788</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="0" t="s">
         <v>2789</v>
       </c>
       <c r="B1396" s="0" t="s">
         <v>2790</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="0" t="s">
         <v>2791</v>
       </c>
       <c r="B1397" s="0" t="s">
-        <v>1848</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="0" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="B1398" s="0" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="0" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="B1399" s="0" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="0" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="B1400" s="0" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="0" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="B1401" s="0" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="0" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="B1402" s="0" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="0" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="B1403" s="0" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="0" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="B1404" s="0" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="0" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="B1405" s="0" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="0" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="B1406" s="0" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="0" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="B1407" s="0" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="0" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="B1408" s="0" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="0" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="B1409" s="0" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="0" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
       <c r="B1410" s="0" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="0" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="B1411" s="0" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="0" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="B1412" s="0" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="0" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="B1413" s="0" t="s">
-        <v>2726</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="0" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
       <c r="B1414" s="0" t="s">
-        <v>2824</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="0" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="B1415" s="0" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="0" t="s">
-        <v>2827</v>
+        <v>2829</v>
       </c>
       <c r="B1416" s="0" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="0" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="B1417" s="0" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="0" t="s">
-        <v>2831</v>
+        <v>2833</v>
       </c>
       <c r="B1418" s="0" t="s">
-        <v>2832</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="0" t="s">
-        <v>2833</v>
+        <v>2835</v>
       </c>
       <c r="B1419" s="0" t="s">
-        <v>2834</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="0" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
       <c r="B1420" s="0" t="s">
-        <v>2836</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="0" t="s">
-        <v>2837</v>
+        <v>2839</v>
       </c>
       <c r="B1421" s="0" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="0" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
       <c r="B1422" s="0" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="0" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="B1423" s="0" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="0" t="s">
-        <v>2843</v>
+        <v>2845</v>
       </c>
       <c r="B1424" s="0" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="0" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="B1425" s="0" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="0" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
       <c r="B1426" s="0" t="s">
-        <v>2848</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="0" t="s">
-        <v>2849</v>
+        <v>2851</v>
       </c>
       <c r="B1427" s="0" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="0" t="s">
-        <v>2851</v>
+        <v>2853</v>
       </c>
       <c r="B1428" s="0" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="0" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
       <c r="B1429" s="0" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="0" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
       <c r="B1430" s="0" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
       <c r="B1431" s="0" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="B1432" s="0" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
       <c r="B1433" s="0" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="B1434" s="0" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="B1435" s="0" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
       <c r="B1436" s="0" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
       <c r="B1437" s="0" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
       <c r="B1438" s="0" t="s">
-        <v>2872</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
-        <v>2873</v>
+        <v>2875</v>
       </c>
       <c r="B1439" s="0" t="s">
-        <v>2874</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
       <c r="B1440" s="0" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="B1441" s="0" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
       <c r="B1442" s="0" t="s">
-        <v>2880</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
-        <v>2881</v>
+        <v>2883</v>
       </c>
       <c r="B1443" s="0" t="s">
-        <v>2882</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
-        <v>2883</v>
+        <v>2885</v>
       </c>
       <c r="B1444" s="0" t="s">
-        <v>2884</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="B1445" s="0" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="B1446" s="0" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="B1447" s="0" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="B1448" s="0" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="B1449" s="0" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="B1450" s="0" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="B1451" s="0" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="B1452" s="0" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="B1453" s="0" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="B1454" s="0" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="B1455" s="0" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="B1456" s="0" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="B1457" s="0" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="B1458" s="0" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="B1459" s="0" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
       <c r="B1460" s="0" t="s">
-        <v>2916</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
         <v>2917</v>
       </c>
       <c r="B1461" s="0" t="s">
         <v>2918</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
         <v>2919</v>
       </c>
       <c r="B1462" s="0" t="s">
         <v>2920</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
         <v>2921</v>
       </c>
       <c r="B1463" s="0" t="s">
         <v>2922</v>
       </c>
@@ -34345,427 +34627,427 @@
       <c r="B2331" s="0" t="s">
         <v>4658</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
         <v>4659</v>
       </c>
       <c r="B2332" s="0" t="s">
         <v>4660</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
         <v>4661</v>
       </c>
       <c r="B2333" s="0" t="s">
         <v>4662</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
         <v>4663</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>4660</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>4664</v>
+        <v>4665</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>4665</v>
+        <v>4666</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>4666</v>
+        <v>4667</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>4667</v>
+        <v>4668</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>4668</v>
+        <v>4669</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>4669</v>
+        <v>4670</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>4670</v>
+        <v>4671</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>4671</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>4672</v>
+        <v>4673</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>4673</v>
+        <v>4674</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>4674</v>
+        <v>4675</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>4675</v>
+        <v>4676</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>4676</v>
+        <v>4677</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>4677</v>
+        <v>4678</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>4678</v>
+        <v>4679</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>4679</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>4680</v>
+        <v>4681</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>4681</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>4682</v>
+        <v>4683</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>4683</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>4684</v>
+        <v>4685</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>4685</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>4686</v>
+        <v>4687</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>4687</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>4688</v>
+        <v>4689</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>4689</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>4690</v>
+        <v>4691</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>4691</v>
+        <v>4692</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>4692</v>
+        <v>4693</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>4693</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>4694</v>
+        <v>4695</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>4695</v>
+        <v>4696</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>4696</v>
+        <v>4697</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>4697</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>4698</v>
+        <v>4699</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>4699</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>4700</v>
+        <v>4701</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>4701</v>
+        <v>4702</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>4702</v>
+        <v>4703</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>4703</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>4704</v>
+        <v>4705</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>4705</v>
+        <v>4706</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>4706</v>
+        <v>4707</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>4707</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>4708</v>
+        <v>4709</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>4709</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>4710</v>
+        <v>4711</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>4711</v>
+        <v>4712</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>4712</v>
+        <v>4713</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>4713</v>
+        <v>4714</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>4714</v>
+        <v>4715</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>4715</v>
+        <v>4716</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>4716</v>
+        <v>4717</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>4717</v>
+        <v>4718</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>4718</v>
+        <v>4719</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>4719</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>4720</v>
+        <v>4721</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>4721</v>
+        <v>4722</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>4722</v>
+        <v>4723</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>4723</v>
+        <v>4724</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>4724</v>
+        <v>4725</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>4725</v>
+        <v>4726</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>4726</v>
+        <v>4727</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>4727</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>4728</v>
+        <v>4729</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>4729</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>4730</v>
+        <v>4731</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>4731</v>
+        <v>4732</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>4732</v>
+        <v>4733</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>4733</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>4734</v>
+        <v>4735</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>4735</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>4736</v>
+        <v>4737</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>4737</v>
+        <v>4738</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>4738</v>
+        <v>4739</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>4739</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>4740</v>
+        <v>4741</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>4741</v>
+        <v>4742</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>4742</v>
+        <v>4743</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>4743</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>4744</v>
+        <v>4745</v>
       </c>
       <c r="B2375" s="0" t="s">
-        <v>4745</v>
+        <v>4746</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>4746</v>
+        <v>4747</v>
       </c>
       <c r="B2376" s="0" t="s">
-        <v>4747</v>
+        <v>4748</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>4748</v>
+        <v>4749</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>4749</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>4750</v>
+        <v>4751</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>4751</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>4752</v>
+        <v>4753</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>4753</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>4754</v>
+        <v>4755</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>4755</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>4756</v>
+        <v>4757</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>4757</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
         <v>4758</v>
       </c>
       <c r="B2382" s="0" t="s">
         <v>4759</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
         <v>4760</v>
       </c>
       <c r="B2383" s="0" t="s">
         <v>4761</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
         <v>4762</v>
       </c>
       <c r="B2384" s="0" t="s">
         <v>4763</v>
       </c>
@@ -35353,427 +35635,427 @@
       <c r="B2457" s="0" t="s">
         <v>4909</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
         <v>4910</v>
       </c>
       <c r="B2458" s="0" t="s">
         <v>4911</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
         <v>4912</v>
       </c>
       <c r="B2459" s="0" t="s">
         <v>4913</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
         <v>4914</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>4909</v>
+        <v>4915</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>4915</v>
+        <v>4916</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>4916</v>
+        <v>4917</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>4917</v>
+        <v>4918</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>4918</v>
+        <v>4919</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>4919</v>
+        <v>4920</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>4920</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>4921</v>
+        <v>4922</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>4922</v>
+        <v>4923</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>4923</v>
+        <v>4924</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>4924</v>
+        <v>4925</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>4925</v>
+        <v>4926</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>4926</v>
+        <v>4927</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>4927</v>
+        <v>4928</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>4928</v>
+        <v>4929</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>4929</v>
+        <v>4930</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>4930</v>
+        <v>4931</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>4931</v>
+        <v>4932</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>4932</v>
+        <v>4933</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>4933</v>
+        <v>4934</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>4934</v>
+        <v>4935</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>4935</v>
+        <v>4936</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>4936</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>4937</v>
+        <v>4938</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>4938</v>
+        <v>4939</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>4939</v>
+        <v>4940</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>4940</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>4941</v>
+        <v>4942</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>4942</v>
+        <v>4943</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>4943</v>
+        <v>4944</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>4944</v>
+        <v>4945</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>4945</v>
+        <v>4946</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>4946</v>
+        <v>4947</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>4947</v>
+        <v>4948</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>4948</v>
+        <v>4949</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>4949</v>
+        <v>4950</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>4950</v>
+        <v>4951</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>4951</v>
+        <v>4952</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>4952</v>
+        <v>4953</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>4953</v>
+        <v>4954</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>4954</v>
+        <v>4955</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>4955</v>
+        <v>4956</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>4956</v>
+        <v>4957</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>4957</v>
+        <v>4958</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>4958</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>4959</v>
+        <v>4960</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>4960</v>
+        <v>4961</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>4961</v>
+        <v>4962</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>4962</v>
+        <v>4963</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>4963</v>
+        <v>4964</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>4964</v>
+        <v>4965</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>4965</v>
+        <v>4966</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>4966</v>
+        <v>4967</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>4967</v>
+        <v>4968</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>4968</v>
+        <v>4969</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>4969</v>
+        <v>4970</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>4970</v>
+        <v>4971</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>4971</v>
+        <v>4972</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>4972</v>
+        <v>4973</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>4973</v>
+        <v>4974</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>4974</v>
+        <v>4975</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>4975</v>
+        <v>4976</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>4976</v>
+        <v>4977</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>4977</v>
+        <v>4978</v>
       </c>
       <c r="B2492" s="0" t="s">
-        <v>4978</v>
+        <v>4979</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>4979</v>
+        <v>4980</v>
       </c>
       <c r="B2493" s="0" t="s">
-        <v>4980</v>
+        <v>4981</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>4981</v>
+        <v>4982</v>
       </c>
       <c r="B2494" s="0" t="s">
-        <v>4982</v>
+        <v>4983</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>4983</v>
+        <v>4984</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>4984</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>4985</v>
+        <v>4986</v>
       </c>
       <c r="B2496" s="0" t="s">
-        <v>4986</v>
+        <v>4987</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>4987</v>
+        <v>4988</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>4988</v>
+        <v>4989</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
-        <v>4989</v>
+        <v>4990</v>
       </c>
       <c r="B2498" s="0" t="s">
-        <v>4990</v>
+        <v>4991</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>4991</v>
+        <v>4992</v>
       </c>
       <c r="B2499" s="0" t="s">
-        <v>4992</v>
+        <v>4993</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>4993</v>
+        <v>4994</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>4994</v>
+        <v>4995</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
-        <v>4995</v>
+        <v>4996</v>
       </c>
       <c r="B2501" s="0" t="s">
-        <v>4996</v>
+        <v>4997</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
-        <v>4997</v>
+        <v>4998</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>4998</v>
+        <v>4999</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>4999</v>
+        <v>5000</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>5000</v>
+        <v>5001</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>5001</v>
+        <v>5002</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>5002</v>
+        <v>5003</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>5003</v>
+        <v>5004</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>5004</v>
+        <v>5005</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>5005</v>
+        <v>5006</v>
       </c>
       <c r="B2506" s="0" t="s">
-        <v>5006</v>
+        <v>5007</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>5007</v>
+        <v>5008</v>
       </c>
       <c r="B2507" s="0" t="s">
-        <v>5008</v>
+        <v>5003</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
         <v>5009</v>
       </c>
       <c r="B2508" s="0" t="s">
         <v>5010</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
         <v>5011</v>
       </c>
       <c r="B2509" s="0" t="s">
         <v>5012</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
         <v>5013</v>
       </c>
       <c r="B2510" s="0" t="s">
         <v>5014</v>
       </c>
@@ -35857,760 +36139,1136 @@
       <c r="B2520" s="0" t="s">
         <v>5034</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
         <v>5035</v>
       </c>
       <c r="B2521" s="0" t="s">
         <v>5036</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
         <v>5037</v>
       </c>
       <c r="B2522" s="0" t="s">
         <v>5038</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
         <v>5039</v>
       </c>
       <c r="B2523" s="0" t="s">
-        <v>4815</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
-        <v>5040</v>
+        <v>5041</v>
       </c>
       <c r="B2524" s="0" t="s">
-        <v>5041</v>
+        <v>5042</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
-        <v>5042</v>
+        <v>5043</v>
       </c>
       <c r="B2525" s="0" t="s">
-        <v>5043</v>
+        <v>5044</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>5044</v>
+        <v>5045</v>
       </c>
       <c r="B2526" s="0" t="s">
-        <v>5045</v>
+        <v>5046</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>5046</v>
+        <v>5047</v>
       </c>
       <c r="B2527" s="0" t="s">
-        <v>5047</v>
+        <v>5048</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>5048</v>
+        <v>5049</v>
       </c>
       <c r="B2528" s="0" t="s">
-        <v>5049</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
-        <v>5050</v>
+        <v>5051</v>
       </c>
       <c r="B2529" s="0" t="s">
-        <v>5051</v>
+        <v>5052</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
-        <v>5052</v>
+        <v>5053</v>
       </c>
       <c r="B2530" s="0" t="s">
-        <v>5053</v>
+        <v>5054</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
-        <v>5054</v>
+        <v>5055</v>
       </c>
       <c r="B2531" s="0" t="s">
-        <v>5055</v>
+        <v>5056</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>5056</v>
+        <v>5057</v>
       </c>
       <c r="B2532" s="0" t="s">
-        <v>5057</v>
+        <v>5058</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>5058</v>
+        <v>5059</v>
       </c>
       <c r="B2533" s="0" t="s">
-        <v>5059</v>
+        <v>5060</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>5060</v>
+        <v>5061</v>
       </c>
       <c r="B2534" s="0" t="s">
-        <v>5061</v>
+        <v>5062</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>5062</v>
+        <v>5063</v>
       </c>
       <c r="B2535" s="0" t="s">
-        <v>5063</v>
+        <v>5064</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>5064</v>
+        <v>5065</v>
       </c>
       <c r="B2536" s="0" t="s">
-        <v>5065</v>
+        <v>5066</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
-        <v>5066</v>
+        <v>5067</v>
       </c>
       <c r="B2537" s="0" t="s">
-        <v>5067</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>5068</v>
+        <v>5069</v>
       </c>
       <c r="B2538" s="0" t="s">
-        <v>5069</v>
+        <v>5070</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>5070</v>
+        <v>5071</v>
       </c>
       <c r="B2539" s="0" t="s">
-        <v>5071</v>
+        <v>5072</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>5072</v>
+        <v>5073</v>
       </c>
       <c r="B2540" s="0" t="s">
-        <v>5073</v>
+        <v>5074</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>5074</v>
+        <v>5075</v>
       </c>
       <c r="B2541" s="0" t="s">
-        <v>5075</v>
+        <v>5076</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>5076</v>
+        <v>5077</v>
       </c>
       <c r="B2542" s="0" t="s">
-        <v>5077</v>
+        <v>5078</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>5078</v>
+        <v>5079</v>
       </c>
       <c r="B2543" s="0" t="s">
-        <v>5079</v>
+        <v>5080</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>5080</v>
+        <v>5081</v>
       </c>
       <c r="B2544" s="0" t="s">
-        <v>5081</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>5082</v>
+        <v>5083</v>
       </c>
       <c r="B2545" s="0" t="s">
-        <v>5083</v>
+        <v>5084</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>5084</v>
+        <v>5085</v>
       </c>
       <c r="B2546" s="0" t="s">
-        <v>5085</v>
+        <v>5086</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>5086</v>
+        <v>5087</v>
       </c>
       <c r="B2547" s="0" t="s">
-        <v>5087</v>
+        <v>5088</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>5088</v>
+        <v>5089</v>
       </c>
       <c r="B2548" s="0" t="s">
-        <v>5089</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>5090</v>
+        <v>5091</v>
       </c>
       <c r="B2549" s="0" t="s">
-        <v>5091</v>
+        <v>5092</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>5092</v>
+        <v>5093</v>
       </c>
       <c r="B2550" s="0" t="s">
-        <v>5093</v>
+        <v>5094</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
-        <v>5094</v>
+        <v>5095</v>
       </c>
       <c r="B2551" s="0" t="s">
-        <v>5095</v>
+        <v>5096</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
-        <v>5096</v>
+        <v>5097</v>
       </c>
       <c r="B2552" s="0" t="s">
-        <v>5097</v>
+        <v>5098</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
-        <v>5098</v>
+        <v>5099</v>
       </c>
       <c r="B2553" s="0" t="s">
-        <v>5099</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" s="0" t="s">
-        <v>5100</v>
+        <v>5101</v>
       </c>
       <c r="B2554" s="0" t="s">
-        <v>5101</v>
+        <v>5102</v>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" s="0" t="s">
-        <v>5102</v>
+        <v>5103</v>
       </c>
       <c r="B2555" s="0" t="s">
-        <v>5103</v>
+        <v>5104</v>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" s="0" t="s">
-        <v>5104</v>
+        <v>5105</v>
       </c>
       <c r="B2556" s="0" t="s">
-        <v>5105</v>
+        <v>5106</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
-        <v>5106</v>
+        <v>5107</v>
       </c>
       <c r="B2557" s="0" t="s">
-        <v>5107</v>
+        <v>5108</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
-        <v>5108</v>
+        <v>5109</v>
       </c>
       <c r="B2558" s="0" t="s">
-        <v>5109</v>
+        <v>5110</v>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" s="0" t="s">
-        <v>5110</v>
+        <v>5111</v>
       </c>
       <c r="B2559" s="0" t="s">
-        <v>5111</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" s="0" t="s">
-        <v>5112</v>
+        <v>5113</v>
       </c>
       <c r="B2560" s="0" t="s">
-        <v>5113</v>
+        <v>5114</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
-        <v>5114</v>
+        <v>5115</v>
       </c>
       <c r="B2561" s="0" t="s">
-        <v>5115</v>
+        <v>5116</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
-        <v>5116</v>
+        <v>5117</v>
       </c>
       <c r="B2562" s="0" t="s">
-        <v>5117</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
-        <v>5118</v>
+        <v>5119</v>
       </c>
       <c r="B2563" s="0" t="s">
-        <v>5119</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
-        <v>5120</v>
+        <v>5121</v>
       </c>
       <c r="B2564" s="0" t="s">
-        <v>5121</v>
+        <v>5122</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
-        <v>5122</v>
+        <v>5123</v>
       </c>
       <c r="B2565" s="0" t="s">
-        <v>5123</v>
+        <v>5124</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
-        <v>5124</v>
+        <v>5125</v>
       </c>
       <c r="B2566" s="0" t="s">
-        <v>5125</v>
+        <v>5126</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
-        <v>5126</v>
+        <v>5127</v>
       </c>
       <c r="B2567" s="0" t="s">
-        <v>5127</v>
+        <v>5128</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
-        <v>5128</v>
+        <v>5129</v>
       </c>
       <c r="B2568" s="0" t="s">
-        <v>5129</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
-        <v>5130</v>
+        <v>5131</v>
       </c>
       <c r="B2569" s="0" t="s">
-        <v>5131</v>
+        <v>5132</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
-        <v>5132</v>
+        <v>5133</v>
       </c>
       <c r="B2570" s="0" t="s">
-        <v>5133</v>
+        <v>4909</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
         <v>5134</v>
       </c>
       <c r="B2571" s="0" t="s">
         <v>5135</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
         <v>5136</v>
       </c>
       <c r="B2572" s="0" t="s">
         <v>5137</v>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" s="0" t="s">
         <v>5138</v>
       </c>
       <c r="B2573" s="0" t="s">
         <v>5139</v>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" s="0" t="s">
         <v>5140</v>
       </c>
       <c r="B2574" s="0" t="s">
         <v>5141</v>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" s="0" t="s">
         <v>5142</v>
       </c>
       <c r="B2575" s="0" t="s">
         <v>5143</v>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" s="0" t="s">
         <v>5144</v>
       </c>
       <c r="B2576" s="0" t="s">
-        <v>4779</v>
+        <v>5145</v>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" s="0" t="s">
-        <v>5145</v>
+        <v>5146</v>
       </c>
       <c r="B2577" s="0" t="s">
-        <v>5146</v>
+        <v>5147</v>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" s="0" t="s">
-        <v>5147</v>
+        <v>5148</v>
       </c>
       <c r="B2578" s="0" t="s">
-        <v>5148</v>
+        <v>5149</v>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" s="0" t="s">
-        <v>5149</v>
+        <v>5150</v>
       </c>
       <c r="B2579" s="0" t="s">
-        <v>5150</v>
+        <v>5151</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
-        <v>5151</v>
+        <v>5152</v>
       </c>
       <c r="B2580" s="0" t="s">
-        <v>5152</v>
+        <v>5153</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
-        <v>5153</v>
+        <v>5154</v>
       </c>
       <c r="B2581" s="0" t="s">
-        <v>5154</v>
+        <v>5155</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
-        <v>5155</v>
+        <v>5156</v>
       </c>
       <c r="B2582" s="0" t="s">
-        <v>5156</v>
+        <v>5157</v>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" s="0" t="s">
-        <v>5157</v>
+        <v>5158</v>
       </c>
       <c r="B2583" s="0" t="s">
-        <v>5158</v>
+        <v>5159</v>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" s="0" t="s">
-        <v>5159</v>
+        <v>5160</v>
       </c>
       <c r="B2584" s="0" t="s">
-        <v>5160</v>
+        <v>5161</v>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" s="0" t="s">
-        <v>5161</v>
+        <v>5162</v>
       </c>
       <c r="B2585" s="0" t="s">
-        <v>5162</v>
+        <v>5163</v>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" s="0" t="s">
-        <v>5163</v>
+        <v>5164</v>
       </c>
       <c r="B2586" s="0" t="s">
-        <v>5164</v>
+        <v>5165</v>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" s="0" t="s">
-        <v>5165</v>
+        <v>5166</v>
       </c>
       <c r="B2587" s="0" t="s">
-        <v>4881</v>
+        <v>5167</v>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" s="0" t="s">
-        <v>5166</v>
+        <v>5168</v>
       </c>
       <c r="B2588" s="0" t="s">
-        <v>5167</v>
+        <v>5169</v>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" s="0" t="s">
-        <v>5168</v>
+        <v>5170</v>
       </c>
       <c r="B2589" s="0" t="s">
-        <v>5169</v>
+        <v>5171</v>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" s="0" t="s">
-        <v>5170</v>
+        <v>5172</v>
       </c>
       <c r="B2590" s="0" t="s">
-        <v>5171</v>
+        <v>5173</v>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" s="0" t="s">
-        <v>5172</v>
+        <v>5174</v>
       </c>
       <c r="B2591" s="0" t="s">
-        <v>5173</v>
+        <v>5175</v>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" s="0" t="s">
-        <v>5174</v>
+        <v>5176</v>
       </c>
       <c r="B2592" s="0" t="s">
-        <v>5175</v>
+        <v>5177</v>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" s="0" t="s">
-        <v>5176</v>
+        <v>5178</v>
       </c>
       <c r="B2593" s="0" t="s">
-        <v>5177</v>
+        <v>5179</v>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" s="0" t="s">
-        <v>5178</v>
+        <v>5180</v>
       </c>
       <c r="B2594" s="0" t="s">
-        <v>5179</v>
+        <v>5181</v>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" s="0" t="s">
-        <v>5180</v>
+        <v>5182</v>
       </c>
       <c r="B2595" s="0" t="s">
-        <v>5181</v>
+        <v>5183</v>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" s="0" t="s">
-        <v>5182</v>
+        <v>5184</v>
       </c>
       <c r="B2596" s="0" t="s">
-        <v>5183</v>
+        <v>5185</v>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" s="0" t="s">
-        <v>5184</v>
+        <v>5186</v>
       </c>
       <c r="B2597" s="0" t="s">
-        <v>5185</v>
+        <v>5187</v>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" s="0" t="s">
-        <v>5186</v>
+        <v>5188</v>
       </c>
       <c r="B2598" s="0" t="s">
-        <v>5187</v>
+        <v>5189</v>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" s="0" t="s">
-        <v>5188</v>
+        <v>5190</v>
       </c>
       <c r="B2599" s="0" t="s">
-        <v>5189</v>
+        <v>5191</v>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" s="0" t="s">
-        <v>5190</v>
+        <v>5192</v>
       </c>
       <c r="B2600" s="0" t="s">
-        <v>5191</v>
+        <v>5193</v>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" s="0" t="s">
-        <v>5192</v>
+        <v>5194</v>
       </c>
       <c r="B2601" s="0" t="s">
-        <v>5193</v>
+        <v>5195</v>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" s="0" t="s">
-        <v>5194</v>
+        <v>5196</v>
       </c>
       <c r="B2602" s="0" t="s">
-        <v>5193</v>
+        <v>5197</v>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" s="0" t="s">
-        <v>5195</v>
+        <v>5198</v>
       </c>
       <c r="B2603" s="0" t="s">
-        <v>5193</v>
+        <v>5199</v>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" s="0" t="s">
-        <v>5196</v>
+        <v>5200</v>
       </c>
       <c r="B2604" s="0" t="s">
-        <v>5193</v>
+        <v>5201</v>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" s="0" t="s">
-        <v>5197</v>
+        <v>5202</v>
       </c>
       <c r="B2605" s="0" t="s">
-        <v>5193</v>
+        <v>5203</v>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" s="0" t="s">
-        <v>5198</v>
+        <v>5204</v>
       </c>
       <c r="B2606" s="0" t="s">
-        <v>5193</v>
+        <v>5205</v>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" s="0" t="s">
-        <v>5199</v>
+        <v>5206</v>
       </c>
       <c r="B2607" s="0" t="s">
-        <v>5193</v>
+        <v>5207</v>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" s="0" t="s">
-        <v>5200</v>
+        <v>5208</v>
       </c>
       <c r="B2608" s="0" t="s">
-        <v>5193</v>
+        <v>5209</v>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" s="0" t="s">
-        <v>5201</v>
+        <v>5210</v>
       </c>
       <c r="B2609" s="0" t="s">
-        <v>5193</v>
+        <v>5211</v>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" s="0" t="s">
-        <v>5202</v>
+        <v>5212</v>
       </c>
       <c r="B2610" s="0" t="s">
-        <v>5193</v>
+        <v>5213</v>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" s="0" t="s">
-        <v>5203</v>
+        <v>5214</v>
       </c>
       <c r="B2611" s="0" t="s">
-        <v>5193</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" s="0" t="s">
-        <v>5204</v>
+        <v>5216</v>
       </c>
       <c r="B2612" s="0" t="s">
-        <v>5193</v>
+        <v>5217</v>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" s="0" t="s">
-        <v>5205</v>
+        <v>5218</v>
       </c>
       <c r="B2613" s="0" t="s">
-        <v>5193</v>
+        <v>5219</v>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" s="0" t="s">
-        <v>5206</v>
+        <v>5220</v>
       </c>
       <c r="B2614" s="0" t="s">
-        <v>5193</v>
+        <v>5221</v>
+      </c>
+    </row>
+    <row r="2615">
+      <c r="A2615" s="0" t="s">
+        <v>5222</v>
+      </c>
+      <c r="B2615" s="0" t="s">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="2616">
+      <c r="A2616" s="0" t="s">
+        <v>5224</v>
+      </c>
+      <c r="B2616" s="0" t="s">
+        <v>5225</v>
+      </c>
+    </row>
+    <row r="2617">
+      <c r="A2617" s="0" t="s">
+        <v>5226</v>
+      </c>
+      <c r="B2617" s="0" t="s">
+        <v>5227</v>
+      </c>
+    </row>
+    <row r="2618">
+      <c r="A2618" s="0" t="s">
+        <v>5228</v>
+      </c>
+      <c r="B2618" s="0" t="s">
+        <v>5229</v>
+      </c>
+    </row>
+    <row r="2619">
+      <c r="A2619" s="0" t="s">
+        <v>5230</v>
+      </c>
+      <c r="B2619" s="0" t="s">
+        <v>5231</v>
+      </c>
+    </row>
+    <row r="2620">
+      <c r="A2620" s="0" t="s">
+        <v>5232</v>
+      </c>
+      <c r="B2620" s="0" t="s">
+        <v>5233</v>
+      </c>
+    </row>
+    <row r="2621">
+      <c r="A2621" s="0" t="s">
+        <v>5234</v>
+      </c>
+      <c r="B2621" s="0" t="s">
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="2622">
+      <c r="A2622" s="0" t="s">
+        <v>5236</v>
+      </c>
+      <c r="B2622" s="0" t="s">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="2623">
+      <c r="A2623" s="0" t="s">
+        <v>5238</v>
+      </c>
+      <c r="B2623" s="0" t="s">
+        <v>4873</v>
+      </c>
+    </row>
+    <row r="2624">
+      <c r="A2624" s="0" t="s">
+        <v>5239</v>
+      </c>
+      <c r="B2624" s="0" t="s">
+        <v>5240</v>
+      </c>
+    </row>
+    <row r="2625">
+      <c r="A2625" s="0" t="s">
+        <v>5241</v>
+      </c>
+      <c r="B2625" s="0" t="s">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="2626">
+      <c r="A2626" s="0" t="s">
+        <v>5243</v>
+      </c>
+      <c r="B2626" s="0" t="s">
+        <v>5244</v>
+      </c>
+    </row>
+    <row r="2627">
+      <c r="A2627" s="0" t="s">
+        <v>5245</v>
+      </c>
+      <c r="B2627" s="0" t="s">
+        <v>5246</v>
+      </c>
+    </row>
+    <row r="2628">
+      <c r="A2628" s="0" t="s">
+        <v>5247</v>
+      </c>
+      <c r="B2628" s="0" t="s">
+        <v>5248</v>
+      </c>
+    </row>
+    <row r="2629">
+      <c r="A2629" s="0" t="s">
+        <v>5249</v>
+      </c>
+      <c r="B2629" s="0" t="s">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="2630">
+      <c r="A2630" s="0" t="s">
+        <v>5251</v>
+      </c>
+      <c r="B2630" s="0" t="s">
+        <v>5252</v>
+      </c>
+    </row>
+    <row r="2631">
+      <c r="A2631" s="0" t="s">
+        <v>5253</v>
+      </c>
+      <c r="B2631" s="0" t="s">
+        <v>5254</v>
+      </c>
+    </row>
+    <row r="2632">
+      <c r="A2632" s="0" t="s">
+        <v>5255</v>
+      </c>
+      <c r="B2632" s="0" t="s">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="2633">
+      <c r="A2633" s="0" t="s">
+        <v>5257</v>
+      </c>
+      <c r="B2633" s="0" t="s">
+        <v>5258</v>
+      </c>
+    </row>
+    <row r="2634">
+      <c r="A2634" s="0" t="s">
+        <v>5259</v>
+      </c>
+      <c r="B2634" s="0" t="s">
+        <v>4975</v>
+      </c>
+    </row>
+    <row r="2635">
+      <c r="A2635" s="0" t="s">
+        <v>5260</v>
+      </c>
+      <c r="B2635" s="0" t="s">
+        <v>5261</v>
+      </c>
+    </row>
+    <row r="2636">
+      <c r="A2636" s="0" t="s">
+        <v>5262</v>
+      </c>
+      <c r="B2636" s="0" t="s">
+        <v>5263</v>
+      </c>
+    </row>
+    <row r="2637">
+      <c r="A2637" s="0" t="s">
+        <v>5264</v>
+      </c>
+      <c r="B2637" s="0" t="s">
+        <v>5265</v>
+      </c>
+    </row>
+    <row r="2638">
+      <c r="A2638" s="0" t="s">
+        <v>5266</v>
+      </c>
+      <c r="B2638" s="0" t="s">
+        <v>5267</v>
+      </c>
+    </row>
+    <row r="2639">
+      <c r="A2639" s="0" t="s">
+        <v>5268</v>
+      </c>
+      <c r="B2639" s="0" t="s">
+        <v>5269</v>
+      </c>
+    </row>
+    <row r="2640">
+      <c r="A2640" s="0" t="s">
+        <v>5270</v>
+      </c>
+      <c r="B2640" s="0" t="s">
+        <v>5271</v>
+      </c>
+    </row>
+    <row r="2641">
+      <c r="A2641" s="0" t="s">
+        <v>5272</v>
+      </c>
+      <c r="B2641" s="0" t="s">
+        <v>5273</v>
+      </c>
+    </row>
+    <row r="2642">
+      <c r="A2642" s="0" t="s">
+        <v>5274</v>
+      </c>
+      <c r="B2642" s="0" t="s">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="2643">
+      <c r="A2643" s="0" t="s">
+        <v>5276</v>
+      </c>
+      <c r="B2643" s="0" t="s">
+        <v>5277</v>
+      </c>
+    </row>
+    <row r="2644">
+      <c r="A2644" s="0" t="s">
+        <v>5278</v>
+      </c>
+      <c r="B2644" s="0" t="s">
+        <v>5279</v>
+      </c>
+    </row>
+    <row r="2645">
+      <c r="A2645" s="0" t="s">
+        <v>5280</v>
+      </c>
+      <c r="B2645" s="0" t="s">
+        <v>5281</v>
+      </c>
+    </row>
+    <row r="2646">
+      <c r="A2646" s="0" t="s">
+        <v>5282</v>
+      </c>
+      <c r="B2646" s="0" t="s">
+        <v>5283</v>
+      </c>
+    </row>
+    <row r="2647">
+      <c r="A2647" s="0" t="s">
+        <v>5284</v>
+      </c>
+      <c r="B2647" s="0" t="s">
+        <v>5285</v>
+      </c>
+    </row>
+    <row r="2648">
+      <c r="A2648" s="0" t="s">
+        <v>5286</v>
+      </c>
+      <c r="B2648" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2649">
+      <c r="A2649" s="0" t="s">
+        <v>5288</v>
+      </c>
+      <c r="B2649" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2650">
+      <c r="A2650" s="0" t="s">
+        <v>5289</v>
+      </c>
+      <c r="B2650" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2651">
+      <c r="A2651" s="0" t="s">
+        <v>5290</v>
+      </c>
+      <c r="B2651" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2652">
+      <c r="A2652" s="0" t="s">
+        <v>5291</v>
+      </c>
+      <c r="B2652" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2653">
+      <c r="A2653" s="0" t="s">
+        <v>5292</v>
+      </c>
+      <c r="B2653" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2654">
+      <c r="A2654" s="0" t="s">
+        <v>5293</v>
+      </c>
+      <c r="B2654" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2655">
+      <c r="A2655" s="0" t="s">
+        <v>5294</v>
+      </c>
+      <c r="B2655" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2656">
+      <c r="A2656" s="0" t="s">
+        <v>5295</v>
+      </c>
+      <c r="B2656" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2657">
+      <c r="A2657" s="0" t="s">
+        <v>5296</v>
+      </c>
+      <c r="B2657" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2658">
+      <c r="A2658" s="0" t="s">
+        <v>5297</v>
+      </c>
+      <c r="B2658" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2659">
+      <c r="A2659" s="0" t="s">
+        <v>5298</v>
+      </c>
+      <c r="B2659" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2660">
+      <c r="A2660" s="0" t="s">
+        <v>5299</v>
+      </c>
+      <c r="B2660" s="0" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="2661">
+      <c r="A2661" s="0" t="s">
+        <v>5300</v>
+      </c>
+      <c r="B2661" s="0" t="s">
+        <v>5287</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>