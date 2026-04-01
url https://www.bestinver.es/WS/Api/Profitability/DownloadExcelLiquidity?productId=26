--- v2 (2026-02-12)
+++ v3 (2026-04-01)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3411" uniqueCount="3411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3505" uniqueCount="3505">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL II, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,330087</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,340604</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,339095</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,337586</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,388124</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,418412</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>16,377455</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>16,384037</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>16,409475</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>16,408040</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16,406591</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>16,446548</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>16,492012</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>16,502244</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>16,486886</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>16,482304</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>16,480931</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16,479558</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>16,497215</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>16,535953</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>16,572969</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>16,522273</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>16,562043</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>16,560717</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>16,559390</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>16,587590</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>16,601882</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>16,562040</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>16,598433</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>16,628406</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>16,626880</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>16,625632</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>16,634659</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>16,607266</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>16,610983</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>16,610336</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>16,602791</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>16,601622</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>16,600452</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>16,598584</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>16,597981</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>16,588486</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>16,590376</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>16,582889</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>16,581741</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16,580594</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>16,583964</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>16,579838</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>16,575988</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16,567659</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>16,560405</t>
   </si>
@@ -10285,51 +10567,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1710"/>
+  <dimension ref="A1:B1757"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -11101,427 +11383,427 @@
       <c r="B99" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>301</v>
       </c>
@@ -12509,427 +12791,427 @@
       <c r="B275" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>548</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
         <v>647</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
         <v>649</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
         <v>651</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>652</v>
       </c>
@@ -23925,72 +24207,448 @@
       <c r="B1702" s="0" t="s">
         <v>3400</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
         <v>3401</v>
       </c>
       <c r="B1703" s="0" t="s">
         <v>3402</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
         <v>3403</v>
       </c>
       <c r="B1704" s="0" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
         <v>3405</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>3404</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>3404</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
-        <v>3407</v>
+        <v>3409</v>
       </c>
       <c r="B1707" s="0" t="s">
-        <v>3404</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
-        <v>3408</v>
+        <v>3411</v>
       </c>
       <c r="B1708" s="0" t="s">
-        <v>3404</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
-        <v>3409</v>
+        <v>3413</v>
       </c>
       <c r="B1709" s="0" t="s">
-        <v>3404</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
-        <v>3410</v>
+        <v>3415</v>
       </c>
       <c r="B1710" s="0" t="s">
-        <v>3404</v>
+        <v>3416</v>
+      </c>
+    </row>
+    <row r="1711">
+      <c r="A1711" s="0" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B1711" s="0" t="s">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="1712">
+      <c r="A1712" s="0" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B1712" s="0" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1713">
+      <c r="A1713" s="0" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B1713" s="0" t="s">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="1714">
+      <c r="A1714" s="0" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B1714" s="0" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1715">
+      <c r="A1715" s="0" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B1715" s="0" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="1716">
+      <c r="A1716" s="0" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B1716" s="0" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1717">
+      <c r="A1717" s="0" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B1717" s="0" t="s">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="1718">
+      <c r="A1718" s="0" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B1718" s="0" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="1719">
+      <c r="A1719" s="0" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B1719" s="0" t="s">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="1720">
+      <c r="A1720" s="0" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B1720" s="0" t="s">
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="1721">
+      <c r="A1721" s="0" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B1721" s="0" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="1722">
+      <c r="A1722" s="0" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B1722" s="0" t="s">
+        <v>3440</v>
+      </c>
+    </row>
+    <row r="1723">
+      <c r="A1723" s="0" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B1723" s="0" t="s">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="1724">
+      <c r="A1724" s="0" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B1724" s="0" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1725">
+      <c r="A1725" s="0" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B1725" s="0" t="s">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="1726">
+      <c r="A1726" s="0" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B1726" s="0" t="s">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="1727">
+      <c r="A1727" s="0" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B1727" s="0" t="s">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="1728">
+      <c r="A1728" s="0" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B1728" s="0" t="s">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="1729">
+      <c r="A1729" s="0" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B1729" s="0" t="s">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="1730">
+      <c r="A1730" s="0" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B1730" s="0" t="s">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="1731">
+      <c r="A1731" s="0" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B1731" s="0" t="s">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="1732">
+      <c r="A1732" s="0" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B1732" s="0" t="s">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="1733">
+      <c r="A1733" s="0" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B1733" s="0" t="s">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734" s="0" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B1734" s="0" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735" s="0" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B1735" s="0" t="s">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="1736">
+      <c r="A1736" s="0" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B1736" s="0" t="s">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="1737">
+      <c r="A1737" s="0" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B1737" s="0" t="s">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="1738">
+      <c r="A1738" s="0" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1738" s="0" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" s="0" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B1739" s="0" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="1740">
+      <c r="A1740" s="0" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B1740" s="0" t="s">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="1741">
+      <c r="A1741" s="0" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1741" s="0" t="s">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="1742">
+      <c r="A1742" s="0" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B1742" s="0" t="s">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="1743">
+      <c r="A1743" s="0" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B1743" s="0" t="s">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744" s="0" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1744" s="0" t="s">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745" s="0" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B1745" s="0" t="s">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746" s="0" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B1746" s="0" t="s">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747" s="0" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1747" s="0" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748" s="0" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1748" s="0" t="s">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749" s="0" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1749" s="0" t="s">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" s="0" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B1750" s="0" t="s">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" s="0" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B1751" s="0" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" s="0" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B1752" s="0" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" s="0" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B1753" s="0" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754" s="0" t="s">
+        <v>3501</v>
+      </c>
+      <c r="B1754" s="0" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755" s="0" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B1755" s="0" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756" s="0" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B1756" s="0" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757" s="0" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B1757" s="0" t="s">
+        <v>3498</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>