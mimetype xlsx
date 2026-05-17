--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -4,59 +4,323 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3505" uniqueCount="3505">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3593" uniqueCount="3593">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL II, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>16,537973</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>16,535393</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>16,564445</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>16,579352</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>16,577686</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>16,576020</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>16,586048</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>16,578909</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>16,523737</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>16,528288</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>16,527470</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>16,525768</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>16,524066</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>16,521313</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>16,509511</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>16,524425</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>16,540923</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>16,547160</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>16,545475</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>16,543791</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>16,548294</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>16,558375</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>16,562422</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>16,568240</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>16,584195</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>16,582609</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>16,581023</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>16,537608</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16,530064</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>16,525143</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>16,479517</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>16,498082</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>16,496551</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>16,495021</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>16,485172</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>16,503341</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>16,388746</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>16,399771</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>16,396665</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>16,395116</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>16,393817</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16,392018</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>16,404684</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,344379</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>16,330087</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>16,340604</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>16,339095</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>16,337586</t>
   </si>
@@ -10567,51 +10831,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1757"/>
+  <dimension ref="A1:B1801"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -11759,403 +12023,403 @@
       <c r="B146" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>295</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>386</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>389</v>
       </c>
@@ -13167,403 +13431,403 @@
       <c r="B322" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
         <v>642</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
         <v>644</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
         <v>646</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
         <v>735</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
         <v>737</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
         <v>739</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>740</v>
       </c>
@@ -24583,72 +24847,424 @@
       <c r="B1749" s="0" t="s">
         <v>3494</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
         <v>3495</v>
       </c>
       <c r="B1750" s="0" t="s">
         <v>3496</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
         <v>3497</v>
       </c>
       <c r="B1751" s="0" t="s">
         <v>3498</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
         <v>3499</v>
       </c>
       <c r="B1752" s="0" t="s">
-        <v>3498</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="B1753" s="0" t="s">
-        <v>3498</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
-        <v>3501</v>
+        <v>3503</v>
       </c>
       <c r="B1754" s="0" t="s">
-        <v>3498</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
-        <v>3502</v>
+        <v>3505</v>
       </c>
       <c r="B1755" s="0" t="s">
-        <v>3498</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
-        <v>3503</v>
+        <v>3507</v>
       </c>
       <c r="B1756" s="0" t="s">
-        <v>3498</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
-        <v>3504</v>
+        <v>3509</v>
       </c>
       <c r="B1757" s="0" t="s">
-        <v>3498</v>
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758" s="0" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B1758" s="0" t="s">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759" s="0" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B1759" s="0" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760" s="0" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B1760" s="0" t="s">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761" s="0" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B1761" s="0" t="s">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" s="0" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B1762" s="0" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" s="0" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B1763" s="0" t="s">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764" s="0" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B1764" s="0" t="s">
+        <v>3524</v>
+      </c>
+    </row>
+    <row r="1765">
+      <c r="A1765" s="0" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B1765" s="0" t="s">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766" s="0" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B1766" s="0" t="s">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767" s="0" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B1767" s="0" t="s">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768" s="0" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B1768" s="0" t="s">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769" s="0" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B1769" s="0" t="s">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770" s="0" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1770" s="0" t="s">
+        <v>3536</v>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771" s="0" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B1771" s="0" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" s="0" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B1772" s="0" t="s">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="1773">
+      <c r="A1773" s="0" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B1773" s="0" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="1774">
+      <c r="A1774" s="0" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1774" s="0" t="s">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="1775">
+      <c r="A1775" s="0" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B1775" s="0" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="1776">
+      <c r="A1776" s="0" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1776" s="0" t="s">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777" s="0" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B1777" s="0" t="s">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778" s="0" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B1778" s="0" t="s">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779" s="0" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B1779" s="0" t="s">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780" s="0" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B1780" s="0" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781" s="0" t="s">
+        <v>3557</v>
+      </c>
+      <c r="B1781" s="0" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782" s="0" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1782" s="0" t="s">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783" s="0" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B1783" s="0" t="s">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784" s="0" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B1784" s="0" t="s">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" s="0" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1785" s="0" t="s">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" s="0" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B1786" s="0" t="s">
+        <v>3568</v>
+      </c>
+    </row>
+    <row r="1787">
+      <c r="A1787" s="0" t="s">
+        <v>3569</v>
+      </c>
+      <c r="B1787" s="0" t="s">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" s="0" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1788" s="0" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" s="0" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B1789" s="0" t="s">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" s="0" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B1790" s="0" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" s="0" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1791" s="0" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" s="0" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B1792" s="0" t="s">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" s="0" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B1793" s="0" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" s="0" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B1794" s="0" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" s="0" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B1795" s="0" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" s="0" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1796" s="0" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" s="0" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B1797" s="0" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" s="0" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B1798" s="0" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" s="0" t="s">
+        <v>3590</v>
+      </c>
+      <c r="B1799" s="0" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" s="0" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B1800" s="0" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" s="0" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1801" s="0" t="s">
+        <v>3586</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>