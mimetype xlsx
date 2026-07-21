--- v4 (2026-05-17)
+++ v5 (2026-07-21)
@@ -1,857 +1,1244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3593" uniqueCount="3593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3722" uniqueCount="3722">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL II, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,722208</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,723281</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,720871</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,723556</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,733856</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,748309</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,746552</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,744680</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,726229</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,707552</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,757506</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,763393</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,751218</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,749467</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,747715</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,746044</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,736717</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,734711</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,724937</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,721537</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,719793</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,718048</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,722252</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,711112</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,694035</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,681145</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,671979</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,670237</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,668495</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,683930</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,687314</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,684943</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,673304</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,629561</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,627854</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,626146</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,587606</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,586805</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,593898</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,580420</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,596505</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,594787</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,593070</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,592943</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,593416</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,606264</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,591992</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,615647</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,614138</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,612395</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,595538</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,591629</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,585286</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,560675</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,549920</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,548294</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,546668</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,518004</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,526601</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,505294</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>16,514861</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>16,529370</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>16,527703</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>16,526036</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>16,571296</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>16,537973</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>16,535393</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>16,564445</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>16,579352</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>16,577686</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>16,576020</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>16,586048</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>16,578909</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>16,523737</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>16,528288</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>16,527470</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>16,525768</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>16,524066</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>16,521313</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>16,509511</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>16,524425</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>16,540923</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>16,547160</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>16,545475</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>16,543791</t>
   </si>
   <si>
-    <t>23/04/2026</t>
-[...5 lines deleted...]
-    <t>22/04/2026</t>
+    <t>23/4/2026</t>
+  </si>
+  <si>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>16,558375</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>16,562422</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>16,568240</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>16,584195</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>16,582609</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>16,581023</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>16,537608</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>16,530064</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>16,525143</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>16,479517</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>16,498082</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>16,496551</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>16,495021</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>16,485172</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>16,503341</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>16,388746</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>16,399771</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>16,396665</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>16,395116</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>16,393817</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>16,392018</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>16,404684</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,344379</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,330087</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,340604</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,339095</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,337586</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,388124</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,418412</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,377455</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,384037</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,409475</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,408040</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,406591</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,446548</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,492012</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,502244</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,486886</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,482304</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,480931</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,479558</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,497215</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,535953</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,572969</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,522273</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>16,562043</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,560717</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,559390</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,587590</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,601882</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,562040</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,598433</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,628406</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,626880</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,625632</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,634659</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,607266</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,610983</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,610336</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,602791</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,601622</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,600452</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,598584</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,597981</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,588486</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,590376</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,582889</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,581741</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,580594</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,583964</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,579838</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,575988</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,567659</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,560405</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,559262</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,558119</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,555279</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,560911</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,558539</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,547812</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,549516</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,548380</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,547391</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,546485</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,540687</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,520934</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,516161</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,508840</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,507686</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,506531</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,505605</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,489935</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,484405</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,490213</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,502237</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,501121</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,499936</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,498862</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,492756</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,485664</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>16,480301</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,478742</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,477633</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,476498</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,468878</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,467272</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,460615</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,455079</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,449356</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,448238</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,447119</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,443239</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,440504</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,439053</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,438471</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -945,99 +1332,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,414278</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,413129</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,413900</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,408199</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,404340</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,403268</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,402299</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,401124</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,399948</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,390341</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,387285</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,383536</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,376919</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,375469</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,374299</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,373131</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1125,96 +1512,96 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,349521</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,350857</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,346344</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,344950</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,340892</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,339800</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,338731</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,342507</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,346336</t>
   </si>
   <si>
-    <t>04/11/2025</t>
-[...2 lines deleted...]
-    <t>03/11/2025</t>
+    <t>4/11/2025</t>
+  </si>
+  <si>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,348700</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,352521</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,351407</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,350292</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,352553</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,356581</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1308,1734 +1695,1734 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,305677</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,312282</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,311113</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,309943</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,321475</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,323334</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,321894</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,313758</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,338080</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,336895</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,335710</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,345834</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,358774</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,360609</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,359607</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,358073</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,356835</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,355603</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,358039</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,366575</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,369578</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,371543</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,371040</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,369853</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,368666</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,366305</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,361259</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,362735</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,359250</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,356435</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,355227</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,354018</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,345694</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,346443</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,342591</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,342840</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,337583</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,336352</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,335121</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,327496</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,321577</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,322464</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,332640</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,331739</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,330682</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,329426</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,329310</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,326103</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,325424</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,327343</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,327611</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,326357</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,325102</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,321837</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,327212</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,325672</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,322472</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,317674</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,316374</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,315074</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,313588</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,315845</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,312507</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,307269</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,304088</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,302803</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,301519</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,296610</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,294335</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,290209</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,278686</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,274273</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,272966</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,271660</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,278924</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,277183</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,274317</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,272958</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,266684</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,265351</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,264018</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,265454</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,262450</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,256357</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,254461</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,255490</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,254184</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,252877</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,251036</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,252427</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,258773</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,260426</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,263890</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,262570</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,261250</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,262713</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,259972</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,253485</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,255257</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,246428</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,245117</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,243807</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,240842</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,234526</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,235101</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,231051</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,232336</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,230995</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,229653</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,243423</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,247351</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,250679</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,245761</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,248050</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,246655</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,245259</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,241873</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,244658</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,246687</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,237789</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,232735</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,231213</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,229685</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,237381</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,236897</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,234358</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,229517</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,226166</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,224780</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,223394</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,219641</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,215430</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,214896</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,210622</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,212190</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,210802</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,209649</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,205994</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,195462</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,195196</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,189816</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,182625</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,181235</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,179846</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,183867</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,189409</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,191015</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,186058</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,188520</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,187118</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,185780</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,181554</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,188641</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,189889</t>
   </si>
   <si>
-    <t>12/05/2025</t>
-[...2 lines deleted...]
-    <t>11/05/2025</t>
+    <t>12/5/2025</t>
+  </si>
+  <si>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,165276</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,163878</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,162481</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,153643</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,143928</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,139677</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,136423</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,129977</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,128577</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,127177</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,128220</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,125363</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,132662</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,144874</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,138003</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,136600</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,135196</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,124149</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,114193</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,082802</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,085786</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>16,077084</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>16,075662</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>16,074239</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>16,072751</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>16,058313</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>16,045808</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>16,029767</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>16,004438</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>16,003002</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>16,001565</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>16,028180</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>15,955929</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>16,020088</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,990108</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>16,053514</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>16,052047</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>16,050581</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>16,093807</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>16,118969</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>16,117680</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>16,114807</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>16,122682</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>16,121213</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>16,119744</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>16,120429</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>16,126217</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>16,128602</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>16,127702</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>16,124995</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>16,123509</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>16,122022</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>16,125134</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>16,118194</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>16,115210</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>16,106989</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>16,098693</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>16,097208</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>16,095723</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>16,097856</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>16,110958</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>16,117927</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>16,130951</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>16,129964</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>16,128452</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>16,126939</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>16,129016</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>16,144788</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,152289</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,159421</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,157335</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,155818</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,153559</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,159777</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,155573</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,150094</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,150239</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,151528</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,150007</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>16,148485</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>16,143515</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>16,141787</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>16,142252</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>16,139584</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>16,135946</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>16,134406</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>16,132865</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>16,121327</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>16,116608</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>16,111849</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>16,112724</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>16,109496</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>16,107936</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>16,106377</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>16,103480</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>16,091910</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>16,074251</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>16,064454</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>16,085015</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>16,083451</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>16,081886</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>16,073081</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>16,058384</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>16,047911</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>16,035977</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>16,039293</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>16,037723</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>16,036154</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>16,028981</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>16,029917</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>16,019353</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,992001</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,998180</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,996604</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,995027</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,984049</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,973408</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>15,952323</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>15,941278</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,964305</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>15,962703</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,961100</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,969687</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,973696</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,982186</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,978864</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,979426</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,977833</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,976239</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,971800</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,974585</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,972993</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,968394</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,968958</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3129,99 +3516,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,967758</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,969688</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,964225</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,956018</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,953720</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,940658</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,939086</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,937514</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,932082</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,914847</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,897685</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,881055</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,870475</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,868901</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,867328</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,863554</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3309,99 +3696,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15,823704</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>15,825077</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>15,822568</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>15,809077</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>15,807517</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>15,805957</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>15,793300</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>15,795629</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>15,773837</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>15,770680</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>15,769481</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>15,767930</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>15,766382</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>15,755617</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>15,774548</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>15,777627</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3495,1743 +3882,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>15,706837</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>15,705276</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>15,703714</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>15,698337</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>15,696279</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>15,692552</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>15,695767</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>15,702837</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>15,701297</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>15,699757</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>15,701299</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>15,697649</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>15,697315</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>15,685967</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>15,685320</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>15,683777</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>15,682234</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>15,671715</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>15,671095</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>15,667292</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>15,658654</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>15,656658</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>15,655118</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>15,653631</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>15,649689</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>15,617487</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>15,608375</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>15,586280</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>15,571435</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>15,569884</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>15,568332</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>15,551821</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>15,538632</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>15,551456</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>15,545469</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>15,542415</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>15,540862</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>15,539310</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>15,534642</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>15,520116</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>15,521779</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>15,513689</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>15,505020</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>15,503467</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>15,502379</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>15,478656</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>15,475068</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>15,457514</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>15,442701</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>15,435835</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>15,434283</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>15,432732</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>15,428078</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>15,417860</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>15,400587</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,389776</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,381833</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,380281</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,378733</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,361948</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>15,350324</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>15,336027</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,331302</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,322566</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,321019</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,319472</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,301863</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,300809</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,276557</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,250998</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>15,305361</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>15,303816</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>15,302271</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,327275</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,306135</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,291201</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,279621</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,271631</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,270080</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,268529</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,264074</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,269065</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,266384</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,253929</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,248974</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,247423</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,245872</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,246069</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,242477</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,240058</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,235373</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,228148</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,226597</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,225047</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,221165</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,210714</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,206184</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,194579</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,173352</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,171807</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,170261</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,158753</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,153389</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,138236</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,137553</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,108898</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,107355</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,105812</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,105096</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,107281</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,106907</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,096421</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,088416</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,086873</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,085330</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,084454</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,076866</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,066949</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,041357</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,046650</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,045102</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,043553</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,073251</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,074534</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,051413</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,068590</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,086061</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,084525</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,082988</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,085235</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,077295</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,077238</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,074667</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,066976</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,065448</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,063920</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,066606</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,068632</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,075800</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,073641</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,067654</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,066128</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,064603</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,065368</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,061540</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,055532</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,044907</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,037674</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,036118</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,034562</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,029363</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,008276</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>14,983266</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>14,972027</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>14,966769</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>14,965210</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>14,963665</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>14,953012</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>14,956539</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>14,951230</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>14,911847</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>14,907107</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>14,905547</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>14,903988</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>14,879092</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>14,881328</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>14,880251</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>14,879714</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>14,857729</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>14,856169</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>14,854609</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>14,851604</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>14,868879</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>14,873437</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>14,854149</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>14,838948</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>14,837368</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>14,835787</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>14,831471</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>14,826783</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>14,808462</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>14,859983</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>14,880668</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>14,879095</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>14,877521</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>14,883788</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>14,907030</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>14,905058</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>14,896183</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>14,893413</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>14,891824</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>14,890235</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>14,891138</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>14,874705</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>14,873971</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>14,866130</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>14,857469</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>14,856360</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>14,854798</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>14,853235</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>14,849009</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>14,851116</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>14,853939</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>14,853374</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>14,851812</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>14,850251</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>14,860487</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>14,836368</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>14,832062</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>14,827246</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>14,817014</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>14,815452</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>14,813890</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>14,817624</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>14,812488</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>14,783237</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>14,767697</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>14,756598</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>14,755036</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>14,753473</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>14,713830</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>14,664924</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>14,650055</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>14,640311</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>14,633540</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>14,631984</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>14,630428</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>14,630924</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>14,638733</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>14,646578</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>14,654255</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>14,647986</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>14,646432</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>14,644879</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>14,628971</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>14,603331</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>14,599075</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>14,591158</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>14,575971</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>14,574405</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>14,572838</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>14,571157</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>14,564251</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>14,558029</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>14,559643</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>14,546546</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>14,544979</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>14,543412</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>14,539949</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>14,549078</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>14,552101</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>14,584465</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>14,602235</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>14,600685</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>14,599134</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>14,586485</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>14,604321</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>14,604326</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>14,599937</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>14,586402</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>14,584849</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>14,583295</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>14,542330</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>14,525238</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>14,500451</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>14,479591</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>14,455451</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>14,453873</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>14,452295</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>14,439192</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>14,419091</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>14,452905</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>14,471356</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>14,472217</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>14,470617</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>14,469017</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>14,463789</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>14,408182</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>14,360514</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>14,314031</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>14,295335</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>14,293731</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>14,292127</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>14,293960</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>14,291128</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>14,334222</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>14,327815</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>14,326215</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>14,325088</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>14,323633</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5325,99 +5712,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>14,109780</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>14,081898</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>14,070915</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>14,057726</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>14,056126</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>14,054527</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>14,049510</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>14,038742</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>14,013745</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>13,998419</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>13,971245</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>13,969645</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>13,968044</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>13,938081</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>13,913308</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>13,871522</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5505,99 +5892,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>13,754880</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>13,742525</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>13,740916</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>13,739307</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>13,746888</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>13,726267</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>13,722200</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>13,735038</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>13,715768</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>13,714163</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>13,712558</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>13,687809</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>13,619961</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>13,599782</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>13,571958</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>13,551222</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5691,1737 +6078,1737 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>13,593999</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>13,613333</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>13,595129</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>13,560488</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>13,515204</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>13,530514</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>13,528900</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>13,527288</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>13,549984</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>13,547830</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>13,597684</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>13,628691</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>13,617289</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>13,615706</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>13,614122</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>13,583723</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>13,619548</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>13,628383</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>13,657177</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>13,666165</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>13,664584</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>13,663004</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>13,666811</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>13,687910</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>13,675876</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>13,660227</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>13,661251</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>13,659672</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>13,658093</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>13,640779</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>13,609915</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>13,609696</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>13,607168</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>13,593997</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>13,592418</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>13,590840</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>13,585392</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>13,589677</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>13,597507</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>13,598223</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>13,590915</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>13,589337</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>13,587760</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>13,587362</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>13,584100</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>13,580425</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>13,563855</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>13,562801</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>13,561227</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>13,559653</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>13,563770</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>13,543653</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>13,532227</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>13,520747</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>13,519654</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>13,518080</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>13,516507</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>13,535104</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>13,563545</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>13,580041</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>13,595769</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>13,594635</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>13,593064</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>13,591493</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>13,590341</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>13,579717</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>13,563487</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>13,567883</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>13,559380</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>13,557810</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>13,556241</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>13,550942</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>13,570150</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>13,583844</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>13,575655</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>13,557631</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>13,556062</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>13,554493</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>13,538624</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>13,504887</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>13,497570</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>13,490112</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>13,480917</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>13,479349</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>13,477780</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>13,474663</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>13,472139</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>13,440051</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>13,425432</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>13,439003</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>13,437467</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>13,435929</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>13,426253</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>13,383226</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>13,336658</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>13,322866</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>13,328888</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>13,327332</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>13,325777</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>13,337227</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>13,378457</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>13,378918</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>13,359850</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>13,331722</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>13,330174</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>13,328626</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>13,311717</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>13,307846</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>13,289715</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>13,296346</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>13,312057</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>13,310511</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>13,308965</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>13,314004</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>13,342029</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>13,366733</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>13,391524</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>13,393352</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>13,391802</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>13,390252</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>13,373574</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>13,407574</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>13,419212</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>13,405190</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>13,379880</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>13,378328</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>13,376776</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>13,357194</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>13,353084</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>13,333950</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>13,305470</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>13,292103</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>13,290556</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>13,289003</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>13,254641</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>13,239327</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>13,234834</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>13,221689</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>13,211350</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>13,209807</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>13,208264</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>13,200008</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>13,195651</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>13,228133</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>13,231515</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>13,225411</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>13,223868</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>13,222325</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>13,196821</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>13,165707</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>13,129200</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>13,115165</t>
   </si>
   <si>
-    <t>14/05/2023</t>
+    <t>14/5/2023</t>
   </si>
   <si>
     <t>13,097429</t>
   </si>
   <si>
-    <t>13/05/2023</t>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>13,095883</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>13,094337</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>13,080897</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>13,065879</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>13,068786</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>13,070039</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>13,067178</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>13,065640</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>13,064101</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>13,057131</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>13,082952</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>13,088668</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>13,080299</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>13,076439</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>13,074916</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>13,073375</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>13,056481</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>13,025278</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>13,060603</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>13,072324</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>13,073561</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>13,072032</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>13,070504</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>13,088400</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>13,116558</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>13,127932</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>13,099053</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>13,080902</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>13,079364</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>13,077827</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>13,050584</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>13,041982</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>13,023567</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>13,019142</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>13,016899</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>13,015255</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>13,013611</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>13,011967</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>13,017478</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>13,081820</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>13,074039</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>13,007791</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>13,006276</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>13,004779</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>12,947650</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>12,836103</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>12,805272</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>12,819796</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>12,823318</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>12,821802</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>12,820286</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>12,932818</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>12,957909</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>12,875924</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>12,632967</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>13,001542</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>13,000033</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>12,998525</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>13,067179</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>13,105675</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>13,253838</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>13,248239</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>13,380039</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>13,378531</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>13,377023</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>13,442079</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>13,466177</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>13,485643</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>13,478891</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>13,450032</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>13,448526</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>13,447019</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>13,435256</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>13,460214</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>13,463221</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>13,489490</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>13,488425</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>13,486920</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>13,485414</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>13,497216</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>13,456202</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>13,493134</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>13,559490</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>13,563384</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>13,561884</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>13,560384</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>13,592064</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>13,587206</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>13,614248</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>13,621329</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>13,630140</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>13,628641</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>13,627141</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>13,669595</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>13,653160</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>13,646221</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>13,652903</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>13,673011</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>13,671522</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>13,670034</t>
   </si>
   <si>
-    <t>02/02/2023</t>
+    <t>2/2/2023</t>
   </si>
   <si>
     <t>13,647844</t>
   </si>
   <si>
-    <t>01/02/2023</t>
+    <t>1/2/2023</t>
   </si>
   <si>
     <t>13,508460</t>
   </si>
   <si>
-    <t>31/01/2023</t>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>13,469883</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>13,476630</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>13,492292</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>13,490804</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>13,489317</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>13,473795</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>13,418546</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>13,398645</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>13,385946</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>13,392173</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>13,390689</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>13,389238</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>13,400774</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>13,434539</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>13,367498</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>13,352153</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>13,332972</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>13,331479</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>13,329984</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>13,270451</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>13,204914</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>13,163698</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>13,167490</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>13,106505</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>13,105059</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>13,103635</t>
   </si>
   <si>
-    <t>05/01/2023</t>
+    <t>5/1/2023</t>
   </si>
   <si>
     <t>13,072907</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>13,073788</t>
   </si>
   <si>
-    <t>03/01/2023</t>
+    <t>3/1/2023</t>
   </si>
   <si>
     <t>13,025772</t>
   </si>
   <si>
-    <t>02/01/2023</t>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>12,995306</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>12,992596</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>12,991150</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>12,990156</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>12,986324</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7515,99 +7902,99 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>13,123787</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>13,071625</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>13,089359</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>13,087926</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>13,086494</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>13,097433</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>13,122346</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>13,151193</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>13,162687</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>13,132802</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>13,131369</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>13,129937</t>
   </si>
   <si>
-    <t>01/12/2022</t>
+    <t>1/12/2022</t>
   </si>
   <si>
     <t>13,119936</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>13,068711</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>13,089522</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>13,114557</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
@@ -7695,99 +8082,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>12,837937</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>12,836498</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>12,835060</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>12,712965</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>12,610984</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>12,605513</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>12,574111</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>12,541998</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>12,540552</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>12,539110</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>12,514436</t>
   </si>
   <si>
-    <t>02/11/2022</t>
+    <t>2/11/2022</t>
   </si>
   <si>
     <t>12,581777</t>
   </si>
   <si>
-    <t>01/11/2022</t>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>12,580003</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>12,532028</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>12,475679</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>12,474238</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
@@ -7881,1737 +8268,1737 @@
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>12,201123</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>12,248141</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>12,290591</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>12,360479</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>12,413380</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>12,411930</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>12,410480</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>12,440939</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>12,431139</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>12,440361</t>
   </si>
   <si>
-    <t>03/10/2022</t>
+    <t>3/10/2022</t>
   </si>
   <si>
     <t>12,291928</t>
   </si>
   <si>
-    <t>02/10/2022</t>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>12,340401</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>12,338952</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>12,337503</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>29/9/2022</t>
   </si>
   <si>
     <t>12,335136</t>
   </si>
   <si>
-    <t>28/09/2022</t>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>12,402022</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>12,555641</t>
   </si>
   <si>
-    <t>26/09/2022</t>
+    <t>26/9/2022</t>
   </si>
   <si>
     <t>12,596503</t>
   </si>
   <si>
-    <t>25/09/2022</t>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>12,739995</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>12,738555</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>12,737114</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>12,822584</t>
   </si>
   <si>
-    <t>21/09/2022</t>
+    <t>21/9/2022</t>
   </si>
   <si>
     <t>12,867781</t>
   </si>
   <si>
-    <t>20/09/2022</t>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>12,897792</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>12,944468</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>12,942350</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>12,940938</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>12,939526</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>13,006578</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>13,005290</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>13,054582</t>
   </si>
   <si>
-    <t>12/09/2022</t>
+    <t>12/9/2022</t>
   </si>
   <si>
     <t>13,076849</t>
   </si>
   <si>
-    <t>11/09/2022</t>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>13,028540</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>13,027135</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>13,025717</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>12,985367</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>12,941824</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>12,939283</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>12,935687</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>13,014508</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>13,013101</t>
   </si>
   <si>
-    <t>02/09/2022</t>
+    <t>2/9/2022</t>
   </si>
   <si>
     <t>13,011695</t>
   </si>
   <si>
-    <t>01/09/2022</t>
+    <t>1/9/2022</t>
   </si>
   <si>
     <t>12,982920</t>
   </si>
   <si>
-    <t>31/08/2022</t>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>13,078312</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>30/8/2022</t>
   </si>
   <si>
     <t>13,156142</t>
   </si>
   <si>
-    <t>29/08/2022</t>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>13,223345</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>13,241760</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>13,240357</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>13,238953</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>13,243382</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>13,213165</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>13,204974</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>13,241346</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>13,348473</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>13,347072</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>13,345716</t>
   </si>
   <si>
-    <t>18/08/2022</t>
+    <t>18/8/2022</t>
   </si>
   <si>
     <t>13,397212</t>
   </si>
   <si>
-    <t>17/08/2022</t>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>13,438852</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>13,494876</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>13,496522</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>13,464186</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>13,462787</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>13,461388</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>13,441144</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>13,384524</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>13,393103</t>
   </si>
   <si>
-    <t>08/08/2022</t>
+    <t>8/8/2022</t>
   </si>
   <si>
     <t>13,395531</t>
   </si>
   <si>
-    <t>07/08/2022</t>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>13,380738</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>13,379337</t>
   </si>
   <si>
-    <t>05/08/2022</t>
+    <t>5/8/2022</t>
   </si>
   <si>
     <t>13,377936</t>
   </si>
   <si>
-    <t>04/08/2022</t>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>13,370084</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>13,332038</t>
   </si>
   <si>
-    <t>02/08/2022</t>
+    <t>2/8/2022</t>
   </si>
   <si>
     <t>13,322774</t>
   </si>
   <si>
-    <t>01/08/2022</t>
+    <t>1/8/2022</t>
   </si>
   <si>
     <t>13,324688</t>
   </si>
   <si>
-    <t>31/07/2022</t>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>13,290324</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>13,289376</t>
   </si>
   <si>
-    <t>29/07/2022</t>
+    <t>29/7/2022</t>
   </si>
   <si>
     <t>13,287975</t>
   </si>
   <si>
-    <t>28/07/2022</t>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>13,220145</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>13,156272</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>13,153351</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>13,159897</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>13,068766</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>13,067363</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>13,065959</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>12,990478</t>
   </si>
   <si>
-    <t>20/07/2022</t>
+    <t>20/7/2022</t>
   </si>
   <si>
     <t>12,972231</t>
   </si>
   <si>
-    <t>19/07/2022</t>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>12,848063</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>12,811455</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>12,794712</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>12,793298</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>12,791885</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>12,798039</t>
   </si>
   <si>
-    <t>13/07/2022</t>
+    <t>13/7/2022</t>
   </si>
   <si>
     <t>12,841430</t>
   </si>
   <si>
-    <t>12/07/2022</t>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>12,851555</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>12,855241</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>12,783752</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>12,782337</t>
   </si>
   <si>
-    <t>08/07/2022</t>
+    <t>8/7/2022</t>
   </si>
   <si>
     <t>12,780921</t>
   </si>
   <si>
-    <t>07/07/2022</t>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>12,698191</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>12,649812</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>12,657905</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>12,652737</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>12,632515</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>12,631105</t>
   </si>
   <si>
-    <t>01/07/2022</t>
+    <t>1/7/2022</t>
   </si>
   <si>
     <t>12,629695</t>
   </si>
   <si>
-    <t>30/06/2022</t>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>12,601461</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>12,737058</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>12,870807</t>
   </si>
   <si>
-    <t>27/06/2022</t>
+    <t>27/6/2022</t>
   </si>
   <si>
     <t>12,950080</t>
   </si>
   <si>
-    <t>26/06/2022</t>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>12,965503</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>12,964101</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>12,962700</t>
   </si>
   <si>
-    <t>23/06/2022</t>
+    <t>23/6/2022</t>
   </si>
   <si>
     <t>12,981871</t>
   </si>
   <si>
-    <t>22/06/2022</t>
+    <t>22/6/2022</t>
   </si>
   <si>
     <t>13,018498</t>
   </si>
   <si>
-    <t>21/06/2022</t>
+    <t>21/6/2022</t>
   </si>
   <si>
     <t>13,033966</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>13,017089</t>
   </si>
   <si>
-    <t>19/06/2022</t>
+    <t>19/6/2022</t>
   </si>
   <si>
     <t>13,038457</t>
   </si>
   <si>
-    <t>18/06/2022</t>
+    <t>18/6/2022</t>
   </si>
   <si>
     <t>13,037056</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>13,035655</t>
   </si>
   <si>
-    <t>16/06/2022</t>
+    <t>16/6/2022</t>
   </si>
   <si>
     <t>13,063490</t>
   </si>
   <si>
-    <t>15/06/2022</t>
+    <t>15/6/2022</t>
   </si>
   <si>
     <t>13,168751</t>
   </si>
   <si>
-    <t>14/06/2022</t>
+    <t>14/6/2022</t>
   </si>
   <si>
     <t>13,189414</t>
   </si>
   <si>
-    <t>13/06/2022</t>
+    <t>13/6/2022</t>
   </si>
   <si>
     <t>13,310132</t>
   </si>
   <si>
-    <t>12/06/2022</t>
+    <t>12/6/2022</t>
   </si>
   <si>
     <t>13,511692</t>
   </si>
   <si>
-    <t>11/06/2022</t>
+    <t>11/6/2022</t>
   </si>
   <si>
     <t>13,510318</t>
   </si>
   <si>
-    <t>10/06/2022</t>
+    <t>10/6/2022</t>
   </si>
   <si>
     <t>13,508946</t>
   </si>
   <si>
-    <t>09/06/2022</t>
+    <t>9/6/2022</t>
   </si>
   <si>
     <t>13,620981</t>
   </si>
   <si>
-    <t>08/06/2022</t>
+    <t>8/6/2022</t>
   </si>
   <si>
     <t>13,683162</t>
   </si>
   <si>
-    <t>07/06/2022</t>
+    <t>7/6/2022</t>
   </si>
   <si>
     <t>13,705765</t>
   </si>
   <si>
-    <t>06/06/2022</t>
+    <t>6/6/2022</t>
   </si>
   <si>
     <t>13,729130</t>
   </si>
   <si>
-    <t>05/06/2022</t>
+    <t>5/6/2022</t>
   </si>
   <si>
     <t>13,730112</t>
   </si>
   <si>
-    <t>04/06/2022</t>
+    <t>4/6/2022</t>
   </si>
   <si>
     <t>13,728743</t>
   </si>
   <si>
-    <t>03/06/2022</t>
+    <t>3/6/2022</t>
   </si>
   <si>
     <t>13,727373</t>
   </si>
   <si>
-    <t>02/06/2022</t>
+    <t>2/6/2022</t>
   </si>
   <si>
     <t>13,726521</t>
   </si>
   <si>
-    <t>01/06/2022</t>
+    <t>1/6/2022</t>
   </si>
   <si>
     <t>13,726359</t>
   </si>
   <si>
-    <t>31/05/2022</t>
+    <t>31/5/2022</t>
   </si>
   <si>
     <t>13,725788</t>
   </si>
   <si>
-    <t>30/05/2022</t>
+    <t>30/5/2022</t>
   </si>
   <si>
     <t>13,729362</t>
   </si>
   <si>
-    <t>29/05/2022</t>
+    <t>29/5/2022</t>
   </si>
   <si>
     <t>13,694263</t>
   </si>
   <si>
-    <t>28/05/2022</t>
+    <t>28/5/2022</t>
   </si>
   <si>
     <t>13,692890</t>
   </si>
   <si>
-    <t>27/05/2022</t>
+    <t>27/5/2022</t>
   </si>
   <si>
     <t>13,691517</t>
   </si>
   <si>
-    <t>26/05/2022</t>
+    <t>26/5/2022</t>
   </si>
   <si>
     <t>13,641562</t>
   </si>
   <si>
-    <t>25/05/2022</t>
+    <t>25/5/2022</t>
   </si>
   <si>
     <t>13,597814</t>
   </si>
   <si>
-    <t>24/05/2022</t>
+    <t>24/5/2022</t>
   </si>
   <si>
     <t>13,606528</t>
   </si>
   <si>
-    <t>23/05/2022</t>
+    <t>23/5/2022</t>
   </si>
   <si>
     <t>13,617222</t>
   </si>
   <si>
-    <t>22/05/2022</t>
+    <t>22/5/2022</t>
   </si>
   <si>
     <t>13,614383</t>
   </si>
   <si>
-    <t>21/05/2022</t>
+    <t>21/5/2022</t>
   </si>
   <si>
     <t>13,613008</t>
   </si>
   <si>
-    <t>20/05/2022</t>
+    <t>20/5/2022</t>
   </si>
   <si>
     <t>13,611632</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>19/5/2022</t>
   </si>
   <si>
     <t>13,600440</t>
   </si>
   <si>
-    <t>18/05/2022</t>
+    <t>18/5/2022</t>
   </si>
   <si>
     <t>13,703339</t>
   </si>
   <si>
-    <t>17/05/2022</t>
+    <t>17/5/2022</t>
   </si>
   <si>
     <t>13,720256</t>
   </si>
   <si>
-    <t>16/05/2022</t>
+    <t>16/5/2022</t>
   </si>
   <si>
     <t>13,686451</t>
   </si>
   <si>
-    <t>15/05/2022</t>
+    <t>15/5/2022</t>
   </si>
   <si>
     <t>13,678059</t>
   </si>
   <si>
-    <t>14/05/2022</t>
+    <t>14/5/2022</t>
   </si>
   <si>
     <t>13,676685</t>
   </si>
   <si>
-    <t>13/05/2022</t>
+    <t>13/5/2022</t>
   </si>
   <si>
     <t>13,675311</t>
   </si>
   <si>
-    <t>12/05/2022</t>
+    <t>12/5/2022</t>
   </si>
   <si>
     <t>13,649509</t>
   </si>
   <si>
-    <t>11/05/2022</t>
+    <t>11/5/2022</t>
   </si>
   <si>
     <t>13,671458</t>
   </si>
   <si>
-    <t>10/05/2022</t>
+    <t>10/5/2022</t>
   </si>
   <si>
     <t>13,615473</t>
   </si>
   <si>
-    <t>09/05/2022</t>
+    <t>9/5/2022</t>
   </si>
   <si>
     <t>13,574490</t>
   </si>
   <si>
-    <t>08/05/2022</t>
+    <t>8/5/2022</t>
   </si>
   <si>
     <t>13,711114</t>
   </si>
   <si>
-    <t>07/05/2022</t>
+    <t>7/5/2022</t>
   </si>
   <si>
     <t>13,709747</t>
   </si>
   <si>
-    <t>06/05/2022</t>
+    <t>6/5/2022</t>
   </si>
   <si>
     <t>13,708380</t>
   </si>
   <si>
-    <t>05/05/2022</t>
+    <t>5/5/2022</t>
   </si>
   <si>
     <t>13,838988</t>
   </si>
   <si>
-    <t>04/05/2022</t>
+    <t>4/5/2022</t>
   </si>
   <si>
     <t>13,842402</t>
   </si>
   <si>
-    <t>03/05/2022</t>
+    <t>3/5/2022</t>
   </si>
   <si>
     <t>13,880949</t>
   </si>
   <si>
-    <t>02/05/2022</t>
+    <t>2/5/2022</t>
   </si>
   <si>
     <t>13,924666</t>
   </si>
   <si>
-    <t>01/05/2022</t>
+    <t>1/5/2022</t>
   </si>
   <si>
     <t>13,925873</t>
   </si>
   <si>
-    <t>30/04/2022</t>
+    <t>30/4/2022</t>
   </si>
   <si>
     <t>13,924511</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>29/4/2022</t>
   </si>
   <si>
     <t>13,923149</t>
   </si>
   <si>
-    <t>28/04/2022</t>
+    <t>28/4/2022</t>
   </si>
   <si>
     <t>13,949156</t>
   </si>
   <si>
-    <t>27/04/2022</t>
+    <t>27/4/2022</t>
   </si>
   <si>
     <t>13,946275</t>
   </si>
   <si>
-    <t>26/04/2022</t>
+    <t>26/4/2022</t>
   </si>
   <si>
     <t>14,040127</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>25/4/2022</t>
   </si>
   <si>
     <t>14,062141</t>
   </si>
   <si>
-    <t>24/04/2022</t>
+    <t>24/4/2022</t>
   </si>
   <si>
     <t>14,128443</t>
   </si>
   <si>
-    <t>23/04/2022</t>
+    <t>23/4/2022</t>
   </si>
   <si>
     <t>14,127085</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>22/4/2022</t>
   </si>
   <si>
     <t>14,125924</t>
   </si>
   <si>
-    <t>21/04/2022</t>
+    <t>21/4/2022</t>
   </si>
   <si>
     <t>14,146731</t>
   </si>
   <si>
-    <t>20/04/2022</t>
+    <t>20/4/2022</t>
   </si>
   <si>
     <t>14,138379</t>
   </si>
   <si>
-    <t>19/04/2022</t>
+    <t>19/4/2022</t>
   </si>
   <si>
     <t>14,140424</t>
   </si>
   <si>
-    <t>18/04/2022</t>
+    <t>18/4/2022</t>
   </si>
   <si>
     <t>14,170805</t>
   </si>
   <si>
-    <t>17/04/2022</t>
+    <t>17/4/2022</t>
   </si>
   <si>
     <t>14,171787</t>
   </si>
   <si>
-    <t>16/04/2022</t>
+    <t>16/4/2022</t>
   </si>
   <si>
     <t>14,170431</t>
   </si>
   <si>
-    <t>15/04/2022</t>
+    <t>15/4/2022</t>
   </si>
   <si>
     <t>14,169074</t>
   </si>
   <si>
-    <t>14/04/2022</t>
+    <t>14/4/2022</t>
   </si>
   <si>
     <t>14,167717</t>
   </si>
   <si>
-    <t>13/04/2022</t>
+    <t>13/4/2022</t>
   </si>
   <si>
     <t>14,165222</t>
   </si>
   <si>
-    <t>12/04/2022</t>
+    <t>12/4/2022</t>
   </si>
   <si>
     <t>14,192131</t>
   </si>
   <si>
-    <t>11/04/2022</t>
+    <t>11/4/2022</t>
   </si>
   <si>
     <t>14,246384</t>
   </si>
   <si>
-    <t>10/04/2022</t>
+    <t>10/4/2022</t>
   </si>
   <si>
     <t>14,273979</t>
   </si>
   <si>
-    <t>09/04/2022</t>
+    <t>9/4/2022</t>
   </si>
   <si>
     <t>14,272624</t>
   </si>
   <si>
-    <t>08/04/2022</t>
+    <t>8/4/2022</t>
   </si>
   <si>
     <t>14,271270</t>
   </si>
   <si>
-    <t>07/04/2022</t>
+    <t>7/4/2022</t>
   </si>
   <si>
     <t>14,290138</t>
   </si>
   <si>
-    <t>06/04/2022</t>
+    <t>6/4/2022</t>
   </si>
   <si>
     <t>14,317778</t>
   </si>
   <si>
-    <t>05/04/2022</t>
+    <t>5/4/2022</t>
   </si>
   <si>
     <t>14,376841</t>
   </si>
   <si>
-    <t>04/04/2022</t>
+    <t>4/4/2022</t>
   </si>
   <si>
     <t>14,380847</t>
   </si>
   <si>
-    <t>03/04/2022</t>
+    <t>3/4/2022</t>
   </si>
   <si>
     <t>14,364749</t>
   </si>
   <si>
-    <t>02/04/2022</t>
+    <t>2/4/2022</t>
   </si>
   <si>
     <t>14,363421</t>
   </si>
   <si>
-    <t>01/04/2022</t>
+    <t>1/4/2022</t>
   </si>
   <si>
     <t>14,362092</t>
   </si>
   <si>
-    <t>31/03/2022</t>
+    <t>31/3/2022</t>
   </si>
   <si>
     <t>14,353209</t>
   </si>
   <si>
-    <t>30/03/2022</t>
+    <t>30/3/2022</t>
   </si>
   <si>
     <t>14,336734</t>
   </si>
   <si>
-    <t>29/03/2022</t>
+    <t>29/3/2022</t>
   </si>
   <si>
     <t>14,315980</t>
   </si>
   <si>
-    <t>28/03/2022</t>
+    <t>28/3/2022</t>
   </si>
   <si>
     <t>14,260698</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>27/3/2022</t>
   </si>
   <si>
     <t>14,267749</t>
   </si>
   <si>
-    <t>26/03/2022</t>
+    <t>26/3/2022</t>
   </si>
   <si>
     <t>14,266404</t>
   </si>
   <si>
-    <t>25/03/2022</t>
+    <t>25/3/2022</t>
   </si>
   <si>
     <t>14,265058</t>
   </si>
   <si>
-    <t>24/03/2022</t>
+    <t>24/3/2022</t>
   </si>
   <si>
     <t>14,258655</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>23/3/2022</t>
   </si>
   <si>
     <t>14,266349</t>
   </si>
   <si>
-    <t>22/03/2022</t>
+    <t>22/3/2022</t>
   </si>
   <si>
     <t>14,263307</t>
   </si>
   <si>
-    <t>21/03/2022</t>
+    <t>21/3/2022</t>
   </si>
   <si>
     <t>14,284989</t>
   </si>
   <si>
-    <t>20/03/2022</t>
+    <t>20/3/2022</t>
   </si>
   <si>
     <t>14,264220</t>
   </si>
   <si>
-    <t>19/03/2022</t>
+    <t>19/3/2022</t>
   </si>
   <si>
     <t>14,262875</t>
   </si>
   <si>
-    <t>18/03/2022</t>
+    <t>18/3/2022</t>
   </si>
   <si>
     <t>14,261531</t>
   </si>
   <si>
-    <t>17/03/2022</t>
+    <t>17/3/2022</t>
   </si>
   <si>
     <t>14,254243</t>
   </si>
   <si>
-    <t>16/03/2022</t>
+    <t>16/3/2022</t>
   </si>
   <si>
     <t>14,180363</t>
   </si>
   <si>
-    <t>15/03/2022</t>
+    <t>15/3/2022</t>
   </si>
   <si>
     <t>14,084832</t>
   </si>
   <si>
-    <t>14/03/2022</t>
+    <t>14/3/2022</t>
   </si>
   <si>
     <t>14,133029</t>
   </si>
   <si>
-    <t>13/03/2022</t>
+    <t>13/3/2022</t>
   </si>
   <si>
     <t>14,158757</t>
   </si>
   <si>
-    <t>12/03/2022</t>
+    <t>12/3/2022</t>
   </si>
   <si>
     <t>14,157416</t>
   </si>
   <si>
-    <t>11/03/2022</t>
+    <t>11/3/2022</t>
   </si>
   <si>
     <t>14,156088</t>
   </si>
   <si>
-    <t>10/03/2022</t>
+    <t>10/3/2022</t>
   </si>
   <si>
     <t>14,160507</t>
   </si>
   <si>
-    <t>09/03/2022</t>
+    <t>9/3/2022</t>
   </si>
   <si>
     <t>14,154679</t>
   </si>
   <si>
-    <t>08/03/2022</t>
+    <t>8/3/2022</t>
   </si>
   <si>
     <t>14,046731</t>
   </si>
   <si>
-    <t>07/03/2022</t>
+    <t>7/3/2022</t>
   </si>
   <si>
     <t>14,039331</t>
   </si>
   <si>
-    <t>06/03/2022</t>
+    <t>6/3/2022</t>
   </si>
   <si>
     <t>14,197746</t>
   </si>
   <si>
-    <t>05/03/2022</t>
+    <t>5/3/2022</t>
   </si>
   <si>
     <t>14,196402</t>
   </si>
   <si>
-    <t>04/03/2022</t>
+    <t>4/3/2022</t>
   </si>
   <si>
     <t>14,195058</t>
   </si>
   <si>
-    <t>03/03/2022</t>
+    <t>3/3/2022</t>
   </si>
   <si>
     <t>14,290439</t>
   </si>
   <si>
-    <t>02/03/2022</t>
+    <t>2/3/2022</t>
   </si>
   <si>
     <t>14,287196</t>
   </si>
   <si>
-    <t>01/03/2022</t>
+    <t>1/3/2022</t>
   </si>
   <si>
     <t>14,309660</t>
   </si>
   <si>
-    <t>28/02/2022</t>
+    <t>28/2/2022</t>
   </si>
   <si>
     <t>14,296346</t>
   </si>
   <si>
-    <t>27/02/2022</t>
+    <t>27/2/2022</t>
   </si>
   <si>
     <t>14,364526</t>
   </si>
   <si>
-    <t>26/02/2022</t>
+    <t>26/2/2022</t>
   </si>
   <si>
     <t>14,363187</t>
   </si>
   <si>
-    <t>25/02/2022</t>
+    <t>25/2/2022</t>
   </si>
   <si>
     <t>14,361848</t>
   </si>
   <si>
-    <t>24/02/2022</t>
+    <t>24/2/2022</t>
   </si>
   <si>
     <t>14,258606</t>
   </si>
   <si>
-    <t>23/02/2022</t>
+    <t>23/2/2022</t>
   </si>
   <si>
     <t>14,405535</t>
   </si>
   <si>
-    <t>22/02/2022</t>
+    <t>22/2/2022</t>
   </si>
   <si>
     <t>14,383948</t>
   </si>
   <si>
-    <t>21/02/2022</t>
+    <t>21/2/2022</t>
   </si>
   <si>
     <t>14,435057</t>
   </si>
   <si>
-    <t>20/02/2022</t>
+    <t>20/2/2022</t>
   </si>
   <si>
     <t>14,474339</t>
   </si>
   <si>
-    <t>19/02/2022</t>
+    <t>19/2/2022</t>
   </si>
   <si>
     <t>14,473036</t>
   </si>
   <si>
-    <t>18/02/2022</t>
+    <t>18/2/2022</t>
   </si>
   <si>
     <t>14,471735</t>
   </si>
   <si>
-    <t>17/02/2022</t>
+    <t>17/2/2022</t>
   </si>
   <si>
     <t>14,488412</t>
   </si>
   <si>
-    <t>16/02/2022</t>
+    <t>16/2/2022</t>
   </si>
   <si>
     <t>14,488808</t>
   </si>
   <si>
-    <t>15/02/2022</t>
+    <t>15/2/2022</t>
   </si>
   <si>
     <t>14,457485</t>
   </si>
   <si>
-    <t>14/02/2022</t>
+    <t>14/2/2022</t>
   </si>
   <si>
     <t>14,427328</t>
   </si>
   <si>
-    <t>13/02/2022</t>
+    <t>13/2/2022</t>
   </si>
   <si>
     <t>14,504586</t>
   </si>
   <si>
-    <t>12/02/2022</t>
+    <t>12/2/2022</t>
   </si>
   <si>
     <t>14,503238</t>
   </si>
   <si>
-    <t>11/02/2022</t>
+    <t>11/2/2022</t>
   </si>
   <si>
     <t>14,501889</t>
   </si>
   <si>
-    <t>10/02/2022</t>
+    <t>10/2/2022</t>
   </si>
   <si>
     <t>14,547735</t>
   </si>
   <si>
-    <t>09/02/2022</t>
+    <t>9/2/2022</t>
   </si>
   <si>
     <t>14,569068</t>
   </si>
   <si>
-    <t>08/02/2022</t>
+    <t>8/2/2022</t>
   </si>
   <si>
     <t>14,498882</t>
   </si>
   <si>
-    <t>07/02/2022</t>
+    <t>7/2/2022</t>
   </si>
   <si>
     <t>14,464348</t>
   </si>
   <si>
-    <t>06/02/2022</t>
+    <t>6/2/2022</t>
   </si>
   <si>
     <t>14,582348</t>
   </si>
   <si>
-    <t>05/02/2022</t>
+    <t>5/2/2022</t>
   </si>
   <si>
     <t>14,581028</t>
   </si>
   <si>
-    <t>04/02/2022</t>
+    <t>4/2/2022</t>
   </si>
   <si>
     <t>14,579707</t>
   </si>
   <si>
-    <t>03/02/2022</t>
+    <t>3/2/2022</t>
   </si>
   <si>
     <t>14,748276</t>
   </si>
   <si>
-    <t>02/02/2022</t>
+    <t>2/2/2022</t>
   </si>
   <si>
     <t>14,816677</t>
   </si>
   <si>
-    <t>01/02/2022</t>
+    <t>1/2/2022</t>
   </si>
   <si>
     <t>14,782946</t>
   </si>
   <si>
-    <t>31/01/2022</t>
+    <t>31/1/2022</t>
   </si>
   <si>
     <t>14,768746</t>
   </si>
   <si>
-    <t>30/01/2022</t>
+    <t>30/1/2022</t>
   </si>
   <si>
     <t>14,795825</t>
   </si>
   <si>
-    <t>29/01/2022</t>
+    <t>29/1/2022</t>
   </si>
   <si>
     <t>14,794515</t>
   </si>
   <si>
-    <t>28/01/2022</t>
+    <t>28/1/2022</t>
   </si>
   <si>
     <t>14,793205</t>
   </si>
   <si>
-    <t>27/01/2022</t>
+    <t>27/1/2022</t>
   </si>
   <si>
     <t>14,849999</t>
   </si>
   <si>
-    <t>26/01/2022</t>
+    <t>26/1/2022</t>
   </si>
   <si>
     <t>14,884610</t>
   </si>
   <si>
-    <t>25/01/2022</t>
+    <t>25/1/2022</t>
   </si>
   <si>
     <t>14,843349</t>
   </si>
   <si>
-    <t>24/01/2022</t>
+    <t>24/1/2022</t>
   </si>
   <si>
     <t>14,857664</t>
   </si>
   <si>
-    <t>23/01/2022</t>
+    <t>23/1/2022</t>
   </si>
   <si>
     <t>14,919408</t>
   </si>
   <si>
-    <t>22/01/2022</t>
+    <t>22/1/2022</t>
   </si>
   <si>
     <t>14,918148</t>
   </si>
   <si>
-    <t>21/01/2022</t>
+    <t>21/1/2022</t>
   </si>
   <si>
     <t>14,916888</t>
   </si>
   <si>
-    <t>20/01/2022</t>
+    <t>20/1/2022</t>
   </si>
   <si>
     <t>14,941351</t>
   </si>
   <si>
-    <t>19/01/2022</t>
+    <t>19/1/2022</t>
   </si>
   <si>
     <t>14,936633</t>
   </si>
   <si>
-    <t>18/01/2022</t>
+    <t>18/1/2022</t>
   </si>
   <si>
     <t>14,937632</t>
   </si>
   <si>
-    <t>17/01/2022</t>
+    <t>17/1/2022</t>
   </si>
   <si>
     <t>14,982610</t>
   </si>
   <si>
-    <t>16/01/2022</t>
+    <t>16/1/2022</t>
   </si>
   <si>
     <t>14,995471</t>
   </si>
   <si>
-    <t>15/01/2022</t>
+    <t>15/1/2022</t>
   </si>
   <si>
     <t>14,994222</t>
   </si>
   <si>
-    <t>14/01/2022</t>
+    <t>14/1/2022</t>
   </si>
   <si>
     <t>14,992974</t>
   </si>
   <si>
-    <t>13/01/2022</t>
+    <t>13/1/2022</t>
   </si>
   <si>
     <t>15,018003</t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>12/1/2022</t>
   </si>
   <si>
     <t>15,018360</t>
   </si>
   <si>
-    <t>11/01/2022</t>
+    <t>11/1/2022</t>
   </si>
   <si>
     <t>15,008345</t>
   </si>
   <si>
-    <t>10/01/2022</t>
+    <t>10/1/2022</t>
   </si>
   <si>
     <t>15,009493</t>
   </si>
   <si>
-    <t>09/01/2022</t>
+    <t>9/1/2022</t>
   </si>
   <si>
     <t>15,035053</t>
   </si>
   <si>
-    <t>08/01/2022</t>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>15,033723</t>
   </si>
   <si>
-    <t>07/01/2022</t>
+    <t>7/1/2022</t>
   </si>
   <si>
     <t>15,032393</t>
   </si>
   <si>
-    <t>06/01/2022</t>
+    <t>6/1/2022</t>
   </si>
   <si>
     <t>15,033894</t>
   </si>
   <si>
-    <t>05/01/2022</t>
+    <t>5/1/2022</t>
   </si>
   <si>
     <t>15,074841</t>
   </si>
   <si>
-    <t>04/01/2022</t>
+    <t>4/1/2022</t>
   </si>
   <si>
     <t>15,070892</t>
   </si>
   <si>
-    <t>03/01/2022</t>
+    <t>3/1/2022</t>
   </si>
   <si>
     <t>15,049674</t>
   </si>
   <si>
-    <t>02/01/2022</t>
+    <t>2/1/2022</t>
   </si>
   <si>
     <t>15,055277</t>
   </si>
   <si>
-    <t>01/01/2022</t>
+    <t>1/1/2022</t>
   </si>
   <si>
     <t>15,053962</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>15,052646</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>15,047146</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>15,037507</t>
   </si>
   <si>
     <t>28/12/2021</t>
   </si>
@@ -9705,99 +10092,99 @@
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>15,011547</t>
   </si>
   <si>
     <t>12/12/2021</t>
   </si>
   <si>
     <t>15,004939</t>
   </si>
   <si>
     <t>11/12/2021</t>
   </si>
   <si>
     <t>15,003614</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>15,002289</t>
   </si>
   <si>
-    <t>09/12/2021</t>
+    <t>9/12/2021</t>
   </si>
   <si>
     <t>15,004963</t>
   </si>
   <si>
-    <t>08/12/2021</t>
+    <t>8/12/2021</t>
   </si>
   <si>
     <t>15,003595</t>
   </si>
   <si>
-    <t>07/12/2021</t>
+    <t>7/12/2021</t>
   </si>
   <si>
     <t>15,002347</t>
   </si>
   <si>
-    <t>06/12/2021</t>
+    <t>6/12/2021</t>
   </si>
   <si>
     <t>14,954547</t>
   </si>
   <si>
-    <t>05/12/2021</t>
+    <t>5/12/2021</t>
   </si>
   <si>
     <t>14,947703</t>
   </si>
   <si>
-    <t>04/12/2021</t>
+    <t>4/12/2021</t>
   </si>
   <si>
     <t>14,946376</t>
   </si>
   <si>
-    <t>03/12/2021</t>
+    <t>3/12/2021</t>
   </si>
   <si>
     <t>14,945050</t>
   </si>
   <si>
-    <t>02/12/2021</t>
+    <t>2/12/2021</t>
   </si>
   <si>
     <t>14,918314</t>
   </si>
   <si>
-    <t>01/12/2021</t>
+    <t>1/12/2021</t>
   </si>
   <si>
     <t>14,911058</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>14,873754</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>14,857670</t>
   </si>
   <si>
     <t>28/11/2021</t>
   </si>
   <si>
     <t>14,821446</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
@@ -9885,99 +10272,99 @@
   <si>
     <t>13/11/2021</t>
   </si>
   <si>
     <t>15,029410</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>15,028119</t>
   </si>
   <si>
     <t>11/11/2021</t>
   </si>
   <si>
     <t>15,040737</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>15,060386</t>
   </si>
   <si>
-    <t>09/11/2021</t>
+    <t>9/11/2021</t>
   </si>
   <si>
     <t>15,069414</t>
   </si>
   <si>
-    <t>08/11/2021</t>
+    <t>8/11/2021</t>
   </si>
   <si>
     <t>15,071845</t>
   </si>
   <si>
-    <t>07/11/2021</t>
+    <t>7/11/2021</t>
   </si>
   <si>
     <t>15,050772</t>
   </si>
   <si>
-    <t>06/11/2021</t>
+    <t>6/11/2021</t>
   </si>
   <si>
     <t>15,049509</t>
   </si>
   <si>
-    <t>05/11/2021</t>
+    <t>5/11/2021</t>
   </si>
   <si>
     <t>15,048258</t>
   </si>
   <si>
-    <t>04/11/2021</t>
+    <t>4/11/2021</t>
   </si>
   <si>
     <t>15,012576</t>
   </si>
   <si>
-    <t>03/11/2021</t>
+    <t>3/11/2021</t>
   </si>
   <si>
     <t>14,981540</t>
   </si>
   <si>
-    <t>02/11/2021</t>
+    <t>2/11/2021</t>
   </si>
   <si>
     <t>14,975546</t>
   </si>
   <si>
-    <t>01/11/2021</t>
+    <t>1/11/2021</t>
   </si>
   <si>
     <t>14,975014</t>
   </si>
   <si>
     <t>31/10/2021</t>
   </si>
   <si>
     <t>14,980710</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>14,979857</t>
   </si>
   <si>
     <t>29/10/2021</t>
   </si>
   <si>
     <t>14,978587</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
@@ -10071,811 +10458,811 @@
   <si>
     <t>13/10/2021</t>
   </si>
   <si>
     <t>14,941686</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>14,920150</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>14,954918</t>
   </si>
   <si>
     <t>10/10/2021</t>
   </si>
   <si>
     <t>15,000422</t>
   </si>
   <si>
-    <t>09/10/2021</t>
+    <t>9/10/2021</t>
   </si>
   <si>
     <t>14,999144</t>
   </si>
   <si>
-    <t>08/10/2021</t>
+    <t>8/10/2021</t>
   </si>
   <si>
     <t>14,997867</t>
   </si>
   <si>
-    <t>07/10/2021</t>
+    <t>7/10/2021</t>
   </si>
   <si>
     <t>15,002297</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>6/10/2021</t>
   </si>
   <si>
     <t>14,973536</t>
   </si>
   <si>
-    <t>05/10/2021</t>
+    <t>5/10/2021</t>
   </si>
   <si>
     <t>15,031792</t>
   </si>
   <si>
-    <t>04/10/2021</t>
+    <t>4/10/2021</t>
   </si>
   <si>
     <t>15,053521</t>
   </si>
   <si>
-    <t>03/10/2021</t>
+    <t>3/10/2021</t>
   </si>
   <si>
     <t>15,063320</t>
   </si>
   <si>
-    <t>02/10/2021</t>
+    <t>2/10/2021</t>
   </si>
   <si>
     <t>15,062150</t>
   </si>
   <si>
-    <t>01/10/2021</t>
+    <t>1/10/2021</t>
   </si>
   <si>
     <t>15,060981</t>
   </si>
   <si>
-    <t>30/09/2021</t>
+    <t>30/9/2021</t>
   </si>
   <si>
     <t>15,089779</t>
   </si>
   <si>
-    <t>29/09/2021</t>
+    <t>29/9/2021</t>
   </si>
   <si>
     <t>15,097268</t>
   </si>
   <si>
-    <t>28/09/2021</t>
+    <t>28/9/2021</t>
   </si>
   <si>
     <t>15,087200</t>
   </si>
   <si>
-    <t>27/09/2021</t>
+    <t>27/9/2021</t>
   </si>
   <si>
     <t>15,132976</t>
   </si>
   <si>
-    <t>26/09/2021</t>
+    <t>26/9/2021</t>
   </si>
   <si>
     <t>15,154352</t>
   </si>
   <si>
-    <t>25/09/2021</t>
+    <t>25/9/2021</t>
   </si>
   <si>
     <t>15,153240</t>
   </si>
   <si>
-    <t>24/09/2021</t>
+    <t>24/9/2021</t>
   </si>
   <si>
     <t>15,152129</t>
   </si>
   <si>
-    <t>23/09/2021</t>
+    <t>23/9/2021</t>
   </si>
   <si>
     <t>15,180842</t>
   </si>
   <si>
-    <t>22/09/2021</t>
+    <t>22/9/2021</t>
   </si>
   <si>
     <t>15,183008</t>
   </si>
   <si>
-    <t>21/09/2021</t>
+    <t>21/9/2021</t>
   </si>
   <si>
     <t>15,174141</t>
   </si>
   <si>
-    <t>20/09/2021</t>
+    <t>20/9/2021</t>
   </si>
   <si>
     <t>15,165687</t>
   </si>
   <si>
-    <t>19/09/2021</t>
+    <t>19/9/2021</t>
   </si>
   <si>
     <t>15,200519</t>
   </si>
   <si>
-    <t>18/09/2021</t>
+    <t>18/9/2021</t>
   </si>
   <si>
     <t>15,199506</t>
   </si>
   <si>
-    <t>17/09/2021</t>
+    <t>17/9/2021</t>
   </si>
   <si>
     <t>15,198493</t>
   </si>
   <si>
-    <t>16/09/2021</t>
+    <t>16/9/2021</t>
   </si>
   <si>
     <t>15,202496</t>
   </si>
   <si>
-    <t>15/09/2021</t>
+    <t>15/9/2021</t>
   </si>
   <si>
     <t>15,196094</t>
   </si>
   <si>
-    <t>14/09/2021</t>
+    <t>14/9/2021</t>
   </si>
   <si>
     <t>15,189134</t>
   </si>
   <si>
-    <t>13/09/2021</t>
+    <t>13/9/2021</t>
   </si>
   <si>
     <t>15,174589</t>
   </si>
   <si>
-    <t>12/09/2021</t>
+    <t>12/9/2021</t>
   </si>
   <si>
     <t>15,164586</t>
   </si>
   <si>
-    <t>11/09/2021</t>
+    <t>11/9/2021</t>
   </si>
   <si>
     <t>15,163664</t>
   </si>
   <si>
-    <t>10/09/2021</t>
+    <t>10/9/2021</t>
   </si>
   <si>
     <t>15,162742</t>
   </si>
   <si>
-    <t>09/09/2021</t>
+    <t>9/9/2021</t>
   </si>
   <si>
     <t>15,153124</t>
   </si>
   <si>
-    <t>08/09/2021</t>
+    <t>8/9/2021</t>
   </si>
   <si>
     <t>15,147449</t>
   </si>
   <si>
-    <t>07/09/2021</t>
+    <t>7/9/2021</t>
   </si>
   <si>
     <t>15,152854</t>
   </si>
   <si>
-    <t>06/09/2021</t>
+    <t>6/9/2021</t>
   </si>
   <si>
     <t>15,150494</t>
   </si>
   <si>
-    <t>05/09/2021</t>
+    <t>5/9/2021</t>
   </si>
   <si>
     <t>15,146560</t>
   </si>
   <si>
-    <t>04/09/2021</t>
+    <t>4/9/2021</t>
   </si>
   <si>
     <t>15,145703</t>
   </si>
   <si>
-    <t>03/09/2021</t>
+    <t>3/9/2021</t>
   </si>
   <si>
     <t>15,144846</t>
   </si>
   <si>
-    <t>02/09/2021</t>
+    <t>2/9/2021</t>
   </si>
   <si>
     <t>15,142663</t>
   </si>
   <si>
-    <t>01/09/2021</t>
+    <t>1/9/2021</t>
   </si>
   <si>
     <t>15,138027</t>
   </si>
   <si>
-    <t>31/08/2021</t>
+    <t>31/8/2021</t>
   </si>
   <si>
     <t>15,134432</t>
   </si>
   <si>
-    <t>30/08/2021</t>
+    <t>30/8/2021</t>
   </si>
   <si>
     <t>15,126251</t>
   </si>
   <si>
-    <t>29/08/2021</t>
+    <t>29/8/2021</t>
   </si>
   <si>
     <t>15,121453</t>
   </si>
   <si>
-    <t>28/08/2021</t>
+    <t>28/8/2021</t>
   </si>
   <si>
     <t>15,120146</t>
   </si>
   <si>
-    <t>27/08/2021</t>
+    <t>27/8/2021</t>
   </si>
   <si>
     <t>15,118838</t>
   </si>
   <si>
-    <t>26/08/2021</t>
+    <t>26/8/2021</t>
   </si>
   <si>
     <t>15,119956</t>
   </si>
   <si>
-    <t>25/08/2021</t>
+    <t>25/8/2021</t>
   </si>
   <si>
     <t>15,123268</t>
   </si>
   <si>
-    <t>24/08/2021</t>
+    <t>24/8/2021</t>
   </si>
   <si>
     <t>15,122405</t>
   </si>
   <si>
-    <t>23/08/2021</t>
+    <t>23/8/2021</t>
   </si>
   <si>
     <t>15,118921</t>
   </si>
   <si>
-    <t>22/08/2021</t>
+    <t>22/8/2021</t>
   </si>
   <si>
     <t>15,114775</t>
   </si>
   <si>
-    <t>21/08/2021</t>
+    <t>21/8/2021</t>
   </si>
   <si>
     <t>15,113446</t>
   </si>
   <si>
-    <t>20/08/2021</t>
+    <t>20/8/2021</t>
   </si>
   <si>
     <t>15,112117</t>
   </si>
   <si>
-    <t>19/08/2021</t>
+    <t>19/8/2021</t>
   </si>
   <si>
     <t>15,112094</t>
   </si>
   <si>
-    <t>18/08/2021</t>
+    <t>18/8/2021</t>
   </si>
   <si>
     <t>15,127812</t>
   </si>
   <si>
-    <t>17/08/2021</t>
+    <t>17/8/2021</t>
   </si>
   <si>
     <t>15,122309</t>
   </si>
   <si>
-    <t>16/08/2021</t>
+    <t>16/8/2021</t>
   </si>
   <si>
     <t>15,128031</t>
   </si>
   <si>
-    <t>15/08/2021</t>
+    <t>15/8/2021</t>
   </si>
   <si>
     <t>15,128264</t>
   </si>
   <si>
-    <t>14/08/2021</t>
+    <t>14/8/2021</t>
   </si>
   <si>
     <t>15,126935</t>
   </si>
   <si>
-    <t>13/08/2021</t>
+    <t>13/8/2021</t>
   </si>
   <si>
     <t>15,125606</t>
   </si>
   <si>
-    <t>12/08/2021</t>
+    <t>12/8/2021</t>
   </si>
   <si>
     <t>15,125886</t>
   </si>
   <si>
-    <t>11/08/2021</t>
+    <t>11/8/2021</t>
   </si>
   <si>
     <t>15,121325</t>
   </si>
   <si>
-    <t>10/08/2021</t>
+    <t>10/8/2021</t>
   </si>
   <si>
     <t>15,131983</t>
   </si>
   <si>
-    <t>09/08/2021</t>
+    <t>9/8/2021</t>
   </si>
   <si>
     <t>15,133039</t>
   </si>
   <si>
-    <t>08/08/2021</t>
+    <t>8/8/2021</t>
   </si>
   <si>
     <t>15,138283</t>
   </si>
   <si>
-    <t>07/08/2021</t>
+    <t>7/8/2021</t>
   </si>
   <si>
     <t>15,136955</t>
   </si>
   <si>
-    <t>06/08/2021</t>
+    <t>6/8/2021</t>
   </si>
   <si>
     <t>15,135627</t>
   </si>
   <si>
-    <t>05/08/2021</t>
+    <t>5/8/2021</t>
   </si>
   <si>
     <t>15,136670</t>
   </si>
   <si>
-    <t>04/08/2021</t>
+    <t>4/8/2021</t>
   </si>
   <si>
     <t>15,124491</t>
   </si>
   <si>
-    <t>03/08/2021</t>
+    <t>3/8/2021</t>
   </si>
   <si>
     <t>15,097456</t>
   </si>
   <si>
-    <t>02/08/2021</t>
+    <t>2/8/2021</t>
   </si>
   <si>
     <t>15,084443</t>
   </si>
   <si>
-    <t>01/08/2021</t>
+    <t>1/8/2021</t>
   </si>
   <si>
     <t>15,070743</t>
   </si>
   <si>
-    <t>31/07/2021</t>
+    <t>31/7/2021</t>
   </si>
   <si>
     <t>15,069433</t>
   </si>
   <si>
-    <t>30/07/2021</t>
+    <t>30/7/2021</t>
   </si>
   <si>
     <t>15,068509</t>
   </si>
   <si>
-    <t>29/07/2021</t>
+    <t>29/7/2021</t>
   </si>
   <si>
     <t>15,061804</t>
   </si>
   <si>
-    <t>28/07/2021</t>
+    <t>28/7/2021</t>
   </si>
   <si>
     <t>15,042775</t>
   </si>
   <si>
-    <t>27/07/2021</t>
+    <t>27/7/2021</t>
   </si>
   <si>
     <t>15,041020</t>
   </si>
   <si>
-    <t>26/07/2021</t>
+    <t>26/7/2021</t>
   </si>
   <si>
     <t>15,044381</t>
   </si>
   <si>
-    <t>25/07/2021</t>
+    <t>25/7/2021</t>
   </si>
   <si>
     <t>15,039106</t>
   </si>
   <si>
-    <t>24/07/2021</t>
+    <t>24/7/2021</t>
   </si>
   <si>
     <t>15,037837</t>
   </si>
   <si>
-    <t>23/07/2021</t>
+    <t>23/7/2021</t>
   </si>
   <si>
     <t>15,036568</t>
   </si>
   <si>
-    <t>22/07/2021</t>
+    <t>22/7/2021</t>
   </si>
   <si>
     <t>15,026059</t>
   </si>
   <si>
-    <t>21/07/2021</t>
+    <t>21/7/2021</t>
   </si>
   <si>
     <t>15,015836</t>
   </si>
   <si>
-    <t>20/07/2021</t>
+    <t>20/7/2021</t>
   </si>
   <si>
     <t>15,010586</t>
   </si>
   <si>
-    <t>19/07/2021</t>
+    <t>19/7/2021</t>
   </si>
   <si>
     <t>15,021862</t>
   </si>
   <si>
-    <t>18/07/2021</t>
+    <t>18/7/2021</t>
   </si>
   <si>
     <t>15,048519</t>
   </si>
   <si>
-    <t>17/07/2021</t>
+    <t>17/7/2021</t>
   </si>
   <si>
     <t>15,047292</t>
   </si>
   <si>
-    <t>16/07/2021</t>
+    <t>16/7/2021</t>
   </si>
   <si>
     <t>15,046065</t>
   </si>
   <si>
-    <t>15/07/2021</t>
+    <t>15/7/2021</t>
   </si>
   <si>
     <t>15,038924</t>
   </si>
   <si>
-    <t>14/07/2021</t>
+    <t>14/7/2021</t>
   </si>
   <si>
     <t>15,029743</t>
   </si>
   <si>
-    <t>13/07/2021</t>
+    <t>13/7/2021</t>
   </si>
   <si>
     <t>15,025114</t>
   </si>
   <si>
-    <t>12/07/2021</t>
+    <t>12/7/2021</t>
   </si>
   <si>
     <t>15,020933</t>
   </si>
   <si>
-    <t>11/07/2021</t>
+    <t>11/7/2021</t>
   </si>
   <si>
     <t>15,014820</t>
   </si>
   <si>
-    <t>10/07/2021</t>
+    <t>10/7/2021</t>
   </si>
   <si>
     <t>15,013702</t>
   </si>
   <si>
-    <t>09/07/2021</t>
+    <t>9/7/2021</t>
   </si>
   <si>
     <t>15,012584</t>
   </si>
   <si>
-    <t>08/07/2021</t>
+    <t>8/7/2021</t>
   </si>
   <si>
     <t>15,011634</t>
   </si>
   <si>
-    <t>07/07/2021</t>
+    <t>7/7/2021</t>
   </si>
   <si>
     <t>15,033180</t>
   </si>
   <si>
-    <t>06/07/2021</t>
+    <t>6/7/2021</t>
   </si>
   <si>
     <t>15,027506</t>
   </si>
   <si>
-    <t>05/07/2021</t>
+    <t>5/7/2021</t>
   </si>
   <si>
     <t>15,025784</t>
   </si>
   <si>
-    <t>04/07/2021</t>
+    <t>4/7/2021</t>
   </si>
   <si>
     <t>15,019896</t>
   </si>
   <si>
-    <t>03/07/2021</t>
+    <t>3/7/2021</t>
   </si>
   <si>
     <t>15,018772</t>
   </si>
   <si>
-    <t>02/07/2021</t>
+    <t>2/7/2021</t>
   </si>
   <si>
     <t>15,017647</t>
   </si>
   <si>
-    <t>01/07/2021</t>
+    <t>1/7/2021</t>
   </si>
   <si>
     <t>15,011956</t>
   </si>
   <si>
-    <t>30/06/2021</t>
+    <t>30/6/2021</t>
   </si>
   <si>
     <t>15,011724</t>
   </si>
   <si>
-    <t>29/06/2021</t>
+    <t>29/6/2021</t>
   </si>
   <si>
     <t>15,012395</t>
   </si>
   <si>
-    <t>28/06/2021</t>
+    <t>28/6/2021</t>
   </si>
   <si>
     <t>15,014293</t>
   </si>
   <si>
-    <t>27/06/2021</t>
+    <t>27/6/2021</t>
   </si>
   <si>
     <t>15,014994</t>
   </si>
   <si>
-    <t>26/06/2021</t>
+    <t>26/6/2021</t>
   </si>
   <si>
     <t>15,014091</t>
   </si>
   <si>
-    <t>25/06/2021</t>
+    <t>25/6/2021</t>
   </si>
   <si>
     <t>15,013187</t>
   </si>
   <si>
-    <t>24/06/2021</t>
+    <t>24/6/2021</t>
   </si>
   <si>
     <t>15,009157</t>
   </si>
   <si>
-    <t>23/06/2021</t>
+    <t>23/6/2021</t>
   </si>
   <si>
     <t>14,999706</t>
   </si>
   <si>
-    <t>22/06/2021</t>
+    <t>22/6/2021</t>
   </si>
   <si>
     <t>14,989141</t>
   </si>
   <si>
-    <t>21/06/2021</t>
+    <t>21/6/2021</t>
   </si>
   <si>
     <t>14,984657</t>
   </si>
   <si>
-    <t>20/06/2021</t>
+    <t>20/6/2021</t>
   </si>
   <si>
     <t>14,995572</t>
   </si>
   <si>
-    <t>19/06/2021</t>
+    <t>19/6/2021</t>
   </si>
   <si>
     <t>14,994476</t>
   </si>
   <si>
-    <t>18/06/2021</t>
+    <t>18/6/2021</t>
   </si>
   <si>
     <t>14,993377</t>
   </si>
   <si>
-    <t>17/06/2021</t>
+    <t>17/6/2021</t>
   </si>
   <si>
     <t>14,995411</t>
   </si>
   <si>
-    <t>16/06/2021</t>
+    <t>16/6/2021</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>15/06/2021</t>
-[...14 lines deleted...]
-    <t>10/06/2021</t>
+    <t>15/6/2021</t>
+  </si>
+  <si>
+    <t>14/6/2021</t>
+  </si>
+  <si>
+    <t>13/6/2021</t>
+  </si>
+  <si>
+    <t>12/6/2021</t>
+  </si>
+  <si>
+    <t>11/6/2021</t>
+  </si>
+  <si>
+    <t>10/6/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1801"/>
+  <dimension ref="A1:B1866"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -11535,891 +11922,891 @@
       <c r="B85" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>174</v>
+        <v>114</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B103" s="0" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B116" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B117" s="0" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B129" s="0" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B136" s="0" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B138" s="0" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B139" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B140" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B141" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="B145" s="0" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B148" s="0" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B150" s="0" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B151" s="0" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B152" s="0" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B153" s="0" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B154" s="0" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B155" s="0" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B159" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B161" s="0" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B162" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B163" s="0" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B164" s="0" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B165" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B166" s="0" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B167" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B168" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B169" s="0" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B170" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B171" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B172" s="0" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B173" s="0" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B174" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B175" s="0" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B176" s="0" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B177" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B178" s="0" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="B179" s="0" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B180" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="B182" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B185" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B186" s="0" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B188" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B189" s="0" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="B190" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="B192" s="0" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>386</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>389</v>
       </c>
@@ -12895,939 +13282,939 @@
       <c r="B255" s="0" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>510</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>512</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="B259" s="0" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B261" s="0" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="B262" s="0" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B263" s="0" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B264" s="0" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="B265" s="0" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B266" s="0" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B267" s="0" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B268" s="0" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B269" s="0" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B270" s="0" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="B271" s="0" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B273" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="B274" s="0" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B275" s="0" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B276" s="0" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B277" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="B278" s="0" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="B279" s="0" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="B280" s="0" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="B281" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B282" s="0" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="B283" s="0" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B284" s="0" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B285" s="0" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="B286" s="0" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="B287" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="B288" s="0" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="B289" s="0" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="B290" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B291" s="0" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="B292" s="0" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="B293" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B294" s="0" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B295" s="0" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="B296" s="0" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="B297" s="0" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="B298" s="0" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="B299" s="0" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="B300" s="0" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B301" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="B302" s="0" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B303" s="0" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B304" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="B305" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="B306" s="0" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B307" s="0" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="B308" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="B309" s="0" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="B310" s="0" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B311" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="B312" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B313" s="0" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="B314" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="B315" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B316" s="0" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="B317" s="0" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="B318" s="0" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="B319" s="0" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B320" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="B321" s="0" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="B322" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="B323" s="0" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="B324" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="B325" s="0" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="B326" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="B327" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="B328" s="0" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="B329" s="0" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="B330" s="0" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="B331" s="0" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="B332" s="0" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="B333" s="0" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B334" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="B335" s="0" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="B336" s="0" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="B337" s="0" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="B338" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="B339" s="0" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="B340" s="0" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="B341" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="B342" s="0" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="B343" s="0" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="B344" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B345" s="0" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="B346" s="0" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="B347" s="0" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B348" s="0" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="B349" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="B350" s="0" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="B351" s="0" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="B352" s="0" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="B353" s="0" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="B354" s="0" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="B355" s="0" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="B356" s="0" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="B357" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="B358" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="B359" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="B360" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="B361" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="B362" s="0" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="B363" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="B364" s="0" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="B365" s="0" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="B366" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="B367" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="B368" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="B369" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
         <v>735</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
         <v>737</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
         <v>739</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>740</v>
       </c>
@@ -14303,10968 +14690,11488 @@
       <c r="B431" s="0" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
         <v>859</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
         <v>861</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
         <v>863</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="B435" s="0" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="B436" s="0" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="B437" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="B438" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="B439" s="0" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="B440" s="0" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="B441" s="0" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="B442" s="0" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="B443" s="0" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="B444" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="B445" s="0" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="B446" s="0" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="B447" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="B448" s="0" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="B449" s="0" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="B450" s="0" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="B451" s="0" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="B452" s="0" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="B453" s="0" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="B455" s="0" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="B456" s="0" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="B457" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="B458" s="0" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="B459" s="0" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="B462" s="0" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="B463" s="0" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="B465" s="0" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="B466" s="0" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="B467" s="0" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="B468" s="0" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="B469" s="0" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="B470" s="0" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B471" s="0" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="B472" s="0" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="B473" s="0" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B474" s="0" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="B475" s="0" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="B476" s="0" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="B477" s="0" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="B478" s="0" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="B479" s="0" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="B480" s="0" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="B481" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="B482" s="0" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="B483" s="0" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="B484" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="B485" s="0" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="B486" s="0" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="B487" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="B488" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="B489" s="0" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="B490" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="B491" s="0" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="B492" s="0" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="B493" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="B494" s="0" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="B495" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="B496" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="B497" s="0" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="B498" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="B499" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="B500" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="B501" s="0" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="B502" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B503" s="0" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B504" s="0" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B505" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B506" s="0" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B507" s="0" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B508" s="0" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B509" s="0" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B510" s="0" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B511" s="0" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B512" s="0" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B513" s="0" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B514" s="0" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B515" s="0" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B516" s="0" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B517" s="0" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B518" s="0" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B519" s="0" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B520" s="0" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B521" s="0" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B522" s="0" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B523" s="0" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B525" s="0" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B526" s="0" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B527" s="0" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B528" s="0" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B529" s="0" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B530" s="0" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B531" s="0" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B532" s="0" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B533" s="0" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B534" s="0" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B535" s="0" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B536" s="0" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B537" s="0" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B538" s="0" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B539" s="0" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B540" s="0" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B541" s="0" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B542" s="0" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B543" s="0" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B544" s="0" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B545" s="0" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B546" s="0" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B547" s="0" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B548" s="0" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B549" s="0" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B550" s="0" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B551" s="0" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B552" s="0" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B553" s="0" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B554" s="0" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B555" s="0" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B556" s="0" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B557" s="0" t="s">
         <v>1109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B558" s="0" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B559" s="0" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B560" s="0" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B561" s="0" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B562" s="0" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B563" s="0" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B564" s="0" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B565" s="0" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B566" s="0" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B567" s="0" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B568" s="0" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B569" s="0" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B570" s="0" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B571" s="0" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B572" s="0" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B573" s="0" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B574" s="0" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B575" s="0" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B576" s="0" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B577" s="0" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B578" s="0" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B579" s="0" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B580" s="0" t="s">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B581" s="0" t="s">
         <v>1157</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B582" s="0" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B583" s="0" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B584" s="0" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B585" s="0" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B586" s="0" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B587" s="0" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B588" s="0" t="s">
         <v>1171</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B589" s="0" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B590" s="0" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B591" s="0" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B592" s="0" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B593" s="0" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B594" s="0" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B595" s="0" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B596" s="0" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B597" s="0" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B598" s="0" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B599" s="0" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B600" s="0" t="s">
         <v>1195</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B601" s="0" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B602" s="0" t="s">
         <v>1199</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B603" s="0" t="s">
         <v>1201</v>
-      </c>
-[...1 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B604" s="0" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B605" s="0" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B606" s="0" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B607" s="0" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B608" s="0" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B609" s="0" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B610" s="0" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B611" s="0" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B612" s="0" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B613" s="0" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B614" s="0" t="s">
         <v>1223</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B615" s="0" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B616" s="0" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B617" s="0" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B618" s="0" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B619" s="0" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B620" s="0" t="s">
         <v>1235</v>
-      </c>
-[...1 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B621" s="0" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B622" s="0" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B623" s="0" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B624" s="0" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B625" s="0" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B626" s="0" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B627" s="0" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B628" s="0" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B629" s="0" t="s">
         <v>1253</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B630" s="0" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B631" s="0" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B632" s="0" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B633" s="0" t="s">
         <v>1261</v>
-      </c>
-[...1 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B634" s="0" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B635" s="0" t="s">
         <v>1265</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B636" s="0" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B637" s="0" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B638" s="0" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B639" s="0" t="s">
         <v>1273</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B640" s="0" t="s">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B641" s="0" t="s">
         <v>1277</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B642" s="0" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B643" s="0" t="s">
         <v>1281</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B644" s="0" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B645" s="0" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B646" s="0" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B647" s="0" t="s">
         <v>1289</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B648" s="0" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B649" s="0" t="s">
         <v>1293</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B650" s="0" t="s">
         <v>1295</v>
-      </c>
-[...1 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B651" s="0" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B652" s="0" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B653" s="0" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B654" s="0" t="s">
         <v>1303</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B655" s="0" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B656" s="0" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B657" s="0" t="s">
         <v>1309</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B658" s="0" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B659" s="0" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B660" s="0" t="s">
         <v>1315</v>
-      </c>
-[...1 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B661" s="0" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B662" s="0" t="s">
         <v>1319</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B663" s="0" t="s">
         <v>1321</v>
-      </c>
-[...1 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B664" s="0" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B665" s="0" t="s">
         <v>1325</v>
-      </c>
-[...1 lines deleted...]
-        <v>1326</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B666" s="0" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B667" s="0" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B668" s="0" t="s">
         <v>1331</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B669" s="0" t="s">
         <v>1333</v>
-      </c>
-[...1 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B670" s="0" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B671" s="0" t="s">
         <v>1337</v>
-      </c>
-[...1 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B672" s="0" t="s">
         <v>1339</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B673" s="0" t="s">
         <v>1341</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B674" s="0" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B675" s="0" t="s">
         <v>1345</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B676" s="0" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B677" s="0" t="s">
         <v>1349</v>
-      </c>
-[...1 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B678" s="0" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B679" s="0" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B680" s="0" t="s">
         <v>1355</v>
-      </c>
-[...1 lines deleted...]
-        <v>1356</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B681" s="0" t="s">
         <v>1357</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B682" s="0" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B683" s="0" t="s">
         <v>1361</v>
-      </c>
-[...1 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B684" s="0" t="s">
         <v>1363</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B685" s="0" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B686" s="0" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B687" s="0" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B688" s="0" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B689" s="0" t="s">
         <v>1373</v>
-      </c>
-[...1 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B690" s="0" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B691" s="0" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B692" s="0" t="s">
         <v>1379</v>
-      </c>
-[...1 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B693" s="0" t="s">
         <v>1381</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B694" s="0" t="s">
         <v>1383</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B695" s="0" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1386</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B696" s="0" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B697" s="0" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B698" s="0" t="s">
         <v>1391</v>
-      </c>
-[...1 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B699" s="0" t="s">
         <v>1393</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B700" s="0" t="s">
         <v>1395</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B701" s="0" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B702" s="0" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B703" s="0" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B704" s="0" t="s">
         <v>1403</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B705" s="0" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B706" s="0" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B707" s="0" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B708" s="0" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B709" s="0" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B710" s="0" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B711" s="0" t="s">
         <v>1417</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B712" s="0" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B713" s="0" t="s">
         <v>1421</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B714" s="0" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B715" s="0" t="s">
         <v>1425</v>
-      </c>
-[...1 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B716" s="0" t="s">
         <v>1427</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B717" s="0" t="s">
         <v>1429</v>
-      </c>
-[...1 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B718" s="0" t="s">
         <v>1431</v>
-      </c>
-[...1 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B719" s="0" t="s">
         <v>1433</v>
-      </c>
-[...1 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B720" s="0" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B721" s="0" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B722" s="0" t="s">
         <v>1439</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B723" s="0" t="s">
         <v>1441</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B724" s="0" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B725" s="0" t="s">
         <v>1445</v>
-      </c>
-[...1 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B726" s="0" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B727" s="0" t="s">
         <v>1449</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B728" s="0" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B729" s="0" t="s">
         <v>1453</v>
-      </c>
-[...1 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B730" s="0" t="s">
         <v>1455</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B731" s="0" t="s">
         <v>1457</v>
-      </c>
-[...1 lines deleted...]
-        <v>1458</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B732" s="0" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B733" s="0" t="s">
         <v>1461</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B734" s="0" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B735" s="0" t="s">
         <v>1465</v>
-      </c>
-[...1 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B736" s="0" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B737" s="0" t="s">
         <v>1469</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B738" s="0" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B739" s="0" t="s">
         <v>1473</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B740" s="0" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B741" s="0" t="s">
         <v>1477</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B742" s="0" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B743" s="0" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B744" s="0" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B745" s="0" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B746" s="0" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B747" s="0" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B748" s="0" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B749" s="0" t="s">
         <v>1493</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B750" s="0" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B751" s="0" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B752" s="0" t="s">
         <v>1499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B753" s="0" t="s">
         <v>1501</v>
-      </c>
-[...1 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B754" s="0" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B755" s="0" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B756" s="0" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B757" s="0" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B758" s="0" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B759" s="0" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B760" s="0" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B761" s="0" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B762" s="0" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B763" s="0" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B764" s="0" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B765" s="0" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B766" s="0" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B767" s="0" t="s">
         <v>1529</v>
-      </c>
-[...1 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B768" s="0" t="s">
         <v>1531</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B769" s="0" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B770" s="0" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B771" s="0" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B772" s="0" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B773" s="0" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B774" s="0" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B775" s="0" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B776" s="0" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B777" s="0" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B778" s="0" t="s">
         <v>1551</v>
-      </c>
-[...1 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B779" s="0" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B780" s="0" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B781" s="0" t="s">
         <v>1557</v>
-      </c>
-[...1 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B782" s="0" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B783" s="0" t="s">
         <v>1561</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B784" s="0" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B785" s="0" t="s">
         <v>1565</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B786" s="0" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B787" s="0" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B788" s="0" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B789" s="0" t="s">
         <v>1573</v>
-      </c>
-[...1 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B790" s="0" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B791" s="0" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B792" s="0" t="s">
         <v>1579</v>
-      </c>
-[...1 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B793" s="0" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B794" s="0" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B795" s="0" t="s">
         <v>1585</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B796" s="0" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B797" s="0" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B798" s="0" t="s">
         <v>1591</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B799" s="0" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B800" s="0" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B801" s="0" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B802" s="0" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B803" s="0" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B804" s="0" t="s">
         <v>1603</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B805" s="0" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B806" s="0" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B807" s="0" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B808" s="0" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B809" s="0" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B810" s="0" t="s">
         <v>1615</v>
-      </c>
-[...1 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B811" s="0" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B812" s="0" t="s">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B813" s="0" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B814" s="0" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B815" s="0" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B816" s="0" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B817" s="0" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B818" s="0" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B819" s="0" t="s">
         <v>1633</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B820" s="0" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B821" s="0" t="s">
         <v>1637</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B822" s="0" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B823" s="0" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B824" s="0" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B825" s="0" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B826" s="0" t="s">
         <v>1647</v>
-      </c>
-[...1 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B827" s="0" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B828" s="0" t="s">
         <v>1651</v>
-      </c>
-[...1 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B829" s="0" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B830" s="0" t="s">
         <v>1655</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B831" s="0" t="s">
         <v>1657</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B832" s="0" t="s">
         <v>1659</v>
-      </c>
-[...1 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B833" s="0" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B834" s="0" t="s">
         <v>1663</v>
-      </c>
-[...1 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B835" s="0" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B836" s="0" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B837" s="0" t="s">
         <v>1669</v>
-      </c>
-[...1 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B838" s="0" t="s">
         <v>1671</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B839" s="0" t="s">
         <v>1673</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B840" s="0" t="s">
         <v>1675</v>
-      </c>
-[...1 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B841" s="0" t="s">
         <v>1677</v>
-      </c>
-[...1 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B842" s="0" t="s">
         <v>1679</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B843" s="0" t="s">
         <v>1681</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B844" s="0" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B845" s="0" t="s">
         <v>1685</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B846" s="0" t="s">
         <v>1687</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B847" s="0" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B848" s="0" t="s">
         <v>1691</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B849" s="0" t="s">
         <v>1693</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B850" s="0" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B851" s="0" t="s">
         <v>1697</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B852" s="0" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B853" s="0" t="s">
         <v>1701</v>
-      </c>
-[...1 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B854" s="0" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B855" s="0" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B856" s="0" t="s">
         <v>1707</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B857" s="0" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B858" s="0" t="s">
         <v>1711</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B859" s="0" t="s">
         <v>1713</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B860" s="0" t="s">
         <v>1715</v>
-      </c>
-[...1 lines deleted...]
-        <v>1716</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B861" s="0" t="s">
         <v>1717</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B862" s="0" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B863" s="0" t="s">
         <v>1721</v>
-      </c>
-[...1 lines deleted...]
-        <v>1722</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B864" s="0" t="s">
         <v>1723</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B865" s="0" t="s">
         <v>1725</v>
-      </c>
-[...1 lines deleted...]
-        <v>1726</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B866" s="0" t="s">
         <v>1727</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B867" s="0" t="s">
         <v>1729</v>
-      </c>
-[...1 lines deleted...]
-        <v>1730</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B868" s="0" t="s">
         <v>1731</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B869" s="0" t="s">
         <v>1733</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B870" s="0" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B871" s="0" t="s">
         <v>1737</v>
-      </c>
-[...1 lines deleted...]
-        <v>1738</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B872" s="0" t="s">
         <v>1739</v>
-      </c>
-[...1 lines deleted...]
-        <v>1740</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B873" s="0" t="s">
         <v>1741</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B874" s="0" t="s">
         <v>1743</v>
-      </c>
-[...1 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B875" s="0" t="s">
         <v>1745</v>
-      </c>
-[...1 lines deleted...]
-        <v>1746</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B876" s="0" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B877" s="0" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B878" s="0" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1752</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B879" s="0" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B880" s="0" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B881" s="0" t="s">
         <v>1757</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B882" s="0" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B883" s="0" t="s">
         <v>1761</v>
-      </c>
-[...1 lines deleted...]
-        <v>1762</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B884" s="0" t="s">
         <v>1763</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B885" s="0" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B886" s="0" t="s">
         <v>1767</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B887" s="0" t="s">
         <v>1769</v>
-      </c>
-[...1 lines deleted...]
-        <v>1770</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B888" s="0" t="s">
         <v>1771</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B889" s="0" t="s">
         <v>1773</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B890" s="0" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B891" s="0" t="s">
         <v>1777</v>
-      </c>
-[...1 lines deleted...]
-        <v>1778</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B892" s="0" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B893" s="0" t="s">
         <v>1781</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B894" s="0" t="s">
         <v>1783</v>
-      </c>
-[...1 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B895" s="0" t="s">
         <v>1785</v>
-      </c>
-[...1 lines deleted...]
-        <v>1786</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B896" s="0" t="s">
         <v>1787</v>
-      </c>
-[...1 lines deleted...]
-        <v>1788</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B897" s="0" t="s">
         <v>1789</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B898" s="0" t="s">
         <v>1791</v>
-      </c>
-[...1 lines deleted...]
-        <v>1792</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B899" s="0" t="s">
         <v>1793</v>
-      </c>
-[...1 lines deleted...]
-        <v>1794</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B900" s="0" t="s">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B901" s="0" t="s">
         <v>1797</v>
-      </c>
-[...1 lines deleted...]
-        <v>1798</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B902" s="0" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B903" s="0" t="s">
         <v>1801</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B904" s="0" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1804</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B905" s="0" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B906" s="0" t="s">
         <v>1807</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B907" s="0" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B908" s="0" t="s">
         <v>1811</v>
-      </c>
-[...1 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B909" s="0" t="s">
         <v>1813</v>
-      </c>
-[...1 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B910" s="0" t="s">
         <v>1815</v>
-      </c>
-[...1 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B911" s="0" t="s">
         <v>1817</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B912" s="0" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B913" s="0" t="s">
         <v>1821</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B914" s="0" t="s">
         <v>1823</v>
-      </c>
-[...1 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B915" s="0" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B916" s="0" t="s">
         <v>1827</v>
-      </c>
-[...1 lines deleted...]
-        <v>1828</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B917" s="0" t="s">
         <v>1829</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B918" s="0" t="s">
         <v>1831</v>
-      </c>
-[...1 lines deleted...]
-        <v>1832</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B919" s="0" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B920" s="0" t="s">
         <v>1835</v>
-      </c>
-[...1 lines deleted...]
-        <v>1836</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B921" s="0" t="s">
         <v>1837</v>
-      </c>
-[...1 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B922" s="0" t="s">
         <v>1839</v>
-      </c>
-[...1 lines deleted...]
-        <v>1840</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B923" s="0" t="s">
         <v>1841</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B924" s="0" t="s">
         <v>1843</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B925" s="0" t="s">
         <v>1845</v>
-      </c>
-[...1 lines deleted...]
-        <v>1846</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B926" s="0" t="s">
         <v>1847</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B927" s="0" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B928" s="0" t="s">
         <v>1851</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B929" s="0" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B930" s="0" t="s">
         <v>1855</v>
-      </c>
-[...1 lines deleted...]
-        <v>1856</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B931" s="0" t="s">
         <v>1857</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B932" s="0" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B933" s="0" t="s">
         <v>1861</v>
-      </c>
-[...1 lines deleted...]
-        <v>1862</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B934" s="0" t="s">
         <v>1863</v>
-      </c>
-[...1 lines deleted...]
-        <v>1864</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B935" s="0" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B936" s="0" t="s">
         <v>1867</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B937" s="0" t="s">
         <v>1869</v>
-      </c>
-[...1 lines deleted...]
-        <v>1870</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B938" s="0" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B939" s="0" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B940" s="0" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B941" s="0" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B942" s="0" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B943" s="0" t="s">
         <v>1881</v>
-      </c>
-[...1 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B944" s="0" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B945" s="0" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B946" s="0" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B947" s="0" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B948" s="0" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B949" s="0" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B950" s="0" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B951" s="0" t="s">
         <v>1897</v>
-      </c>
-[...1 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B952" s="0" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B953" s="0" t="s">
         <v>1901</v>
-      </c>
-[...1 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B954" s="0" t="s">
         <v>1903</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B955" s="0" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B956" s="0" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B957" s="0" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B958" s="0" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B959" s="0" t="s">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B960" s="0" t="s">
         <v>1915</v>
-      </c>
-[...1 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B961" s="0" t="s">
         <v>1917</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B962" s="0" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B963" s="0" t="s">
         <v>1921</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B964" s="0" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B965" s="0" t="s">
         <v>1925</v>
-      </c>
-[...1 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B966" s="0" t="s">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B967" s="0" t="s">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B968" s="0" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B969" s="0" t="s">
         <v>1933</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B970" s="0" t="s">
         <v>1935</v>
-      </c>
-[...1 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B971" s="0" t="s">
         <v>1937</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B972" s="0" t="s">
         <v>1939</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B973" s="0" t="s">
         <v>1941</v>
-      </c>
-[...1 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B974" s="0" t="s">
         <v>1943</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B975" s="0" t="s">
         <v>1945</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B976" s="0" t="s">
         <v>1947</v>
-      </c>
-[...1 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B977" s="0" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B978" s="0" t="s">
         <v>1951</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B979" s="0" t="s">
         <v>1953</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B980" s="0" t="s">
         <v>1955</v>
-      </c>
-[...1 lines deleted...]
-        <v>1956</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B981" s="0" t="s">
         <v>1957</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B982" s="0" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B983" s="0" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B984" s="0" t="s">
         <v>1963</v>
-      </c>
-[...1 lines deleted...]
-        <v>1964</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B985" s="0" t="s">
         <v>1965</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B986" s="0" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B987" s="0" t="s">
         <v>1969</v>
-      </c>
-[...1 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B988" s="0" t="s">
         <v>1971</v>
-      </c>
-[...1 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B989" s="0" t="s">
         <v>1973</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B990" s="0" t="s">
         <v>1975</v>
-      </c>
-[...1 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B991" s="0" t="s">
         <v>1977</v>
-      </c>
-[...1 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B992" s="0" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B993" s="0" t="s">
         <v>1981</v>
-      </c>
-[...1 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B994" s="0" t="s">
         <v>1983</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B995" s="0" t="s">
         <v>1985</v>
-      </c>
-[...1 lines deleted...]
-        <v>1986</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B996" s="0" t="s">
         <v>1987</v>
-      </c>
-[...1 lines deleted...]
-        <v>1988</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B997" s="0" t="s">
         <v>1989</v>
-      </c>
-[...1 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B998" s="0" t="s">
         <v>1991</v>
-      </c>
-[...1 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B999" s="0" t="s">
         <v>1993</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B1000" s="0" t="s">
         <v>1995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B1001" s="0" t="s">
         <v>1997</v>
-      </c>
-[...1 lines deleted...]
-        <v>1998</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B1002" s="0" t="s">
         <v>1999</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B1003" s="0" t="s">
         <v>2001</v>
-      </c>
-[...1 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1004" s="0" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B1005" s="0" t="s">
         <v>2005</v>
-      </c>
-[...1 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B1006" s="0" t="s">
         <v>2007</v>
-      </c>
-[...1 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B1007" s="0" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B1008" s="0" t="s">
         <v>2011</v>
-      </c>
-[...1 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B1009" s="0" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B1010" s="0" t="s">
         <v>2015</v>
-      </c>
-[...1 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B1011" s="0" t="s">
         <v>2017</v>
-      </c>
-[...1 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B1012" s="0" t="s">
         <v>2019</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B1013" s="0" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B1014" s="0" t="s">
         <v>2023</v>
-      </c>
-[...1 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B1015" s="0" t="s">
         <v>2025</v>
-      </c>
-[...1 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B1016" s="0" t="s">
         <v>2027</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B1017" s="0" t="s">
         <v>2029</v>
-      </c>
-[...1 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B1018" s="0" t="s">
         <v>2031</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B1019" s="0" t="s">
         <v>2033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B1020" s="0" t="s">
         <v>2035</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1021" s="0" t="s">
         <v>2037</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B1022" s="0" t="s">
         <v>2039</v>
-      </c>
-[...1 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1023" s="0" t="s">
         <v>2041</v>
-      </c>
-[...1 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1024" s="0" t="s">
         <v>2043</v>
-      </c>
-[...1 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1025" s="0" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B1026" s="0" t="s">
         <v>2047</v>
-      </c>
-[...1 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B1027" s="0" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1028" s="0" t="s">
         <v>2051</v>
-      </c>
-[...1 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1029" s="0" t="s">
         <v>2053</v>
-      </c>
-[...1 lines deleted...]
-        <v>2054</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B1030" s="0" t="s">
         <v>2055</v>
-      </c>
-[...1 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B1031" s="0" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B1032" s="0" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1033" s="0" t="s">
         <v>2061</v>
-      </c>
-[...1 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1034" s="0" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1035" s="0" t="s">
         <v>2065</v>
-      </c>
-[...1 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B1036" s="0" t="s">
         <v>2067</v>
-      </c>
-[...1 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B1037" s="0" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B1038" s="0" t="s">
         <v>2071</v>
-      </c>
-[...1 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1039" s="0" t="s">
         <v>2073</v>
-      </c>
-[...1 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B1040" s="0" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B1041" s="0" t="s">
         <v>2077</v>
-      </c>
-[...1 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B1042" s="0" t="s">
         <v>2079</v>
-      </c>
-[...1 lines deleted...]
-        <v>2080</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1043" s="0" t="s">
         <v>2081</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1044" s="0" t="s">
         <v>2083</v>
-      </c>
-[...1 lines deleted...]
-        <v>2084</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B1045" s="0" t="s">
         <v>2085</v>
-      </c>
-[...1 lines deleted...]
-        <v>2086</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1046" s="0" t="s">
         <v>2087</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1047" s="0" t="s">
         <v>2089</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1048" s="0" t="s">
         <v>2091</v>
-      </c>
-[...1 lines deleted...]
-        <v>2092</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B1049" s="0" t="s">
         <v>2093</v>
-      </c>
-[...1 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1050" s="0" t="s">
         <v>2095</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1051" s="0" t="s">
         <v>2097</v>
-      </c>
-[...1 lines deleted...]
-        <v>2098</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1052" s="0" t="s">
         <v>2099</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B1053" s="0" t="s">
         <v>2101</v>
-      </c>
-[...1 lines deleted...]
-        <v>2102</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B1054" s="0" t="s">
         <v>2103</v>
-      </c>
-[...1 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1055" s="0" t="s">
         <v>2105</v>
-      </c>
-[...1 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1056" s="0" t="s">
         <v>2107</v>
-      </c>
-[...1 lines deleted...]
-        <v>2108</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B1057" s="0" t="s">
         <v>2109</v>
-      </c>
-[...1 lines deleted...]
-        <v>2110</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B1058" s="0" t="s">
         <v>2111</v>
-      </c>
-[...1 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1059" s="0" t="s">
         <v>2113</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1060" s="0" t="s">
         <v>2115</v>
-      </c>
-[...1 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B1061" s="0" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1062" s="0" t="s">
         <v>2119</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1063" s="0" t="s">
         <v>2121</v>
-      </c>
-[...1 lines deleted...]
-        <v>2122</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1064" s="0" t="s">
         <v>2123</v>
-      </c>
-[...1 lines deleted...]
-        <v>2124</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1065" s="0" t="s">
         <v>2125</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1066" s="0" t="s">
         <v>2127</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1067" s="0" t="s">
         <v>2129</v>
-      </c>
-[...1 lines deleted...]
-        <v>2130</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1068" s="0" t="s">
         <v>2131</v>
-      </c>
-[...1 lines deleted...]
-        <v>2132</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1069" s="0" t="s">
         <v>2133</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1070" s="0" t="s">
         <v>2135</v>
-      </c>
-[...1 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1071" s="0" t="s">
         <v>2137</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1072" s="0" t="s">
         <v>2139</v>
-      </c>
-[...1 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1073" s="0" t="s">
         <v>2141</v>
-      </c>
-[...1 lines deleted...]
-        <v>2142</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1074" s="0" t="s">
         <v>2143</v>
-      </c>
-[...1 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1075" s="0" t="s">
         <v>2145</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1076" s="0" t="s">
         <v>2147</v>
-      </c>
-[...1 lines deleted...]
-        <v>2148</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1077" s="0" t="s">
         <v>2149</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1078" s="0" t="s">
         <v>2151</v>
-      </c>
-[...1 lines deleted...]
-        <v>2152</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1079" s="0" t="s">
         <v>2153</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1080" s="0" t="s">
         <v>2155</v>
-      </c>
-[...1 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1081" s="0" t="s">
         <v>2157</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1082" s="0" t="s">
         <v>2159</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1083" s="0" t="s">
         <v>2161</v>
-      </c>
-[...1 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1084" s="0" t="s">
         <v>2163</v>
-      </c>
-[...1 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1085" s="0" t="s">
         <v>2165</v>
-      </c>
-[...1 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1086" s="0" t="s">
         <v>2167</v>
-      </c>
-[...1 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1087" s="0" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1088" s="0" t="s">
         <v>2171</v>
-      </c>
-[...1 lines deleted...]
-        <v>2172</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1089" s="0" t="s">
         <v>2173</v>
-      </c>
-[...1 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1090" s="0" t="s">
         <v>2175</v>
-      </c>
-[...1 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1091" s="0" t="s">
         <v>2177</v>
-      </c>
-[...1 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1092" s="0" t="s">
         <v>2179</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1093" s="0" t="s">
         <v>2181</v>
-      </c>
-[...1 lines deleted...]
-        <v>2182</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1094" s="0" t="s">
         <v>2183</v>
-      </c>
-[...1 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B1095" s="0" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B1096" s="0" t="s">
         <v>2187</v>
-      </c>
-[...1 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B1097" s="0" t="s">
         <v>2189</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B1098" s="0" t="s">
         <v>2191</v>
-      </c>
-[...1 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B1099" s="0" t="s">
         <v>2193</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B1100" s="0" t="s">
         <v>2195</v>
-      </c>
-[...1 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B1101" s="0" t="s">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1102" s="0" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B1103" s="0" t="s">
         <v>2201</v>
-      </c>
-[...1 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1104" s="0" t="s">
         <v>2203</v>
-      </c>
-[...1 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B1105" s="0" t="s">
         <v>2205</v>
-      </c>
-[...1 lines deleted...]
-        <v>2206</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1106" s="0" t="s">
         <v>2207</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B1107" s="0" t="s">
         <v>2209</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1108" s="0" t="s">
         <v>2211</v>
-      </c>
-[...1 lines deleted...]
-        <v>2212</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B1109" s="0" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B1110" s="0" t="s">
         <v>2215</v>
-      </c>
-[...1 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B1111" s="0" t="s">
         <v>2217</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B1112" s="0" t="s">
         <v>2219</v>
-      </c>
-[...1 lines deleted...]
-        <v>2220</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B1113" s="0" t="s">
         <v>2221</v>
-      </c>
-[...1 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1114" s="0" t="s">
         <v>2223</v>
-      </c>
-[...1 lines deleted...]
-        <v>2224</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B1115" s="0" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B1116" s="0" t="s">
         <v>2227</v>
-      </c>
-[...1 lines deleted...]
-        <v>2228</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1117" s="0" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B1118" s="0" t="s">
         <v>2231</v>
-      </c>
-[...1 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B1119" s="0" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B1120" s="0" t="s">
         <v>2235</v>
-      </c>
-[...1 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B1121" s="0" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B1122" s="0" t="s">
         <v>2239</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B1123" s="0" t="s">
         <v>2241</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B1124" s="0" t="s">
         <v>2243</v>
-      </c>
-[...1 lines deleted...]
-        <v>2244</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B1125" s="0" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B1126" s="0" t="s">
         <v>2247</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1127" s="0" t="s">
         <v>2249</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B1128" s="0" t="s">
         <v>2251</v>
-      </c>
-[...1 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B1129" s="0" t="s">
         <v>2253</v>
-      </c>
-[...1 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B1130" s="0" t="s">
         <v>2255</v>
-      </c>
-[...1 lines deleted...]
-        <v>2256</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B1131" s="0" t="s">
         <v>2257</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B1132" s="0" t="s">
         <v>2259</v>
-      </c>
-[...1 lines deleted...]
-        <v>2260</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B1133" s="0" t="s">
         <v>2261</v>
-      </c>
-[...1 lines deleted...]
-        <v>2262</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B1134" s="0" t="s">
         <v>2263</v>
-      </c>
-[...1 lines deleted...]
-        <v>2264</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B1135" s="0" t="s">
         <v>2265</v>
-      </c>
-[...1 lines deleted...]
-        <v>2266</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B1136" s="0" t="s">
         <v>2267</v>
-      </c>
-[...1 lines deleted...]
-        <v>2268</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1137" s="0" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B1138" s="0" t="s">
         <v>2271</v>
-      </c>
-[...1 lines deleted...]
-        <v>2272</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B1139" s="0" t="s">
         <v>2273</v>
-      </c>
-[...1 lines deleted...]
-        <v>2274</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B1140" s="0" t="s">
         <v>2275</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B1141" s="0" t="s">
         <v>2277</v>
-      </c>
-[...1 lines deleted...]
-        <v>2278</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B1142" s="0" t="s">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B1143" s="0" t="s">
         <v>2281</v>
-      </c>
-[...1 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B1144" s="0" t="s">
         <v>2283</v>
-      </c>
-[...1 lines deleted...]
-        <v>2284</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B1145" s="0" t="s">
         <v>2285</v>
-      </c>
-[...1 lines deleted...]
-        <v>2286</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B1146" s="0" t="s">
         <v>2287</v>
-      </c>
-[...1 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1147" s="0" t="s">
         <v>2289</v>
-      </c>
-[...1 lines deleted...]
-        <v>2290</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B1148" s="0" t="s">
         <v>2291</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B1149" s="0" t="s">
         <v>2293</v>
-      </c>
-[...1 lines deleted...]
-        <v>2294</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B1150" s="0" t="s">
         <v>2295</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B1151" s="0" t="s">
         <v>2297</v>
-      </c>
-[...1 lines deleted...]
-        <v>2298</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B1152" s="0" t="s">
         <v>2299</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B1153" s="0" t="s">
         <v>2301</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B1154" s="0" t="s">
         <v>2303</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B1155" s="0" t="s">
         <v>2305</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B1156" s="0" t="s">
         <v>2307</v>
-      </c>
-[...1 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B1157" s="0" t="s">
         <v>2309</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B1158" s="0" t="s">
         <v>2311</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B1159" s="0" t="s">
         <v>2313</v>
-      </c>
-[...1 lines deleted...]
-        <v>2314</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B1160" s="0" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B1161" s="0" t="s">
         <v>2317</v>
-      </c>
-[...1 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B1162" s="0" t="s">
         <v>2319</v>
-      </c>
-[...1 lines deleted...]
-        <v>2320</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B1163" s="0" t="s">
         <v>2321</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B1164" s="0" t="s">
         <v>2323</v>
-      </c>
-[...1 lines deleted...]
-        <v>2324</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B1165" s="0" t="s">
         <v>2325</v>
-      </c>
-[...1 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B1166" s="0" t="s">
         <v>2327</v>
-      </c>
-[...1 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B1167" s="0" t="s">
         <v>2329</v>
-      </c>
-[...1 lines deleted...]
-        <v>2330</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B1168" s="0" t="s">
         <v>2331</v>
-      </c>
-[...1 lines deleted...]
-        <v>2332</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B1169" s="0" t="s">
         <v>2333</v>
-      </c>
-[...1 lines deleted...]
-        <v>2334</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B1170" s="0" t="s">
         <v>2335</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1171" s="0" t="s">
         <v>2337</v>
-      </c>
-[...1 lines deleted...]
-        <v>2338</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1172" s="0" t="s">
         <v>2339</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B1173" s="0" t="s">
         <v>2341</v>
-      </c>
-[...1 lines deleted...]
-        <v>2342</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B1174" s="0" t="s">
         <v>2343</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B1175" s="0" t="s">
         <v>2345</v>
-      </c>
-[...1 lines deleted...]
-        <v>2346</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B1176" s="0" t="s">
         <v>2347</v>
-      </c>
-[...1 lines deleted...]
-        <v>2348</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B1177" s="0" t="s">
         <v>2349</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B1178" s="0" t="s">
         <v>2351</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B1179" s="0" t="s">
         <v>2353</v>
-      </c>
-[...1 lines deleted...]
-        <v>2354</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B1180" s="0" t="s">
         <v>2355</v>
-      </c>
-[...1 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B1181" s="0" t="s">
         <v>2357</v>
-      </c>
-[...1 lines deleted...]
-        <v>2358</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B1182" s="0" t="s">
         <v>2359</v>
-      </c>
-[...1 lines deleted...]
-        <v>2360</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B1183" s="0" t="s">
         <v>2361</v>
-      </c>
-[...1 lines deleted...]
-        <v>2362</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B1184" s="0" t="s">
         <v>2363</v>
-      </c>
-[...1 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B1185" s="0" t="s">
         <v>2365</v>
-      </c>
-[...1 lines deleted...]
-        <v>2366</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B1186" s="0" t="s">
         <v>2367</v>
-      </c>
-[...1 lines deleted...]
-        <v>2368</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B1187" s="0" t="s">
         <v>2369</v>
-      </c>
-[...1 lines deleted...]
-        <v>2370</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B1188" s="0" t="s">
         <v>2371</v>
-      </c>
-[...1 lines deleted...]
-        <v>2372</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B1189" s="0" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B1190" s="0" t="s">
         <v>2375</v>
-      </c>
-[...1 lines deleted...]
-        <v>2376</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B1191" s="0" t="s">
         <v>2377</v>
-      </c>
-[...1 lines deleted...]
-        <v>2378</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B1192" s="0" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B1193" s="0" t="s">
         <v>2381</v>
-      </c>
-[...1 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B1194" s="0" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B1195" s="0" t="s">
         <v>2385</v>
-      </c>
-[...1 lines deleted...]
-        <v>2386</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B1196" s="0" t="s">
         <v>2387</v>
-      </c>
-[...1 lines deleted...]
-        <v>2388</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B1197" s="0" t="s">
         <v>2389</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1198" s="0" t="s">
         <v>2391</v>
-      </c>
-[...1 lines deleted...]
-        <v>2392</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="0" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B1199" s="0" t="s">
         <v>2393</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="0" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B1200" s="0" t="s">
         <v>2395</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="0" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B1201" s="0" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="0" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B1202" s="0" t="s">
         <v>2399</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="0" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B1203" s="0" t="s">
         <v>2401</v>
-      </c>
-[...1 lines deleted...]
-        <v>2402</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="0" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B1204" s="0" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="0" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B1205" s="0" t="s">
         <v>2405</v>
-      </c>
-[...1 lines deleted...]
-        <v>2406</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="0" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B1206" s="0" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="0" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B1207" s="0" t="s">
         <v>2409</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="0" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B1208" s="0" t="s">
         <v>2411</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="0" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B1209" s="0" t="s">
         <v>2413</v>
-      </c>
-[...1 lines deleted...]
-        <v>2414</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="0" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B1210" s="0" t="s">
         <v>2415</v>
-      </c>
-[...1 lines deleted...]
-        <v>2416</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="0" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B1211" s="0" t="s">
         <v>2417</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="0" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B1212" s="0" t="s">
         <v>2419</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="0" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B1213" s="0" t="s">
         <v>2421</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="0" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B1214" s="0" t="s">
         <v>2423</v>
-      </c>
-[...1 lines deleted...]
-        <v>2424</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="0" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B1215" s="0" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="0" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B1216" s="0" t="s">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B1217" s="0" t="s">
         <v>2429</v>
-      </c>
-[...1 lines deleted...]
-        <v>2430</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B1218" s="0" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B1219" s="0" t="s">
         <v>2433</v>
-      </c>
-[...1 lines deleted...]
-        <v>2434</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B1220" s="0" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B1221" s="0" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B1222" s="0" t="s">
         <v>2439</v>
-      </c>
-[...1 lines deleted...]
-        <v>2440</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B1223" s="0" t="s">
         <v>2441</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B1224" s="0" t="s">
         <v>2443</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B1225" s="0" t="s">
         <v>2445</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B1226" s="0" t="s">
         <v>2447</v>
-      </c>
-[...1 lines deleted...]
-        <v>2448</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B1227" s="0" t="s">
         <v>2449</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B1228" s="0" t="s">
         <v>2451</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B1229" s="0" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>2454</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B1230" s="0" t="s">
         <v>2455</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B1231" s="0" t="s">
         <v>2457</v>
-      </c>
-[...1 lines deleted...]
-        <v>2458</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B1232" s="0" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1233" s="0" t="s">
         <v>2461</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B1234" s="0" t="s">
         <v>2463</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B1235" s="0" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B1236" s="0" t="s">
         <v>2467</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B1237" s="0" t="s">
         <v>2469</v>
-      </c>
-[...1 lines deleted...]
-        <v>2470</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B1238" s="0" t="s">
         <v>2471</v>
-      </c>
-[...1 lines deleted...]
-        <v>2472</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B1239" s="0" t="s">
         <v>2473</v>
-      </c>
-[...1 lines deleted...]
-        <v>2474</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B1240" s="0" t="s">
         <v>2475</v>
-      </c>
-[...1 lines deleted...]
-        <v>2476</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B1241" s="0" t="s">
         <v>2477</v>
-      </c>
-[...1 lines deleted...]
-        <v>2478</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B1242" s="0" t="s">
         <v>2479</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="0" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B1243" s="0" t="s">
         <v>2481</v>
-      </c>
-[...1 lines deleted...]
-        <v>2482</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="0" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B1244" s="0" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>2484</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="0" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B1245" s="0" t="s">
         <v>2485</v>
-      </c>
-[...1 lines deleted...]
-        <v>2486</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="0" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B1246" s="0" t="s">
         <v>2487</v>
-      </c>
-[...1 lines deleted...]
-        <v>2488</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="0" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B1247" s="0" t="s">
         <v>2489</v>
-      </c>
-[...1 lines deleted...]
-        <v>2490</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="0" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B1248" s="0" t="s">
         <v>2491</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="0" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B1249" s="0" t="s">
         <v>2493</v>
-      </c>
-[...1 lines deleted...]
-        <v>2494</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="0" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1250" s="0" t="s">
         <v>2495</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="0" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B1251" s="0" t="s">
         <v>2497</v>
-      </c>
-[...1 lines deleted...]
-        <v>2498</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="0" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B1252" s="0" t="s">
         <v>2499</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="0" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1253" s="0" t="s">
         <v>2501</v>
-      </c>
-[...1 lines deleted...]
-        <v>2502</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="0" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B1254" s="0" t="s">
         <v>2503</v>
-      </c>
-[...1 lines deleted...]
-        <v>2504</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="0" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B1255" s="0" t="s">
         <v>2505</v>
-      </c>
-[...1 lines deleted...]
-        <v>2506</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="0" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B1256" s="0" t="s">
         <v>2507</v>
-      </c>
-[...1 lines deleted...]
-        <v>2508</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="0" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B1257" s="0" t="s">
         <v>2509</v>
-      </c>
-[...1 lines deleted...]
-        <v>2510</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="0" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B1258" s="0" t="s">
         <v>2511</v>
-      </c>
-[...1 lines deleted...]
-        <v>2512</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="0" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B1259" s="0" t="s">
         <v>2513</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="0" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1260" s="0" t="s">
         <v>2515</v>
-      </c>
-[...1 lines deleted...]
-        <v>2516</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="0" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B1261" s="0" t="s">
         <v>2517</v>
-      </c>
-[...1 lines deleted...]
-        <v>2518</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="0" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B1262" s="0" t="s">
         <v>2519</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="0" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B1263" s="0" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="0" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B1264" s="0" t="s">
         <v>2523</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="0" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1265" s="0" t="s">
         <v>2525</v>
-      </c>
-[...1 lines deleted...]
-        <v>2526</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="0" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B1266" s="0" t="s">
         <v>2527</v>
-      </c>
-[...1 lines deleted...]
-        <v>2528</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="0" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B1267" s="0" t="s">
         <v>2529</v>
-      </c>
-[...1 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="0" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B1268" s="0" t="s">
         <v>2531</v>
-      </c>
-[...1 lines deleted...]
-        <v>2532</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="0" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B1269" s="0" t="s">
         <v>2533</v>
-      </c>
-[...1 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="0" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B1270" s="0" t="s">
         <v>2535</v>
-      </c>
-[...1 lines deleted...]
-        <v>2536</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="0" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B1271" s="0" t="s">
         <v>2537</v>
-      </c>
-[...1 lines deleted...]
-        <v>2538</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="0" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B1272" s="0" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="0" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B1273" s="0" t="s">
         <v>2541</v>
-      </c>
-[...1 lines deleted...]
-        <v>2542</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="0" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B1274" s="0" t="s">
         <v>2543</v>
-      </c>
-[...1 lines deleted...]
-        <v>2544</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="0" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B1275" s="0" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="0" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B1276" s="0" t="s">
         <v>2547</v>
-      </c>
-[...1 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="0" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B1277" s="0" t="s">
         <v>2549</v>
-      </c>
-[...1 lines deleted...]
-        <v>2550</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="0" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B1278" s="0" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="0" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1279" s="0" t="s">
         <v>2553</v>
-      </c>
-[...1 lines deleted...]
-        <v>2554</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="0" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1280" s="0" t="s">
         <v>2555</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="0" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B1281" s="0" t="s">
         <v>2557</v>
-      </c>
-[...1 lines deleted...]
-        <v>2558</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="0" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B1282" s="0" t="s">
         <v>2559</v>
-      </c>
-[...1 lines deleted...]
-        <v>2560</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="0" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B1283" s="0" t="s">
         <v>2561</v>
-      </c>
-[...1 lines deleted...]
-        <v>2562</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="0" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1284" s="0" t="s">
         <v>2563</v>
-      </c>
-[...1 lines deleted...]
-        <v>2564</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="0" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1285" s="0" t="s">
         <v>2565</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="0" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B1286" s="0" t="s">
         <v>2567</v>
-      </c>
-[...1 lines deleted...]
-        <v>2568</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="0" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B1287" s="0" t="s">
         <v>2569</v>
-      </c>
-[...1 lines deleted...]
-        <v>2570</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="0" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B1288" s="0" t="s">
         <v>2571</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="0" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B1289" s="0" t="s">
         <v>2573</v>
-      </c>
-[...1 lines deleted...]
-        <v>2574</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="0" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B1290" s="0" t="s">
         <v>2575</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="0" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B1291" s="0" t="s">
         <v>2577</v>
-      </c>
-[...1 lines deleted...]
-        <v>2578</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="0" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B1292" s="0" t="s">
         <v>2579</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="0" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B1293" s="0" t="s">
         <v>2581</v>
-      </c>
-[...1 lines deleted...]
-        <v>2582</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="0" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B1294" s="0" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="0" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B1295" s="0" t="s">
         <v>2585</v>
-      </c>
-[...1 lines deleted...]
-        <v>2586</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="0" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B1296" s="0" t="s">
         <v>2587</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="0" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B1297" s="0" t="s">
         <v>2589</v>
-      </c>
-[...1 lines deleted...]
-        <v>2590</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="0" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B1298" s="0" t="s">
         <v>2591</v>
-      </c>
-[...1 lines deleted...]
-        <v>2592</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="0" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B1299" s="0" t="s">
         <v>2593</v>
-      </c>
-[...1 lines deleted...]
-        <v>2594</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="0" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B1300" s="0" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="0" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B1301" s="0" t="s">
         <v>2597</v>
-      </c>
-[...1 lines deleted...]
-        <v>2598</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="0" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B1302" s="0" t="s">
         <v>2599</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="0" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B1303" s="0" t="s">
         <v>2601</v>
-      </c>
-[...1 lines deleted...]
-        <v>2602</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="0" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B1304" s="0" t="s">
         <v>2603</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="0" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B1305" s="0" t="s">
         <v>2605</v>
-      </c>
-[...1 lines deleted...]
-        <v>2606</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="0" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B1306" s="0" t="s">
         <v>2607</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="0" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B1307" s="0" t="s">
         <v>2609</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="0" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B1308" s="0" t="s">
         <v>2611</v>
-      </c>
-[...1 lines deleted...]
-        <v>2612</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="0" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B1309" s="0" t="s">
         <v>2613</v>
-      </c>
-[...1 lines deleted...]
-        <v>2614</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="0" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B1310" s="0" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="0" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B1311" s="0" t="s">
         <v>2617</v>
-      </c>
-[...1 lines deleted...]
-        <v>2618</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="0" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B1312" s="0" t="s">
         <v>2619</v>
-      </c>
-[...1 lines deleted...]
-        <v>2620</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="0" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B1313" s="0" t="s">
         <v>2621</v>
-      </c>
-[...1 lines deleted...]
-        <v>2622</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="0" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B1314" s="0" t="s">
         <v>2623</v>
-      </c>
-[...1 lines deleted...]
-        <v>2624</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="0" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B1315" s="0" t="s">
         <v>2625</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="0" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B1316" s="0" t="s">
         <v>2627</v>
-      </c>
-[...1 lines deleted...]
-        <v>2628</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="0" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B1317" s="0" t="s">
         <v>2629</v>
-      </c>
-[...1 lines deleted...]
-        <v>2630</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="0" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B1318" s="0" t="s">
         <v>2631</v>
-      </c>
-[...1 lines deleted...]
-        <v>2632</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="0" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B1319" s="0" t="s">
         <v>2633</v>
-      </c>
-[...1 lines deleted...]
-        <v>2634</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="0" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B1320" s="0" t="s">
         <v>2635</v>
-      </c>
-[...1 lines deleted...]
-        <v>2636</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="0" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B1321" s="0" t="s">
         <v>2637</v>
-      </c>
-[...1 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="0" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B1322" s="0" t="s">
         <v>2639</v>
-      </c>
-[...1 lines deleted...]
-        <v>2640</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="0" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B1323" s="0" t="s">
         <v>2641</v>
-      </c>
-[...1 lines deleted...]
-        <v>2642</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="0" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B1324" s="0" t="s">
         <v>2643</v>
-      </c>
-[...1 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="0" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B1325" s="0" t="s">
         <v>2645</v>
-      </c>
-[...1 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="0" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B1326" s="0" t="s">
         <v>2647</v>
-      </c>
-[...1 lines deleted...]
-        <v>2648</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="0" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B1327" s="0" t="s">
         <v>2649</v>
-      </c>
-[...1 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="0" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B1328" s="0" t="s">
         <v>2651</v>
-      </c>
-[...1 lines deleted...]
-        <v>2652</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="0" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B1329" s="0" t="s">
         <v>2653</v>
-      </c>
-[...1 lines deleted...]
-        <v>2654</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="0" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B1330" s="0" t="s">
         <v>2655</v>
-      </c>
-[...1 lines deleted...]
-        <v>2656</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="0" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B1331" s="0" t="s">
         <v>2657</v>
-      </c>
-[...1 lines deleted...]
-        <v>2658</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="0" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B1332" s="0" t="s">
         <v>2659</v>
-      </c>
-[...1 lines deleted...]
-        <v>2660</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="0" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B1333" s="0" t="s">
         <v>2661</v>
-      </c>
-[...1 lines deleted...]
-        <v>2662</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="0" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B1334" s="0" t="s">
         <v>2663</v>
-      </c>
-[...1 lines deleted...]
-        <v>2664</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="0" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B1335" s="0" t="s">
         <v>2665</v>
-      </c>
-[...1 lines deleted...]
-        <v>2666</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="0" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B1336" s="0" t="s">
         <v>2667</v>
-      </c>
-[...1 lines deleted...]
-        <v>2668</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="0" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B1337" s="0" t="s">
         <v>2669</v>
-      </c>
-[...1 lines deleted...]
-        <v>2670</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="0" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B1338" s="0" t="s">
         <v>2671</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="0" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B1339" s="0" t="s">
         <v>2673</v>
-      </c>
-[...1 lines deleted...]
-        <v>2674</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="0" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B1340" s="0" t="s">
         <v>2675</v>
-      </c>
-[...1 lines deleted...]
-        <v>2676</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="0" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B1341" s="0" t="s">
         <v>2677</v>
-      </c>
-[...1 lines deleted...]
-        <v>2678</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="0" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B1342" s="0" t="s">
         <v>2679</v>
-      </c>
-[...1 lines deleted...]
-        <v>2680</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="0" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B1343" s="0" t="s">
         <v>2681</v>
-      </c>
-[...1 lines deleted...]
-        <v>2682</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="0" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B1344" s="0" t="s">
         <v>2683</v>
-      </c>
-[...1 lines deleted...]
-        <v>2684</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="0" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B1345" s="0" t="s">
         <v>2685</v>
-      </c>
-[...1 lines deleted...]
-        <v>2686</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="0" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B1346" s="0" t="s">
         <v>2687</v>
-      </c>
-[...1 lines deleted...]
-        <v>2688</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="0" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B1347" s="0" t="s">
         <v>2689</v>
-      </c>
-[...1 lines deleted...]
-        <v>2690</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="0" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B1348" s="0" t="s">
         <v>2691</v>
-      </c>
-[...1 lines deleted...]
-        <v>2692</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="0" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B1349" s="0" t="s">
         <v>2693</v>
-      </c>
-[...1 lines deleted...]
-        <v>2694</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="0" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B1350" s="0" t="s">
         <v>2695</v>
-      </c>
-[...1 lines deleted...]
-        <v>2696</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="0" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B1351" s="0" t="s">
         <v>2697</v>
-      </c>
-[...1 lines deleted...]
-        <v>2698</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="0" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B1352" s="0" t="s">
         <v>2699</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="0" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B1353" s="0" t="s">
         <v>2701</v>
-      </c>
-[...1 lines deleted...]
-        <v>2702</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="0" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B1354" s="0" t="s">
         <v>2703</v>
-      </c>
-[...1 lines deleted...]
-        <v>2704</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="0" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B1355" s="0" t="s">
         <v>2705</v>
-      </c>
-[...1 lines deleted...]
-        <v>2706</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="0" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B1356" s="0" t="s">
         <v>2707</v>
-      </c>
-[...1 lines deleted...]
-        <v>2708</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="0" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B1357" s="0" t="s">
         <v>2709</v>
-      </c>
-[...1 lines deleted...]
-        <v>2710</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="0" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B1358" s="0" t="s">
         <v>2711</v>
-      </c>
-[...1 lines deleted...]
-        <v>2712</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="0" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B1359" s="0" t="s">
         <v>2713</v>
-      </c>
-[...1 lines deleted...]
-        <v>2714</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="0" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B1360" s="0" t="s">
         <v>2715</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="0" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B1361" s="0" t="s">
         <v>2717</v>
-      </c>
-[...1 lines deleted...]
-        <v>2718</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="0" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B1362" s="0" t="s">
         <v>2719</v>
-      </c>
-[...1 lines deleted...]
-        <v>2720</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="0" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B1363" s="0" t="s">
         <v>2721</v>
-      </c>
-[...1 lines deleted...]
-        <v>2722</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="0" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B1364" s="0" t="s">
         <v>2723</v>
-      </c>
-[...1 lines deleted...]
-        <v>2724</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="0" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B1365" s="0" t="s">
         <v>2725</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="0" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B1366" s="0" t="s">
         <v>2727</v>
-      </c>
-[...1 lines deleted...]
-        <v>2728</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="0" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B1367" s="0" t="s">
         <v>2729</v>
-      </c>
-[...1 lines deleted...]
-        <v>2730</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="0" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B1368" s="0" t="s">
         <v>2731</v>
-      </c>
-[...1 lines deleted...]
-        <v>2732</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="0" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B1369" s="0" t="s">
         <v>2733</v>
-      </c>
-[...1 lines deleted...]
-        <v>2734</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="0" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B1370" s="0" t="s">
         <v>2735</v>
-      </c>
-[...1 lines deleted...]
-        <v>2736</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="0" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B1371" s="0" t="s">
         <v>2737</v>
-      </c>
-[...1 lines deleted...]
-        <v>2738</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="0" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B1372" s="0" t="s">
         <v>2739</v>
-      </c>
-[...1 lines deleted...]
-        <v>2740</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="0" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B1373" s="0" t="s">
         <v>2741</v>
-      </c>
-[...1 lines deleted...]
-        <v>2742</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="0" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B1374" s="0" t="s">
         <v>2743</v>
-      </c>
-[...1 lines deleted...]
-        <v>2744</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="0" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B1375" s="0" t="s">
         <v>2745</v>
-      </c>
-[...1 lines deleted...]
-        <v>2746</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="0" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B1376" s="0" t="s">
         <v>2747</v>
-      </c>
-[...1 lines deleted...]
-        <v>2748</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="0" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B1377" s="0" t="s">
         <v>2749</v>
-      </c>
-[...1 lines deleted...]
-        <v>2750</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="0" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B1378" s="0" t="s">
         <v>2751</v>
-      </c>
-[...1 lines deleted...]
-        <v>2752</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="0" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B1379" s="0" t="s">
         <v>2753</v>
-      </c>
-[...1 lines deleted...]
-        <v>2754</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="0" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B1380" s="0" t="s">
         <v>2755</v>
-      </c>
-[...1 lines deleted...]
-        <v>2756</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="0" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B1381" s="0" t="s">
         <v>2757</v>
-      </c>
-[...1 lines deleted...]
-        <v>2758</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="0" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B1382" s="0" t="s">
         <v>2759</v>
-      </c>
-[...1 lines deleted...]
-        <v>2760</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="0" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B1383" s="0" t="s">
         <v>2761</v>
-      </c>
-[...1 lines deleted...]
-        <v>2762</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="0" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B1384" s="0" t="s">
         <v>2763</v>
-      </c>
-[...1 lines deleted...]
-        <v>2764</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="0" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B1385" s="0" t="s">
         <v>2765</v>
-      </c>
-[...1 lines deleted...]
-        <v>2766</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="0" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B1386" s="0" t="s">
         <v>2767</v>
-      </c>
-[...1 lines deleted...]
-        <v>2768</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="0" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B1387" s="0" t="s">
         <v>2769</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="0" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B1388" s="0" t="s">
         <v>2771</v>
-      </c>
-[...1 lines deleted...]
-        <v>2772</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="0" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B1389" s="0" t="s">
         <v>2773</v>
-      </c>
-[...1 lines deleted...]
-        <v>2774</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="0" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B1390" s="0" t="s">
         <v>2775</v>
-      </c>
-[...1 lines deleted...]
-        <v>2776</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="0" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B1391" s="0" t="s">
         <v>2777</v>
-      </c>
-[...1 lines deleted...]
-        <v>2778</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="0" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B1392" s="0" t="s">
         <v>2779</v>
-      </c>
-[...1 lines deleted...]
-        <v>2780</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="0" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B1393" s="0" t="s">
         <v>2781</v>
-      </c>
-[...1 lines deleted...]
-        <v>2782</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="0" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B1394" s="0" t="s">
         <v>2783</v>
-      </c>
-[...1 lines deleted...]
-        <v>2784</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="0" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B1395" s="0" t="s">
         <v>2785</v>
-      </c>
-[...1 lines deleted...]
-        <v>2786</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="0" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B1396" s="0" t="s">
         <v>2787</v>
-      </c>
-[...1 lines deleted...]
-        <v>2788</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="0" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B1397" s="0" t="s">
         <v>2789</v>
-      </c>
-[...1 lines deleted...]
-        <v>2790</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="0" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B1398" s="0" t="s">
         <v>2791</v>
-      </c>
-[...1 lines deleted...]
-        <v>2792</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="0" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B1399" s="0" t="s">
         <v>2793</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="0" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B1400" s="0" t="s">
         <v>2795</v>
-      </c>
-[...1 lines deleted...]
-        <v>2796</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="0" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B1401" s="0" t="s">
         <v>2797</v>
-      </c>
-[...1 lines deleted...]
-        <v>2798</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="0" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B1402" s="0" t="s">
         <v>2799</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="0" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B1403" s="0" t="s">
         <v>2801</v>
-      </c>
-[...1 lines deleted...]
-        <v>2802</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="0" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B1404" s="0" t="s">
         <v>2803</v>
-      </c>
-[...1 lines deleted...]
-        <v>2804</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="0" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B1405" s="0" t="s">
         <v>2805</v>
-      </c>
-[...1 lines deleted...]
-        <v>2806</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="0" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B1406" s="0" t="s">
         <v>2807</v>
-      </c>
-[...1 lines deleted...]
-        <v>2808</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="0" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B1407" s="0" t="s">
         <v>2809</v>
-      </c>
-[...1 lines deleted...]
-        <v>2810</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="0" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B1408" s="0" t="s">
         <v>2811</v>
-      </c>
-[...1 lines deleted...]
-        <v>2812</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="0" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B1409" s="0" t="s">
         <v>2813</v>
-      </c>
-[...1 lines deleted...]
-        <v>2814</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="0" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B1410" s="0" t="s">
         <v>2815</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="0" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B1411" s="0" t="s">
         <v>2817</v>
-      </c>
-[...1 lines deleted...]
-        <v>2818</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="0" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B1412" s="0" t="s">
         <v>2819</v>
-      </c>
-[...1 lines deleted...]
-        <v>2820</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="0" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B1413" s="0" t="s">
         <v>2821</v>
-      </c>
-[...1 lines deleted...]
-        <v>2822</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="0" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B1414" s="0" t="s">
         <v>2823</v>
-      </c>
-[...1 lines deleted...]
-        <v>2824</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="0" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B1415" s="0" t="s">
         <v>2825</v>
-      </c>
-[...1 lines deleted...]
-        <v>2826</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="0" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B1416" s="0" t="s">
         <v>2827</v>
-      </c>
-[...1 lines deleted...]
-        <v>2828</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="0" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1417" s="0" t="s">
         <v>2829</v>
-      </c>
-[...1 lines deleted...]
-        <v>2830</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="0" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B1418" s="0" t="s">
         <v>2831</v>
-      </c>
-[...1 lines deleted...]
-        <v>2832</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="0" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B1419" s="0" t="s">
         <v>2833</v>
-      </c>
-[...1 lines deleted...]
-        <v>2834</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="0" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B1420" s="0" t="s">
         <v>2835</v>
-      </c>
-[...1 lines deleted...]
-        <v>2836</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="0" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B1421" s="0" t="s">
         <v>2837</v>
-      </c>
-[...1 lines deleted...]
-        <v>2838</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="0" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B1422" s="0" t="s">
         <v>2839</v>
-      </c>
-[...1 lines deleted...]
-        <v>2840</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="0" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B1423" s="0" t="s">
         <v>2841</v>
-      </c>
-[...1 lines deleted...]
-        <v>2842</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="0" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B1424" s="0" t="s">
         <v>2843</v>
-      </c>
-[...1 lines deleted...]
-        <v>2844</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="0" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B1425" s="0" t="s">
         <v>2845</v>
-      </c>
-[...1 lines deleted...]
-        <v>2846</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="0" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B1426" s="0" t="s">
         <v>2847</v>
-      </c>
-[...1 lines deleted...]
-        <v>2848</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="0" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B1427" s="0" t="s">
         <v>2849</v>
-      </c>
-[...1 lines deleted...]
-        <v>2850</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="0" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B1428" s="0" t="s">
         <v>2851</v>
-      </c>
-[...1 lines deleted...]
-        <v>2852</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="0" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B1429" s="0" t="s">
         <v>2853</v>
-      </c>
-[...1 lines deleted...]
-        <v>2854</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="0" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B1430" s="0" t="s">
         <v>2855</v>
-      </c>
-[...1 lines deleted...]
-        <v>2856</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B1431" s="0" t="s">
         <v>2857</v>
-      </c>
-[...1 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B1432" s="0" t="s">
         <v>2859</v>
-      </c>
-[...1 lines deleted...]
-        <v>2860</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B1433" s="0" t="s">
         <v>2861</v>
-      </c>
-[...1 lines deleted...]
-        <v>2862</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B1434" s="0" t="s">
         <v>2863</v>
-      </c>
-[...1 lines deleted...]
-        <v>2864</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B1435" s="0" t="s">
         <v>2865</v>
-      </c>
-[...1 lines deleted...]
-        <v>2866</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B1436" s="0" t="s">
         <v>2867</v>
-      </c>
-[...1 lines deleted...]
-        <v>2868</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B1437" s="0" t="s">
         <v>2869</v>
-      </c>
-[...1 lines deleted...]
-        <v>2870</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B1438" s="0" t="s">
         <v>2871</v>
-      </c>
-[...1 lines deleted...]
-        <v>2872</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B1439" s="0" t="s">
         <v>2873</v>
-      </c>
-[...1 lines deleted...]
-        <v>2874</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B1440" s="0" t="s">
         <v>2875</v>
-      </c>
-[...1 lines deleted...]
-        <v>2876</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B1441" s="0" t="s">
         <v>2877</v>
-      </c>
-[...1 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B1442" s="0" t="s">
         <v>2879</v>
-      </c>
-[...1 lines deleted...]
-        <v>2880</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B1443" s="0" t="s">
         <v>2881</v>
-      </c>
-[...1 lines deleted...]
-        <v>2882</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B1444" s="0" t="s">
         <v>2883</v>
-      </c>
-[...1 lines deleted...]
-        <v>2884</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B1445" s="0" t="s">
         <v>2885</v>
-      </c>
-[...1 lines deleted...]
-        <v>2886</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B1446" s="0" t="s">
         <v>2887</v>
-      </c>
-[...1 lines deleted...]
-        <v>2888</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B1447" s="0" t="s">
         <v>2889</v>
-      </c>
-[...1 lines deleted...]
-        <v>2890</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B1448" s="0" t="s">
         <v>2891</v>
-      </c>
-[...1 lines deleted...]
-        <v>2892</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B1449" s="0" t="s">
         <v>2893</v>
-      </c>
-[...1 lines deleted...]
-        <v>2894</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B1450" s="0" t="s">
         <v>2895</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B1451" s="0" t="s">
         <v>2897</v>
-      </c>
-[...1 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B1452" s="0" t="s">
         <v>2899</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B1453" s="0" t="s">
         <v>2901</v>
-      </c>
-[...1 lines deleted...]
-        <v>2902</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B1454" s="0" t="s">
         <v>2903</v>
-      </c>
-[...1 lines deleted...]
-        <v>2904</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B1455" s="0" t="s">
         <v>2905</v>
-      </c>
-[...1 lines deleted...]
-        <v>2906</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B1456" s="0" t="s">
         <v>2907</v>
-      </c>
-[...1 lines deleted...]
-        <v>2908</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B1457" s="0" t="s">
         <v>2909</v>
-      </c>
-[...1 lines deleted...]
-        <v>2910</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B1458" s="0" t="s">
         <v>2911</v>
-      </c>
-[...1 lines deleted...]
-        <v>2912</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B1459" s="0" t="s">
         <v>2913</v>
-      </c>
-[...1 lines deleted...]
-        <v>2914</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B1460" s="0" t="s">
         <v>2915</v>
-      </c>
-[...1 lines deleted...]
-        <v>2916</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B1461" s="0" t="s">
         <v>2917</v>
-      </c>
-[...1 lines deleted...]
-        <v>2918</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B1462" s="0" t="s">
         <v>2919</v>
-      </c>
-[...1 lines deleted...]
-        <v>2920</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B1463" s="0" t="s">
         <v>2921</v>
-      </c>
-[...1 lines deleted...]
-        <v>2922</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B1464" s="0" t="s">
         <v>2923</v>
-      </c>
-[...1 lines deleted...]
-        <v>2924</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B1465" s="0" t="s">
         <v>2925</v>
-      </c>
-[...1 lines deleted...]
-        <v>2926</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B1466" s="0" t="s">
         <v>2927</v>
-      </c>
-[...1 lines deleted...]
-        <v>2928</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B1467" s="0" t="s">
         <v>2929</v>
-      </c>
-[...1 lines deleted...]
-        <v>2930</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="0" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B1468" s="0" t="s">
         <v>2931</v>
-      </c>
-[...1 lines deleted...]
-        <v>2932</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="0" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B1469" s="0" t="s">
         <v>2933</v>
-      </c>
-[...1 lines deleted...]
-        <v>2934</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="0" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B1470" s="0" t="s">
         <v>2935</v>
-      </c>
-[...1 lines deleted...]
-        <v>2936</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="0" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B1471" s="0" t="s">
         <v>2937</v>
-      </c>
-[...1 lines deleted...]
-        <v>2938</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="0" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B1472" s="0" t="s">
         <v>2939</v>
-      </c>
-[...1 lines deleted...]
-        <v>2940</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="0" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B1473" s="0" t="s">
         <v>2941</v>
-      </c>
-[...1 lines deleted...]
-        <v>2942</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="0" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B1474" s="0" t="s">
         <v>2943</v>
-      </c>
-[...1 lines deleted...]
-        <v>2944</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="0" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B1475" s="0" t="s">
         <v>2945</v>
-      </c>
-[...1 lines deleted...]
-        <v>2946</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="0" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B1476" s="0" t="s">
         <v>2947</v>
-      </c>
-[...1 lines deleted...]
-        <v>2948</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="0" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B1477" s="0" t="s">
         <v>2949</v>
-      </c>
-[...1 lines deleted...]
-        <v>2950</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B1478" s="0" t="s">
         <v>2951</v>
-      </c>
-[...1 lines deleted...]
-        <v>2952</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B1479" s="0" t="s">
         <v>2953</v>
-      </c>
-[...1 lines deleted...]
-        <v>2954</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B1480" s="0" t="s">
         <v>2955</v>
-      </c>
-[...1 lines deleted...]
-        <v>2956</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B1481" s="0" t="s">
         <v>2957</v>
-      </c>
-[...1 lines deleted...]
-        <v>2958</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B1482" s="0" t="s">
         <v>2959</v>
-      </c>
-[...1 lines deleted...]
-        <v>2960</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B1483" s="0" t="s">
         <v>2961</v>
-      </c>
-[...1 lines deleted...]
-        <v>2962</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B1484" s="0" t="s">
         <v>2963</v>
-      </c>
-[...1 lines deleted...]
-        <v>2964</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B1485" s="0" t="s">
         <v>2965</v>
-      </c>
-[...1 lines deleted...]
-        <v>2966</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B1486" s="0" t="s">
         <v>2967</v>
-      </c>
-[...1 lines deleted...]
-        <v>2968</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B1487" s="0" t="s">
         <v>2969</v>
-      </c>
-[...1 lines deleted...]
-        <v>2970</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B1488" s="0" t="s">
         <v>2971</v>
-      </c>
-[...1 lines deleted...]
-        <v>2972</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B1489" s="0" t="s">
         <v>2973</v>
-      </c>
-[...1 lines deleted...]
-        <v>2974</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B1490" s="0" t="s">
         <v>2975</v>
-      </c>
-[...1 lines deleted...]
-        <v>2976</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B1491" s="0" t="s">
         <v>2977</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B1492" s="0" t="s">
         <v>2979</v>
-      </c>
-[...1 lines deleted...]
-        <v>2980</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B1493" s="0" t="s">
         <v>2981</v>
-      </c>
-[...1 lines deleted...]
-        <v>2982</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B1494" s="0" t="s">
         <v>2983</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B1495" s="0" t="s">
         <v>2985</v>
-      </c>
-[...1 lines deleted...]
-        <v>2986</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B1496" s="0" t="s">
         <v>2987</v>
-      </c>
-[...1 lines deleted...]
-        <v>2988</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B1497" s="0" t="s">
         <v>2989</v>
-      </c>
-[...1 lines deleted...]
-        <v>2990</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B1498" s="0" t="s">
         <v>2991</v>
-      </c>
-[...1 lines deleted...]
-        <v>2992</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B1499" s="0" t="s">
         <v>2993</v>
-      </c>
-[...1 lines deleted...]
-        <v>2994</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B1500" s="0" t="s">
         <v>2995</v>
-      </c>
-[...1 lines deleted...]
-        <v>2996</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B1501" s="0" t="s">
         <v>2997</v>
-      </c>
-[...1 lines deleted...]
-        <v>2998</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B1502" s="0" t="s">
         <v>2999</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B1503" s="0" t="s">
         <v>3001</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B1504" s="0" t="s">
         <v>3003</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B1505" s="0" t="s">
         <v>3005</v>
-      </c>
-[...1 lines deleted...]
-        <v>3006</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B1506" s="0" t="s">
         <v>3007</v>
-      </c>
-[...1 lines deleted...]
-        <v>3008</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B1507" s="0" t="s">
         <v>3009</v>
-      </c>
-[...1 lines deleted...]
-        <v>3010</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B1508" s="0" t="s">
         <v>3011</v>
-      </c>
-[...1 lines deleted...]
-        <v>3012</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B1509" s="0" t="s">
         <v>3013</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B1510" s="0" t="s">
         <v>3015</v>
-      </c>
-[...1 lines deleted...]
-        <v>3016</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B1511" s="0" t="s">
         <v>3017</v>
-      </c>
-[...1 lines deleted...]
-        <v>3018</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B1512" s="0" t="s">
         <v>3019</v>
-      </c>
-[...1 lines deleted...]
-        <v>3020</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B1513" s="0" t="s">
         <v>3021</v>
-      </c>
-[...1 lines deleted...]
-        <v>3022</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B1514" s="0" t="s">
         <v>3023</v>
-      </c>
-[...1 lines deleted...]
-        <v>3024</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B1515" s="0" t="s">
         <v>3025</v>
-      </c>
-[...1 lines deleted...]
-        <v>3026</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B1516" s="0" t="s">
         <v>3027</v>
-      </c>
-[...1 lines deleted...]
-        <v>3028</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B1517" s="0" t="s">
         <v>3029</v>
-      </c>
-[...1 lines deleted...]
-        <v>3030</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B1518" s="0" t="s">
         <v>3031</v>
-      </c>
-[...1 lines deleted...]
-        <v>3032</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B1519" s="0" t="s">
         <v>3033</v>
-      </c>
-[...1 lines deleted...]
-        <v>3034</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B1520" s="0" t="s">
         <v>3035</v>
-      </c>
-[...1 lines deleted...]
-        <v>3036</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B1521" s="0" t="s">
         <v>3037</v>
-      </c>
-[...1 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B1522" s="0" t="s">
         <v>3039</v>
-      </c>
-[...1 lines deleted...]
-        <v>3040</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B1523" s="0" t="s">
         <v>3041</v>
-      </c>
-[...1 lines deleted...]
-        <v>3042</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1524" s="0" t="s">
         <v>3043</v>
-      </c>
-[...1 lines deleted...]
-        <v>3044</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B1525" s="0" t="s">
         <v>3045</v>
-      </c>
-[...1 lines deleted...]
-        <v>3046</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1526" s="0" t="s">
         <v>3047</v>
-      </c>
-[...1 lines deleted...]
-        <v>3048</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B1527" s="0" t="s">
         <v>3049</v>
-      </c>
-[...1 lines deleted...]
-        <v>3050</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B1528" s="0" t="s">
         <v>3051</v>
-      </c>
-[...1 lines deleted...]
-        <v>3052</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1529" s="0" t="s">
         <v>3053</v>
-      </c>
-[...1 lines deleted...]
-        <v>3054</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1530" s="0" t="s">
         <v>3055</v>
-      </c>
-[...1 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B1531" s="0" t="s">
         <v>3057</v>
-      </c>
-[...1 lines deleted...]
-        <v>3058</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1532" s="0" t="s">
         <v>3059</v>
-      </c>
-[...1 lines deleted...]
-        <v>3060</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1533" s="0" t="s">
         <v>3061</v>
-      </c>
-[...1 lines deleted...]
-        <v>3062</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B1534" s="0" t="s">
         <v>3063</v>
-      </c>
-[...1 lines deleted...]
-        <v>3064</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1535" s="0" t="s">
         <v>3065</v>
-      </c>
-[...1 lines deleted...]
-        <v>3066</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1536" s="0" t="s">
         <v>3067</v>
-      </c>
-[...1 lines deleted...]
-        <v>3068</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B1537" s="0" t="s">
         <v>3069</v>
-      </c>
-[...1 lines deleted...]
-        <v>3070</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1538" s="0" t="s">
         <v>3071</v>
-      </c>
-[...1 lines deleted...]
-        <v>3072</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1539" s="0" t="s">
         <v>3073</v>
-      </c>
-[...1 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B1540" s="0" t="s">
         <v>3075</v>
-      </c>
-[...1 lines deleted...]
-        <v>3076</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1541" s="0" t="s">
         <v>3077</v>
-      </c>
-[...1 lines deleted...]
-        <v>3078</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1542" s="0" t="s">
         <v>3079</v>
-      </c>
-[...1 lines deleted...]
-        <v>3080</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B1543" s="0" t="s">
         <v>3081</v>
-      </c>
-[...1 lines deleted...]
-        <v>3082</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1544" s="0" t="s">
         <v>3083</v>
-      </c>
-[...1 lines deleted...]
-        <v>3084</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B1545" s="0" t="s">
         <v>3085</v>
-      </c>
-[...1 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B1546" s="0" t="s">
         <v>3087</v>
-      </c>
-[...1 lines deleted...]
-        <v>3088</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1547" s="0" t="s">
         <v>3089</v>
-      </c>
-[...1 lines deleted...]
-        <v>3090</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1548" s="0" t="s">
         <v>3091</v>
-      </c>
-[...1 lines deleted...]
-        <v>3092</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B1549" s="0" t="s">
         <v>3093</v>
-      </c>
-[...1 lines deleted...]
-        <v>3094</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1550" s="0" t="s">
         <v>3095</v>
-      </c>
-[...1 lines deleted...]
-        <v>3096</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B1551" s="0" t="s">
         <v>3097</v>
-      </c>
-[...1 lines deleted...]
-        <v>3098</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B1552" s="0" t="s">
         <v>3099</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B1553" s="0" t="s">
         <v>3101</v>
-      </c>
-[...1 lines deleted...]
-        <v>3102</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B1554" s="0" t="s">
         <v>3103</v>
-      </c>
-[...1 lines deleted...]
-        <v>3104</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B1555" s="0" t="s">
         <v>3105</v>
-      </c>
-[...1 lines deleted...]
-        <v>3106</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B1556" s="0" t="s">
         <v>3107</v>
-      </c>
-[...1 lines deleted...]
-        <v>3108</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B1557" s="0" t="s">
         <v>3109</v>
-      </c>
-[...1 lines deleted...]
-        <v>3110</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B1558" s="0" t="s">
         <v>3111</v>
-      </c>
-[...1 lines deleted...]
-        <v>3112</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1559" s="0" t="s">
         <v>3113</v>
-      </c>
-[...1 lines deleted...]
-        <v>3114</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1560" s="0" t="s">
         <v>3115</v>
-      </c>
-[...1 lines deleted...]
-        <v>3116</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B1561" s="0" t="s">
         <v>3117</v>
-      </c>
-[...1 lines deleted...]
-        <v>3118</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1562" s="0" t="s">
         <v>3119</v>
-      </c>
-[...1 lines deleted...]
-        <v>3120</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B1563" s="0" t="s">
         <v>3121</v>
-      </c>
-[...1 lines deleted...]
-        <v>3122</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B1564" s="0" t="s">
         <v>3123</v>
-      </c>
-[...1 lines deleted...]
-        <v>3124</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="0" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B1565" s="0" t="s">
         <v>3125</v>
-      </c>
-[...1 lines deleted...]
-        <v>3126</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="0" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B1566" s="0" t="s">
         <v>3127</v>
-      </c>
-[...1 lines deleted...]
-        <v>3128</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="0" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B1567" s="0" t="s">
         <v>3129</v>
-      </c>
-[...1 lines deleted...]
-        <v>3130</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="0" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B1568" s="0" t="s">
         <v>3131</v>
-      </c>
-[...1 lines deleted...]
-        <v>3132</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="0" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B1569" s="0" t="s">
         <v>3133</v>
-      </c>
-[...1 lines deleted...]
-        <v>3134</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="0" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B1570" s="0" t="s">
         <v>3135</v>
-      </c>
-[...1 lines deleted...]
-        <v>3136</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="0" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B1571" s="0" t="s">
         <v>3137</v>
-      </c>
-[...1 lines deleted...]
-        <v>3138</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="0" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B1572" s="0" t="s">
         <v>3139</v>
-      </c>
-[...1 lines deleted...]
-        <v>3140</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="0" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B1573" s="0" t="s">
         <v>3141</v>
-      </c>
-[...1 lines deleted...]
-        <v>3142</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="0" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B1574" s="0" t="s">
         <v>3143</v>
-      </c>
-[...1 lines deleted...]
-        <v>3144</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B1575" s="0" t="s">
         <v>3145</v>
-      </c>
-[...1 lines deleted...]
-        <v>3146</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B1576" s="0" t="s">
         <v>3147</v>
-      </c>
-[...1 lines deleted...]
-        <v>3148</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B1577" s="0" t="s">
         <v>3149</v>
-      </c>
-[...1 lines deleted...]
-        <v>3150</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B1578" s="0" t="s">
         <v>3151</v>
-      </c>
-[...1 lines deleted...]
-        <v>3152</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B1579" s="0" t="s">
         <v>3153</v>
-      </c>
-[...1 lines deleted...]
-        <v>3154</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B1580" s="0" t="s">
         <v>3155</v>
-      </c>
-[...1 lines deleted...]
-        <v>3156</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B1581" s="0" t="s">
         <v>3157</v>
-      </c>
-[...1 lines deleted...]
-        <v>3158</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B1582" s="0" t="s">
         <v>3159</v>
-      </c>
-[...1 lines deleted...]
-        <v>3160</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B1583" s="0" t="s">
         <v>3161</v>
-      </c>
-[...1 lines deleted...]
-        <v>3162</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B1584" s="0" t="s">
         <v>3163</v>
-      </c>
-[...1 lines deleted...]
-        <v>3164</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B1585" s="0" t="s">
         <v>3165</v>
-      </c>
-[...1 lines deleted...]
-        <v>3166</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B1586" s="0" t="s">
         <v>3167</v>
-      </c>
-[...1 lines deleted...]
-        <v>3168</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B1587" s="0" t="s">
         <v>3169</v>
-      </c>
-[...1 lines deleted...]
-        <v>3170</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B1588" s="0" t="s">
         <v>3171</v>
-      </c>
-[...1 lines deleted...]
-        <v>3172</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B1589" s="0" t="s">
         <v>3173</v>
-      </c>
-[...1 lines deleted...]
-        <v>3174</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B1590" s="0" t="s">
         <v>3175</v>
-      </c>
-[...1 lines deleted...]
-        <v>3176</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B1591" s="0" t="s">
         <v>3177</v>
-      </c>
-[...1 lines deleted...]
-        <v>3178</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B1592" s="0" t="s">
         <v>3179</v>
-      </c>
-[...1 lines deleted...]
-        <v>3180</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1593" s="0" t="s">
         <v>3181</v>
-      </c>
-[...1 lines deleted...]
-        <v>3182</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B1594" s="0" t="s">
         <v>3183</v>
-      </c>
-[...1 lines deleted...]
-        <v>3184</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B1595" s="0" t="s">
         <v>3185</v>
-      </c>
-[...1 lines deleted...]
-        <v>3186</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B1596" s="0" t="s">
         <v>3187</v>
-      </c>
-[...1 lines deleted...]
-        <v>3188</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B1597" s="0" t="s">
         <v>3189</v>
-      </c>
-[...1 lines deleted...]
-        <v>3190</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B1598" s="0" t="s">
         <v>3191</v>
-      </c>
-[...1 lines deleted...]
-        <v>3192</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B1599" s="0" t="s">
         <v>3193</v>
-      </c>
-[...1 lines deleted...]
-        <v>3194</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B1600" s="0" t="s">
         <v>3195</v>
-      </c>
-[...1 lines deleted...]
-        <v>3196</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B1601" s="0" t="s">
         <v>3197</v>
-      </c>
-[...1 lines deleted...]
-        <v>3198</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B1602" s="0" t="s">
         <v>3199</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
+        <v>3200</v>
+      </c>
+      <c r="B1603" s="0" t="s">
         <v>3201</v>
-      </c>
-[...1 lines deleted...]
-        <v>3202</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B1604" s="0" t="s">
         <v>3203</v>
-      </c>
-[...1 lines deleted...]
-        <v>3204</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B1605" s="0" t="s">
         <v>3205</v>
-      </c>
-[...1 lines deleted...]
-        <v>3206</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B1606" s="0" t="s">
         <v>3207</v>
-      </c>
-[...1 lines deleted...]
-        <v>3208</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B1607" s="0" t="s">
         <v>3209</v>
-      </c>
-[...1 lines deleted...]
-        <v>3210</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B1608" s="0" t="s">
         <v>3211</v>
-      </c>
-[...1 lines deleted...]
-        <v>3212</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B1609" s="0" t="s">
         <v>3213</v>
-      </c>
-[...1 lines deleted...]
-        <v>3214</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B1610" s="0" t="s">
         <v>3215</v>
-      </c>
-[...1 lines deleted...]
-        <v>3216</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B1611" s="0" t="s">
         <v>3217</v>
-      </c>
-[...1 lines deleted...]
-        <v>3218</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B1612" s="0" t="s">
         <v>3219</v>
-      </c>
-[...1 lines deleted...]
-        <v>3220</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B1613" s="0" t="s">
         <v>3221</v>
-      </c>
-[...1 lines deleted...]
-        <v>3222</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B1614" s="0" t="s">
         <v>3223</v>
-      </c>
-[...1 lines deleted...]
-        <v>3224</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
+        <v>3224</v>
+      </c>
+      <c r="B1615" s="0" t="s">
         <v>3225</v>
-      </c>
-[...1 lines deleted...]
-        <v>3226</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B1616" s="0" t="s">
         <v>3227</v>
-      </c>
-[...1 lines deleted...]
-        <v>3228</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B1617" s="0" t="s">
         <v>3229</v>
-      </c>
-[...1 lines deleted...]
-        <v>3230</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="0" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B1618" s="0" t="s">
         <v>3231</v>
-      </c>
-[...1 lines deleted...]
-        <v>3232</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="0" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B1619" s="0" t="s">
         <v>3233</v>
-      </c>
-[...1 lines deleted...]
-        <v>3234</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B1620" s="0" t="s">
         <v>3235</v>
-      </c>
-[...1 lines deleted...]
-        <v>3236</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
+        <v>3236</v>
+      </c>
+      <c r="B1621" s="0" t="s">
         <v>3237</v>
-      </c>
-[...1 lines deleted...]
-        <v>3238</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B1622" s="0" t="s">
         <v>3239</v>
-      </c>
-[...1 lines deleted...]
-        <v>3240</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B1623" s="0" t="s">
         <v>3241</v>
-      </c>
-[...1 lines deleted...]
-        <v>3242</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
+        <v>3242</v>
+      </c>
+      <c r="B1624" s="0" t="s">
         <v>3243</v>
-      </c>
-[...1 lines deleted...]
-        <v>3244</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B1625" s="0" t="s">
         <v>3245</v>
-      </c>
-[...1 lines deleted...]
-        <v>3246</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B1626" s="0" t="s">
         <v>3247</v>
-      </c>
-[...1 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B1627" s="0" t="s">
         <v>3249</v>
-      </c>
-[...1 lines deleted...]
-        <v>3250</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B1628" s="0" t="s">
         <v>3251</v>
-      </c>
-[...1 lines deleted...]
-        <v>3252</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B1629" s="0" t="s">
         <v>3253</v>
-      </c>
-[...1 lines deleted...]
-        <v>3254</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B1630" s="0" t="s">
         <v>3255</v>
-      </c>
-[...1 lines deleted...]
-        <v>3256</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B1631" s="0" t="s">
         <v>3257</v>
-      </c>
-[...1 lines deleted...]
-        <v>3258</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B1632" s="0" t="s">
         <v>3259</v>
-      </c>
-[...1 lines deleted...]
-        <v>3260</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
+        <v>3260</v>
+      </c>
+      <c r="B1633" s="0" t="s">
         <v>3261</v>
-      </c>
-[...1 lines deleted...]
-        <v>3262</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B1634" s="0" t="s">
         <v>3263</v>
-      </c>
-[...1 lines deleted...]
-        <v>3264</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B1635" s="0" t="s">
         <v>3265</v>
-      </c>
-[...1 lines deleted...]
-        <v>3266</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
+        <v>3266</v>
+      </c>
+      <c r="B1636" s="0" t="s">
         <v>3267</v>
-      </c>
-[...1 lines deleted...]
-        <v>3268</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B1637" s="0" t="s">
         <v>3269</v>
-      </c>
-[...1 lines deleted...]
-        <v>3270</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B1638" s="0" t="s">
         <v>3271</v>
-      </c>
-[...1 lines deleted...]
-        <v>3272</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
+        <v>3272</v>
+      </c>
+      <c r="B1639" s="0" t="s">
         <v>3273</v>
-      </c>
-[...1 lines deleted...]
-        <v>3274</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B1640" s="0" t="s">
         <v>3275</v>
-      </c>
-[...1 lines deleted...]
-        <v>3276</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B1641" s="0" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B1642" s="0" t="s">
         <v>3279</v>
-      </c>
-[...1 lines deleted...]
-        <v>3280</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B1643" s="0" t="s">
         <v>3281</v>
-      </c>
-[...1 lines deleted...]
-        <v>3282</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B1644" s="0" t="s">
         <v>3283</v>
-      </c>
-[...1 lines deleted...]
-        <v>3284</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
+        <v>3284</v>
+      </c>
+      <c r="B1645" s="0" t="s">
         <v>3285</v>
-      </c>
-[...1 lines deleted...]
-        <v>3286</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B1646" s="0" t="s">
         <v>3287</v>
-      </c>
-[...1 lines deleted...]
-        <v>3288</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B1647" s="0" t="s">
         <v>3289</v>
-      </c>
-[...1 lines deleted...]
-        <v>3290</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B1648" s="0" t="s">
         <v>3291</v>
-      </c>
-[...1 lines deleted...]
-        <v>3292</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B1649" s="0" t="s">
         <v>3293</v>
-      </c>
-[...1 lines deleted...]
-        <v>3294</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B1650" s="0" t="s">
         <v>3295</v>
-      </c>
-[...1 lines deleted...]
-        <v>3296</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B1651" s="0" t="s">
         <v>3297</v>
-      </c>
-[...1 lines deleted...]
-        <v>3298</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B1652" s="0" t="s">
         <v>3299</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B1653" s="0" t="s">
         <v>3301</v>
-      </c>
-[...1 lines deleted...]
-        <v>3302</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B1654" s="0" t="s">
         <v>3303</v>
-      </c>
-[...1 lines deleted...]
-        <v>3304</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B1655" s="0" t="s">
         <v>3305</v>
-      </c>
-[...1 lines deleted...]
-        <v>3306</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B1656" s="0" t="s">
         <v>3307</v>
-      </c>
-[...1 lines deleted...]
-        <v>3308</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B1657" s="0" t="s">
         <v>3309</v>
-      </c>
-[...1 lines deleted...]
-        <v>3310</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B1658" s="0" t="s">
         <v>3311</v>
-      </c>
-[...1 lines deleted...]
-        <v>3312</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B1659" s="0" t="s">
         <v>3313</v>
-      </c>
-[...1 lines deleted...]
-        <v>3314</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B1660" s="0" t="s">
         <v>3315</v>
-      </c>
-[...1 lines deleted...]
-        <v>3316</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B1661" s="0" t="s">
         <v>3317</v>
-      </c>
-[...1 lines deleted...]
-        <v>3318</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B1662" s="0" t="s">
         <v>3319</v>
-      </c>
-[...1 lines deleted...]
-        <v>3320</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B1663" s="0" t="s">
         <v>3321</v>
-      </c>
-[...1 lines deleted...]
-        <v>3322</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B1664" s="0" t="s">
         <v>3323</v>
-      </c>
-[...1 lines deleted...]
-        <v>3324</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B1665" s="0" t="s">
         <v>3325</v>
-      </c>
-[...1 lines deleted...]
-        <v>3326</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
+        <v>3326</v>
+      </c>
+      <c r="B1666" s="0" t="s">
         <v>3327</v>
-      </c>
-[...1 lines deleted...]
-        <v>3328</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1667" s="0" t="s">
         <v>3329</v>
-      </c>
-[...1 lines deleted...]
-        <v>3330</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B1668" s="0" t="s">
         <v>3331</v>
-      </c>
-[...1 lines deleted...]
-        <v>3332</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
+        <v>3332</v>
+      </c>
+      <c r="B1669" s="0" t="s">
         <v>3333</v>
-      </c>
-[...1 lines deleted...]
-        <v>3334</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B1670" s="0" t="s">
         <v>3335</v>
-      </c>
-[...1 lines deleted...]
-        <v>3336</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B1671" s="0" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
+        <v>3338</v>
+      </c>
+      <c r="B1672" s="0" t="s">
         <v>3339</v>
-      </c>
-[...1 lines deleted...]
-        <v>3340</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B1673" s="0" t="s">
         <v>3341</v>
-      </c>
-[...1 lines deleted...]
-        <v>3342</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B1674" s="0" t="s">
         <v>3343</v>
-      </c>
-[...1 lines deleted...]
-        <v>3344</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B1675" s="0" t="s">
         <v>3345</v>
-      </c>
-[...1 lines deleted...]
-        <v>3346</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B1676" s="0" t="s">
         <v>3347</v>
-      </c>
-[...1 lines deleted...]
-        <v>3348</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B1677" s="0" t="s">
         <v>3349</v>
-      </c>
-[...1 lines deleted...]
-        <v>3350</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
+        <v>3350</v>
+      </c>
+      <c r="B1678" s="0" t="s">
         <v>3351</v>
-      </c>
-[...1 lines deleted...]
-        <v>3352</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
+        <v>3352</v>
+      </c>
+      <c r="B1679" s="0" t="s">
         <v>3353</v>
-      </c>
-[...1 lines deleted...]
-        <v>3354</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B1680" s="0" t="s">
         <v>3355</v>
-      </c>
-[...1 lines deleted...]
-        <v>3356</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
+        <v>3356</v>
+      </c>
+      <c r="B1681" s="0" t="s">
         <v>3357</v>
-      </c>
-[...1 lines deleted...]
-        <v>3358</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
+        <v>3358</v>
+      </c>
+      <c r="B1682" s="0" t="s">
         <v>3359</v>
-      </c>
-[...1 lines deleted...]
-        <v>3360</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
+        <v>3360</v>
+      </c>
+      <c r="B1683" s="0" t="s">
         <v>3361</v>
-      </c>
-[...1 lines deleted...]
-        <v>3362</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
+        <v>3362</v>
+      </c>
+      <c r="B1684" s="0" t="s">
         <v>3363</v>
-      </c>
-[...1 lines deleted...]
-        <v>3364</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
+        <v>3364</v>
+      </c>
+      <c r="B1685" s="0" t="s">
         <v>3365</v>
-      </c>
-[...1 lines deleted...]
-        <v>3366</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
+        <v>3366</v>
+      </c>
+      <c r="B1686" s="0" t="s">
         <v>3367</v>
-      </c>
-[...1 lines deleted...]
-        <v>3368</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
+        <v>3368</v>
+      </c>
+      <c r="B1687" s="0" t="s">
         <v>3369</v>
-      </c>
-[...1 lines deleted...]
-        <v>3370</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B1688" s="0" t="s">
         <v>3371</v>
-      </c>
-[...1 lines deleted...]
-        <v>3372</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B1689" s="0" t="s">
         <v>3373</v>
-      </c>
-[...1 lines deleted...]
-        <v>3374</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
+        <v>3374</v>
+      </c>
+      <c r="B1690" s="0" t="s">
         <v>3375</v>
-      </c>
-[...1 lines deleted...]
-        <v>3376</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
+        <v>3376</v>
+      </c>
+      <c r="B1691" s="0" t="s">
         <v>3377</v>
-      </c>
-[...1 lines deleted...]
-        <v>3378</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
+        <v>3378</v>
+      </c>
+      <c r="B1692" s="0" t="s">
         <v>3379</v>
-      </c>
-[...1 lines deleted...]
-        <v>3380</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
+        <v>3380</v>
+      </c>
+      <c r="B1693" s="0" t="s">
         <v>3381</v>
-      </c>
-[...1 lines deleted...]
-        <v>3382</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B1694" s="0" t="s">
         <v>3383</v>
-      </c>
-[...1 lines deleted...]
-        <v>3384</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B1695" s="0" t="s">
         <v>3385</v>
-      </c>
-[...1 lines deleted...]
-        <v>3386</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
+        <v>3386</v>
+      </c>
+      <c r="B1696" s="0" t="s">
         <v>3387</v>
-      </c>
-[...1 lines deleted...]
-        <v>3388</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B1697" s="0" t="s">
         <v>3389</v>
-      </c>
-[...1 lines deleted...]
-        <v>3390</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
+        <v>3390</v>
+      </c>
+      <c r="B1698" s="0" t="s">
         <v>3391</v>
-      </c>
-[...1 lines deleted...]
-        <v>3392</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B1699" s="0" t="s">
         <v>3393</v>
-      </c>
-[...1 lines deleted...]
-        <v>3394</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B1700" s="0" t="s">
         <v>3395</v>
-      </c>
-[...1 lines deleted...]
-        <v>3396</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
+        <v>3396</v>
+      </c>
+      <c r="B1701" s="0" t="s">
         <v>3397</v>
-      </c>
-[...1 lines deleted...]
-        <v>3398</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
+        <v>3398</v>
+      </c>
+      <c r="B1702" s="0" t="s">
         <v>3399</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B1703" s="0" t="s">
         <v>3401</v>
-      </c>
-[...1 lines deleted...]
-        <v>3402</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
+        <v>3402</v>
+      </c>
+      <c r="B1704" s="0" t="s">
         <v>3403</v>
-      </c>
-[...1 lines deleted...]
-        <v>3404</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
+        <v>3404</v>
+      </c>
+      <c r="B1705" s="0" t="s">
         <v>3405</v>
-      </c>
-[...1 lines deleted...]
-        <v>3406</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B1706" s="0" t="s">
         <v>3407</v>
-      </c>
-[...1 lines deleted...]
-        <v>3408</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
+        <v>3408</v>
+      </c>
+      <c r="B1707" s="0" t="s">
         <v>3409</v>
-      </c>
-[...1 lines deleted...]
-        <v>3410</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
+        <v>3410</v>
+      </c>
+      <c r="B1708" s="0" t="s">
         <v>3411</v>
-      </c>
-[...1 lines deleted...]
-        <v>3412</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B1709" s="0" t="s">
         <v>3413</v>
-      </c>
-[...1 lines deleted...]
-        <v>3414</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
+        <v>3414</v>
+      </c>
+      <c r="B1710" s="0" t="s">
         <v>3415</v>
-      </c>
-[...1 lines deleted...]
-        <v>3416</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="0" t="s">
+        <v>3416</v>
+      </c>
+      <c r="B1711" s="0" t="s">
         <v>3417</v>
-      </c>
-[...1 lines deleted...]
-        <v>3418</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="0" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B1712" s="0" t="s">
         <v>3419</v>
-      </c>
-[...1 lines deleted...]
-        <v>3420</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="0" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B1713" s="0" t="s">
         <v>3421</v>
-      </c>
-[...1 lines deleted...]
-        <v>3422</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="0" t="s">
+        <v>3422</v>
+      </c>
+      <c r="B1714" s="0" t="s">
         <v>3423</v>
-      </c>
-[...1 lines deleted...]
-        <v>3424</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="0" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B1715" s="0" t="s">
         <v>3425</v>
-      </c>
-[...1 lines deleted...]
-        <v>3426</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B1716" s="0" t="s">
         <v>3427</v>
-      </c>
-[...1 lines deleted...]
-        <v>3428</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B1717" s="0" t="s">
         <v>3429</v>
-      </c>
-[...1 lines deleted...]
-        <v>3430</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B1718" s="0" t="s">
         <v>3431</v>
-      </c>
-[...1 lines deleted...]
-        <v>3432</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B1719" s="0" t="s">
         <v>3433</v>
-      </c>
-[...1 lines deleted...]
-        <v>3434</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B1720" s="0" t="s">
         <v>3435</v>
-      </c>
-[...1 lines deleted...]
-        <v>3436</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B1721" s="0" t="s">
         <v>3437</v>
-      </c>
-[...1 lines deleted...]
-        <v>3438</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="0" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B1722" s="0" t="s">
         <v>3439</v>
-      </c>
-[...1 lines deleted...]
-        <v>3440</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="0" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B1723" s="0" t="s">
         <v>3441</v>
-      </c>
-[...1 lines deleted...]
-        <v>3442</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B1724" s="0" t="s">
         <v>3443</v>
-      </c>
-[...1 lines deleted...]
-        <v>3444</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B1725" s="0" t="s">
         <v>3445</v>
-      </c>
-[...1 lines deleted...]
-        <v>3446</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B1726" s="0" t="s">
         <v>3447</v>
-      </c>
-[...1 lines deleted...]
-        <v>3448</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B1727" s="0" t="s">
         <v>3449</v>
-      </c>
-[...1 lines deleted...]
-        <v>3450</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B1728" s="0" t="s">
         <v>3451</v>
-      </c>
-[...1 lines deleted...]
-        <v>3452</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B1729" s="0" t="s">
         <v>3453</v>
-      </c>
-[...1 lines deleted...]
-        <v>3454</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B1730" s="0" t="s">
         <v>3455</v>
-      </c>
-[...1 lines deleted...]
-        <v>3456</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B1731" s="0" t="s">
         <v>3457</v>
-      </c>
-[...1 lines deleted...]
-        <v>3458</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B1732" s="0" t="s">
         <v>3459</v>
-      </c>
-[...1 lines deleted...]
-        <v>3460</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="0" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B1733" s="0" t="s">
         <v>3461</v>
-      </c>
-[...1 lines deleted...]
-        <v>3462</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="0" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B1734" s="0" t="s">
         <v>3463</v>
-      </c>
-[...1 lines deleted...]
-        <v>3464</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="0" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B1735" s="0" t="s">
         <v>3465</v>
-      </c>
-[...1 lines deleted...]
-        <v>3466</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="0" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B1736" s="0" t="s">
         <v>3467</v>
-      </c>
-[...1 lines deleted...]
-        <v>3468</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="0" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B1737" s="0" t="s">
         <v>3469</v>
-      </c>
-[...1 lines deleted...]
-        <v>3470</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B1738" s="0" t="s">
         <v>3471</v>
-      </c>
-[...1 lines deleted...]
-        <v>3472</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B1739" s="0" t="s">
         <v>3473</v>
-      </c>
-[...1 lines deleted...]
-        <v>3474</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1740" s="0" t="s">
         <v>3475</v>
-      </c>
-[...1 lines deleted...]
-        <v>3476</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B1741" s="0" t="s">
         <v>3477</v>
-      </c>
-[...1 lines deleted...]
-        <v>3478</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B1742" s="0" t="s">
         <v>3479</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B1743" s="0" t="s">
         <v>3481</v>
-      </c>
-[...1 lines deleted...]
-        <v>3482</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B1744" s="0" t="s">
         <v>3483</v>
-      </c>
-[...1 lines deleted...]
-        <v>3484</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B1745" s="0" t="s">
         <v>3485</v>
-      </c>
-[...1 lines deleted...]
-        <v>3486</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B1746" s="0" t="s">
         <v>3487</v>
-      </c>
-[...1 lines deleted...]
-        <v>3488</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B1747" s="0" t="s">
         <v>3489</v>
-      </c>
-[...1 lines deleted...]
-        <v>3490</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B1748" s="0" t="s">
         <v>3491</v>
-      </c>
-[...1 lines deleted...]
-        <v>3492</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
+        <v>3492</v>
+      </c>
+      <c r="B1749" s="0" t="s">
         <v>3493</v>
-      </c>
-[...1 lines deleted...]
-        <v>3494</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B1750" s="0" t="s">
         <v>3495</v>
-      </c>
-[...1 lines deleted...]
-        <v>3496</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B1751" s="0" t="s">
         <v>3497</v>
-      </c>
-[...1 lines deleted...]
-        <v>3498</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B1752" s="0" t="s">
         <v>3499</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B1753" s="0" t="s">
         <v>3501</v>
-      </c>
-[...1 lines deleted...]
-        <v>3502</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B1754" s="0" t="s">
         <v>3503</v>
-      </c>
-[...1 lines deleted...]
-        <v>3504</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B1755" s="0" t="s">
         <v>3505</v>
-      </c>
-[...1 lines deleted...]
-        <v>3506</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
+        <v>3506</v>
+      </c>
+      <c r="B1756" s="0" t="s">
         <v>3507</v>
-      </c>
-[...1 lines deleted...]
-        <v>3508</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
+        <v>3508</v>
+      </c>
+      <c r="B1757" s="0" t="s">
         <v>3509</v>
-      </c>
-[...1 lines deleted...]
-        <v>3510</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B1758" s="0" t="s">
         <v>3511</v>
-      </c>
-[...1 lines deleted...]
-        <v>3512</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
+        <v>3512</v>
+      </c>
+      <c r="B1759" s="0" t="s">
         <v>3513</v>
-      </c>
-[...1 lines deleted...]
-        <v>3514</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B1760" s="0" t="s">
         <v>3515</v>
-      </c>
-[...1 lines deleted...]
-        <v>3516</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B1761" s="0" t="s">
         <v>3517</v>
-      </c>
-[...1 lines deleted...]
-        <v>3518</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B1762" s="0" t="s">
         <v>3519</v>
-      </c>
-[...1 lines deleted...]
-        <v>3520</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B1763" s="0" t="s">
         <v>3521</v>
-      </c>
-[...1 lines deleted...]
-        <v>3522</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B1764" s="0" t="s">
         <v>3523</v>
-      </c>
-[...1 lines deleted...]
-        <v>3524</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B1765" s="0" t="s">
         <v>3525</v>
-      </c>
-[...1 lines deleted...]
-        <v>3526</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B1766" s="0" t="s">
         <v>3527</v>
-      </c>
-[...1 lines deleted...]
-        <v>3528</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B1767" s="0" t="s">
         <v>3529</v>
-      </c>
-[...1 lines deleted...]
-        <v>3530</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B1768" s="0" t="s">
         <v>3531</v>
-      </c>
-[...1 lines deleted...]
-        <v>3532</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B1769" s="0" t="s">
         <v>3533</v>
-      </c>
-[...1 lines deleted...]
-        <v>3534</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B1770" s="0" t="s">
         <v>3535</v>
-      </c>
-[...1 lines deleted...]
-        <v>3536</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1771" s="0" t="s">
         <v>3537</v>
-      </c>
-[...1 lines deleted...]
-        <v>3538</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B1772" s="0" t="s">
         <v>3539</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B1773" s="0" t="s">
         <v>3541</v>
-      </c>
-[...1 lines deleted...]
-        <v>3542</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B1774" s="0" t="s">
         <v>3543</v>
-      </c>
-[...1 lines deleted...]
-        <v>3544</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B1775" s="0" t="s">
         <v>3545</v>
-      </c>
-[...1 lines deleted...]
-        <v>3546</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B1776" s="0" t="s">
         <v>3547</v>
-      </c>
-[...1 lines deleted...]
-        <v>3548</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
+        <v>3548</v>
+      </c>
+      <c r="B1777" s="0" t="s">
         <v>3549</v>
-      </c>
-[...1 lines deleted...]
-        <v>3550</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B1778" s="0" t="s">
         <v>3551</v>
-      </c>
-[...1 lines deleted...]
-        <v>3552</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B1779" s="0" t="s">
         <v>3553</v>
-      </c>
-[...1 lines deleted...]
-        <v>3554</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B1780" s="0" t="s">
         <v>3555</v>
-      </c>
-[...1 lines deleted...]
-        <v>3556</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1781" s="0" t="s">
         <v>3557</v>
-      </c>
-[...1 lines deleted...]
-        <v>3558</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B1782" s="0" t="s">
         <v>3559</v>
-      </c>
-[...1 lines deleted...]
-        <v>3560</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B1783" s="0" t="s">
         <v>3561</v>
-      </c>
-[...1 lines deleted...]
-        <v>3562</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1784" s="0" t="s">
         <v>3563</v>
-      </c>
-[...1 lines deleted...]
-        <v>3564</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B1785" s="0" t="s">
         <v>3565</v>
-      </c>
-[...1 lines deleted...]
-        <v>3566</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B1786" s="0" t="s">
         <v>3567</v>
-      </c>
-[...1 lines deleted...]
-        <v>3568</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B1787" s="0" t="s">
         <v>3569</v>
-      </c>
-[...1 lines deleted...]
-        <v>3570</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B1788" s="0" t="s">
         <v>3571</v>
-      </c>
-[...1 lines deleted...]
-        <v>3572</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
+        <v>3572</v>
+      </c>
+      <c r="B1789" s="0" t="s">
         <v>3573</v>
-      </c>
-[...1 lines deleted...]
-        <v>3574</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1790" s="0" t="s">
         <v>3575</v>
-      </c>
-[...1 lines deleted...]
-        <v>3576</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1791" s="0" t="s">
         <v>3577</v>
-      </c>
-[...1 lines deleted...]
-        <v>3578</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B1792" s="0" t="s">
         <v>3579</v>
-      </c>
-[...1 lines deleted...]
-        <v>3580</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B1793" s="0" t="s">
         <v>3581</v>
-      </c>
-[...1 lines deleted...]
-        <v>3582</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B1794" s="0" t="s">
         <v>3583</v>
-      </c>
-[...1 lines deleted...]
-        <v>3584</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B1795" s="0" t="s">
         <v>3585</v>
-      </c>
-[...1 lines deleted...]
-        <v>3586</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B1796" s="0" t="s">
         <v>3587</v>
-      </c>
-[...1 lines deleted...]
-        <v>3586</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
         <v>3588</v>
       </c>
       <c r="B1797" s="0" t="s">
-        <v>3586</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
       <c r="B1798" s="0" t="s">
-        <v>3586</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
-        <v>3590</v>
+        <v>3592</v>
       </c>
       <c r="B1799" s="0" t="s">
-        <v>3586</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
-        <v>3591</v>
+        <v>3594</v>
       </c>
       <c r="B1800" s="0" t="s">
-        <v>3586</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
-        <v>3592</v>
+        <v>3596</v>
       </c>
       <c r="B1801" s="0" t="s">
-        <v>3586</v>
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" s="0" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B1802" s="0" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" s="0" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B1803" s="0" t="s">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" s="0" t="s">
+        <v>3602</v>
+      </c>
+      <c r="B1804" s="0" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" s="0" t="s">
+        <v>3604</v>
+      </c>
+      <c r="B1805" s="0" t="s">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806" s="0" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B1806" s="0" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807" s="0" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B1807" s="0" t="s">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808" s="0" t="s">
+        <v>3610</v>
+      </c>
+      <c r="B1808" s="0" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1809">
+      <c r="A1809" s="0" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B1809" s="0" t="s">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="1810">
+      <c r="A1810" s="0" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B1810" s="0" t="s">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="1811">
+      <c r="A1811" s="0" t="s">
+        <v>3616</v>
+      </c>
+      <c r="B1811" s="0" t="s">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="1812">
+      <c r="A1812" s="0" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B1812" s="0" t="s">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="1813">
+      <c r="A1813" s="0" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B1813" s="0" t="s">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="1814">
+      <c r="A1814" s="0" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1814" s="0" t="s">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="1815">
+      <c r="A1815" s="0" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1815" s="0" t="s">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="1816">
+      <c r="A1816" s="0" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B1816" s="0" t="s">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="1817">
+      <c r="A1817" s="0" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B1817" s="0" t="s">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="1818">
+      <c r="A1818" s="0" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1818" s="0" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="1819">
+      <c r="A1819" s="0" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B1819" s="0" t="s">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="1820">
+      <c r="A1820" s="0" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B1820" s="0" t="s">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="1821">
+      <c r="A1821" s="0" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1821" s="0" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="1822">
+      <c r="A1822" s="0" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B1822" s="0" t="s">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="1823">
+      <c r="A1823" s="0" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B1823" s="0" t="s">
+        <v>3641</v>
+      </c>
+    </row>
+    <row r="1824">
+      <c r="A1824" s="0" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B1824" s="0" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="1825">
+      <c r="A1825" s="0" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B1825" s="0" t="s">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="1826">
+      <c r="A1826" s="0" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B1826" s="0" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="1827">
+      <c r="A1827" s="0" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1827" s="0" t="s">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="1828">
+      <c r="A1828" s="0" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B1828" s="0" t="s">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="1829">
+      <c r="A1829" s="0" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1829" s="0" t="s">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="1830">
+      <c r="A1830" s="0" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B1830" s="0" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="1831">
+      <c r="A1831" s="0" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B1831" s="0" t="s">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="1832">
+      <c r="A1832" s="0" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B1832" s="0" t="s">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="1833">
+      <c r="A1833" s="0" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B1833" s="0" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1834">
+      <c r="A1834" s="0" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B1834" s="0" t="s">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="1835">
+      <c r="A1835" s="0" t="s">
+        <v>3664</v>
+      </c>
+      <c r="B1835" s="0" t="s">
+        <v>3665</v>
+      </c>
+    </row>
+    <row r="1836">
+      <c r="A1836" s="0" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B1836" s="0" t="s">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="1837">
+      <c r="A1837" s="0" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B1837" s="0" t="s">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="1838">
+      <c r="A1838" s="0" t="s">
+        <v>3670</v>
+      </c>
+      <c r="B1838" s="0" t="s">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="1839">
+      <c r="A1839" s="0" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B1839" s="0" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1840">
+      <c r="A1840" s="0" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B1840" s="0" t="s">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="1841">
+      <c r="A1841" s="0" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1841" s="0" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1842">
+      <c r="A1842" s="0" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B1842" s="0" t="s">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="1843">
+      <c r="A1843" s="0" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B1843" s="0" t="s">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="1844">
+      <c r="A1844" s="0" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B1844" s="0" t="s">
+        <v>3683</v>
+      </c>
+    </row>
+    <row r="1845">
+      <c r="A1845" s="0" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B1845" s="0" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1846">
+      <c r="A1846" s="0" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B1846" s="0" t="s">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="1847">
+      <c r="A1847" s="0" t="s">
+        <v>3688</v>
+      </c>
+      <c r="B1847" s="0" t="s">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="1848">
+      <c r="A1848" s="0" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B1848" s="0" t="s">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="1849">
+      <c r="A1849" s="0" t="s">
+        <v>3692</v>
+      </c>
+      <c r="B1849" s="0" t="s">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="1850">
+      <c r="A1850" s="0" t="s">
+        <v>3694</v>
+      </c>
+      <c r="B1850" s="0" t="s">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="1851">
+      <c r="A1851" s="0" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1851" s="0" t="s">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="1852">
+      <c r="A1852" s="0" t="s">
+        <v>3698</v>
+      </c>
+      <c r="B1852" s="0" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1853">
+      <c r="A1853" s="0" t="s">
+        <v>3700</v>
+      </c>
+      <c r="B1853" s="0" t="s">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="1854">
+      <c r="A1854" s="0" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1854" s="0" t="s">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="1855">
+      <c r="A1855" s="0" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B1855" s="0" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1856">
+      <c r="A1856" s="0" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B1856" s="0" t="s">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="1857">
+      <c r="A1857" s="0" t="s">
+        <v>3708</v>
+      </c>
+      <c r="B1857" s="0" t="s">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="1858">
+      <c r="A1858" s="0" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B1858" s="0" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="1859">
+      <c r="A1859" s="0" t="s">
+        <v>3712</v>
+      </c>
+      <c r="B1859" s="0" t="s">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="1860">
+      <c r="A1860" s="0" t="s">
+        <v>3714</v>
+      </c>
+      <c r="B1860" s="0" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1861">
+      <c r="A1861" s="0" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B1861" s="0" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1862">
+      <c r="A1862" s="0" t="s">
+        <v>3717</v>
+      </c>
+      <c r="B1862" s="0" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1863">
+      <c r="A1863" s="0" t="s">
+        <v>3718</v>
+      </c>
+      <c r="B1863" s="0" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1864">
+      <c r="A1864" s="0" t="s">
+        <v>3719</v>
+      </c>
+      <c r="B1864" s="0" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1865">
+      <c r="A1865" s="0" t="s">
+        <v>3720</v>
+      </c>
+      <c r="B1865" s="0" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1866">
+      <c r="A1866" s="0" t="s">
+        <v>3721</v>
+      </c>
+      <c r="B1866" s="0" t="s">
+        <v>3715</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>