--- v5 (2026-07-21)
+++ v6 (2026-09-19)
@@ -4,59 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3722" uniqueCount="3722">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3846" uniqueCount="3846">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL II, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,603329</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,571060</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,533936</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,527531</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,590326</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,588593</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,586866</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,607237</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,668261</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,709027</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,709348</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,719758</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,718009</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,716261</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,711028</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,690103</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,709923</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,732698</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,746795</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,744262</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,741732</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,761340</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,771467</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,769029</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,762307</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,760567</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,758817</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,757067</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,757443</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,760095</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,756394</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,781090</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,786460</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,784697</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,782935</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,796059</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,781987</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,782395</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,782143</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,790642</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,788880</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,787118</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,783105</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,788502</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,777090</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,746643</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,711699</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,709936</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,708173</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,699661</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,702766</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,713979</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,707485</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,671827</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,670039</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,668251</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,672064</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,700414</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,708999</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,721535</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,725778</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,723993</t>
   </si>
   <si>
     <t>17/7/2026</t>
   </si>
   <si>
     <t>16,722208</t>
   </si>
   <si>
     <t>16/7/2026</t>
   </si>
   <si>
     <t>16,723281</t>
   </si>
   <si>
     <t>15/7/2026</t>
   </si>
   <si>
     <t>16,720871</t>
   </si>
   <si>
     <t>14/7/2026</t>
   </si>
   <si>
     <t>16,723556</t>
   </si>
@@ -11218,51 +11590,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1866"/>
+  <dimension ref="A1:B1928"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -11922,547 +12294,547 @@
       <c r="B85" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>114</v>
+        <v>174</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>297</v>
+        <v>238</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>303</v>
       </c>
@@ -13282,547 +13654,547 @@
       <c r="B255" s="0" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>510</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>512</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="B320" s="0" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>637</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>639</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
         <v>641</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>642</v>
       </c>
@@ -14690,547 +15062,547 @@
       <c r="B431" s="0" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
         <v>859</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
         <v>861</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
         <v>863</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
         <v>988</v>
       </c>
       <c r="B497" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
         <v>990</v>
       </c>
       <c r="B498" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
         <v>992</v>
       </c>
       <c r="B499" s="0" t="s">
         <v>993</v>
       </c>
@@ -26106,72 +26478,568 @@
       <c r="B1858" s="0" t="s">
         <v>3711</v>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="0" t="s">
         <v>3712</v>
       </c>
       <c r="B1859" s="0" t="s">
         <v>3713</v>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="0" t="s">
         <v>3714</v>
       </c>
       <c r="B1860" s="0" t="s">
         <v>3715</v>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="0" t="s">
         <v>3716</v>
       </c>
       <c r="B1861" s="0" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="0" t="s">
-        <v>3717</v>
+        <v>3718</v>
       </c>
       <c r="B1862" s="0" t="s">
-        <v>3715</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
       <c r="B1863" s="0" t="s">
-        <v>3715</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
-        <v>3719</v>
+        <v>3722</v>
       </c>
       <c r="B1864" s="0" t="s">
-        <v>3715</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="0" t="s">
-        <v>3720</v>
+        <v>3724</v>
       </c>
       <c r="B1865" s="0" t="s">
-        <v>3715</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="0" t="s">
-        <v>3721</v>
+        <v>3726</v>
       </c>
       <c r="B1866" s="0" t="s">
-        <v>3715</v>
+        <v>3727</v>
+      </c>
+    </row>
+    <row r="1867">
+      <c r="A1867" s="0" t="s">
+        <v>3728</v>
+      </c>
+      <c r="B1867" s="0" t="s">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="1868">
+      <c r="A1868" s="0" t="s">
+        <v>3730</v>
+      </c>
+      <c r="B1868" s="0" t="s">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="1869">
+      <c r="A1869" s="0" t="s">
+        <v>3732</v>
+      </c>
+      <c r="B1869" s="0" t="s">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="1870">
+      <c r="A1870" s="0" t="s">
+        <v>3734</v>
+      </c>
+      <c r="B1870" s="0" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1871">
+      <c r="A1871" s="0" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B1871" s="0" t="s">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="1872">
+      <c r="A1872" s="0" t="s">
+        <v>3738</v>
+      </c>
+      <c r="B1872" s="0" t="s">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="1873">
+      <c r="A1873" s="0" t="s">
+        <v>3740</v>
+      </c>
+      <c r="B1873" s="0" t="s">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1874">
+      <c r="A1874" s="0" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1874" s="0" t="s">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="1875">
+      <c r="A1875" s="0" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B1875" s="0" t="s">
+        <v>3745</v>
+      </c>
+    </row>
+    <row r="1876">
+      <c r="A1876" s="0" t="s">
+        <v>3746</v>
+      </c>
+      <c r="B1876" s="0" t="s">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="1877">
+      <c r="A1877" s="0" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B1877" s="0" t="s">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="1878">
+      <c r="A1878" s="0" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1878" s="0" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="1879">
+      <c r="A1879" s="0" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1879" s="0" t="s">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="1880">
+      <c r="A1880" s="0" t="s">
+        <v>3754</v>
+      </c>
+      <c r="B1880" s="0" t="s">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="1881">
+      <c r="A1881" s="0" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B1881" s="0" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1882">
+      <c r="A1882" s="0" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B1882" s="0" t="s">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="1883">
+      <c r="A1883" s="0" t="s">
+        <v>3760</v>
+      </c>
+      <c r="B1883" s="0" t="s">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="1884">
+      <c r="A1884" s="0" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B1884" s="0" t="s">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="1885">
+      <c r="A1885" s="0" t="s">
+        <v>3764</v>
+      </c>
+      <c r="B1885" s="0" t="s">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="1886">
+      <c r="A1886" s="0" t="s">
+        <v>3766</v>
+      </c>
+      <c r="B1886" s="0" t="s">
+        <v>3767</v>
+      </c>
+    </row>
+    <row r="1887">
+      <c r="A1887" s="0" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B1887" s="0" t="s">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="1888">
+      <c r="A1888" s="0" t="s">
+        <v>3770</v>
+      </c>
+      <c r="B1888" s="0" t="s">
+        <v>3771</v>
+      </c>
+    </row>
+    <row r="1889">
+      <c r="A1889" s="0" t="s">
+        <v>3772</v>
+      </c>
+      <c r="B1889" s="0" t="s">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="1890">
+      <c r="A1890" s="0" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1890" s="0" t="s">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="1891">
+      <c r="A1891" s="0" t="s">
+        <v>3776</v>
+      </c>
+      <c r="B1891" s="0" t="s">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="1892">
+      <c r="A1892" s="0" t="s">
+        <v>3778</v>
+      </c>
+      <c r="B1892" s="0" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1893">
+      <c r="A1893" s="0" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B1893" s="0" t="s">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="1894">
+      <c r="A1894" s="0" t="s">
+        <v>3782</v>
+      </c>
+      <c r="B1894" s="0" t="s">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="1895">
+      <c r="A1895" s="0" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B1895" s="0" t="s">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="1896">
+      <c r="A1896" s="0" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B1896" s="0" t="s">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="1897">
+      <c r="A1897" s="0" t="s">
+        <v>3788</v>
+      </c>
+      <c r="B1897" s="0" t="s">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="1898">
+      <c r="A1898" s="0" t="s">
+        <v>3790</v>
+      </c>
+      <c r="B1898" s="0" t="s">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="1899">
+      <c r="A1899" s="0" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1899" s="0" t="s">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="1900">
+      <c r="A1900" s="0" t="s">
+        <v>3794</v>
+      </c>
+      <c r="B1900" s="0" t="s">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="1901">
+      <c r="A1901" s="0" t="s">
+        <v>3796</v>
+      </c>
+      <c r="B1901" s="0" t="s">
+        <v>3797</v>
+      </c>
+    </row>
+    <row r="1902">
+      <c r="A1902" s="0" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B1902" s="0" t="s">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="1903">
+      <c r="A1903" s="0" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B1903" s="0" t="s">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="1904">
+      <c r="A1904" s="0" t="s">
+        <v>3802</v>
+      </c>
+      <c r="B1904" s="0" t="s">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="1905">
+      <c r="A1905" s="0" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B1905" s="0" t="s">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="1906">
+      <c r="A1906" s="0" t="s">
+        <v>3806</v>
+      </c>
+      <c r="B1906" s="0" t="s">
+        <v>3807</v>
+      </c>
+    </row>
+    <row r="1907">
+      <c r="A1907" s="0" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B1907" s="0" t="s">
+        <v>3809</v>
+      </c>
+    </row>
+    <row r="1908">
+      <c r="A1908" s="0" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B1908" s="0" t="s">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="1909">
+      <c r="A1909" s="0" t="s">
+        <v>3812</v>
+      </c>
+      <c r="B1909" s="0" t="s">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="1910">
+      <c r="A1910" s="0" t="s">
+        <v>3814</v>
+      </c>
+      <c r="B1910" s="0" t="s">
+        <v>3815</v>
+      </c>
+    </row>
+    <row r="1911">
+      <c r="A1911" s="0" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1911" s="0" t="s">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="1912">
+      <c r="A1912" s="0" t="s">
+        <v>3818</v>
+      </c>
+      <c r="B1912" s="0" t="s">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="1913">
+      <c r="A1913" s="0" t="s">
+        <v>3820</v>
+      </c>
+      <c r="B1913" s="0" t="s">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="1914">
+      <c r="A1914" s="0" t="s">
+        <v>3822</v>
+      </c>
+      <c r="B1914" s="0" t="s">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="1915">
+      <c r="A1915" s="0" t="s">
+        <v>3824</v>
+      </c>
+      <c r="B1915" s="0" t="s">
+        <v>3825</v>
+      </c>
+    </row>
+    <row r="1916">
+      <c r="A1916" s="0" t="s">
+        <v>3826</v>
+      </c>
+      <c r="B1916" s="0" t="s">
+        <v>3827</v>
+      </c>
+    </row>
+    <row r="1917">
+      <c r="A1917" s="0" t="s">
+        <v>3828</v>
+      </c>
+      <c r="B1917" s="0" t="s">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="1918">
+      <c r="A1918" s="0" t="s">
+        <v>3830</v>
+      </c>
+      <c r="B1918" s="0" t="s">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="1919">
+      <c r="A1919" s="0" t="s">
+        <v>3832</v>
+      </c>
+      <c r="B1919" s="0" t="s">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="1920">
+      <c r="A1920" s="0" t="s">
+        <v>3834</v>
+      </c>
+      <c r="B1920" s="0" t="s">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="1921">
+      <c r="A1921" s="0" t="s">
+        <v>3836</v>
+      </c>
+      <c r="B1921" s="0" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1922">
+      <c r="A1922" s="0" t="s">
+        <v>3838</v>
+      </c>
+      <c r="B1922" s="0" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1923">
+      <c r="A1923" s="0" t="s">
+        <v>3840</v>
+      </c>
+      <c r="B1923" s="0" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1924">
+      <c r="A1924" s="0" t="s">
+        <v>3841</v>
+      </c>
+      <c r="B1924" s="0" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1925">
+      <c r="A1925" s="0" t="s">
+        <v>3842</v>
+      </c>
+      <c r="B1925" s="0" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1926">
+      <c r="A1926" s="0" t="s">
+        <v>3843</v>
+      </c>
+      <c r="B1926" s="0" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1927">
+      <c r="A1927" s="0" t="s">
+        <v>3844</v>
+      </c>
+      <c r="B1927" s="0" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1928">
+      <c r="A1928" s="0" t="s">
+        <v>3845</v>
+      </c>
+      <c r="B1928" s="0" t="s">
+        <v>3839</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>