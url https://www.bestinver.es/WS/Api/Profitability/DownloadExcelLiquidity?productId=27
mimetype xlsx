--- v2 (2026-03-26)
+++ v3 (2026-05-27)
@@ -1,557 +1,911 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2747" uniqueCount="2747">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2865" uniqueCount="2865">
   <si>
     <t>ALFIL TACTICO, FIL</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>13,444409</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>13,478181</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>13,661551</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>13,676851</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>13,651043</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>13,582047</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>13,582421</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>13,582750</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>13,533864</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>13,488739</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>13,548787</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>13,639164</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>13,667153</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>13,667508</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>13,667901</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>13,708998</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>13,616789</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>13,501557</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>13,453698</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>13,490123</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>13,490483</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>13,490847</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>13,495025</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
+  </si>
+  <si>
+    <t>13,293435</t>
+  </si>
+  <si>
+    <t>28/4/2026</t>
+  </si>
+  <si>
+    <t>13,331307</t>
+  </si>
+  <si>
+    <t>27/4/2026</t>
+  </si>
+  <si>
+    <t>13,395544</t>
+  </si>
+  <si>
+    <t>26/4/2026</t>
+  </si>
+  <si>
+    <t>13,334707</t>
+  </si>
+  <si>
+    <t>25/4/2026</t>
+  </si>
+  <si>
+    <t>13,335059</t>
+  </si>
+  <si>
+    <t>24/4/2026</t>
+  </si>
+  <si>
+    <t>13,335432</t>
+  </si>
+  <si>
+    <t>23/4/2026</t>
+  </si>
+  <si>
+    <t>13,359037</t>
+  </si>
+  <si>
+    <t>22/4/2026</t>
+  </si>
+  <si>
+    <t>13,332556</t>
+  </si>
+  <si>
+    <t>21/4/2026</t>
+  </si>
+  <si>
+    <t>13,357602</t>
+  </si>
+  <si>
+    <t>20/4/2026</t>
+  </si>
+  <si>
+    <t>13,459006</t>
+  </si>
+  <si>
+    <t>19/4/2026</t>
+  </si>
+  <si>
+    <t>13,613497</t>
+  </si>
+  <si>
+    <t>18/4/2026</t>
+  </si>
+  <si>
+    <t>13,613855</t>
+  </si>
+  <si>
+    <t>17/4/2026</t>
+  </si>
+  <si>
+    <t>13,613975</t>
+  </si>
+  <si>
+    <t>16/4/2026</t>
+  </si>
+  <si>
+    <t>13,351962</t>
+  </si>
+  <si>
+    <t>15/4/2026</t>
+  </si>
+  <si>
+    <t>13,151590</t>
+  </si>
+  <si>
+    <t>14/4/2026</t>
+  </si>
+  <si>
+    <t>13,099341</t>
+  </si>
+  <si>
+    <t>13/4/2026</t>
+  </si>
+  <si>
+    <t>12,704106</t>
+  </si>
+  <si>
+    <t>12/4/2026</t>
+  </si>
+  <si>
+    <t>12,668695</t>
+  </si>
+  <si>
+    <t>11/4/2026</t>
+  </si>
+  <si>
+    <t>12,669060</t>
+  </si>
+  <si>
+    <t>10/4/2026</t>
+  </si>
+  <si>
+    <t>12,669425</t>
+  </si>
+  <si>
+    <t>9/4/2026</t>
+  </si>
+  <si>
+    <t>12,569196</t>
+  </si>
+  <si>
+    <t>8/4/2026</t>
+  </si>
+  <si>
+    <t>12,798719</t>
+  </si>
+  <si>
+    <t>7/4/2026</t>
+  </si>
+  <si>
+    <t>11,932445</t>
+  </si>
+  <si>
+    <t>6/4/2026</t>
+  </si>
+  <si>
+    <t>11,978070</t>
+  </si>
+  <si>
+    <t>5/4/2026</t>
+  </si>
+  <si>
+    <t>11,878740</t>
+  </si>
+  <si>
+    <t>4/4/2026</t>
+  </si>
+  <si>
+    <t>11,879095</t>
+  </si>
+  <si>
+    <t>3/4/2026</t>
+  </si>
+  <si>
+    <t>11,879451</t>
+  </si>
+  <si>
+    <t>2/4/2026</t>
+  </si>
+  <si>
+    <t>11,879807</t>
+  </si>
+  <si>
+    <t>1/4/2026</t>
+  </si>
+  <si>
+    <t>12,101027</t>
+  </si>
+  <si>
+    <t>31/3/2026</t>
+  </si>
+  <si>
+    <t>11,774450</t>
+  </si>
+  <si>
+    <t>30/3/2026</t>
+  </si>
+  <si>
+    <t>11,480213</t>
+  </si>
+  <si>
+    <t>29/3/2026</t>
+  </si>
+  <si>
+    <t>11,510045</t>
+  </si>
+  <si>
+    <t>28/3/2026</t>
+  </si>
+  <si>
+    <t>11,510418</t>
+  </si>
+  <si>
+    <t>27/3/2026</t>
+  </si>
+  <si>
+    <t>11,510791</t>
+  </si>
+  <si>
+    <t>26/3/2026</t>
+  </si>
+  <si>
+    <t>11,670346</t>
+  </si>
+  <si>
+    <t>25/3/2026</t>
+  </si>
+  <si>
+    <t>11,999198</t>
+  </si>
+  <si>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>11,811564</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>11,937933</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>11,572529</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>11,572903</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>11,573277</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>11,725878</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>11,984333</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>12,297001</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>12,257928</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>12,078126</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>12,078507</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>12,078888</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>12,176891</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>12,629590</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>12,751746</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>12,609698</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>12,654582</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>12,654939</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>12,647696</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>12,765027</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>12,825050</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>12,578394</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>12,954202</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>13,107015</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>13,107365</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>13,107800</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>13,201500</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>13,180779</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>13,222304</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>13,212954</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>13,500515</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>13,500892</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>13,501245</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>13,474279</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>13,562786</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>13,452011</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>13,265415</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>13,347822</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>13,348181</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>13,348442</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>13,240533</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>13,313687</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>13,654112</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>13,465184</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>13,320024</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>13,320379</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>13,320598</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>13,171561</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>13,285329</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>13,431687</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>13,446892</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>13,357808</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>13,358178</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>13,358533</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>13,341443</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>13,535520</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>13,609311</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>13,613304</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>13,591213</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>13,591594</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>13,591970</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>13,585995</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>13,217553</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>13,204353</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>13,381942</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>13,421845</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>13,422228</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>13,422705</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>13,526552</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>13,550888</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>13,333857</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>13,409335</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>13,340555</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>13,340902</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>13,341141</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>13,222957</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>13,206633</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>13,144755</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>13,017747</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>12,854428</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>12,854768</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>12,855005</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>12,742243</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>12,742617</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>12,754596</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>12,695666</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -645,99 +999,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>12,602694</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>12,602940</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>12,492149</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>12,332222</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>12,308702</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>12,316325</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>12,359248</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>12,359598</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>12,359907</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>12,316142</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>12,300933</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>12,307277</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>12,283819</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>12,317270</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>12,317619</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>12,317861</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -825,99 +1179,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>12,012104</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>11,979394</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>11,807808</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>11,695189</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>11,612936</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>11,613255</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>11,613659</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>11,707233</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>11,775178</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>11,944493</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>11,925444</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>12,037551</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>12,037877</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>12,038280</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>12,122760</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>12,236148</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1011,1737 +1365,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>12,564419</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>12,569169</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>12,569499</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>12,569851</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>12,594159</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>12,618420</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>12,618424</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>12,674259</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>12,824935</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>12,825293</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>12,825528</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>12,691792</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>12,598451</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>12,438253</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>12,440243</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>12,372252</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>12,372595</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>12,372960</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>12,398134</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>12,434450</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>12,389953</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>12,307169</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>12,363032</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>12,363375</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>12,363725</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>12,371844</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>12,327767</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>12,264281</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>12,330354</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>12,362014</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>12,362352</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>12,362754</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>12,433920</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>12,369167</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>12,377193</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>12,436860</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>12,404192</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>12,404529</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>12,404875</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>12,414557</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>12,385113</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>12,385228</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>12,527078</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>12,487076</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>12,487419</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>12,487769</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>12,495922</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>12,522176</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>12,506381</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>12,682233</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>12,733381</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>12,733734</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>12,734008</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>12,647944</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>12,615013</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>12,655053</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>12,505850</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>12,464197</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>12,464533</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>12,464796</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>12,383798</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>12,306522</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>12,201108</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>12,284457</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>12,305132</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>12,305462</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>12,305727</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>12,233175</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>12,076157</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>12,260529</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>12,158188</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>12,103429</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>12,103761</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>12,104170</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>12,189803</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>12,298710</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>12,193021</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>12,297762</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>12,351175</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>12,351512</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>12,351809</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>12,308099</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>12,316553</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>12,188028</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>12,193232</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>12,225360</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>12,225712</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>12,226142</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>12,311374</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>12,238154</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>12,253670</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>12,251412</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>12,289604</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>12,289935</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>12,290284</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>12,311114</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>12,158675</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>12,122627</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>12,033240</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>12,019610</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>12,019939</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>12,020287</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>12,040947</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>12,041454</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>11,938001</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>11,886982</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>11,928484</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>11,928797</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>11,929007</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>11,816564</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>11,723722</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>11,727243</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>11,722576</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>11,885589</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>11,885890</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>11,886178</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>11,872204</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>12,013633</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>12,028457</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>12,054345</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>12,043523</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>12,043849</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>12,044262</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>12,140504</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>12,223968</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>12,192221</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>12,084673</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>12,025623</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>12,025900</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>12,026155</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>12,003259</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>11,888720</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>11,755904</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>11,821965</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>11,746527</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>11,746833</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>11,747164</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>11,776041</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>11,777000</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>11,786429</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>11,841337</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>11,657913</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>11,658192</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>11,658475</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>11,663272</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>11,784934</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>11,734687</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>11,621530</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>11,536079</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>11,536344</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>11,536543</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>11,465515</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>11,422948</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>11,560953</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>11,497667</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>11,199245</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>11,199569</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>11,199850</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>11,153017</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>11,143765</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>11,122618</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>11,223293</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>11,176873</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>11,177191</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>11,177213</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>10,828958</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>10,825862</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>10,716344</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>10,718853</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>10,716091</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>10,716444</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>10,716798</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>10,690842</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>10,516121</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>10,331924</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>10,237401</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>10,226772</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>10,227104</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>10,227436</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>10,227755</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>10,213332</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>10,302780</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>10,198552</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>9,854694</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>9,855022</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>9,855350</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>9,732715</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>9,546708</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>9,310971</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>9,121064</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>9,522414</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>9,522678</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>9,522943</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>10,249097</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>10,510087</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>10,573049</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>10,521276</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>10,779732</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>10,780043</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>10,780354</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>10,935553</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>11,050190</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>11,113395</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>11,069779</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>11,108215</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>11,108503</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>11,108910</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>11,238980</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>11,332284</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>11,248865</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>11,147504</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>11,030628</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>11,030902</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>11,031031</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>10,872136</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>10,863818</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>10,828900</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>11,053860</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>11,404401</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>11,404666</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>11,405031</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>11,514862</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>11,337383</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>10,983736</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>11,242330</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>11,142023</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>11,142287</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>11,142723</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>11,331429</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>11,194867</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>11,102719</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>11,080461</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>11,160698</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>11,161000</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>11,161310</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>11,169688</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>11,122037</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>11,203491</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>11,160405</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>11,027653</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>11,027948</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>11,028155</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>10,931781</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>10,829557</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>10,787379</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>10,770258</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>10,564717</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>10,564989</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>10,565262</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>10,528405</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>10,302904</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>10,265841</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>10,032541</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>10,116654</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>10,116952</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>10,117249</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>10,209383</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>10,119758</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>10,157519</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>10,112183</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>10,280385</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>10,280700</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>10,281015</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>10,183257</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>10,164292</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>10,102077</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>10,089716</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>10,074744</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>10,075053</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>10,075363</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>9,989982</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>10,063684</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>9,884267</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>9,760704</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>9,910015</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>9,910317</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>9,910620</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>10,127084</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>10,187150</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>10,301908</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>10,320637</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>10,189995</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>10,190299</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>10,190604</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>10,157367</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>10,001572</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>10,001867</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>9,943963</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>10,035713</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2835,99 +3189,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>10,167211</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>10,308410</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>10,159394</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10,182616</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>10,293141</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>10,149306</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>10,149560</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>10,149814</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>10,207933</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>10,092828</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>10,021100</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>9,903964</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>10,000315</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>10,000573</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>10,000831</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>9,909609</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3015,99 +3369,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>10,478595</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>10,515094</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>10,787190</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>10,879791</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>10,880079</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>10,880454</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>10,975673</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>10,750925</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>10,756732</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>10,783976</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>10,813124</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>10,813458</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>10,813792</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>10,686103</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>10,672176</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>10,732449</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3201,1743 +3555,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>10,804458</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>10,804777</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>10,805097</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>10,795445</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>10,816634</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>10,777678</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>10,977324</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>10,950674</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>10,950977</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>10,951175</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>10,776804</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>10,856722</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>10,748637</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>10,834714</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>10,958508</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>10,958775</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>10,958930</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>10,724403</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>10,518485</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>10,553999</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>10,460482</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>10,559173</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>10,559489</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>10,559805</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>10,736941</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>10,609039</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>10,635079</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>10,564484</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>10,629990</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>10,630301</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>10,630612</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>10,535335</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>10,355460</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>10,192623</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>10,300246</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>10,238657</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>10,238957</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>10,239258</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>10,397261</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>10,467362</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>10,607037</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>10,731505</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>10,743735</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>10,744038</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>10,744341</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>10,688966</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>10,584543</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>10,572753</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>10,528831</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>10,544385</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>10,544677</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>10,544969</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>10,504333</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>10,375953</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>10,190923</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>10,202830</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>10,145669</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>10,145952</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>10,146235</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>10,053167</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>9,924143</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>9,923248</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>10,028120</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>10,023298</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>10,023569</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>10,023839</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>10,043929</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>10,125918</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>9,921216</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>9,860796</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>10,171953</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>10,172274</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>10,172596</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>10,395358</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>10,531838</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>10,418426</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>10,455154</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>10,408058</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>10,408429</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>10,408799</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>10,275196</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>10,391927</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>10,322985</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>10,448561</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>10,437034</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>10,437346</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>10,437659</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>10,513319</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>10,492355</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>10,466655</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>10,510334</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>10,712903</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>10,713208</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>10,713512</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>10,668772</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>10,635626</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>10,482250</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>10,662810</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>10,551568</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>10,551777</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>10,551985</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>10,465365</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>10,378065</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>10,241556</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>10,311333</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>10,224726</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>10,224913</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>10,225100</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>10,286076</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>10,532614</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>10,591612</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>10,732405</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>10,649154</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>10,649363</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>10,649573</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>10,745109</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>10,550778</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>10,641020</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>10,551298</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>10,574013</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>10,574262</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>10,574511</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>10,684553</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>10,965550</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>10,966204</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>11,129058</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>11,128775</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>11,129064</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>11,129327</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>11,099209</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>11,094723</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>11,147574</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>11,270285</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>11,183254</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>11,183474</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>11,183714</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>11,205775</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>11,124409</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>11,266354</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>11,312290</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>11,234709</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>11,234906</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>11,235077</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>11,207420</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>11,281887</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>11,387614</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>11,455742</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>11,409917</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>11,410160</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>11,410408</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>11,416420</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>11,334075</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>11,332404</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>11,324004</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>11,260788</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>11,260937</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>11,261059</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>11,230369</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>11,216292</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>11,237482</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>11,188815</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>10,995644</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>10,995841</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>10,996074</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>11,035400</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>11,049323</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>11,017055</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>11,070838</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>10,871799</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>10,871945</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>10,872057</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>10,796317</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>10,844361</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>10,860512</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>10,739185</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>10,634090</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>10,634320</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>10,634550</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>10,714096</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>10,720109</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>10,721496</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>10,766543</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>10,765041</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>10,765329</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>10,765617</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>10,632477</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>10,719523</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>10,707866</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>10,731025</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>10,613036</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>10,613249</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>10,613463</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>10,682482</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>10,644990</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>10,548547</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>10,462336</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>10,446051</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>10,446277</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>10,446503</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>10,446729</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>10,380590</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>10,393683</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>10,343190</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>10,300240</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>10,300424</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>10,300609</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>10,349585</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>10,217973</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>10,175875</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>10,102067</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>10,062494</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>10,062692</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>10,062889</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>10,009768</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>10,053065</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>9,946594</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>9,905406</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>9,899679</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>9,899868</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>9,900056</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>9,728816</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>9,727657</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>9,752596</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>9,770565</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>9,992755</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>9,993055</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>9,993355</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>9,800350</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>10,282569</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>10,393879</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>10,414459</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>10,328285</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>10,328605</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>10,328926</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>10,306061</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>10,202369</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>10,175097</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>10,276389</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>10,246261</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>10,246586</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>10,246911</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>10,184321</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>10,195961</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>10,170646</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>10,312826</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>10,174744</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>10,174983</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>10,175222</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>10,156427</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>10,163555</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>10,252938</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>10,141557</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>10,197132</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>10,197387</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>10,197642</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>10,159531</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>10,216636</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>10,194652</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>10,221561</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>10,173355</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>10,173679</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>10,174003</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>10,090412</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>10,071994</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>9,927349</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>9,888289</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>9,770580</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>9,770834</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>9,771088</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>9,769620</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>9,747481</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>9,932054</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>9,973441</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>10,075444</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>10,075710</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>10,075976</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>10,046069</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>10,331123</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>10,258758</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>10,634150</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>10,674062</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>10,674327</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>10,674592</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>10,727770</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>10,620287</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>10,789876</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>10,835472</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>10,835843</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>10,836219</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>10,836512</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5031,99 +5385,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>10,136519</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>10,179418</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>10,260590</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>10,343013</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>10,343305</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>10,343597</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>10,223061</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>10,332222</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>10,307992</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>10,268964</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>10,334413</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>10,334738</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>10,335062</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>10,225656</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>10,196457</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>10,159626</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5211,99 +5565,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>10,130457</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>10,020004</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>10,020254</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>10,020503</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>10,227299</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>10,089331</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>10,058151</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>10,127965</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>10,137648</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>10,137891</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>10,138133</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>10,076851</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>9,791337</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>9,732457</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>9,560561</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>9,478195</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5397,1725 +5751,1725 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>10,022876</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>10,106777</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10,067095</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>10,059888</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>9,910167</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>9,843357</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>9,843502</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>9,843647</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>9,847804</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>9,833304</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>9,945821</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>10,045261</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>10,107382</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>10,107631</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>10,107879</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>10,035214</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>10,045127</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>9,989360</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>10,050119</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>10,149779</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>10,150056</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>10,150332</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>10,156129</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>10,295029</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>10,282487</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>10,251207</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>10,291254</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>10,291504</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>10,291754</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>10,348629</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>10,225102</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>10,260133</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>10,228863</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>10,192921</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>10,193144</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>10,193366</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>10,135529</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>10,214086</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>10,259603</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>10,307682</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>10,304388</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>10,304658</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>10,304928</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>10,247303</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>10,204201</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>10,253488</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>10,201002</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>10,115439</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>10,115703</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>10,115968</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>10,146958</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>10,184410</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>10,150329</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>10,180531</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>10,164250</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>10,164499</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>10,164749</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>10,245557</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>10,234274</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>10,224742</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>10,280407</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>10,194820</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>10,195057</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>10,195293</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>10,278590</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>10,219556</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>10,162657</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>10,291224</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>10,339425</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>10,339761</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>10,340097</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>10,263152</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>10,221418</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>10,403263</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>10,464654</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>10,447096</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>10,447422</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>10,447748</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>10,426312</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>10,396817</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>10,381661</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>10,365368</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>10,364379</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>10,364666</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>10,364953</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>10,323331</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>10,277963</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>10,140362</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>10,025626</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>10,068328</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>10,068628</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>10,068928</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>10,123729</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>10,068846</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>9,911410</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>9,812560</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>9,762157</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>9,762444</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>9,762730</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>9,676970</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>9,885810</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>9,971194</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>9,914466</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>9,889939</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>9,890246</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>9,890554</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>9,821328</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>9,807992</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>9,741374</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>9,736868</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>9,689654</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>9,689944</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>9,690234</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>9,786145</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>9,795666</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>9,801725</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>9,938792</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>9,991638</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>9,991945</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>9,992251</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>10,010903</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>10,068645</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>9,990468</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>9,932918</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>9,801056</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>9,801338</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>9,801619</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>9,821410</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>9,809629</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>9,801400</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>9,752612</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>9,834118</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>9,834418</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>9,834719</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>9,474823</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>9,411674</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>9,511793</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>9,672221</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>9,657721</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>9,657995</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>9,658270</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>9,646038</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>9,946836</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>10,017498</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>9,986628</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>10,033134</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>10,033440</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>10,033745</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>10,035132</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>10,214050</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>10,270596</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>10,364948</t>
   </si>
   <si>
-    <t>14/05/2023</t>
+    <t>14/5/2023</t>
   </si>
   <si>
     <t>10,327735</t>
   </si>
   <si>
-    <t>13/05/2023</t>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>10,328028</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>10,328321</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>10,318196</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>10,332072</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>10,385128</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>10,332918</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>10,273253</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>10,273536</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>10,273818</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>10,343534</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>10,333204</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>10,344036</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>10,405407</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>10,443379</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>10,443649</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>10,443920</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>10,359664</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>10,522023</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>10,585511</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>10,549833</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>10,484939</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>10,485203</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>10,485466</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>10,533307</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>10,504065</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>10,540202</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>10,541163</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>10,496588</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>10,496876</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>10,497163</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>10,483544</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>10,453248</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>10,462562</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>10,398661</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>10,405777</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>10,406030</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>10,406283</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>10,406540</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>10,441111</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>10,463079</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>10,487695</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>10,443950</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>10,444144</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>10,444338</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>10,416540</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>10,316906</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>10,221306</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>10,183849</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>10,156847</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>10,157125</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>10,157404</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>10,337902</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>10,251300</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>10,211899</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>10,046724</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>10,078518</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>10,078784</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>10,079050</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>10,143176</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>9,991660</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>10,288258</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>10,149073</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>10,369438</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>10,369736</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>10,370035</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>10,493975</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>10,608650</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>10,600770</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>10,534698</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>10,581234</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>10,581517</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>10,581766</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>10,575570</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>10,444958</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>10,450130</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>10,413231</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>10,436933</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>10,437209</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>10,437485</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>10,432942</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>10,449237</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>10,411262</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>10,474602</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>10,490083</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>10,490335</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>10,490586</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>10,577469</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>10,518619</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>10,554515</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>10,526603</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>10,468382</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>10,468675</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>10,468969</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>10,483587</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>10,340226</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>10,314107</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>10,263374</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>10,336008</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>10,336267</t>
   </si>
   <si>
-    <t>02/02/2023</t>
+    <t>2/2/2023</t>
   </si>
   <si>
     <t>10,331748</t>
   </si>
   <si>
-    <t>31/01/2023</t>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>10,410322</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>10,445759</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>10,358136</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>10,358416</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>10,358696</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>10,442784</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>10,454479</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>10,535371</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>10,535505</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>10,642296</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>10,642434</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>10,644806</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>10,721743</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>10,760867</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>10,677494</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>10,704679</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>10,655074</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>10,655330</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>10,655171</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>10,627624</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>10,661981</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>10,698307</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>10,728876</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>10,750630</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>10,751014</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>10,750204</t>
   </si>
   <si>
-    <t>05/01/2023</t>
+    <t>5/1/2023</t>
   </si>
   <si>
     <t>10,656342</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>10,615631</t>
   </si>
   <si>
-    <t>03/01/2023</t>
+    <t>3/1/2023</t>
   </si>
   <si>
     <t>10,608825</t>
   </si>
   <si>
-    <t>02/01/2023</t>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>10,579294</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>10,540196</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>10,540480</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>10,540779</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>10,541480</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7209,99 +7563,99 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>10,645883</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>10,508646</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>10,560405</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>10,560734</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>10,560428</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>10,511782</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>10,502762</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>10,507159</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>10,463224</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>10,453874</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>10,454179</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>10,454074</t>
   </si>
   <si>
-    <t>01/12/2022</t>
+    <t>1/12/2022</t>
   </si>
   <si>
     <t>10,428414</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>10,479689</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>10,537017</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>10,509393</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
@@ -7389,99 +7743,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>10,499294</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>10,499695</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>10,499446</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>10,435882</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>10,306872</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>10,364778</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>10,357208</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>10,340673</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>10,341115</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>10,339739</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>10,207797</t>
   </si>
   <si>
-    <t>02/11/2022</t>
+    <t>2/11/2022</t>
   </si>
   <si>
     <t>10,246466</t>
   </si>
   <si>
-    <t>01/11/2022</t>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>10,228226</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>10,145477</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>10,060749</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>10,060962</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
@@ -7575,717 +7929,717 @@
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>10,140432</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>9,978012</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
     <t>10,034907</t>
   </si>
   <si>
     <t>10/10/2022</t>
   </si>
   <si>
     <t>10,050334</t>
   </si>
   <si>
-    <t>09/10/2022</t>
+    <t>9/10/2022</t>
   </si>
   <si>
     <t>10,051054</t>
   </si>
   <si>
-    <t>08/10/2022</t>
+    <t>8/10/2022</t>
   </si>
   <si>
     <t>10,051356</t>
   </si>
   <si>
-    <t>07/10/2022</t>
+    <t>7/10/2022</t>
   </si>
   <si>
     <t>10,051486</t>
   </si>
   <si>
-    <t>06/10/2022</t>
+    <t>6/10/2022</t>
   </si>
   <si>
     <t>10,038967</t>
   </si>
   <si>
-    <t>05/10/2022</t>
+    <t>5/10/2022</t>
   </si>
   <si>
     <t>10,039626</t>
   </si>
   <si>
-    <t>04/10/2022</t>
+    <t>4/10/2022</t>
   </si>
   <si>
     <t>10,036943</t>
   </si>
   <si>
-    <t>03/10/2022</t>
+    <t>3/10/2022</t>
   </si>
   <si>
     <t>10,097948</t>
   </si>
   <si>
-    <t>02/10/2022</t>
+    <t>2/10/2022</t>
   </si>
   <si>
     <t>10,081938</t>
   </si>
   <si>
-    <t>01/10/2022</t>
+    <t>1/10/2022</t>
   </si>
   <si>
     <t>10,082301</t>
   </si>
   <si>
-    <t>30/09/2022</t>
+    <t>30/9/2022</t>
   </si>
   <si>
     <t>10,081939</t>
   </si>
   <si>
-    <t>29/09/2022</t>
+    <t>29/9/2022</t>
   </si>
   <si>
     <t>10,011682</t>
   </si>
   <si>
-    <t>28/09/2022</t>
+    <t>28/9/2022</t>
   </si>
   <si>
     <t>10,106419</t>
   </si>
   <si>
-    <t>27/09/2022</t>
+    <t>27/9/2022</t>
   </si>
   <si>
     <t>10,112325</t>
   </si>
   <si>
-    <t>26/09/2022</t>
+    <t>26/9/2022</t>
   </si>
   <si>
     <t>10,187197</t>
   </si>
   <si>
-    <t>25/09/2022</t>
+    <t>25/9/2022</t>
   </si>
   <si>
     <t>10,230531</t>
   </si>
   <si>
-    <t>24/09/2022</t>
+    <t>24/9/2022</t>
   </si>
   <si>
     <t>10,230753</t>
   </si>
   <si>
-    <t>23/09/2022</t>
+    <t>23/9/2022</t>
   </si>
   <si>
     <t>10,231875</t>
   </si>
   <si>
-    <t>22/09/2022</t>
+    <t>22/9/2022</t>
   </si>
   <si>
     <t>10,294216</t>
   </si>
   <si>
-    <t>21/09/2022</t>
+    <t>21/9/2022</t>
   </si>
   <si>
     <t>10,241205</t>
   </si>
   <si>
-    <t>20/09/2022</t>
+    <t>20/9/2022</t>
   </si>
   <si>
     <t>10,226918</t>
   </si>
   <si>
-    <t>19/09/2022</t>
+    <t>19/9/2022</t>
   </si>
   <si>
     <t>10,296848</t>
   </si>
   <si>
-    <t>18/09/2022</t>
+    <t>18/9/2022</t>
   </si>
   <si>
     <t>10,288083</t>
   </si>
   <si>
-    <t>17/09/2022</t>
+    <t>17/9/2022</t>
   </si>
   <si>
     <t>10,288288</t>
   </si>
   <si>
-    <t>16/09/2022</t>
+    <t>16/9/2022</t>
   </si>
   <si>
     <t>10,289488</t>
   </si>
   <si>
-    <t>15/09/2022</t>
+    <t>15/9/2022</t>
   </si>
   <si>
     <t>10,353996</t>
   </si>
   <si>
-    <t>14/09/2022</t>
+    <t>14/9/2022</t>
   </si>
   <si>
     <t>10,263365</t>
   </si>
   <si>
-    <t>13/09/2022</t>
+    <t>13/9/2022</t>
   </si>
   <si>
     <t>10,295886</t>
   </si>
   <si>
-    <t>12/09/2022</t>
+    <t>12/9/2022</t>
   </si>
   <si>
     <t>10,234786</t>
   </si>
   <si>
-    <t>11/09/2022</t>
+    <t>11/9/2022</t>
   </si>
   <si>
     <t>10,139277</t>
   </si>
   <si>
-    <t>10/09/2022</t>
+    <t>10/9/2022</t>
   </si>
   <si>
     <t>10,139702</t>
   </si>
   <si>
-    <t>09/09/2022</t>
+    <t>9/9/2022</t>
   </si>
   <si>
     <t>10,138753</t>
   </si>
   <si>
-    <t>08/09/2022</t>
+    <t>8/9/2022</t>
   </si>
   <si>
     <t>10,034179</t>
   </si>
   <si>
-    <t>07/09/2022</t>
+    <t>7/9/2022</t>
   </si>
   <si>
     <t>10,000260</t>
   </si>
   <si>
-    <t>06/09/2022</t>
+    <t>6/9/2022</t>
   </si>
   <si>
     <t>9,968337</t>
   </si>
   <si>
-    <t>05/09/2022</t>
+    <t>5/9/2022</t>
   </si>
   <si>
     <t>10,009025</t>
   </si>
   <si>
-    <t>04/09/2022</t>
+    <t>4/9/2022</t>
   </si>
   <si>
     <t>9,958066</t>
   </si>
   <si>
-    <t>03/09/2022</t>
+    <t>3/9/2022</t>
   </si>
   <si>
     <t>9,958370</t>
   </si>
   <si>
-    <t>02/09/2022</t>
+    <t>2/9/2022</t>
   </si>
   <si>
     <t>9,958673</t>
   </si>
   <si>
-    <t>01/09/2022</t>
+    <t>1/9/2022</t>
   </si>
   <si>
     <t>10,029764</t>
   </si>
   <si>
-    <t>31/08/2022</t>
+    <t>31/8/2022</t>
   </si>
   <si>
     <t>10,005300</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>30/8/2022</t>
   </si>
   <si>
     <t>9,983577</t>
   </si>
   <si>
-    <t>29/08/2022</t>
+    <t>29/8/2022</t>
   </si>
   <si>
     <t>10,027645</t>
   </si>
   <si>
-    <t>28/08/2022</t>
+    <t>28/8/2022</t>
   </si>
   <si>
     <t>10,027773</t>
   </si>
   <si>
-    <t>27/08/2022</t>
+    <t>27/8/2022</t>
   </si>
   <si>
     <t>10,028032</t>
   </si>
   <si>
-    <t>26/08/2022</t>
+    <t>26/8/2022</t>
   </si>
   <si>
     <t>10,028607</t>
   </si>
   <si>
-    <t>25/08/2022</t>
+    <t>25/8/2022</t>
   </si>
   <si>
     <t>10,049339</t>
   </si>
   <si>
-    <t>24/08/2022</t>
+    <t>24/8/2022</t>
   </si>
   <si>
     <t>9,979243</t>
   </si>
   <si>
-    <t>23/08/2022</t>
+    <t>23/8/2022</t>
   </si>
   <si>
     <t>9,987083</t>
   </si>
   <si>
-    <t>22/08/2022</t>
+    <t>22/8/2022</t>
   </si>
   <si>
     <t>9,986241</t>
   </si>
   <si>
-    <t>21/08/2022</t>
+    <t>21/8/2022</t>
   </si>
   <si>
     <t>9,904382</t>
   </si>
   <si>
-    <t>20/08/2022</t>
+    <t>20/8/2022</t>
   </si>
   <si>
     <t>9,904699</t>
   </si>
   <si>
-    <t>19/08/2022</t>
+    <t>19/8/2022</t>
   </si>
   <si>
     <t>9,905017</t>
   </si>
   <si>
-    <t>18/08/2022</t>
+    <t>18/8/2022</t>
   </si>
   <si>
     <t>9,853580</t>
   </si>
   <si>
-    <t>17/08/2022</t>
+    <t>17/8/2022</t>
   </si>
   <si>
     <t>9,863228</t>
   </si>
   <si>
-    <t>16/08/2022</t>
+    <t>16/8/2022</t>
   </si>
   <si>
     <t>9,859937</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>15/8/2022</t>
   </si>
   <si>
     <t>9,857769</t>
   </si>
   <si>
-    <t>14/08/2022</t>
+    <t>14/8/2022</t>
   </si>
   <si>
     <t>9,844683</t>
   </si>
   <si>
-    <t>13/08/2022</t>
+    <t>13/8/2022</t>
   </si>
   <si>
     <t>9,844996</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>12/8/2022</t>
   </si>
   <si>
     <t>9,845310</t>
   </si>
   <si>
-    <t>11/08/2022</t>
+    <t>11/8/2022</t>
   </si>
   <si>
     <t>9,843813</t>
   </si>
   <si>
-    <t>10/08/2022</t>
+    <t>10/8/2022</t>
   </si>
   <si>
     <t>9,818283</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>9/8/2022</t>
   </si>
   <si>
     <t>9,847918</t>
   </si>
   <si>
-    <t>08/08/2022</t>
+    <t>8/8/2022</t>
   </si>
   <si>
     <t>9,825232</t>
   </si>
   <si>
-    <t>07/08/2022</t>
+    <t>7/8/2022</t>
   </si>
   <si>
     <t>9,870534</t>
   </si>
   <si>
-    <t>06/08/2022</t>
+    <t>6/8/2022</t>
   </si>
   <si>
     <t>9,870843</t>
   </si>
   <si>
-    <t>05/08/2022</t>
+    <t>5/8/2022</t>
   </si>
   <si>
     <t>9,871152</t>
   </si>
   <si>
-    <t>04/08/2022</t>
+    <t>4/8/2022</t>
   </si>
   <si>
     <t>9,902008</t>
   </si>
   <si>
-    <t>03/08/2022</t>
+    <t>3/8/2022</t>
   </si>
   <si>
     <t>9,917339</t>
   </si>
   <si>
-    <t>02/08/2022</t>
+    <t>2/8/2022</t>
   </si>
   <si>
     <t>9,914112</t>
   </si>
   <si>
-    <t>01/08/2022</t>
+    <t>1/8/2022</t>
   </si>
   <si>
     <t>9,891022</t>
   </si>
   <si>
-    <t>31/07/2022</t>
+    <t>31/7/2022</t>
   </si>
   <si>
     <t>9,917704</t>
   </si>
   <si>
-    <t>30/07/2022</t>
+    <t>30/7/2022</t>
   </si>
   <si>
     <t>9,918117</t>
   </si>
   <si>
-    <t>29/07/2022</t>
+    <t>29/7/2022</t>
   </si>
   <si>
     <t>9,918529</t>
   </si>
   <si>
-    <t>28/07/2022</t>
+    <t>28/7/2022</t>
   </si>
   <si>
     <t>9,977725</t>
   </si>
   <si>
-    <t>27/07/2022</t>
+    <t>27/7/2022</t>
   </si>
   <si>
     <t>10,010899</t>
   </si>
   <si>
-    <t>26/07/2022</t>
+    <t>26/7/2022</t>
   </si>
   <si>
     <t>9,991001</t>
   </si>
   <si>
-    <t>25/07/2022</t>
+    <t>25/7/2022</t>
   </si>
   <si>
     <t>9,994109</t>
   </si>
   <si>
-    <t>24/07/2022</t>
+    <t>24/7/2022</t>
   </si>
   <si>
     <t>9,990038</t>
   </si>
   <si>
-    <t>23/07/2022</t>
+    <t>23/7/2022</t>
   </si>
   <si>
     <t>9,990463</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>22/7/2022</t>
   </si>
   <si>
     <t>9,990888</t>
   </si>
   <si>
-    <t>21/07/2022</t>
+    <t>21/7/2022</t>
   </si>
   <si>
     <t>10,019899</t>
   </si>
   <si>
-    <t>20/07/2022</t>
+    <t>20/7/2022</t>
   </si>
   <si>
     <t>10,024224</t>
   </si>
   <si>
-    <t>19/07/2022</t>
+    <t>19/7/2022</t>
   </si>
   <si>
     <t>10,013483</t>
   </si>
   <si>
-    <t>18/07/2022</t>
+    <t>18/7/2022</t>
   </si>
   <si>
     <t>10,003273</t>
   </si>
   <si>
-    <t>17/07/2022</t>
+    <t>17/7/2022</t>
   </si>
   <si>
     <t>10,006573</t>
   </si>
   <si>
-    <t>16/07/2022</t>
+    <t>16/7/2022</t>
   </si>
   <si>
     <t>10,006999</t>
   </si>
   <si>
-    <t>15/07/2022</t>
+    <t>15/7/2022</t>
   </si>
   <si>
     <t>10,007425</t>
   </si>
   <si>
-    <t>14/07/2022</t>
+    <t>14/7/2022</t>
   </si>
   <si>
     <t>9,986732</t>
   </si>
   <si>
-    <t>13/07/2022</t>
+    <t>13/7/2022</t>
   </si>
   <si>
     <t>10,029398</t>
   </si>
   <si>
-    <t>12/07/2022</t>
+    <t>12/7/2022</t>
   </si>
   <si>
     <t>10,026270</t>
   </si>
   <si>
-    <t>11/07/2022</t>
+    <t>11/7/2022</t>
   </si>
   <si>
     <t>10,062236</t>
   </si>
   <si>
-    <t>10/07/2022</t>
+    <t>10/7/2022</t>
   </si>
   <si>
     <t>10,091203</t>
   </si>
   <si>
-    <t>09/07/2022</t>
+    <t>9/7/2022</t>
   </si>
   <si>
     <t>10,091573</t>
   </si>
   <si>
-    <t>08/07/2022</t>
+    <t>8/7/2022</t>
   </si>
   <si>
     <t>10,092367</t>
   </si>
   <si>
-    <t>07/07/2022</t>
+    <t>7/7/2022</t>
   </si>
   <si>
     <t>10,119501</t>
   </si>
   <si>
-    <t>06/07/2022</t>
+    <t>6/7/2022</t>
   </si>
   <si>
     <t>10,074628</t>
   </si>
   <si>
-    <t>05/07/2022</t>
+    <t>5/7/2022</t>
   </si>
   <si>
     <t>10,075268</t>
   </si>
   <si>
-    <t>04/07/2022</t>
+    <t>4/7/2022</t>
   </si>
   <si>
     <t>10,027719</t>
   </si>
   <si>
-    <t>03/07/2022</t>
+    <t>3/7/2022</t>
   </si>
   <si>
     <t>10,003262</t>
   </si>
   <si>
-    <t>02/07/2022</t>
+    <t>2/7/2022</t>
   </si>
   <si>
     <t>10,003706</t>
   </si>
   <si>
-    <t>01/07/2022</t>
+    <t>1/7/2022</t>
   </si>
   <si>
     <t>10,004029</t>
   </si>
   <si>
-    <t>30/06/2022</t>
+    <t>30/6/2022</t>
   </si>
   <si>
     <t>10,001265</t>
   </si>
   <si>
-    <t>29/06/2022</t>
+    <t>29/6/2022</t>
   </si>
   <si>
     <t>10,055533</t>
   </si>
   <si>
-    <t>28/06/2022</t>
+    <t>28/6/2022</t>
   </si>
   <si>
     <t>10,065049</t>
   </si>
   <si>
-    <t>27/06/2022</t>
+    <t>27/6/2022</t>
   </si>
   <si>
     <t>10,044864</t>
   </si>
   <si>
-    <t>26/06/2022</t>
+    <t>26/6/2022</t>
   </si>
   <si>
     <t>10,049000</t>
   </si>
   <si>
-    <t>25/06/2022</t>
+    <t>25/6/2022</t>
   </si>
   <si>
     <t>10,049562</t>
   </si>
   <si>
-    <t>24/06/2022</t>
+    <t>24/6/2022</t>
   </si>
   <si>
     <t>10,049370</t>
   </si>
   <si>
-    <t>23/06/2022</t>
+    <t>23/6/2022</t>
   </si>
   <si>
     <t>9,980513</t>
   </si>
   <si>
-    <t>22/06/2022</t>
+    <t>22/6/2022</t>
   </si>
   <si>
     <t>9,991562</t>
   </si>
   <si>
-    <t>20/06/2022</t>
+    <t>20/6/2022</t>
   </si>
   <si>
     <t>9,993799</t>
   </si>
   <si>
-    <t>17/06/2022</t>
+    <t>17/6/2022</t>
   </si>
   <si>
     <t>10,000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -8293,51 +8647,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1374"/>
+  <dimension ref="A1:B1433"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -19288,29 +19642,501 @@
     </row>
     <row r="1372">
       <c r="A1372" s="0" t="s">
         <v>2741</v>
       </c>
       <c r="B1372" s="0" t="s">
         <v>2742</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="0" t="s">
         <v>2743</v>
       </c>
       <c r="B1373" s="0" t="s">
         <v>2744</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="0" t="s">
         <v>2745</v>
       </c>
       <c r="B1374" s="0" t="s">
         <v>2746</v>
       </c>
     </row>
+    <row r="1375">
+      <c r="A1375" s="0" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B1375" s="0" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1376">
+      <c r="A1376" s="0" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B1376" s="0" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="1377">
+      <c r="A1377" s="0" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B1377" s="0" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1378">
+      <c r="A1378" s="0" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B1378" s="0" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="1379">
+      <c r="A1379" s="0" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B1379" s="0" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="1380">
+      <c r="A1380" s="0" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B1380" s="0" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="1381">
+      <c r="A1381" s="0" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B1381" s="0" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="1382">
+      <c r="A1382" s="0" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B1382" s="0" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="1383">
+      <c r="A1383" s="0" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B1383" s="0" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="1384">
+      <c r="A1384" s="0" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B1384" s="0" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="1385">
+      <c r="A1385" s="0" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B1385" s="0" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1386">
+      <c r="A1386" s="0" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B1386" s="0" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1387">
+      <c r="A1387" s="0" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B1387" s="0" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="1388">
+      <c r="A1388" s="0" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B1388" s="0" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="1389">
+      <c r="A1389" s="0" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B1389" s="0" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="1390">
+      <c r="A1390" s="0" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B1390" s="0" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="1391">
+      <c r="A1391" s="0" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B1391" s="0" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="1392">
+      <c r="A1392" s="0" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B1392" s="0" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="1393">
+      <c r="A1393" s="0" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B1393" s="0" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="1394">
+      <c r="A1394" s="0" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B1394" s="0" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="1395">
+      <c r="A1395" s="0" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B1395" s="0" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="1396">
+      <c r="A1396" s="0" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B1396" s="0" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="1397">
+      <c r="A1397" s="0" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B1397" s="0" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="1398">
+      <c r="A1398" s="0" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B1398" s="0" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="1399">
+      <c r="A1399" s="0" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B1399" s="0" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="1400">
+      <c r="A1400" s="0" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B1400" s="0" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="1401">
+      <c r="A1401" s="0" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B1401" s="0" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="1402">
+      <c r="A1402" s="0" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B1402" s="0" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="1403">
+      <c r="A1403" s="0" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B1403" s="0" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="1404">
+      <c r="A1404" s="0" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B1404" s="0" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="1405">
+      <c r="A1405" s="0" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B1405" s="0" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="1406">
+      <c r="A1406" s="0" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B1406" s="0" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="1407">
+      <c r="A1407" s="0" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B1407" s="0" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1408">
+      <c r="A1408" s="0" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B1408" s="0" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="1409">
+      <c r="A1409" s="0" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B1409" s="0" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="1410">
+      <c r="A1410" s="0" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B1410" s="0" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="1411">
+      <c r="A1411" s="0" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B1411" s="0" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="1412">
+      <c r="A1412" s="0" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B1412" s="0" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="1413">
+      <c r="A1413" s="0" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B1413" s="0" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1414">
+      <c r="A1414" s="0" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B1414" s="0" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="1415">
+      <c r="A1415" s="0" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B1415" s="0" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="1416">
+      <c r="A1416" s="0" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B1416" s="0" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1417">
+      <c r="A1417" s="0" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B1417" s="0" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="1418">
+      <c r="A1418" s="0" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B1418" s="0" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="1419">
+      <c r="A1419" s="0" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B1419" s="0" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="1420">
+      <c r="A1420" s="0" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B1420" s="0" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1421">
+      <c r="A1421" s="0" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B1421" s="0" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="1422">
+      <c r="A1422" s="0" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B1422" s="0" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="1423">
+      <c r="A1423" s="0" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B1423" s="0" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1424">
+      <c r="A1424" s="0" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B1424" s="0" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1425">
+      <c r="A1425" s="0" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B1425" s="0" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="1426">
+      <c r="A1426" s="0" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B1426" s="0" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="1427">
+      <c r="A1427" s="0" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B1427" s="0" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="1428">
+      <c r="A1428" s="0" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B1428" s="0" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="1429">
+      <c r="A1429" s="0" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B1429" s="0" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="1430">
+      <c r="A1430" s="0" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B1430" s="0" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="1431">
+      <c r="A1431" s="0" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B1431" s="0" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="1432">
+      <c r="A1432" s="0" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B1432" s="0" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="1433">
+      <c r="A1433" s="0" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B1433" s="0" t="s">
+        <v>2864</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>