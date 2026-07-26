--- v3 (2026-05-27)
+++ v4 (2026-07-26)
@@ -4,59 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2865" uniqueCount="2865">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2989" uniqueCount="2989">
   <si>
     <t>ALFIL TACTICO, FIL</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>13,308306</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>13,334267</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>13,246091</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>13,248987</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>13,286101</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>13,286474</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>13,286835</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>13,274168</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>13,286272</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>13,228847</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>13,340508</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>13,157430</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>13,157794</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>13,158159</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>13,159072</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>13,102225</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>13,344385</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>13,406393</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>13,493380</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>13,493726</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>13,493949</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>13,359622</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>13,102065</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>12,910614</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>12,888221</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>12,945878</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>12,946230</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>12,946625</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>12,993190</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>12,693597</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>12,781451</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>12,756458</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>12,813412</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>12,813783</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>12,814141</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>12,800055</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>12,914421</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>12,861775</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>12,923282</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>12,919232</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>12,919591</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>12,919849</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>12,808606</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>12,883919</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>12,914728</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>13,073806</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>13,140833</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>13,141205</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>13,141511</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>13,067910</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>12,934285</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>13,067505</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>13,154733</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>13,236581</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>13,236954</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>13,237346</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>13,259238</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>13,250041</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>13,255624</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>13,509859</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>13,445624</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>13,445963</t>
   </si>
   <si>
     <t>22/5/2026</t>
   </si>
   <si>
     <t>13,444409</t>
   </si>
   <si>
     <t>21/5/2026</t>
   </si>
   <si>
     <t>13,478181</t>
   </si>
   <si>
     <t>20/5/2026</t>
   </si>
   <si>
     <t>13,661551</t>
   </si>
   <si>
     <t>19/5/2026</t>
   </si>
   <si>
     <t>13,676851</t>
   </si>
@@ -8647,51 +9019,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1433"/>
+  <dimension ref="A1:B1495"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -20114,29 +20486,525 @@
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
         <v>2859</v>
       </c>
       <c r="B1431" s="0" t="s">
         <v>2860</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
         <v>2861</v>
       </c>
       <c r="B1432" s="0" t="s">
         <v>2862</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
         <v>2863</v>
       </c>
       <c r="B1433" s="0" t="s">
         <v>2864</v>
       </c>
     </row>
+    <row r="1434">
+      <c r="A1434" s="0" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B1434" s="0" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="1435">
+      <c r="A1435" s="0" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B1435" s="0" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="1436">
+      <c r="A1436" s="0" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B1436" s="0" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1437">
+      <c r="A1437" s="0" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B1437" s="0" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="1438">
+      <c r="A1438" s="0" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B1438" s="0" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="1439">
+      <c r="A1439" s="0" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B1439" s="0" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="1440">
+      <c r="A1440" s="0" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B1440" s="0" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="1441">
+      <c r="A1441" s="0" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B1441" s="0" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="1442">
+      <c r="A1442" s="0" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1442" s="0" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="1443">
+      <c r="A1443" s="0" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B1443" s="0" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1444">
+      <c r="A1444" s="0" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B1444" s="0" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="1445">
+      <c r="A1445" s="0" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B1445" s="0" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="1446">
+      <c r="A1446" s="0" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B1446" s="0" t="s">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="1447">
+      <c r="A1447" s="0" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B1447" s="0" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="1448">
+      <c r="A1448" s="0" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B1448" s="0" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="1449">
+      <c r="A1449" s="0" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B1449" s="0" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="1450">
+      <c r="A1450" s="0" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B1450" s="0" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="1451">
+      <c r="A1451" s="0" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B1451" s="0" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="1452">
+      <c r="A1452" s="0" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B1452" s="0" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="1453">
+      <c r="A1453" s="0" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B1453" s="0" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="1454">
+      <c r="A1454" s="0" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B1454" s="0" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="1455">
+      <c r="A1455" s="0" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B1455" s="0" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1456">
+      <c r="A1456" s="0" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B1456" s="0" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="1457">
+      <c r="A1457" s="0" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B1457" s="0" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1458">
+      <c r="A1458" s="0" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B1458" s="0" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="1459">
+      <c r="A1459" s="0" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B1459" s="0" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="1460">
+      <c r="A1460" s="0" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B1460" s="0" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1461">
+      <c r="A1461" s="0" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B1461" s="0" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1462">
+      <c r="A1462" s="0" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B1462" s="0" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="1463">
+      <c r="A1463" s="0" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B1463" s="0" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="1464">
+      <c r="A1464" s="0" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B1464" s="0" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="1465">
+      <c r="A1465" s="0" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B1465" s="0" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="1466">
+      <c r="A1466" s="0" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B1466" s="0" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="1467">
+      <c r="A1467" s="0" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B1467" s="0" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="1468">
+      <c r="A1468" s="0" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B1468" s="0" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="1469">
+      <c r="A1469" s="0" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B1469" s="0" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="1470">
+      <c r="A1470" s="0" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B1470" s="0" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="1471">
+      <c r="A1471" s="0" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B1471" s="0" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="1472">
+      <c r="A1472" s="0" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B1472" s="0" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="1473">
+      <c r="A1473" s="0" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B1473" s="0" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1474">
+      <c r="A1474" s="0" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B1474" s="0" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="1475">
+      <c r="A1475" s="0" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B1475" s="0" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="1476">
+      <c r="A1476" s="0" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B1476" s="0" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="1477">
+      <c r="A1477" s="0" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B1477" s="0" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="1478">
+      <c r="A1478" s="0" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B1478" s="0" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="1479">
+      <c r="A1479" s="0" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B1479" s="0" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="1480">
+      <c r="A1480" s="0" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B1480" s="0" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="1481">
+      <c r="A1481" s="0" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B1481" s="0" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="1482">
+      <c r="A1482" s="0" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B1482" s="0" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="1483">
+      <c r="A1483" s="0" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1483" s="0" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="1484">
+      <c r="A1484" s="0" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B1484" s="0" t="s">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="1485">
+      <c r="A1485" s="0" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B1485" s="0" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="1486">
+      <c r="A1486" s="0" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B1486" s="0" t="s">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="1487">
+      <c r="A1487" s="0" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B1487" s="0" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="1488">
+      <c r="A1488" s="0" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B1488" s="0" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="1489">
+      <c r="A1489" s="0" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B1489" s="0" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="1490">
+      <c r="A1490" s="0" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B1490" s="0" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="1491">
+      <c r="A1491" s="0" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B1491" s="0" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="1492">
+      <c r="A1492" s="0" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B1492" s="0" t="s">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="1493">
+      <c r="A1493" s="0" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B1493" s="0" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="1494">
+      <c r="A1494" s="0" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B1494" s="0" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="1495">
+      <c r="A1495" s="0" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B1495" s="0" t="s">
+        <v>2988</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>