--- v4 (2026-07-26)
+++ v5 (2026-09-20)
@@ -4,59 +4,395 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2989" uniqueCount="2989">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3101" uniqueCount="3101">
   <si>
     <t>ALFIL TACTICO, FIL</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>13,642676</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>13,646337</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>13,678796</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>13,695607</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>13,660206</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>13,660545</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>13,660915</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>13,694546</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>13,816973</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>13,898120</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>13,902387</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>13,866443</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>13,866805</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>13,867187</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>13,889948</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>13,832795</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>13,839005</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>13,852544</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>13,929995</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>13,930360</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>13,930733</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>13,940869</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>13,982528</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>14,064510</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>14,073057</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>14,148860</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>14,149255</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>14,149605</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>14,101362</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>14,104728</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>14,012012</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>14,113678</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>14,167609</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>14,167977</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>14,168311</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>14,129826</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>14,095895</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>14,098288</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>13,902712</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>13,956485</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>13,956815</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>13,957091</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>13,898696</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>13,826386</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>13,930698</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>13,855659</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>13,748804</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>13,749218</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>13,749687</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>13,811212</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>13,712082</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>13,517016</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>13,509700</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>13,423723</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>13,424089</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>13,424350</t>
   </si>
   <si>
     <t>23/7/2026</t>
   </si>
   <si>
     <t>13,308306</t>
   </si>
   <si>
     <t>22/7/2026</t>
   </si>
   <si>
     <t>13,334267</t>
   </si>
   <si>
     <t>21/7/2026</t>
   </si>
   <si>
     <t>13,246091</t>
   </si>
   <si>
     <t>20/7/2026</t>
   </si>
   <si>
     <t>13,248987</t>
   </si>
@@ -9019,51 +9355,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1495"/>
+  <dimension ref="A1:B1551"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -20982,29 +21318,477 @@
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
         <v>2983</v>
       </c>
       <c r="B1493" s="0" t="s">
         <v>2984</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
         <v>2985</v>
       </c>
       <c r="B1494" s="0" t="s">
         <v>2986</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
         <v>2987</v>
       </c>
       <c r="B1495" s="0" t="s">
         <v>2988</v>
       </c>
     </row>
+    <row r="1496">
+      <c r="A1496" s="0" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B1496" s="0" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="1497">
+      <c r="A1497" s="0" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B1497" s="0" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="1498">
+      <c r="A1498" s="0" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B1498" s="0" t="s">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="1499">
+      <c r="A1499" s="0" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B1499" s="0" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="1500">
+      <c r="A1500" s="0" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B1500" s="0" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="1501">
+      <c r="A1501" s="0" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B1501" s="0" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1502">
+      <c r="A1502" s="0" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B1502" s="0" t="s">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="1503">
+      <c r="A1503" s="0" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B1503" s="0" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="1504">
+      <c r="A1504" s="0" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B1504" s="0" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="1505">
+      <c r="A1505" s="0" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B1505" s="0" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="1506">
+      <c r="A1506" s="0" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B1506" s="0" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="1507">
+      <c r="A1507" s="0" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B1507" s="0" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="1508">
+      <c r="A1508" s="0" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B1508" s="0" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="1509">
+      <c r="A1509" s="0" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B1509" s="0" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="1510">
+      <c r="A1510" s="0" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B1510" s="0" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1511">
+      <c r="A1511" s="0" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B1511" s="0" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1512">
+      <c r="A1512" s="0" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B1512" s="0" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="1513">
+      <c r="A1513" s="0" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B1513" s="0" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="1514">
+      <c r="A1514" s="0" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B1514" s="0" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="1515">
+      <c r="A1515" s="0" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B1515" s="0" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="1516">
+      <c r="A1516" s="0" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B1516" s="0" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="1517">
+      <c r="A1517" s="0" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B1517" s="0" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="1518">
+      <c r="A1518" s="0" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B1518" s="0" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="1519">
+      <c r="A1519" s="0" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B1519" s="0" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="1520">
+      <c r="A1520" s="0" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B1520" s="0" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="1521">
+      <c r="A1521" s="0" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B1521" s="0" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="1522">
+      <c r="A1522" s="0" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B1522" s="0" t="s">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="1523">
+      <c r="A1523" s="0" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B1523" s="0" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="1524">
+      <c r="A1524" s="0" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B1524" s="0" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="1525">
+      <c r="A1525" s="0" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B1525" s="0" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="1526">
+      <c r="A1526" s="0" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B1526" s="0" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="1527">
+      <c r="A1527" s="0" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B1527" s="0" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1528">
+      <c r="A1528" s="0" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B1528" s="0" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="1529">
+      <c r="A1529" s="0" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B1529" s="0" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="1530">
+      <c r="A1530" s="0" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B1530" s="0" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="1531">
+      <c r="A1531" s="0" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B1531" s="0" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1532">
+      <c r="A1532" s="0" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B1532" s="0" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="1533">
+      <c r="A1533" s="0" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B1533" s="0" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="1534">
+      <c r="A1534" s="0" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B1534" s="0" t="s">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="1535">
+      <c r="A1535" s="0" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B1535" s="0" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="1536">
+      <c r="A1536" s="0" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B1536" s="0" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="1537">
+      <c r="A1537" s="0" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B1537" s="0" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="1538">
+      <c r="A1538" s="0" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B1538" s="0" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="1539">
+      <c r="A1539" s="0" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B1539" s="0" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="1540">
+      <c r="A1540" s="0" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B1540" s="0" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="1541">
+      <c r="A1541" s="0" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B1541" s="0" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="1542">
+      <c r="A1542" s="0" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B1542" s="0" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="1543">
+      <c r="A1543" s="0" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B1543" s="0" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="1544">
+      <c r="A1544" s="0" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B1544" s="0" t="s">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="1545">
+      <c r="A1545" s="0" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B1545" s="0" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="1546">
+      <c r="A1546" s="0" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B1546" s="0" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="1547">
+      <c r="A1547" s="0" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B1547" s="0" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="1548">
+      <c r="A1548" s="0" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B1548" s="0" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="1549">
+      <c r="A1549" s="0" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B1549" s="0" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="1550">
+      <c r="A1550" s="0" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B1550" s="0" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1551">
+      <c r="A1551" s="0" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B1551" s="0" t="s">
+        <v>3100</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>