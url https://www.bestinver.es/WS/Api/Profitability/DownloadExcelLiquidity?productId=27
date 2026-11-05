--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3101" uniqueCount="3101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3195" uniqueCount="3195">
   <si>
     <t>ALFIL TACTICO, FIL</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/11/2026</t>
+  </si>
+  <si>
+    <t>13,729467</t>
+  </si>
+  <si>
+    <t>2/11/2026</t>
+  </si>
+  <si>
+    <t>13,643083</t>
+  </si>
+  <si>
+    <t>1/11/2026</t>
+  </si>
+  <si>
+    <t>13,595867</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>13,596240</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>13,596590</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>13,572064</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>13,460481</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>13,499576</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>13,426153</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>13,195492</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>13,195856</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>13,196302</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>13,287972</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>13,435135</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>13,360865</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>13,332059</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>13,361077</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>13,361450</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>13,361805</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>13,341373</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>13,290430</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>13,333350</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>13,321283</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>13,327550</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>13,327914</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>13,328152</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>13,189641</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>13,315943</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>13,353152</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>13,345277</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>13,343090</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>13,343430</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>13,343774</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>13,348196</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>13,408523</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>13,451127</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>13,550529</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>13,528296</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>13,528637</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>13,528957</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>13,507406</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>13,598783</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>13,663253</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>13,538970</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>13,583221</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>13,583540</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>13,583913</t>
   </si>
   <si>
     <t>17/9/2026</t>
   </si>
   <si>
     <t>13,642676</t>
   </si>
   <si>
     <t>16/9/2026</t>
   </si>
   <si>
     <t>13,646337</t>
   </si>
   <si>
     <t>15/9/2026</t>
   </si>
   <si>
     <t>13,678796</t>
   </si>
   <si>
     <t>14/9/2026</t>
   </si>
   <si>
     <t>13,695607</t>
   </si>
@@ -9355,51 +9637,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1551"/>
+  <dimension ref="A1:B1598"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -21766,29 +22048,405 @@
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
         <v>3095</v>
       </c>
       <c r="B1549" s="0" t="s">
         <v>3096</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
         <v>3097</v>
       </c>
       <c r="B1550" s="0" t="s">
         <v>3098</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
         <v>3099</v>
       </c>
       <c r="B1551" s="0" t="s">
         <v>3100</v>
       </c>
     </row>
+    <row r="1552">
+      <c r="A1552" s="0" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B1552" s="0" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="1553">
+      <c r="A1553" s="0" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B1553" s="0" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="1554">
+      <c r="A1554" s="0" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B1554" s="0" t="s">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="1555">
+      <c r="A1555" s="0" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B1555" s="0" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="1556">
+      <c r="A1556" s="0" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B1556" s="0" t="s">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="1557">
+      <c r="A1557" s="0" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B1557" s="0" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="1558">
+      <c r="A1558" s="0" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B1558" s="0" t="s">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="1559">
+      <c r="A1559" s="0" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B1559" s="0" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="1560">
+      <c r="A1560" s="0" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B1560" s="0" t="s">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="1561">
+      <c r="A1561" s="0" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B1561" s="0" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="1562">
+      <c r="A1562" s="0" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1562" s="0" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="1563">
+      <c r="A1563" s="0" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B1563" s="0" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="1564">
+      <c r="A1564" s="0" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B1564" s="0" t="s">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="1565">
+      <c r="A1565" s="0" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B1565" s="0" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="1566">
+      <c r="A1566" s="0" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B1566" s="0" t="s">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="1567">
+      <c r="A1567" s="0" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B1567" s="0" t="s">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="1568">
+      <c r="A1568" s="0" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B1568" s="0" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="1569">
+      <c r="A1569" s="0" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B1569" s="0" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="1570">
+      <c r="A1570" s="0" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B1570" s="0" t="s">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="1571">
+      <c r="A1571" s="0" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B1571" s="0" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="1572">
+      <c r="A1572" s="0" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B1572" s="0" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="1573">
+      <c r="A1573" s="0" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B1573" s="0" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="1574">
+      <c r="A1574" s="0" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B1574" s="0" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="1575">
+      <c r="A1575" s="0" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B1575" s="0" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="1576">
+      <c r="A1576" s="0" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B1576" s="0" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="1577">
+      <c r="A1577" s="0" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B1577" s="0" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="1578">
+      <c r="A1578" s="0" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B1578" s="0" t="s">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="1579">
+      <c r="A1579" s="0" t="s">
+        <v>3155</v>
+      </c>
+      <c r="B1579" s="0" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="1580">
+      <c r="A1580" s="0" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B1580" s="0" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="1581">
+      <c r="A1581" s="0" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1581" s="0" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="1582">
+      <c r="A1582" s="0" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B1582" s="0" t="s">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="1583">
+      <c r="A1583" s="0" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B1583" s="0" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1584">
+      <c r="A1584" s="0" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1584" s="0" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="1585">
+      <c r="A1585" s="0" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B1585" s="0" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="1586">
+      <c r="A1586" s="0" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1586" s="0" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="1587">
+      <c r="A1587" s="0" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1587" s="0" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="1588">
+      <c r="A1588" s="0" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B1588" s="0" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="1589">
+      <c r="A1589" s="0" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B1589" s="0" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="1590">
+      <c r="A1590" s="0" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B1590" s="0" t="s">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="1591">
+      <c r="A1591" s="0" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B1591" s="0" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="1592">
+      <c r="A1592" s="0" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B1592" s="0" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="1593">
+      <c r="A1593" s="0" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B1593" s="0" t="s">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="1594">
+      <c r="A1594" s="0" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B1594" s="0" t="s">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="1595">
+      <c r="A1595" s="0" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B1595" s="0" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="1596">
+      <c r="A1596" s="0" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B1596" s="0" t="s">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="1597">
+      <c r="A1597" s="0" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B1597" s="0" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="1598">
+      <c r="A1598" s="0" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B1598" s="0" t="s">
+        <v>3194</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>