--- v5 (2026-07-19)
+++ v6 (2026-09-18)
@@ -4,59 +4,437 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2755" uniqueCount="2755">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2881" uniqueCount="2881">
   <si>
     <t>BESTINVER NORTEAMERICA, F.I</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>23,690060</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>23,439522</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>23,347542</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>23,372901</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>23,561579</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>23,562719</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>23,563859</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>23,413035</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>23,566226</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>23,676153</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>23,807297</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>23,829610</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>23,830753</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>23,831896</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>23,793033</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>23,663794</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>23,534239</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>23,699087</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>23,841423</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>23,842567</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>23,843712</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>23,790849</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>23,585350</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>23,522032</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>23,425696</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>23,493772</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>23,494887</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>23,496002</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>23,424249</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>23,575190</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>23,745877</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>24,102775</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>24,183745</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>24,184910</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>24,186074</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>24,361592</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>24,235981</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>24,134911</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>24,166465</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>24,244989</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>24,246155</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>24,247320</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>24,073143</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>24,037112</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>24,068840</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>23,768447</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>23,187864</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>23,188987</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>23,190110</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>22,918551</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>22,529184</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>23,100332</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>23,040057</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>23,063829</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>23,064947</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>23,066065</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>23,082766</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>23,258417</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>23,242145</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>23,087915</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>23,051030</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>23,052150</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>23,053271</t>
   </si>
   <si>
     <t>16/7/2026</t>
   </si>
   <si>
     <t>23,314220</t>
   </si>
   <si>
     <t>15/7/2026</t>
   </si>
   <si>
     <t>23,383881</t>
   </si>
   <si>
     <t>14/7/2026</t>
   </si>
   <si>
     <t>23,365462</t>
   </si>
   <si>
     <t>13/7/2026</t>
   </si>
   <si>
     <t>23,321882</t>
   </si>
@@ -8317,51 +8695,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1378"/>
+  <dimension ref="A1:B1441"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -19344,29 +19722,533 @@
     </row>
     <row r="1376">
       <c r="A1376" s="0" t="s">
         <v>2749</v>
       </c>
       <c r="B1376" s="0" t="s">
         <v>2750</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="0" t="s">
         <v>2751</v>
       </c>
       <c r="B1377" s="0" t="s">
         <v>2752</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="0" t="s">
         <v>2753</v>
       </c>
       <c r="B1378" s="0" t="s">
         <v>2754</v>
       </c>
     </row>
+    <row r="1379">
+      <c r="A1379" s="0" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B1379" s="0" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="1380">
+      <c r="A1380" s="0" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B1380" s="0" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="1381">
+      <c r="A1381" s="0" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B1381" s="0" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="1382">
+      <c r="A1382" s="0" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B1382" s="0" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="1383">
+      <c r="A1383" s="0" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B1383" s="0" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="1384">
+      <c r="A1384" s="0" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B1384" s="0" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="1385">
+      <c r="A1385" s="0" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B1385" s="0" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1386">
+      <c r="A1386" s="0" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B1386" s="0" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1387">
+      <c r="A1387" s="0" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B1387" s="0" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="1388">
+      <c r="A1388" s="0" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B1388" s="0" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="1389">
+      <c r="A1389" s="0" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B1389" s="0" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="1390">
+      <c r="A1390" s="0" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B1390" s="0" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="1391">
+      <c r="A1391" s="0" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B1391" s="0" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="1392">
+      <c r="A1392" s="0" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B1392" s="0" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="1393">
+      <c r="A1393" s="0" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B1393" s="0" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="1394">
+      <c r="A1394" s="0" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B1394" s="0" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="1395">
+      <c r="A1395" s="0" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B1395" s="0" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="1396">
+      <c r="A1396" s="0" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B1396" s="0" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="1397">
+      <c r="A1397" s="0" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B1397" s="0" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="1398">
+      <c r="A1398" s="0" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B1398" s="0" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="1399">
+      <c r="A1399" s="0" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B1399" s="0" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="1400">
+      <c r="A1400" s="0" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B1400" s="0" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="1401">
+      <c r="A1401" s="0" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B1401" s="0" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="1402">
+      <c r="A1402" s="0" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B1402" s="0" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="1403">
+      <c r="A1403" s="0" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B1403" s="0" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="1404">
+      <c r="A1404" s="0" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B1404" s="0" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="1405">
+      <c r="A1405" s="0" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B1405" s="0" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="1406">
+      <c r="A1406" s="0" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B1406" s="0" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="1407">
+      <c r="A1407" s="0" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B1407" s="0" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1408">
+      <c r="A1408" s="0" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B1408" s="0" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="1409">
+      <c r="A1409" s="0" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B1409" s="0" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="1410">
+      <c r="A1410" s="0" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B1410" s="0" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="1411">
+      <c r="A1411" s="0" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B1411" s="0" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="1412">
+      <c r="A1412" s="0" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B1412" s="0" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="1413">
+      <c r="A1413" s="0" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B1413" s="0" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1414">
+      <c r="A1414" s="0" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B1414" s="0" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="1415">
+      <c r="A1415" s="0" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B1415" s="0" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="1416">
+      <c r="A1416" s="0" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B1416" s="0" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1417">
+      <c r="A1417" s="0" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B1417" s="0" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="1418">
+      <c r="A1418" s="0" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B1418" s="0" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="1419">
+      <c r="A1419" s="0" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B1419" s="0" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="1420">
+      <c r="A1420" s="0" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B1420" s="0" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1421">
+      <c r="A1421" s="0" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B1421" s="0" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="1422">
+      <c r="A1422" s="0" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B1422" s="0" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="1423">
+      <c r="A1423" s="0" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B1423" s="0" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1424">
+      <c r="A1424" s="0" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B1424" s="0" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1425">
+      <c r="A1425" s="0" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B1425" s="0" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="1426">
+      <c r="A1426" s="0" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B1426" s="0" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="1427">
+      <c r="A1427" s="0" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B1427" s="0" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="1428">
+      <c r="A1428" s="0" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B1428" s="0" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="1429">
+      <c r="A1429" s="0" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B1429" s="0" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="1430">
+      <c r="A1430" s="0" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B1430" s="0" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="1431">
+      <c r="A1431" s="0" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B1431" s="0" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="1432">
+      <c r="A1432" s="0" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B1432" s="0" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="1433">
+      <c r="A1433" s="0" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B1433" s="0" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="1434">
+      <c r="A1434" s="0" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B1434" s="0" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="1435">
+      <c r="A1435" s="0" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B1435" s="0" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="1436">
+      <c r="A1436" s="0" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B1436" s="0" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1437">
+      <c r="A1437" s="0" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B1437" s="0" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="1438">
+      <c r="A1438" s="0" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B1438" s="0" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="1439">
+      <c r="A1439" s="0" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B1439" s="0" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="1440">
+      <c r="A1440" s="0" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B1440" s="0" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="1441">
+      <c r="A1441" s="0" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B1441" s="0" t="s">
+        <v>2880</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>