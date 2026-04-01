--- v2 (2026-02-12)
+++ v3 (2026-04-01)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2445" uniqueCount="2445">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2541" uniqueCount="2541">
   <si>
     <t>BESTINVER NORTEAMERICA, F.I</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>21,080289</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>20,590293</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>20,565949</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>20,566956</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>20,567963</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>20,945621</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>21,263124</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>21,029271</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>21,092872</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>20,863994</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>20,865007</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>20,866020</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>21,237187</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>21,446977</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>21,637568</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>21,614316</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>21,536563</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>21,537605</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>21,538647</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>21,488415</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>21,788597</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>21,753260</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>21,766157</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>21,618265</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>21,619293</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>21,620320</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>22,019884</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>22,104384</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>22,005732</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>22,144858</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>21,922905</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>21,923988</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>21,925071</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>22,090441</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>22,230936</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>22,082202</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>21,910605</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>22,170805</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>22,171891</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>22,172977</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>22,044139</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>22,077763</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>21,776366</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>21,796033</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>21,764521</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>21,765597</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>21,766673</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>21,752837</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>22,065063</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>22,086552</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>22,125688</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>22,155241</t>
   </si>
@@ -7387,51 +7675,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1223"/>
+  <dimension ref="A1:B1271"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -17174,29 +17462,413 @@
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
         <v>2439</v>
       </c>
       <c r="B1221" s="0" t="s">
         <v>2440</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
         <v>2441</v>
       </c>
       <c r="B1222" s="0" t="s">
         <v>2442</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
         <v>2443</v>
       </c>
       <c r="B1223" s="0" t="s">
         <v>2444</v>
       </c>
     </row>
+    <row r="1224">
+      <c r="A1224" s="0" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B1224" s="0" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="1225">
+      <c r="A1225" s="0" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B1225" s="0" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="1226">
+      <c r="A1226" s="0" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B1226" s="0" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="1227">
+      <c r="A1227" s="0" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B1227" s="0" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="1228">
+      <c r="A1228" s="0" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B1228" s="0" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="1229">
+      <c r="A1229" s="0" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B1229" s="0" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1230">
+      <c r="A1230" s="0" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B1230" s="0" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1231">
+      <c r="A1231" s="0" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B1231" s="0" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="1232">
+      <c r="A1232" s="0" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B1232" s="0" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="1233">
+      <c r="A1233" s="0" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B1233" s="0" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1234">
+      <c r="A1234" s="0" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1234" s="0" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="1235">
+      <c r="A1235" s="0" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B1235" s="0" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="1236">
+      <c r="A1236" s="0" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B1236" s="0" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="1237">
+      <c r="A1237" s="0" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B1237" s="0" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="1238">
+      <c r="A1238" s="0" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B1238" s="0" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="1239">
+      <c r="A1239" s="0" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B1239" s="0" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="1240">
+      <c r="A1240" s="0" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B1240" s="0" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="1241">
+      <c r="A1241" s="0" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B1241" s="0" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="1242">
+      <c r="A1242" s="0" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1242" s="0" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="1243">
+      <c r="A1243" s="0" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B1243" s="0" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="1244">
+      <c r="A1244" s="0" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B1244" s="0" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="1245">
+      <c r="A1245" s="0" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B1245" s="0" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="1246">
+      <c r="A1246" s="0" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B1246" s="0" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="1247">
+      <c r="A1247" s="0" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B1247" s="0" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="1248">
+      <c r="A1248" s="0" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B1248" s="0" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="1249">
+      <c r="A1249" s="0" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B1249" s="0" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="1250">
+      <c r="A1250" s="0" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B1250" s="0" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1251">
+      <c r="A1251" s="0" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B1251" s="0" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1252">
+      <c r="A1252" s="0" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B1252" s="0" t="s">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="1253">
+      <c r="A1253" s="0" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B1253" s="0" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="1254">
+      <c r="A1254" s="0" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B1254" s="0" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="1255">
+      <c r="A1255" s="0" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B1255" s="0" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="1256">
+      <c r="A1256" s="0" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B1256" s="0" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="1257">
+      <c r="A1257" s="0" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B1257" s="0" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="1258">
+      <c r="A1258" s="0" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B1258" s="0" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="1259">
+      <c r="A1259" s="0" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B1259" s="0" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="1260">
+      <c r="A1260" s="0" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B1260" s="0" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="1261">
+      <c r="A1261" s="0" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B1261" s="0" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="1262">
+      <c r="A1262" s="0" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B1262" s="0" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="1263">
+      <c r="A1263" s="0" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B1263" s="0" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="1264">
+      <c r="A1264" s="0" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B1264" s="0" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="1265">
+      <c r="A1265" s="0" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B1265" s="0" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="1266">
+      <c r="A1266" s="0" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B1266" s="0" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="1267">
+      <c r="A1267" s="0" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B1267" s="0" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="1268">
+      <c r="A1268" s="0" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B1268" s="0" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="1269">
+      <c r="A1269" s="0" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B1269" s="0" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="1270">
+      <c r="A1270" s="0" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B1270" s="0" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="1271">
+      <c r="A1271" s="0" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B1271" s="0" t="s">
+        <v>2540</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>