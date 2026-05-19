--- v3 (2026-04-01)
+++ v4 (2026-05-19)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2541" uniqueCount="2541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2637" uniqueCount="2637">
   <si>
     <t>BESTINVER NORTEAMERICA, F.I</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>22,921194</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>22,992831</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>22,993946</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>22,995062</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>23,252382</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>22,949423</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>22,786425</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>22,761133</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>22,872576</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>22,873692</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>22,874808</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>22,882776</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>22,937692</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>22,700692</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>22,585041</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>22,670572</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>22,671686</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>22,672799</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>22,572925</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>22,582732</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>22,691776</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>22,822036</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>22,724467</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>22,725572</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>22,726677</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>22,630928</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>22,701185</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22,452326</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>22,535975</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>22,657123</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>22,658223</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>22,659322</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>22,323826</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>22,250533</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>22,079289</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>21,907144</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>21,756405</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>21,757470</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>21,758534</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>21,783062</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>21,773926</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>21,316114</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>21,368629</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>21,306305</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>21,307350</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>21,308394</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>21,309439</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>21,149145</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>21,080289</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>20,590293</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>20,565949</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>20,566956</t>
   </si>
@@ -7675,51 +7963,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1271"/>
+  <dimension ref="A1:B1319"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -17846,29 +18134,413 @@
     </row>
     <row r="1269">
       <c r="A1269" s="0" t="s">
         <v>2535</v>
       </c>
       <c r="B1269" s="0" t="s">
         <v>2536</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="0" t="s">
         <v>2537</v>
       </c>
       <c r="B1270" s="0" t="s">
         <v>2538</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="0" t="s">
         <v>2539</v>
       </c>
       <c r="B1271" s="0" t="s">
         <v>2540</v>
       </c>
     </row>
+    <row r="1272">
+      <c r="A1272" s="0" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B1272" s="0" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="1273">
+      <c r="A1273" s="0" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B1273" s="0" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="1274">
+      <c r="A1274" s="0" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B1274" s="0" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="1275">
+      <c r="A1275" s="0" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B1275" s="0" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="1276">
+      <c r="A1276" s="0" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B1276" s="0" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="1277">
+      <c r="A1277" s="0" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B1277" s="0" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1278">
+      <c r="A1278" s="0" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B1278" s="0" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="1279">
+      <c r="A1279" s="0" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B1279" s="0" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="1280">
+      <c r="A1280" s="0" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B1280" s="0" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="1281">
+      <c r="A1281" s="0" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B1281" s="0" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="1282">
+      <c r="A1282" s="0" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B1282" s="0" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="1283">
+      <c r="A1283" s="0" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B1283" s="0" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="1284">
+      <c r="A1284" s="0" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B1284" s="0" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="1285">
+      <c r="A1285" s="0" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B1285" s="0" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="1286">
+      <c r="A1286" s="0" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B1286" s="0" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="1287">
+      <c r="A1287" s="0" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B1287" s="0" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="1288">
+      <c r="A1288" s="0" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B1288" s="0" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="1289">
+      <c r="A1289" s="0" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B1289" s="0" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="1290">
+      <c r="A1290" s="0" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B1290" s="0" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="1291">
+      <c r="A1291" s="0" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B1291" s="0" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="1292">
+      <c r="A1292" s="0" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1292" s="0" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="1293">
+      <c r="A1293" s="0" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B1293" s="0" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="1294">
+      <c r="A1294" s="0" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B1294" s="0" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="1295">
+      <c r="A1295" s="0" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B1295" s="0" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="1296">
+      <c r="A1296" s="0" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B1296" s="0" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="1297">
+      <c r="A1297" s="0" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B1297" s="0" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="1298">
+      <c r="A1298" s="0" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B1298" s="0" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="1299">
+      <c r="A1299" s="0" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B1299" s="0" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="1300">
+      <c r="A1300" s="0" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B1300" s="0" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="1301">
+      <c r="A1301" s="0" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B1301" s="0" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="1302">
+      <c r="A1302" s="0" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B1302" s="0" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="1303">
+      <c r="A1303" s="0" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B1303" s="0" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="1304">
+      <c r="A1304" s="0" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B1304" s="0" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="1305">
+      <c r="A1305" s="0" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B1305" s="0" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="1306">
+      <c r="A1306" s="0" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B1306" s="0" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="1307">
+      <c r="A1307" s="0" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B1307" s="0" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="1308">
+      <c r="A1308" s="0" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B1308" s="0" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="1309">
+      <c r="A1309" s="0" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B1309" s="0" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="1310">
+      <c r="A1310" s="0" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B1310" s="0" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="1311">
+      <c r="A1311" s="0" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B1311" s="0" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="1312">
+      <c r="A1312" s="0" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B1312" s="0" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="1313">
+      <c r="A1313" s="0" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B1313" s="0" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="1314">
+      <c r="A1314" s="0" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B1314" s="0" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="1315">
+      <c r="A1315" s="0" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B1315" s="0" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="1316">
+      <c r="A1316" s="0" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B1316" s="0" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="1317">
+      <c r="A1317" s="0" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B1317" s="0" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="1318">
+      <c r="A1318" s="0" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B1318" s="0" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="1319">
+      <c r="A1319" s="0" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B1319" s="0" t="s">
+        <v>2636</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>