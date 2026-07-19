--- v4 (2026-05-19)
+++ v5 (2026-07-19)
@@ -1,887 +1,1241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2637" uniqueCount="2637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2755" uniqueCount="2755">
   <si>
     <t>BESTINVER NORTEAMERICA, F.I</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>18/05/2026</t>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>23,314220</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>23,383881</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>23,365462</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>23,321882</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>23,469573</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>23,470715</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>23,471857</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>23,344656</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>23,226756</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>23,362564</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>23,328669</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>23,234010</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>23,235141</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>23,236272</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>23,241601</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>23,266889</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>23,080211</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>22,929714</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>22,863820</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>22,864931</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>22,866042</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>22,917743</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>23,017786</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>22,885799</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>23,025077</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>23,141968</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>23,143071</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>23,144174</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>23,175270</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>22,836504</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>23,067624</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>23,250157</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>22,916173</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>22,917269</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>22,918365</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>22,829782</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>22,523831</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>22,907149</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>22,833896</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>22,851540</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>22,852611</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>22,853681</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>23,182175</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>23,058369</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>23,216428</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>23,290419</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>23,223662</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>23,224769</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>23,225876</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>23,155702</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>23,076967</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>23,050730</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>23,023169</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>23,099775</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>23,100900</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>23,102025</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>23,052968</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>23,049603</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>22,765026</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
   </si>
   <si>
     <t>22,921194</t>
   </si>
   <si>
-    <t>17/05/2026</t>
+    <t>17/5/2026</t>
   </si>
   <si>
     <t>22,992831</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>16/5/2026</t>
   </si>
   <si>
     <t>22,993946</t>
   </si>
   <si>
-    <t>15/05/2026</t>
+    <t>15/5/2026</t>
   </si>
   <si>
     <t>22,995062</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>23,252382</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>22,949423</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>22,786425</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>22,761133</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>22,872576</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>22,873692</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>22,874808</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>22,882776</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>22,937692</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>22,700692</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>22,585041</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>22,670572</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>22,671686</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>22,672799</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>22,572925</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>22,582732</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>22,691776</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>22,822036</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>22,724467</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>22,725572</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>22,726677</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>22,630928</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>22,701185</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>22,452326</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>22,535975</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>22,657123</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>22,658223</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>22,659322</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>22,323826</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>22,250533</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>22,079289</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>21,907144</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>21,756405</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>21,757470</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>21,758534</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>21,783062</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>21,773926</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>21,316114</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>21,368629</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>21,306305</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>21,307350</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>21,308394</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>21,309439</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>21,149145</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>21,080289</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>20,590293</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>20,565949</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>20,566956</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>20,567963</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>20,945621</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>21,263124</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>21,029271</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>21,092872</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>20,863994</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>20,865007</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>20,866020</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>21,237187</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>21,446977</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>21,637568</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>21,614316</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>21,536563</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>21,537605</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>21,538647</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>21,488415</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>21,788597</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>21,753260</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>21,766157</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>21,618265</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>21,619293</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>21,620320</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>22,019884</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>22,104384</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>22,005732</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>22,144858</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>21,922905</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>21,923988</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>21,925071</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>22,090441</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>22,230936</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>22,082202</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>21,910605</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>22,170805</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>22,171891</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>22,172977</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>22,044139</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>22,077763</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>21,776366</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>21,796033</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>21,764521</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>21,765597</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>21,766673</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>21,752837</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>22,065063</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>22,086552</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>22,125688</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>22,155241</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>22,156336</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>22,157430</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>21,780393</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>21,979732</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>21,865004</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>22,067363</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>21,871964</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>21,873034</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>21,874104</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>21,798218</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>21,883192</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>21,722647</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>22,026932</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>22,020173</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>22,021248</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>22,022322</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>22,171062</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>22,179067</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>21,863667</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>22,410225</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>22,495532</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>22,496625</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>22,497718</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>22,494703</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>22,346771</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>22,515275</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>22,579507</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>22,615909</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>22,617013</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>22,618117</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>22,480045</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>22,403286</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>22,440926</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>22,157520</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>21,978020</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>21,979094</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>21,980167</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>21,915381</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>21,916453</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>22,064099</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>22,023720</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -975,99 +1329,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>21,870615</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>21,871694</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>22,208738</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>22,171825</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>22,127307</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>22,116363</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>22,143997</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>22,145085</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>22,146169</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>22,076924</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>21,989971</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>21,996695</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>21,948988</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>22,104461</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>22,105550</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>22,106638</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1155,99 +1509,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>21,606587</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>22,009734</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>21,972736</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>21,917546</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>21,623003</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>21,624061</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>21,625120</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>21,554890</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>21,834739</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>21,787367</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>21,962341</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>21,887070</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>21,888136</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>21,889202</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>21,780232</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>21,991128</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1341,1737 +1695,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>21,292928</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>20,863131</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>20,864149</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>20,865168</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>21,552616</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>21,496733</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>21,345702</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>21,314621</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>21,256698</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>21,257739</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>21,258780</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>21,189262</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>21,108195</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>20,965888</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>20,903756</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>20,921992</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>20,923012</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>20,924033</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>20,866125</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>20,906333</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>20,786452</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>20,950385</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>20,982714</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>20,983720</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>20,984726</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>20,906799</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>20,755782</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>20,733614</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>20,936438</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>20,978048</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>20,979047</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>20,980046</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>21,078346</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>20,964586</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>20,850631</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>20,754285</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>20,782395</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>20,783373</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>20,784350</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>20,880767</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>20,736392</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>20,794826</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>20,794290</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>20,833731</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>20,834707</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>20,835683</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>20,947014</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>20,947414</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>20,797708</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>20,810592</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>20,754678</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>20,755657</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>20,756637</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>20,579426</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>20,569657</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>20,629226</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>20,746383</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>20,671510</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>20,672519</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>20,673529</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>20,749566</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>20,657897</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>20,611814</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>20,437409</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>20,491855</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>20,492856</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>20,493858</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>20,388498</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>20,524290</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>20,606143</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>20,705866</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>20,381700</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>20,382694</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>20,383688</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>21,075702</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>21,227642</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>21,058554</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>21,085133</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>20,813318</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>20,814330</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>20,815342</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>20,711991</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>20,651928</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>20,489496</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>20,539333</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>20,626888</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>20,627900</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>20,628913</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>20,729554</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>20,533481</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>20,536265</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>20,479079</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>20,456886</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>20,457888</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>20,458904</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>20,528880</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>20,455539</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>20,316089</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>20,340800</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>20,382462</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>20,383459</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>20,384457</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>20,420975</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>20,191292</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>20,092974</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>20,041670</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>20,073144</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>20,074120</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>20,075097</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>20,011785</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>19,902592</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>19,961752</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>19,776903</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>19,757450</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>19,758412</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>19,759374</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>19,872524</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>19,898044</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>19,894188</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>19,942147</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>19,803346</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>19,804301</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>19,805255</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>19,997079</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>20,046040</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>20,204190</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>20,099996</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>20,126445</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>20,127415</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>20,128386</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>19,834369</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>19,861663</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>19,905671</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>19,675380</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>19,746142</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>19,747062</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>19,747981</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>19,782744</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>19,812635</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>19,857844</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>19,378163</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>19,414905</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>19,415809</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>19,416714</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>19,715220</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>19,667145</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>20,084317</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>20,207213</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>20,294607</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>20,295557</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>20,296508</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>20,148281</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>20,116554</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>20,102415</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>20,163687</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>19,222065</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>19,222996</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>19,223927</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>19,297437</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>18,996345</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>18,788714</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>19,018336</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>19,145174</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>19,146102</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>19,147031</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>18,859154</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>18,658341</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>18,629619</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>18,495627</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>18,623771</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>18,624689</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>18,625608</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>18,479200</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>18,211972</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>17,781939</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>17,226833</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>17,824783</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>17,825655</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>17,826526</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>17,827777</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>17,755207</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>18,303369</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>18,254865</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>18,123430</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>18,124308</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>18,125187</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>18,051075</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>19,137745</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>17,519078</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>17,905731</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>17,882318</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>17,883195</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>17,884072</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>18,808641</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>20,080923</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>20,067738</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>19,957482</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>19,868612</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>19,869571</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>19,870526</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>20,354917</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>20,539742</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>20,652222</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>20,642556</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>20,341397</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>20,342383</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>20,343369</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>20,310137</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>20,214258</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>19,988675</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>20,201183</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>20,123547</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>20,124523</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>20,125499</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>19,744327</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>19,917730</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>19,799962</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>20,040101</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>20,498769</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>20,499709</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>20,500646</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>20,443806</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>20,687815</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>20,740565</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>21,221870</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>21,889743</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>21,890772</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>21,891801</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>21,549575</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>21,693389</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>21,519916</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>21,776604</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>21,943861</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>21,944894</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>21,945928</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>22,204233</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>22,403313</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>22,341019</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>22,229375</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>22,215444</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>22,216486</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>22,217528</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>22,243099</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>22,211840</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>22,341979</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>22,453700</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>22,275121</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>22,276153</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>22,277186</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>22,352959</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>22,297982</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>22,279070</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>22,244695</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>22,370781</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>22,371810</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>22,372838</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>22,443897</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>22,317102</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>22,395402</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>22,113419</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>22,431081</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>22,432124</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>22,433168</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>22,617079</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>22,520204</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>22,377654</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>22,244352</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>22,544045</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>22,545061</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>22,546078</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>22,281518</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>22,313096</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>21,869044</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>21,948189</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>21,942785</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>21,943759</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>21,944733</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>22,205003</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>22,162527</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>22,133014</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>22,217569</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>22,241116</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>22,242149</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>22,243182</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>22,118616</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>21,924659</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>21,925702</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>21,868426</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>22,024455</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3165,99 +3519,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>22,325417</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>22,410344</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>22,473465</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>22,314017</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>22,363091</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>22,350023</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>22,351002</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>22,351981</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>22,316484</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>22,564434</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>22,451430</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>22,435300</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>22,220720</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>22,221688</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>22,222656</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>22,179020</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3345,99 +3699,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>22,102917</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>21,998896</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>22,038927</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>21,956814</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>21,957803</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>21,958795</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>21,810369</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>21,750157</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>21,015094</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>20,870110</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>21,015105</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>21,016050</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>21,017019</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>20,851433</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>21,363268</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>21,509653</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3531,1743 +3885,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>21,507383</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>21,508328</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>21,509274</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>21,347547</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>21,346914</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>21,148481</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>21,004533</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>21,217300</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>21,218208</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>21,219117</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>20,953706</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>20,981449</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>20,932513</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>20,998849</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>20,876952</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>20,877855</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>20,878758</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>20,870776</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>20,842972</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>20,846299</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>20,906310</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>20,810654</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>20,811548</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>20,812442</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>20,860510</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>20,638576</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>20,701388</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>20,608304</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>20,606434</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>20,607328</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>20,608222</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>20,486622</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>20,472491</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>20,249764</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>20,151618</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>19,890420</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>19,891284</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>19,892149</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>20,163024</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>20,255575</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>20,351684</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>20,707976</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>20,754085</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>20,755001</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>20,755917</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>20,500587</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>20,437885</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>20,439753</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>20,443452</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>20,467339</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>20,468243</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>20,469146</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>20,377456</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>20,469349</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>20,415902</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>20,542067</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>20,471568</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>20,472467</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>20,473366</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>20,548941</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>20,168569</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>20,121605</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>19,920127</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>19,950548</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>19,951444</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>19,952340</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>19,881302</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>19,462272</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>19,553384</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>19,396223</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>20,033543</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>20,034411</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>20,035279</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>20,605390</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>20,881740</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>20,617465</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>20,728562</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>20,655520</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>20,656385</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>20,657250</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>20,464476</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>20,588327</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>20,981740</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>20,930748</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>20,738406</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>20,739277</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>20,740147</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>20,823706</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>20,943341</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>21,305964</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>21,152799</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>21,118609</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>21,119517</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>21,120426</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>21,090381</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>21,260774</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>21,090957</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>21,103529</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>21,024160</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>21,025073</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>21,025985</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>21,007135</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>21,054025</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>21,039776</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>20,931787</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>20,948550</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>20,949446</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>20,950342</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>21,042312</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>21,023592</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>20,910352</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>20,829585</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>20,922315</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>20,923230</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>20,924146</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>20,921653</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>20,904879</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>20,911236</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>20,907132</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>20,826055</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>20,826961</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>20,827867</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>20,803645</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>20,658566</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>20,559822</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>20,486914</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>20,341121</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>20,341996</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>20,342871</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>20,246444</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>20,286206</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>20,036040</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>20,009787</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>20,115946</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>20,116804</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>20,117664</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>19,983035</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>20,169966</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>20,216207</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>20,184899</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>20,204990</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>20,205875</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>20,206760</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>20,178712</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>20,279174</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>20,268604</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>20,220969</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>20,180782</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>20,181667</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>20,182554</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>20,198537</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>20,229690</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>20,108855</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>20,032379</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>20,116324</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>20,116986</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>20,117649</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>20,065871</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>20,027235</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>19,995395</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>19,859628</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>19,634361</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>19,635264</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>19,636166</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>19,517525</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>19,377129</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>19,536565</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>19,742635</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>19,771741</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>19,772618</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>19,773496</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>19,459322</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>19,583988</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>19,601251</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>19,443596</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>19,271238</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>19,272096</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>19,272954</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>19,449541</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>19,428192</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>19,622852</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>19,651195</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>19,859380</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>19,860256</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>19,861132</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>20,030131</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>19,891493</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>19,871579</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>19,859550</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>19,911640</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>19,912494</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>19,913348</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>19,673387</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>19,918525</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>19,985336</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>20,180855</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>20,121218</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>20,122065</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>20,122912</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>20,123732</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>20,034151</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>19,868860</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>19,904109</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>19,998965</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>19,999831</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>20,000698</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>19,918537</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>19,733684</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>19,643995</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>19,516852</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>19,373446</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>19,374295</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>19,375145</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>19,487046</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>19,399771</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>19,414683</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>19,228797</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>19,224485</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>19,225291</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>19,226098</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>19,333874</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>19,244768</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>19,179607</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>19,398664</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>19,464603</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>19,465425</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>19,466249</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>19,331466</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>19,230427</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>19,285219</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>19,289724</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>19,450240</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>19,451108</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>19,451977</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>19,436754</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>19,005012</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>18,924848</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>19,081797</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>19,085476</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>19,086364</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>19,087253</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>19,163544</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>19,155110</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>19,014231</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>19,197094</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>19,154332</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>19,155137</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>19,155941</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>19,063004</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>19,059120</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>18,945811</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>18,930252</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>18,940969</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>18,941798</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>18,942628</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>18,601349</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>18,450225</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>18,712654</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>18,768802</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>18,582498</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>18,583323</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>18,584147</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>18,608407</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>18,442566</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>18,472757</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>18,352752</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>18,289431</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>18,290214</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>18,290996</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>18,131994</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>17,963545</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>18,083833</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>18,036906</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>18,037265</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>18,038079</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>18,038893</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>17,970264</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>17,977929</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>17,940936</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>17,975684</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>17,759164</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>17,759946</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>17,760727</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>17,723744</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>17,812855</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>17,899030</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>17,846862</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>17,847628</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>17,848377</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>17,849128</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5361,99 +5715,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>17,736379</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>17,624048</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>17,611257</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>17,566327</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>17,567079</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>17,567833</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>17,452688</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>17,367442</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>17,373514</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>17,367923</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>17,394805</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>17,395537</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>17,396269</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>17,294522</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>17,103847</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>17,103130</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5541,99 +5895,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>17,044563</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>17,080032</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>17,080767</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>17,081502</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>16,864852</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>16,913128</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>16,914816</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>16,842102</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>16,812024</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>16,812759</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>16,813495</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>16,858958</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>16,712772</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>16,497413</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>16,348625</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>16,207103</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5727,1737 +6081,1737 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>17,052196</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>17,085586</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>17,038953</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>16,980331</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>16,931545</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>16,855203</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>16,855895</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>16,856587</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>16,728459</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>16,820487</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>16,773186</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>16,975059</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>16,895803</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>16,896494</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>16,897185</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>16,972018</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>16,990387</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>16,900900</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>17,112260</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>16,957647</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>16,958349</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>16,959051</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>16,922608</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>17,166730</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>17,279017</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>17,311041</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>17,334573</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>17,335286</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>17,336000</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>17,552985</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>17,296473</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>17,246163</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>17,374310</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>17,341154</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>17,341874</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>17,342594</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>17,303560</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>17,332735</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>17,426738</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>17,380876</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>17,411193</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>17,411913</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>17,412633</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>17,290365</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>17,178164</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>17,173118</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>17,033463</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>16,980625</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>16,981345</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>16,982065</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>16,874069</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>17,010863</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>16,874505</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>16,831055</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>16,725970</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>16,726710</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>16,727450</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>16,710541</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>16,812878</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>16,903193</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>17,078932</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>16,915524</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>16,916267</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>16,917010</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>16,871289</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>16,903833</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>17,070717</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>17,165279</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>16,996062</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>16,996809</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>16,997556</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>17,129723</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>17,189974</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>17,339003</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>17,357787</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>17,310021</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>17,310798</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>17,311575</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>17,184556</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>17,100622</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>17,140357</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>17,053334</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>16,922471</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>16,923238</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>16,924005</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>16,910382</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>16,911629</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>16,840325</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>16,726282</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>16,680924</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>16,681654</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>16,682385</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>16,687428</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>16,655521</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>16,692066</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>16,560023</t>
   </si>
   <si>
-    <t>09/07/2023</t>
+    <t>9/7/2023</t>
   </si>
   <si>
     <t>16,589774</t>
   </si>
   <si>
-    <t>08/07/2023</t>
+    <t>8/7/2023</t>
   </si>
   <si>
     <t>16,590513</t>
   </si>
   <si>
-    <t>07/07/2023</t>
+    <t>7/7/2023</t>
   </si>
   <si>
     <t>16,591251</t>
   </si>
   <si>
-    <t>06/07/2023</t>
+    <t>6/7/2023</t>
   </si>
   <si>
     <t>16,703946</t>
   </si>
   <si>
-    <t>05/07/2023</t>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>16,878958</t>
   </si>
   <si>
-    <t>04/07/2023</t>
+    <t>4/7/2023</t>
   </si>
   <si>
     <t>16,917796</t>
   </si>
   <si>
-    <t>03/07/2023</t>
+    <t>3/7/2023</t>
   </si>
   <si>
     <t>16,872805</t>
   </si>
   <si>
-    <t>02/07/2023</t>
+    <t>2/7/2023</t>
   </si>
   <si>
     <t>16,877397</t>
   </si>
   <si>
-    <t>01/07/2023</t>
+    <t>1/7/2023</t>
   </si>
   <si>
     <t>16,878152</t>
   </si>
   <si>
-    <t>30/06/2023</t>
+    <t>30/6/2023</t>
   </si>
   <si>
     <t>16,878906</t>
   </si>
   <si>
-    <t>29/06/2023</t>
+    <t>29/6/2023</t>
   </si>
   <si>
     <t>16,732835</t>
   </si>
   <si>
-    <t>28/06/2023</t>
+    <t>28/6/2023</t>
   </si>
   <si>
     <t>16,585613</t>
   </si>
   <si>
-    <t>27/06/2023</t>
+    <t>27/6/2023</t>
   </si>
   <si>
     <t>16,560652</t>
   </si>
   <si>
-    <t>26/06/2023</t>
+    <t>26/6/2023</t>
   </si>
   <si>
     <t>16,473611</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>25/6/2023</t>
   </si>
   <si>
     <t>16,533311</t>
   </si>
   <si>
-    <t>24/06/2023</t>
+    <t>24/6/2023</t>
   </si>
   <si>
     <t>16,534054</t>
   </si>
   <si>
-    <t>23/06/2023</t>
+    <t>23/6/2023</t>
   </si>
   <si>
     <t>16,534798</t>
   </si>
   <si>
-    <t>22/06/2023</t>
+    <t>22/6/2023</t>
   </si>
   <si>
     <t>16,571099</t>
   </si>
   <si>
-    <t>21/06/2023</t>
+    <t>21/6/2023</t>
   </si>
   <si>
     <t>16,440067</t>
   </si>
   <si>
-    <t>20/06/2023</t>
+    <t>20/6/2023</t>
   </si>
   <si>
     <t>16,597997</t>
   </si>
   <si>
-    <t>19/06/2023</t>
+    <t>19/6/2023</t>
   </si>
   <si>
     <t>16,639888</t>
   </si>
   <si>
-    <t>18/06/2023</t>
+    <t>18/6/2023</t>
   </si>
   <si>
     <t>16,612530</t>
   </si>
   <si>
-    <t>17/06/2023</t>
+    <t>17/6/2023</t>
   </si>
   <si>
     <t>16,613294</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>16/6/2023</t>
   </si>
   <si>
     <t>16,614059</t>
   </si>
   <si>
-    <t>15/06/2023</t>
+    <t>15/6/2023</t>
   </si>
   <si>
     <t>16,678092</t>
   </si>
   <si>
-    <t>14/06/2023</t>
+    <t>14/6/2023</t>
   </si>
   <si>
     <t>16,653583</t>
   </si>
   <si>
-    <t>13/06/2023</t>
+    <t>13/6/2023</t>
   </si>
   <si>
     <t>16,658254</t>
   </si>
   <si>
-    <t>12/06/2023</t>
+    <t>12/6/2023</t>
   </si>
   <si>
     <t>16,635286</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>11/6/2023</t>
   </si>
   <si>
     <t>16,516695</t>
   </si>
   <si>
-    <t>10/06/2023</t>
+    <t>10/6/2023</t>
   </si>
   <si>
     <t>16,517457</t>
   </si>
   <si>
-    <t>09/06/2023</t>
+    <t>9/6/2023</t>
   </si>
   <si>
     <t>16,518221</t>
   </si>
   <si>
-    <t>08/06/2023</t>
+    <t>8/6/2023</t>
   </si>
   <si>
     <t>16,475926</t>
   </si>
   <si>
-    <t>07/06/2023</t>
+    <t>7/6/2023</t>
   </si>
   <si>
     <t>16,511965</t>
   </si>
   <si>
-    <t>06/06/2023</t>
+    <t>6/6/2023</t>
   </si>
   <si>
     <t>16,627257</t>
   </si>
   <si>
-    <t>05/06/2023</t>
+    <t>5/6/2023</t>
   </si>
   <si>
     <t>16,561251</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>4/6/2023</t>
   </si>
   <si>
     <t>16,613486</t>
   </si>
   <si>
-    <t>03/06/2023</t>
+    <t>3/6/2023</t>
   </si>
   <si>
     <t>16,614255</t>
   </si>
   <si>
-    <t>02/06/2023</t>
+    <t>2/6/2023</t>
   </si>
   <si>
     <t>16,615024</t>
   </si>
   <si>
-    <t>01/06/2023</t>
+    <t>1/6/2023</t>
   </si>
   <si>
     <t>16,302389</t>
   </si>
   <si>
-    <t>31/05/2023</t>
+    <t>31/5/2023</t>
   </si>
   <si>
     <t>16,277818</t>
   </si>
   <si>
-    <t>30/05/2023</t>
+    <t>30/5/2023</t>
   </si>
   <si>
     <t>16,337256</t>
   </si>
   <si>
-    <t>29/05/2023</t>
+    <t>29/5/2023</t>
   </si>
   <si>
     <t>16,410361</t>
   </si>
   <si>
-    <t>28/05/2023</t>
+    <t>28/5/2023</t>
   </si>
   <si>
     <t>16,383760</t>
   </si>
   <si>
-    <t>27/05/2023</t>
+    <t>27/5/2023</t>
   </si>
   <si>
     <t>16,384514</t>
   </si>
   <si>
-    <t>26/05/2023</t>
+    <t>26/5/2023</t>
   </si>
   <si>
     <t>16,385268</t>
   </si>
   <si>
-    <t>25/05/2023</t>
+    <t>25/5/2023</t>
   </si>
   <si>
     <t>16,187048</t>
   </si>
   <si>
-    <t>24/05/2023</t>
+    <t>24/5/2023</t>
   </si>
   <si>
     <t>15,986958</t>
   </si>
   <si>
-    <t>23/05/2023</t>
+    <t>23/5/2023</t>
   </si>
   <si>
     <t>16,049450</t>
   </si>
   <si>
-    <t>22/05/2023</t>
+    <t>22/5/2023</t>
   </si>
   <si>
     <t>16,159403</t>
   </si>
   <si>
-    <t>21/05/2023</t>
+    <t>21/5/2023</t>
   </si>
   <si>
     <t>16,191501</t>
   </si>
   <si>
-    <t>20/05/2023</t>
+    <t>20/5/2023</t>
   </si>
   <si>
     <t>16,192255</t>
   </si>
   <si>
-    <t>19/05/2023</t>
+    <t>19/5/2023</t>
   </si>
   <si>
     <t>16,193010</t>
   </si>
   <si>
-    <t>18/05/2023</t>
+    <t>18/5/2023</t>
   </si>
   <si>
     <t>16,290788</t>
   </si>
   <si>
-    <t>17/05/2023</t>
+    <t>17/5/2023</t>
   </si>
   <si>
     <t>16,018753</t>
   </si>
   <si>
-    <t>16/05/2023</t>
+    <t>16/5/2023</t>
   </si>
   <si>
     <t>15,822254</t>
   </si>
   <si>
-    <t>15/05/2023</t>
+    <t>15/5/2023</t>
   </si>
   <si>
     <t>15,848825</t>
   </si>
   <si>
-    <t>14/05/2023</t>
+    <t>14/5/2023</t>
   </si>
   <si>
     <t>15,807181</t>
   </si>
   <si>
-    <t>13/05/2023</t>
+    <t>13/5/2023</t>
   </si>
   <si>
     <t>15,807918</t>
   </si>
   <si>
-    <t>12/05/2023</t>
+    <t>12/5/2023</t>
   </si>
   <si>
     <t>15,808654</t>
   </si>
   <si>
-    <t>11/05/2023</t>
+    <t>11/5/2023</t>
   </si>
   <si>
     <t>15,746520</t>
   </si>
   <si>
-    <t>10/05/2023</t>
+    <t>10/5/2023</t>
   </si>
   <si>
     <t>15,659771</t>
   </si>
   <si>
-    <t>09/05/2023</t>
+    <t>9/5/2023</t>
   </si>
   <si>
     <t>15,594991</t>
   </si>
   <si>
-    <t>08/05/2023</t>
+    <t>8/5/2023</t>
   </si>
   <si>
     <t>15,607432</t>
   </si>
   <si>
-    <t>07/05/2023</t>
+    <t>7/5/2023</t>
   </si>
   <si>
     <t>15,539034</t>
   </si>
   <si>
-    <t>06/05/2023</t>
+    <t>6/5/2023</t>
   </si>
   <si>
     <t>15,539764</t>
   </si>
   <si>
-    <t>05/05/2023</t>
+    <t>5/5/2023</t>
   </si>
   <si>
     <t>15,540494</t>
   </si>
   <si>
-    <t>04/05/2023</t>
+    <t>4/5/2023</t>
   </si>
   <si>
     <t>15,275584</t>
   </si>
   <si>
-    <t>03/05/2023</t>
+    <t>3/5/2023</t>
   </si>
   <si>
     <t>15,269240</t>
   </si>
   <si>
-    <t>02/05/2023</t>
+    <t>2/5/2023</t>
   </si>
   <si>
     <t>15,465838</t>
   </si>
   <si>
-    <t>01/05/2023</t>
+    <t>1/5/2023</t>
   </si>
   <si>
     <t>15,607637</t>
   </si>
   <si>
-    <t>30/04/2023</t>
+    <t>30/4/2023</t>
   </si>
   <si>
     <t>15,535500</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>29/4/2023</t>
   </si>
   <si>
     <t>15,536239</t>
   </si>
   <si>
-    <t>28/04/2023</t>
+    <t>28/4/2023</t>
   </si>
   <si>
     <t>15,536927</t>
   </si>
   <si>
-    <t>27/04/2023</t>
+    <t>27/4/2023</t>
   </si>
   <si>
     <t>15,425208</t>
   </si>
   <si>
-    <t>26/04/2023</t>
+    <t>26/4/2023</t>
   </si>
   <si>
     <t>15,128681</t>
   </si>
   <si>
-    <t>25/04/2023</t>
+    <t>25/4/2023</t>
   </si>
   <si>
     <t>15,297941</t>
   </si>
   <si>
-    <t>24/04/2023</t>
+    <t>24/4/2023</t>
   </si>
   <si>
     <t>15,422614</t>
   </si>
   <si>
-    <t>23/04/2023</t>
+    <t>23/4/2023</t>
   </si>
   <si>
     <t>15,474753</t>
   </si>
   <si>
-    <t>22/04/2023</t>
+    <t>22/4/2023</t>
   </si>
   <si>
     <t>15,475479</t>
   </si>
   <si>
-    <t>21/04/2023</t>
+    <t>21/4/2023</t>
   </si>
   <si>
     <t>15,476206</t>
   </si>
   <si>
-    <t>20/04/2023</t>
+    <t>20/4/2023</t>
   </si>
   <si>
     <t>15,480195</t>
   </si>
   <si>
-    <t>19/04/2023</t>
+    <t>19/4/2023</t>
   </si>
   <si>
     <t>15,540308</t>
   </si>
   <si>
-    <t>18/04/2023</t>
+    <t>18/4/2023</t>
   </si>
   <si>
     <t>15,489430</t>
   </si>
   <si>
-    <t>17/04/2023</t>
+    <t>17/4/2023</t>
   </si>
   <si>
     <t>15,534785</t>
   </si>
   <si>
-    <t>16/04/2023</t>
+    <t>16/4/2023</t>
   </si>
   <si>
     <t>15,392088</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>15/4/2023</t>
   </si>
   <si>
     <t>15,392812</t>
   </si>
   <si>
-    <t>14/04/2023</t>
+    <t>14/4/2023</t>
   </si>
   <si>
     <t>15,393535</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>13/4/2023</t>
   </si>
   <si>
     <t>15,344182</t>
   </si>
   <si>
-    <t>12/04/2023</t>
+    <t>12/4/2023</t>
   </si>
   <si>
     <t>15,225354</t>
   </si>
   <si>
-    <t>11/04/2023</t>
+    <t>11/4/2023</t>
   </si>
   <si>
     <t>15,358912</t>
   </si>
   <si>
-    <t>10/04/2023</t>
+    <t>10/4/2023</t>
   </si>
   <si>
     <t>15,445381</t>
   </si>
   <si>
-    <t>09/04/2023</t>
+    <t>9/4/2023</t>
   </si>
   <si>
     <t>15,357529</t>
   </si>
   <si>
-    <t>08/04/2023</t>
+    <t>8/4/2023</t>
   </si>
   <si>
     <t>15,358256</t>
   </si>
   <si>
-    <t>07/04/2023</t>
+    <t>7/4/2023</t>
   </si>
   <si>
     <t>15,358982</t>
   </si>
   <si>
-    <t>06/04/2023</t>
+    <t>6/4/2023</t>
   </si>
   <si>
     <t>15,359709</t>
   </si>
   <si>
-    <t>05/04/2023</t>
+    <t>5/4/2023</t>
   </si>
   <si>
     <t>15,310152</t>
   </si>
   <si>
-    <t>04/04/2023</t>
+    <t>4/4/2023</t>
   </si>
   <si>
     <t>15,284407</t>
   </si>
   <si>
-    <t>03/04/2023</t>
+    <t>3/4/2023</t>
   </si>
   <si>
     <t>15,445737</t>
   </si>
   <si>
-    <t>02/04/2023</t>
+    <t>2/4/2023</t>
   </si>
   <si>
     <t>15,490358</t>
   </si>
   <si>
-    <t>01/04/2023</t>
+    <t>1/4/2023</t>
   </si>
   <si>
     <t>15,491091</t>
   </si>
   <si>
-    <t>31/03/2023</t>
+    <t>31/3/2023</t>
   </si>
   <si>
     <t>15,491825</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>30/3/2023</t>
   </si>
   <si>
     <t>15,221984</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>29/3/2023</t>
   </si>
   <si>
     <t>15,221389</t>
   </si>
   <si>
-    <t>28/03/2023</t>
+    <t>28/3/2023</t>
   </si>
   <si>
     <t>15,047236</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>27/3/2023</t>
   </si>
   <si>
     <t>15,123403</t>
   </si>
   <si>
-    <t>26/03/2023</t>
+    <t>26/3/2023</t>
   </si>
   <si>
     <t>15,117623</t>
   </si>
   <si>
-    <t>25/03/2023</t>
+    <t>25/3/2023</t>
   </si>
   <si>
     <t>15,118330</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>24/3/2023</t>
   </si>
   <si>
     <t>15,119037</t>
   </si>
   <si>
-    <t>23/03/2023</t>
+    <t>23/3/2023</t>
   </si>
   <si>
     <t>14,937413</t>
   </si>
   <si>
-    <t>22/03/2023</t>
+    <t>22/3/2023</t>
   </si>
   <si>
     <t>14,865563</t>
   </si>
   <si>
-    <t>21/03/2023</t>
+    <t>21/3/2023</t>
   </si>
   <si>
     <t>15,162142</t>
   </si>
   <si>
-    <t>20/03/2023</t>
+    <t>20/3/2023</t>
   </si>
   <si>
     <t>15,042930</t>
   </si>
   <si>
-    <t>19/03/2023</t>
+    <t>19/3/2023</t>
   </si>
   <si>
     <t>15,004124</t>
   </si>
   <si>
-    <t>18/03/2023</t>
+    <t>18/3/2023</t>
   </si>
   <si>
     <t>15,004822</t>
   </si>
   <si>
-    <t>17/03/2023</t>
+    <t>17/3/2023</t>
   </si>
   <si>
     <t>15,005520</t>
   </si>
   <si>
-    <t>16/03/2023</t>
+    <t>16/3/2023</t>
   </si>
   <si>
     <t>15,262969</t>
   </si>
   <si>
-    <t>15/03/2023</t>
+    <t>15/3/2023</t>
   </si>
   <si>
     <t>15,038467</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>14/3/2023</t>
   </si>
   <si>
     <t>14,943887</t>
   </si>
   <si>
-    <t>13/03/2023</t>
+    <t>13/3/2023</t>
   </si>
   <si>
     <t>14,675644</t>
   </si>
   <si>
-    <t>12/03/2023</t>
+    <t>12/3/2023</t>
   </si>
   <si>
     <t>14,839747</t>
   </si>
   <si>
-    <t>11/03/2023</t>
+    <t>11/3/2023</t>
   </si>
   <si>
     <t>14,840451</t>
   </si>
   <si>
-    <t>10/03/2023</t>
+    <t>10/3/2023</t>
   </si>
   <si>
     <t>14,841155</t>
   </si>
   <si>
-    <t>09/03/2023</t>
+    <t>9/3/2023</t>
   </si>
   <si>
     <t>15,117481</t>
   </si>
   <si>
-    <t>08/03/2023</t>
+    <t>8/3/2023</t>
   </si>
   <si>
     <t>15,448542</t>
   </si>
   <si>
-    <t>07/03/2023</t>
+    <t>7/3/2023</t>
   </si>
   <si>
     <t>15,435098</t>
   </si>
   <si>
-    <t>06/03/2023</t>
+    <t>6/3/2023</t>
   </si>
   <si>
     <t>15,444849</t>
   </si>
   <si>
-    <t>05/03/2023</t>
+    <t>5/3/2023</t>
   </si>
   <si>
     <t>15,505719</t>
   </si>
   <si>
-    <t>04/03/2023</t>
+    <t>4/3/2023</t>
   </si>
   <si>
     <t>15,506448</t>
   </si>
   <si>
-    <t>03/03/2023</t>
+    <t>3/3/2023</t>
   </si>
   <si>
     <t>15,507177</t>
   </si>
   <si>
-    <t>02/03/2023</t>
+    <t>2/3/2023</t>
   </si>
   <si>
     <t>15,318526</t>
   </si>
   <si>
-    <t>01/03/2023</t>
+    <t>1/3/2023</t>
   </si>
   <si>
     <t>15,077637</t>
   </si>
   <si>
-    <t>28/02/2023</t>
+    <t>28/2/2023</t>
   </si>
   <si>
     <t>15,256567</t>
   </si>
   <si>
-    <t>27/02/2023</t>
+    <t>27/2/2023</t>
   </si>
   <si>
     <t>15,259124</t>
   </si>
   <si>
-    <t>26/02/2023</t>
+    <t>26/2/2023</t>
   </si>
   <si>
     <t>15,307007</t>
   </si>
   <si>
-    <t>25/02/2023</t>
+    <t>25/2/2023</t>
   </si>
   <si>
     <t>15,307727</t>
   </si>
   <si>
-    <t>24/02/2023</t>
+    <t>24/2/2023</t>
   </si>
   <si>
     <t>15,308447</t>
   </si>
   <si>
-    <t>23/02/2023</t>
+    <t>23/2/2023</t>
   </si>
   <si>
     <t>15,345220</t>
   </si>
   <si>
-    <t>22/02/2023</t>
+    <t>22/2/2023</t>
   </si>
   <si>
     <t>15,233421</t>
   </si>
   <si>
-    <t>21/02/2023</t>
+    <t>21/2/2023</t>
   </si>
   <si>
     <t>15,207758</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>20/2/2023</t>
   </si>
   <si>
     <t>15,437947</t>
   </si>
   <si>
-    <t>19/02/2023</t>
+    <t>19/2/2023</t>
   </si>
   <si>
     <t>15,426646</t>
   </si>
   <si>
-    <t>18/02/2023</t>
+    <t>18/2/2023</t>
   </si>
   <si>
     <t>15,427369</t>
   </si>
   <si>
-    <t>17/02/2023</t>
+    <t>17/2/2023</t>
   </si>
   <si>
     <t>15,428092</t>
   </si>
   <si>
-    <t>16/02/2023</t>
+    <t>16/2/2023</t>
   </si>
   <si>
     <t>15,478295</t>
   </si>
   <si>
-    <t>15/02/2023</t>
+    <t>15/2/2023</t>
   </si>
   <si>
     <t>15,634106</t>
   </si>
   <si>
-    <t>14/02/2023</t>
+    <t>14/2/2023</t>
   </si>
   <si>
     <t>15,495919</t>
   </si>
   <si>
-    <t>13/02/2023</t>
+    <t>13/2/2023</t>
   </si>
   <si>
     <t>15,527799</t>
   </si>
   <si>
-    <t>12/02/2023</t>
+    <t>12/2/2023</t>
   </si>
   <si>
     <t>15,422601</t>
   </si>
   <si>
-    <t>11/02/2023</t>
+    <t>11/2/2023</t>
   </si>
   <si>
     <t>15,423334</t>
   </si>
   <si>
-    <t>10/02/2023</t>
+    <t>10/2/2023</t>
   </si>
   <si>
     <t>15,424067</t>
   </si>
   <si>
-    <t>09/02/2023</t>
+    <t>9/2/2023</t>
   </si>
   <si>
     <t>15,322167</t>
   </si>
   <si>
-    <t>08/02/2023</t>
+    <t>8/2/2023</t>
   </si>
   <si>
     <t>15,541611</t>
   </si>
   <si>
-    <t>07/02/2023</t>
+    <t>7/2/2023</t>
   </si>
   <si>
     <t>15,684896</t>
   </si>
   <si>
-    <t>06/02/2023</t>
+    <t>6/2/2023</t>
   </si>
   <si>
     <t>15,479607</t>
   </si>
   <si>
-    <t>05/02/2023</t>
+    <t>5/2/2023</t>
   </si>
   <si>
     <t>15,493887</t>
   </si>
   <si>
-    <t>04/02/2023</t>
+    <t>4/2/2023</t>
   </si>
   <si>
     <t>15,494624</t>
   </si>
   <si>
-    <t>03/02/2023</t>
+    <t>3/2/2023</t>
   </si>
   <si>
     <t>15,495361</t>
   </si>
   <si>
-    <t>02/02/2023</t>
+    <t>2/2/2023</t>
   </si>
   <si>
     <t>15,501232</t>
   </si>
   <si>
-    <t>01/02/2023</t>
+    <t>1/2/2023</t>
   </si>
   <si>
     <t>15,197717</t>
   </si>
   <si>
-    <t>31/01/2023</t>
+    <t>31/1/2023</t>
   </si>
   <si>
     <t>15,202118</t>
   </si>
   <si>
-    <t>30/01/2023</t>
+    <t>30/1/2023</t>
   </si>
   <si>
     <t>15,051624</t>
   </si>
   <si>
-    <t>29/01/2023</t>
+    <t>29/1/2023</t>
   </si>
   <si>
     <t>15,199573</t>
   </si>
   <si>
-    <t>28/01/2023</t>
+    <t>28/1/2023</t>
   </si>
   <si>
     <t>15,200301</t>
   </si>
   <si>
-    <t>27/01/2023</t>
+    <t>27/1/2023</t>
   </si>
   <si>
     <t>15,201029</t>
   </si>
   <si>
-    <t>26/01/2023</t>
+    <t>26/1/2023</t>
   </si>
   <si>
     <t>15,167167</t>
   </si>
   <si>
-    <t>25/01/2023</t>
+    <t>25/1/2023</t>
   </si>
   <si>
     <t>14,986814</t>
   </si>
   <si>
-    <t>24/01/2023</t>
+    <t>24/1/2023</t>
   </si>
   <si>
     <t>15,049608</t>
   </si>
   <si>
-    <t>23/01/2023</t>
+    <t>23/1/2023</t>
   </si>
   <si>
     <t>15,085272</t>
   </si>
   <si>
-    <t>22/01/2023</t>
+    <t>22/1/2023</t>
   </si>
   <si>
     <t>14,943742</t>
   </si>
   <si>
-    <t>21/01/2023</t>
+    <t>21/1/2023</t>
   </si>
   <si>
     <t>14,944443</t>
   </si>
   <si>
-    <t>20/01/2023</t>
+    <t>20/1/2023</t>
   </si>
   <si>
     <t>14,945145</t>
   </si>
   <si>
-    <t>19/01/2023</t>
+    <t>19/1/2023</t>
   </si>
   <si>
     <t>14,756596</t>
   </si>
   <si>
-    <t>18/01/2023</t>
+    <t>18/1/2023</t>
   </si>
   <si>
     <t>14,901109</t>
   </si>
   <si>
-    <t>17/01/2023</t>
+    <t>17/1/2023</t>
   </si>
   <si>
     <t>15,124789</t>
   </si>
   <si>
-    <t>16/01/2023</t>
+    <t>16/1/2023</t>
   </si>
   <si>
     <t>15,096665</t>
   </si>
   <si>
-    <t>15/01/2023</t>
+    <t>15/1/2023</t>
   </si>
   <si>
     <t>15,082797</t>
   </si>
   <si>
-    <t>14/01/2023</t>
+    <t>14/1/2023</t>
   </si>
   <si>
     <t>15,083513</t>
   </si>
   <si>
-    <t>13/01/2023</t>
+    <t>13/1/2023</t>
   </si>
   <si>
     <t>15,084229</t>
   </si>
   <si>
-    <t>12/01/2023</t>
+    <t>12/1/2023</t>
   </si>
   <si>
     <t>14,983311</t>
   </si>
   <si>
-    <t>11/01/2023</t>
+    <t>11/1/2023</t>
   </si>
   <si>
     <t>15,050453</t>
   </si>
   <si>
-    <t>10/01/2023</t>
+    <t>10/1/2023</t>
   </si>
   <si>
     <t>14,937503</t>
   </si>
   <si>
-    <t>09/01/2023</t>
+    <t>9/1/2023</t>
   </si>
   <si>
     <t>14,827410</t>
   </si>
   <si>
-    <t>08/01/2023</t>
+    <t>8/1/2023</t>
   </si>
   <si>
     <t>14,933907</t>
   </si>
   <si>
-    <t>07/01/2023</t>
+    <t>7/1/2023</t>
   </si>
   <si>
     <t>14,934639</t>
   </si>
   <si>
-    <t>06/01/2023</t>
+    <t>6/1/2023</t>
   </si>
   <si>
     <t>14,935372</t>
   </si>
   <si>
-    <t>05/01/2023</t>
+    <t>5/1/2023</t>
   </si>
   <si>
     <t>14,822892</t>
   </si>
   <si>
-    <t>04/01/2023</t>
+    <t>4/1/2023</t>
   </si>
   <si>
     <t>14,848538</t>
   </si>
   <si>
-    <t>03/01/2023</t>
+    <t>3/1/2023</t>
   </si>
   <si>
     <t>14,818318</t>
   </si>
   <si>
-    <t>02/01/2023</t>
+    <t>2/1/2023</t>
   </si>
   <si>
     <t>14,622908</t>
   </si>
   <si>
-    <t>01/01/2023</t>
+    <t>1/1/2023</t>
   </si>
   <si>
     <t>14,623451</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>14,624168</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>14,624881</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>14,705381</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
@@ -7551,99 +7905,99 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>15,236188</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>15,223875</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>15,016984</t>
   </si>
   <si>
     <t>10/12/2022</t>
   </si>
   <si>
     <t>15,017708</t>
   </si>
   <si>
-    <t>09/12/2022</t>
+    <t>9/12/2022</t>
   </si>
   <si>
     <t>15,018412</t>
   </si>
   <si>
-    <t>08/12/2022</t>
+    <t>8/12/2022</t>
   </si>
   <si>
     <t>15,077593</t>
   </si>
   <si>
-    <t>07/12/2022</t>
+    <t>7/12/2022</t>
   </si>
   <si>
     <t>15,027951</t>
   </si>
   <si>
-    <t>06/12/2022</t>
+    <t>6/12/2022</t>
   </si>
   <si>
     <t>15,112694</t>
   </si>
   <si>
-    <t>05/12/2022</t>
+    <t>5/12/2022</t>
   </si>
   <si>
     <t>15,272989</t>
   </si>
   <si>
-    <t>04/12/2022</t>
+    <t>4/12/2022</t>
   </si>
   <si>
     <t>15,455365</t>
   </si>
   <si>
-    <t>03/12/2022</t>
+    <t>3/12/2022</t>
   </si>
   <si>
     <t>15,456056</t>
   </si>
   <si>
-    <t>02/12/2022</t>
+    <t>2/12/2022</t>
   </si>
   <si>
     <t>15,456722</t>
   </si>
   <si>
-    <t>01/12/2022</t>
+    <t>1/12/2022</t>
   </si>
   <si>
     <t>15,486249</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>15,674637</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>15,326717</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>15,350415</t>
   </si>
   <si>
     <t>27/11/2022</t>
   </si>
@@ -7731,99 +8085,99 @@
   <si>
     <t>13/11/2022</t>
   </si>
   <si>
     <t>15,424402</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>15,425153</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>15,425905</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>15,483939</t>
   </si>
   <si>
-    <t>09/11/2022</t>
+    <t>9/11/2022</t>
   </si>
   <si>
     <t>14,995147</t>
   </si>
   <si>
-    <t>08/11/2022</t>
+    <t>8/11/2022</t>
   </si>
   <si>
     <t>15,185836</t>
   </si>
   <si>
-    <t>07/11/2022</t>
+    <t>7/11/2022</t>
   </si>
   <si>
     <t>15,235584</t>
   </si>
   <si>
-    <t>06/11/2022</t>
+    <t>6/11/2022</t>
   </si>
   <si>
     <t>15,165784</t>
   </si>
   <si>
-    <t>05/11/2022</t>
+    <t>5/11/2022</t>
   </si>
   <si>
     <t>15,166537</t>
   </si>
   <si>
-    <t>04/11/2022</t>
+    <t>4/11/2022</t>
   </si>
   <si>
     <t>15,167233</t>
   </si>
   <si>
-    <t>03/11/2022</t>
+    <t>3/11/2022</t>
   </si>
   <si>
     <t>15,217399</t>
   </si>
   <si>
-    <t>02/11/2022</t>
+    <t>2/11/2022</t>
   </si>
   <si>
     <t>15,287291</t>
   </si>
   <si>
-    <t>01/11/2022</t>
+    <t>1/11/2022</t>
   </si>
   <si>
     <t>15,550429</t>
   </si>
   <si>
     <t>31/10/2022</t>
   </si>
   <si>
     <t>15,627094</t>
   </si>
   <si>
     <t>30/10/2022</t>
   </si>
   <si>
     <t>15,598541</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>15,599298</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
@@ -7963,51 +8317,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1319"/>
+  <dimension ref="A1:B1378"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -18518,29 +18872,501 @@
     </row>
     <row r="1317">
       <c r="A1317" s="0" t="s">
         <v>2631</v>
       </c>
       <c r="B1317" s="0" t="s">
         <v>2632</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="0" t="s">
         <v>2633</v>
       </c>
       <c r="B1318" s="0" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="0" t="s">
         <v>2635</v>
       </c>
       <c r="B1319" s="0" t="s">
         <v>2636</v>
       </c>
     </row>
+    <row r="1320">
+      <c r="A1320" s="0" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B1320" s="0" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="1321">
+      <c r="A1321" s="0" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B1321" s="0" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="1322">
+      <c r="A1322" s="0" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B1322" s="0" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="1323">
+      <c r="A1323" s="0" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B1323" s="0" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="1324">
+      <c r="A1324" s="0" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B1324" s="0" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="1325">
+      <c r="A1325" s="0" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B1325" s="0" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="1326">
+      <c r="A1326" s="0" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B1326" s="0" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="1327">
+      <c r="A1327" s="0" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B1327" s="0" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="1328">
+      <c r="A1328" s="0" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B1328" s="0" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="1329">
+      <c r="A1329" s="0" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B1329" s="0" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="1330">
+      <c r="A1330" s="0" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B1330" s="0" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="1331">
+      <c r="A1331" s="0" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B1331" s="0" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1332">
+      <c r="A1332" s="0" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B1332" s="0" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="1333">
+      <c r="A1333" s="0" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B1333" s="0" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="1334">
+      <c r="A1334" s="0" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B1334" s="0" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="1335">
+      <c r="A1335" s="0" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B1335" s="0" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="1336">
+      <c r="A1336" s="0" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B1336" s="0" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="1337">
+      <c r="A1337" s="0" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B1337" s="0" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="1338">
+      <c r="A1338" s="0" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B1338" s="0" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="1339">
+      <c r="A1339" s="0" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B1339" s="0" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="1340">
+      <c r="A1340" s="0" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B1340" s="0" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="1341">
+      <c r="A1341" s="0" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B1341" s="0" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="1342">
+      <c r="A1342" s="0" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B1342" s="0" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="1343">
+      <c r="A1343" s="0" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B1343" s="0" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="1344">
+      <c r="A1344" s="0" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B1344" s="0" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="1345">
+      <c r="A1345" s="0" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B1345" s="0" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="1346">
+      <c r="A1346" s="0" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B1346" s="0" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="1347">
+      <c r="A1347" s="0" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B1347" s="0" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="1348">
+      <c r="A1348" s="0" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B1348" s="0" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="1349">
+      <c r="A1349" s="0" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B1349" s="0" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="1350">
+      <c r="A1350" s="0" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B1350" s="0" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="1351">
+      <c r="A1351" s="0" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B1351" s="0" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="1352">
+      <c r="A1352" s="0" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B1352" s="0" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="1353">
+      <c r="A1353" s="0" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B1353" s="0" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="1354">
+      <c r="A1354" s="0" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B1354" s="0" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="1355">
+      <c r="A1355" s="0" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B1355" s="0" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="1356">
+      <c r="A1356" s="0" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B1356" s="0" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="1357">
+      <c r="A1357" s="0" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B1357" s="0" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="1358">
+      <c r="A1358" s="0" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B1358" s="0" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="1359">
+      <c r="A1359" s="0" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B1359" s="0" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="1360">
+      <c r="A1360" s="0" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B1360" s="0" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="1361">
+      <c r="A1361" s="0" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B1361" s="0" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="1362">
+      <c r="A1362" s="0" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B1362" s="0" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1363">
+      <c r="A1363" s="0" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B1363" s="0" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="1364">
+      <c r="A1364" s="0" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B1364" s="0" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="1365">
+      <c r="A1365" s="0" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B1365" s="0" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="1366">
+      <c r="A1366" s="0" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B1366" s="0" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="1367">
+      <c r="A1367" s="0" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B1367" s="0" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="1368">
+      <c r="A1368" s="0" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B1368" s="0" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="1369">
+      <c r="A1369" s="0" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B1369" s="0" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1370">
+      <c r="A1370" s="0" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B1370" s="0" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="1371">
+      <c r="A1371" s="0" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B1371" s="0" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="1372">
+      <c r="A1372" s="0" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B1372" s="0" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="1373">
+      <c r="A1373" s="0" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B1373" s="0" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="1374">
+      <c r="A1374" s="0" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B1374" s="0" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="1375">
+      <c r="A1375" s="0" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B1375" s="0" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1376">
+      <c r="A1376" s="0" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B1376" s="0" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="1377">
+      <c r="A1377" s="0" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B1377" s="0" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1378">
+      <c r="A1378" s="0" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B1378" s="0" t="s">
+        <v>2754</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>