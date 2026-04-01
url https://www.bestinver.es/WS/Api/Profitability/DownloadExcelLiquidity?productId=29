--- v2 (2026-02-12)
+++ v3 (2026-04-01)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1910" uniqueCount="1910">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2006" uniqueCount="2006">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III, F.I. - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,749374</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,749740</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,749579</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,748859</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,748140</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,747907</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,747251</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>16,743333</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>16,745275</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>16,741167</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>16,740466</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16,739764</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>16,745612</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>16,747170</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>16,746645</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>16,746374</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>16,744777</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>16,744076</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16,743376</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>16,743245</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>16,743113</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>16,745992</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>16,738598</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>16,743117</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>16,742395</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>16,741674</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>16,740606</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>16,743214</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>16,740286</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>16,741602</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>16,741672</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>16,740822</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>16,740111</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>16,743265</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>16,739629</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>16,741533</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>16,739943</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>16,738683</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>16,737970</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>16,737258</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>16,736039</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>16,735857</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>16,732639</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>16,735347</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>16,732780</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>16,732070</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16,731360</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>16,733098</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>16,733894</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>16,731202</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16,728813</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>16,728236</t>
   </si>
@@ -5782,51 +6070,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B960"/>
+  <dimension ref="A1:B1008"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -13390,104 +13678,488 @@
       <c r="B948" s="0" t="s">
         <v>1894</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
         <v>1895</v>
       </c>
       <c r="B949" s="0" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
         <v>1897</v>
       </c>
       <c r="B950" s="0" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
         <v>1899</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>1898</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>1898</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>1904</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>1907</v>
+        <v>1913</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>1904</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>1908</v>
+        <v>1915</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>1904</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>1909</v>
+        <v>1917</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1904</v>
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" s="0" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B961" s="0" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B962" s="0" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B963" s="0" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B965" s="0" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" s="0" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B967" s="0" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" s="0" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B968" s="0" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B971" s="0" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B972" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B973" s="0" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B974" s="0" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B976" s="0" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="0" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B977" s="0" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" s="0" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>2000</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>