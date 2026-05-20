--- v3 (2026-04-01)
+++ v4 (2026-05-20)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2006" uniqueCount="2006">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2102" uniqueCount="2102">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III, F.I. - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>16,798115</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>16,800937</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>16,800237</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>16,799537</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>16,804130</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>16,795643</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>16,794891</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>16,789765</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>16,790014</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>16,789330</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>16,788645</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>16,790141</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>16,786785</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>16,785422</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>16,784434</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>16,783194</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>16,782504</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>16,781815</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>16,780519</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>16,778807</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>16,778055</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>16,778863</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>16,776556</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>16,775871</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>16,775187</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>16,777216</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>16,774257</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>16,773895</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>16,773537</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>16,774062</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>16,773360</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>16,772657</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>16,769811</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16,768304</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>16,767961</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>16,766528</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>16,765403</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>16,764685</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>16,763967</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>16,762303</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>16,762361</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>16,756167</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>16,757167</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>16,755389</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>16,754668</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>16,753947</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16,753227</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>16,750874</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>16,749374</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>16,749740</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>16,749579</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>16,748859</t>
   </si>
@@ -6070,51 +6358,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1008"/>
+  <dimension ref="A1:B1056"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -14062,104 +14350,488 @@
       <c r="B996" s="0" t="s">
         <v>1990</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
         <v>1991</v>
       </c>
       <c r="B997" s="0" t="s">
         <v>1992</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
         <v>1993</v>
       </c>
       <c r="B998" s="0" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
         <v>1995</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>1994</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>1994</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>2000</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>2000</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>2000</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>2000</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>2000</v>
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" s="0" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B1012" s="0" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" s="0" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B1013" s="0" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" s="0" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B1014" s="0" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" s="0" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B1015" s="0" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" s="0" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" s="0" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B1017" s="0" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" s="0" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" s="0" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>2096</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>