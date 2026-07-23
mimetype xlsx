--- v4 (2026-05-20)
+++ v5 (2026-07-23)
@@ -1,887 +1,1277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2102" uniqueCount="2102">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL III, F.I. - CLASE B</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2232" uniqueCount="2232">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL III - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>18/05/2026</t>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,857709</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,856208</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,857526</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,854238</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,852983</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,851726</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,852003</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,850590</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,849423</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,848250</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,849058</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,848419</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,847779</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,843518</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,843278</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,842913</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,841893</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,841229</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,840608</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,839988</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,840087</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,837213</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,837109</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,835977</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,836535</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,835876</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,835217</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,835150</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,833633</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,833174</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,830846</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,830747</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,830107</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,829467</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,829758</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,829160</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,826537</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,826116</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,824741</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,824094</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,823448</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,819698</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,822417</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,820302</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,818602</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,819255</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,818585</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,817915</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,816553</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,815433</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,813339</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,814304</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,813386</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,812838</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,812149</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,809996</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,809354</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,809234</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,808883</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,808058</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,807367</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,806677</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,804856</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,804714</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,802066</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
   </si>
   <si>
     <t>16,798115</t>
   </si>
   <si>
-    <t>17/05/2026</t>
+    <t>17/5/2026</t>
   </si>
   <si>
     <t>16,800937</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>16/5/2026</t>
   </si>
   <si>
     <t>16,800237</t>
   </si>
   <si>
-    <t>15/05/2026</t>
+    <t>15/5/2026</t>
   </si>
   <si>
     <t>16,799537</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>16,804130</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>16,795643</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>16,794891</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>16,789765</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>16,790014</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>16,789330</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>16,788645</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>16,790141</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>16,786785</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>16,785422</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>16,784434</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>16,783194</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>16,782504</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>16,781815</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>16,780519</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>16,778807</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>16,778055</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>16,778863</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>16,776556</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>16,775871</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>16,775187</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>16,777216</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>16,774257</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>16,773895</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>16,773537</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>16,774062</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>16,773360</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>16,772657</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>16,769811</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>16,768304</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>16,767961</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>16,766528</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>16,765403</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>16,764685</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>16,763967</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>16,762303</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>16,762361</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>16,756167</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>16,757167</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>16,755389</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>16,754668</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>16,753947</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>16,753227</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>16,750874</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,749374</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,749740</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,749579</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,748859</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,748140</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,747907</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,747251</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,743333</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,745275</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,741167</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,740466</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,739764</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,745612</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,747170</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,746645</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,746374</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,744777</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,744076</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,743376</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,743245</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,743113</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,745992</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,738598</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>16,743117</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,742395</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,741674</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,740606</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,743214</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,740286</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,741602</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,741672</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,740822</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,740111</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,743265</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,739629</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,741533</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,739943</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,738683</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,737970</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,737258</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,736039</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,735857</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,732639</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,735347</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,732780</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,732070</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,731360</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,733098</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,733894</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,731202</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,728813</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,728236</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,727532</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,726829</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,724969</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,727202</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,725732</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,721085</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,723062</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,722359</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,721724</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,719779</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,718513</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,715665</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,717990</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,715372</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,714668</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,713964</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,713661</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,711655</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,711137</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,706942</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,708442</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,707740</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,707038</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,706913</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,703334</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,703684</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>16,702257</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,701097</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,700356</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,699616</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,696812</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,697437</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,695284</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,692948</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,692665</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,691927</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,691189</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,687377</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,686641</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,686957</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,686107</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -975,99 +1365,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,674239</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,673507</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,675271</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,670554</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,671371</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,671273</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,671785</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,671045</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,670305</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,671464</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,668483</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,668649</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,668644</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,667613</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,666926</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,666240</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1155,99 +1545,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,651905</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,651087</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,651680</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,649387</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,646625</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,645936</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,645248</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,645899</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,646924</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,648265</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,645688</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,643616</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,642930</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,642243</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,644227</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,643359</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1341,1737 +1731,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,627544</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,625389</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,624721</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,624052</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,623914</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,624586</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,621200</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,619925</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,618950</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,618269</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,617589</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,616383</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,615846</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,613885</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,611032</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,610656</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,609975</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,609293</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,606167</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,608035</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,608883</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,606754</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,605585</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,604905</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,604224</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,604114</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,602856</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,601797</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,600120</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,598498</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,597817</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,597136</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,594140</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,594996</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,593176</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,594984</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,592480</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,591800</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,591119</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,587332</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,583908</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,580115</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,585243</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,584363</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,583792</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,583111</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,584082</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,582675</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,580415</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,577442</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,582085</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,581404</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,580724</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,578391</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,581560</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,578689</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,578711</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,577088</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,576404</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,575720</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,575589</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,574007</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,571847</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,570816</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,571089</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,570408</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,569727</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,566774</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,571397</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,569476</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,569680</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,562606</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,561925</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,561244</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,565050</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,565268</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,564736</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,564464</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,561265</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,560580</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,559896</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,561452</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,563420</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,559789</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,557788</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,554102</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,553418</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,552733</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,550725</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,551995</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,549493</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,549273</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,544255</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,543585</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,542915</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,544271</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,544236</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,543034</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,544435</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,538639</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,537970</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,537300</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,538425</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,534143</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,527721</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,529604</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,523222</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,522551</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,521880</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,525246</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,520965</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,518602</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,512561</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,511995</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,511324</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,510654</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,506943</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,506582</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,506067</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,506012</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,501427</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,500743</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,500058</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,504219</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,502831</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,501883</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,497681</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,493937</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,493249</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,492561</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,487476</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,491892</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,489058</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,488457</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,489438</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,488753</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,488179</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,487177</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,479092</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,480744</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,473563</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,474393</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,473705</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,473016</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,468966</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,465927</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,466743</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,465991</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,464124</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,463434</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,462744</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,456186</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,455172</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,452541</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,452577</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,455685</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,454997</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,454309</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,453133</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,457452</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,452210</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,444823</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,441782</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,441090</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,440397</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,448517</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,447225</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,444185</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,443272</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,440867</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,440178</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,439489</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,437892</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,428839</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>16,430023</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>16,431408</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>16,427542</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>16,426851</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>16,426160</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>16,425487</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>16,412257</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>16,403297</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>16,398440</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>16,391983</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>16,391295</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>16,390607</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>16,399046</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>16,380280</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>16,395607</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>16,395010</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>16,396771</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>16,396078</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>16,395385</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>16,400239</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>16,397775</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>16,397162</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>16,393445</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>16,398661</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>16,397967</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>16,397274</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>16,392810</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>16,385225</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>16,385818</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>16,384179</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>16,382204</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>16,381509</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>16,380815</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>16,378310</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>16,372774</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>16,373749</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>16,372092</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>16,368621</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>16,367911</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>16,367233</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>16,364436</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>16,362497</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>16,372413</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>16,374945</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>16,366248</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>16,365554</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>16,364859</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>16,358944</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>16,361410</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,382157</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>16,375095</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,380126</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,379427</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,378483</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,382138</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,374543</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>16,373414</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>16,372715</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>16,371341</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>16,370643</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>16,369945</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>16,359847</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>16,355949</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>16,358924</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>16,360900</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>16,357817</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>16,357120</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>16,356422</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>16,352495</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>16,345330</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>16,348964</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>16,359537</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>16,349591</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>16,348888</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>16,348186</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>16,349169</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>16,346066</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>16,340657</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>16,333224</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>16,334206</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>16,333506</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>16,332807</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>16,316982</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>16,292777</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>16,291183</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>16,286150</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>16,280385</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>16,279686</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>16,278987</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>16,286025</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>16,285285</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>16,281710</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>16,264711</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>16,276727</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>16,276024</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>16,275321</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>16,269751</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>16,262239</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>16,245958</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>16,242742</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>16,251142</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>16,250432</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>16,249721</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>16,254534</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>16,257903</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>16,258616</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>16,256014</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>16,263153</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>16,262439</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>16,261725</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>16,271817</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>16,275777</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>16,275069</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>16,272135</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>16,271508</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3165,99 +3555,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>16,270067</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>16,280376</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>16,283675</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>16,277493</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>16,272791</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>16,263006</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>16,262300</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>16,261594</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>16,261637</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>16,264844</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>16,260607</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>16,266729</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>16,254399</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>16,253693</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>16,252986</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>16,244435</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3345,99 +3735,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>16,213686</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>16,217730</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>16,214738</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>16,199184</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>16,198472</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>16,197760</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>16,192632</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>16,191248</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>16,165000</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>16,168226</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>16,168080</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>16,167368</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>16,166657</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>16,154660</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>16,171795</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>16,189812</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3531,1743 +3921,1743 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>16,142546</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>16,141835</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>16,141124</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>16,139592</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>16,135142</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>16,136187</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>16,132709</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>16,139411</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>16,138698</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>16,137985</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>16,162005</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>16,159130</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>16,162892</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>16,151371</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>16,148062</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>16,147351</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>16,146640</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>16,137539</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>16,131045</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>16,140753</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>16,122566</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>16,101323</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>16,100613</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>16,099902</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>16,109121</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>16,090486</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>16,096488</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>16,096679</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>16,089460</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>16,088749</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>16,088039</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>16,075843</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>16,092776</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>16,085498</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>16,085753</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>16,079375</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>16,078665</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>16,077954</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>16,058483</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>16,050936</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>16,035277</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>16,026773</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>16,034830</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>16,034119</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>16,033566</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>16,036164</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>16,032393</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>16,026587</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>16,028045</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>16,030433</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>16,029724</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>16,029015</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>16,016815</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>16,022573</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>16,010679</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,999894</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,997287</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,996576</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,995865</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,989653</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>16,010935</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>16,010558</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,994737</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,996451</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,995738</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,995026</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,987993</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,986106</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,983084</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,980843</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>16,003338</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>16,002624</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>16,001911</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,989278</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,965041</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,955826</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,943660</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,936648</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,935934</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,935220</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,932918</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,922109</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,908166</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,890835</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,899387</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,898673</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,897958</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,907645</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,894298</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,894888</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,887013</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,880904</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,880190</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,879475</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,885367</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,852842</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,848274</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,854092</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,849700</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,848983</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,848266</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,829513</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,838678</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,820896</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,812672</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,818668</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,817950</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,817233</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,822412</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,814417</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,815073</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,810336</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,814437</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,813719</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,813002</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,800779</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,800491</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,796509</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,787104</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,804564</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,803852</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,803140</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,786743</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,781626</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,757472</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,745937</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,748458</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,747744</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,747030</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,766796</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,772783</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,772752</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,761840</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,742888</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,742177</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,741466</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,739747</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,732069</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,743346</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,742690</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,728114</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,727405</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,726696</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,720816</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,742254</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,750123</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,739232</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,739568</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,738860</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,738151</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,753873</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,752833</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,727895</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,732993</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,727408</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,726700</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,725991</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,732153</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>15,729600</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,735246</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,726412</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,719287</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,718581</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,717875</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,690407</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,674830</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,674692</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,695156</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,677868</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,677160</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,676453</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>15,665088</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,678937</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,691913</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,688217</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,669157</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,668451</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,667745</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,671215</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,678642</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>15,671105</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,694910</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,717887</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,717181</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,716475</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,684128</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,692543</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,716080</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,700983</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,711536</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,710831</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,710127</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,719263</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,703733</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,707642</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,707556</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,707617</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,707055</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,706350</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,705644</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,705573</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,687227</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,682917</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,701173</t>
   </si>
   <si>
-    <t>23/03/2024</t>
+    <t>23/3/2024</t>
   </si>
   <si>
     <t>15,700468</t>
   </si>
   <si>
-    <t>22/03/2024</t>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,699762</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,685042</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,660744</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,665476</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,653987</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,656763</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,656058</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,655353</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,666864</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,673025</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,665533</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,666458</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,672097</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,671408</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,670719</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,639029</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,618316</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>15,623523</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,601388</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,606033</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,605327</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,604620</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>15,594333</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>15,581249</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>15,584769</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>15,586722</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>15,600540</t>
   </si>
   <si>
-    <t>24/02/2024</t>
+    <t>24/2/2024</t>
   </si>
   <si>
     <t>15,599841</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>23/2/2024</t>
   </si>
   <si>
     <t>15,599142</t>
   </si>
   <si>
-    <t>22/02/2024</t>
+    <t>22/2/2024</t>
   </si>
   <si>
     <t>15,578341</t>
   </si>
   <si>
-    <t>21/02/2024</t>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>15,577727</t>
   </si>
   <si>
-    <t>20/02/2024</t>
+    <t>20/2/2024</t>
   </si>
   <si>
     <t>15,596377</t>
   </si>
   <si>
-    <t>19/02/2024</t>
+    <t>19/2/2024</t>
   </si>
   <si>
     <t>15,574845</t>
   </si>
   <si>
-    <t>18/02/2024</t>
+    <t>18/2/2024</t>
   </si>
   <si>
     <t>15,568643</t>
   </si>
   <si>
-    <t>17/02/2024</t>
+    <t>17/2/2024</t>
   </si>
   <si>
     <t>15,567943</t>
   </si>
   <si>
-    <t>16/02/2024</t>
+    <t>16/2/2024</t>
   </si>
   <si>
     <t>15,567243</t>
   </si>
   <si>
-    <t>15/02/2024</t>
+    <t>15/2/2024</t>
   </si>
   <si>
     <t>15,584250</t>
   </si>
   <si>
-    <t>14/02/2024</t>
+    <t>14/2/2024</t>
   </si>
   <si>
     <t>15,578115</t>
   </si>
   <si>
-    <t>13/02/2024</t>
+    <t>13/2/2024</t>
   </si>
   <si>
     <t>15,560128</t>
   </si>
   <si>
-    <t>12/02/2024</t>
+    <t>12/2/2024</t>
   </si>
   <si>
     <t>15,579585</t>
   </si>
   <si>
-    <t>11/02/2024</t>
+    <t>11/2/2024</t>
   </si>
   <si>
     <t>15,571049</t>
   </si>
   <si>
-    <t>10/02/2024</t>
+    <t>10/2/2024</t>
   </si>
   <si>
     <t>15,570349</t>
   </si>
   <si>
-    <t>09/02/2024</t>
+    <t>9/2/2024</t>
   </si>
   <si>
     <t>15,569650</t>
   </si>
   <si>
-    <t>08/02/2024</t>
+    <t>8/2/2024</t>
   </si>
   <si>
     <t>15,584808</t>
   </si>
   <si>
-    <t>07/02/2024</t>
+    <t>7/2/2024</t>
   </si>
   <si>
     <t>15,601490</t>
   </si>
   <si>
-    <t>06/02/2024</t>
+    <t>6/2/2024</t>
   </si>
   <si>
     <t>15,601682</t>
   </si>
   <si>
-    <t>05/02/2024</t>
+    <t>5/2/2024</t>
   </si>
   <si>
     <t>15,593159</t>
   </si>
   <si>
-    <t>04/02/2024</t>
+    <t>4/2/2024</t>
   </si>
   <si>
     <t>15,618738</t>
   </si>
   <si>
-    <t>03/02/2024</t>
+    <t>3/2/2024</t>
   </si>
   <si>
     <t>15,618064</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>2/2/2024</t>
   </si>
   <si>
     <t>15,617365</t>
   </si>
   <si>
-    <t>01/02/2024</t>
+    <t>1/2/2024</t>
   </si>
   <si>
     <t>15,660763</t>
   </si>
   <si>
-    <t>31/01/2024</t>
+    <t>31/1/2024</t>
   </si>
   <si>
     <t>15,665662</t>
   </si>
   <si>
-    <t>30/01/2024</t>
+    <t>30/1/2024</t>
   </si>
   <si>
     <t>15,621202</t>
   </si>
   <si>
-    <t>29/01/2024</t>
+    <t>29/1/2024</t>
   </si>
   <si>
     <t>15,639691</t>
   </si>
   <si>
-    <t>28/01/2024</t>
+    <t>28/1/2024</t>
   </si>
   <si>
     <t>15,617367</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>27/1/2024</t>
   </si>
   <si>
     <t>15,616669</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>26/1/2024</t>
   </si>
   <si>
     <t>15,615970</t>
   </si>
   <si>
-    <t>25/01/2024</t>
+    <t>25/1/2024</t>
   </si>
   <si>
     <t>15,607543</t>
   </si>
   <si>
-    <t>24/01/2024</t>
+    <t>24/1/2024</t>
   </si>
   <si>
     <t>15,570856</t>
   </si>
   <si>
-    <t>23/01/2024</t>
+    <t>23/1/2024</t>
   </si>
   <si>
     <t>15,562954</t>
   </si>
   <si>
-    <t>22/01/2024</t>
+    <t>22/1/2024</t>
   </si>
   <si>
     <t>15,571109</t>
   </si>
   <si>
-    <t>21/01/2024</t>
+    <t>21/1/2024</t>
   </si>
   <si>
     <t>15,549157</t>
   </si>
   <si>
-    <t>20/01/2024</t>
+    <t>20/1/2024</t>
   </si>
   <si>
     <t>15,548458</t>
   </si>
   <si>
-    <t>19/01/2024</t>
+    <t>19/1/2024</t>
   </si>
   <si>
     <t>15,547760</t>
   </si>
   <si>
-    <t>18/01/2024</t>
+    <t>18/1/2024</t>
   </si>
   <si>
     <t>15,547035</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>17/1/2024</t>
   </si>
   <si>
     <t>15,532256</t>
   </si>
   <si>
-    <t>16/01/2024</t>
+    <t>16/1/2024</t>
   </si>
   <si>
     <t>15,574111</t>
   </si>
   <si>
-    <t>15/01/2024</t>
+    <t>15/1/2024</t>
   </si>
   <si>
     <t>15,579147</t>
   </si>
   <si>
-    <t>14/01/2024</t>
+    <t>14/1/2024</t>
   </si>
   <si>
     <t>15,597142</t>
   </si>
   <si>
-    <t>13/01/2024</t>
+    <t>13/1/2024</t>
   </si>
   <si>
     <t>15,596446</t>
   </si>
   <si>
-    <t>12/01/2024</t>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>15,595750</t>
   </si>
   <si>
-    <t>11/01/2024</t>
+    <t>11/1/2024</t>
   </si>
   <si>
     <t>15,554965</t>
   </si>
   <si>
-    <t>10/01/2024</t>
+    <t>10/1/2024</t>
   </si>
   <si>
     <t>15,540307</t>
   </si>
   <si>
-    <t>09/01/2024</t>
+    <t>9/1/2024</t>
   </si>
   <si>
     <t>15,546700</t>
   </si>
   <si>
-    <t>08/01/2024</t>
+    <t>8/1/2024</t>
   </si>
   <si>
     <t>15,556962</t>
   </si>
   <si>
-    <t>07/01/2024</t>
+    <t>7/1/2024</t>
   </si>
   <si>
     <t>15,557138</t>
   </si>
   <si>
-    <t>06/01/2024</t>
+    <t>6/1/2024</t>
   </si>
   <si>
     <t>15,556439</t>
   </si>
   <si>
-    <t>05/01/2024</t>
+    <t>5/1/2024</t>
   </si>
   <si>
     <t>15,555741</t>
   </si>
   <si>
-    <t>04/01/2024</t>
+    <t>4/1/2024</t>
   </si>
   <si>
     <t>15,570132</t>
   </si>
   <si>
-    <t>03/01/2024</t>
+    <t>3/1/2024</t>
   </si>
   <si>
     <t>15,596338</t>
   </si>
   <si>
-    <t>02/01/2024</t>
+    <t>2/1/2024</t>
   </si>
   <si>
     <t>15,615709</t>
   </si>
   <si>
-    <t>01/01/2024</t>
+    <t>1/1/2024</t>
   </si>
   <si>
     <t>15,634497</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>15,633807</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>15,633250</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>15,632553</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
@@ -5361,99 +5751,99 @@
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>15,476996</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>15,446781</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>15,446182</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>15,445030</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>9/12/2023</t>
   </si>
   <si>
     <t>15,444330</t>
   </si>
   <si>
-    <t>08/12/2023</t>
+    <t>8/12/2023</t>
   </si>
   <si>
     <t>15,443631</t>
   </si>
   <si>
-    <t>07/12/2023</t>
+    <t>7/12/2023</t>
   </si>
   <si>
     <t>15,475666</t>
   </si>
   <si>
-    <t>06/12/2023</t>
+    <t>6/12/2023</t>
   </si>
   <si>
     <t>15,470336</t>
   </si>
   <si>
-    <t>05/12/2023</t>
+    <t>5/12/2023</t>
   </si>
   <si>
     <t>15,458015</t>
   </si>
   <si>
-    <t>04/12/2023</t>
+    <t>4/12/2023</t>
   </si>
   <si>
     <t>15,432669</t>
   </si>
   <si>
-    <t>03/12/2023</t>
+    <t>3/12/2023</t>
   </si>
   <si>
     <t>15,423589</t>
   </si>
   <si>
-    <t>02/12/2023</t>
+    <t>2/12/2023</t>
   </si>
   <si>
     <t>15,422889</t>
   </si>
   <si>
-    <t>01/12/2023</t>
+    <t>1/12/2023</t>
   </si>
   <si>
     <t>15,422189</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>15,367428</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>15,364242</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>15,315609</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
@@ -5541,99 +5931,99 @@
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>15,191030</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>15,189658</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>15,188956</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>15,188254</t>
   </si>
   <si>
-    <t>09/11/2023</t>
+    <t>9/11/2023</t>
   </si>
   <si>
     <t>15,205197</t>
   </si>
   <si>
-    <t>08/11/2023</t>
+    <t>8/11/2023</t>
   </si>
   <si>
     <t>15,198307</t>
   </si>
   <si>
-    <t>07/11/2023</t>
+    <t>7/11/2023</t>
   </si>
   <si>
     <t>15,196298</t>
   </si>
   <si>
-    <t>06/11/2023</t>
+    <t>6/11/2023</t>
   </si>
   <si>
     <t>15,187603</t>
   </si>
   <si>
-    <t>05/11/2023</t>
+    <t>5/11/2023</t>
   </si>
   <si>
     <t>15,204352</t>
   </si>
   <si>
-    <t>04/11/2023</t>
+    <t>4/11/2023</t>
   </si>
   <si>
     <t>15,203658</t>
   </si>
   <si>
-    <t>03/11/2023</t>
+    <t>3/11/2023</t>
   </si>
   <si>
     <t>15,202964</t>
   </si>
   <si>
-    <t>02/11/2023</t>
+    <t>2/11/2023</t>
   </si>
   <si>
     <t>15,184973</t>
   </si>
   <si>
-    <t>01/11/2023</t>
+    <t>1/11/2023</t>
   </si>
   <si>
     <t>15,163223</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>15,146214</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>15,134214</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>15,121613</t>
   </si>
   <si>
     <t>28/10/2023</t>
   </si>
@@ -5727,682 +6117,682 @@
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>15,101567</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>15,096903</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>15,109300</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>15,108387</t>
   </si>
   <si>
-    <t>09/10/2023</t>
+    <t>9/10/2023</t>
   </si>
   <si>
     <t>15,099422</t>
   </si>
   <si>
-    <t>08/10/2023</t>
+    <t>8/10/2023</t>
   </si>
   <si>
     <t>15,072757</t>
   </si>
   <si>
-    <t>07/10/2023</t>
+    <t>7/10/2023</t>
   </si>
   <si>
     <t>15,072060</t>
   </si>
   <si>
-    <t>06/10/2023</t>
+    <t>6/10/2023</t>
   </si>
   <si>
     <t>15,071363</t>
   </si>
   <si>
-    <t>05/10/2023</t>
+    <t>5/10/2023</t>
   </si>
   <si>
     <t>15,077341</t>
   </si>
   <si>
-    <t>04/10/2023</t>
+    <t>4/10/2023</t>
   </si>
   <si>
     <t>15,052293</t>
   </si>
   <si>
-    <t>03/10/2023</t>
+    <t>3/10/2023</t>
   </si>
   <si>
     <t>15,073678</t>
   </si>
   <si>
-    <t>02/10/2023</t>
+    <t>2/10/2023</t>
   </si>
   <si>
     <t>15,081974</t>
   </si>
   <si>
-    <t>01/10/2023</t>
+    <t>1/10/2023</t>
   </si>
   <si>
     <t>15,093342</t>
   </si>
   <si>
-    <t>30/09/2023</t>
+    <t>30/9/2023</t>
   </si>
   <si>
     <t>15,092645</t>
   </si>
   <si>
-    <t>29/09/2023</t>
+    <t>29/9/2023</t>
   </si>
   <si>
     <t>15,091948</t>
   </si>
   <si>
-    <t>28/09/2023</t>
+    <t>28/9/2023</t>
   </si>
   <si>
     <t>15,038886</t>
   </si>
   <si>
-    <t>27/09/2023</t>
+    <t>27/9/2023</t>
   </si>
   <si>
     <t>15,078219</t>
   </si>
   <si>
-    <t>26/09/2023</t>
+    <t>26/9/2023</t>
   </si>
   <si>
     <t>15,084596</t>
   </si>
   <si>
-    <t>25/09/2023</t>
+    <t>25/9/2023</t>
   </si>
   <si>
     <t>15,093618</t>
   </si>
   <si>
-    <t>24/09/2023</t>
+    <t>24/9/2023</t>
   </si>
   <si>
     <t>15,092723</t>
   </si>
   <si>
-    <t>23/09/2023</t>
+    <t>23/9/2023</t>
   </si>
   <si>
     <t>15,092027</t>
   </si>
   <si>
-    <t>22/09/2023</t>
+    <t>22/9/2023</t>
   </si>
   <si>
     <t>15,091330</t>
   </si>
   <si>
-    <t>21/09/2023</t>
+    <t>21/9/2023</t>
   </si>
   <si>
     <t>15,087805</t>
   </si>
   <si>
-    <t>20/09/2023</t>
+    <t>20/9/2023</t>
   </si>
   <si>
     <t>15,096093</t>
   </si>
   <si>
-    <t>19/09/2023</t>
+    <t>19/9/2023</t>
   </si>
   <si>
     <t>15,076786</t>
   </si>
   <si>
-    <t>18/09/2023</t>
+    <t>18/9/2023</t>
   </si>
   <si>
     <t>15,080188</t>
   </si>
   <si>
-    <t>17/09/2023</t>
+    <t>17/9/2023</t>
   </si>
   <si>
     <t>15,094675</t>
   </si>
   <si>
-    <t>16/09/2023</t>
+    <t>16/9/2023</t>
   </si>
   <si>
     <t>15,093978</t>
   </si>
   <si>
-    <t>15/09/2023</t>
+    <t>15/9/2023</t>
   </si>
   <si>
     <t>15,093281</t>
   </si>
   <si>
-    <t>14/09/2023</t>
+    <t>14/9/2023</t>
   </si>
   <si>
     <t>15,096752</t>
   </si>
   <si>
-    <t>13/09/2023</t>
+    <t>13/9/2023</t>
   </si>
   <si>
     <t>15,078353</t>
   </si>
   <si>
-    <t>12/09/2023</t>
+    <t>12/9/2023</t>
   </si>
   <si>
     <t>15,089419</t>
   </si>
   <si>
-    <t>11/09/2023</t>
+    <t>11/9/2023</t>
   </si>
   <si>
     <t>15,093397</t>
   </si>
   <si>
-    <t>10/09/2023</t>
+    <t>10/9/2023</t>
   </si>
   <si>
     <t>15,098458</t>
   </si>
   <si>
-    <t>09/09/2023</t>
+    <t>9/9/2023</t>
   </si>
   <si>
     <t>15,097763</t>
   </si>
   <si>
-    <t>08/09/2023</t>
+    <t>8/9/2023</t>
   </si>
   <si>
     <t>15,097067</t>
   </si>
   <si>
-    <t>07/09/2023</t>
+    <t>7/9/2023</t>
   </si>
   <si>
     <t>15,078145</t>
   </si>
   <si>
-    <t>06/09/2023</t>
+    <t>6/9/2023</t>
   </si>
   <si>
     <t>15,065302</t>
   </si>
   <si>
-    <t>05/09/2023</t>
+    <t>5/9/2023</t>
   </si>
   <si>
     <t>15,090704</t>
   </si>
   <si>
-    <t>04/09/2023</t>
+    <t>4/9/2023</t>
   </si>
   <si>
     <t>15,098038</t>
   </si>
   <si>
-    <t>03/09/2023</t>
+    <t>3/9/2023</t>
   </si>
   <si>
     <t>15,111418</t>
   </si>
   <si>
-    <t>02/09/2023</t>
+    <t>2/9/2023</t>
   </si>
   <si>
     <t>15,110725</t>
   </si>
   <si>
-    <t>01/09/2023</t>
+    <t>1/9/2023</t>
   </si>
   <si>
     <t>15,110032</t>
   </si>
   <si>
-    <t>31/08/2023</t>
+    <t>31/8/2023</t>
   </si>
   <si>
     <t>15,110734</t>
   </si>
   <si>
-    <t>30/08/2023</t>
+    <t>30/8/2023</t>
   </si>
   <si>
     <t>15,073426</t>
   </si>
   <si>
-    <t>29/08/2023</t>
+    <t>29/8/2023</t>
   </si>
   <si>
     <t>15,070227</t>
   </si>
   <si>
-    <t>28/08/2023</t>
+    <t>28/8/2023</t>
   </si>
   <si>
     <t>15,054969</t>
   </si>
   <si>
-    <t>27/08/2023</t>
+    <t>27/8/2023</t>
   </si>
   <si>
     <t>15,060768</t>
   </si>
   <si>
-    <t>26/08/2023</t>
+    <t>26/8/2023</t>
   </si>
   <si>
     <t>15,060077</t>
   </si>
   <si>
-    <t>25/08/2023</t>
+    <t>25/8/2023</t>
   </si>
   <si>
     <t>15,059386</t>
   </si>
   <si>
-    <t>24/08/2023</t>
+    <t>24/8/2023</t>
   </si>
   <si>
     <t>15,081789</t>
   </si>
   <si>
-    <t>23/08/2023</t>
+    <t>23/8/2023</t>
   </si>
   <si>
     <t>15,075170</t>
   </si>
   <si>
-    <t>22/08/2023</t>
+    <t>22/8/2023</t>
   </si>
   <si>
     <t>15,025558</t>
   </si>
   <si>
-    <t>21/08/2023</t>
+    <t>21/8/2023</t>
   </si>
   <si>
     <t>15,013704</t>
   </si>
   <si>
-    <t>20/08/2023</t>
+    <t>20/8/2023</t>
   </si>
   <si>
     <t>15,041749</t>
   </si>
   <si>
-    <t>19/08/2023</t>
+    <t>19/8/2023</t>
   </si>
   <si>
     <t>15,041054</t>
   </si>
   <si>
-    <t>18/08/2023</t>
+    <t>18/8/2023</t>
   </si>
   <si>
     <t>15,040359</t>
   </si>
   <si>
-    <t>17/08/2023</t>
+    <t>17/8/2023</t>
   </si>
   <si>
     <t>15,020657</t>
   </si>
   <si>
-    <t>16/08/2023</t>
+    <t>16/8/2023</t>
   </si>
   <si>
     <t>15,034912</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>15/8/2023</t>
   </si>
   <si>
     <t>15,028161</t>
   </si>
   <si>
-    <t>14/08/2023</t>
+    <t>14/8/2023</t>
   </si>
   <si>
     <t>15,042531</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>13/8/2023</t>
   </si>
   <si>
     <t>15,052715</t>
   </si>
   <si>
-    <t>12/08/2023</t>
+    <t>12/8/2023</t>
   </si>
   <si>
     <t>15,052022</t>
   </si>
   <si>
-    <t>11/08/2023</t>
+    <t>11/8/2023</t>
   </si>
   <si>
     <t>15,051330</t>
   </si>
   <si>
-    <t>10/08/2023</t>
+    <t>10/8/2023</t>
   </si>
   <si>
     <t>15,080455</t>
   </si>
   <si>
-    <t>09/08/2023</t>
+    <t>9/8/2023</t>
   </si>
   <si>
     <t>15,085404</t>
   </si>
   <si>
-    <t>08/08/2023</t>
+    <t>8/8/2023</t>
   </si>
   <si>
     <t>15,095532</t>
   </si>
   <si>
-    <t>07/08/2023</t>
+    <t>7/8/2023</t>
   </si>
   <si>
     <t>15,073848</t>
   </si>
   <si>
-    <t>06/08/2023</t>
+    <t>6/8/2023</t>
   </si>
   <si>
     <t>15,063335</t>
   </si>
   <si>
-    <t>05/08/2023</t>
+    <t>5/8/2023</t>
   </si>
   <si>
     <t>15,062643</t>
   </si>
   <si>
-    <t>04/08/2023</t>
+    <t>4/8/2023</t>
   </si>
   <si>
     <t>15,061952</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>3/8/2023</t>
   </si>
   <si>
     <t>15,061953</t>
   </si>
   <si>
-    <t>02/08/2023</t>
+    <t>2/8/2023</t>
   </si>
   <si>
     <t>15,067493</t>
   </si>
   <si>
-    <t>01/08/2023</t>
+    <t>1/8/2023</t>
   </si>
   <si>
     <t>15,052203</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>31/7/2023</t>
   </si>
   <si>
     <t>15,063592</t>
   </si>
   <si>
-    <t>30/07/2023</t>
+    <t>30/7/2023</t>
   </si>
   <si>
     <t>15,048632</t>
   </si>
   <si>
-    <t>29/07/2023</t>
+    <t>29/7/2023</t>
   </si>
   <si>
     <t>15,047940</t>
   </si>
   <si>
-    <t>28/07/2023</t>
+    <t>28/7/2023</t>
   </si>
   <si>
     <t>15,047247</t>
   </si>
   <si>
-    <t>27/07/2023</t>
+    <t>27/7/2023</t>
   </si>
   <si>
     <t>15,029692</t>
   </si>
   <si>
-    <t>26/07/2023</t>
+    <t>26/7/2023</t>
   </si>
   <si>
     <t>15,004943</t>
   </si>
   <si>
-    <t>25/07/2023</t>
+    <t>25/7/2023</t>
   </si>
   <si>
     <t>15,021445</t>
   </si>
   <si>
-    <t>24/07/2023</t>
+    <t>24/7/2023</t>
   </si>
   <si>
     <t>15,030866</t>
   </si>
   <si>
-    <t>23/07/2023</t>
+    <t>23/7/2023</t>
   </si>
   <si>
     <t>15,013991</t>
   </si>
   <si>
-    <t>22/07/2023</t>
+    <t>22/7/2023</t>
   </si>
   <si>
     <t>15,011565</t>
   </si>
   <si>
-    <t>21/07/2023</t>
+    <t>21/7/2023</t>
   </si>
   <si>
     <t>15,010696</t>
   </si>
   <si>
-    <t>20/07/2023</t>
+    <t>20/7/2023</t>
   </si>
   <si>
     <t>15,006458</t>
   </si>
   <si>
-    <t>19/07/2023</t>
+    <t>19/7/2023</t>
   </si>
   <si>
     <t>15,036007</t>
   </si>
   <si>
-    <t>18/07/2023</t>
+    <t>18/7/2023</t>
   </si>
   <si>
     <t>15,038190</t>
   </si>
   <si>
-    <t>17/07/2023</t>
+    <t>17/7/2023</t>
   </si>
   <si>
     <t>14,999998</t>
   </si>
   <si>
-    <t>16/07/2023</t>
+    <t>16/7/2023</t>
   </si>
   <si>
     <t>15,000041</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>15/7/2023</t>
   </si>
   <si>
     <t>14,998682</t>
   </si>
   <si>
-    <t>14/07/2023</t>
+    <t>14/7/2023</t>
   </si>
   <si>
     <t>14,998315</t>
   </si>
   <si>
-    <t>13/07/2023</t>
+    <t>13/7/2023</t>
   </si>
   <si>
     <t>14,998268</t>
   </si>
   <si>
-    <t>12/07/2023</t>
+    <t>12/7/2023</t>
   </si>
   <si>
     <t>14,998041</t>
   </si>
   <si>
-    <t>11/07/2023</t>
+    <t>11/7/2023</t>
   </si>
   <si>
     <t>14,998053</t>
   </si>
   <si>
-    <t>10/07/2023</t>
+    <t>10/7/2023</t>
   </si>
   <si>
     <t>14,998500</t>
   </si>
   <si>
-    <t>09/07/2023</t>
-[...11 lines deleted...]
-    <t>05/07/2023</t>
+    <t>9/7/2023</t>
+  </si>
+  <si>
+    <t>8/7/2023</t>
+  </si>
+  <si>
+    <t>7/7/2023</t>
+  </si>
+  <si>
+    <t>6/7/2023</t>
+  </si>
+  <si>
+    <t>5/7/2023</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>04/07/2023</t>
-[...11 lines deleted...]
-    <t>30/06/2023</t>
+    <t>4/7/2023</t>
+  </si>
+  <si>
+    <t>3/7/2023</t>
+  </si>
+  <si>
+    <t>2/7/2023</t>
+  </si>
+  <si>
+    <t>1/7/2023</t>
+  </si>
+  <si>
+    <t>30/6/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1056"/>
+  <dimension ref="A1:B1121"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -14734,104 +15124,624 @@
       <c r="B1044" s="0" t="s">
         <v>2086</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
         <v>2087</v>
       </c>
       <c r="B1045" s="0" t="s">
         <v>2088</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
         <v>2089</v>
       </c>
       <c r="B1046" s="0" t="s">
         <v>2090</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
         <v>2091</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>2090</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>2090</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>2098</v>
+        <v>2103</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>2096</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>2096</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>2100</v>
+        <v>2107</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>2096</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>2101</v>
+        <v>2109</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>2096</v>
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104" s="0" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1104" s="0" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105" s="0" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1105" s="0" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1106" s="0" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107" s="0" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108" s="0" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1108" s="0" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109" s="0" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1109" s="0" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110" s="0" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1110" s="0" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111" s="0" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112" s="0" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113" s="0" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114" s="0" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>2226</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>