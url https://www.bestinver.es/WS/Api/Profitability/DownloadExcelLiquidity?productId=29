--- v5 (2026-07-23)
+++ v6 (2026-09-20)
@@ -4,59 +4,401 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2232" uniqueCount="2232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2346" uniqueCount="2346">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL III - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,906648</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,905294</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,907474</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,904265</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,904734</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,904142</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,903551</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,904275</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,903516</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,904197</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,902760</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,899362</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,898640</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,897894</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,896473</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,895074</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,894110</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,892992</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,892357</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,891825</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,891292</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,889724</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,889360</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,887457</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,887034</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,885165</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,884606</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,884047</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,883707</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,883320</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,882395</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,880760</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,879822</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,879282</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,878742</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,879440</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,877229</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,876313</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,875639</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,873277</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,872727</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,872177</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,870488</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,870631</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,869040</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,868856</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,866375</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,865822</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,865269</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,863614</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,862174</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,863229</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,862388</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,860515</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,859960</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,859406</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,858863</t>
   </si>
   <si>
     <t>22/7/2026</t>
   </si>
   <si>
     <t>16,857709</t>
   </si>
   <si>
     <t>21/7/2026</t>
   </si>
   <si>
     <t>16,856208</t>
   </si>
   <si>
     <t>20/7/2026</t>
   </si>
   <si>
     <t>16,857526</t>
   </si>
   <si>
     <t>19/7/2026</t>
   </si>
   <si>
     <t>16,854238</t>
   </si>
@@ -6748,51 +7090,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1121"/>
+  <dimension ref="A1:B1178"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -15644,104 +15986,560 @@
       <c r="B1109" s="0" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
         <v>2217</v>
       </c>
       <c r="B1110" s="0" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
         <v>2219</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>2220</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
         <v>2221</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>2220</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>2220</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>2220</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
-        <v>2225</v>
+        <v>2229</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>2226</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
-        <v>2228</v>
+        <v>2233</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>2226</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>2229</v>
+        <v>2235</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>2226</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>2230</v>
+        <v>2237</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>2226</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>2231</v>
+        <v>2239</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>2226</v>
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" s="0" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" s="0" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B1141" s="0" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B1142" s="0" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" s="0" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B1143" s="0" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" s="0" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B1144" s="0" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" s="0" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146" s="0" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B1146" s="0" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147" s="0" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" s="0" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B1148" s="0" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" s="0" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" s="0" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1150" s="0" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" s="0" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" s="0" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" s="0" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1160" s="0" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B1161" s="0" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" s="0" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B1162" s="0" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" s="0" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B1164" s="0" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" s="0" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B1165" s="0" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" s="0" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" s="0" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168" s="0" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B1168" s="0" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169" s="0" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170" s="0" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1170" s="0" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" s="0" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B1171" s="0" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" s="0" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" s="0" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" s="0" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" s="0" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B1175" s="0" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" s="0" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B1176" s="0" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177" s="0" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B1177" s="0" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>2340</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>