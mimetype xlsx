--- v2 (2026-02-12)
+++ v3 (2026-04-01)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1448" uniqueCount="1448">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="1544">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV, F.I. - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>16,312356</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>16,300358</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>16,294729</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>16,293162</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>16,291594</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>16,311574</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>16,341638</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>16,312521</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>16,321556</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>16,319073</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>16,317503</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>16,315933</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>16,353960</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>16,399216</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>16,412231</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>16,397125</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>16,391198</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>16,389627</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16,388057</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>16,405827</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>16,435539</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>16,484115</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>16,431375</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>16,467740</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>16,466191</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>16,464641</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>16,499635</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>16,527226</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>16,490830</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>16,530227</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>16,563575</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>16,561895</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>16,560362</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>16,566690</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>16,563152</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>16,565358</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>16,568116</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>16,561518</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>16,559984</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>16,558451</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>16,557082</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>16,558318</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>16,554528</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>16,558650</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>16,555421</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>16,553884</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16,552346</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>16,554094</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>16,550700</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>16,549055</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16,545157</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>16,537247</t>
   </si>
@@ -4396,51 +4684,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B729"/>
+  <dimension ref="A1:B777"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -9940,320 +10228,704 @@
       <c r="B690" s="0" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
         <v>1379</v>
       </c>
       <c r="B691" s="0" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
         <v>1381</v>
       </c>
       <c r="B692" s="0" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
         <v>1383</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1300</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1442</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1446</v>
+        <v>1453</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1442</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1442</v>
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B730" s="0" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B731" s="0" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B732" s="0" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B733" s="0" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B734" s="0" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="0" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B735" s="0" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B736" s="0" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="0" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B737" s="0" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="0" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B738" s="0" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B739" s="0" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B740" s="0" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="0" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B741" s="0" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="0" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B742" s="0" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B743" s="0" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B744" s="0" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B745" s="0" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B746" s="0" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B747" s="0" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B748" s="0" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B749" s="0" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B750" s="0" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B751" s="0" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B752" s="0" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" s="0" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B753" s="0" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="0" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B754" s="0" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B755" s="0" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" s="0" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B756" s="0" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" s="0" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B757" s="0" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" s="0" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B758" s="0" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" s="0" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B759" s="0" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B760" s="0" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" s="0" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B761" s="0" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" s="0" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B762" s="0" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" s="0" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B763" s="0" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" s="0" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B764" s="0" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B765" s="0" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B766" s="0" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B767" s="0" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B768" s="0" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" s="0" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B769" s="0" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" s="0" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B770" s="0" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B771" s="0" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" s="0" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B772" s="0" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B773" s="0" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" s="0" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B774" s="0" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" s="0" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B775" s="0" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" s="0" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B776" s="0" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" s="0" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B777" s="0" t="s">
+        <v>1538</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>