--- v3 (2026-04-01)
+++ v4 (2026-05-26)
@@ -1,599 +1,917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="1544">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL IV, F.I. - CLASE B</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1650" uniqueCount="1650">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,470602</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,468741</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>16,455181</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>16,456874</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>16,433788</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>16,434713</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>16,439055</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>16,437487</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>16,435919</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>16,461153</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>16,435815</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>16,432982</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>16,448744</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>16,461192</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>16,459643</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>16,458093</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>16,466407</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>16,460200</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>16,420104</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>16,421795</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>16,426594</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>16,425026</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>16,423458</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>16,421237</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
+  </si>
+  <si>
+    <t>16,403760</t>
+  </si>
+  <si>
+    <t>28/4/2026</t>
+  </si>
+  <si>
+    <t>16,422884</t>
+  </si>
+  <si>
+    <t>27/4/2026</t>
+  </si>
+  <si>
+    <t>16,440891</t>
+  </si>
+  <si>
+    <t>26/4/2026</t>
+  </si>
+  <si>
+    <t>16,440743</t>
+  </si>
+  <si>
+    <t>25/4/2026</t>
+  </si>
+  <si>
+    <t>16,439178</t>
+  </si>
+  <si>
+    <t>24/4/2026</t>
+  </si>
+  <si>
+    <t>16,437612</t>
+  </si>
+  <si>
+    <t>23/4/2026</t>
+  </si>
+  <si>
+    <t>16,442935</t>
+  </si>
+  <si>
+    <t>22/4/2026</t>
+  </si>
+  <si>
+    <t>16,448900</t>
+  </si>
+  <si>
+    <t>21/4/2026</t>
+  </si>
+  <si>
+    <t>16,455071</t>
+  </si>
+  <si>
+    <t>20/4/2026</t>
+  </si>
+  <si>
+    <t>16,467163</t>
+  </si>
+  <si>
+    <t>19/4/2026</t>
+  </si>
+  <si>
+    <t>16,479493</t>
+  </si>
+  <si>
+    <t>18/4/2026</t>
+  </si>
+  <si>
+    <t>16,477947</t>
+  </si>
+  <si>
+    <t>17/4/2026</t>
+  </si>
+  <si>
+    <t>16,476400</t>
+  </si>
+  <si>
+    <t>16/4/2026</t>
+  </si>
+  <si>
+    <t>16,442884</t>
+  </si>
+  <si>
+    <t>15/4/2026</t>
+  </si>
+  <si>
+    <t>16,436613</t>
+  </si>
+  <si>
+    <t>14/4/2026</t>
+  </si>
+  <si>
+    <t>16,434098</t>
+  </si>
+  <si>
+    <t>13/4/2026</t>
+  </si>
+  <si>
+    <t>16,398668</t>
+  </si>
+  <si>
+    <t>12/4/2026</t>
+  </si>
+  <si>
+    <t>16,413768</t>
+  </si>
+  <si>
+    <t>11/4/2026</t>
+  </si>
+  <si>
+    <t>16,412206</t>
+  </si>
+  <si>
+    <t>10/4/2026</t>
+  </si>
+  <si>
+    <t>16,410643</t>
+  </si>
+  <si>
+    <t>9/4/2026</t>
+  </si>
+  <si>
+    <t>16,408878</t>
+  </si>
+  <si>
+    <t>8/4/2026</t>
+  </si>
+  <si>
+    <t>16,432174</t>
+  </si>
+  <si>
+    <t>7/4/2026</t>
+  </si>
+  <si>
+    <t>16,329134</t>
+  </si>
+  <si>
+    <t>6/4/2026</t>
+  </si>
+  <si>
+    <t>16,352024</t>
+  </si>
+  <si>
+    <t>5/4/2026</t>
+  </si>
+  <si>
+    <t>16,349657</t>
+  </si>
+  <si>
+    <t>4/4/2026</t>
+  </si>
+  <si>
+    <t>16,348091</t>
+  </si>
+  <si>
+    <t>3/4/2026</t>
+  </si>
+  <si>
+    <t>16,346524</t>
+  </si>
+  <si>
+    <t>2/4/2026</t>
+  </si>
+  <si>
+    <t>16,344958</t>
+  </si>
+  <si>
+    <t>1/4/2026</t>
+  </si>
+  <si>
+    <t>16,354494</t>
+  </si>
+  <si>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>16,312356</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>16,300358</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>16,294729</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>16,293162</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>16,291594</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>16,311574</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>16,341638</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>16,312521</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>16,321556</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>16,319073</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>16,317503</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>16,315933</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>16,353960</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>16,399216</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>16,412231</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>16,397125</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>16,391198</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>16,389627</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>16,388057</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>16,405827</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>16,435539</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>16,484115</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>16,431375</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>16,467740</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>16,466191</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>16,464641</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>16,499635</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>16,527226</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>16,490830</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>16,530227</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>16,563575</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>16,561895</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>16,560362</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>16,566690</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>16,563152</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>16,565358</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>16,568116</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>16,561518</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>16,559984</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>16,558451</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>16,557082</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>16,558318</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>16,554528</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>16,558650</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>16,555421</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>16,553884</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>16,552346</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>16,554094</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>16,550700</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>16,549055</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>16,545157</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>16,537247</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>16,535710</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>16,534172</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>16,533657</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>16,538905</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>16,533312</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>16,524501</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>16,532329</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>16,530791</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>16,529327</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>16,530078</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>16,526413</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>16,519467</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>16,515692</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>16,506127</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>16,504618</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>16,503110</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>16,506678</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>16,490055</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>16,490245</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>16,494418</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>16,497535</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>16,495984</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>16,494433</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>16,498292</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>16,498357</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>16,495089</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>17,091231</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>16,487731</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>16,486180</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>16,484628</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>16,477356</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>16,480640</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>16,468638</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>16,456204</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>16,451702</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>16,450148</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>16,448592</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>16,450400</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>16,448848</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>16,448402</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>16,447357</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -687,99 +1005,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>16,418005</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>16,416459</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>16,417454</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>16,407372</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>16,415438</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>16,414432</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>16,435575</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>16,434025</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>16,432476</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>16,437704</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>16,436114</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>16,433447</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>16,427172</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>16,432782</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>16,431239</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>16,429696</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -867,99 +1185,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>16,419003</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>16,428076</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>16,424896</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>16,418317</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>16,412635</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>16,411091</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>16,409547</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>16,417778</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>16,422617</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>16,427802</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>16,432798</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>16,437729</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>16,436187</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>16,434645</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>16,432290</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>16,440049</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1053,1737 +1371,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>16,386650</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>16,384863</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>16,383320</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>16,381777</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>16,384001</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>16,391064</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>16,379654</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>16,379133</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>16,381480</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>16,379948</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>16,378416</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>16,372998</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>16,366424</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>16,361196</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>16,357198</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>16,350188</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>16,348654</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>16,347120</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>16,342246</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>16,355122</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>16,355176</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>16,353214</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>16,351658</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>16,350126</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>16,348594</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>16,351049</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>16,345403</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>16,347482</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>16,344064</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>16,336307</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>16,334774</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>16,333241</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>16,334460</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>16,339735</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>16,336347</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>16,337536</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>16,330044</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>16,328513</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>16,326983</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>16,306513</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>16,294375</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>16,283824</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>16,304340</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>16,308750</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>16,307294</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>16,305764</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>16,311408</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>16,317601</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>16,309995</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>16,303942</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>16,315513</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>16,313984</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>16,312455</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>16,302114</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>16,340872</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>16,329701</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>16,329280</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>16,326204</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>16,324672</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>16,323140</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>16,331477</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>16,333494</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>16,313994</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>16,315672</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>16,314215</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>16,312685</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>16,311156</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>16,315957</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>16,319453</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>16,317838</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>16,312982</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>16,299408</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>16,297875</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>16,296343</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>16,302878</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>16,300466</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>16,302429</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>16,302331</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>16,281236</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>16,279712</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>16,278188</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>16,285832</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>16,305422</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>16,296084</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>16,287156</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>16,268203</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>16,266682</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>16,265162</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>16,265740</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>16,266379</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>16,263746</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>16,260289</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>16,254585</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>16,253064</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>16,251544</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>16,260714</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>16,264881</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>16,253939</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>16,261718</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>16,259972</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>16,258451</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>16,256929</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>16,249985</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>16,230492</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>16,225534</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>16,215442</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>16,201422</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>16,199897</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>16,198372</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>16,205488</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>16,198867</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>16,199439</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>16,181764</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>16,180330</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>16,178803</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>16,177277</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>16,171987</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>16,179851</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>16,175614</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>16,177005</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>16,164089</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>16,162564</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>16,161038</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>16,184191</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>16,177522</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>16,171559</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>16,153917</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>16,142312</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>16,140782</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>16,139252</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>16,127858</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>16,148298</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>16,142024</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>16,132860</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>16,131501</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>16,129973</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>16,128521</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>16,127278</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>16,102610</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>16,103121</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>16,089257</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>16,087976</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>16,086454</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>16,084932</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>16,074661</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>16,075193</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>16,083635</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>16,083318</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>16,083056</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>16,081534</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>16,080012</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>16,062166</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>16,060338</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>16,064810</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>16,059331</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>16,066378</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>16,064860</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>16,063341</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>16,058923</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>16,059425</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>16,043996</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>16,034822</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>16,029125</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>16,027603</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>16,026080</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>16,039829</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>16,036302</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>16,040737</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>16,047406</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>16,040524</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>16,039004</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>16,037484</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>16,036014</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>16,008100</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>15,992187</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>15,986433</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>15,981050</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>15,979529</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>15,978007</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>15,976505</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>15,934920</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>15,912673</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>15,883377</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>15,861183</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>15,859664</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>15,858145</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>15,882058</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>15,812501</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>15,873338</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,839626</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>15,899177</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>15,897654</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>15,896132</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>15,948482</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>15,951993</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>15,952174</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>15,937885</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>15,959375</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>15,957847</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,956319</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>15,945599</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,940925</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,940857</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,940195</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,940736</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,939206</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,937676</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,932037</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,918599</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,916853</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>15,907263</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>15,888164</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>15,886635</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>15,885105</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>15,886560</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>15,902548</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>15,918829</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>15,938213</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>15,922632</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>15,921102</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>15,919573</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>15,896368</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>15,924470</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>16,004483</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>15,999372</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>16,018849</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>16,017319</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>16,015631</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>16,016901</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>16,003984</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>15,995967</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>15,998511</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>15,995002</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>15,993483</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>15,991963</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>15,969926</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>15,963333</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>15,981016</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>15,983002</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>15,988153</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>15,986642</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>15,985132</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>15,977276</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,949417</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>15,965856</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>15,994846</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>15,979891</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>15,978380</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>15,976870</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>15,977993</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>15,971402</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,947869</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,934143</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,930448</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,928938</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,927428</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,882976</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,844170</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,834697</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,827410</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,817966</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,816441</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,814916</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,825852</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,833081</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,826298</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,806790</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,806108</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,804583</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,803058</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,786648</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,770511</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>15,727164</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>15,728729</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,753616</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>15,752088</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,750561</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,763579</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,780727</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,792630</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,793095</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,809032</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,807498</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,805965</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,828256</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,834064</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,852160</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,847914</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,840919</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -2877,99 +3195,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,886940</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,910359</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,923682</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,916260</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,908741</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,891025</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,889501</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,887976</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,877126</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,877853</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,861948</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,859190</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,836631</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,835111</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,833591</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,809684</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3057,99 +3375,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15,758900</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>15,774007</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>15,772835</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>15,741468</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>15,739947</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>15,738426</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>15,720692</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>15,730130</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>15,682133</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>15,691131</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>15,690366</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>15,688845</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>15,687324</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>15,674920</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>15,707376</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>15,743107</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3243,1492 +3561,1492 @@
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>15,673640</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>15,672124</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>15,670607</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>15,669462</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>9/10/2024</t>
   </si>
   <si>
     <t>15,663455</t>
   </si>
   <si>
-    <t>08/10/2024</t>
+    <t>8/10/2024</t>
   </si>
   <si>
     <t>15,664338</t>
   </si>
   <si>
-    <t>07/10/2024</t>
+    <t>7/10/2024</t>
   </si>
   <si>
     <t>15,660380</t>
   </si>
   <si>
-    <t>06/10/2024</t>
+    <t>6/10/2024</t>
   </si>
   <si>
     <t>15,674016</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>5/10/2024</t>
   </si>
   <si>
     <t>15,672507</t>
   </si>
   <si>
-    <t>04/10/2024</t>
+    <t>4/10/2024</t>
   </si>
   <si>
     <t>15,670998</t>
   </si>
   <si>
-    <t>03/10/2024</t>
+    <t>3/10/2024</t>
   </si>
   <si>
     <t>15,703517</t>
   </si>
   <si>
-    <t>02/10/2024</t>
+    <t>2/10/2024</t>
   </si>
   <si>
     <t>15,705120</t>
   </si>
   <si>
-    <t>01/10/2024</t>
+    <t>1/10/2024</t>
   </si>
   <si>
     <t>15,716977</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>30/9/2024</t>
   </si>
   <si>
     <t>15,687223</t>
   </si>
   <si>
-    <t>29/09/2024</t>
+    <t>29/9/2024</t>
   </si>
   <si>
     <t>15,681541</t>
   </si>
   <si>
-    <t>28/09/2024</t>
+    <t>28/9/2024</t>
   </si>
   <si>
     <t>15,680031</t>
   </si>
   <si>
-    <t>27/09/2024</t>
+    <t>27/9/2024</t>
   </si>
   <si>
     <t>15,678521</t>
   </si>
   <si>
-    <t>26/09/2024</t>
+    <t>26/9/2024</t>
   </si>
   <si>
     <t>15,664126</t>
   </si>
   <si>
-    <t>25/09/2024</t>
+    <t>25/9/2024</t>
   </si>
   <si>
     <t>15,654070</t>
   </si>
   <si>
-    <t>24/09/2024</t>
+    <t>24/9/2024</t>
   </si>
   <si>
     <t>15,675795</t>
   </si>
   <si>
-    <t>23/09/2024</t>
+    <t>23/9/2024</t>
   </si>
   <si>
     <t>15,655295</t>
   </si>
   <si>
-    <t>22/09/2024</t>
+    <t>22/9/2024</t>
   </si>
   <si>
     <t>15,628870</t>
   </si>
   <si>
-    <t>21/09/2024</t>
+    <t>21/9/2024</t>
   </si>
   <si>
     <t>15,627363</t>
   </si>
   <si>
-    <t>20/09/2024</t>
+    <t>20/9/2024</t>
   </si>
   <si>
     <t>15,625855</t>
   </si>
   <si>
-    <t>19/09/2024</t>
+    <t>19/9/2024</t>
   </si>
   <si>
     <t>15,640774</t>
   </si>
   <si>
-    <t>18/09/2024</t>
+    <t>18/9/2024</t>
   </si>
   <si>
     <t>15,605751</t>
   </si>
   <si>
-    <t>17/09/2024</t>
+    <t>17/9/2024</t>
   </si>
   <si>
     <t>15,616534</t>
   </si>
   <si>
-    <t>16/09/2024</t>
+    <t>16/9/2024</t>
   </si>
   <si>
     <t>15,609344</t>
   </si>
   <si>
-    <t>15/09/2024</t>
+    <t>15/9/2024</t>
   </si>
   <si>
     <t>15,594169</t>
   </si>
   <si>
-    <t>14/09/2024</t>
+    <t>14/9/2024</t>
   </si>
   <si>
     <t>15,592662</t>
   </si>
   <si>
-    <t>13/09/2024</t>
+    <t>13/9/2024</t>
   </si>
   <si>
     <t>15,591155</t>
   </si>
   <si>
-    <t>12/09/2024</t>
+    <t>12/9/2024</t>
   </si>
   <si>
     <t>15,575938</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>11/9/2024</t>
   </si>
   <si>
     <t>15,592931</t>
   </si>
   <si>
-    <t>10/09/2024</t>
+    <t>10/9/2024</t>
   </si>
   <si>
     <t>15,594828</t>
   </si>
   <si>
-    <t>09/09/2024</t>
+    <t>9/9/2024</t>
   </si>
   <si>
     <t>15,596531</t>
   </si>
   <si>
-    <t>08/09/2024</t>
+    <t>8/9/2024</t>
   </si>
   <si>
     <t>15,591997</t>
   </si>
   <si>
-    <t>07/09/2024</t>
+    <t>7/9/2024</t>
   </si>
   <si>
     <t>15,590502</t>
   </si>
   <si>
-    <t>06/09/2024</t>
+    <t>6/9/2024</t>
   </si>
   <si>
     <t>15,589007</t>
   </si>
   <si>
-    <t>05/09/2024</t>
+    <t>5/9/2024</t>
   </si>
   <si>
     <t>15,563193</t>
   </si>
   <si>
-    <t>04/09/2024</t>
+    <t>4/9/2024</t>
   </si>
   <si>
     <t>15,553538</t>
   </si>
   <si>
-    <t>03/09/2024</t>
+    <t>3/9/2024</t>
   </si>
   <si>
     <t>15,537490</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>2/9/2024</t>
   </si>
   <si>
     <t>15,523643</t>
   </si>
   <si>
-    <t>01/09/2024</t>
+    <t>1/9/2024</t>
   </si>
   <si>
     <t>15,538279</t>
   </si>
   <si>
-    <t>31/08/2024</t>
+    <t>31/8/2024</t>
   </si>
   <si>
     <t>15,536780</t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/8/2024</t>
   </si>
   <si>
     <t>15,535448</t>
   </si>
   <si>
-    <t>29/08/2024</t>
+    <t>29/8/2024</t>
   </si>
   <si>
     <t>15,535969</t>
   </si>
   <si>
-    <t>28/08/2024</t>
+    <t>28/8/2024</t>
   </si>
   <si>
     <t>15,535364</t>
   </si>
   <si>
-    <t>27/08/2024</t>
+    <t>27/8/2024</t>
   </si>
   <si>
     <t>15,526888</t>
   </si>
   <si>
-    <t>26/08/2024</t>
+    <t>26/8/2024</t>
   </si>
   <si>
     <t>15,534214</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>25/8/2024</t>
   </si>
   <si>
     <t>15,535082</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>24/8/2024</t>
   </si>
   <si>
     <t>15,533584</t>
   </si>
   <si>
-    <t>23/08/2024</t>
+    <t>23/8/2024</t>
   </si>
   <si>
     <t>15,532086</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/8/2024</t>
   </si>
   <si>
     <t>15,517617</t>
   </si>
   <si>
-    <t>21/08/2024</t>
+    <t>21/8/2024</t>
   </si>
   <si>
     <t>15,530211</t>
   </si>
   <si>
-    <t>20/08/2024</t>
+    <t>20/8/2024</t>
   </si>
   <si>
     <t>15,521402</t>
   </si>
   <si>
-    <t>19/08/2024</t>
+    <t>19/8/2024</t>
   </si>
   <si>
     <t>15,504566</t>
   </si>
   <si>
-    <t>18/08/2024</t>
+    <t>18/8/2024</t>
   </si>
   <si>
     <t>15,496502</t>
   </si>
   <si>
-    <t>17/08/2024</t>
+    <t>17/8/2024</t>
   </si>
   <si>
     <t>15,495003</t>
   </si>
   <si>
-    <t>16/08/2024</t>
+    <t>16/8/2024</t>
   </si>
   <si>
     <t>15,493503</t>
   </si>
   <si>
-    <t>15/08/2024</t>
+    <t>15/8/2024</t>
   </si>
   <si>
     <t>15,473852</t>
   </si>
   <si>
-    <t>14/08/2024</t>
+    <t>14/8/2024</t>
   </si>
   <si>
     <t>15,497989</t>
   </si>
   <si>
-    <t>13/08/2024</t>
+    <t>13/8/2024</t>
   </si>
   <si>
     <t>15,487858</t>
   </si>
   <si>
-    <t>12/08/2024</t>
+    <t>12/8/2024</t>
   </si>
   <si>
     <t>15,465433</t>
   </si>
   <si>
-    <t>11/08/2024</t>
+    <t>11/8/2024</t>
   </si>
   <si>
     <t>15,464910</t>
   </si>
   <si>
-    <t>10/08/2024</t>
+    <t>10/8/2024</t>
   </si>
   <si>
     <t>15,463412</t>
   </si>
   <si>
-    <t>09/08/2024</t>
+    <t>9/8/2024</t>
   </si>
   <si>
     <t>15,461914</t>
   </si>
   <si>
-    <t>08/08/2024</t>
+    <t>8/8/2024</t>
   </si>
   <si>
     <t>15,442919</t>
   </si>
   <si>
-    <t>07/08/2024</t>
+    <t>7/8/2024</t>
   </si>
   <si>
     <t>15,443973</t>
   </si>
   <si>
-    <t>06/08/2024</t>
+    <t>6/8/2024</t>
   </si>
   <si>
     <t>15,435073</t>
   </si>
   <si>
-    <t>05/08/2024</t>
+    <t>5/8/2024</t>
   </si>
   <si>
     <t>15,417777</t>
   </si>
   <si>
-    <t>04/08/2024</t>
+    <t>4/8/2024</t>
   </si>
   <si>
     <t>15,482891</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>3/8/2024</t>
   </si>
   <si>
     <t>15,481403</t>
   </si>
   <si>
-    <t>02/08/2024</t>
+    <t>2/8/2024</t>
   </si>
   <si>
     <t>15,479914</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>1/8/2024</t>
   </si>
   <si>
     <t>15,489824</t>
   </si>
   <si>
-    <t>31/07/2024</t>
+    <t>31/7/2024</t>
   </si>
   <si>
     <t>15,453267</t>
   </si>
   <si>
-    <t>30/07/2024</t>
+    <t>30/7/2024</t>
   </si>
   <si>
     <t>15,433515</t>
   </si>
   <si>
-    <t>29/07/2024</t>
+    <t>29/7/2024</t>
   </si>
   <si>
     <t>15,412976</t>
   </si>
   <si>
-    <t>28/07/2024</t>
+    <t>28/7/2024</t>
   </si>
   <si>
     <t>15,395404</t>
   </si>
   <si>
-    <t>27/07/2024</t>
+    <t>27/7/2024</t>
   </si>
   <si>
     <t>15,393906</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>26/7/2024</t>
   </si>
   <si>
     <t>15,392407</t>
   </si>
   <si>
-    <t>25/07/2024</t>
+    <t>25/7/2024</t>
   </si>
   <si>
     <t>15,385840</t>
   </si>
   <si>
-    <t>24/07/2024</t>
+    <t>24/7/2024</t>
   </si>
   <si>
     <t>15,381579</t>
   </si>
   <si>
-    <t>23/07/2024</t>
+    <t>23/7/2024</t>
   </si>
   <si>
     <t>15,369183</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>22/7/2024</t>
   </si>
   <si>
     <t>15,346310</t>
   </si>
   <si>
-    <t>21/07/2024</t>
+    <t>21/7/2024</t>
   </si>
   <si>
     <t>15,352977</t>
   </si>
   <si>
-    <t>20/07/2024</t>
+    <t>20/7/2024</t>
   </si>
   <si>
     <t>15,351483</t>
   </si>
   <si>
-    <t>19/07/2024</t>
+    <t>19/7/2024</t>
   </si>
   <si>
     <t>15,349989</t>
   </si>
   <si>
-    <t>18/07/2024</t>
+    <t>18/7/2024</t>
   </si>
   <si>
     <t>15,364190</t>
   </si>
   <si>
-    <t>17/07/2024</t>
+    <t>17/7/2024</t>
   </si>
   <si>
     <t>15,347348</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>16/7/2024</t>
   </si>
   <si>
     <t>15,349117</t>
   </si>
   <si>
-    <t>15/07/2024</t>
+    <t>15/7/2024</t>
   </si>
   <si>
     <t>15,339241</t>
   </si>
   <si>
-    <t>14/07/2024</t>
+    <t>14/7/2024</t>
   </si>
   <si>
     <t>15,328299</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/7/2024</t>
   </si>
   <si>
     <t>15,326799</t>
   </si>
   <si>
-    <t>12/07/2024</t>
+    <t>12/7/2024</t>
   </si>
   <si>
     <t>15,325298</t>
   </si>
   <si>
-    <t>11/07/2024</t>
+    <t>11/7/2024</t>
   </si>
   <si>
     <t>15,337003</t>
   </si>
   <si>
-    <t>10/07/2024</t>
+    <t>10/7/2024</t>
   </si>
   <si>
     <t>15,302315</t>
   </si>
   <si>
-    <t>09/07/2024</t>
+    <t>9/7/2024</t>
   </si>
   <si>
     <t>15,294063</t>
   </si>
   <si>
-    <t>08/07/2024</t>
+    <t>8/7/2024</t>
   </si>
   <si>
     <t>15,304853</t>
   </si>
   <si>
-    <t>07/07/2024</t>
+    <t>7/7/2024</t>
   </si>
   <si>
     <t>15,292090</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>6/7/2024</t>
   </si>
   <si>
     <t>15,290587</t>
   </si>
   <si>
-    <t>05/07/2024</t>
+    <t>5/7/2024</t>
   </si>
   <si>
     <t>15,289113</t>
   </si>
   <si>
-    <t>04/07/2024</t>
+    <t>4/7/2024</t>
   </si>
   <si>
     <t>15,262731</t>
   </si>
   <si>
-    <t>03/07/2024</t>
+    <t>3/7/2024</t>
   </si>
   <si>
     <t>15,269965</t>
   </si>
   <si>
-    <t>02/07/2024</t>
+    <t>2/7/2024</t>
   </si>
   <si>
     <t>15,234866</t>
   </si>
   <si>
-    <t>01/07/2024</t>
+    <t>1/7/2024</t>
   </si>
   <si>
     <t>15,228354</t>
   </si>
   <si>
-    <t>30/06/2024</t>
+    <t>30/6/2024</t>
   </si>
   <si>
     <t>15,223384</t>
   </si>
   <si>
-    <t>29/06/2024</t>
+    <t>29/6/2024</t>
   </si>
   <si>
     <t>15,221881</t>
   </si>
   <si>
-    <t>28/06/2024</t>
+    <t>28/6/2024</t>
   </si>
   <si>
     <t>15,220378</t>
   </si>
   <si>
-    <t>27/06/2024</t>
+    <t>27/6/2024</t>
   </si>
   <si>
     <t>15,228754</t>
   </si>
   <si>
-    <t>26/06/2024</t>
+    <t>26/6/2024</t>
   </si>
   <si>
     <t>15,226384</t>
   </si>
   <si>
-    <t>25/06/2024</t>
+    <t>25/6/2024</t>
   </si>
   <si>
     <t>15,232455</t>
   </si>
   <si>
-    <t>24/06/2024</t>
+    <t>24/6/2024</t>
   </si>
   <si>
     <t>15,221289</t>
   </si>
   <si>
-    <t>23/06/2024</t>
+    <t>23/6/2024</t>
   </si>
   <si>
     <t>15,220329</t>
   </si>
   <si>
-    <t>22/06/2024</t>
+    <t>22/6/2024</t>
   </si>
   <si>
     <t>15,218828</t>
   </si>
   <si>
-    <t>21/06/2024</t>
+    <t>21/6/2024</t>
   </si>
   <si>
     <t>15,217328</t>
   </si>
   <si>
-    <t>20/06/2024</t>
+    <t>20/6/2024</t>
   </si>
   <si>
     <t>15,201807</t>
   </si>
   <si>
-    <t>19/06/2024</t>
+    <t>19/6/2024</t>
   </si>
   <si>
     <t>15,204234</t>
   </si>
   <si>
-    <t>18/06/2024</t>
+    <t>18/6/2024</t>
   </si>
   <si>
     <t>15,192837</t>
   </si>
   <si>
-    <t>17/06/2024</t>
+    <t>17/6/2024</t>
   </si>
   <si>
     <t>15,165146</t>
   </si>
   <si>
-    <t>16/06/2024</t>
+    <t>16/6/2024</t>
   </si>
   <si>
     <t>15,195235</t>
   </si>
   <si>
-    <t>15/06/2024</t>
+    <t>15/6/2024</t>
   </si>
   <si>
     <t>15,193810</t>
   </si>
   <si>
-    <t>14/06/2024</t>
+    <t>14/6/2024</t>
   </si>
   <si>
     <t>15,192416</t>
   </si>
   <si>
-    <t>13/06/2024</t>
+    <t>13/6/2024</t>
   </si>
   <si>
     <t>15,187681</t>
   </si>
   <si>
-    <t>12/06/2024</t>
+    <t>12/6/2024</t>
   </si>
   <si>
     <t>15,186976</t>
   </si>
   <si>
-    <t>11/06/2024</t>
+    <t>11/6/2024</t>
   </si>
   <si>
     <t>15,148372</t>
   </si>
   <si>
-    <t>10/06/2024</t>
+    <t>10/6/2024</t>
   </si>
   <si>
     <t>15,148460</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>9/6/2024</t>
   </si>
   <si>
     <t>15,168641</t>
   </si>
   <si>
-    <t>08/06/2024</t>
+    <t>8/6/2024</t>
   </si>
   <si>
     <t>15,167159</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>7/6/2024</t>
   </si>
   <si>
     <t>15,165678</t>
   </si>
   <si>
-    <t>06/06/2024</t>
+    <t>6/6/2024</t>
   </si>
   <si>
     <t>15,198374</t>
   </si>
   <si>
-    <t>05/06/2024</t>
+    <t>5/6/2024</t>
   </si>
   <si>
     <t>15,213713</t>
   </si>
   <si>
-    <t>04/06/2024</t>
+    <t>4/6/2024</t>
   </si>
   <si>
     <t>15,213305</t>
   </si>
   <si>
-    <t>03/06/2024</t>
+    <t>3/6/2024</t>
   </si>
   <si>
     <t>15,196089</t>
   </si>
   <si>
-    <t>02/06/2024</t>
+    <t>2/6/2024</t>
   </si>
   <si>
     <t>15,163146</t>
   </si>
   <si>
-    <t>01/06/2024</t>
+    <t>1/6/2024</t>
   </si>
   <si>
     <t>15,161665</t>
   </si>
   <si>
-    <t>31/05/2024</t>
+    <t>31/5/2024</t>
   </si>
   <si>
     <t>15,160185</t>
   </si>
   <si>
-    <t>30/05/2024</t>
+    <t>30/5/2024</t>
   </si>
   <si>
     <t>15,155519</t>
   </si>
   <si>
-    <t>29/05/2024</t>
+    <t>29/5/2024</t>
   </si>
   <si>
     <t>15,152121</t>
   </si>
   <si>
-    <t>28/05/2024</t>
+    <t>28/5/2024</t>
   </si>
   <si>
     <t>15,179634</t>
   </si>
   <si>
-    <t>27/05/2024</t>
+    <t>27/5/2024</t>
   </si>
   <si>
     <t>15,186554</t>
   </si>
   <si>
-    <t>26/05/2024</t>
+    <t>26/5/2024</t>
   </si>
   <si>
     <t>15,166572</t>
   </si>
   <si>
-    <t>25/05/2024</t>
+    <t>25/5/2024</t>
   </si>
   <si>
     <t>15,165077</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>24/5/2024</t>
   </si>
   <si>
     <t>15,163582</t>
   </si>
   <si>
-    <t>23/05/2024</t>
+    <t>23/5/2024</t>
   </si>
   <si>
     <t>15,153035</t>
   </si>
   <si>
-    <t>22/05/2024</t>
+    <t>22/5/2024</t>
   </si>
   <si>
     <t>15,180851</t>
   </si>
   <si>
-    <t>21/05/2024</t>
+    <t>21/5/2024</t>
   </si>
   <si>
     <t>15,192317</t>
   </si>
   <si>
-    <t>20/05/2024</t>
+    <t>20/5/2024</t>
   </si>
   <si>
     <t>15,177055</t>
   </si>
   <si>
-    <t>19/05/2024</t>
+    <t>19/5/2024</t>
   </si>
   <si>
     <t>15,178954</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>18/5/2024</t>
   </si>
   <si>
     <t>15,177464</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>17/5/2024</t>
   </si>
   <si>
     <t>15,175974</t>
   </si>
   <si>
-    <t>16/05/2024</t>
+    <t>16/5/2024</t>
   </si>
   <si>
     <t>15,196483</t>
   </si>
   <si>
-    <t>15/05/2024</t>
+    <t>15/5/2024</t>
   </si>
   <si>
     <t>15,192728</t>
   </si>
   <si>
-    <t>14/05/2024</t>
+    <t>14/5/2024</t>
   </si>
   <si>
     <t>15,144022</t>
   </si>
   <si>
-    <t>13/05/2024</t>
+    <t>13/5/2024</t>
   </si>
   <si>
     <t>15,157766</t>
   </si>
   <si>
-    <t>12/05/2024</t>
+    <t>12/5/2024</t>
   </si>
   <si>
     <t>15,148931</t>
   </si>
   <si>
-    <t>11/05/2024</t>
+    <t>11/5/2024</t>
   </si>
   <si>
     <t>15,147449</t>
   </si>
   <si>
-    <t>10/05/2024</t>
+    <t>10/5/2024</t>
   </si>
   <si>
     <t>15,145967</t>
   </si>
   <si>
-    <t>09/05/2024</t>
+    <t>9/5/2024</t>
   </si>
   <si>
     <t>15,152806</t>
   </si>
   <si>
-    <t>08/05/2024</t>
+    <t>8/5/2024</t>
   </si>
   <si>
     <t>15,157258</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>7/5/2024</t>
   </si>
   <si>
     <t>15,164755</t>
   </si>
   <si>
-    <t>06/05/2024</t>
+    <t>6/5/2024</t>
   </si>
   <si>
     <t>15,140571</t>
   </si>
   <si>
-    <t>05/05/2024</t>
+    <t>5/5/2024</t>
   </si>
   <si>
     <t>15,122866</t>
   </si>
   <si>
-    <t>04/05/2024</t>
+    <t>4/5/2024</t>
   </si>
   <si>
     <t>15,121407</t>
   </si>
   <si>
-    <t>03/05/2024</t>
+    <t>3/5/2024</t>
   </si>
   <si>
     <t>15,119957</t>
   </si>
   <si>
-    <t>02/05/2024</t>
+    <t>2/5/2024</t>
   </si>
   <si>
     <t>15,078928</t>
   </si>
   <si>
-    <t>01/05/2024</t>
+    <t>1/5/2024</t>
   </si>
   <si>
     <t>15,063702</t>
   </si>
   <si>
-    <t>30/04/2024</t>
+    <t>30/4/2024</t>
   </si>
   <si>
     <t>15,062675</t>
   </si>
   <si>
-    <t>29/04/2024</t>
+    <t>29/4/2024</t>
   </si>
   <si>
     <t>15,090625</t>
   </si>
   <si>
-    <t>28/04/2024</t>
+    <t>28/4/2024</t>
   </si>
   <si>
     <t>15,064564</t>
   </si>
   <si>
-    <t>27/04/2024</t>
+    <t>27/4/2024</t>
   </si>
   <si>
     <t>15,063096</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>26/4/2024</t>
   </si>
   <si>
     <t>15,061636</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>25/4/2024</t>
   </si>
   <si>
     <t>15,041476</t>
   </si>
   <si>
-    <t>24/04/2024</t>
+    <t>24/4/2024</t>
   </si>
   <si>
     <t>15,067357</t>
   </si>
   <si>
-    <t>23/04/2024</t>
+    <t>23/4/2024</t>
   </si>
   <si>
     <t>15,094613</t>
   </si>
   <si>
-    <t>22/04/2024</t>
+    <t>22/4/2024</t>
   </si>
   <si>
     <t>15,082582</t>
   </si>
   <si>
-    <t>21/04/2024</t>
+    <t>21/4/2024</t>
   </si>
   <si>
     <t>15,050182</t>
   </si>
   <si>
-    <t>20/04/2024</t>
+    <t>20/4/2024</t>
   </si>
   <si>
     <t>15,048726</t>
   </si>
   <si>
-    <t>19/04/2024</t>
+    <t>19/4/2024</t>
   </si>
   <si>
     <t>15,047264</t>
   </si>
   <si>
-    <t>18/04/2024</t>
+    <t>18/4/2024</t>
   </si>
   <si>
     <t>15,051141</t>
   </si>
   <si>
-    <t>17/04/2024</t>
+    <t>17/4/2024</t>
   </si>
   <si>
     <t>15,055554</t>
   </si>
   <si>
-    <t>16/04/2024</t>
+    <t>16/4/2024</t>
   </si>
   <si>
     <t>15,030818</t>
   </si>
   <si>
-    <t>15/04/2024</t>
+    <t>15/4/2024</t>
   </si>
   <si>
     <t>15,088639</t>
   </si>
   <si>
-    <t>14/04/2024</t>
+    <t>14/4/2024</t>
   </si>
   <si>
     <t>15,139163</t>
   </si>
   <si>
-    <t>13/04/2024</t>
+    <t>13/4/2024</t>
   </si>
   <si>
     <t>15,137707</t>
   </si>
   <si>
-    <t>12/04/2024</t>
+    <t>12/4/2024</t>
   </si>
   <si>
     <t>15,136259</t>
   </si>
   <si>
-    <t>11/04/2024</t>
+    <t>11/4/2024</t>
   </si>
   <si>
     <t>15,102453</t>
   </si>
   <si>
-    <t>10/04/2024</t>
+    <t>10/4/2024</t>
   </si>
   <si>
     <t>15,129893</t>
   </si>
   <si>
-    <t>09/04/2024</t>
+    <t>9/4/2024</t>
   </si>
   <si>
     <t>15,159260</t>
   </si>
   <si>
-    <t>08/04/2024</t>
+    <t>8/4/2024</t>
   </si>
   <si>
     <t>15,134267</t>
   </si>
   <si>
-    <t>07/04/2024</t>
+    <t>7/4/2024</t>
   </si>
   <si>
     <t>15,145049</t>
   </si>
   <si>
-    <t>06/04/2024</t>
+    <t>6/4/2024</t>
   </si>
   <si>
     <t>15,143645</t>
   </si>
   <si>
-    <t>05/04/2024</t>
+    <t>5/4/2024</t>
   </si>
   <si>
     <t>15,142251</t>
   </si>
   <si>
-    <t>04/04/2024</t>
+    <t>4/4/2024</t>
   </si>
   <si>
     <t>15,158217</t>
   </si>
   <si>
-    <t>03/04/2024</t>
+    <t>3/4/2024</t>
   </si>
   <si>
     <t>15,128420</t>
   </si>
   <si>
-    <t>02/04/2024</t>
+    <t>2/4/2024</t>
   </si>
   <si>
     <t>15,127658</t>
   </si>
   <si>
-    <t>01/04/2024</t>
+    <t>1/4/2024</t>
   </si>
   <si>
     <t>15,147058</t>
   </si>
   <si>
-    <t>31/03/2024</t>
+    <t>31/3/2024</t>
   </si>
   <si>
     <t>15,142163</t>
   </si>
   <si>
-    <t>30/03/2024</t>
+    <t>30/3/2024</t>
   </si>
   <si>
     <t>15,140805</t>
   </si>
   <si>
-    <t>29/03/2024</t>
+    <t>29/3/2024</t>
   </si>
   <si>
     <t>15,139398</t>
   </si>
   <si>
-    <t>28/03/2024</t>
+    <t>28/3/2024</t>
   </si>
   <si>
     <t>15,138003</t>
   </si>
   <si>
-    <t>27/03/2024</t>
+    <t>27/3/2024</t>
   </si>
   <si>
     <t>15,128875</t>
   </si>
   <si>
-    <t>26/03/2024</t>
+    <t>26/3/2024</t>
   </si>
   <si>
     <t>15,104334</t>
   </si>
   <si>
-    <t>25/03/2024</t>
+    <t>25/3/2024</t>
   </si>
   <si>
     <t>15,098041</t>
   </si>
   <si>
-    <t>24/03/2024</t>
+    <t>24/3/2024</t>
   </si>
   <si>
     <t>15,122814</t>
   </si>
   <si>
-    <t>23/03/2024</t>
-[...2 lines deleted...]
-    <t>22/03/2024</t>
+    <t>23/3/2024</t>
+  </si>
+  <si>
+    <t>22/3/2024</t>
   </si>
   <si>
     <t>15,120010</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>21/3/2024</t>
   </si>
   <si>
     <t>15,099183</t>
   </si>
   <si>
-    <t>20/03/2024</t>
+    <t>20/3/2024</t>
   </si>
   <si>
     <t>15,069005</t>
   </si>
   <si>
-    <t>19/03/2024</t>
+    <t>19/3/2024</t>
   </si>
   <si>
     <t>15,075139</t>
   </si>
   <si>
-    <t>18/03/2024</t>
+    <t>18/3/2024</t>
   </si>
   <si>
     <t>15,070441</t>
   </si>
   <si>
-    <t>17/03/2024</t>
+    <t>17/3/2024</t>
   </si>
   <si>
     <t>15,075649</t>
   </si>
   <si>
-    <t>16/03/2024</t>
+    <t>16/3/2024</t>
   </si>
   <si>
     <t>15,074231</t>
   </si>
   <si>
-    <t>15/03/2024</t>
+    <t>15/3/2024</t>
   </si>
   <si>
     <t>15,072823</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>14/3/2024</t>
   </si>
   <si>
     <t>15,093122</t>
   </si>
   <si>
-    <t>13/03/2024</t>
+    <t>13/3/2024</t>
   </si>
   <si>
     <t>15,111544</t>
   </si>
   <si>
-    <t>12/03/2024</t>
+    <t>12/3/2024</t>
   </si>
   <si>
     <t>15,090637</t>
   </si>
   <si>
-    <t>11/03/2024</t>
+    <t>11/3/2024</t>
   </si>
   <si>
     <t>15,082478</t>
   </si>
   <si>
-    <t>10/03/2024</t>
+    <t>10/3/2024</t>
   </si>
   <si>
     <t>15,089911</t>
   </si>
   <si>
-    <t>09/03/2024</t>
+    <t>9/3/2024</t>
   </si>
   <si>
     <t>15,088451</t>
   </si>
   <si>
-    <t>08/03/2024</t>
+    <t>8/3/2024</t>
   </si>
   <si>
     <t>15,086990</t>
   </si>
   <si>
-    <t>07/03/2024</t>
+    <t>7/3/2024</t>
   </si>
   <si>
     <t>15,050242</t>
   </si>
   <si>
-    <t>06/03/2024</t>
+    <t>6/3/2024</t>
   </si>
   <si>
     <t>15,025815</t>
   </si>
   <si>
-    <t>05/03/2024</t>
+    <t>5/3/2024</t>
   </si>
   <si>
     <t>15,030281</t>
   </si>
   <si>
-    <t>04/03/2024</t>
+    <t>4/3/2024</t>
   </si>
   <si>
     <t>15,003884</t>
   </si>
   <si>
-    <t>03/03/2024</t>
+    <t>3/3/2024</t>
   </si>
   <si>
     <t>15,002583</t>
   </si>
   <si>
-    <t>02/03/2024</t>
+    <t>2/3/2024</t>
   </si>
   <si>
     <t>15,001581</t>
   </si>
   <si>
-    <t>01/03/2024</t>
+    <t>1/3/2024</t>
   </si>
   <si>
     <t>15,000578</t>
   </si>
   <si>
-    <t>29/02/2024</t>
+    <t>29/2/2024</t>
   </si>
   <si>
     <t>14,999787</t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>28/2/2024</t>
   </si>
   <si>
     <t>14,999599</t>
   </si>
   <si>
-    <t>27/02/2024</t>
+    <t>27/2/2024</t>
   </si>
   <si>
     <t>14,999411</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>26/2/2024</t>
   </si>
   <si>
     <t>14,999999</t>
   </si>
   <si>
-    <t>25/02/2024</t>
+    <t>25/2/2024</t>
   </si>
   <si>
     <t>15,000587</t>
   </si>
   <si>
-    <t>24/02/2024</t>
-[...8 lines deleted...]
-    <t>21/02/2024</t>
+    <t>24/2/2024</t>
+  </si>
+  <si>
+    <t>23/2/2024</t>
+  </si>
+  <si>
+    <t>22/2/2024</t>
+  </si>
+  <si>
+    <t>21/2/2024</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
   <si>
-    <t>20/02/2024</t>
-[...11 lines deleted...]
-    <t>16/02/2024</t>
+    <t>20/2/2024</t>
+  </si>
+  <si>
+    <t>19/2/2024</t>
+  </si>
+  <si>
+    <t>18/2/2024</t>
+  </si>
+  <si>
+    <t>17/2/2024</t>
+  </si>
+  <si>
+    <t>16/2/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B777"/>
+  <dimension ref="A1:B830"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -10612,320 +10930,744 @@
       <c r="B738" s="0" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
         <v>1475</v>
       </c>
       <c r="B739" s="0" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
         <v>1477</v>
       </c>
       <c r="B740" s="0" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
         <v>1479</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>1396</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1538</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1543</v>
+        <v>1551</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1538</v>
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B778" s="0" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B779" s="0" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" s="0" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B780" s="0" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B781" s="0" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" s="0" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B782" s="0" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B783" s="0" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" s="0" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B784" s="0" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B785" s="0" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" s="0" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B786" s="0" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" s="0" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B787" s="0" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" s="0" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B788" s="0" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" s="0" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B789" s="0" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" s="0" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B790" s="0" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" s="0" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B791" s="0" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" s="0" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B792" s="0" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B793" s="0" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" s="0" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B794" s="0" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" s="0" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B795" s="0" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B796" s="0" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" s="0" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B797" s="0" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" s="0" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B798" s="0" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" s="0" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B799" s="0" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B800" s="0" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" s="0" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B801" s="0" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" s="0" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B802" s="0" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" s="0" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B803" s="0" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B804" s="0" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B805" s="0" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B806" s="0" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" s="0" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B807" s="0" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B808" s="0" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B809" s="0" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" s="0" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B810" s="0" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B811" s="0" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B812" s="0" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B813" s="0" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B814" s="0" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" s="0" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B815" s="0" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B816" s="0" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B817" s="0" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B818" s="0" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B819" s="0" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B820" s="0" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B821" s="0" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B822" s="0" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B823" s="0" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B824" s="0" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B825" s="0" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B826" s="0" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B827" s="0" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B828" s="0" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B829" s="0" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" s="0" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B830" s="0" t="s">
+        <v>1644</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>