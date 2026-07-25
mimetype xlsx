--- v4 (2026-05-26)
+++ v5 (2026-07-25)
@@ -4,65 +4,431 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1650" uniqueCount="1650">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1772" uniqueCount="1772">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>16,515047</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,528776</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,534125</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>16,538908</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>16,537837</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>16,536273</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>16,534708</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,539602</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,542536</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,543627</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,551198</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,564568</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,563006</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,561444</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,555228</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,544860</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,576474</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,582880</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,577825</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,576263</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,574701</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,578427</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,567568</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>16,564241</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>16,560361</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>16,563713</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>16,562152</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>16,560592</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>16,557260</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>16,552296</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>16,544744</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>16,536238</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,526025</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,524466</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,522907</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,533928</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>16,537052</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,539269</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,540204</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>16,517822</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>16,516263</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>16,514703</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>16,495641</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>16,491492</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>16,497237</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>16,487054</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>16,497010</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>16,495443</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>16,493876</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,495015</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>16,491940</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,500897</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,494668</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,520057</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,518581</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,517030</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,501890</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>16,496267</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>16,491906</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>16,491337</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,471845</t>
+  </si>
+  <si>
     <t>23/5/2026</t>
   </si>
   <si>
-    <t>16,470602</t>
+    <t>16,470293</t>
   </si>
   <si>
     <t>22/5/2026</t>
   </si>
   <si>
     <t>16,468741</t>
   </si>
   <si>
     <t>21/5/2026</t>
   </si>
   <si>
     <t>16,455181</t>
   </si>
   <si>
     <t>20/5/2026</t>
   </si>
   <si>
     <t>16,456874</t>
   </si>
   <si>
     <t>19/5/2026</t>
   </si>
   <si>
     <t>16,433788</t>
   </si>
@@ -5002,51 +5368,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B830"/>
+  <dimension ref="A1:B891"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -11354,320 +11720,808 @@
       <c r="B791" s="0" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
         <v>1581</v>
       </c>
       <c r="B792" s="0" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
         <v>1583</v>
       </c>
       <c r="B793" s="0" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
         <v>1585</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1502</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1635</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1637</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1644</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1644</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1648</v>
+        <v>1655</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1644</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1644</v>
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B831" s="0" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B832" s="0" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B833" s="0" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B834" s="0" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" s="0" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B835" s="0" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B836" s="0" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B837" s="0" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B838" s="0" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B839" s="0" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B840" s="0" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B841" s="0" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B842" s="0" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B843" s="0" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B844" s="0" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B845" s="0" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" s="0" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B846" s="0" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B847" s="0" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B848" s="0" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B849" s="0" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B850" s="0" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B851" s="0" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B852" s="0" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B853" s="0" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" s="0" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B854" s="0" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" s="0" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B855" s="0" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" s="0" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B856" s="0" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" s="0" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B857" s="0" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B858" s="0" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B859" s="0" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B860" s="0" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" s="0" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B861" s="0" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B862" s="0" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" s="0" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B863" s="0" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" s="0" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B864" s="0" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" s="0" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B865" s="0" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" s="0" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B866" s="0" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" s="0" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B867" s="0" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" s="0" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B868" s="0" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" s="0" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B869" s="0" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" s="0" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B870" s="0" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" s="0" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B871" s="0" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" s="0" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B872" s="0" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" s="0" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B873" s="0" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B874" s="0" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B875" s="0" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B876" s="0" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" s="0" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B877" s="0" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B878" s="0" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B879" s="0" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" s="0" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B880" s="0" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" s="0" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B881" s="0" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" s="0" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B882" s="0" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" s="0" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B883" s="0" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" s="0" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B884" s="0" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" s="0" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B885" s="0" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" s="0" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B886" s="0" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" s="0" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B887" s="0" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" s="0" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B888" s="0" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" s="0" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B889" s="0" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" s="0" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B890" s="0" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" s="0" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B891" s="0" t="s">
+        <v>1766</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>