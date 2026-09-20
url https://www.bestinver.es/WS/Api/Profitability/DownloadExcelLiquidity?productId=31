--- v5 (2026-07-25)
+++ v6 (2026-09-20)
@@ -4,59 +4,395 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1772" uniqueCount="1772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1884" uniqueCount="1884">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,500741</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,496189</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,481281</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,470805</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,498485</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,496908</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,495331</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,499857</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,537349</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,555845</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,552726</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,558937</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,557372</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,555809</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,550205</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,540948</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,552743</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,562451</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,567539</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,565975</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,564410</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,574057</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,578976</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,577779</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,567621</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,569941</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,568377</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,566814</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,566075</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,562638</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,563550</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,575724</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,577244</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,575680</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,574116</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,580668</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,574390</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,574521</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,569925</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,576492</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,574928</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,573365</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,572774</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,575355</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,570413</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,556643</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,541513</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,539948</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,538384</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>16,538903</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>16,536601</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,548239</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>16,541502</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>16,524740</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>16,523175</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>16,521609</t>
   </si>
   <si>
     <t>23/7/2026</t>
   </si>
   <si>
     <t>16,515047</t>
   </si>
   <si>
     <t>22/7/2026</t>
   </si>
   <si>
     <t>16,528776</t>
   </si>
   <si>
     <t>21/7/2026</t>
   </si>
   <si>
     <t>16,534125</t>
   </si>
   <si>
     <t>20/7/2026</t>
   </si>
   <si>
     <t>16,538908</t>
   </si>
@@ -5368,51 +5704,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B891"/>
+  <dimension ref="A1:B947"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -12208,320 +12544,768 @@
       <c r="B852" s="0" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
         <v>1703</v>
       </c>
       <c r="B853" s="0" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
         <v>1705</v>
       </c>
       <c r="B854" s="0" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
         <v>1707</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1624</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>1757</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1766</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1766</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1769</v>
+        <v>1775</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1766</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1770</v>
+        <v>1777</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1766</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1766</v>
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B892" s="0" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" s="0" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B893" s="0" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" s="0" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B894" s="0" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" s="0" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B895" s="0" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" s="0" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B896" s="0" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" s="0" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B897" s="0" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" s="0" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B898" s="0" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" s="0" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B899" s="0" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" s="0" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B900" s="0" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" s="0" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B901" s="0" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" s="0" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B902" s="0" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" s="0" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B903" s="0" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" s="0" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B904" s="0" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" s="0" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B905" s="0" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" s="0" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B906" s="0" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" s="0" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B907" s="0" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B908" s="0" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" s="0" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B909" s="0" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" s="0" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B910" s="0" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" s="0" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B911" s="0" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B912" s="0" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B913" s="0" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B914" s="0" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" s="0" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B915" s="0" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B916" s="0" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B917" s="0" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B918" s="0" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B919" s="0" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" s="0" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B920" s="0" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" s="0" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B921" s="0" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" s="0" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B922" s="0" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" s="0" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B923" s="0" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" s="0" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B924" s="0" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" s="0" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B925" s="0" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" s="0" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B926" s="0" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" s="0" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B927" s="0" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B928" s="0" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" s="0" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B929" s="0" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B930" s="0" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" s="0" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B931" s="0" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" s="0" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B932" s="0" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B933" s="0" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" s="0" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B934" s="0" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B935" s="0" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" s="0" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B936" s="0" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" s="0" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B937" s="0" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" s="0" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B938" s="0" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" s="0" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B939" s="0" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" s="0" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B940" s="0" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" s="0" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B941" s="0" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" s="0" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B942" s="0" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" s="0" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B943" s="0" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" s="0" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B944" s="0" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" s="0" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B945" s="0" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" s="0" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B946" s="0" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" s="0" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B947" s="0" t="s">
+        <v>1878</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>