--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -4,59 +4,341 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1884" uniqueCount="1884">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1978" uniqueCount="1978">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL IV - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>3/11/2026</t>
+  </si>
+  <si>
+    <t>16,518323</t>
+  </si>
+  <si>
+    <t>2/11/2026</t>
+  </si>
+  <si>
+    <t>16,515077</t>
+  </si>
+  <si>
+    <t>1/11/2026</t>
+  </si>
+  <si>
+    <t>16,515924</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>16,514348</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>16,512833</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>16,511220</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>16,494238</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>16,490583</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>16,480763</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>16,486548</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>16,484974</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>16,483400</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>16,498658</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>16,508051</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>16,514113</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>16,518276</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>16,528519</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>16,526947</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>16,525375</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>16,514015</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>16,510912</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>16,504822</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>16,499169</t>
+  </si>
+  <si>
+    <t>11/10/2026</t>
+  </si>
+  <si>
+    <t>16,500987</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>16,499413</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
+  </si>
+  <si>
+    <t>16,497839</t>
+  </si>
+  <si>
+    <t>8/10/2026</t>
+  </si>
+  <si>
+    <t>16,493069</t>
+  </si>
+  <si>
+    <t>7/10/2026</t>
+  </si>
+  <si>
+    <t>16,501001</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>16,502289</t>
+  </si>
+  <si>
+    <t>5/10/2026</t>
+  </si>
+  <si>
+    <t>16,479006</t>
+  </si>
+  <si>
+    <t>4/10/2026</t>
+  </si>
+  <si>
+    <t>16,473493</t>
+  </si>
+  <si>
+    <t>3/10/2026</t>
+  </si>
+  <si>
+    <t>16,471923</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>16,470352</t>
+  </si>
+  <si>
+    <t>1/10/2026</t>
+  </si>
+  <si>
+    <t>16,484656</t>
+  </si>
+  <si>
+    <t>30/9/2026</t>
+  </si>
+  <si>
+    <t>16,481065</t>
+  </si>
+  <si>
+    <t>29/9/2026</t>
+  </si>
+  <si>
+    <t>16,467218</t>
+  </si>
+  <si>
+    <t>28/9/2026</t>
+  </si>
+  <si>
+    <t>16,457610</t>
+  </si>
+  <si>
+    <t>27/9/2026</t>
+  </si>
+  <si>
+    <t>16,470029</t>
+  </si>
+  <si>
+    <t>26/9/2026</t>
+  </si>
+  <si>
+    <t>16,468462</t>
+  </si>
+  <si>
+    <t>25/9/2026</t>
+  </si>
+  <si>
+    <t>16,466896</t>
+  </si>
+  <si>
+    <t>24/9/2026</t>
+  </si>
+  <si>
+    <t>16,462494</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>16,479577</t>
+  </si>
+  <si>
+    <t>22/9/2026</t>
+  </si>
+  <si>
+    <t>16,504162</t>
+  </si>
+  <si>
+    <t>21/9/2026</t>
+  </si>
+  <si>
+    <t>16,502647</t>
+  </si>
+  <si>
+    <t>20/9/2026</t>
+  </si>
+  <si>
+    <t>16,486898</t>
+  </si>
+  <si>
+    <t>19/9/2026</t>
+  </si>
+  <si>
+    <t>16,485350</t>
+  </si>
+  <si>
+    <t>18/9/2026</t>
+  </si>
+  <si>
+    <t>16,483802</t>
   </si>
   <si>
     <t>17/9/2026</t>
   </si>
   <si>
     <t>16,500741</t>
   </si>
   <si>
     <t>16/9/2026</t>
   </si>
   <si>
     <t>16,496189</t>
   </si>
   <si>
     <t>15/9/2026</t>
   </si>
   <si>
     <t>16,481281</t>
   </si>
   <si>
     <t>14/9/2026</t>
   </si>
   <si>
     <t>16,470805</t>
   </si>
@@ -5704,51 +5986,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B947"/>
+  <dimension ref="A1:B994"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -12992,320 +13274,696 @@
       <c r="B908" s="0" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
         <v>1815</v>
       </c>
       <c r="B909" s="0" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
         <v>1817</v>
       </c>
       <c r="B910" s="0" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
         <v>1819</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>1736</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>1869</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>1871</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>1878</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>1878</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>1878</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1882</v>
+        <v>1889</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>1878</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>1878</v>
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" s="0" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B948" s="0" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" s="0" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B949" s="0" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B950" s="0" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" s="0" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B951" s="0" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" s="0" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B952" s="0" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" s="0" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B953" s="0" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" s="0" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B954" s="0" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" s="0" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B955" s="0" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B956" s="0" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B957" s="0" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B958" s="0" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" s="0" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B959" s="0" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" s="0" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B960" s="0" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" s="0" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B961" s="0" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" s="0" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B962" s="0" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" s="0" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B963" s="0" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" s="0" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" s="0" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B965" s="0" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" s="0" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" s="0" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B967" s="0" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B968" s="0" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" s="0" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" s="0" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B971" s="0" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" s="0" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B972" s="0" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" s="0" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B973" s="0" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B974" s="0" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B976" s="0" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B977" s="0" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>1972</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>