--- v2 (2026-02-12)
+++ v3 (2026-04-01)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="989" uniqueCount="989">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1085" uniqueCount="1085">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V, F.I. - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>15,546679</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>15,523160</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>15,517232</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>15,515764</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>15,514297</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>15,553316</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>15,602309</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>15,555311</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>15,554574</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>15,552802</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>15,551336</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>15,549869</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>15,601540</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>15,662432</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>15,678705</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>15,656490</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>15,641515</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>15,640046</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>15,638576</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>15,668104</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>15,706129</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>15,774058</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>15,701433</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>15,753904</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>15,752452</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>15,751000</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>15,801544</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>15,841690</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>15,791212</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>15,849634</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>15,902440</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>15,900739</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>15,899306</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>15,914007</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>15,907517</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>15,912343</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>15,916794</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>15,908163</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>15,906728</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>15,905292</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>15,902569</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>15,902133</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>15,896639</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>15,900645</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>15,897110</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>15,895675</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>15,894240</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>15,895017</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>15,890144</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>15,887692</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>15,880499</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>15,871706</t>
   </si>
@@ -3019,51 +3307,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B505"/>
+  <dimension ref="A1:B553"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -6907,184 +7195,568 @@
       <c r="B483" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
         <v>965</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>967</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>969</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>968</v>
+        <v>982</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>968</v>
+        <v>984</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>968</v>
+        <v>986</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>978</v>
+        <v>987</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>968</v>
+        <v>988</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>979</v>
+        <v>989</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>968</v>
+        <v>990</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>968</v>
+        <v>992</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>968</v>
+        <v>994</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>968</v>
+        <v>996</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>983</v>
+        <v>997</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>968</v>
+        <v>998</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>984</v>
+        <v>999</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>968</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>985</v>
+        <v>1001</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>968</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>968</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>987</v>
+        <v>1005</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>968</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>988</v>
+        <v>1007</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>968</v>
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B506" s="0" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B507" s="0" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B508" s="0" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B509" s="0" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B510" s="0" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="0" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B511" s="0" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B512" s="0" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B513" s="0" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B514" s="0" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B519" s="0" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B520" s="0" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B521" s="0" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B522" s="0" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B524" s="0" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B525" s="0" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B526" s="0" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B527" s="0" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B529" s="0" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B530" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B531" s="0" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B532" s="0" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B533" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B534" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B535" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B536" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B537" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B538" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B539" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B540" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B541" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B542" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B544" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B545" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B546" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B547" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B548" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B549" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B550" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B551" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B552" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B553" s="0" t="s">
+        <v>1064</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>