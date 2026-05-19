--- v3 (2026-04-01)
+++ v4 (2026-05-19)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1085" uniqueCount="1085">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1181" uniqueCount="1181">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V, F.I. - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>15,695667</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>15,703891</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>15,702419</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>15,700948</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>15,743315</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>15,705694</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>15,701142</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>15,726184</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>15,746250</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>15,744796</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>15,743343</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>15,752749</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>15,742399</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15,686248</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>15,689500</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>15,692736</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>15,691264</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>15,689791</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>15,687385</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>15,666357</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>15,692802</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15,715214</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>15,717841</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>15,716373</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>15,714905</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15,722920</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,732322</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,740284</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,755119</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,774268</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,772818</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,771368</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>15,728994</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,720673</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,716301</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,670295</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>15,690910</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>15,689448</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>15,687986</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>15,684732</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>15,715682</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>15,574013</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>15,602533</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>15,600384</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>15,598918</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>15,597451</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>15,595985</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>15,611122</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>15,546679</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>15,523160</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>15,517232</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>15,515764</t>
   </si>
@@ -3307,51 +3595,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B553"/>
+  <dimension ref="A1:B601"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7579,184 +7867,568 @@
       <c r="B531" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="B532" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1064</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1071</v>
+        <v>1077</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1064</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1064</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1064</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1064</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1075</v>
+        <v>1085</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1064</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1076</v>
+        <v>1087</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1064</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1064</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1064</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1064</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1080</v>
+        <v>1095</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1064</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1081</v>
+        <v>1097</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1064</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1082</v>
+        <v>1099</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1064</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1083</v>
+        <v>1101</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1064</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1084</v>
+        <v>1103</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1064</v>
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B554" s="0" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B555" s="0" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B558" s="0" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B559" s="0" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B560" s="0" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B561" s="0" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B562" s="0" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B566" s="0" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B567" s="0" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B568" s="0" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B569" s="0" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B570" s="0" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B571" s="0" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B572" s="0" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B573" s="0" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B574" s="0" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B575" s="0" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B576" s="0" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B577" s="0" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B578" s="0" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B579" s="0" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B580" s="0" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B581" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B582" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B583" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B584" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B585" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B586" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B587" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B590" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B591" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B593" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B595" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B596" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B597" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B598" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B599" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B600" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B601" s="0" t="s">
+        <v>1160</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>