--- v4 (2026-05-19)
+++ v5 (2026-07-19)
@@ -1,887 +1,1241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1181" uniqueCount="1181">
-[...1 lines deleted...]
-    <t>BESTINVER BONOS INSTITUCIONAL V, F.I. - CLASE B</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1300" uniqueCount="1300">
+  <si>
+    <t>BESTINVER BONOS INSTITUCIONAL V - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>18/05/2026</t>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>15,840977</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>15,843810</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>15,848368</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>15,857719</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>15,878046</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>15,876568</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>15,875089</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>15,864470</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>15,853130</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>15,901980</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>15,912180</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>15,906135</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>15,904661</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>15,903187</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>15,908741</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>15,896360</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>15,894161</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>15,888412</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>15,892001</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>15,890528</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>15,889055</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>15,884658</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>15,875617</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>15,864301</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>15,853786</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>15,842264</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>15,840806</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>15,839349</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>15,859272</t>
+  </si>
+  <si>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>15,864078</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>15,866900</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>15,868114</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>15,837997</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>15,836540</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>15,835083</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>15,800993</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,796376</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>15,804800</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>15,792330</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>15,808966</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>15,807511</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>15,806055</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>15,809097</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>15,804582</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>15,818351</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>15,793758</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>15,826931</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>15,825614</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>15,824161</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>15,802041</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>15,793803</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>15,787553</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>15,793874</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>15,755231</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>15,753777</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>15,752322</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>15,730561</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>15,729135</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>15,693158</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
   </si>
   <si>
     <t>15,695667</t>
   </si>
   <si>
-    <t>17/05/2026</t>
+    <t>17/5/2026</t>
   </si>
   <si>
     <t>15,703891</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>16/5/2026</t>
   </si>
   <si>
     <t>15,702419</t>
   </si>
   <si>
-    <t>15/05/2026</t>
+    <t>15/5/2026</t>
   </si>
   <si>
     <t>15,700948</t>
   </si>
   <si>
-    <t>14/05/2026</t>
+    <t>14/5/2026</t>
   </si>
   <si>
     <t>15,743315</t>
   </si>
   <si>
-    <t>13/05/2026</t>
+    <t>13/5/2026</t>
   </si>
   <si>
     <t>15,705694</t>
   </si>
   <si>
-    <t>12/05/2026</t>
+    <t>12/5/2026</t>
   </si>
   <si>
     <t>15,701142</t>
   </si>
   <si>
-    <t>11/05/2026</t>
+    <t>11/5/2026</t>
   </si>
   <si>
     <t>15,726184</t>
   </si>
   <si>
-    <t>10/05/2026</t>
+    <t>10/5/2026</t>
   </si>
   <si>
     <t>15,746250</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>9/5/2026</t>
   </si>
   <si>
     <t>15,744796</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>8/5/2026</t>
   </si>
   <si>
     <t>15,743343</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>7/5/2026</t>
   </si>
   <si>
     <t>15,752749</t>
   </si>
   <si>
-    <t>06/05/2026</t>
+    <t>6/5/2026</t>
   </si>
   <si>
     <t>15,742399</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>5/5/2026</t>
   </si>
   <si>
     <t>15,686248</t>
   </si>
   <si>
-    <t>04/05/2026</t>
+    <t>4/5/2026</t>
   </si>
   <si>
     <t>15,689500</t>
   </si>
   <si>
-    <t>03/05/2026</t>
+    <t>3/5/2026</t>
   </si>
   <si>
     <t>15,692736</t>
   </si>
   <si>
-    <t>02/05/2026</t>
+    <t>2/5/2026</t>
   </si>
   <si>
     <t>15,691264</t>
   </si>
   <si>
-    <t>01/05/2026</t>
+    <t>1/5/2026</t>
   </si>
   <si>
     <t>15,689791</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>30/4/2026</t>
   </si>
   <si>
     <t>15,687385</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>15,666357</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>15,692802</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>15,715214</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>15,717841</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>15,716373</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>15,714905</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>15,722920</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>15,732322</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>15,740284</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>15,755119</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>15,774268</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>15,772818</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>15,771368</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>15,728994</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>15,720673</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>15,716301</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>15,670295</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>15,690910</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>15,689448</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>15,687986</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>15,684732</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>15,715682</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>15,574013</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>15,602533</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>15,600384</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>15,598918</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>15,597451</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>15,595985</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>15,611122</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>15,546679</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>15,523160</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>15,517232</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>15,515764</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>15,514297</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>15,553316</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>15,602309</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>15,555311</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>15,554574</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>15,552802</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>15,551336</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>15,549869</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>15,601540</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>15,662432</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>15,678705</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>15,656490</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>15,641515</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>15,640046</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>15,638576</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>15,668104</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>15,706129</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>15,774058</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>15,701433</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>15,753904</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>15,752452</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>15,751000</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>15,801544</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>15,841690</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>15,791212</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15,849634</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>15,902440</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>15,900739</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>15,899306</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>15,914007</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>15,907517</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>15,912343</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>15,916794</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>22/2/2026</t>
   </si>
   <si>
     <t>15,908163</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>15,906728</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>15,905292</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>15,902569</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>15,902133</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>15,896639</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>15,900645</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>15,897110</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>15,895675</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>15,894240</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>15,895017</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>15,890144</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>15,887692</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>15,880499</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>15,871706</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>15,870269</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>15,868833</t>
   </si>
   <si>
-    <t>05/02/2026</t>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>15,866042</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>15,874185</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,867196</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>15,854039</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>15,861709</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>15,860273</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>15,858970</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>15,859771</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,852424</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,843187</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>15,837115</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>15,823507</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>15,822070</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>15,820632</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>15,824488</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>15,809748</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>15,805338</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>15,812057</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>15,819479</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>15,818042</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>15,816604</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>15,823071</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>15,822786</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>15,816747</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>15,812955</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>15,808087</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>15,806645</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>15,805203</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>15,792312</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>15,797162</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>15,776337</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>15,758229</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>15,750881</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>15,749441</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>15,747998</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>15,749720</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>15,748281</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>15,747695</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>15,746943</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -975,99 +1329,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>15,714275</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>15,712842</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>15,714560</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>15,701312</t>
   </si>
   <si>
-    <t>09/12/2025</t>
+    <t>9/12/2025</t>
   </si>
   <si>
     <t>15,710802</t>
   </si>
   <si>
-    <t>08/12/2025</t>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>15,708588</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>15,736727</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>15,735289</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>15,733851</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>15,742431</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>15,740212</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>15,734284</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>15,726720</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>15,733206</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>15,731772</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>15,730337</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1155,99 +1509,99 @@
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>15,709453</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>15,722310</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>15,718201</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>15,707657</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>15,701251</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>15,699816</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>15,698381</t>
   </si>
   <si>
-    <t>06/11/2025</t>
+    <t>6/11/2025</t>
   </si>
   <si>
     <t>15,712951</t>
   </si>
   <si>
-    <t>05/11/2025</t>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>15,718916</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>15,728202</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>15,731171</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>15,738681</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>15,737252</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>15,735823</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15,735494</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>15,745286</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1341,1737 +1695,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>15,665091</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>15,666625</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>15,665197</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>15,663768</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>15,671615</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>15,680698</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>15,666764</t>
   </si>
   <si>
-    <t>06/10/2025</t>
+    <t>6/10/2025</t>
   </si>
   <si>
     <t>15,667054</t>
   </si>
   <si>
-    <t>05/10/2025</t>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>15,670807</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>15,669379</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>15,667951</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>15,661320</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>15,654215</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>15,648114</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>15,642559</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>15,633973</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>15,632553</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>15,631133</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>15,623517</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>15,639383</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>15,639453</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>15,635520</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>15,629593</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>15,628174</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>15,626754</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>15,633118</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>15,627950</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>15,630635</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>15,625232</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>15,612810</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>15,611391</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>15,609971</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>15,608532</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>15,609949</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>15,604128</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>15,605550</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>15,595100</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>15,593691</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>15,592283</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>15,564690</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>15,550657</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>15,539156</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>15,572917</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>15,578555</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>15,577270</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>15,575861</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>15,583224</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>15,588421</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>15,578392</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>15,574215</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>15,589798</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>15,588390</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>15,586981</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>15,576829</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>15,610370</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>15,602050</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>15,600661</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>15,601972</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>15,600559</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>15,599145</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>15,611427</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>15,615327</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>15,590094</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>15,593838</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>15,583937</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>15,582527</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>15,581116</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>15,589394</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>15,592442</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>15,591217</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>15,585721</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>15,568592</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>15,567183</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>15,565774</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>15,572737</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>15,565878</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>15,567330</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>15,565721</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>15,541863</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>15,540451</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>15,539038</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>15,548128</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>15,567577</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>22/7/2025</t>
   </si>
   <si>
     <t>15,555751</t>
   </si>
   <si>
-    <t>21/07/2025</t>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>15,542888</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>15,516720</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>15,515306</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>15,513892</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>15,514648</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>15,516035</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>15,513450</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>15,511589</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>15,506088</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>15,504677</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>15,503265</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>15,514347</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>15,517647</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>15,505269</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>15,516905</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>15,513280</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>15,511870</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>15,510459</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>15,504850</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>15,479406</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>15,477571</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>15,483656</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>15,466134</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>15,464727</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>15,463321</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>15,471041</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>15,464047</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>15,466867</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>15,446423</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>15,443443</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>15,442035</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>15,440626</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>15,435842</t>
   </si>
   <si>
-    <t>18/06/2025</t>
+    <t>18/6/2025</t>
   </si>
   <si>
     <t>15,446861</t>
   </si>
   <si>
-    <t>17/06/2025</t>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>15,442639</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>15,440438</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>15,426550</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>15,425135</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>15,423721</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>15,454240</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>15,442328</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>15,434067</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>15,408903</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>15,394255</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>15,392856</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>15,391457</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>15,379117</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>15,399721</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>15,390084</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>15,382250</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>15,378050</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>15,376648</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>15,375340</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>15,373307</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>15,339906</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>15,342400</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>15,328022</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>15,318289</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>15,316885</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>15,315481</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>15,303389</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>15,306807</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>15,318351</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>15,321097</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>15,320200</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>15,318796</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>15,317392</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>15,291108</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>15,290068</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>15,295207</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>15,291824</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>15,294893</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>15,293492</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>15,292091</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>15,286981</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>15,291584</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>15,270888</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>15,260315</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>15,251827</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>15,250421</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>15,249016</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>15,267292</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>15,261748</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>15,266444</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>15,273812</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>15,264675</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>15,263273</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>15,261870</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>15,258028</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>15,218432</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>15,197061</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>15,193472</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>15,185714</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>15,184305</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>15,182903</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>15,181521</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>15,137401</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>15,103860</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>15,071915</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>15,038658</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>15,037237</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>15,035816</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>15,076725</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>14,968768</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>15,059399</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>15,023795</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>15,106583</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>15,105167</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>15,103750</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>15,165498</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>15,167571</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>15,168657</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>15,151280</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>15,181340</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>15,179933</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>15,178527</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>15,167518</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>15,164113</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>15,165476</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>15,169676</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>15,168556</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>15,167146</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>15,165736</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>15,162301</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>15,148018</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>15,143383</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>15,131639</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>15,108545</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>15,107122</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>15,105696</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>15,107350</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>15,127825</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>15,150688</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>15,183360</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>15,164418</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>15,163008</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>15,161598</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>15,131798</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>15,176954</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>15,282389</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>15,277922</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>15,297657</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>15,296244</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>15,294627</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>15,298766</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>15,286555</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>15,276288</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>15,273273</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>15,270396</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>15,268982</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>15,267568</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>15,240367</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>15,234443</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>15,255399</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>15,261222</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>15,268881</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>15,267470</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>15,266058</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>15,255667</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,223127</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>15,241963</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>15,278213</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>15,259320</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>15,257910</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>15,256502</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>15,259324</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>15,250444</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,219247</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,206442</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,200600</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,199182</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,197765</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,150800</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,107117</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,097948</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,088998</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,077854</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,076422</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,074989</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,086466</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,099685</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,089801</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,066136</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,066090</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,064652</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,063213</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,041867</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,024940</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>14,964743</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>14,966147</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>14,996633</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>14,995191</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>14,993748</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,010627</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,028904</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,051374</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,056228</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,077860</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,076414</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,074967</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,095862</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,105673</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,104241</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,097935</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,088602</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3165,99 +3519,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,150702</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,177760</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,191937</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,179001</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,174648</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,150269</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,148833</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,147509</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,133576</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,130018</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,112040</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,105813</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,078930</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,077493</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,076056</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,051840</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3345,99 +3699,99 @@
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>14,966897</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>14,988849</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>14,993549</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>14,958056</t>
   </si>
   <si>
-    <t>09/11/2024</t>
+    <t>9/11/2024</t>
   </si>
   <si>
     <t>14,956634</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>14,955212</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>14,930054</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>14,935585</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>14,893062</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>14,908588</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>14,904833</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>14,903295</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>14,901825</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>14,889013</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>14,927307</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>14,959477</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3510,136 +3864,139 @@
   <si>
     <t>15,000000</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
-    <t>09/10/2024</t>
-[...35 lines deleted...]
-    <t>27/09/2024</t>
+    <t>9/10/2024</t>
+  </si>
+  <si>
+    <t>8/10/2024</t>
+  </si>
+  <si>
+    <t>7/10/2024</t>
+  </si>
+  <si>
+    <t>6/10/2024</t>
+  </si>
+  <si>
+    <t>5/10/2024</t>
+  </si>
+  <si>
+    <t>4/10/2024</t>
+  </si>
+  <si>
+    <t>3/10/2024</t>
+  </si>
+  <si>
+    <t>2/10/2024</t>
+  </si>
+  <si>
+    <t>1/10/2024</t>
+  </si>
+  <si>
+    <t>30/9/2024</t>
+  </si>
+  <si>
+    <t>29/9/2024</t>
+  </si>
+  <si>
+    <t>28/9/2024</t>
+  </si>
+  <si>
+    <t>27/9/2024</t>
+  </si>
+  <si>
+    <t>26/9/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B601"/>
+  <dimension ref="A1:B661"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -8251,184 +8608,664 @@
       <c r="B579" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="B580" s="0" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="B581" s="0" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1160</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1160</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1160</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1160</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1160</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1160</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1171</v>
+        <v>1181</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1160</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1172</v>
+        <v>1183</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1160</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1173</v>
+        <v>1185</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1160</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1174</v>
+        <v>1187</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1160</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1175</v>
+        <v>1189</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1160</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1160</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1177</v>
+        <v>1193</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1160</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1178</v>
+        <v>1195</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1160</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1179</v>
+        <v>1197</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1160</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1180</v>
+        <v>1199</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1160</v>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B602" s="0" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B603" s="0" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B604" s="0" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B605" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B606" s="0" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B607" s="0" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B608" s="0" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B609" s="0" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B610" s="0" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B611" s="0" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B612" s="0" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B613" s="0" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B614" s="0" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="0" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B615" s="0" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B616" s="0" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B617" s="0" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B618" s="0" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="0" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B619" s="0" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B620" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B621" s="0" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B622" s="0" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B623" s="0" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B624" s="0" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="0" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B625" s="0" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B626" s="0" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B627" s="0" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B628" s="0" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B629" s="0" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B630" s="0" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="0" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B631" s="0" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B632" s="0" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B633" s="0" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B634" s="0" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B635" s="0" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B636" s="0" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="0" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B637" s="0" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="0" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B638" s="0" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="0" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B639" s="0" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="0" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B640" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="0" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B641" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="0" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B642" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B643" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="0" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B644" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="0" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B645" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B646" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B647" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="0" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B648" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="0" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B649" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B650" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B651" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B652" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B653" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="0" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B654" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B655" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B656" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="0" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B657" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B658" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B659" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="0" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B660" s="0" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B661" s="0" t="s">
+        <v>1278</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>