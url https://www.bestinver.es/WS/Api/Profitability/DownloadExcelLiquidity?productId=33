--- v5 (2026-07-19)
+++ v6 (2026-09-18)
@@ -4,59 +4,437 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1300" uniqueCount="1300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1426" uniqueCount="1426">
   <si>
     <t>BESTINVER BONOS INSTITUCIONAL V - CLASE B</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>15,726786</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>15,726264</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>15,697034</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>15,683920</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>15,727392</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>15,725899</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>15,724408</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>15,731385</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>15,788958</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>15,821701</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>15,819745</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>15,829382</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>15,827919</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>15,826456</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>15,818870</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>15,804175</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>15,822250</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>15,836660</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>15,847679</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>15,846216</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>15,844753</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>15,861385</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>15,869953</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>15,869565</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>15,854402</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>15,857156</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>15,855694</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>15,854231</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>15,854423</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>15,851349</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>15,850143</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>15,870964</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>15,875329</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>15,873868</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>15,872406</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>15,884424</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>15,873628</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>15,874225</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>15,868753</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>15,882032</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>15,880576</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>15,879121</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>15,876648</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>15,883375</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>15,874037</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>15,852647</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>15,825583</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>15,824126</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>15,822669</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>15,820221</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>15,818558</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>15,840887</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>15,830394</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>15,803578</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>15,802120</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>15,800662</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>15,793935</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>15,815438</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>15,823546</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>15,833757</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>15,836180</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>15,834721</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>15,833262</t>
   </si>
   <si>
     <t>16/7/2026</t>
   </si>
   <si>
     <t>15,840977</t>
   </si>
   <si>
     <t>15/7/2026</t>
   </si>
   <si>
     <t>15,843810</t>
   </si>
   <si>
     <t>14/7/2026</t>
   </si>
   <si>
     <t>15,848368</t>
   </si>
   <si>
     <t>13/7/2026</t>
   </si>
   <si>
     <t>15,857719</t>
   </si>
@@ -3952,51 +4330,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B661"/>
+  <dimension ref="A1:B724"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -9080,192 +9458,696 @@
       <c r="B638" s="0" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
         <v>1275</v>
       </c>
       <c r="B639" s="0" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
         <v>1277</v>
       </c>
       <c r="B640" s="0" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
         <v>1279</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1278</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1278</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1278</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1278</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1278</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1278</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1278</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1288</v>
+        <v>1297</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1278</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1289</v>
+        <v>1299</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1278</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1290</v>
+        <v>1301</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1278</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1278</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1292</v>
+        <v>1305</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1278</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1293</v>
+        <v>1307</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1278</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1294</v>
+        <v>1309</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1278</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1295</v>
+        <v>1311</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1278</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1296</v>
+        <v>1313</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1278</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1278</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1298</v>
+        <v>1317</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1278</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1299</v>
+        <v>1319</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1278</v>
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B662" s="0" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="0" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B663" s="0" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="0" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B664" s="0" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="0" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B665" s="0" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B666" s="0" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B667" s="0" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B668" s="0" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B669" s="0" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B670" s="0" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B671" s="0" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="0" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B672" s="0" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B673" s="0" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B674" s="0" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="0" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B675" s="0" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B676" s="0" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="0" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B677" s="0" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B678" s="0" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B679" s="0" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="0" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B680" s="0" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B681" s="0" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="0" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B682" s="0" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="0" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B683" s="0" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="0" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B684" s="0" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="0" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B685" s="0" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="0" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B686" s="0" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="0" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B687" s="0" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="0" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B688" s="0" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="0" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B689" s="0" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="0" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B690" s="0" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="0" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B691" s="0" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="0" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B692" s="0" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B693" s="0" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="0" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B694" s="0" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="0" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B695" s="0" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="0" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B696" s="0" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="0" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B697" s="0" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B698" s="0" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="0" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B699" s="0" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B700" s="0" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="0" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B701" s="0" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="0" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B702" s="0" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="0" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B703" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="0" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B704" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B705" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B706" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B707" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B708" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B709" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="0" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B710" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="0" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B711" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="0" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B712" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="0" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B713" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="0" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B714" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="0" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B715" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B716" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="0" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B717" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B718" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B719" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B720" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="0" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B721" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B722" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B723" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B724" s="0" t="s">
+        <v>1404</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>