--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -4,59 +4,323 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1320" uniqueCount="1320">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1408" uniqueCount="1408">
   <si>
     <t>BESTINVER PLAN NORTEAMERICA, F.P</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>17/9/2026</t>
+  </si>
+  <si>
+    <t>16,422940</t>
+  </si>
+  <si>
+    <t>16/9/2026</t>
+  </si>
+  <si>
+    <t>16,244556</t>
+  </si>
+  <si>
+    <t>15/9/2026</t>
+  </si>
+  <si>
+    <t>16,179347</t>
+  </si>
+  <si>
+    <t>14/9/2026</t>
+  </si>
+  <si>
+    <t>16,195411</t>
+  </si>
+  <si>
+    <t>13/9/2026</t>
+  </si>
+  <si>
+    <t>16,329705</t>
+  </si>
+  <si>
+    <t>12/9/2026</t>
+  </si>
+  <si>
+    <t>16,330424</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>16,331143</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>16,225086</t>
+  </si>
+  <si>
+    <t>9/9/2026</t>
+  </si>
+  <si>
+    <t>16,333607</t>
+  </si>
+  <si>
+    <t>8/9/2026</t>
+  </si>
+  <si>
+    <t>16,411888</t>
+  </si>
+  <si>
+    <t>7/9/2026</t>
+  </si>
+  <si>
+    <t>16,506160</t>
+  </si>
+  <si>
+    <t>6/9/2026</t>
+  </si>
+  <si>
+    <t>16,521330</t>
+  </si>
+  <si>
+    <t>5/9/2026</t>
+  </si>
+  <si>
+    <t>16,522055</t>
+  </si>
+  <si>
+    <t>4/9/2026</t>
+  </si>
+  <si>
+    <t>16,522781</t>
+  </si>
+  <si>
+    <t>3/9/2026</t>
+  </si>
+  <si>
+    <t>16,495518</t>
+  </si>
+  <si>
+    <t>2/9/2026</t>
+  </si>
+  <si>
+    <t>16,406079</t>
+  </si>
+  <si>
+    <t>1/9/2026</t>
+  </si>
+  <si>
+    <t>16,314411</t>
+  </si>
+  <si>
+    <t>31/8/2026</t>
+  </si>
+  <si>
+    <t>16,433877</t>
+  </si>
+  <si>
+    <t>30/8/2026</t>
+  </si>
+  <si>
+    <t>16,535909</t>
+  </si>
+  <si>
+    <t>29/8/2026</t>
+  </si>
+  <si>
+    <t>16,536634</t>
+  </si>
+  <si>
+    <t>28/8/2026</t>
+  </si>
+  <si>
+    <t>16,537357</t>
+  </si>
+  <si>
+    <t>27/8/2026</t>
+  </si>
+  <si>
+    <t>16,499688</t>
+  </si>
+  <si>
+    <t>26/8/2026</t>
+  </si>
+  <si>
+    <t>16,357257</t>
+  </si>
+  <si>
+    <t>25/8/2026</t>
+  </si>
+  <si>
+    <t>16,312648</t>
+  </si>
+  <si>
+    <t>24/8/2026</t>
+  </si>
+  <si>
+    <t>16,241778</t>
+  </si>
+  <si>
+    <t>23/8/2026</t>
+  </si>
+  <si>
+    <t>16,288407</t>
+  </si>
+  <si>
+    <t>22/8/2026</t>
+  </si>
+  <si>
+    <t>16,289134</t>
+  </si>
+  <si>
+    <t>21/8/2026</t>
+  </si>
+  <si>
+    <t>16,289831</t>
+  </si>
+  <si>
+    <t>20/8/2026</t>
+  </si>
+  <si>
+    <t>16,237714</t>
+  </si>
+  <si>
+    <t>19/8/2026</t>
+  </si>
+  <si>
+    <t>16,345834</t>
+  </si>
+  <si>
+    <t>18/8/2026</t>
+  </si>
+  <si>
+    <t>16,465701</t>
+  </si>
+  <si>
+    <t>17/8/2026</t>
+  </si>
+  <si>
+    <t>16,719799</t>
+  </si>
+  <si>
+    <t>16/8/2026</t>
+  </si>
+  <si>
+    <t>16,776718</t>
+  </si>
+  <si>
+    <t>15/8/2026</t>
+  </si>
+  <si>
+    <t>16,777454</t>
+  </si>
+  <si>
+    <t>14/8/2026</t>
+  </si>
+  <si>
+    <t>16,778190</t>
+  </si>
+  <si>
+    <t>13/8/2026</t>
+  </si>
+  <si>
+    <t>16,901189</t>
+  </si>
+  <si>
+    <t>12/8/2026</t>
+  </si>
+  <si>
+    <t>16,811197</t>
+  </si>
+  <si>
+    <t>11/8/2026</t>
+  </si>
+  <si>
+    <t>16,739466</t>
+  </si>
+  <si>
+    <t>10/8/2026</t>
+  </si>
+  <si>
+    <t>16,759810</t>
+  </si>
+  <si>
+    <t>9/8/2026</t>
+  </si>
+  <si>
+    <t>16,817109</t>
+  </si>
+  <si>
+    <t>8/8/2026</t>
+  </si>
+  <si>
+    <t>16,817852</t>
+  </si>
+  <si>
+    <t>7/8/2026</t>
+  </si>
+  <si>
+    <t>16,818594</t>
+  </si>
+  <si>
+    <t>6/8/2026</t>
+  </si>
+  <si>
+    <t>16,695878</t>
+  </si>
+  <si>
+    <t>5/8/2026</t>
+  </si>
+  <si>
+    <t>16,668453</t>
   </si>
   <si>
     <t>4/8/2026</t>
   </si>
   <si>
     <t>16,691999</t>
   </si>
   <si>
     <t>3/8/2026</t>
   </si>
   <si>
     <t>16,475183</t>
   </si>
   <si>
     <t>2/8/2026</t>
   </si>
   <si>
     <t>16,062658</t>
   </si>
   <si>
     <t>1/8/2026</t>
   </si>
   <si>
     <t>16,063372</t>
   </si>
@@ -4012,51 +4276,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B661"/>
+  <dimension ref="A1:B705"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -4684,403 +4948,403 @@
       <c r="B81" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>259</v>
       </c>
@@ -9301,31 +9565,383 @@
         <v>1313</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
         <v>1314</v>
       </c>
       <c r="B659" s="0" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
         <v>1316</v>
       </c>
       <c r="B660" s="0" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
         <v>1318</v>
       </c>
       <c r="B661" s="0" t="s">
         <v>1319</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B662" s="0" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B663" s="0" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="0" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B664" s="0" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="0" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B665" s="0" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="0" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B666" s="0" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B667" s="0" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B668" s="0" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="0" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B669" s="0" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="0" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B670" s="0" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B671" s="0" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B672" s="0" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="0" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B673" s="0" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B674" s="0" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="0" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B675" s="0" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="0" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B676" s="0" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="0" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B677" s="0" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="0" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B678" s="0" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="0" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B679" s="0" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B680" s="0" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B681" s="0" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="0" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B682" s="0" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B683" s="0" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="0" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B684" s="0" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="0" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B685" s="0" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B686" s="0" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="0" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B687" s="0" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B688" s="0" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="0" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B689" s="0" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="0" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B690" s="0" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="0" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B691" s="0" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="0" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B692" s="0" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B693" s="0" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="0" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B694" s="0" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B695" s="0" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="0" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B696" s="0" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="0" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B697" s="0" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="0" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B698" s="0" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B699" s="0" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B700" s="0" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="0" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B701" s="0" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="0" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B702" s="0" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B703" s="0" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B704" s="0" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B705" s="0" t="s">
+        <v>1407</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>