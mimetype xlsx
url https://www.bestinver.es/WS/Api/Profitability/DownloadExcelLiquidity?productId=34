--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -4,59 +4,323 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1039" uniqueCount="1039">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1127" uniqueCount="1127">
   <si>
     <t>BESTINVER PLAN NORTEAMERICA, F.P</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>15,648394</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>15,724617</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15,812531</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>15,744823</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>15,745520</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>15,746216</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15,677858</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,726691</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,550637</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,609058</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,691535</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,692229</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,692923</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>15,456254</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,404141</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,285328</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,165586</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>15,058646</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>15,059320</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>15,059992</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>15,076401</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>15,070740</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>14,750546</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>14,786847</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>14,741937</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>14,742587</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>14,743238</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>14,743888</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>14,631670</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>14,584364</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>14,241699</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>14,226627</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>14,227257</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>14,227887</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>14,491098</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>14,711889</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>14,549818</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>14,592178</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>14,430572</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>14,431210</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>14,431847</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>14,692137</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>14,835397</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>14,969153</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>14,951993</t>
   </si>
   <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>14,897825</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>14,898484</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>14,899143</t>
   </si>
@@ -3169,51 +3433,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B520"/>
+  <dimension ref="A1:B564"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -7332,29 +7596,381 @@
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="B518" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="B519" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="B520" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
+    <row r="521">
+      <c r="A521" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B521" s="0" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B522" s="0" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B524" s="0" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B525" s="0" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B526" s="0" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B527" s="0" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B529" s="0" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B530" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B531" s="0" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B532" s="0" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B533" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B534" s="0" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B535" s="0" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B536" s="0" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B537" s="0" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B538" s="0" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B539" s="0" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B540" s="0" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B541" s="0" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B542" s="0" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B544" s="0" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B545" s="0" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B546" s="0" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B547" s="0" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B548" s="0" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B549" s="0" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B550" s="0" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B551" s="0" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B552" s="0" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B553" s="0" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B554" s="0" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B555" s="0" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B558" s="0" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B559" s="0" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B560" s="0" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B561" s="0" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B562" s="0" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>1126</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>