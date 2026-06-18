--- v3 (2026-05-01)
+++ v4 (2026-06-18)
@@ -1,773 +1,1064 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1127" uniqueCount="1127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1224" uniqueCount="1224">
   <si>
     <t>BESTINVER PLAN NORTEAMERICA, F.P</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>17/6/2026</t>
+  </si>
+  <si>
+    <t>15,840426</t>
+  </si>
+  <si>
+    <t>16/6/2026</t>
+  </si>
+  <si>
+    <t>16,000516</t>
+  </si>
+  <si>
+    <t>15/6/2026</t>
+  </si>
+  <si>
+    <t>16,125358</t>
+  </si>
+  <si>
+    <t>14/6/2026</t>
+  </si>
+  <si>
+    <t>15,886663</t>
+  </si>
+  <si>
+    <t>13/6/2026</t>
+  </si>
+  <si>
+    <t>15,887348</t>
+  </si>
+  <si>
+    <t>12/6/2026</t>
+  </si>
+  <si>
+    <t>15,888046</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>15,824172</t>
+  </si>
+  <si>
+    <t>10/6/2026</t>
+  </si>
+  <si>
+    <t>15,604595</t>
+  </si>
+  <si>
+    <t>9/6/2026</t>
+  </si>
+  <si>
+    <t>15,876495</t>
+  </si>
+  <si>
+    <t>8/6/2026</t>
+  </si>
+  <si>
+    <t>15,825570</t>
+  </si>
+  <si>
+    <t>7/6/2026</t>
+  </si>
+  <si>
+    <t>15,836462</t>
+  </si>
+  <si>
+    <t>6/6/2026</t>
+  </si>
+  <si>
+    <t>15,837163</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>15,837863</t>
+  </si>
+  <si>
+    <t>4/6/2026</t>
+  </si>
+  <si>
+    <t>16,074896</t>
+  </si>
+  <si>
+    <t>3/6/2026</t>
+  </si>
+  <si>
+    <t>15,983984</t>
+  </si>
+  <si>
+    <t>2/6/2026</t>
+  </si>
+  <si>
+    <t>16,096573</t>
+  </si>
+  <si>
+    <t>1/6/2026</t>
+  </si>
+  <si>
+    <t>16,148437</t>
+  </si>
+  <si>
+    <t>31/5/2026</t>
+  </si>
+  <si>
+    <t>16,098350</t>
+  </si>
+  <si>
+    <t>30/5/2026</t>
+  </si>
+  <si>
+    <t>16,099066</t>
+  </si>
+  <si>
+    <t>29/5/2026</t>
+  </si>
+  <si>
+    <t>16,099781</t>
+  </si>
+  <si>
+    <t>28/5/2026</t>
+  </si>
+  <si>
+    <t>16,050381</t>
+  </si>
+  <si>
+    <t>27/5/2026</t>
+  </si>
+  <si>
+    <t>15,993187</t>
+  </si>
+  <si>
+    <t>26/5/2026</t>
+  </si>
+  <si>
+    <t>15,975520</t>
+  </si>
+  <si>
+    <t>25/5/2026</t>
+  </si>
+  <si>
+    <t>15,957949</t>
+  </si>
+  <si>
+    <t>24/5/2026</t>
+  </si>
+  <si>
+    <t>16,010443</t>
+  </si>
+  <si>
+    <t>23/5/2026</t>
+  </si>
+  <si>
+    <t>16,011139</t>
+  </si>
+  <si>
+    <t>22/5/2026</t>
+  </si>
+  <si>
+    <t>16,011837</t>
+  </si>
+  <si>
+    <t>21/5/2026</t>
+  </si>
+  <si>
+    <t>15,979122</t>
+  </si>
+  <si>
+    <t>20/5/2026</t>
+  </si>
+  <si>
+    <t>15,976626</t>
+  </si>
+  <si>
+    <t>19/5/2026</t>
+  </si>
+  <si>
+    <t>15,777559</t>
+  </si>
+  <si>
+    <t>18/5/2026</t>
+  </si>
+  <si>
+    <t>15,884616</t>
+  </si>
+  <si>
+    <t>17/5/2026</t>
+  </si>
+  <si>
+    <t>15,932297</t>
+  </si>
+  <si>
+    <t>16/5/2026</t>
+  </si>
+  <si>
+    <t>15,933642</t>
+  </si>
+  <si>
+    <t>15/5/2026</t>
+  </si>
+  <si>
+    <t>14/5/2026</t>
+  </si>
+  <si>
+    <t>16,109428</t>
+  </si>
+  <si>
+    <t>13/5/2026</t>
+  </si>
+  <si>
+    <t>15,901938</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>15,790059</t>
+  </si>
+  <si>
+    <t>11/5/2026</t>
+  </si>
+  <si>
+    <t>15,772345</t>
+  </si>
+  <si>
+    <t>10/5/2026</t>
+  </si>
+  <si>
+    <t>15,849562</t>
+  </si>
+  <si>
+    <t>9/5/2026</t>
+  </si>
+  <si>
+    <t>15,850250</t>
+  </si>
+  <si>
+    <t>8/5/2026</t>
+  </si>
+  <si>
+    <t>15,850941</t>
+  </si>
+  <si>
+    <t>7/5/2026</t>
+  </si>
+  <si>
+    <t>15,855824</t>
+  </si>
+  <si>
+    <t>6/5/2026</t>
+  </si>
+  <si>
+    <t>15,892669</t>
+  </si>
+  <si>
+    <t>5/5/2026</t>
+  </si>
+  <si>
+    <t>15,728564</t>
+  </si>
+  <si>
+    <t>4/5/2026</t>
+  </si>
+  <si>
+    <t>15,648721</t>
+  </si>
+  <si>
+    <t>3/5/2026</t>
+  </si>
+  <si>
+    <t>15,706888</t>
+  </si>
+  <si>
+    <t>2/5/2026</t>
+  </si>
+  <si>
+    <t>15,707583</t>
+  </si>
+  <si>
+    <t>1/5/2026</t>
+  </si>
+  <si>
+    <t>15,708278</t>
+  </si>
+  <si>
+    <t>30/4/2026</t>
+  </si>
+  <si>
+    <t>15,638883</t>
+  </si>
+  <si>
+    <t>29/4/2026</t>
   </si>
   <si>
     <t>15,648394</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>28/4/2026</t>
   </si>
   <si>
     <t>15,724617</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/4/2026</t>
   </si>
   <si>
     <t>15,812531</t>
   </si>
   <si>
-    <t>26/04/2026</t>
+    <t>26/4/2026</t>
   </si>
   <si>
     <t>15,744823</t>
   </si>
   <si>
-    <t>25/04/2026</t>
+    <t>25/4/2026</t>
   </si>
   <si>
     <t>15,745520</t>
   </si>
   <si>
-    <t>24/04/2026</t>
+    <t>24/4/2026</t>
   </si>
   <si>
     <t>15,746216</t>
   </si>
   <si>
-    <t>23/04/2026</t>
+    <t>23/4/2026</t>
   </si>
   <si>
     <t>15,677858</t>
   </si>
   <si>
-    <t>22/04/2026</t>
+    <t>22/4/2026</t>
   </si>
   <si>
     <t>15,726691</t>
   </si>
   <si>
-    <t>21/04/2026</t>
+    <t>21/4/2026</t>
   </si>
   <si>
     <t>15,550637</t>
   </si>
   <si>
-    <t>20/04/2026</t>
+    <t>20/4/2026</t>
   </si>
   <si>
     <t>15,609058</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>19/4/2026</t>
   </si>
   <si>
     <t>15,691535</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/4/2026</t>
   </si>
   <si>
     <t>15,692229</t>
   </si>
   <si>
-    <t>17/04/2026</t>
+    <t>17/4/2026</t>
   </si>
   <si>
     <t>15,692923</t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>16/4/2026</t>
   </si>
   <si>
     <t>15,456254</t>
   </si>
   <si>
-    <t>15/04/2026</t>
+    <t>15/4/2026</t>
   </si>
   <si>
     <t>15,404141</t>
   </si>
   <si>
-    <t>14/04/2026</t>
+    <t>14/4/2026</t>
   </si>
   <si>
     <t>15,285328</t>
   </si>
   <si>
-    <t>13/04/2026</t>
+    <t>13/4/2026</t>
   </si>
   <si>
     <t>15,165586</t>
   </si>
   <si>
-    <t>12/04/2026</t>
+    <t>12/4/2026</t>
   </si>
   <si>
     <t>15,058646</t>
   </si>
   <si>
-    <t>11/04/2026</t>
+    <t>11/4/2026</t>
   </si>
   <si>
     <t>15,059320</t>
   </si>
   <si>
-    <t>10/04/2026</t>
+    <t>10/4/2026</t>
   </si>
   <si>
     <t>15,059992</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>9/4/2026</t>
   </si>
   <si>
     <t>15,076401</t>
   </si>
   <si>
-    <t>08/04/2026</t>
+    <t>8/4/2026</t>
   </si>
   <si>
     <t>15,070740</t>
   </si>
   <si>
-    <t>07/04/2026</t>
+    <t>7/4/2026</t>
   </si>
   <si>
     <t>14,750546</t>
   </si>
   <si>
-    <t>06/04/2026</t>
+    <t>6/4/2026</t>
   </si>
   <si>
     <t>14,786847</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>5/4/2026</t>
   </si>
   <si>
     <t>14,741937</t>
   </si>
   <si>
-    <t>04/04/2026</t>
+    <t>4/4/2026</t>
   </si>
   <si>
     <t>14,742587</t>
   </si>
   <si>
-    <t>03/04/2026</t>
+    <t>3/4/2026</t>
   </si>
   <si>
     <t>14,743238</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>2/4/2026</t>
   </si>
   <si>
     <t>14,743888</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>1/4/2026</t>
   </si>
   <si>
     <t>14,631670</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>31/3/2026</t>
   </si>
   <si>
     <t>14,584364</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>30/3/2026</t>
   </si>
   <si>
     <t>14,241699</t>
   </si>
   <si>
-    <t>29/03/2026</t>
+    <t>29/3/2026</t>
   </si>
   <si>
     <t>14,226627</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>28/3/2026</t>
   </si>
   <si>
     <t>14,227257</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>27/3/2026</t>
   </si>
   <si>
     <t>14,227887</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>26/3/2026</t>
   </si>
   <si>
     <t>14,491098</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>25/3/2026</t>
   </si>
   <si>
     <t>14,711889</t>
   </si>
   <si>
-    <t>24/03/2026</t>
+    <t>24/3/2026</t>
   </si>
   <si>
     <t>14,549818</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>23/3/2026</t>
   </si>
   <si>
     <t>14,592178</t>
   </si>
   <si>
-    <t>22/03/2026</t>
+    <t>22/3/2026</t>
   </si>
   <si>
     <t>14,430572</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>21/3/2026</t>
   </si>
   <si>
     <t>14,431210</t>
   </si>
   <si>
-    <t>20/03/2026</t>
+    <t>20/3/2026</t>
   </si>
   <si>
     <t>14,431847</t>
   </si>
   <si>
-    <t>19/03/2026</t>
+    <t>19/3/2026</t>
   </si>
   <si>
     <t>14,692137</t>
   </si>
   <si>
-    <t>18/03/2026</t>
+    <t>18/3/2026</t>
   </si>
   <si>
     <t>14,835397</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>17/3/2026</t>
   </si>
   <si>
     <t>14,969153</t>
   </si>
   <si>
-    <t>16/03/2026</t>
+    <t>16/3/2026</t>
   </si>
   <si>
     <t>14,951993</t>
   </si>
   <si>
-    <t>15/03/2026</t>
+    <t>15/3/2026</t>
   </si>
   <si>
     <t>14,897825</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>14/3/2026</t>
   </si>
   <si>
     <t>14,898484</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/3/2026</t>
   </si>
   <si>
     <t>14,899143</t>
   </si>
   <si>
-    <t>12/03/2026</t>
+    <t>12/3/2026</t>
   </si>
   <si>
     <t>14,862910</t>
   </si>
   <si>
-    <t>11/03/2026</t>
+    <t>11/3/2026</t>
   </si>
   <si>
     <t>15,073961</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>10/3/2026</t>
   </si>
   <si>
     <t>15,049953</t>
   </si>
   <si>
-    <t>09/03/2026</t>
+    <t>9/3/2026</t>
   </si>
   <si>
     <t>15,058703</t>
   </si>
   <si>
-    <t>08/03/2026</t>
+    <t>8/3/2026</t>
   </si>
   <si>
     <t>14,954383</t>
   </si>
   <si>
-    <t>07/03/2026</t>
+    <t>7/3/2026</t>
   </si>
   <si>
     <t>15,280422</t>
   </si>
   <si>
-    <t>06/03/2026</t>
+    <t>6/3/2026</t>
   </si>
   <si>
     <t>14,955689</t>
   </si>
   <si>
-    <t>05/03/2026</t>
+    <t>5/3/2026</t>
   </si>
   <si>
     <t>15,240115</t>
   </si>
   <si>
-    <t>04/03/2026</t>
+    <t>4/3/2026</t>
   </si>
   <si>
     <t>15,300896</t>
   </si>
   <si>
-    <t>03/03/2026</t>
+    <t>3/3/2026</t>
   </si>
   <si>
     <t>15,230370</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15,328173</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>1/3/2026</t>
   </si>
   <si>
     <t>15,173791</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>28/2/2026</t>
   </si>
   <si>
     <t>15,174461</t>
   </si>
   <si>
-    <t>27/02/2026</t>
+    <t>27/2/2026</t>
   </si>
   <si>
     <t>15,175130</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/2/2026</t>
   </si>
   <si>
     <t>15,290087</t>
   </si>
   <si>
-    <t>25/02/2026</t>
+    <t>25/2/2026</t>
   </si>
   <si>
     <t>15,386431</t>
   </si>
   <si>
-    <t>24/02/2026</t>
+    <t>24/2/2026</t>
   </si>
   <si>
     <t>15,281685</t>
   </si>
   <si>
-    <t>23/02/2026</t>
+    <t>23/2/2026</t>
   </si>
   <si>
     <t>15,161855</t>
   </si>
   <si>
-    <t>22/02/2026</t>
-[...5 lines deleted...]
-    <t>21/02/2026</t>
+    <t>22/2/2026</t>
+  </si>
+  <si>
+    <t>15,342743</t>
+  </si>
+  <si>
+    <t>21/2/2026</t>
   </si>
   <si>
     <t>15,344786</t>
   </si>
   <si>
-    <t>20/02/2026</t>
+    <t>20/2/2026</t>
   </si>
   <si>
     <t>15,345472</t>
   </si>
   <si>
-    <t>19/02/2026</t>
+    <t>19/2/2026</t>
   </si>
   <si>
     <t>15,255408</t>
   </si>
   <si>
-    <t>18/02/2026</t>
+    <t>18/2/2026</t>
   </si>
   <si>
     <t>15,278194</t>
   </si>
   <si>
-    <t>17/02/2026</t>
+    <t>17/2/2026</t>
   </si>
   <si>
     <t>15,068221</t>
   </si>
   <si>
-    <t>16/02/2026</t>
+    <t>16/2/2026</t>
   </si>
   <si>
     <t>15,083513</t>
   </si>
   <si>
-    <t>15/02/2026</t>
+    <t>15/2/2026</t>
   </si>
   <si>
     <t>15,061236</t>
   </si>
   <si>
-    <t>14/02/2026</t>
+    <t>14/2/2026</t>
   </si>
   <si>
     <t>15,061898</t>
   </si>
   <si>
-    <t>13/02/2026</t>
+    <t>13/2/2026</t>
   </si>
   <si>
     <t>15,062558</t>
   </si>
   <si>
-    <t>12/02/2026</t>
+    <t>12/2/2026</t>
   </si>
   <si>
     <t>15,050912</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>11/2/2026</t>
   </si>
   <si>
     <t>15,263245</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>10/2/2026</t>
   </si>
   <si>
     <t>15,278300</t>
   </si>
   <si>
-    <t>09/02/2026</t>
+    <t>9/2/2026</t>
   </si>
   <si>
     <t>15,305849</t>
   </si>
   <si>
-    <t>08/02/2026</t>
+    <t>8/2/2026</t>
   </si>
   <si>
     <t>15,322544</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>7/2/2026</t>
   </si>
   <si>
     <t>15,323220</t>
   </si>
   <si>
-    <t>06/02/2026</t>
-[...5 lines deleted...]
-    <t>05/02/2026</t>
+    <t>6/2/2026</t>
+  </si>
+  <si>
+    <t>15,323898</t>
+  </si>
+  <si>
+    <t>5/2/2026</t>
   </si>
   <si>
     <t>15,068679</t>
   </si>
   <si>
-    <t>04/02/2026</t>
+    <t>4/2/2026</t>
   </si>
   <si>
     <t>15,206994</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>3/2/2026</t>
   </si>
   <si>
     <t>15,124025</t>
   </si>
   <si>
-    <t>02/02/2026</t>
+    <t>2/2/2026</t>
   </si>
   <si>
     <t>15,258751</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>1/2/2026</t>
   </si>
   <si>
     <t>15,117143</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>31/1/2026</t>
   </si>
   <si>
     <t>15,117807</t>
   </si>
   <si>
-    <t>30/01/2026</t>
+    <t>30/1/2026</t>
   </si>
   <si>
     <t>15,118470</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>29/1/2026</t>
   </si>
   <si>
     <t>15,066989</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>28/1/2026</t>
   </si>
   <si>
     <t>15,122379</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/1/2026</t>
   </si>
   <si>
     <t>15,014471</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>26/1/2026</t>
   </si>
   <si>
     <t>15,221872</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/1/2026</t>
   </si>
   <si>
     <t>15,215674</t>
   </si>
   <si>
-    <t>24/01/2026</t>
+    <t>24/1/2026</t>
   </si>
   <si>
     <t>15,216339</t>
   </si>
   <si>
-    <t>23/01/2026</t>
+    <t>23/1/2026</t>
   </si>
   <si>
     <t>15,217005</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/1/2026</t>
   </si>
   <si>
     <t>15,322205</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>21/1/2026</t>
   </si>
   <si>
     <t>15,327580</t>
   </si>
   <si>
-    <t>20/01/2026</t>
+    <t>20/1/2026</t>
   </si>
   <si>
     <t>15,107571</t>
   </si>
   <si>
-    <t>19/01/2026</t>
+    <t>19/1/2026</t>
   </si>
   <si>
     <t>15,485831</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>18/1/2026</t>
   </si>
   <si>
     <t>15,544804</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>17/1/2026</t>
   </si>
   <si>
     <t>15,545481</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>16/1/2026</t>
   </si>
   <si>
     <t>15,546157</t>
   </si>
   <si>
-    <t>15/01/2026</t>
+    <t>15/1/2026</t>
   </si>
   <si>
     <t>15,544175</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>14/1/2026</t>
   </si>
   <si>
     <t>15,441500</t>
   </si>
   <si>
-    <t>13/01/2026</t>
+    <t>13/1/2026</t>
   </si>
   <si>
     <t>15,557544</t>
   </si>
   <si>
-    <t>12/01/2026</t>
+    <t>12/1/2026</t>
   </si>
   <si>
     <t>15,603981</t>
   </si>
   <si>
-    <t>11/01/2026</t>
+    <t>11/1/2026</t>
   </si>
   <si>
     <t>15,629064</t>
   </si>
   <si>
-    <t>10/01/2026</t>
+    <t>10/1/2026</t>
   </si>
   <si>
     <t>15,629752</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>9/1/2026</t>
   </si>
   <si>
     <t>15,630440</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>8/1/2026</t>
   </si>
   <si>
     <t>15,533270</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>7/1/2026</t>
   </si>
   <si>
     <t>15,476296</t>
   </si>
   <si>
-    <t>06/01/2026</t>
+    <t>6/1/2026</t>
   </si>
   <si>
     <t>15,504684</t>
   </si>
   <si>
-    <t>05/01/2026</t>
+    <t>5/1/2026</t>
   </si>
   <si>
     <t>15,305495</t>
   </si>
   <si>
-    <t>04/01/2026</t>
+    <t>4/1/2026</t>
   </si>
   <si>
     <t>15,180904</t>
   </si>
   <si>
-    <t>03/01/2026</t>
+    <t>3/1/2026</t>
   </si>
   <si>
     <t>15,181562</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>2/1/2026</t>
   </si>
   <si>
     <t>15,182219</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>1/1/2026</t>
   </si>
   <si>
     <t>15,138023</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>15,138684</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>15,240791</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>15,213401</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
@@ -861,99 +1152,99 @@
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>15,109762</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>15,110427</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>15,338814</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>15,310980</t>
   </si>
   <si>
-    <t>09/12/2025</t>
-[...5 lines deleted...]
-    <t>08/12/2025</t>
+    <t>9/12/2025</t>
+  </si>
+  <si>
+    <t>15,278843</t>
+  </si>
+  <si>
+    <t>8/12/2025</t>
   </si>
   <si>
     <t>15,272762</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>7/12/2025</t>
   </si>
   <si>
     <t>15,294635</t>
   </si>
   <si>
-    <t>06/12/2025</t>
+    <t>6/12/2025</t>
   </si>
   <si>
     <t>15,295301</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>5/12/2025</t>
   </si>
   <si>
     <t>15,295964</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>4/12/2025</t>
   </si>
   <si>
     <t>15,247722</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>3/12/2025</t>
   </si>
   <si>
     <t>15,188135</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>2/12/2025</t>
   </si>
   <si>
     <t>15,192015</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>1/12/2025</t>
   </si>
   <si>
     <t>15,158831</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>15,266790</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>15,267463</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>15,268136</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
@@ -1026,114 +1317,114 @@
   <si>
     <t>14,949891</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>14,950541</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>14,951184</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>14,924376</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
-    <t>15,202911</t>
+    <t>15,457606</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>15,177536</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>15,138848</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>9/11/2025</t>
   </si>
   <si>
     <t>14,935960</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>8/11/2025</t>
   </si>
   <si>
     <t>14,936601</t>
   </si>
   <si>
-    <t>07/11/2025</t>
+    <t>7/11/2025</t>
   </si>
   <si>
     <t>14,937243</t>
   </si>
   <si>
-    <t>06/11/2025</t>
-[...5 lines deleted...]
-    <t>05/11/2025</t>
+    <t>6/11/2025</t>
+  </si>
+  <si>
+    <t>14,888438</t>
+  </si>
+  <si>
+    <t>5/11/2025</t>
   </si>
   <si>
     <t>15,080148</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>4/11/2025</t>
   </si>
   <si>
     <t>15,047958</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>3/11/2025</t>
   </si>
   <si>
     <t>15,168617</t>
   </si>
   <si>
-    <t>02/11/2025</t>
+    <t>2/11/2025</t>
   </si>
   <si>
     <t>15,116627</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>1/11/2025</t>
   </si>
   <si>
     <t>15,117281</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>15,117935</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>15,042389</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>15,188154</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
@@ -1227,1737 +1518,1737 @@
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>14,705796</t>
   </si>
   <si>
     <t>12/10/2025</t>
   </si>
   <si>
     <t>14,410915</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>14,411538</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>14,412161</t>
   </si>
   <si>
-    <t>09/10/2025</t>
+    <t>9/10/2025</t>
   </si>
   <si>
     <t>14,883050</t>
   </si>
   <si>
-    <t>08/10/2025</t>
+    <t>8/10/2025</t>
   </si>
   <si>
     <t>14,843910</t>
   </si>
   <si>
-    <t>07/10/2025</t>
+    <t>7/10/2025</t>
   </si>
   <si>
     <t>14,739977</t>
   </si>
   <si>
-    <t>06/10/2025</t>
-[...5 lines deleted...]
-    <t>05/10/2025</t>
+    <t>6/10/2025</t>
+  </si>
+  <si>
+    <t>14,718128</t>
+  </si>
+  <si>
+    <t>5/10/2025</t>
   </si>
   <si>
     <t>14,678352</t>
   </si>
   <si>
-    <t>04/10/2025</t>
+    <t>4/10/2025</t>
   </si>
   <si>
     <t>14,678989</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>3/10/2025</t>
   </si>
   <si>
     <t>14,679627</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>2/10/2025</t>
   </si>
   <si>
     <t>14,631662</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>1/10/2025</t>
   </si>
   <si>
     <t>14,575617</t>
   </si>
   <si>
-    <t>30/09/2025</t>
+    <t>30/9/2025</t>
   </si>
   <si>
     <t>14,477480</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>29/9/2025</t>
   </si>
   <si>
     <t>14,434129</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>28/9/2025</t>
   </si>
   <si>
     <t>14,445543</t>
   </si>
   <si>
-    <t>27/09/2025</t>
+    <t>27/9/2025</t>
   </si>
   <si>
     <t>14,446167</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>26/9/2025</t>
   </si>
   <si>
     <t>14,446792</t>
   </si>
   <si>
-    <t>25/09/2025</t>
+    <t>25/9/2025</t>
   </si>
   <si>
     <t>14,407146</t>
   </si>
   <si>
-    <t>24/09/2025</t>
+    <t>24/9/2025</t>
   </si>
   <si>
     <t>14,435653</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>23/9/2025</t>
   </si>
   <si>
     <t>14,352941</t>
   </si>
   <si>
-    <t>22/09/2025</t>
+    <t>22/9/2025</t>
   </si>
   <si>
     <t>14,467287</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>21/9/2025</t>
   </si>
   <si>
     <t>14,490887</t>
   </si>
   <si>
-    <t>20/09/2025</t>
+    <t>20/9/2025</t>
   </si>
   <si>
     <t>14,491504</t>
   </si>
   <si>
-    <t>19/09/2025</t>
+    <t>19/9/2025</t>
   </si>
   <si>
     <t>14,492121</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>18/9/2025</t>
   </si>
   <si>
     <t>14,438945</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>17/9/2025</t>
   </si>
   <si>
     <t>14,335658</t>
   </si>
   <si>
-    <t>16/09/2025</t>
+    <t>16/9/2025</t>
   </si>
   <si>
     <t>14,320362</t>
   </si>
   <si>
-    <t>15/09/2025</t>
+    <t>15/9/2025</t>
   </si>
   <si>
     <t>14,460522</t>
   </si>
   <si>
-    <t>14/09/2025</t>
+    <t>14/9/2025</t>
   </si>
   <si>
     <t>14,489320</t>
   </si>
   <si>
-    <t>13/09/2025</t>
+    <t>13/9/2025</t>
   </si>
   <si>
     <t>14,489936</t>
   </si>
   <si>
-    <t>12/09/2025</t>
+    <t>12/9/2025</t>
   </si>
   <si>
     <t>14,490553</t>
   </si>
   <si>
-    <t>11/09/2025</t>
+    <t>11/9/2025</t>
   </si>
   <si>
     <t>14,558760</t>
   </si>
   <si>
-    <t>10/09/2025</t>
+    <t>10/9/2025</t>
   </si>
   <si>
     <t>14,478950</t>
   </si>
   <si>
-    <t>09/09/2025</t>
+    <t>9/9/2025</t>
   </si>
   <si>
     <t>14,402670</t>
   </si>
   <si>
-    <t>08/09/2025</t>
+    <t>8/9/2025</t>
   </si>
   <si>
     <t>14,336114</t>
   </si>
   <si>
-    <t>07/09/2025</t>
+    <t>7/9/2025</t>
   </si>
   <si>
     <t>14,354787</t>
   </si>
   <si>
-    <t>06/09/2025</t>
+    <t>6/9/2025</t>
   </si>
   <si>
     <t>14,355384</t>
   </si>
   <si>
-    <t>05/09/2025</t>
+    <t>5/9/2025</t>
   </si>
   <si>
     <t>14,355980</t>
   </si>
   <si>
-    <t>04/09/2025</t>
+    <t>4/9/2025</t>
   </si>
   <si>
     <t>14,421667</t>
   </si>
   <si>
-    <t>03/09/2025</t>
+    <t>3/9/2025</t>
   </si>
   <si>
     <t>14,322602</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>2/9/2025</t>
   </si>
   <si>
     <t>14,362711</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>1/9/2025</t>
   </si>
   <si>
     <t>14,361793</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>31/8/2025</t>
   </si>
   <si>
     <t>14,388910</t>
   </si>
   <si>
-    <t>30/08/2025</t>
+    <t>30/8/2025</t>
   </si>
   <si>
     <t>14,389509</t>
   </si>
   <si>
-    <t>29/08/2025</t>
+    <t>29/8/2025</t>
   </si>
   <si>
     <t>14,390108</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>28/8/2025</t>
   </si>
   <si>
     <t>14,466443</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>27/8/2025</t>
   </si>
   <si>
     <t>14,465534</t>
   </si>
   <si>
-    <t>26/08/2025</t>
+    <t>26/8/2025</t>
   </si>
   <si>
     <t>14,361790</t>
   </si>
   <si>
-    <t>25/08/2025</t>
+    <t>25/8/2025</t>
   </si>
   <si>
     <t>14,370664</t>
   </si>
   <si>
-    <t>24/08/2025</t>
+    <t>24/8/2025</t>
   </si>
   <si>
     <t>14,332799</t>
   </si>
   <si>
-    <t>23/08/2025</t>
+    <t>23/8/2025</t>
   </si>
   <si>
     <t>14,333401</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/8/2025</t>
   </si>
   <si>
     <t>14,334003</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/8/2025</t>
   </si>
   <si>
     <t>14,212300</t>
   </si>
   <si>
-    <t>20/08/2025</t>
+    <t>20/8/2025</t>
   </si>
   <si>
     <t>14,204724</t>
   </si>
   <si>
-    <t>19/08/2025</t>
+    <t>19/8/2025</t>
   </si>
   <si>
     <t>14,245911</t>
   </si>
   <si>
-    <t>18/08/2025</t>
+    <t>18/8/2025</t>
   </si>
   <si>
     <t>14,326840</t>
   </si>
   <si>
-    <t>17/08/2025</t>
+    <t>17/8/2025</t>
   </si>
   <si>
     <t>14,275695</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>16/8/2025</t>
   </si>
   <si>
     <t>14,276310</t>
   </si>
   <si>
-    <t>15/08/2025</t>
+    <t>15/8/2025</t>
   </si>
   <si>
     <t>14,276925</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>14/8/2025</t>
   </si>
   <si>
     <t>14,327299</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/8/2025</t>
   </si>
   <si>
     <t>14,264051</t>
   </si>
   <si>
-    <t>12/08/2025</t>
+    <t>12/8/2025</t>
   </si>
   <si>
     <t>14,232216</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>11/8/2025</t>
   </si>
   <si>
     <t>14,112124</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>10/8/2025</t>
   </si>
   <si>
     <t>14,149349</t>
   </si>
   <si>
-    <t>09/08/2025</t>
+    <t>9/8/2025</t>
   </si>
   <si>
     <t>14,149967</t>
   </si>
   <si>
-    <t>08/08/2025</t>
+    <t>8/8/2025</t>
   </si>
   <si>
     <t>14,150585</t>
   </si>
   <si>
-    <t>07/08/2025</t>
+    <t>7/8/2025</t>
   </si>
   <si>
     <t>14,077294</t>
   </si>
   <si>
-    <t>06/08/2025</t>
+    <t>6/8/2025</t>
   </si>
   <si>
     <t>14,171895</t>
   </si>
   <si>
-    <t>05/08/2025</t>
+    <t>5/8/2025</t>
   </si>
   <si>
     <t>14,228319</t>
   </si>
   <si>
-    <t>04/08/2025</t>
+    <t>4/8/2025</t>
   </si>
   <si>
     <t>14,296949</t>
   </si>
   <si>
-    <t>03/08/2025</t>
+    <t>3/8/2025</t>
   </si>
   <si>
     <t>14,073576</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>2/8/2025</t>
   </si>
   <si>
     <t>14,074189</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>1/8/2025</t>
   </si>
   <si>
     <t>14,074803</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>31/7/2025</t>
   </si>
   <si>
     <t>14,548608</t>
   </si>
   <si>
-    <t>30/07/2025</t>
+    <t>30/7/2025</t>
   </si>
   <si>
     <t>14,653032</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/7/2025</t>
   </si>
   <si>
     <t>14,538098</t>
   </si>
   <si>
-    <t>28/07/2025</t>
+    <t>28/7/2025</t>
   </si>
   <si>
     <t>14,558413</t>
   </si>
   <si>
-    <t>27/07/2025</t>
+    <t>27/7/2025</t>
   </si>
   <si>
     <t>14,373353</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>26/7/2025</t>
   </si>
   <si>
     <t>14,373963</t>
   </si>
   <si>
-    <t>25/07/2025</t>
+    <t>25/7/2025</t>
   </si>
   <si>
     <t>14,374573</t>
   </si>
   <si>
-    <t>24/07/2025</t>
+    <t>24/7/2025</t>
   </si>
   <si>
     <t>14,303153</t>
   </si>
   <si>
-    <t>23/07/2025</t>
+    <t>23/7/2025</t>
   </si>
   <si>
     <t>14,263156</t>
   </si>
   <si>
-    <t>22/07/2025</t>
-[...5 lines deleted...]
-    <t>21/07/2025</t>
+    <t>22/7/2025</t>
+  </si>
+  <si>
+    <t>14,153573</t>
+  </si>
+  <si>
+    <t>21/7/2025</t>
   </si>
   <si>
     <t>14,189184</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>20/7/2025</t>
   </si>
   <si>
     <t>14,247502</t>
   </si>
   <si>
-    <t>19/07/2025</t>
+    <t>19/7/2025</t>
   </si>
   <si>
     <t>14,248118</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>18/7/2025</t>
   </si>
   <si>
     <t>14,248734</t>
   </si>
   <si>
-    <t>17/07/2025</t>
+    <t>17/7/2025</t>
   </si>
   <si>
     <t>14,320482</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>16/7/2025</t>
   </si>
   <si>
     <t>14,187261</t>
   </si>
   <si>
-    <t>15/07/2025</t>
+    <t>15/7/2025</t>
   </si>
   <si>
     <t>14,187852</t>
   </si>
   <si>
-    <t>14/07/2025</t>
+    <t>14/7/2025</t>
   </si>
   <si>
     <t>14,150784</t>
   </si>
   <si>
-    <t>13/07/2025</t>
+    <t>13/7/2025</t>
   </si>
   <si>
     <t>14,135181</t>
   </si>
   <si>
-    <t>12/07/2025</t>
+    <t>12/7/2025</t>
   </si>
   <si>
     <t>14,135793</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>11/7/2025</t>
   </si>
   <si>
     <t>14,136404</t>
   </si>
   <si>
-    <t>10/07/2025</t>
+    <t>10/7/2025</t>
   </si>
   <si>
     <t>14,182355</t>
   </si>
   <si>
-    <t>09/07/2025</t>
+    <t>9/7/2025</t>
   </si>
   <si>
     <t>14,130904</t>
   </si>
   <si>
-    <t>08/07/2025</t>
+    <t>8/7/2025</t>
   </si>
   <si>
     <t>14,032373</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>7/7/2025</t>
   </si>
   <si>
     <t>14,049931</t>
   </si>
   <si>
-    <t>06/07/2025</t>
+    <t>6/7/2025</t>
   </si>
   <si>
     <t>14,078109</t>
   </si>
   <si>
-    <t>05/07/2025</t>
+    <t>5/7/2025</t>
   </si>
   <si>
     <t>14,078718</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>4/7/2025</t>
   </si>
   <si>
     <t>14,079326</t>
   </si>
   <si>
-    <t>03/07/2025</t>
+    <t>3/7/2025</t>
   </si>
   <si>
     <t>14,104109</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>2/7/2025</t>
   </si>
   <si>
     <t>13,947967</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>1/7/2025</t>
   </si>
   <si>
     <t>13,881662</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>30/6/2025</t>
   </si>
   <si>
     <t>13,849159</t>
   </si>
   <si>
-    <t>29/06/2025</t>
+    <t>29/6/2025</t>
   </si>
   <si>
     <t>13,870805</t>
   </si>
   <si>
-    <t>28/06/2025</t>
+    <t>28/6/2025</t>
   </si>
   <si>
     <t>13,871396</t>
   </si>
   <si>
-    <t>27/06/2025</t>
+    <t>27/6/2025</t>
   </si>
   <si>
     <t>13,871987</t>
   </si>
   <si>
-    <t>26/06/2025</t>
+    <t>26/6/2025</t>
   </si>
   <si>
     <t>13,828071</t>
   </si>
   <si>
-    <t>25/06/2025</t>
+    <t>25/6/2025</t>
   </si>
   <si>
     <t>13,754608</t>
   </si>
   <si>
-    <t>24/06/2025</t>
+    <t>24/6/2025</t>
   </si>
   <si>
     <t>13,793081</t>
   </si>
   <si>
-    <t>23/06/2025</t>
+    <t>23/6/2025</t>
   </si>
   <si>
     <t>13,668250</t>
   </si>
   <si>
-    <t>22/06/2025</t>
+    <t>22/6/2025</t>
   </si>
   <si>
     <t>13,654689</t>
   </si>
   <si>
-    <t>21/06/2025</t>
+    <t>21/6/2025</t>
   </si>
   <si>
     <t>13,655271</t>
   </si>
   <si>
-    <t>20/06/2025</t>
+    <t>20/6/2025</t>
   </si>
   <si>
     <t>13,655854</t>
   </si>
   <si>
-    <t>19/06/2025</t>
+    <t>19/6/2025</t>
   </si>
   <si>
     <t>13,734707</t>
   </si>
   <si>
-    <t>18/06/2025</t>
-[...5 lines deleted...]
-    <t>17/06/2025</t>
+    <t>18/6/2025</t>
+  </si>
+  <si>
+    <t>13,751966</t>
+  </si>
+  <si>
+    <t>17/6/2025</t>
   </si>
   <si>
     <t>13,749518</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>16/6/2025</t>
   </si>
   <si>
     <t>13,783139</t>
   </si>
   <si>
-    <t>15/06/2025</t>
+    <t>15/6/2025</t>
   </si>
   <si>
     <t>13,688503</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>14/6/2025</t>
   </si>
   <si>
     <t>13,689080</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>13/6/2025</t>
   </si>
   <si>
     <t>13,689657</t>
   </si>
   <si>
-    <t>12/06/2025</t>
+    <t>12/6/2025</t>
   </si>
   <si>
     <t>13,818422</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>11/6/2025</t>
   </si>
   <si>
     <t>13,850126</t>
   </si>
   <si>
-    <t>10/06/2025</t>
+    <t>10/6/2025</t>
   </si>
   <si>
     <t>13,958159</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>9/6/2025</t>
   </si>
   <si>
     <t>13,884895</t>
   </si>
   <si>
-    <t>08/06/2025</t>
+    <t>8/6/2025</t>
   </si>
   <si>
     <t>13,900625</t>
   </si>
   <si>
-    <t>07/06/2025</t>
+    <t>7/6/2025</t>
   </si>
   <si>
     <t>13,901208</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>6/6/2025</t>
   </si>
   <si>
     <t>13,901790</t>
   </si>
   <si>
-    <t>05/06/2025</t>
+    <t>5/6/2025</t>
   </si>
   <si>
     <t>13,704461</t>
   </si>
   <si>
-    <t>04/06/2025</t>
+    <t>4/6/2025</t>
   </si>
   <si>
     <t>13,725830</t>
   </si>
   <si>
-    <t>03/06/2025</t>
+    <t>3/6/2025</t>
   </si>
   <si>
     <t>13,753181</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>2/6/2025</t>
   </si>
   <si>
     <t>13,598639</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>1/6/2025</t>
   </si>
   <si>
     <t>13,645333</t>
   </si>
   <si>
-    <t>31/05/2025</t>
+    <t>31/5/2025</t>
   </si>
   <si>
     <t>13,645907</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>30/5/2025</t>
   </si>
   <si>
     <t>13,646480</t>
   </si>
   <si>
-    <t>29/05/2025</t>
+    <t>29/5/2025</t>
   </si>
   <si>
     <t>13,670756</t>
   </si>
   <si>
-    <t>28/05/2025</t>
+    <t>28/5/2025</t>
   </si>
   <si>
     <t>13,687628</t>
   </si>
   <si>
-    <t>27/05/2025</t>
+    <t>27/5/2025</t>
   </si>
   <si>
     <t>13,720810</t>
   </si>
   <si>
-    <t>26/05/2025</t>
+    <t>26/5/2025</t>
   </si>
   <si>
     <t>13,388599</t>
   </si>
   <si>
-    <t>25/05/2025</t>
+    <t>25/5/2025</t>
   </si>
   <si>
     <t>13,413892</t>
   </si>
   <si>
-    <t>24/05/2025</t>
+    <t>24/5/2025</t>
   </si>
   <si>
     <t>13,414450</t>
   </si>
   <si>
-    <t>23/05/2025</t>
+    <t>23/5/2025</t>
   </si>
   <si>
     <t>13,415008</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>22/5/2025</t>
   </si>
   <si>
     <t>13,744521</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>21/5/2025</t>
   </si>
   <si>
     <t>13,711572</t>
   </si>
   <si>
-    <t>20/05/2025</t>
+    <t>20/5/2025</t>
   </si>
   <si>
     <t>13,874299</t>
   </si>
   <si>
-    <t>19/05/2025</t>
+    <t>19/5/2025</t>
   </si>
   <si>
     <t>13,960076</t>
   </si>
   <si>
-    <t>18/05/2025</t>
+    <t>18/5/2025</t>
   </si>
   <si>
     <t>14,020326</t>
   </si>
   <si>
-    <t>17/05/2025</t>
+    <t>17/5/2025</t>
   </si>
   <si>
     <t>14,020913</t>
   </si>
   <si>
-    <t>16/05/2025</t>
+    <t>16/5/2025</t>
   </si>
   <si>
     <t>14,021500</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>15/5/2025</t>
   </si>
   <si>
     <t>13,917233</t>
   </si>
   <si>
-    <t>14/05/2025</t>
+    <t>14/5/2025</t>
   </si>
   <si>
     <t>13,895102</t>
   </si>
   <si>
-    <t>13/05/2025</t>
+    <t>13/5/2025</t>
   </si>
   <si>
     <t>13,886305</t>
   </si>
   <si>
-    <t>12/05/2025</t>
+    <t>12/5/2025</t>
   </si>
   <si>
     <t>13,928330</t>
   </si>
   <si>
-    <t>11/05/2025</t>
+    <t>11/5/2025</t>
   </si>
   <si>
     <t>13,286623</t>
   </si>
   <si>
-    <t>10/05/2025</t>
+    <t>10/5/2025</t>
   </si>
   <si>
     <t>13,287191</t>
   </si>
   <si>
-    <t>09/05/2025</t>
+    <t>9/5/2025</t>
   </si>
   <si>
     <t>13,287759</t>
   </si>
   <si>
-    <t>08/05/2025</t>
+    <t>8/5/2025</t>
   </si>
   <si>
     <t>13,336879</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>7/5/2025</t>
   </si>
   <si>
     <t>13,127604</t>
   </si>
   <si>
-    <t>06/05/2025</t>
+    <t>6/5/2025</t>
   </si>
   <si>
     <t>12,985474</t>
   </si>
   <si>
-    <t>05/05/2025</t>
+    <t>5/5/2025</t>
   </si>
   <si>
     <t>13,146231</t>
   </si>
   <si>
-    <t>04/05/2025</t>
+    <t>4/5/2025</t>
   </si>
   <si>
     <t>13,235600</t>
   </si>
   <si>
-    <t>03/05/2025</t>
+    <t>3/5/2025</t>
   </si>
   <si>
     <t>13,236166</t>
   </si>
   <si>
-    <t>02/05/2025</t>
+    <t>2/5/2025</t>
   </si>
   <si>
     <t>13,236732</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>1/5/2025</t>
   </si>
   <si>
     <t>13,036553</t>
   </si>
   <si>
-    <t>30/04/2025</t>
+    <t>30/4/2025</t>
   </si>
   <si>
     <t>12,896645</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>29/4/2025</t>
   </si>
   <si>
     <t>12,876854</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>28/4/2025</t>
   </si>
   <si>
     <t>12,784586</t>
   </si>
   <si>
-    <t>27/04/2025</t>
+    <t>27/4/2025</t>
   </si>
   <si>
     <t>12,872933</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>26/4/2025</t>
   </si>
   <si>
     <t>12,873500</t>
   </si>
   <si>
-    <t>25/04/2025</t>
+    <t>25/4/2025</t>
   </si>
   <si>
     <t>12,874067</t>
   </si>
   <si>
-    <t>24/04/2025</t>
+    <t>24/4/2025</t>
   </si>
   <si>
     <t>12,772498</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>23/4/2025</t>
   </si>
   <si>
     <t>12,591092</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>22/4/2025</t>
   </si>
   <si>
     <t>12,296395</t>
   </si>
   <si>
-    <t>21/04/2025</t>
+    <t>21/4/2025</t>
   </si>
   <si>
     <t>11,914702</t>
   </si>
   <si>
-    <t>20/04/2025</t>
+    <t>20/4/2025</t>
   </si>
   <si>
     <t>12,326122</t>
   </si>
   <si>
-    <t>19/04/2025</t>
+    <t>19/4/2025</t>
   </si>
   <si>
     <t>12,326659</t>
   </si>
   <si>
-    <t>18/04/2025</t>
+    <t>18/4/2025</t>
   </si>
   <si>
     <t>12,327196</t>
   </si>
   <si>
-    <t>17/04/2025</t>
+    <t>17/4/2025</t>
   </si>
   <si>
     <t>12,327995</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>16/4/2025</t>
   </si>
   <si>
     <t>12,275765</t>
   </si>
   <si>
-    <t>15/04/2025</t>
+    <t>15/4/2025</t>
   </si>
   <si>
     <t>12,651093</t>
   </si>
   <si>
-    <t>14/04/2025</t>
+    <t>14/4/2025</t>
   </si>
   <si>
     <t>12,619384</t>
   </si>
   <si>
-    <t>13/04/2025</t>
+    <t>13/4/2025</t>
   </si>
   <si>
     <t>12,530720</t>
   </si>
   <si>
-    <t>12/04/2025</t>
+    <t>12/4/2025</t>
   </si>
   <si>
     <t>12,531258</t>
   </si>
   <si>
-    <t>11/04/2025</t>
+    <t>11/4/2025</t>
   </si>
   <si>
     <t>12,531796</t>
   </si>
   <si>
-    <t>10/04/2025</t>
+    <t>10/4/2025</t>
   </si>
   <si>
     <t>12,482028</t>
   </si>
   <si>
-    <t>09/04/2025</t>
+    <t>9/4/2025</t>
   </si>
   <si>
     <t>13,242744</t>
   </si>
   <si>
-    <t>08/04/2025</t>
+    <t>8/4/2025</t>
   </si>
   <si>
     <t>12,128125</t>
   </si>
   <si>
-    <t>07/04/2025</t>
+    <t>7/4/2025</t>
   </si>
   <si>
     <t>12,394844</t>
   </si>
   <si>
-    <t>06/04/2025</t>
+    <t>6/4/2025</t>
   </si>
   <si>
     <t>12,383984</t>
   </si>
   <si>
-    <t>05/04/2025</t>
+    <t>5/4/2025</t>
   </si>
   <si>
     <t>12,384524</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>4/4/2025</t>
   </si>
   <si>
     <t>12,385064</t>
   </si>
   <si>
-    <t>03/04/2025</t>
+    <t>3/4/2025</t>
   </si>
   <si>
     <t>13,019527</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>2/4/2025</t>
   </si>
   <si>
     <t>13,851499</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>1/4/2025</t>
   </si>
   <si>
     <t>13,842435</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/3/2025</t>
   </si>
   <si>
     <t>13,772721</t>
   </si>
   <si>
-    <t>30/03/2025</t>
+    <t>30/3/2025</t>
   </si>
   <si>
     <t>13,712335</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>29/3/2025</t>
   </si>
   <si>
     <t>13,712905</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>28/3/2025</t>
   </si>
   <si>
     <t>13,713474</t>
   </si>
   <si>
-    <t>27/03/2025</t>
+    <t>27/3/2025</t>
   </si>
   <si>
     <t>14,030586</t>
   </si>
   <si>
-    <t>26/03/2025</t>
+    <t>26/3/2025</t>
   </si>
   <si>
     <t>14,152022</t>
   </si>
   <si>
-    <t>25/03/2025</t>
+    <t>25/3/2025</t>
   </si>
   <si>
     <t>14,220791</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>24/3/2025</t>
   </si>
   <si>
     <t>14,216187</t>
   </si>
   <si>
-    <t>23/03/2025</t>
+    <t>23/3/2025</t>
   </si>
   <si>
     <t>14,015721</t>
   </si>
   <si>
-    <t>22/03/2025</t>
+    <t>22/3/2025</t>
   </si>
   <si>
     <t>14,016321</t>
   </si>
   <si>
-    <t>21/03/2025</t>
+    <t>21/3/2025</t>
   </si>
   <si>
     <t>14,016921</t>
   </si>
   <si>
-    <t>20/03/2025</t>
+    <t>20/3/2025</t>
   </si>
   <si>
     <t>13,997328</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>19/3/2025</t>
   </si>
   <si>
     <t>13,931451</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>18/3/2025</t>
   </si>
   <si>
     <t>13,779626</t>
   </si>
   <si>
-    <t>17/03/2025</t>
+    <t>17/3/2025</t>
   </si>
   <si>
     <t>13,924335</t>
   </si>
   <si>
-    <t>16/03/2025</t>
+    <t>16/3/2025</t>
   </si>
   <si>
     <t>13,870479</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>15/3/2025</t>
   </si>
   <si>
     <t>13,871078</t>
   </si>
   <si>
-    <t>14/03/2025</t>
+    <t>14/3/2025</t>
   </si>
   <si>
     <t>13,871677</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>13/3/2025</t>
   </si>
   <si>
     <t>13,612018</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>12/3/2025</t>
   </si>
   <si>
     <t>13,728053</t>
   </si>
   <si>
-    <t>11/03/2025</t>
+    <t>11/3/2025</t>
   </si>
   <si>
     <t>13,650819</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/3/2025</t>
   </si>
   <si>
     <t>13,814520</t>
   </si>
   <si>
-    <t>09/03/2025</t>
+    <t>9/3/2025</t>
   </si>
   <si>
     <t>14,126625</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>8/3/2025</t>
   </si>
   <si>
     <t>14,127230</t>
   </si>
   <si>
-    <t>07/03/2025</t>
+    <t>7/3/2025</t>
   </si>
   <si>
     <t>14,127836</t>
   </si>
   <si>
-    <t>06/03/2025</t>
+    <t>6/3/2025</t>
   </si>
   <si>
     <t>14,083233</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>5/3/2025</t>
   </si>
   <si>
     <t>14,250641</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>4/3/2025</t>
   </si>
   <si>
     <t>14,284468</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>3/3/2025</t>
   </si>
   <si>
     <t>14,606436</t>
   </si>
   <si>
-    <t>02/03/2025</t>
+    <t>2/3/2025</t>
   </si>
   <si>
     <t>15,064638</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>1/3/2025</t>
   </si>
   <si>
     <t>15,065263</t>
   </si>
   <si>
-    <t>28/02/2025</t>
+    <t>28/2/2025</t>
   </si>
   <si>
     <t>15,065887</t>
   </si>
   <si>
-    <t>27/02/2025</t>
+    <t>27/2/2025</t>
   </si>
   <si>
     <t>14,833283</t>
   </si>
   <si>
-    <t>26/02/2025</t>
+    <t>26/2/2025</t>
   </si>
   <si>
     <t>14,934445</t>
   </si>
   <si>
-    <t>25/02/2025</t>
+    <t>25/2/2025</t>
   </si>
   <si>
     <t>14,816552</t>
   </si>
   <si>
-    <t>24/02/2025</t>
+    <t>24/2/2025</t>
   </si>
   <si>
     <t>14,999215</t>
   </si>
   <si>
-    <t>23/02/2025</t>
+    <t>23/2/2025</t>
   </si>
   <si>
     <t>15,113040</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>22/2/2025</t>
   </si>
   <si>
     <t>15,113676</t>
   </si>
   <si>
-    <t>21/02/2025</t>
+    <t>21/2/2025</t>
   </si>
   <si>
     <t>15,114312</t>
   </si>
   <si>
-    <t>20/02/2025</t>
+    <t>20/2/2025</t>
   </si>
   <si>
     <t>15,289414</t>
   </si>
   <si>
-    <t>19/02/2025</t>
+    <t>19/2/2025</t>
   </si>
   <si>
     <t>15,418964</t>
   </si>
   <si>
-    <t>18/02/2025</t>
+    <t>18/2/2025</t>
   </si>
   <si>
     <t>15,371634</t>
   </si>
   <si>
-    <t>17/02/2025</t>
+    <t>17/2/2025</t>
   </si>
   <si>
     <t>15,287813</t>
   </si>
   <si>
-    <t>16/02/2025</t>
+    <t>16/2/2025</t>
   </si>
   <si>
     <t>15,277757</t>
   </si>
   <si>
-    <t>15/02/2025</t>
+    <t>15/2/2025</t>
   </si>
   <si>
     <t>15,278429</t>
   </si>
   <si>
-    <t>14/02/2025</t>
+    <t>14/2/2025</t>
   </si>
   <si>
     <t>15,279100</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>13/2/2025</t>
   </si>
   <si>
     <t>15,301239</t>
   </si>
   <si>
-    <t>12/02/2025</t>
+    <t>12/2/2025</t>
   </si>
   <si>
     <t>15,277694</t>
   </si>
   <si>
-    <t>11/02/2025</t>
+    <t>11/2/2025</t>
   </si>
   <si>
     <t>15,371750</t>
   </si>
   <si>
-    <t>10/02/2025</t>
+    <t>10/2/2025</t>
   </si>
   <si>
     <t>15,449567</t>
   </si>
   <si>
-    <t>09/02/2025</t>
+    <t>9/2/2025</t>
   </si>
   <si>
     <t>15,318318</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>8/2/2025</t>
   </si>
   <si>
     <t>15,318978</t>
   </si>
   <si>
-    <t>07/02/2025</t>
+    <t>7/2/2025</t>
   </si>
   <si>
     <t>15,319639</t>
   </si>
   <si>
-    <t>06/02/2025</t>
+    <t>6/2/2025</t>
   </si>
   <si>
     <t>15,373966</t>
   </si>
   <si>
-    <t>05/02/2025</t>
+    <t>5/2/2025</t>
   </si>
   <si>
     <t>15,329382</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>4/2/2025</t>
   </si>
   <si>
     <t>15,318690</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>3/2/2025</t>
   </si>
   <si>
     <t>15,294996</t>
   </si>
   <si>
-    <t>02/02/2025</t>
+    <t>2/2/2025</t>
   </si>
   <si>
     <t>15,382288</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>1/2/2025</t>
   </si>
   <si>
     <t>15,382926</t>
   </si>
   <si>
-    <t>31/01/2025</t>
+    <t>31/1/2025</t>
   </si>
   <si>
     <t>15,383565</t>
   </si>
   <si>
-    <t>30/01/2025</t>
+    <t>30/1/2025</t>
   </si>
   <si>
     <t>15,435496</t>
   </si>
   <si>
-    <t>29/01/2025</t>
+    <t>29/1/2025</t>
   </si>
   <si>
     <t>15,337231</t>
   </si>
   <si>
-    <t>28/01/2025</t>
+    <t>28/1/2025</t>
   </si>
   <si>
     <t>15,395286</t>
   </si>
   <si>
-    <t>27/01/2025</t>
+    <t>27/1/2025</t>
   </si>
   <si>
     <t>15,207127</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/1/2025</t>
   </si>
   <si>
     <t>15,416594</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>25/1/2025</t>
   </si>
   <si>
     <t>15,417219</t>
   </si>
   <si>
-    <t>24/01/2025</t>
+    <t>24/1/2025</t>
   </si>
   <si>
     <t>15,417845</t>
   </si>
   <si>
-    <t>23/01/2025</t>
+    <t>23/1/2025</t>
   </si>
   <si>
     <t>15,541903</t>
   </si>
   <si>
-    <t>22/01/2025</t>
+    <t>22/1/2025</t>
   </si>
   <si>
     <t>15,477304</t>
   </si>
   <si>
-    <t>21/01/2025</t>
+    <t>21/1/2025</t>
   </si>
   <si>
     <t>15,385203</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>20/1/2025</t>
   </si>
   <si>
     <t>15,294348</t>
   </si>
   <si>
-    <t>19/01/2025</t>
+    <t>19/1/2025</t>
   </si>
   <si>
     <t>15,498931</t>
   </si>
   <si>
-    <t>18/01/2025</t>
+    <t>18/1/2025</t>
   </si>
   <si>
     <t>15,499554</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>17/1/2025</t>
   </si>
   <si>
     <t>15,500178</t>
   </si>
   <si>
-    <t>16/01/2025</t>
+    <t>16/1/2025</t>
   </si>
   <si>
     <t>15,321301</t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>15/1/2025</t>
   </si>
   <si>
     <t>15,336994</t>
   </si>
   <si>
-    <t>14/01/2025</t>
+    <t>14/1/2025</t>
   </si>
   <si>
     <t>15,034077</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>13/1/2025</t>
   </si>
   <si>
     <t>15,090987</t>
   </si>
   <si>
-    <t>12/01/2025</t>
+    <t>12/1/2025</t>
   </si>
   <si>
     <t>15,082940</t>
   </si>
   <si>
-    <t>11/01/2025</t>
+    <t>11/1/2025</t>
   </si>
   <si>
     <t>15,083561</t>
   </si>
   <si>
-    <t>10/01/2025</t>
+    <t>10/1/2025</t>
   </si>
   <si>
     <t>15,084182</t>
   </si>
   <si>
-    <t>09/01/2025</t>
+    <t>9/1/2025</t>
   </si>
   <si>
     <t>15,263017</t>
   </si>
   <si>
-    <t>08/01/2025</t>
+    <t>8/1/2025</t>
   </si>
   <si>
     <t>15,235605</t>
   </si>
   <si>
-    <t>07/01/2025</t>
+    <t>7/1/2025</t>
   </si>
   <si>
     <t>15,216714</t>
   </si>
   <si>
-    <t>06/01/2025</t>
+    <t>6/1/2025</t>
   </si>
   <si>
     <t>15,271853</t>
   </si>
   <si>
-    <t>05/01/2025</t>
+    <t>5/1/2025</t>
   </si>
   <si>
     <t>15,294026</t>
   </si>
   <si>
-    <t>04/01/2025</t>
+    <t>4/1/2025</t>
   </si>
   <si>
     <t>15,294629</t>
   </si>
   <si>
-    <t>03/01/2025</t>
+    <t>3/1/2025</t>
   </si>
   <si>
     <t>15,295233</t>
   </si>
   <si>
-    <t>02/01/2025</t>
+    <t>2/1/2025</t>
   </si>
   <si>
     <t>15,214097</t>
   </si>
   <si>
-    <t>01/01/2025</t>
+    <t>1/1/2025</t>
   </si>
   <si>
     <t>15,077235</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15,077866</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>15,034014</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>15,143368</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
@@ -3051,99 +3342,99 @@
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>15,363269</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>15,417234</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>15,461524</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>15,351511</t>
   </si>
   <si>
-    <t>09/12/2024</t>
+    <t>9/12/2024</t>
   </si>
   <si>
     <t>15,386200</t>
   </si>
   <si>
-    <t>08/12/2024</t>
+    <t>8/12/2024</t>
   </si>
   <si>
     <t>15,376662</t>
   </si>
   <si>
-    <t>07/12/2024</t>
+    <t>7/12/2024</t>
   </si>
   <si>
     <t>15,377238</t>
   </si>
   <si>
-    <t>06/12/2024</t>
+    <t>6/12/2024</t>
   </si>
   <si>
     <t>15,377813</t>
   </si>
   <si>
-    <t>05/12/2024</t>
+    <t>5/12/2024</t>
   </si>
   <si>
     <t>15,352937</t>
   </si>
   <si>
-    <t>04/12/2024</t>
+    <t>4/12/2024</t>
   </si>
   <si>
     <t>15,524186</t>
   </si>
   <si>
-    <t>03/12/2024</t>
+    <t>3/12/2024</t>
   </si>
   <si>
     <t>15,448769</t>
   </si>
   <si>
-    <t>02/12/2024</t>
+    <t>2/12/2024</t>
   </si>
   <si>
     <t>15,438221</t>
   </si>
   <si>
-    <t>01/12/2024</t>
+    <t>1/12/2024</t>
   </si>
   <si>
     <t>15,289710</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>15,290279</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>15,290849</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15,259496</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
@@ -3216,114 +3507,114 @@
   <si>
     <t>14,995506</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>14,995967</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>15,213967</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>15,204250</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
-    <t>15,130431</t>
+    <t>15,130439</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>15,160890</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
-    <t>15,129727</t>
-[...8 lines deleted...]
-    <t>08/11/2024</t>
+    <t>15,145862</t>
+  </si>
+  <si>
+    <t>9/11/2024</t>
+  </si>
+  <si>
+    <t>15,145621</t>
+  </si>
+  <si>
+    <t>8/11/2024</t>
   </si>
   <si>
     <t>15,130485</t>
   </si>
   <si>
-    <t>07/11/2024</t>
+    <t>7/11/2024</t>
   </si>
   <si>
     <t>15,046073</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>6/11/2024</t>
   </si>
   <si>
     <t>14,998391</t>
   </si>
   <si>
-    <t>05/11/2024</t>
+    <t>5/11/2024</t>
   </si>
   <si>
     <t>14,502183</t>
   </si>
   <si>
-    <t>04/11/2024</t>
+    <t>4/11/2024</t>
   </si>
   <si>
     <t>14,402118</t>
   </si>
   <si>
-    <t>03/11/2024</t>
+    <t>3/11/2024</t>
   </si>
   <si>
     <t>14,501554</t>
   </si>
   <si>
-    <t>02/11/2024</t>
+    <t>2/11/2024</t>
   </si>
   <si>
     <t>14,502117</t>
   </si>
   <si>
-    <t>01/11/2024</t>
+    <t>1/11/2024</t>
   </si>
   <si>
     <t>14,502687</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>14,393656</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>14,756203</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>14,853928</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
@@ -3354,57 +3645,57 @@
   <si>
     <t>14,851889</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>14,908099</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>15,058140</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>15,058434</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
-    <t>15,023878</t>
+    <t>15,026958</t>
   </si>
   <si>
     <t>19/10/2024</t>
   </si>
   <si>
-    <t>15,024427</t>
+    <t>15,026891</t>
   </si>
   <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>15,026824</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>15,000731</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>15,000366</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>15,000000</t>
   </si>
@@ -3433,51 +3724,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B564"/>
+  <dimension ref="A1:B613"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -3721,4256 +4012,4648 @@
       <c r="B33" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B103" s="0" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B116" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B117" s="0" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B129" s="0" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B136" s="0" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B138" s="0" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B139" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B140" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B141" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="B145" s="0" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B148" s="0" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B150" s="0" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B151" s="0" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B152" s="0" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B153" s="0" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B154" s="0" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B155" s="0" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B159" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B161" s="0" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B162" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B163" s="0" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B164" s="0" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B165" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B166" s="0" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B167" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B168" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B169" s="0" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B170" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B171" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B172" s="0" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B173" s="0" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B174" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B175" s="0" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B176" s="0" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B177" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B178" s="0" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="B179" s="0" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B180" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="B182" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B185" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B186" s="0" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B188" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B189" s="0" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="B190" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="B192" s="0" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B195" s="0" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="B196" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="B197" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B198" s="0" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B199" s="0" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="B200" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="B201" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="B202" s="0" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="B203" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="B204" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="B205" s="0" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B206" s="0" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="B207" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="B208" s="0" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B209" s="0" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="B210" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="B211" s="0" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B212" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="B213" s="0" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="B214" s="0" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="B215" s="0" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="B216" s="0" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="B217" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B218" s="0" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B219" s="0" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="B220" s="0" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B221" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B222" s="0" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B223" s="0" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B224" s="0" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B225" s="0" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B226" s="0" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B227" s="0" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B228" s="0" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B229" s="0" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B230" s="0" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B231" s="0" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B232" s="0" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B233" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B234" s="0" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B236" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B237" s="0" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B238" s="0" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B239" s="0" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B240" s="0" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B241" s="0" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B242" s="0" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B243" s="0" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B245" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B246" s="0" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B247" s="0" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B248" s="0" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B249" s="0" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B250" s="0" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B251" s="0" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B252" s="0" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B253" s="0" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B254" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B255" s="0" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="B256" s="0" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B257" s="0" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B258" s="0" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B259" s="0" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B261" s="0" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B262" s="0" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B263" s="0" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B264" s="0" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B265" s="0" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="B266" s="0" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B267" s="0" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B268" s="0" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B269" s="0" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="B270" s="0" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="B271" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B273" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B274" s="0" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B275" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B276" s="0" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B277" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="B278" s="0" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B279" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B280" s="0" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="B281" s="0" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="B282" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="B283" s="0" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="B284" s="0" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="B285" s="0" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="B286" s="0" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="B287" s="0" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B288" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="B289" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="B290" s="0" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="B291" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="B292" s="0" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="B293" s="0" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="B294" s="0" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="B295" s="0" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B296" s="0" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="B297" s="0" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="B298" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="B299" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="B300" s="0" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="B301" s="0" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="B302" s="0" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="B303" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="B304" s="0" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="B305" s="0" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="B306" s="0" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="B307" s="0" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B308" s="0" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="B309" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="B310" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="B311" s="0" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B312" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="B313" s="0" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="B314" s="0" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="B315" s="0" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="B316" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B317" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B318" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="B319" s="0" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="B320" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="B321" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B322" s="0" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="B323" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="B324" s="0" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B325" s="0" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B326" s="0" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="B327" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="B328" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="B329" s="0" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B330" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B331" s="0" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B332" s="0" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="B333" s="0" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="B334" s="0" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="B335" s="0" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="B336" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="B337" s="0" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="B338" s="0" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="B339" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="B340" s="0" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="B341" s="0" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="B342" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="B343" s="0" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="B344" s="0" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="B345" s="0" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B346" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="B347" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B348" s="0" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="B349" s="0" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B350" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B351" s="0" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="B352" s="0" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B353" s="0" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B354" s="0" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B355" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="B356" s="0" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B357" s="0" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="B358" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="B359" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B360" s="0" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="B361" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B362" s="0" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="B363" s="0" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="B364" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="B365" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B366" s="0" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="B367" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="B368" s="0" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="B369" s="0" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="B370" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="B371" s="0" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="B372" s="0" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="B373" s="0" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B374" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="B375" s="0" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="B376" s="0" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="B377" s="0" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="B378" s="0" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="B379" s="0" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="B380" s="0" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="B381" s="0" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B382" s="0" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="B383" s="0" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="B384" s="0" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="B385" s="0" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="B386" s="0" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="B387" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="B388" s="0" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="B389" s="0" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="B390" s="0" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B391" s="0" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="B392" s="0" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="B393" s="0" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="B394" s="0" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="B395" s="0" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="B396" s="0" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="B397" s="0" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
+        <v>792</v>
+      </c>
+      <c r="B398" s="0" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="B399" s="0" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="B400" s="0" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="B401" s="0" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="B402" s="0" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="B403" s="0" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="B404" s="0" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B405" s="0" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="B406" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="B407" s="0" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="B408" s="0" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="B409" s="0" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="B410" s="0" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="B411" s="0" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="B412" s="0" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="B415" s="0" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="B416" s="0" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="B417" s="0" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="B418" s="0" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="B419" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="B420" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="B421" s="0" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="B422" s="0" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="B423" s="0" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="B424" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="B425" s="0" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B426" s="0" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="B427" s="0" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="B428" s="0" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="B429" s="0" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="B430" s="0" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="B431" s="0" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="B432" s="0" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="B433" s="0" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="B434" s="0" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="B435" s="0" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="B436" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="B437" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="B438" s="0" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="B439" s="0" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="B440" s="0" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="B441" s="0" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="B442" s="0" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="B443" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="B444" s="0" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="B445" s="0" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="B446" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="B447" s="0" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="B448" s="0" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="B449" s="0" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="B450" s="0" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="B451" s="0" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="B452" s="0" t="s">
         <v>901</v>
-      </c>
-[...1 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="B453" s="0" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="B455" s="0" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="B456" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="B457" s="0" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="B458" s="0" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="B459" s="0" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="B462" s="0" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="B463" s="0" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="B465" s="0" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="B466" s="0" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="B467" s="0" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="B468" s="0" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="B469" s="0" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B470" s="0" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="B471" s="0" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="B472" s="0" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B473" s="0" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="B474" s="0" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="B475" s="0" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="B476" s="0" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="B477" s="0" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="B478" s="0" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="B479" s="0" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="B480" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="B481" s="0" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="B482" s="0" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="B483" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="B484" s="0" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="B485" s="0" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="B486" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="B487" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="B488" s="0" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="B489" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="B490" s="0" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="B491" s="0" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="B492" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="B493" s="0" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="B494" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="B495" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="B496" s="0" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="B497" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="B498" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="B499" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="B500" s="0" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="B501" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B502" s="0" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B503" s="0" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B504" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B505" s="0" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B506" s="0" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B507" s="0" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B508" s="0" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B509" s="0" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B510" s="0" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B511" s="0" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B512" s="0" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B513" s="0" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B514" s="0" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B515" s="0" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B516" s="0" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B517" s="0" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B518" s="0" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B519" s="0" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B520" s="0" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B521" s="0" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B522" s="0" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B523" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B525" s="0" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B526" s="0" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B527" s="0" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B528" s="0" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B529" s="0" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B530" s="0" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B531" s="0" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B532" s="0" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B533" s="0" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B534" s="0" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B535" s="0" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B536" s="0" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B537" s="0" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B538" s="0" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B539" s="0" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B540" s="0" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B541" s="0" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B542" s="0" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B543" s="0" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B544" s="0" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B545" s="0" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B546" s="0" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B547" s="0" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B548" s="0" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B549" s="0" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B550" s="0" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B551" s="0" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B552" s="0" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B553" s="0" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B554" s="0" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B555" s="0" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B556" s="0" t="s">
         <v>1109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B557" s="0" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B558" s="0" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B559" s="0" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B560" s="0" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B561" s="0" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B562" s="0" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B563" s="0" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B564" s="0" t="s">
         <v>1125</v>
       </c>
-      <c r="B564" s="0" t="s">
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
         <v>1126</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B566" s="0" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B567" s="0" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B568" s="0" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B569" s="0" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B570" s="0" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B571" s="0" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B572" s="0" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B573" s="0" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B574" s="0" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B575" s="0" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B576" s="0" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B577" s="0" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B578" s="0" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B579" s="0" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B580" s="0" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B581" s="0" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B582" s="0" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B583" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B584" s="0" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B585" s="0" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B586" s="0" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B587" s="0" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B590" s="0" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B591" s="0" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B593" s="0" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B595" s="0" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B596" s="0" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B597" s="0" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B598" s="0" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B599" s="0" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B600" s="0" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B601" s="0" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B602" s="0" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B603" s="0" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B604" s="0" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B605" s="0" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B606" s="0" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B607" s="0" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B608" s="0" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="0" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B609" s="0" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="0" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B610" s="0" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="0" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B611" s="0" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B612" s="0" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B613" s="0" t="s">
+        <v>1223</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>