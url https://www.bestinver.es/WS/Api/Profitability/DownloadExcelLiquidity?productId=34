--- v4 (2026-06-18)
+++ v5 (2026-08-05)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1224" uniqueCount="1224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1320" uniqueCount="1320">
   <si>
     <t>BESTINVER PLAN NORTEAMERICA, F.P</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
+  </si>
+  <si>
+    <t>16,691999</t>
+  </si>
+  <si>
+    <t>3/8/2026</t>
+  </si>
+  <si>
+    <t>16,475183</t>
+  </si>
+  <si>
+    <t>2/8/2026</t>
+  </si>
+  <si>
+    <t>16,062658</t>
+  </si>
+  <si>
+    <t>1/8/2026</t>
+  </si>
+  <si>
+    <t>16,063372</t>
+  </si>
+  <si>
+    <t>31/7/2026</t>
+  </si>
+  <si>
+    <t>16,064086</t>
+  </si>
+  <si>
+    <t>30/7/2026</t>
+  </si>
+  <si>
+    <t>15,873313</t>
+  </si>
+  <si>
+    <t>29/7/2026</t>
+  </si>
+  <si>
+    <t>15,596647</t>
+  </si>
+  <si>
+    <t>28/7/2026</t>
+  </si>
+  <si>
+    <t>16,000190</t>
+  </si>
+  <si>
+    <t>27/7/2026</t>
+  </si>
+  <si>
+    <t>15,957290</t>
+  </si>
+  <si>
+    <t>26/7/2026</t>
+  </si>
+  <si>
+    <t>15,970209</t>
+  </si>
+  <si>
+    <t>25/7/2026</t>
+  </si>
+  <si>
+    <t>15,970911</t>
+  </si>
+  <si>
+    <t>24/7/2026</t>
+  </si>
+  <si>
+    <t>15,971614</t>
+  </si>
+  <si>
+    <t>23/7/2026</t>
+  </si>
+  <si>
+    <t>15,983683</t>
+  </si>
+  <si>
+    <t>22/7/2026</t>
+  </si>
+  <si>
+    <t>16,109421</t>
+  </si>
+  <si>
+    <t>21/7/2026</t>
+  </si>
+  <si>
+    <t>16,100826</t>
+  </si>
+  <si>
+    <t>20/7/2026</t>
+  </si>
+  <si>
+    <t>15,991712</t>
+  </si>
+  <si>
+    <t>19/7/2026</t>
+  </si>
+  <si>
+    <t>15,965410</t>
+  </si>
+  <si>
+    <t>18/7/2026</t>
+  </si>
+  <si>
+    <t>15,966107</t>
+  </si>
+  <si>
+    <t>17/7/2026</t>
+  </si>
+  <si>
+    <t>15,966803</t>
+  </si>
+  <si>
+    <t>16/7/2026</t>
+  </si>
+  <si>
+    <t>16,148977</t>
+  </si>
+  <si>
+    <t>15/7/2026</t>
+  </si>
+  <si>
+    <t>16,200883</t>
+  </si>
+  <si>
+    <t>14/7/2026</t>
+  </si>
+  <si>
+    <t>16,184566</t>
+  </si>
+  <si>
+    <t>13/7/2026</t>
+  </si>
+  <si>
+    <t>16,154742</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>16,259980</t>
+  </si>
+  <si>
+    <t>11/7/2026</t>
+  </si>
+  <si>
+    <t>16,260682</t>
+  </si>
+  <si>
+    <t>10/7/2026</t>
+  </si>
+  <si>
+    <t>16,261385</t>
+  </si>
+  <si>
+    <t>9/7/2026</t>
+  </si>
+  <si>
+    <t>16,172985</t>
+  </si>
+  <si>
+    <t>8/7/2026</t>
+  </si>
+  <si>
+    <t>16,088445</t>
+  </si>
+  <si>
+    <t>7/7/2026</t>
+  </si>
+  <si>
+    <t>16,180455</t>
+  </si>
+  <si>
+    <t>6/7/2026</t>
+  </si>
+  <si>
+    <t>16,159947</t>
+  </si>
+  <si>
+    <t>5/7/2026</t>
+  </si>
+  <si>
+    <t>16,091386</t>
+  </si>
+  <si>
+    <t>4/7/2026</t>
+  </si>
+  <si>
+    <t>16,092083</t>
+  </si>
+  <si>
+    <t>3/7/2026</t>
+  </si>
+  <si>
+    <t>16,092780</t>
+  </si>
+  <si>
+    <t>2/7/2026</t>
+  </si>
+  <si>
+    <t>16,096279</t>
+  </si>
+  <si>
+    <t>1/7/2026</t>
+  </si>
+  <si>
+    <t>16,117089</t>
+  </si>
+  <si>
+    <t>30/6/2026</t>
+  </si>
+  <si>
+    <t>15,991227</t>
+  </si>
+  <si>
+    <t>29/6/2026</t>
+  </si>
+  <si>
+    <t>15,885497</t>
+  </si>
+  <si>
+    <t>28/6/2026</t>
+  </si>
+  <si>
+    <t>15,841832</t>
+  </si>
+  <si>
+    <t>27/6/2026</t>
+  </si>
+  <si>
+    <t>15,842478</t>
+  </si>
+  <si>
+    <t>26/6/2026</t>
+  </si>
+  <si>
+    <t>15,843111</t>
+  </si>
+  <si>
+    <t>25/6/2026</t>
+  </si>
+  <si>
+    <t>15,888053</t>
+  </si>
+  <si>
+    <t>24/6/2026</t>
+  </si>
+  <si>
+    <t>15,963770</t>
+  </si>
+  <si>
+    <t>23/6/2026</t>
+  </si>
+  <si>
+    <t>15,874665</t>
+  </si>
+  <si>
+    <t>22/6/2026</t>
+  </si>
+  <si>
+    <t>15,973553</t>
+  </si>
+  <si>
+    <t>21/6/2026</t>
+  </si>
+  <si>
+    <t>16,054708</t>
+  </si>
+  <si>
+    <t>20/6/2026</t>
+  </si>
+  <si>
+    <t>16,055395</t>
+  </si>
+  <si>
+    <t>19/6/2026</t>
+  </si>
+  <si>
+    <t>16,056083</t>
+  </si>
+  <si>
+    <t>18/6/2026</t>
+  </si>
+  <si>
+    <t>16,077543</t>
   </si>
   <si>
     <t>17/6/2026</t>
   </si>
   <si>
     <t>15,840426</t>
   </si>
   <si>
     <t>16/6/2026</t>
   </si>
   <si>
     <t>16,000516</t>
   </si>
   <si>
     <t>15/6/2026</t>
   </si>
   <si>
     <t>16,125358</t>
   </si>
   <si>
     <t>14/6/2026</t>
   </si>
   <si>
     <t>15,886663</t>
   </si>
@@ -3724,51 +4012,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B613"/>
+  <dimension ref="A1:B661"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -4012,435 +4300,435 @@
       <c r="B33" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>171</v>
       </c>
@@ -8629,31 +8917,415 @@
         <v>1217</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
         <v>1218</v>
       </c>
       <c r="B611" s="0" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
         <v>1220</v>
       </c>
       <c r="B612" s="0" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
         <v>1222</v>
       </c>
       <c r="B613" s="0" t="s">
         <v>1223</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="0" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B614" s="0" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B615" s="0" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="0" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B616" s="0" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B617" s="0" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B618" s="0" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B619" s="0" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B620" s="0" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B621" s="0" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B622" s="0" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B623" s="0" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B624" s="0" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B625" s="0" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B626" s="0" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="0" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B627" s="0" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B628" s="0" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B629" s="0" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B630" s="0" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B631" s="0" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B632" s="0" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="0" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B633" s="0" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B634" s="0" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B635" s="0" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B636" s="0" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="0" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B637" s="0" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="0" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B638" s="0" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="0" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B639" s="0" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="0" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B640" s="0" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="0" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B641" s="0" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="0" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B642" s="0" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="0" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B643" s="0" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B644" s="0" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="0" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B645" s="0" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B646" s="0" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B647" s="0" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="0" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B648" s="0" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B649" s="0" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B650" s="0" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="0" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B651" s="0" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="0" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B652" s="0" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B653" s="0" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B654" s="0" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B655" s="0" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B656" s="0" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B657" s="0" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="0" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B658" s="0" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B659" s="0" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B660" s="0" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B661" s="0" t="s">
+        <v>1319</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>