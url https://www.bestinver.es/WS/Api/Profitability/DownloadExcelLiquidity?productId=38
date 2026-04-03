--- v1 (2026-02-12)
+++ v2 (2026-04-03)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="237">
   <si>
     <t>BESTINVER SOLIDARIO, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>14,421369</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>14,163988</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>14,159231</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>14,160190</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>14,161150</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>14,396325</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>14,563363</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>14,315737</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>14,270060</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>13,985163</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>13,986128</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>13,987093</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>14,205628</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>14,535556</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>14,597787</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>14,511043</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>14,477908</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>14,478871</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>14,479834</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>14,559783</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>14,770533</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>14,785041</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>14,586289</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>14,635087</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>14,636039</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>14,636992</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>14,966252</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>15,067467</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>14,925676</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>15,259755</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>15,416280</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>15,417281</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>15,418283</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>15,516086</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>15,498865</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>15,469388</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>15,399462</t>
+  </si>
+  <si>
+    <t>22/02/2026</t>
+  </si>
+  <si>
+    <t>15,559015</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
+  </si>
+  <si>
+    <t>15,559977</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>15,560940</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>15,477173</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>15,597068</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>15,386237</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>15,432335</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>15,411366</t>
+  </si>
+  <si>
+    <t>14/02/2026</t>
+  </si>
+  <si>
+    <t>15,412423</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>15,413479</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>15,389909</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>15,580381</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>15,503187</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>15,402283</t>
   </si>
   <si>
     <t>08/02/2026</t>
   </si>
   <si>
     <t>15,336534</t>
   </si>
@@ -475,51 +763,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B71"/>
+  <dimension ref="A1:B119"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -1046,29 +1334,413 @@
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>140</v>
       </c>
     </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>