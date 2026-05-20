--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -4,59 +4,347 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="333">
   <si>
     <t>BESTINVER SOLIDARIO, F.I.</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>15,940323</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>15,979218</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>15,980174</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>15,981129</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>16,300871</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>16,128612</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>15,949750</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>16,126122</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>16,166715</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>16,167757</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>16,168799</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>16,134270</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>16,221244</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>15,812748</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>15,694253</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>15,861279</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>15,862274</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>15,863269</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>15,782432</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>15,692671</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>15,733768</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>15,894252</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>15,914521</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>15,915559</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>15,916597</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>15,865541</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>15,840785</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>15,768542</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>15,836643</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>15,934961</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>15,936007</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>15,937053</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>15,620913</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>15,594571</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15,594256</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>15,373667</t>
+  </si>
+  <si>
+    <t>12/04/2026</t>
+  </si>
+  <si>
+    <t>15,334221</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>15,335227</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>15,336234</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>15,226707</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>15,223397</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>14,605211</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>14,701627</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>14,693741</t>
+  </si>
+  <si>
+    <t>04/04/2026</t>
+  </si>
+  <si>
+    <t>14,694660</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>14,695580</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>14,696499</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>14,703636</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>14,421369</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>14,163988</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>14,159231</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>14,160190</t>
   </si>
@@ -763,51 +1051,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B119"/>
+  <dimension ref="A1:B167"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
@@ -1718,29 +2006,413 @@
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>236</v>
       </c>
     </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>332</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>