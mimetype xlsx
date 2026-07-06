--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -1,2418 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Historico_Valores_Liquidativos" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
-    <t>BESTINVER SOLIDARIO, F.I.</t>
+    <t/>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Valor liquidativo (€)</t>
-  </si>
-[...988 lines deleted...]
-    <t>15,000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B167"/>
+  <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3">
-[...1318 lines deleted...]
-    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>